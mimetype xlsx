--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
@@ -899,78 +902,79 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q62"/>
+  <dimension ref="A1:R62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -978,2120 +982,2238 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
+        <v>248996.0</v>
+      </c>
+      <c r="C2">
         <v>297000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>136000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>315000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>253000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>391000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>498000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>344000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>330000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>104000.0</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
       <c r="O2"/>
       <c r="P2"/>
       <c r="Q2"/>
-    </row>
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
-    </row>
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
-[...2 lines deleted...]
-      <c r="D5"/>
+      <c r="C5"/>
+      <c r="D5">
+        <v>0.0</v>
+      </c>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-733000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-485000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-295000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>0.0</v>
+      </c>
+      <c r="K5">
         <v>2198824.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1354882.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1201652.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1073076.0</v>
       </c>
-      <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
-    </row>
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
-    </row>
-    <row r="7" spans="1:17">
+      <c r="R6"/>
+    </row>
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
+        <v>1512000.0</v>
+      </c>
+      <c r="C7">
         <v>1561000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1631000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>2003000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2730000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1280000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1418000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8">
         <v>0.0</v>
       </c>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="I8"/>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
-    </row>
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
+        <v>6288902.0</v>
+      </c>
+      <c r="C10">
         <v>7082000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>15635000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>19173000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>28073000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>38772000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4827000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3158000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9636000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3362709.0</v>
       </c>
-      <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-    </row>
-    <row r="11" spans="1:17">
+      <c r="R10"/>
+    </row>
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
-    </row>
-    <row r="12" spans="1:17">
+      <c r="R11"/>
+    </row>
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
+        <v>6314902.0</v>
+      </c>
+      <c r="C12">
         <v>7153000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>16109000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>26391000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>45598000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>43980000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>10083000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>16032000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>24188000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3791660.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
-    </row>
-    <row r="13" spans="1:17">
+      <c r="R12"/>
+    </row>
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
-      <c r="G13">
+      <c r="G13"/>
+      <c r="H13">
         <v>65681000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>57521000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>44114000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>15273748.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>256.17</v>
       </c>
-      <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
+        <v>1119422.0</v>
+      </c>
+      <c r="C14">
         <v>116620.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>82817.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>80684.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>80643.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>78170.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>38653.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>32975.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>23594.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>16823.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>8968.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>16823.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4932.0</v>
       </c>
       <c r="N14">
         <v>4932.0</v>
       </c>
       <c r="O14">
-        <v>657866.0</v>
+        <v>4932.0</v>
       </c>
       <c r="P14">
         <v>657866.0</v>
       </c>
       <c r="Q14">
         <v>657866.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14">
+        <v>657866.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>15273748.25</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>256.17</v>
       </c>
-      <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-    </row>
-    <row r="16" spans="1:17">
+      <c r="R15"/>
+    </row>
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>1278000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-    </row>
-    <row r="22" spans="1:17">
+      <c r="R21"/>
+    </row>
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
-      <c r="C22">
+      <c r="C22"/>
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-842000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>114000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-401000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-613000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-207000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-12012000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-389954.77</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
+        <v>8352870.0</v>
+      </c>
+      <c r="C23">
         <v>9745000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>19310000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>32893000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>53481000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>49974000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>19334000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>24858000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>28035000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5214995.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-310535.0</v>
       </c>
-      <c r="L23"/>
       <c r="M23"/>
       <c r="N23"/>
       <c r="O23"/>
       <c r="P23"/>
       <c r="Q23"/>
-    </row>
-    <row r="24" spans="1:17">
+      <c r="R23"/>
+    </row>
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>1007000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>2804000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>4011000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>4062000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>6729000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>7568000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>3076000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1252534.71</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
+        <v>-4776927.0</v>
+      </c>
+      <c r="C28">
         <v>-5521000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-14004000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-17170000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-25343000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-37492000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3409000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-3158000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-9636000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3362709.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
       <c r="N28"/>
       <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
+        <v>6233000.0</v>
+      </c>
+      <c r="C29">
         <v>6066000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15392000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>28330000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>48405000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>46971000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16288000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>23567000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>24817000.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
+        <v>369994.0</v>
+      </c>
+      <c r="C30">
         <v>361000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>692000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>462000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-114000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>204000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>613000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>471000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>288000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>103468.0</v>
       </c>
-      <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-    </row>
-    <row r="31" spans="1:17">
+      <c r="R30"/>
+    </row>
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
-      <c r="E31">
+      <c r="E31"/>
+      <c r="F31">
         <v>48405000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>46971000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>16288000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>23567000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>24817000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>4669000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-310535.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
       <c r="N31"/>
       <c r="O31"/>
       <c r="P31"/>
       <c r="Q31"/>
-    </row>
-    <row r="32" spans="1:17">
+      <c r="R31"/>
+    </row>
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
+        <v>4762000.0</v>
+      </c>
+      <c r="C32">
         <v>6103000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>14895000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>24701000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>43668000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>42356000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8657000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>15212000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>23523000.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
-    </row>
-    <row r="33" spans="1:17">
+      <c r="R32"/>
+    </row>
+    <row r="33" spans="1:18">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
+        <v>1521976.0</v>
+      </c>
+      <c r="C33">
         <v>1899000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2263000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>5558000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>7108000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>5593000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>8638000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>8355000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3365000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1319866.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
       <c r="N33"/>
       <c r="O33"/>
       <c r="P33"/>
       <c r="Q33"/>
-    </row>
-    <row r="34" spans="1:17">
+      <c r="R33"/>
+    </row>
+    <row r="34" spans="1:18">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
-      <c r="I34">
-[...1 lines deleted...]
-      </c>
+      <c r="I34"/>
       <c r="J34">
+        <v>0.0</v>
+      </c>
+      <c r="K34">
         <v>394374.25</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
-    </row>
-    <row r="35" spans="1:17">
+      <c r="R34"/>
+    </row>
+    <row r="35" spans="1:18">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
+        <v>1172981.0</v>
+      </c>
+      <c r="C35">
         <v>1272000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>1163000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>1476000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2143000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>853000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1007000.0</v>
       </c>
-      <c r="H35">
-[...1 lines deleted...]
-      </c>
       <c r="I35">
+        <v>0.0</v>
+      </c>
+      <c r="J35">
         <v>2071000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>394374.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>309965.0</v>
       </c>
-      <c r="L35"/>
       <c r="M35"/>
       <c r="N35"/>
       <c r="O35"/>
       <c r="P35"/>
       <c r="Q35"/>
-    </row>
-    <row r="36" spans="1:17">
+      <c r="R35"/>
+    </row>
+    <row r="36" spans="1:18">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-5558000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>-7108000.0</v>
       </c>
-      <c r="F36"/>
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36">
         <v>-8638000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>8355000.0</v>
       </c>
-      <c r="I36">
-[...1 lines deleted...]
-      </c>
       <c r="J36">
         <v>0.0</v>
       </c>
-      <c r="K36"/>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
       <c r="L36"/>
       <c r="M36"/>
       <c r="N36"/>
       <c r="O36"/>
       <c r="P36"/>
       <c r="Q36"/>
-    </row>
-    <row r="37" spans="1:17">
+      <c r="R36"/>
+    </row>
+    <row r="37" spans="1:18">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
-    </row>
-    <row r="38" spans="1:17">
+      <c r="R37"/>
+    </row>
+    <row r="38" spans="1:18">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
-    </row>
-    <row r="39" spans="1:17">
+      <c r="R38"/>
+    </row>
+    <row r="39" spans="1:18">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
+        <v>145997.0</v>
+      </c>
+      <c r="C39">
         <v>332000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>246000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>482000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>775000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>197000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>339000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>207000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>194000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>32000.0</v>
       </c>
-      <c r="K39"/>
       <c r="L39"/>
       <c r="M39"/>
       <c r="N39"/>
       <c r="O39"/>
       <c r="P39"/>
       <c r="Q39"/>
-    </row>
-    <row r="40" spans="1:17">
+      <c r="R39"/>
+    </row>
+    <row r="40" spans="1:18">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
+        <v>1480971.0</v>
+      </c>
+      <c r="C40">
         <v>868000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1548000.0</v>
       </c>
-      <c r="D40">
-[...1 lines deleted...]
-      </c>
       <c r="E40">
+        <v>3285000.0</v>
+      </c>
+      <c r="F40">
         <v>1865000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1207000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1130000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>947000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>817000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>353000.0</v>
       </c>
-      <c r="K40"/>
       <c r="L40"/>
       <c r="M40"/>
       <c r="N40"/>
       <c r="O40"/>
       <c r="P40"/>
       <c r="Q40"/>
-    </row>
-    <row r="41" spans="1:17">
+      <c r="R40"/>
+    </row>
+    <row r="41" spans="1:18">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
-      <c r="I41">
+      <c r="I41"/>
+      <c r="J41">
         <v>2071000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>131000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>310535.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-    </row>
-    <row r="42" spans="1:17">
+      <c r="R41"/>
+    </row>
+    <row r="42" spans="1:18">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
+        <v>149161687.0</v>
+      </c>
+      <c r="C42">
         <v>137094000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>135282000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>129810000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>128209000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>111739000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>65681000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>57521000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>44114000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>8024001.0</v>
       </c>
-      <c r="K42">
-[...1 lines deleted...]
-      </c>
       <c r="L42">
+        <v>0.0</v>
+      </c>
+      <c r="M42">
         <v>4682000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>3721000.0</v>
       </c>
-      <c r="N42"/>
       <c r="O42"/>
       <c r="P42"/>
       <c r="Q42"/>
-    </row>
-    <row r="43" spans="1:17">
+      <c r="R42"/>
+    </row>
+    <row r="43" spans="1:18">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
-    </row>
-    <row r="44" spans="1:17">
+      <c r="R43"/>
+    </row>
+    <row r="44" spans="1:18">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-    </row>
-    <row r="45" spans="1:17">
+      <c r="R44"/>
+    </row>
+    <row r="45" spans="1:18">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
+        <v>3072000.0</v>
+      </c>
+      <c r="C45">
         <v>3409000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>3580000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2754000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3097000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1531000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1909000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>787000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>289000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>67332.19</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
-    </row>
-    <row r="46" spans="1:17">
+      <c r="R45"/>
+    </row>
+    <row r="46" spans="1:18">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
+        <v>1521976.0</v>
+      </c>
+      <c r="C46">
         <v>1899000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2263000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2754000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>3097000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1531000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1909000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>787000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>289000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>67332.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
       <c r="N46"/>
       <c r="O46"/>
       <c r="P46"/>
       <c r="Q46"/>
-    </row>
-    <row r="47" spans="1:17">
+      <c r="R46"/>
+    </row>
+    <row r="47" spans="1:18">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
-      <c r="E47">
+      <c r="E47"/>
+      <c r="F47">
         <v>3097000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1531000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>1909000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>787000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>289000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>67000.0</v>
       </c>
-      <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
       <c r="N47"/>
       <c r="O47"/>
       <c r="P47"/>
       <c r="Q47"/>
-    </row>
-    <row r="48" spans="1:17">
+      <c r="R47"/>
+    </row>
+    <row r="48" spans="1:18">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
+        <v>-142928783.0</v>
+      </c>
+      <c r="C48">
         <v>-131028000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-119890000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-101480000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-79804000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-64717000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-49393000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-33954000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-19297000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-15035615.87</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-1665104.03</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-1201652.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-1073076.0</v>
       </c>
-      <c r="N48"/>
       <c r="O48"/>
       <c r="P48"/>
       <c r="Q48"/>
-    </row>
-    <row r="49" spans="1:17">
+      <c r="R48"/>
+    </row>
+    <row r="49" spans="1:18">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
-    </row>
-    <row r="50" spans="1:17">
+      <c r="R49"/>
+    </row>
+    <row r="50" spans="1:18">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
-    </row>
-    <row r="51" spans="1:17">
+      <c r="R50"/>
+    </row>
+    <row r="51" spans="1:18">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
+        <v>1511975.0</v>
+      </c>
+      <c r="C51">
         <v>1561000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>1631000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>2003000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>2730000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1280000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1418000.0</v>
       </c>
-      <c r="H51"/>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
-    </row>
-    <row r="52" spans="1:17">
+      <c r="R51"/>
+    </row>
+    <row r="52" spans="1:18">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
+        <v>339000.0</v>
+      </c>
+      <c r="C52">
         <v>578000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>468000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>527000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>587000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>427000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>411000.0</v>
       </c>
-      <c r="H52"/>
       <c r="I52"/>
       <c r="J52"/>
       <c r="K52"/>
       <c r="L52"/>
       <c r="M52"/>
       <c r="N52"/>
       <c r="O52"/>
       <c r="P52"/>
       <c r="Q52"/>
-    </row>
-    <row r="53" spans="1:17">
+      <c r="R52"/>
+    </row>
+    <row r="53" spans="1:18">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
+        <v>25999.0</v>
+      </c>
+      <c r="C53">
         <v>71000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>474000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>7218000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>17525000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>5208000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>5256000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>12874000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>14552000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>428950.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
-    </row>
-    <row r="54" spans="1:17">
+      <c r="R53"/>
+    </row>
+    <row r="54" spans="1:18">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
-    </row>
-    <row r="55" spans="1:17">
+      <c r="R54"/>
+    </row>
+    <row r="55" spans="1:18">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
+        <v>8352870.0</v>
+      </c>
+      <c r="C55">
         <v>9745000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>19310000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>32893000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>53481000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>49974000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>19334000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>24858000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>28035000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5214995.0</v>
       </c>
-      <c r="K55"/>
       <c r="L55"/>
       <c r="M55"/>
       <c r="N55"/>
       <c r="O55"/>
       <c r="P55"/>
       <c r="Q55"/>
-    </row>
-    <row r="56" spans="1:17">
+      <c r="R55"/>
+    </row>
+    <row r="56" spans="1:18">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
+        <v>6830894.0</v>
+      </c>
+      <c r="C56">
         <v>7846000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>17047000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>27335000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>46373000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>44381000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>10696000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>16503000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>24670000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>3895128.0</v>
       </c>
-      <c r="K56"/>
       <c r="L56"/>
       <c r="M56"/>
       <c r="N56"/>
       <c r="O56"/>
       <c r="P56"/>
       <c r="Q56"/>
-    </row>
-    <row r="57" spans="1:17">
+      <c r="R56"/>
+    </row>
+    <row r="57" spans="1:18">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
+        <v>2068967.0</v>
+      </c>
+      <c r="C57">
         <v>1743000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2152000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2634000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2705000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2025000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2039000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1291000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1147000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>457026.0</v>
       </c>
-      <c r="K57"/>
       <c r="L57"/>
       <c r="M57"/>
       <c r="N57"/>
       <c r="O57"/>
       <c r="P57"/>
       <c r="Q57"/>
-    </row>
-    <row r="58" spans="1:17">
+      <c r="R57"/>
+    </row>
+    <row r="58" spans="1:18">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
+        <v>3241949.0</v>
+      </c>
+      <c r="C58">
         <v>3015000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3315000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4110000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4848000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>2878000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3046000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1291000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3218000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>851401.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>309965.0</v>
       </c>
-      <c r="L58"/>
       <c r="M58"/>
       <c r="N58"/>
       <c r="O58"/>
       <c r="P58"/>
       <c r="Q58"/>
-    </row>
-    <row r="59" spans="1:17">
+      <c r="R58"/>
+    </row>
+    <row r="59" spans="1:18">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
-    </row>
-    <row r="60" spans="1:17">
+      <c r="R59"/>
+    </row>
+    <row r="60" spans="1:18">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
+        <v>6232903.0</v>
+      </c>
+      <c r="C60">
         <v>6066000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15392000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>28330000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>48405000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>47022000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>16288000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>23567000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>24817000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>4363593.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-309965.52</v>
       </c>
-      <c r="L60"/>
       <c r="M60"/>
       <c r="N60"/>
       <c r="O60"/>
       <c r="P60"/>
       <c r="Q60"/>
-    </row>
-    <row r="61" spans="1:17">
+      <c r="R60"/>
+    </row>
+    <row r="61" spans="1:18">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
-    </row>
-    <row r="62" spans="1:17">
+      <c r="R61"/>
+    </row>
+    <row r="62" spans="1:18">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
+      <c r="R62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="U1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B2">
         <v>154000.0</v>
       </c>
       <c r="C2"/>
       <c r="D2">
         <v>297000.0</v>
       </c>
       <c r="E2">
         <v>281000.0</v>
       </c>
       <c r="F2">
         <v>240000.0</v>
       </c>
       <c r="G2">
         <v>149000.0</v>
       </c>
       <c r="H2">
         <v>136000.0</v>
       </c>
       <c r="I2">
         <v>251000.0</v>
       </c>
       <c r="J2">
         <v>242000.0</v>
@@ -3170,149 +3292,149 @@
       </c>
       <c r="AI2">
         <v>742000.0</v>
       </c>
       <c r="AJ2">
         <v>104000.0</v>
       </c>
       <c r="AK2">
         <v>302307.0</v>
       </c>
       <c r="AL2">
         <v>233665.0</v>
       </c>
       <c r="AM2">
         <v>208433.0</v>
       </c>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
     </row>
     <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>6066000.0</v>
       </c>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5">
         <v>0.0</v>
       </c>
       <c r="O5">
         <v>0.0</v>
       </c>
@@ -3367,100 +3489,100 @@
       </c>
       <c r="AK5">
         <v>2095907.0</v>
       </c>
       <c r="AL5">
         <v>1826013.0</v>
       </c>
       <c r="AM5">
         <v>1550555.0</v>
       </c>
       <c r="AN5">
         <v>1354882.0</v>
       </c>
       <c r="AO5">
         <v>1285608.0</v>
       </c>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5">
         <v>1201652.0</v>
       </c>
       <c r="AS5"/>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B7">
         <v>1562000.0</v>
       </c>
       <c r="C7"/>
       <c r="D7">
         <v>1561000.0</v>
       </c>
       <c r="E7">
         <v>1634000.0</v>
       </c>
       <c r="F7">
         <v>2082000.0</v>
       </c>
       <c r="G7">
         <v>2225000.0</v>
       </c>
       <c r="H7">
         <v>1631000.0</v>
       </c>
       <c r="I7">
         <v>1657000.0</v>
       </c>
       <c r="J7">
         <v>1826000.0</v>
@@ -3515,51 +3637,51 @@
       </c>
       <c r="AA7">
         <v>1589000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B8">
         <v>0.0</v>
       </c>
       <c r="C8"/>
       <c r="D8">
         <v>0.0</v>
       </c>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>0.0</v>
       </c>
       <c r="G8">
         <v>0.0</v>
       </c>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
@@ -3596,100 +3718,100 @@
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B10">
         <v>6342000.0</v>
       </c>
       <c r="C10"/>
       <c r="D10">
         <v>7082000.0</v>
       </c>
       <c r="E10">
         <v>8840000.0</v>
       </c>
       <c r="F10">
         <v>11968000.0</v>
       </c>
       <c r="G10">
         <v>14747000.0</v>
       </c>
       <c r="H10">
         <v>15635000.0</v>
       </c>
       <c r="I10">
         <v>14104000.0</v>
       </c>
       <c r="J10">
         <v>17033000.0</v>
@@ -3768,100 +3890,100 @@
       </c>
       <c r="AI10">
         <v>-3754000.0</v>
       </c>
       <c r="AJ10">
         <v>3362709.0</v>
       </c>
       <c r="AK10">
         <v>4809213.0</v>
       </c>
       <c r="AL10">
         <v>5029123.0</v>
       </c>
       <c r="AM10">
         <v>5470324.0</v>
       </c>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B12">
         <v>6367000.0</v>
       </c>
       <c r="C12">
         <v>7153000.0</v>
       </c>
       <c r="D12">
         <v>7153000.0</v>
       </c>
       <c r="E12">
         <v>8855000.0</v>
       </c>
       <c r="F12">
         <v>11988000.0</v>
       </c>
       <c r="G12">
         <v>14785000.0</v>
       </c>
       <c r="H12">
         <v>16109000.0</v>
       </c>
       <c r="I12">
         <v>14106000.0</v>
       </c>
@@ -3942,51 +4064,51 @@
       </c>
       <c r="AI12">
         <v>3754000.0</v>
       </c>
       <c r="AJ12">
         <v>3791660.0</v>
       </c>
       <c r="AK12">
         <v>4820666.0</v>
       </c>
       <c r="AL12">
         <v>5045981.0</v>
       </c>
       <c r="AM12">
         <v>5577980.0</v>
       </c>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13">
         <v>65681000.0</v>
@@ -4013,51 +4135,51 @@
       <c r="AJ13">
         <v>15273748.0</v>
       </c>
       <c r="AK13">
         <v>14589315.0</v>
       </c>
       <c r="AL13">
         <v>14205355.0</v>
       </c>
       <c r="AM13">
         <v>13880409.0</v>
       </c>
       <c r="AN13">
         <v>256.17</v>
       </c>
       <c r="AO13">
         <v>255.03</v>
       </c>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B14">
         <v>145648.0</v>
       </c>
       <c r="C14">
         <v>143492.0</v>
       </c>
       <c r="D14">
         <v>114916.0</v>
       </c>
       <c r="E14">
         <v>114916.0</v>
       </c>
       <c r="F14">
         <v>114916.0</v>
       </c>
       <c r="G14">
         <v>114916.0</v>
       </c>
       <c r="H14">
         <v>80684.0</v>
       </c>
       <c r="I14">
         <v>81174.0</v>
       </c>
@@ -4150,51 +4272,51 @@
       </c>
       <c r="AM14">
         <v>15073.0</v>
       </c>
       <c r="AN14">
         <v>8968.0</v>
       </c>
       <c r="AO14">
         <v>7043.0</v>
       </c>
       <c r="AP14">
         <v>16823.0</v>
       </c>
       <c r="AQ14">
         <v>4373.0</v>
       </c>
       <c r="AR14">
         <v>4932.0</v>
       </c>
       <c r="AS14">
         <v>4932.0</v>
       </c>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
@@ -4207,51 +4329,51 @@
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15">
         <v>15273748.25</v>
       </c>
       <c r="AK15">
         <v>14589315.11</v>
       </c>
       <c r="AL15">
         <v>14205355.89</v>
       </c>
       <c r="AM15"/>
       <c r="AN15">
         <v>256.17</v>
       </c>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -4260,247 +4382,247 @@
       </c>
       <c r="AA16">
         <v>755000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21">
         <v>1278000.0</v>
@@ -4513,51 +4635,51 @@
       </c>
       <c r="AA21">
         <v>1493000.0</v>
       </c>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
         <v>-596000.0</v>
       </c>
       <c r="G22">
         <v>-689000.0</v>
       </c>
       <c r="H22">
         <v>-384000.0</v>
       </c>
       <c r="I22">
         <v>-919000.0</v>
       </c>
       <c r="J22">
         <v>-569000.0</v>
       </c>
       <c r="K22">
         <v>-664000.0</v>
       </c>
       <c r="L22">
         <v>-842000.0</v>
@@ -4616,51 +4738,51 @@
         <v>-11342000.0</v>
       </c>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22">
         <v>-389954.77</v>
       </c>
       <c r="AK22">
         <v>1.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B23">
         <v>8549000.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>9745000.0</v>
       </c>
       <c r="E23">
         <v>12072000.0</v>
       </c>
       <c r="F23">
         <v>15414000.0</v>
       </c>
       <c r="G23">
         <v>18563000.0</v>
       </c>
       <c r="H23">
         <v>19310000.0</v>
       </c>
       <c r="I23">
         <v>18801000.0</v>
       </c>
       <c r="J23">
         <v>22254000.0</v>
@@ -4743,153 +4865,153 @@
       <c r="AJ23">
         <v>5214995.0</v>
       </c>
       <c r="AK23">
         <v>5695093.0</v>
       </c>
       <c r="AL23">
         <v>5419171.0</v>
       </c>
       <c r="AM23">
         <v>5951996.0</v>
       </c>
       <c r="AN23">
         <v>-310535.0</v>
       </c>
       <c r="AO23">
         <v>-314452.0</v>
       </c>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24">
         <v>1189000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
     </row>
     <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25">
         <v>1007000.0</v>
       </c>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>1229000.0</v>
       </c>
       <c r="J26">
         <v>1260000.0</v>
       </c>
       <c r="K26">
         <v>2926000.0</v>
       </c>
@@ -4958,100 +5080,100 @@
       </c>
       <c r="AG26">
         <v>588000.0</v>
       </c>
       <c r="AH26">
         <v>931000.0</v>
       </c>
       <c r="AI26">
         <v>931000.0</v>
       </c>
       <c r="AJ26">
         <v>1332000.0</v>
       </c>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
     </row>
     <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B28">
         <v>-4780000.0</v>
       </c>
       <c r="C28"/>
       <c r="D28">
         <v>-5521000.0</v>
       </c>
       <c r="E28">
         <v>-7206000.0</v>
       </c>
       <c r="F28">
         <v>-9886000.0</v>
       </c>
       <c r="G28">
         <v>-12522000.0</v>
       </c>
       <c r="H28">
         <v>-14004000.0</v>
       </c>
       <c r="I28">
         <v>-12447000.0</v>
       </c>
       <c r="J28">
         <v>-15207000.0</v>
@@ -5130,51 +5252,51 @@
       </c>
       <c r="AI28">
         <v>3754000.0</v>
       </c>
       <c r="AJ28">
         <v>-3362709.0</v>
       </c>
       <c r="AK28">
         <v>-4809213.0</v>
       </c>
       <c r="AL28">
         <v>-5029123.0</v>
       </c>
       <c r="AM28">
         <v>-5470324.0</v>
       </c>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
     </row>
     <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B29">
         <v>5931000.0</v>
       </c>
       <c r="C29"/>
       <c r="D29">
         <v>6066000.0</v>
       </c>
       <c r="E29">
         <v>7930000.0</v>
       </c>
       <c r="F29">
         <v>10880000.0</v>
       </c>
       <c r="G29">
         <v>14015000.0</v>
       </c>
       <c r="H29">
         <v>15392000.0</v>
       </c>
       <c r="I29">
         <v>14659000.0</v>
       </c>
       <c r="J29">
         <v>18322000.0</v>
@@ -5221,51 +5343,51 @@
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
     </row>
     <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B30">
         <v>464000.0</v>
       </c>
       <c r="C30"/>
       <c r="D30">
         <v>361000.0</v>
       </c>
       <c r="E30">
         <v>1073000.0</v>
       </c>
       <c r="F30">
         <v>711000.0</v>
       </c>
       <c r="G30">
         <v>930000.0</v>
       </c>
       <c r="H30">
         <v>692000.0</v>
       </c>
       <c r="I30">
         <v>919000.0</v>
       </c>
       <c r="J30">
         <v>569000.0</v>
@@ -5344,51 +5466,51 @@
       </c>
       <c r="AI30">
         <v>304000.0</v>
       </c>
       <c r="AJ30">
         <v>103468.0</v>
       </c>
       <c r="AK30">
         <v>163272.0</v>
       </c>
       <c r="AL30">
         <v>297981.82</v>
       </c>
       <c r="AM30">
         <v>252077.0</v>
       </c>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
     </row>
     <row r="31" spans="1:45">
       <c r="A31" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31">
         <v>18322000.0</v>
       </c>
       <c r="K31">
         <v>24031000.0</v>
       </c>
       <c r="L31">
         <v>28330000.0</v>
       </c>
       <c r="M31">
         <v>31757000.0</v>
       </c>
       <c r="N31">
         <v>37088000.0</v>
       </c>
       <c r="O31">
@@ -5447,51 +5569,51 @@
       </c>
       <c r="AG31">
         <v>15598000.0</v>
       </c>
       <c r="AH31">
         <v>2619000.0</v>
       </c>
       <c r="AI31">
         <v>4669000.0</v>
       </c>
       <c r="AJ31">
         <v>4669000.0</v>
       </c>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
     </row>
     <row r="32" spans="1:45">
       <c r="A32" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B32">
         <v>5171000.0</v>
       </c>
       <c r="C32"/>
       <c r="D32">
         <v>6103000.0</v>
       </c>
       <c r="E32">
         <v>7852000.0</v>
       </c>
       <c r="F32">
         <v>10587000.0</v>
       </c>
       <c r="G32">
         <v>13711000.0</v>
       </c>
       <c r="H32">
         <v>14895000.0</v>
       </c>
       <c r="I32">
         <v>12776000.0</v>
       </c>
       <c r="J32">
         <v>16368000.0</v>
@@ -5538,51 +5660,51 @@
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
     </row>
     <row r="33" spans="1:45">
       <c r="A33" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B33">
         <v>1668000.0</v>
       </c>
       <c r="C33"/>
       <c r="D33">
         <v>1899000.0</v>
       </c>
       <c r="E33">
         <v>2046000.0</v>
       </c>
       <c r="F33">
         <v>2619000.0</v>
       </c>
       <c r="G33">
         <v>2750000.0</v>
       </c>
       <c r="H33">
         <v>2263000.0</v>
       </c>
       <c r="I33">
         <v>3682000.0</v>
       </c>
       <c r="J33">
         <v>3891000.0</v>
@@ -5661,102 +5783,102 @@
       </c>
       <c r="AI33">
         <v>-3754000.0</v>
       </c>
       <c r="AJ33">
         <v>1319866.0</v>
       </c>
       <c r="AK33">
         <v>711154.0</v>
       </c>
       <c r="AL33">
         <v>75208.0</v>
       </c>
       <c r="AM33">
         <v>121938.0</v>
       </c>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
     </row>
     <row r="34" spans="1:45">
       <c r="A34" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34">
         <v>1189000.0</v>
       </c>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
     </row>
     <row r="35" spans="1:45">
       <c r="A35" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B35">
         <v>1214000.0</v>
       </c>
       <c r="C35">
         <v>-6730000.0</v>
       </c>
       <c r="D35">
         <v>1272000.0</v>
       </c>
       <c r="E35">
         <v>1320000.0</v>
       </c>
       <c r="F35">
         <v>1694000.0</v>
       </c>
       <c r="G35">
         <v>1829000.0</v>
       </c>
       <c r="H35">
         <v>1163000.0</v>
       </c>
       <c r="I35">
         <v>1214000.0</v>
       </c>
@@ -5835,51 +5957,51 @@
       </c>
       <c r="AI35"/>
       <c r="AJ35">
         <v>394374.0</v>
       </c>
       <c r="AK35">
         <v>371824.0</v>
       </c>
       <c r="AL35">
         <v>348812.0</v>
       </c>
       <c r="AM35">
         <v>328256.0</v>
       </c>
       <c r="AN35">
         <v>309965.0</v>
       </c>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
     </row>
     <row r="36" spans="1:45">
       <c r="A36" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
       <c r="D36"/>
       <c r="E36"/>
       <c r="F36"/>
       <c r="G36">
         <v>-1.0</v>
       </c>
       <c r="H36">
         <v>-1.0</v>
       </c>
       <c r="I36">
         <v>-3682000.0</v>
       </c>
       <c r="J36">
         <v>-3891000.0</v>
       </c>
       <c r="K36">
         <v>-5693000.0</v>
       </c>
       <c r="L36">
         <v>-5558000.0</v>
       </c>
       <c r="M36">
@@ -5920,100 +6042,100 @@
       <c r="AF36"/>
       <c r="AG36"/>
       <c r="AH36"/>
       <c r="AI36">
         <v>-3754000.0</v>
       </c>
       <c r="AJ36"/>
       <c r="AK36">
         <v>1.0</v>
       </c>
       <c r="AL36">
         <v>1.0</v>
       </c>
       <c r="AM36">
         <v>-0.66</v>
       </c>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
     </row>
     <row r="37" spans="1:45">
       <c r="A37" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
     </row>
     <row r="38" spans="1:45">
       <c r="A38" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38">
         <v>1.0</v>
       </c>
       <c r="H38">
         <v>1.0</v>
       </c>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
       <c r="O38"/>
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
@@ -6036,51 +6158,51 @@
       <c r="AF38">
         <v>3076000.0</v>
       </c>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38">
         <v>1.0</v>
       </c>
       <c r="AK38"/>
       <c r="AL38">
         <v>1.0</v>
       </c>
       <c r="AM38">
         <v>1.0</v>
       </c>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
     </row>
     <row r="39" spans="1:45">
       <c r="A39" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B39">
         <v>50000.0</v>
       </c>
       <c r="C39">
         <v>-7153000.0</v>
       </c>
       <c r="D39">
         <v>332000.0</v>
       </c>
       <c r="E39">
         <v>98000.0</v>
       </c>
       <c r="F39">
         <v>96000.0</v>
       </c>
       <c r="G39">
         <v>787000.0</v>
       </c>
       <c r="H39">
         <v>630000.0</v>
       </c>
       <c r="I39">
         <v>94000.0</v>
       </c>
@@ -6159,82 +6281,82 @@
       </c>
       <c r="AI39">
         <v>-24000.0</v>
       </c>
       <c r="AJ39">
         <v>32000.0</v>
       </c>
       <c r="AK39">
         <v>0.0</v>
       </c>
       <c r="AL39">
         <v>297823.0</v>
       </c>
       <c r="AM39">
         <v>0.0</v>
       </c>
       <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
       <c r="AS39"/>
     </row>
     <row r="40" spans="1:45">
       <c r="A40" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B40">
         <v>859996.0</v>
       </c>
       <c r="C40"/>
       <c r="D40">
         <v>868000.0</v>
       </c>
       <c r="E40">
-        <v>1579000.0</v>
+        <v>3158007.0</v>
       </c>
       <c r="F40">
         <v>1580000.0</v>
       </c>
       <c r="G40">
         <v>1557000.0</v>
       </c>
       <c r="H40">
-        <v>1548000.0</v>
+        <v>2933000.0</v>
       </c>
       <c r="I40">
         <v>1649000.0</v>
       </c>
       <c r="J40">
         <v>1297000.0</v>
       </c>
       <c r="K40">
         <v>1258000.0</v>
       </c>
       <c r="L40">
-        <v>1792000.0</v>
+        <v>3285000.0</v>
       </c>
       <c r="M40">
         <v>1230000.0</v>
       </c>
       <c r="N40">
         <v>1542000.0</v>
       </c>
       <c r="O40">
         <v>1611000.0</v>
       </c>
       <c r="P40">
         <v>1865000.0</v>
       </c>
       <c r="Q40">
         <v>1904000.0</v>
       </c>
       <c r="R40">
         <v>1689000.0</v>
       </c>
       <c r="S40">
         <v>3209000.0</v>
       </c>
       <c r="T40">
         <v>1207000.0</v>
       </c>
@@ -6270,51 +6392,51 @@
       </c>
       <c r="AE40">
         <v>1027000.0</v>
       </c>
       <c r="AF40">
         <v>817000.0</v>
       </c>
       <c r="AG40"/>
       <c r="AH40"/>
       <c r="AI40"/>
       <c r="AJ40">
         <v>353000.0</v>
       </c>
       <c r="AK40"/>
       <c r="AL40"/>
       <c r="AM40"/>
       <c r="AN40"/>
       <c r="AO40"/>
       <c r="AP40"/>
       <c r="AQ40"/>
       <c r="AR40"/>
       <c r="AS40"/>
     </row>
     <row r="41" spans="1:45">
       <c r="A41" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
@@ -6335,51 +6457,51 @@
       </c>
       <c r="AG41">
         <v>6292000.0</v>
       </c>
       <c r="AH41">
         <v>16307000.0</v>
       </c>
       <c r="AI41">
         <v>16307000.0</v>
       </c>
       <c r="AJ41">
         <v>131000.0</v>
       </c>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
     </row>
     <row r="42" spans="1:45">
       <c r="A42" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B42">
         <v>142984000.0</v>
       </c>
       <c r="C42">
         <v>664000.0</v>
       </c>
       <c r="D42">
         <v>137094000.0</v>
       </c>
       <c r="E42">
         <v>135858000.0</v>
       </c>
       <c r="F42">
         <v>135478000.0</v>
       </c>
       <c r="G42">
         <v>135441000.0</v>
       </c>
       <c r="H42">
         <v>135282000.0</v>
       </c>
       <c r="I42">
         <v>130996000.0</v>
       </c>
@@ -6462,149 +6584,149 @@
       <c r="AJ42">
         <v>8024001.0</v>
       </c>
       <c r="AK42">
         <v>2609429.0</v>
       </c>
       <c r="AL42">
         <v>1716313.0</v>
       </c>
       <c r="AM42">
         <v>2072697.0</v>
       </c>
       <c r="AN42">
         <v>0.0</v>
       </c>
       <c r="AO42">
         <v>0.97</v>
       </c>
       <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
       <c r="AS42"/>
     </row>
     <row r="43" spans="1:45">
       <c r="A43" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
     </row>
     <row r="44" spans="1:45">
       <c r="A44" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
     </row>
     <row r="45" spans="1:45">
       <c r="A45" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B45">
         <v>1668000.0</v>
       </c>
       <c r="C45"/>
       <c r="D45">
         <v>3409000.0</v>
       </c>
       <c r="E45">
         <v>2046000.0</v>
       </c>
       <c r="F45">
         <v>2619000.0</v>
       </c>
       <c r="G45">
         <v>2750000.0</v>
       </c>
       <c r="H45">
         <v>3580000.0</v>
       </c>
       <c r="I45">
         <v>2453000.0</v>
       </c>
       <c r="J45">
         <v>2631000.0</v>
@@ -6663,51 +6785,51 @@
         <v>186000.0</v>
       </c>
       <c r="AH45">
         <v>132000.0</v>
       </c>
       <c r="AI45"/>
       <c r="AJ45">
         <v>67332.19</v>
       </c>
       <c r="AK45">
         <v>65788.42</v>
       </c>
       <c r="AL45">
         <v>12188.99</v>
       </c>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
     </row>
     <row r="46" spans="1:45">
       <c r="A46" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B46">
         <v>1668000.0</v>
       </c>
       <c r="C46"/>
       <c r="D46">
         <v>1899000.0</v>
       </c>
       <c r="E46">
         <v>2046000.0</v>
       </c>
       <c r="F46">
         <v>2619000.0</v>
       </c>
       <c r="G46">
         <v>2750000.0</v>
       </c>
       <c r="H46">
         <v>2263000.0</v>
       </c>
       <c r="I46">
         <v>2453000.0</v>
       </c>
       <c r="J46">
         <v>2631000.0</v>
@@ -6784,51 +6906,51 @@
       <c r="AH46">
         <v>132000.0</v>
       </c>
       <c r="AI46"/>
       <c r="AJ46">
         <v>67332.0</v>
       </c>
       <c r="AK46">
         <v>65788.0</v>
       </c>
       <c r="AL46">
         <v>12188.0</v>
       </c>
       <c r="AM46">
         <v>4496.66</v>
       </c>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
     </row>
     <row r="47" spans="1:45">
       <c r="A47" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47">
         <v>2631000.0</v>
       </c>
       <c r="K47">
         <v>2767000.0</v>
       </c>
       <c r="L47">
         <v>2754000.0</v>
       </c>
       <c r="M47">
         <v>2903000.0</v>
       </c>
       <c r="N47">
         <v>3044000.0</v>
       </c>
       <c r="O47">
@@ -6887,51 +7009,51 @@
       </c>
       <c r="AG47">
         <v>186000.0</v>
       </c>
       <c r="AH47">
         <v>132000.0</v>
       </c>
       <c r="AI47">
         <v>132000.0</v>
       </c>
       <c r="AJ47">
         <v>67000.0</v>
       </c>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
     </row>
     <row r="48" spans="1:45">
       <c r="A48" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B48">
         <v>-137053000.0</v>
       </c>
       <c r="C48"/>
       <c r="D48">
         <v>-131028000.0</v>
       </c>
       <c r="E48">
         <v>-127928000.0</v>
       </c>
       <c r="F48">
         <v>-124598000.0</v>
       </c>
       <c r="G48">
         <v>-121426000.0</v>
       </c>
       <c r="H48">
         <v>-119890000.0</v>
       </c>
       <c r="I48">
         <v>-116337000.0</v>
       </c>
       <c r="J48">
         <v>-112131000.0</v>
@@ -7016,151 +7138,151 @@
       </c>
       <c r="AK48">
         <v>-14273690.49</v>
       </c>
       <c r="AL48">
         <v>-12910989.28</v>
       </c>
       <c r="AM48">
         <v>-12088356.81</v>
       </c>
       <c r="AN48">
         <v>-1665104.03</v>
       </c>
       <c r="AO48">
         <v>-1600316.0</v>
       </c>
       <c r="AP48"/>
       <c r="AQ48"/>
       <c r="AR48">
         <v>-1201652.0</v>
       </c>
       <c r="AS48"/>
     </row>
     <row r="49" spans="1:45">
       <c r="A49" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
     </row>
     <row r="50" spans="1:45">
       <c r="A50" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50">
         <v>400000.0</v>
       </c>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
     </row>
     <row r="51" spans="1:45">
       <c r="A51" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B51">
         <v>1562000.0</v>
       </c>
       <c r="C51"/>
       <c r="D51">
         <v>1561000.0</v>
       </c>
       <c r="E51">
         <v>1634000.0</v>
       </c>
       <c r="F51">
         <v>2082000.0</v>
       </c>
       <c r="G51">
         <v>2225000.0</v>
       </c>
       <c r="H51">
         <v>1631000.0</v>
       </c>
       <c r="I51">
         <v>1657000.0</v>
       </c>
       <c r="J51">
         <v>1826000.0</v>
@@ -7215,51 +7337,51 @@
       </c>
       <c r="AA51">
         <v>1589000.0</v>
       </c>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
     </row>
     <row r="52" spans="1:45">
       <c r="A52" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B52">
         <v>696004.0</v>
       </c>
       <c r="C52"/>
       <c r="D52">
         <v>578000.0</v>
       </c>
       <c r="E52">
         <v>314000.0</v>
       </c>
       <c r="F52">
         <v>388000.0</v>
       </c>
       <c r="G52">
         <v>396000.0</v>
       </c>
       <c r="H52">
         <v>468000.0</v>
       </c>
       <c r="I52">
         <v>443000.0</v>
       </c>
       <c r="J52">
         <v>456000.0</v>
@@ -7314,51 +7436,51 @@
       </c>
       <c r="AA52">
         <v>400000.0</v>
       </c>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
       <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
       <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
     </row>
     <row r="53" spans="1:45">
       <c r="A53" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B53">
         <v>25000.0</v>
       </c>
       <c r="C53"/>
       <c r="D53">
         <v>71000.0</v>
       </c>
       <c r="E53">
         <v>15000.0</v>
       </c>
       <c r="F53">
         <v>20000.0</v>
       </c>
       <c r="G53">
         <v>38000.0</v>
       </c>
       <c r="H53">
         <v>474000.0</v>
       </c>
       <c r="I53">
         <v>2000.0</v>
       </c>
       <c r="J53">
         <v>664000.0</v>
@@ -7437,100 +7559,100 @@
       </c>
       <c r="AI53">
         <v>7508000.0</v>
       </c>
       <c r="AJ53">
         <v>428950.0</v>
       </c>
       <c r="AK53">
         <v>11453.0</v>
       </c>
       <c r="AL53">
         <v>16857.0</v>
       </c>
       <c r="AM53">
         <v>107655.0</v>
       </c>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
     </row>
     <row r="54" spans="1:45">
       <c r="A54" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
     </row>
     <row r="55" spans="1:45">
       <c r="A55" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B55">
         <v>8549000.0</v>
       </c>
       <c r="C55"/>
       <c r="D55">
         <v>9745000.0</v>
       </c>
       <c r="E55">
         <v>12072000.0</v>
       </c>
       <c r="F55">
         <v>15414000.0</v>
       </c>
       <c r="G55">
         <v>18563000.0</v>
       </c>
       <c r="H55">
         <v>19310000.0</v>
       </c>
       <c r="I55">
         <v>18801000.0</v>
       </c>
       <c r="J55">
         <v>22254000.0</v>
@@ -7609,51 +7731,51 @@
       </c>
       <c r="AI55">
         <v>19668000.0</v>
       </c>
       <c r="AJ55">
         <v>5214995.0</v>
       </c>
       <c r="AK55">
         <v>5695093.0</v>
       </c>
       <c r="AL55">
         <v>5419171.0</v>
       </c>
       <c r="AM55">
         <v>5951996.0</v>
       </c>
       <c r="AN55"/>
       <c r="AO55"/>
       <c r="AP55"/>
       <c r="AQ55"/>
       <c r="AR55"/>
       <c r="AS55"/>
     </row>
     <row r="56" spans="1:45">
       <c r="A56" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B56">
         <v>6881000.0</v>
       </c>
       <c r="C56"/>
       <c r="D56">
         <v>7846000.0</v>
       </c>
       <c r="E56">
         <v>10026000.0</v>
       </c>
       <c r="F56">
         <v>12795000.0</v>
       </c>
       <c r="G56">
         <v>15813000.0</v>
       </c>
       <c r="H56">
         <v>17047000.0</v>
       </c>
       <c r="I56">
         <v>15119000.0</v>
       </c>
       <c r="J56">
         <v>18363000.0</v>
@@ -7732,51 +7854,51 @@
       </c>
       <c r="AI56">
         <v>3754000.0</v>
       </c>
       <c r="AJ56">
         <v>3895128.0</v>
       </c>
       <c r="AK56">
         <v>4983939.0</v>
       </c>
       <c r="AL56">
         <v>5343962.0</v>
       </c>
       <c r="AM56">
         <v>5830057.0</v>
       </c>
       <c r="AN56"/>
       <c r="AO56"/>
       <c r="AP56"/>
       <c r="AQ56"/>
       <c r="AR56"/>
       <c r="AS56"/>
     </row>
     <row r="57" spans="1:45">
       <c r="A57" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B57">
         <v>1710000.0</v>
       </c>
       <c r="C57"/>
       <c r="D57">
         <v>1743000.0</v>
       </c>
       <c r="E57">
         <v>2174000.0</v>
       </c>
       <c r="F57">
         <v>2208000.0</v>
       </c>
       <c r="G57">
         <v>2102000.0</v>
       </c>
       <c r="H57">
         <v>2152000.0</v>
       </c>
       <c r="I57">
         <v>2343000.0</v>
       </c>
       <c r="J57">
         <v>1995000.0</v>
@@ -7855,51 +7977,51 @@
       </c>
       <c r="AI57">
         <v>742000.0</v>
       </c>
       <c r="AJ57">
         <v>457026.0</v>
       </c>
       <c r="AK57">
         <v>302307.0</v>
       </c>
       <c r="AL57">
         <v>233665.0</v>
       </c>
       <c r="AM57">
         <v>208433.0</v>
       </c>
       <c r="AN57"/>
       <c r="AO57"/>
       <c r="AP57"/>
       <c r="AQ57"/>
       <c r="AR57"/>
       <c r="AS57"/>
     </row>
     <row r="58" spans="1:45">
       <c r="A58" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B58">
         <v>2924000.0</v>
       </c>
       <c r="C58">
         <v>-6730000.0</v>
       </c>
       <c r="D58">
         <v>3015000.0</v>
       </c>
       <c r="E58">
         <v>3494000.0</v>
       </c>
       <c r="F58">
         <v>3902000.0</v>
       </c>
       <c r="G58">
         <v>3931000.0</v>
       </c>
       <c r="H58">
         <v>3315000.0</v>
       </c>
       <c r="I58">
         <v>3557000.0</v>
       </c>
@@ -7982,100 +8104,100 @@
         <v>17049000.0</v>
       </c>
       <c r="AJ58">
         <v>851401.0</v>
       </c>
       <c r="AK58">
         <v>674131.0</v>
       </c>
       <c r="AL58">
         <v>582477.0</v>
       </c>
       <c r="AM58">
         <v>536690.0</v>
       </c>
       <c r="AN58">
         <v>309965.0</v>
       </c>
       <c r="AO58"/>
       <c r="AP58"/>
       <c r="AQ58"/>
       <c r="AR58"/>
       <c r="AS58"/>
     </row>
     <row r="59" spans="1:45">
       <c r="A59" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
     </row>
     <row r="60" spans="1:45">
       <c r="A60" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B60">
         <v>5931000.0</v>
       </c>
       <c r="C60">
         <v>6730000.0</v>
       </c>
       <c r="D60">
         <v>6066000.0</v>
       </c>
       <c r="E60">
         <v>7930000.0</v>
       </c>
       <c r="F60">
         <v>10880000.0</v>
       </c>
       <c r="G60">
         <v>14015000.0</v>
       </c>
       <c r="H60">
         <v>15392000.0</v>
       </c>
       <c r="I60">
         <v>14659000.0</v>
       </c>
@@ -8160,100 +8282,100 @@
       <c r="AJ60">
         <v>4363593.0</v>
       </c>
       <c r="AK60">
         <v>5020961.0</v>
       </c>
       <c r="AL60">
         <v>4836693.0</v>
       </c>
       <c r="AM60">
         <v>5415306.0</v>
       </c>
       <c r="AN60">
         <v>-309965.52</v>
       </c>
       <c r="AO60">
         <v>-314452.0</v>
       </c>
       <c r="AP60"/>
       <c r="AQ60"/>
       <c r="AR60"/>
       <c r="AS60"/>
     </row>
     <row r="61" spans="1:45">
       <c r="A61" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
     </row>
     <row r="62" spans="1:45">
       <c r="A62" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
@@ -8277,78 +8399,79 @@
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Q32"/>
+  <dimension ref="A1:R32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:17">
+    <row r="1" spans="1:18">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
@@ -8356,1464 +8479,1536 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
-    </row>
-    <row r="2" spans="1:17">
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="2" spans="1:18">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>140000.0</v>
+      </c>
+      <c r="C2">
         <v>172000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>143000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>252000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>67000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>254000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>259000.0</v>
       </c>
-      <c r="H2">
-[...1 lines deleted...]
-      </c>
       <c r="I2">
         <v>0.0</v>
       </c>
       <c r="J2">
+        <v>0.0</v>
+      </c>
+      <c r="K2">
         <v>10159.0</v>
       </c>
-      <c r="K2">
-[...1 lines deleted...]
-      </c>
       <c r="L2">
         <v>0.0</v>
       </c>
       <c r="M2">
-        <v>0.0</v>
+        <v>179271.0</v>
       </c>
       <c r="N2">
+        <v>0.0</v>
+      </c>
+      <c r="O2">
         <v>45637.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>267174.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>267.93</v>
       </c>
-      <c r="Q2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:17">
+      <c r="R2"/>
+    </row>
+    <row r="3" spans="1:18">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>161000.0</v>
+      </c>
+      <c r="C3">
         <v>200000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>263000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>218000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>159000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>254000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>259000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>235000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>49000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>11000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>40173.95</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>67332.4</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>469777.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>257385.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>6986.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>267.93</v>
       </c>
-      <c r="Q3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:17">
+      <c r="R3"/>
+    </row>
+    <row r="4" spans="1:18">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-    </row>
-    <row r="5" spans="1:17">
+      <c r="R4"/>
+    </row>
+    <row r="5" spans="1:18">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
-        <v>-12676000.0</v>
+        <v>-12103000.0</v>
       </c>
       <c r="C5">
-        <v>-16291000.0</v>
+        <v>-11129000.0</v>
       </c>
       <c r="D5">
-        <v>-17455000.0</v>
+        <v>-18400000.0</v>
       </c>
       <c r="E5">
-        <v>-15945000.0</v>
+        <v>-21676000.0</v>
       </c>
       <c r="F5">
+        <v>-15036000.0</v>
+      </c>
+      <c r="G5">
         <v>-12836000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-15029000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-13321000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1577000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-3755000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-157000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-246794.37</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1629000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-257986.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>350191.07</v>
       </c>
-      <c r="Q5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:17">
+      <c r="R5"/>
+    </row>
+    <row r="6" spans="1:18">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>-12476000.0</v>
+        <v>-11942000.0</v>
       </c>
       <c r="C6">
-        <v>-16028000.0</v>
+        <v>-10929000.0</v>
       </c>
       <c r="D6">
-        <v>-17237000.0</v>
+        <v>-18137000.0</v>
       </c>
       <c r="E6">
-        <v>-15786000.0</v>
+        <v>-21458000.0</v>
       </c>
       <c r="F6">
+        <v>-14877000.0</v>
+      </c>
+      <c r="G6">
         <v>-12582000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-14770000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-13086000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1528000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3744000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-157000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-246794.37</v>
       </c>
-      <c r="M6"/>
       <c r="N6"/>
-      <c r="O6">
+      <c r="O6"/>
+      <c r="P6">
         <v>-251000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>350459.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-300000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:17">
+    <row r="7" spans="1:18">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
-    </row>
-    <row r="8" spans="1:17">
+      <c r="R7"/>
+    </row>
+    <row r="8" spans="1:18">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
-    </row>
-    <row r="9" spans="1:17">
+      <c r="R8"/>
+    </row>
+    <row r="9" spans="1:18">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>258000.0</v>
+      </c>
+      <c r="C9">
         <v>264000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>354000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>298000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>53000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-254000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-259000.0</v>
       </c>
-      <c r="H9">
-[...1 lines deleted...]
-      </c>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="O9">
+        <v>30390.0</v>
+      </c>
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+      <c r="O9"/>
+      <c r="P9">
         <v>911914.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-267.93</v>
       </c>
-      <c r="Q9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:17">
+      <c r="R9"/>
+    </row>
+    <row r="10" spans="1:18">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-12103000.0</v>
+      </c>
+      <c r="C10">
         <v>-11138000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-18410000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21676000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-15036000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-15554000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-15439000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-14657000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-15942000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1913000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-157000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-246794.37</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-470000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-257000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-258000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>342149.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-302000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:17">
+    <row r="11" spans="1:18">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>1.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4221000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-905000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-179000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-429000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-1155000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>7241000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-104000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-40173.95</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-67332.4</v>
       </c>
-      <c r="M11">
-[...2 lines deleted...]
-      <c r="N11"/>
+      <c r="N11">
+        <v>0.0</v>
+      </c>
       <c r="O11"/>
       <c r="P11"/>
-      <c r="Q11">
+      <c r="Q11"/>
+      <c r="R11">
         <v>-88095.0</v>
       </c>
     </row>
-    <row r="12" spans="1:17">
+    <row r="12" spans="1:18">
       <c r="A12" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B12">
+        <v>122</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12">
         <v>9000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4221000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>18000.0</v>
       </c>
-      <c r="F12">
-[...1 lines deleted...]
-      </c>
       <c r="G12">
         <v>0.0</v>
       </c>
       <c r="H12">
+        <v>0.0</v>
+      </c>
+      <c r="I12">
         <v>181000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>39000.0</v>
       </c>
-      <c r="J12">
-[...1 lines deleted...]
-      </c>
       <c r="K12">
+        <v>0.0</v>
+      </c>
+      <c r="L12">
         <v>5885.36</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-      <c r="N12"/>
+      <c r="N12">
+        <v>0.0</v>
+      </c>
       <c r="O12"/>
-      <c r="P12">
+      <c r="P12"/>
+      <c r="Q12">
         <v>8037.98</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2036.0</v>
       </c>
     </row>
-    <row r="13" spans="1:17">
+    <row r="13" spans="1:18">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
+        <v>155000.0</v>
+      </c>
+      <c r="C13">
         <v>431000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>667000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>189000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>887000.0</v>
       </c>
-      <c r="F13">
-[...1 lines deleted...]
-      </c>
       <c r="G13">
+        <v>0.0</v>
+      </c>
+      <c r="H13">
         <v>429000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1569000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>39000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>4159.52</v>
       </c>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
-    </row>
-    <row r="14" spans="1:17">
+      <c r="R13"/>
+    </row>
+    <row r="14" spans="1:18">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
-[...1 lines deleted...]
-      </c>
+      <c r="F14"/>
       <c r="G14">
         <v>74000.0</v>
       </c>
       <c r="H14">
         <v>74000.0</v>
       </c>
       <c r="I14">
         <v>74000.0</v>
       </c>
-      <c r="J14"/>
+      <c r="J14">
+        <v>74000.0</v>
+      </c>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-    </row>
-    <row r="15" spans="1:17">
+      <c r="R14"/>
+    </row>
+    <row r="15" spans="1:18">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>-12103000.0</v>
+      </c>
+      <c r="C15">
         <v>-11138000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-18410000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-21676000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-15036000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-15145000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-15010000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-14657000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-15942000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-13346000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-157000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-246794.37</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-470000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-257000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-258000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>342149.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-214000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:17">
+    <row r="16" spans="1:18">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>-15036000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-15375000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-15439000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-14657000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-15942000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-1913000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-157000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-961000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1629000.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
-    </row>
-    <row r="17" spans="1:17">
+      <c r="R16"/>
+    </row>
+    <row r="17" spans="1:18">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
+        <v>-12103000.0</v>
+      </c>
+      <c r="C17">
         <v>-11138000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-18410000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-21676000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-15036000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-15324000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-15439000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-14657000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-15942000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-13345811.89</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-157000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-961000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1629000.0</v>
       </c>
-      <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
-    </row>
-    <row r="18" spans="1:17">
+      <c r="R17"/>
+    </row>
+    <row r="18" spans="1:18">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>145000.0</v>
+      </c>
+      <c r="C18">
         <v>422000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>657000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-4221000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>905000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>179000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>153000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>181000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>39000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-75651.22</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
-    </row>
-    <row r="19" spans="1:17">
+      <c r="R18"/>
+    </row>
+    <row r="19" spans="1:18">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
-    </row>
-    <row r="20" spans="1:17">
+      <c r="R19"/>
+    </row>
+    <row r="20" spans="1:18">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
-    </row>
-    <row r="21" spans="1:17">
+      <c r="R20"/>
+    </row>
+    <row r="21" spans="1:18">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>-12181000.0</v>
+      </c>
+      <c r="C21">
         <v>-12676000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-16291000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-17455000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-15945000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-12836000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-15029000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-13321000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-8857000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13283000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-157000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-246794.37</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-470000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-257000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>211559.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-445571.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-291000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:17">
+    <row r="22" spans="1:18">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-    </row>
-    <row r="23" spans="1:17">
+      <c r="R22"/>
+    </row>
+    <row r="23" spans="1:18">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>12579000.0</v>
+      </c>
+      <c r="C23">
         <v>13112000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>16788000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>18005000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>16065000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12836000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>15029000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>13321000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8857000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>13179000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>157000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>246794.37</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>469777.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>724242.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>967529.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>445571.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>268360.0</v>
       </c>
     </row>
-    <row r="24" spans="1:17">
+    <row r="24" spans="1:18">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-    </row>
-    <row r="25" spans="1:17">
+      <c r="R24"/>
+    </row>
+    <row r="25" spans="1:18">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>161000.0</v>
+      </c>
+      <c r="C25">
         <v>200000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>263000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>218000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>159000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>254000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>259000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>235000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>49000.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
-    </row>
-    <row r="26" spans="1:17">
+      <c r="R25"/>
+    </row>
+    <row r="26" spans="1:18">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>8629000.0</v>
+      </c>
+      <c r="C26">
         <v>9143000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>11587000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>11534000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>10170000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>8563000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>10210000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>8638000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>4089000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>902875.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>131000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>214693.12</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>513323.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>417548.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-    </row>
-    <row r="27" spans="1:17">
+      <c r="R26"/>
+    </row>
+    <row r="27" spans="1:18">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
+        <v>146000.0</v>
+      </c>
+      <c r="C27">
         <v>165000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1939000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2230000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1848000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1268000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1350000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>987000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>1015000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>223314.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-    </row>
-    <row r="28" spans="1:17">
+      <c r="R27"/>
+    </row>
+    <row r="28" spans="1:18">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
+        <v>3664000.0</v>
+      </c>
+      <c r="C28">
         <v>3632000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3119000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3989000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3980000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3005000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3696000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3753000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3569000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>26000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>32101.24</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>71807.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>87848.0</v>
       </c>
-      <c r="O28"/>
       <c r="P28"/>
       <c r="Q28"/>
-    </row>
-    <row r="29" spans="1:17">
+      <c r="R28"/>
+    </row>
+    <row r="29" spans="1:18">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
-    </row>
-    <row r="30" spans="1:17">
+      <c r="R29"/>
+    </row>
+    <row r="30" spans="1:18">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
+        <v>12439000.0</v>
+      </c>
+      <c r="C30">
         <v>12940000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>16645000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17753000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>15998000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>12836000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>15029000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13321000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8857000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>13179000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>157000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>246794.37</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>469777.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>257385.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>700350.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>445303.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>268363.0</v>
       </c>
     </row>
-    <row r="31" spans="1:17">
+    <row r="31" spans="1:18">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
+        <v>78000.0</v>
+      </c>
+      <c r="C31">
         <v>1538000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2119000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-4221000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>909000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-2718000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-410000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1336000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-7085000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-8564000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5919.87</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-258023.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1299000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-328000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-470000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>787721.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-10693.0</v>
       </c>
     </row>
-    <row r="32" spans="1:17">
+    <row r="32" spans="1:18">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
+        <v>398000.0</v>
+      </c>
+      <c r="C32">
         <v>436000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>497000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>550000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>120000.0</v>
       </c>
-      <c r="F32">
-[...1 lines deleted...]
-      </c>
       <c r="G32">
         <v>0.0</v>
       </c>
       <c r="H32">
         <v>0.0</v>
       </c>
       <c r="I32">
         <v>0.0</v>
       </c>
       <c r="J32">
         <v>0.0</v>
       </c>
       <c r="K32">
         <v>0.0</v>
       </c>
       <c r="L32">
+        <v>0.0</v>
+      </c>
+      <c r="M32">
         <v>209661.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>75633.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>418520.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1179000.0</v>
       </c>
-      <c r="P32"/>
-      <c r="Q32">
+      <c r="Q32"/>
+      <c r="R32">
         <v>-22915.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="U1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>42000.0</v>
       </c>
       <c r="C2">
         <v>42000.0</v>
       </c>
       <c r="D2">
         <v>24000.0</v>
       </c>
       <c r="E2">
         <v>76000.0</v>
       </c>
       <c r="F2">
         <v>38000.0</v>
       </c>
       <c r="G2">
         <v>34000.0</v>
       </c>
       <c r="H2">
         <v>39000.0</v>
       </c>
       <c r="I2">
         <v>83000.0</v>
       </c>
@@ -9868,51 +10063,51 @@
       </c>
       <c r="AG2">
         <v>0.0</v>
       </c>
       <c r="AH2">
         <v>0.0</v>
       </c>
       <c r="AI2">
         <v>0.0</v>
       </c>
       <c r="AJ2">
         <v>0.0</v>
       </c>
       <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
         <v>26000.0</v>
       </c>
       <c r="C3">
         <v>57500.0</v>
       </c>
       <c r="D3">
         <v>47000.0</v>
       </c>
       <c r="E3">
         <v>44000.0</v>
       </c>
       <c r="F3">
         <v>46000.0</v>
       </c>
       <c r="G3">
         <v>62000.0</v>
       </c>
       <c r="H3">
         <v>74000.0</v>
       </c>
       <c r="I3">
         <v>64000.0</v>
       </c>
@@ -10005,51 +10200,51 @@
       </c>
       <c r="AM3">
         <v>529.02</v>
       </c>
       <c r="AN3">
         <v>63646.0</v>
       </c>
       <c r="AO3">
         <v>359337.0</v>
       </c>
       <c r="AP3">
         <v>2119.88</v>
       </c>
       <c r="AQ3">
         <v>43990.0</v>
       </c>
       <c r="AR3">
         <v>26691.0</v>
       </c>
       <c r="AS3">
         <v>39638.0</v>
       </c>
     </row>
     <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -10072,102 +10267,102 @@
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
-        <v>-2951000.0</v>
+        <v>-2815000.0</v>
       </c>
       <c r="C5">
-        <v>-3097500.0</v>
+        <v>-3047500.0</v>
       </c>
       <c r="D5">
-        <v>-3175000.0</v>
+        <v>-3100000.0</v>
       </c>
       <c r="E5">
-        <v>-3391000.0</v>
+        <v>-3330000.0</v>
       </c>
       <c r="F5">
-        <v>-3201000.0</v>
+        <v>-3172000.0</v>
       </c>
       <c r="G5">
-        <v>-2909000.0</v>
+        <v>-1536000.0</v>
       </c>
       <c r="H5">
-        <v>-3298000.0</v>
+        <v>-3295237.0</v>
       </c>
       <c r="I5">
         <v>-3997000.0</v>
       </c>
       <c r="J5">
         <v>-4349000.0</v>
       </c>
       <c r="K5">
-        <v>-4646000.0</v>
+        <v>-4586000.0</v>
       </c>
       <c r="L5">
-        <v>-4538000.0</v>
+        <v>-3812000.0</v>
       </c>
       <c r="M5">
         <v>-4296000.0</v>
       </c>
       <c r="N5">
         <v>-4125000.0</v>
       </c>
       <c r="O5">
-        <v>-4496000.0</v>
+        <v>-2024000.0</v>
       </c>
       <c r="P5">
-        <v>-4116000.0</v>
+        <v>-3726000.0</v>
       </c>
       <c r="Q5">
         <v>-3731000.0</v>
       </c>
       <c r="R5">
-        <v>-3737000.0</v>
+        <v>-3163000.0</v>
       </c>
       <c r="S5">
         <v>-4361000.0</v>
       </c>
       <c r="T5">
         <v>-3277000.0</v>
       </c>
       <c r="U5">
         <v>-3382000.0</v>
       </c>
       <c r="V5">
         <v>-2743000.0</v>
       </c>
       <c r="W5">
         <v>-3434000.0</v>
       </c>
       <c r="X5">
         <v>-3740000.0</v>
       </c>
       <c r="Y5">
         <v>-3959000.0</v>
       </c>
       <c r="Z5">
         <v>-3754000.0</v>
       </c>
@@ -10209,102 +10404,102 @@
       </c>
       <c r="AM5">
         <v>-10404529.02</v>
       </c>
       <c r="AN5">
         <v>184788.0</v>
       </c>
       <c r="AO5">
         <v>-718337.0</v>
       </c>
       <c r="AP5">
         <v>-4236.44</v>
       </c>
       <c r="AQ5">
         <v>-88217.77</v>
       </c>
       <c r="AR5">
         <v>-26691.99</v>
       </c>
       <c r="AS5">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>-2925000.0</v>
+        <v>-2789000.0</v>
       </c>
       <c r="C6">
-        <v>-3040000.0</v>
+        <v>-2990000.0</v>
       </c>
       <c r="D6">
-        <v>-3128000.0</v>
+        <v>-3053000.0</v>
       </c>
       <c r="E6">
-        <v>-3347000.0</v>
+        <v>-3286000.0</v>
       </c>
       <c r="F6">
-        <v>-3155000.0</v>
+        <v>-3126000.0</v>
       </c>
       <c r="G6">
-        <v>-2847000.0</v>
+        <v>-1474000.0</v>
       </c>
       <c r="H6">
-        <v>-3224000.0</v>
+        <v>-3221237.0</v>
       </c>
       <c r="I6">
         <v>-3933000.0</v>
       </c>
       <c r="J6">
         <v>-4284000.0</v>
       </c>
       <c r="K6">
-        <v>-4586000.0</v>
+        <v>-4526000.0</v>
       </c>
       <c r="L6">
-        <v>-4481000.0</v>
+        <v>-3755000.0</v>
       </c>
       <c r="M6">
         <v>-4241000.0</v>
       </c>
       <c r="N6">
         <v>-4070000.0</v>
       </c>
       <c r="O6">
-        <v>-4445000.0</v>
+        <v>-1973000.0</v>
       </c>
       <c r="P6">
-        <v>-4076000.0</v>
+        <v>-3686000.0</v>
       </c>
       <c r="Q6">
         <v>-3693000.0</v>
       </c>
       <c r="R6">
-        <v>-3701000.0</v>
+        <v>-3127000.0</v>
       </c>
       <c r="S6">
         <v>-4317000.0</v>
       </c>
       <c r="T6">
         <v>-3215000.0</v>
       </c>
       <c r="U6">
         <v>-3321000.0</v>
       </c>
       <c r="V6">
         <v>-2678000.0</v>
       </c>
       <c r="W6">
         <v>-3368000.0</v>
       </c>
       <c r="X6">
         <v>-3674000.0</v>
       </c>
       <c r="Y6">
         <v>-3894000.0</v>
       </c>
       <c r="Z6">
         <v>-3689000.0</v>
       </c>
@@ -10346,51 +10541,51 @@
       </c>
       <c r="AM6">
         <v>-10404000.0</v>
       </c>
       <c r="AN6">
         <v>248434.0</v>
       </c>
       <c r="AO6">
         <v>-359000.0</v>
       </c>
       <c r="AP6">
         <v>-2116.56</v>
       </c>
       <c r="AQ6">
         <v>-44227.77</v>
       </c>
       <c r="AR6">
         <v>-0.99</v>
       </c>
       <c r="AS6">
         <v>-0.37</v>
       </c>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -10413,51 +10608,51 @@
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -10480,51 +10675,51 @@
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>86000.0</v>
       </c>
       <c r="C9">
         <v>78000.0</v>
       </c>
       <c r="D9">
         <v>77000.0</v>
       </c>
       <c r="E9">
         <v>35000.0</v>
       </c>
       <c r="F9">
         <v>85000.0</v>
       </c>
       <c r="G9">
         <v>67000.0</v>
       </c>
       <c r="H9">
         <v>99000.0</v>
       </c>
       <c r="I9">
         <v>221000.0</v>
       </c>
@@ -10579,51 +10774,51 @@
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>-2815000.0</v>
       </c>
       <c r="C10">
         <v>-3047500.0</v>
       </c>
       <c r="D10">
         <v>-3100000.0</v>
       </c>
       <c r="E10">
         <v>-3330000.0</v>
       </c>
       <c r="F10">
         <v>-3172000.0</v>
       </c>
       <c r="G10">
         <v>-1536000.0</v>
       </c>
       <c r="H10">
         <v>-3553000.0</v>
       </c>
       <c r="I10">
         <v>-4206000.0</v>
       </c>
@@ -10716,51 +10911,51 @@
       </c>
       <c r="AM10">
         <v>-10369000.0</v>
       </c>
       <c r="AN10">
         <v>248434.0</v>
       </c>
       <c r="AO10">
         <v>-359000.0</v>
       </c>
       <c r="AP10">
         <v>-2116.56</v>
       </c>
       <c r="AQ10">
         <v>-44227.77</v>
       </c>
       <c r="AR10">
         <v>-26691.99</v>
       </c>
       <c r="AS10">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11">
         <v>18724.0</v>
       </c>
       <c r="H11">
         <v>30188.0</v>
       </c>
       <c r="I11">
         <v>103586.0</v>
       </c>
       <c r="J11">
         <v>-57085.0</v>
       </c>
       <c r="K11">
         <v>-60000.0</v>
       </c>
       <c r="L11">
         <v>-718000.0</v>
       </c>
       <c r="M11">
@@ -10829,51 +11024,51 @@
       <c r="AJ11">
         <v>-62392.0</v>
       </c>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11">
         <v>0.0</v>
       </c>
       <c r="AN11">
         <v>-57743.0</v>
       </c>
       <c r="AO11">
         <v>-359000.0</v>
       </c>
       <c r="AP11">
         <v>-2119.88</v>
       </c>
       <c r="AQ11">
         <v>-43990.0</v>
       </c>
       <c r="AR11"/>
       <c r="AS11"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12">
         <v>257763.0</v>
       </c>
       <c r="I12">
         <v>209000.0</v>
       </c>
       <c r="J12">
         <v>1715000.0</v>
       </c>
       <c r="K12">
         <v>60000.0</v>
       </c>
       <c r="L12">
         <v>8000.0</v>
       </c>
       <c r="M12">
         <v>1420000.0</v>
       </c>
@@ -10944,51 +11139,51 @@
         <v>3998000.0</v>
       </c>
       <c r="AJ12">
         <v>133973.99</v>
       </c>
       <c r="AK12">
         <v>74577.0</v>
       </c>
       <c r="AL12">
         <v>92584.0</v>
       </c>
       <c r="AM12">
         <v>35444.0</v>
       </c>
       <c r="AN12">
         <v>23000.0</v>
       </c>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13">
         <v>1032000.0</v>
       </c>
       <c r="E13">
         <v>61000.0</v>
       </c>
       <c r="F13"/>
       <c r="G13">
         <v>1373000.0</v>
       </c>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13">
         <v>60000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
@@ -11013,51 +11208,51 @@
         <v>261000.0</v>
       </c>
       <c r="AB13">
         <v>6159000.0</v>
       </c>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14">
         <v>56000.0</v>
       </c>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14">
         <v>144000.0</v>
       </c>
       <c r="S14">
@@ -11098,51 +11293,51 @@
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>-2759000.0</v>
       </c>
       <c r="C15">
         <v>-3012500.0</v>
       </c>
       <c r="D15">
         <v>-3100000.0</v>
       </c>
       <c r="E15">
         <v>-3330000.0</v>
       </c>
       <c r="F15">
         <v>-3172000.0</v>
       </c>
       <c r="G15">
         <v>-1536000.0</v>
       </c>
       <c r="H15">
         <v>-3553000.0</v>
       </c>
       <c r="I15">
         <v>-4206000.0</v>
       </c>
@@ -11235,51 +11430,51 @@
       </c>
       <c r="AM15">
         <v>-10369000.0</v>
       </c>
       <c r="AN15">
         <v>248434.0</v>
       </c>
       <c r="AO15">
         <v>-359000.0</v>
       </c>
       <c r="AP15">
         <v>-2116.56</v>
       </c>
       <c r="AQ15">
         <v>-44227.77</v>
       </c>
       <c r="AR15">
         <v>-26691.99</v>
       </c>
       <c r="AS15">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>-6064000.0</v>
       </c>
       <c r="K16">
         <v>-4586000.0</v>
       </c>
       <c r="L16">
         <v>-3820000.0</v>
       </c>
       <c r="M16">
         <v>-5716000.0</v>
       </c>
       <c r="N16">
         <v>-10116000.0</v>
       </c>
       <c r="O16">
@@ -11338,51 +11533,51 @@
       </c>
       <c r="AG16">
         <v>4466000.0</v>
       </c>
       <c r="AH16">
         <v>8369000.0</v>
       </c>
       <c r="AI16">
         <v>-5455000.0</v>
       </c>
       <c r="AJ16">
         <v>-1913000.0</v>
       </c>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
         <v>-2815000.0</v>
       </c>
       <c r="C17"/>
       <c r="D17">
         <v>-3100000.0</v>
       </c>
       <c r="E17">
         <v>-3330000.0</v>
       </c>
       <c r="F17">
         <v>-3172000.0</v>
       </c>
       <c r="G17">
         <v>-1536000.0</v>
       </c>
       <c r="H17">
         <v>-3553000.0</v>
       </c>
       <c r="I17">
         <v>-4206000.0</v>
       </c>
       <c r="J17">
         <v>-10116000.0</v>
@@ -11455,51 +11650,51 @@
       </c>
       <c r="AG17">
         <v>25540000.0</v>
       </c>
       <c r="AH17">
         <v>8369000.0</v>
       </c>
       <c r="AI17">
         <v>-5455000.0</v>
       </c>
       <c r="AJ17">
         <v>-1913000.0</v>
       </c>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>136000.0</v>
       </c>
       <c r="C18"/>
       <c r="D18">
         <v>-1041000.0</v>
       </c>
       <c r="E18">
         <v>61000.0</v>
       </c>
       <c r="F18">
         <v>29000.0</v>
       </c>
       <c r="G18">
         <v>1373000.0</v>
       </c>
       <c r="H18">
         <v>2521000.0</v>
       </c>
       <c r="I18">
         <v>-209000.0</v>
       </c>
       <c r="J18">
         <v>-5991000.0</v>
@@ -11554,100 +11749,100 @@
       </c>
       <c r="AA18">
         <v>351000.0</v>
       </c>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -11670,51 +11865,51 @@
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>-2951000.0</v>
       </c>
       <c r="C21">
         <v>-3097500.0</v>
       </c>
       <c r="D21">
         <v>-3175000.0</v>
       </c>
       <c r="E21">
         <v>-3391000.0</v>
       </c>
       <c r="F21">
         <v>-3201000.0</v>
       </c>
       <c r="G21">
         <v>-2909000.0</v>
       </c>
       <c r="H21">
         <v>-3298000.0</v>
       </c>
       <c r="I21">
         <v>-3997000.0</v>
       </c>
@@ -11807,51 +12002,51 @@
       </c>
       <c r="AM21">
         <v>-10404000.0</v>
       </c>
       <c r="AN21">
         <v>248434.0</v>
       </c>
       <c r="AO21">
         <v>-359000.0</v>
       </c>
       <c r="AP21">
         <v>-2116.56</v>
       </c>
       <c r="AQ21">
         <v>-44227.77</v>
       </c>
       <c r="AR21">
         <v>-26691.99</v>
       </c>
       <c r="AS21">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -11874,51 +12069,51 @@
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>3079000.0</v>
       </c>
       <c r="C23">
         <v>3217500.0</v>
       </c>
       <c r="D23">
         <v>3276000.0</v>
       </c>
       <c r="E23">
         <v>3502000.0</v>
       </c>
       <c r="F23">
         <v>3324000.0</v>
       </c>
       <c r="G23">
         <v>3010000.0</v>
       </c>
       <c r="H23">
         <v>3436000.0</v>
       </c>
       <c r="I23">
         <v>4301000.0</v>
       </c>
@@ -12011,100 +12206,100 @@
       </c>
       <c r="AM23">
         <v>10404000.0</v>
       </c>
       <c r="AN23">
         <v>248000.0</v>
       </c>
       <c r="AO23">
         <v>358604.0</v>
       </c>
       <c r="AP23">
         <v>2116.56</v>
       </c>
       <c r="AQ23">
         <v>44227.0</v>
       </c>
       <c r="AR23">
         <v>26691.0</v>
       </c>
       <c r="AS23">
         <v>39638.0</v>
       </c>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
     </row>
     <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>26000.0</v>
       </c>
       <c r="C25"/>
       <c r="D25">
         <v>47000.0</v>
       </c>
       <c r="E25">
         <v>44000.0</v>
       </c>
       <c r="F25">
         <v>46000.0</v>
       </c>
       <c r="G25">
         <v>62000.0</v>
       </c>
       <c r="H25">
         <v>74000.0</v>
       </c>
       <c r="I25">
         <v>64000.0</v>
       </c>
       <c r="J25">
         <v>65000.0</v>
@@ -12183,51 +12378,51 @@
       </c>
       <c r="AI25">
         <v>3000.0</v>
       </c>
       <c r="AJ25">
         <v>5344.53</v>
       </c>
       <c r="AK25">
         <v>3196.2</v>
       </c>
       <c r="AL25">
         <v>1037.36</v>
       </c>
       <c r="AM25">
         <v>529.02</v>
       </c>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
         <v>2156000.0</v>
       </c>
       <c r="C26">
         <v>2213000.0</v>
       </c>
       <c r="D26">
         <v>2176000.0</v>
       </c>
       <c r="E26">
         <v>2442000.0</v>
       </c>
       <c r="F26">
         <v>2367000.0</v>
       </c>
       <c r="G26">
         <v>2158000.0</v>
       </c>
       <c r="H26">
         <v>2432000.0</v>
       </c>
       <c r="I26">
         <v>2886000.0</v>
       </c>
@@ -12320,51 +12515,51 @@
       </c>
       <c r="AM26">
         <v>146009.0</v>
       </c>
       <c r="AN26">
         <v>259000.0</v>
       </c>
       <c r="AO26">
         <v>351223.0</v>
       </c>
       <c r="AP26">
         <v>1851.99</v>
       </c>
       <c r="AQ26">
         <v>36898.0</v>
       </c>
       <c r="AR26">
         <v>23355.0</v>
       </c>
       <c r="AS26">
         <v>34479.0</v>
       </c>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
         <v>295000.0</v>
       </c>
       <c r="C27">
         <v>314500.0</v>
       </c>
       <c r="D27">
         <v>649000.0</v>
       </c>
       <c r="E27">
         <v>238000.0</v>
       </c>
       <c r="F27">
         <v>311000.0</v>
       </c>
       <c r="G27">
         <v>265000.0</v>
       </c>
       <c r="H27">
         <v>291000.0</v>
       </c>
       <c r="I27">
         <v>460000.0</v>
       </c>
@@ -12445,51 +12640,51 @@
       </c>
       <c r="AI27">
         <v>121000.0</v>
       </c>
       <c r="AJ27">
         <v>60307.0</v>
       </c>
       <c r="AK27">
         <v>55000.0</v>
       </c>
       <c r="AL27">
         <v>49793.0</v>
       </c>
       <c r="AM27">
         <v>56869.0</v>
       </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
     </row>
     <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>586000.0</v>
       </c>
       <c r="C28">
         <v>648000.0</v>
       </c>
       <c r="D28">
         <v>1725000.0</v>
       </c>
       <c r="E28">
         <v>746000.0</v>
       </c>
       <c r="F28">
         <v>608000.0</v>
       </c>
       <c r="G28">
         <v>553000.0</v>
       </c>
       <c r="H28">
         <v>674000.0</v>
       </c>
       <c r="I28">
         <v>872000.0</v>
       </c>
@@ -12582,100 +12777,100 @@
       </c>
       <c r="AM28">
         <v>1568000.0</v>
       </c>
       <c r="AN28">
         <v>10729.0</v>
       </c>
       <c r="AO28">
         <v>7380.0</v>
       </c>
       <c r="AP28">
         <v>264.57</v>
       </c>
       <c r="AQ28">
         <v>7329.17</v>
       </c>
       <c r="AR28">
         <v>3336.5</v>
       </c>
       <c r="AS28">
         <v>5158.42</v>
       </c>
     </row>
     <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
     </row>
     <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>3037000.0</v>
       </c>
       <c r="C30">
         <v>3175500.0</v>
       </c>
       <c r="D30">
         <v>3252000.0</v>
       </c>
       <c r="E30">
         <v>3426000.0</v>
       </c>
       <c r="F30">
         <v>3286000.0</v>
       </c>
       <c r="G30">
         <v>2976000.0</v>
       </c>
       <c r="H30">
         <v>3397000.0</v>
       </c>
       <c r="I30">
         <v>4218000.0</v>
       </c>
@@ -12768,51 +12963,51 @@
       </c>
       <c r="AM30">
         <v>10404000.0</v>
       </c>
       <c r="AN30">
         <v>-248000.0</v>
       </c>
       <c r="AO30">
         <v>358604.0</v>
       </c>
       <c r="AP30">
         <v>2116.56</v>
       </c>
       <c r="AQ30">
         <v>44227.0</v>
       </c>
       <c r="AR30">
         <v>26691.0</v>
       </c>
       <c r="AS30">
         <v>39638.0</v>
       </c>
     </row>
     <row r="31" spans="1:45">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>136000.0</v>
       </c>
       <c r="C31">
         <v>50000.0</v>
       </c>
       <c r="D31">
         <v>75000.0</v>
       </c>
       <c r="E31">
         <v>61000.0</v>
       </c>
       <c r="F31">
         <v>29000.0</v>
       </c>
       <c r="G31">
         <v>1373000.0</v>
       </c>
       <c r="H31">
         <v>-255000.0</v>
       </c>
       <c r="I31">
         <v>-209000.0</v>
       </c>
@@ -12897,51 +13092,51 @@
       <c r="AJ31">
         <v>71581.0</v>
       </c>
       <c r="AK31">
         <v>-73185.0</v>
       </c>
       <c r="AL31">
         <v>-92584.0</v>
       </c>
       <c r="AM31">
         <v>35444.0</v>
       </c>
       <c r="AN31">
         <v>5902.0</v>
       </c>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31">
         <v>219952.0</v>
       </c>
       <c r="AS31"/>
     </row>
     <row r="32" spans="1:45">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>128000.0</v>
       </c>
       <c r="C32">
         <v>120000.0</v>
       </c>
       <c r="D32">
         <v>101000.0</v>
       </c>
       <c r="E32">
         <v>111000.0</v>
       </c>
       <c r="F32">
         <v>123000.0</v>
       </c>
       <c r="G32">
         <v>101000.0</v>
       </c>
       <c r="H32">
         <v>138000.0</v>
       </c>
       <c r="I32">
         <v>304000.0</v>
       </c>
@@ -13035,1282 +13230,1347 @@
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:N30"/>
+  <dimension ref="A1:O30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14">
+    <row r="1" spans="1:15">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
-    </row>
-    <row r="2" spans="1:14">
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>7181998.0</v>
+      </c>
+      <c r="C2">
         <v>15734000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>19275000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28188000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>38772000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4827000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3158000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>9636000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3364000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>-4170696.2</v>
       </c>
-      <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-    </row>
-    <row r="3" spans="1:14">
+      <c r="O2"/>
+    </row>
+    <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
+        <v>25197</v>
+      </c>
+      <c r="C3">
         <v>62000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>124000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>313000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>235000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>50000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>103000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>733000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>271000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>72531.59</v>
-      </c>
-[...1 lines deleted...]
-        <v>73000</v>
       </c>
       <c r="L3">
         <v>73000</v>
       </c>
       <c r="M3">
+        <v>73000</v>
+      </c>
+      <c r="N3">
         <v>279000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:14">
+    <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
-    </row>
-    <row r="5" spans="1:14">
+      <c r="O4"/>
+    </row>
+    <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
-    </row>
-    <row r="6" spans="1:14">
+      <c r="O5"/>
+    </row>
+    <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
+        <v>-893096.0</v>
+      </c>
+      <c r="C6">
         <v>-8552000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3541000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-8913000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-10584000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>33945000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1669000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6478000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>6272000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>7533405.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3364000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-0.37</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>12935000.0</v>
       </c>
-      <c r="N6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:14">
+      <c r="O6"/>
+    </row>
+    <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
+        <v>610807.0</v>
+      </c>
+      <c r="C7">
         <v>354000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-438000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-481000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>221000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-92000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>335000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>155000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>312000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>757292.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>315857.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
-    </row>
-    <row r="8" spans="1:14">
+      <c r="O7"/>
+    </row>
+    <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
-    </row>
-    <row r="9" spans="1:14">
+      <c r="O8"/>
+    </row>
+    <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
+        <v>77610.0</v>
+      </c>
+      <c r="C9">
         <v>195000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-308000.0</v>
       </c>
-      <c r="D9">
-[...1 lines deleted...]
-      </c>
       <c r="E9">
         <v>0.0</v>
       </c>
       <c r="F9">
+        <v>0.0</v>
+      </c>
+      <c r="G9">
         <v>212000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-142000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>212000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-378000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-15078.25</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000.0</v>
       </c>
       <c r="L9">
         <v>-2000.0</v>
       </c>
       <c r="M9">
+        <v>-2000.0</v>
+      </c>
+      <c r="N9">
         <v>-58000.0</v>
       </c>
-      <c r="N9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:14">
+      <c r="O9"/>
+    </row>
+    <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
-    </row>
-    <row r="11" spans="1:14">
+      <c r="O10"/>
+    </row>
+    <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-138000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-296000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>154000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>14000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>226000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>104000.0</v>
       </c>
-      <c r="K11">
-[...1 lines deleted...]
-      </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
-      <c r="N11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:14">
+      <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11"/>
+    </row>
+    <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
-      <c r="E12">
+      <c r="E12"/>
+      <c r="F12">
         <v>2531000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3667000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2984000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2794000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10790000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1337000.0</v>
       </c>
       <c r="K12">
         <v>-1337000.0</v>
       </c>
       <c r="L12">
+        <v>-1337000.0</v>
+      </c>
+      <c r="M12">
         <v>-1407000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-400000.0</v>
       </c>
-      <c r="N12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:14">
+      <c r="O12"/>
+    </row>
+    <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
-      <c r="E13">
+      <c r="E13"/>
+      <c r="F13">
         <v>359000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-8000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>181000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>141000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>86000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>659000.0</v>
       </c>
       <c r="K13">
         <v>659000.0</v>
       </c>
       <c r="L13">
+        <v>659000.0</v>
+      </c>
+      <c r="M13">
         <v>661000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1686000.0</v>
       </c>
-      <c r="N13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:14">
+      <c r="O13"/>
+    </row>
+    <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>162277.0</v>
+      </c>
+      <c r="C14">
         <v>200000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>263000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>218000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>159000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>254000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>259000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>235000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>49000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>10138.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000.0</v>
       </c>
       <c r="L14">
         <v>11000.0</v>
       </c>
       <c r="M14">
+        <v>11000.0</v>
+      </c>
+      <c r="N14">
         <v>39000.0</v>
       </c>
-      <c r="N14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:14">
+      <c r="O14"/>
+    </row>
+    <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
-    </row>
-    <row r="16" spans="1:14">
+      <c r="O15"/>
+    </row>
+    <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
+        <v>6288902.0</v>
+      </c>
+      <c r="C16">
         <v>7182000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>15734000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>19275000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>28188000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>38772000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4827000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3158000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>9636000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3362709.0</v>
       </c>
-      <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-0.37</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
-    </row>
-    <row r="17" spans="1:14">
+      <c r="O16"/>
+    </row>
+    <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
-    </row>
-    <row r="18" spans="1:14">
+      <c r="O17"/>
+    </row>
+    <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>-10561120.0</v>
+      </c>
+      <c r="C18">
         <v>-11117000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-15050000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-17370000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-12360000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-11545000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-11964000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-12206000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-5344000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2505069.41</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-157000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-246794.37</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-585130.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-505396.0</v>
       </c>
     </row>
-    <row r="19" spans="1:14">
+    <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19">
+        <v>0.0</v>
+      </c>
+      <c r="C19">
         <v>1785000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>7092000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>8983000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-12582000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>85000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>7191000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-5402000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-11779000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1738158.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1684000.0</v>
       </c>
       <c r="L19">
         <v>-1684000.0</v>
       </c>
       <c r="M19">
+        <v>-1684000.0</v>
+      </c>
+      <c r="N19">
         <v>-6407000.0</v>
       </c>
-      <c r="N19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:14">
+      <c r="O19"/>
+    </row>
+    <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20">
+        <v>9476000.0</v>
+      </c>
+      <c r="C20">
         <v>903000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>4181000.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>13508000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>45017000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>6521000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>11208000.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-    </row>
-    <row r="21" spans="1:14">
+      <c r="O20"/>
+    </row>
+    <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
-    </row>
-    <row r="22" spans="1:14">
+      <c r="O21"/>
+    </row>
+    <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>-12199012.0</v>
+      </c>
+      <c r="C22">
         <v>-11138000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-18410000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-21676000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-15036000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15324000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-15439000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-14657000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-15942000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13345811.89</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-157000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-246794.37</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-469777.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-257385.0</v>
       </c>
     </row>
-    <row r="23" spans="1:14">
+    <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23"/>
-      <c r="C23">
+      <c r="C23"/>
+      <c r="D23">
         <v>7092000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>8983000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>652000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>263000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>6521000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>159000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12650000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1245000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>156743.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>246794.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>585130.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>505396.0</v>
       </c>
     </row>
-    <row r="24" spans="1:14">
+    <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>9296000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-12347000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>135000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7294000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-5402000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11779000.0</v>
       </c>
-      <c r="J24">
-[...2 lines deleted...]
-      <c r="K24"/>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-    </row>
-    <row r="25" spans="1:14">
+      <c r="O24"/>
+    </row>
+    <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>-56995.0</v>
+      </c>
+      <c r="C25">
         <v>-1259000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2218000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3056000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>67000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2505000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1346000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>754000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>8053000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>8104299.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-315857.43</v>
       </c>
-      <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>-115353.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-248011.0</v>
       </c>
     </row>
-    <row r="26" spans="1:14">
+    <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>6521000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>11242000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>11386000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>6256000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>284.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>961000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1629000.0</v>
       </c>
-      <c r="N26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:14">
+      <c r="O26"/>
+    </row>
+    <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
+        <v>947000.0</v>
+      </c>
+      <c r="C27">
         <v>788000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1441000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1826000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>2464000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1162000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1638000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>2040000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>2455000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1967711.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
-    </row>
-    <row r="28" spans="1:14">
+      <c r="O27"/>
+    </row>
+    <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>9551172.0</v>
+      </c>
+      <c r="C28">
         <v>903000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>4181000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
+        <v>0.0</v>
+      </c>
+      <c r="F28">
         <v>14160000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>45280000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6521000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11367000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>23395000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7533406.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>157000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>246794.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>585130.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>505396.0</v>
       </c>
     </row>
-    <row r="29" spans="1:14">
+    <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>-10535923.0</v>
+      </c>
+      <c r="C29">
         <v>-11055000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-14926000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-17057000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-12125000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-11495000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-11861000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-11473000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-5073000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2432537.83</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-157000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-246794.37</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-585130.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-505396.0</v>
       </c>
     </row>
-    <row r="30" spans="1:14">
+    <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
+        <v>-25198.0</v>
+      </c>
+      <c r="C30">
         <v>1785000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7092000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8983000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-12582000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>85000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7191000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-6135000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-12050000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1738158.37</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1757000.0</v>
       </c>
       <c r="L30">
         <v>-1757000.0</v>
       </c>
       <c r="M30">
+        <v>-1757000.0</v>
+      </c>
+      <c r="N30">
         <v>-6686000.0</v>
       </c>
-      <c r="N30"/>
+      <c r="O30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AS30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D1" t="s">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="E1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="F1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="G1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="H1" t="s">
-        <v>2</v>
+        <v>3</v>
       </c>
       <c r="I1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="J1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="K1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="L1" t="s">
-        <v>3</v>
+        <v>4</v>
       </c>
       <c r="M1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="N1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="O1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="P1" t="s">
-        <v>4</v>
+        <v>5</v>
       </c>
       <c r="Q1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="R1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="S1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="T1" t="s">
-        <v>5</v>
+        <v>6</v>
       </c>
       <c r="U1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="V1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="W1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="X1" t="s">
-        <v>6</v>
+        <v>7</v>
       </c>
       <c r="Y1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="Z1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AA1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AB1" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="AC1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AD1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AE1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AF1" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="AG1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AH1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AI1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AJ1" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="AK1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AL1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AM1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AN1" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="AO1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AP1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AQ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AR1" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="AS1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>8849000.0</v>
       </c>
       <c r="C2">
         <v>7182000.0</v>
       </c>
       <c r="D2">
         <v>8938000.0</v>
       </c>
       <c r="E2">
         <v>12064000.0</v>
       </c>
       <c r="F2">
         <v>14845000.0</v>
       </c>
       <c r="G2">
         <v>15734000.0</v>
       </c>
       <c r="H2">
         <v>14198000.0</v>
       </c>
       <c r="I2">
         <v>17130000.0</v>
       </c>
@@ -14391,51 +14651,51 @@
       </c>
       <c r="AI2">
         <v>3364000.0</v>
       </c>
       <c r="AJ2">
         <v>4809213.0</v>
       </c>
       <c r="AK2">
         <v>5165057.0</v>
       </c>
       <c r="AL2">
         <v>5363413.0</v>
       </c>
       <c r="AM2">
         <v>0.11</v>
       </c>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
     </row>
     <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>3000</v>
       </c>
       <c r="C3">
         <v>2000</v>
       </c>
       <c r="D3">
         <v>7000</v>
       </c>
       <c r="E3">
         <v>23000</v>
       </c>
       <c r="F3">
         <v>21000</v>
       </c>
       <c r="G3">
         <v>11000</v>
       </c>
       <c r="H3">
         <v>9000</v>
       </c>
       <c r="I3">
         <v>14000</v>
       </c>
@@ -14528,149 +14788,149 @@
       </c>
       <c r="AM3">
         <v>0</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>-2457000.0</v>
       </c>
       <c r="C6">
         <v>-7182000.0</v>
       </c>
       <c r="D6">
         <v>-1756000.0</v>
       </c>
       <c r="E6">
         <v>-3126000.0</v>
       </c>
       <c r="F6">
         <v>-2781000.0</v>
       </c>
       <c r="G6">
         <v>-889000.0</v>
       </c>
       <c r="H6">
         <v>1536000.0</v>
       </c>
       <c r="I6">
         <v>-2932000.0</v>
       </c>
@@ -14761,51 +15021,51 @@
       <c r="AL6">
         <v>-334290.0</v>
       </c>
       <c r="AM6">
         <v>5470323.0</v>
       </c>
       <c r="AN6">
         <v>-0.43</v>
       </c>
       <c r="AO6">
         <v>-0.75</v>
       </c>
       <c r="AP6"/>
       <c r="AQ6">
         <v>-0.77</v>
       </c>
       <c r="AR6">
         <v>-0.99</v>
       </c>
       <c r="AS6">
         <v>-0.37</v>
       </c>
     </row>
     <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
         <v>113000.0</v>
       </c>
       <c r="C7">
         <v>175000.0</v>
       </c>
       <c r="D7">
         <v>249000.0</v>
       </c>
       <c r="E7">
         <v>-217000.0</v>
       </c>
       <c r="F7">
         <v>295000.0</v>
       </c>
       <c r="G7">
         <v>28000.0</v>
       </c>
       <c r="H7">
         <v>-34000.0</v>
       </c>
       <c r="I7">
         <v>-32000.0</v>
       </c>
@@ -14890,100 +15150,100 @@
       <c r="AJ7">
         <v>205947.0</v>
       </c>
       <c r="AK7">
         <v>203757.0</v>
       </c>
       <c r="AL7">
         <v>-21525.23</v>
       </c>
       <c r="AM7">
         <v>367139.0</v>
       </c>
       <c r="AN7">
         <v>2046.7</v>
       </c>
       <c r="AO7">
         <v>313810.0</v>
       </c>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
     </row>
     <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
         <v>227000.0</v>
       </c>
       <c r="C9">
         <v>40000.0</v>
       </c>
       <c r="D9">
         <v>429000.0</v>
       </c>
       <c r="E9">
         <v>-362000.0</v>
       </c>
       <c r="F9">
         <v>218999.0</v>
       </c>
       <c r="G9">
         <v>67000.0</v>
       </c>
       <c r="H9">
         <v>-602000.0</v>
       </c>
       <c r="I9">
         <v>-69000.0</v>
       </c>
@@ -15064,51 +15324,51 @@
       </c>
       <c r="AI9">
         <v>-400000.0</v>
       </c>
       <c r="AJ9">
         <v>57635.0</v>
       </c>
       <c r="AK9">
         <v>142763.0</v>
       </c>
       <c r="AL9">
         <v>-50830.67</v>
       </c>
       <c r="AM9">
         <v>-162144.43</v>
       </c>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
     </row>
     <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>602000.0</v>
       </c>
       <c r="I10">
         <v>69000.0</v>
       </c>
       <c r="J10">
         <v>-184000.0</v>
       </c>
       <c r="K10">
         <v>-178000.0</v>
       </c>
       <c r="L10">
         <v>-340000.0</v>
       </c>
       <c r="M10">
         <v>427000.0</v>
       </c>
@@ -15129,51 +15389,51 @@
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
     </row>
     <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11">
         <v>-19000.0</v>
       </c>
       <c r="K11">
         <v>-54000.0</v>
       </c>
       <c r="L11">
         <v>87000.0</v>
       </c>
       <c r="M11">
         <v>-23000.0</v>
       </c>
       <c r="N11">
         <v>-30000.0</v>
       </c>
       <c r="O11">
@@ -15232,51 +15492,51 @@
       </c>
       <c r="AG11">
         <v>56000.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>242000.0</v>
       </c>
       <c r="AJ11">
         <v>104000.0</v>
       </c>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
     </row>
     <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12">
         <v>2413000.0</v>
       </c>
       <c r="K12">
         <v>503000.0</v>
       </c>
       <c r="L12">
         <v>-1022000.0</v>
       </c>
       <c r="M12">
         <v>1445000.0</v>
       </c>
       <c r="N12">
         <v>6762000.0</v>
       </c>
       <c r="O12">
@@ -15335,51 +15595,51 @@
       </c>
       <c r="AG12">
         <v>-5912000.0</v>
       </c>
       <c r="AH12">
         <v>-5912000.0</v>
       </c>
       <c r="AI12">
         <v>4383000.0</v>
       </c>
       <c r="AJ12">
         <v>-1407000.0</v>
       </c>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
     </row>
     <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13">
         <v>-88000.0</v>
       </c>
       <c r="K13">
         <v>-574000.0</v>
       </c>
       <c r="L13">
         <v>586000.0</v>
       </c>
       <c r="M13">
         <v>-330000.0</v>
       </c>
       <c r="N13">
         <v>-304000.0</v>
       </c>
       <c r="O13">
@@ -15438,51 +15698,51 @@
       </c>
       <c r="AG13">
         <v>464000.0</v>
       </c>
       <c r="AH13">
         <v>464000.0</v>
       </c>
       <c r="AI13">
         <v>155000.0</v>
       </c>
       <c r="AJ13">
         <v>661000.0</v>
       </c>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
     </row>
     <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>26000.0</v>
       </c>
       <c r="C14">
         <v>57500.0</v>
       </c>
       <c r="D14">
         <v>47000.0</v>
       </c>
       <c r="E14">
         <v>44000.0</v>
       </c>
       <c r="F14">
         <v>46000.0</v>
       </c>
       <c r="G14">
         <v>62000.0</v>
       </c>
       <c r="H14">
         <v>74000.0</v>
       </c>
       <c r="I14">
         <v>64000.0</v>
       </c>
@@ -15563,100 +15823,100 @@
       </c>
       <c r="AI14">
         <v>3000.0</v>
       </c>
       <c r="AJ14">
         <v>5344.53</v>
       </c>
       <c r="AK14">
         <v>3196.2</v>
       </c>
       <c r="AL14">
         <v>1037.36</v>
       </c>
       <c r="AM14">
         <v>529.02</v>
       </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
     </row>
     <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
     </row>
     <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
         <v>6392000.0</v>
       </c>
       <c r="C16">
         <v>8849000.0</v>
       </c>
       <c r="D16">
         <v>7182000.0</v>
       </c>
       <c r="E16">
         <v>8938000.0</v>
       </c>
       <c r="F16">
         <v>12064000.0</v>
       </c>
       <c r="G16">
         <v>14845000.0</v>
       </c>
       <c r="H16">
         <v>15734000.0</v>
       </c>
       <c r="I16">
         <v>14198000.0</v>
       </c>
@@ -15747,100 +16007,100 @@
       <c r="AL16">
         <v>5029123.0</v>
       </c>
       <c r="AM16">
         <v>5470324.0</v>
       </c>
       <c r="AN16">
         <v>-0.43</v>
       </c>
       <c r="AO16">
         <v>-0.75</v>
       </c>
       <c r="AP16"/>
       <c r="AQ16">
         <v>-0.77</v>
       </c>
       <c r="AR16">
         <v>-0.99</v>
       </c>
       <c r="AS16">
         <v>-0.37</v>
       </c>
     </row>
     <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
     </row>
     <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>-2613000.0</v>
       </c>
       <c r="C18">
         <v>-2688500.0</v>
       </c>
       <c r="D18">
         <v>-2627000.0</v>
       </c>
       <c r="E18">
         <v>-3332000.0</v>
       </c>
       <c r="F18">
         <v>-2559000.0</v>
       </c>
       <c r="G18">
         <v>-2599000.0</v>
       </c>
       <c r="H18">
         <v>-3602000.0</v>
       </c>
       <c r="I18">
         <v>-3365000.0</v>
       </c>
@@ -15933,51 +16193,51 @@
       </c>
       <c r="AM18">
         <v>-626887.94</v>
       </c>
       <c r="AN18">
         <v>-65376.43</v>
       </c>
       <c r="AO18">
         <v>-44793.75</v>
       </c>
       <c r="AP18">
         <v>-2116.56</v>
       </c>
       <c r="AQ18">
         <v>-44227.77</v>
       </c>
       <c r="AR18">
         <v>-26691.99</v>
       </c>
       <c r="AS18">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19">
         <v>-3000.0</v>
       </c>
       <c r="C19"/>
       <c r="D19">
         <v>-7000.0</v>
       </c>
       <c r="E19">
         <v>-23000.0</v>
       </c>
       <c r="F19">
         <v>-21000.0</v>
       </c>
       <c r="G19">
         <v>1836000.0</v>
       </c>
       <c r="H19">
         <v>-9000.0</v>
       </c>
       <c r="I19">
         <v>649000.0</v>
       </c>
       <c r="J19">
         <v>-23000.0</v>
@@ -16050,51 +16310,51 @@
       </c>
       <c r="AG19">
         <v>-7323000.0</v>
       </c>
       <c r="AH19">
         <v>-7323000.0</v>
       </c>
       <c r="AI19">
         <v>-726000.0</v>
       </c>
       <c r="AJ19">
         <v>-1684000.0</v>
       </c>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
     </row>
     <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20"/>
       <c r="D20">
         <v>858000.0</v>
       </c>
       <c r="E20">
         <v>143000.0</v>
       </c>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>4044000.0</v>
       </c>
       <c r="I20">
         <v>137000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20">
@@ -16123,100 +16383,100 @@
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
     </row>
     <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>-2815000.0</v>
       </c>
       <c r="C22">
         <v>-3012500.0</v>
       </c>
       <c r="D22">
         <v>-3100000.0</v>
       </c>
       <c r="E22">
         <v>-3330000.0</v>
       </c>
       <c r="F22">
         <v>-3172000.0</v>
       </c>
       <c r="G22">
         <v>-1536000.0</v>
       </c>
       <c r="H22">
         <v>-3553000.0</v>
       </c>
       <c r="I22">
         <v>-4206000.0</v>
       </c>
@@ -16309,51 +16569,51 @@
       </c>
       <c r="AM22">
         <v>-10369043.9</v>
       </c>
       <c r="AN22">
         <v>248434.0</v>
       </c>
       <c r="AO22">
         <v>-358604.47</v>
       </c>
       <c r="AP22">
         <v>-2116.56</v>
       </c>
       <c r="AQ22">
         <v>-44227.77</v>
       </c>
       <c r="AR22">
         <v>-26691.99</v>
       </c>
       <c r="AS22">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>2241000.0</v>
       </c>
       <c r="C23">
         <v>2241000.0</v>
       </c>
       <c r="D23">
         <v>858000.0</v>
       </c>
       <c r="E23">
         <v>-23000.0</v>
       </c>
       <c r="F23">
         <v>-89000.0</v>
       </c>
       <c r="G23">
         <v>-9000.0</v>
       </c>
       <c r="H23">
         <v>4044000.0</v>
       </c>
       <c r="I23">
         <v>649000.0</v>
       </c>
@@ -16446,51 +16706,51 @@
       </c>
       <c r="AM23">
         <v>1859503.0</v>
       </c>
       <c r="AN23">
         <v>65374.0</v>
       </c>
       <c r="AO23">
         <v>44538.0</v>
       </c>
       <c r="AP23">
         <v>2116.56</v>
       </c>
       <c r="AQ23">
         <v>44227.0</v>
       </c>
       <c r="AR23">
         <v>26691.0</v>
       </c>
       <c r="AS23">
         <v>39638.0</v>
       </c>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24">
         <v>1847000.0</v>
       </c>
       <c r="H24"/>
       <c r="I24">
         <v>663000.0</v>
       </c>
       <c r="J24">
         <v>-6000.0</v>
       </c>
       <c r="K24">
         <v>6559000.0</v>
       </c>
       <c r="L24">
         <v>-230000.0</v>
       </c>
       <c r="M24">
         <v>-7238000.0</v>
       </c>
@@ -16557,51 +16817,51 @@
       <c r="AH24">
         <v>-2903000.0</v>
       </c>
       <c r="AI24">
         <v>-726000.0</v>
       </c>
       <c r="AJ24">
         <v>127385.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24"/>
       <c r="AM24">
         <v>-4783.54</v>
       </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
     </row>
     <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>-151000.0</v>
       </c>
       <c r="C25">
         <v>-136000.0</v>
       </c>
       <c r="D25">
         <v>-69000.0</v>
       </c>
       <c r="E25">
         <v>-58000.0</v>
       </c>
       <c r="F25">
         <v>151000.0</v>
       </c>
       <c r="G25">
         <v>-1270000.0</v>
       </c>
       <c r="H25">
         <v>-339000.0</v>
       </c>
       <c r="I25">
         <v>398000.0</v>
       </c>
@@ -16686,51 +16946,51 @@
       <c r="AJ25">
         <v>-139709.31</v>
       </c>
       <c r="AK25">
         <v>54335.0</v>
       </c>
       <c r="AL25">
         <v>115665.0</v>
       </c>
       <c r="AM25">
         <v>8088441.0</v>
       </c>
       <c r="AN25">
         <v>-315857.43</v>
       </c>
       <c r="AO25">
         <v>0.0</v>
       </c>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
     </row>
     <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26">
         <v>-89000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26">
         <v>153000.0</v>
       </c>
       <c r="U26">
@@ -16763,51 +17023,51 @@
       </c>
       <c r="AG26">
         <v>5050000.0</v>
       </c>
       <c r="AH26">
         <v>5050000.0</v>
       </c>
       <c r="AI26">
         <v>6532000.0</v>
       </c>
       <c r="AJ26">
         <v>6256000.0</v>
       </c>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
     </row>
     <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
         <v>217000.0</v>
       </c>
       <c r="C27">
         <v>229500.0</v>
       </c>
       <c r="D27">
         <v>253000.0</v>
       </c>
       <c r="E27">
         <v>252000.0</v>
       </c>
       <c r="F27">
         <v>142000.0</v>
       </c>
       <c r="G27">
         <v>141000.0</v>
       </c>
       <c r="H27">
         <v>259000.0</v>
       </c>
       <c r="I27">
         <v>425000.0</v>
       </c>
@@ -16888,51 +17148,51 @@
       </c>
       <c r="AI27">
         <v>234000.0</v>
       </c>
       <c r="AJ27">
         <v>102197.0</v>
       </c>
       <c r="AK27">
         <v>208285.0</v>
       </c>
       <c r="AL27">
         <v>352702.0</v>
       </c>
       <c r="AM27">
         <v>1286046.0</v>
       </c>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
     </row>
     <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>2241000.0</v>
       </c>
       <c r="C28">
         <v>2241000.0</v>
       </c>
       <c r="D28">
         <v>858000.0</v>
       </c>
       <c r="E28">
         <v>143000.0</v>
       </c>
       <c r="F28">
         <v>-89000.0</v>
       </c>
       <c r="G28">
         <v>-9000.0</v>
       </c>
       <c r="H28">
         <v>4044000.0</v>
       </c>
       <c r="I28">
         <v>137000.0</v>
       </c>
@@ -17025,51 +17285,51 @@
       </c>
       <c r="AM28">
         <v>6101973.0</v>
       </c>
       <c r="AN28">
         <v>65376.0</v>
       </c>
       <c r="AO28">
         <v>44793.0</v>
       </c>
       <c r="AP28">
         <v>2116.56</v>
       </c>
       <c r="AQ28">
         <v>44227.0</v>
       </c>
       <c r="AR28">
         <v>26691.0</v>
       </c>
       <c r="AS28">
         <v>39638.0</v>
       </c>
     </row>
     <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>-2610000.0</v>
       </c>
       <c r="C29">
         <v>-2686500.0</v>
       </c>
       <c r="D29">
         <v>-2620000.0</v>
       </c>
       <c r="E29">
         <v>-3309000.0</v>
       </c>
       <c r="F29">
         <v>-2538000.0</v>
       </c>
       <c r="G29">
         <v>-2588000.0</v>
       </c>
       <c r="H29">
         <v>-3593000.0</v>
       </c>
       <c r="I29">
         <v>-3351000.0</v>
       </c>
@@ -17162,51 +17422,51 @@
       </c>
       <c r="AM29">
         <v>-626887.94</v>
       </c>
       <c r="AN29">
         <v>-65376.43</v>
       </c>
       <c r="AO29">
         <v>-44793.75</v>
       </c>
       <c r="AP29">
         <v>-2116.56</v>
       </c>
       <c r="AQ29">
         <v>-44227.77</v>
       </c>
       <c r="AR29">
         <v>-26691.99</v>
       </c>
       <c r="AS29">
         <v>-39638.37</v>
       </c>
     </row>
     <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>-3000.0</v>
       </c>
       <c r="C30">
         <v>-2000.0</v>
       </c>
       <c r="D30">
         <v>-7000.0</v>
       </c>
       <c r="E30">
         <v>-23000.0</v>
       </c>
       <c r="F30">
         <v>-21000.0</v>
       </c>
       <c r="G30">
         <v>1836000.0</v>
       </c>
       <c r="H30">
         <v>-9000.0</v>
       </c>
       <c r="I30">
         <v>649000.0</v>
       </c>