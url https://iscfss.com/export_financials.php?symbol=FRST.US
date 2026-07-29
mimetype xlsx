--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="207">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="208">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -274,50 +274,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -4480,552 +4483,556 @@
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CH62"/>
+  <dimension ref="A1:CI62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:86">
+    <row r="1" spans="1:87">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
       <c r="CF1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CG1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CH1" t="s">
         <v>147</v>
       </c>
+      <c r="CI1" t="s">
+        <v>148</v>
+      </c>
     </row>
-    <row r="2" spans="1:86">
+    <row r="2" spans="1:87">
       <c r="A2" t="s">
         <v>23</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
       <c r="M2"/>
       <c r="N2"/>
-      <c r="O2">
+      <c r="O2"/>
+      <c r="P2">
         <v>2722378000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2708320000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2682805000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2686244000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2763216000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2807067000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2751064000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2688586000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2432606000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2216474000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2151529000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2075354000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2124718000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2178738000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2150426000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2111053000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2097600000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2024312000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1980703000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1894669000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1865156000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1903609000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2020159000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>896217000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>912982000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>915271000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>902750000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>857538000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>825294000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>830703000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>817030000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>760495000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>742425000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>698085000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>569231000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>556291000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>540359000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>545954000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>545638000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>559373000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>550977000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>537251000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>544002000.0</v>
       </c>
-      <c r="BF2">
-[...1 lines deleted...]
-      </c>
       <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2">
         <v>452663000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>461095000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>407982000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>433991000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>432358000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>430974000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>455269000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>455715000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>449222000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>455791000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>340688000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>314824000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>302845000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>309460000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>322275000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>299836000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>286403000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>265469000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>240111000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>236929000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>219038000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>215804000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>115152000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>104408000.0</v>
       </c>
-      <c r="CE2"/>
-      <c r="CF2">
+      <c r="CF2"/>
+      <c r="CG2">
         <v>77263000.0</v>
       </c>
-      <c r="CG2"/>
       <c r="CH2"/>
+      <c r="CI2"/>
     </row>
-    <row r="3" spans="1:86">
+    <row r="3" spans="1:87">
       <c r="A3" t="s">
         <v>24</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5070,52 +5077,53 @@
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
+      <c r="CI3"/>
     </row>
-    <row r="4" spans="1:86">
+    <row r="4" spans="1:87">
       <c r="A4" t="s">
         <v>25</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5160,332 +5168,332 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
+      <c r="CI4"/>
     </row>
-    <row r="5" spans="1:86">
+    <row r="5" spans="1:87">
       <c r="A5" t="s">
         <v>26</v>
       </c>
-      <c r="B5">
+      <c r="B5"/>
+      <c r="C5">
         <v>-3453000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-2670000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14598000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-15943000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-17620000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-17145000.0</v>
       </c>
-      <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-30471000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-26081000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-23475000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-25850000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-27460000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-17926000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-9455000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1112000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>3159000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>3241000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2263000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3485000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3440000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>3419000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>3167000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>783000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1106000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>519000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1731000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2589000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4184000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3519000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2859000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1152000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-738000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-901000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-574000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-789000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-798000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-925000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-830000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-610000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-670000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-667000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-2991000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3020000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3019000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-3051000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3095000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-3190000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3169000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3153000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-3017000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-2981000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-2984000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-3027000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3187000.0</v>
       </c>
       <c r="BG5">
         <v>-3187000.0</v>
       </c>
       <c r="BH5">
+        <v>-3187000.0</v>
+      </c>
+      <c r="BI5">
         <v>-3000000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3235000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3152000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3242000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3334000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-3388000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-3310000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-3418000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-3489000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-5626000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4307000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-2549000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-2505000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-2588000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-2517000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-989000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-718000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-338000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>57000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>172000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-24000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-23000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-51000.0</v>
       </c>
-      <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
+      <c r="CI5"/>
     </row>
-    <row r="6" spans="1:86">
+    <row r="6" spans="1:87">
       <c r="A6" t="s">
         <v>27</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -5520,177 +5528,180 @@
       </c>
       <c r="AY6">
         <v>0.0</v>
       </c>
       <c r="AZ6">
         <v>0.0</v>
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
-      <c r="BG6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG6">
+        <v>0.0</v>
+      </c>
+      <c r="BH6"/>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
-      <c r="BK6"/>
+      <c r="BK6">
+        <v>0.0</v>
+      </c>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
+      <c r="CI6"/>
     </row>
-    <row r="7" spans="1:86">
+    <row r="7" spans="1:87">
       <c r="A7" t="s">
         <v>28</v>
       </c>
-      <c r="B7">
+      <c r="B7"/>
+      <c r="C7">
         <v>60832000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>61340000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10682000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>11195000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>11639000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11566000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>11704000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>11488000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>11353000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>11686000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>12347000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>11546000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>9799000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>5767000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6044000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5299000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5897000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6498000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>7014000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>7629000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8238000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>7800000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>7896000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>8509000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8469000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8830000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>8385000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>8856000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -5702,116 +5713,117 @@
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
+      <c r="CI7"/>
     </row>
-    <row r="8" spans="1:86">
+    <row r="8" spans="1:87">
       <c r="A8" t="s">
         <v>29</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="D8">
         <v>247000.0</v>
       </c>
       <c r="E8">
         <v>247000.0</v>
       </c>
       <c r="F8">
         <v>247000.0</v>
       </c>
       <c r="G8">
         <v>247000.0</v>
       </c>
       <c r="H8">
         <v>247000.0</v>
       </c>
       <c r="I8">
         <v>247000.0</v>
       </c>
       <c r="J8">
         <v>247000.0</v>
       </c>
       <c r="K8">
         <v>247000.0</v>
       </c>
       <c r="L8">
-        <v>246000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="M8">
         <v>246000.0</v>
       </c>
       <c r="N8">
         <v>246000.0</v>
       </c>
       <c r="O8">
         <v>246000.0</v>
       </c>
       <c r="P8">
         <v>246000.0</v>
       </c>
       <c r="Q8">
         <v>246000.0</v>
       </c>
       <c r="R8">
-        <v>245000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="S8">
         <v>245000.0</v>
       </c>
       <c r="T8">
         <v>245000.0</v>
       </c>
       <c r="U8">
         <v>245000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>245000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -5832,498 +5844,503 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
+      <c r="CI8"/>
     </row>
-    <row r="9" spans="1:86">
+    <row r="9" spans="1:87">
       <c r="A9" t="s">
         <v>30</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>312976000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>312903000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>312722000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>312356000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>312240000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>311872000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>311127000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>311021000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>310735000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>310582000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>308870000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>308814000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>308672000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>308352000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>306755000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>306609000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>306049000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>305879000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>305654000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>305583000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>305460000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>305360000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>304932000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>304682000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>304562000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>105544000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>104884000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>104805000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>104629000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>104543000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>104389000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>104033000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>104301000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>104167000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>104072000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>103791000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>97425000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>97234000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>97127000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>97048000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>96966000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>96904000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>96840000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>96791000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96742000.0</v>
       </c>
       <c r="BF9">
         <v>96742000.0</v>
       </c>
       <c r="BG9">
+        <v>96742000.0</v>
+      </c>
+      <c r="BH9">
         <v>96695000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>96645000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>96598000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>96551000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
+      <c r="CI9"/>
     </row>
-    <row r="10" spans="1:86">
+    <row r="10" spans="1:87">
       <c r="A10" t="s">
         <v>31</v>
       </c>
       <c r="B10">
+        <v>176825000.0</v>
+      </c>
+      <c r="C10">
         <v>8359999.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>143607000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>63881000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>94074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57044000.0</v>
       </c>
       <c r="G10">
         <v>57044000.0</v>
       </c>
       <c r="H10">
+        <v>57044000.0</v>
+      </c>
+      <c r="I10">
         <v>77274000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>66580000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>88717000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>77553000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>93865000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>100868000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>607125000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>100.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>97738000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>70721000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>298230000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>530167000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>650746000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>620839000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>480280000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>196185000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>149272000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>82586000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>55865000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>31928000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>48572000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>33088000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>31841000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>27816000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>30243000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>48368000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>24895000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>23752000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>23320000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>44600000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>35419000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>47392000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>50406000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>41705000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>34124000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30336000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>51536000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>74526000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>36417000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>38320000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>45803000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>24231000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>19382000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>20856000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>32350000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>28545000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>54513000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>39200000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>22288000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>27343000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>2470000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>5049000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>5035000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>7057000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3686000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7582000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>9745000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>29052000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11049000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>20946000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>8070000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>17056000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>7430000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>4451000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>14762000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>28502000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>13621000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>9580000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1308000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>1648000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>6583000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>3511000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>8126000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1492000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>1794000.0</v>
       </c>
-      <c r="CE10"/>
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10">
         <v>1607000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>100.0</v>
       </c>
     </row>
-    <row r="11" spans="1:86">
+    <row r="11" spans="1:87">
       <c r="A11" t="s">
         <v>32</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6368,444 +6385,446 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
+      <c r="CI11"/>
     </row>
-    <row r="12" spans="1:86">
+    <row r="12" spans="1:87">
       <c r="A12" t="s">
         <v>33</v>
       </c>
       <c r="B12">
+        <v>176825000.0</v>
+      </c>
+      <c r="C12">
         <v>8359999.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>303418000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>298541000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>336147000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>298682000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>57044000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>319817000.0</v>
       </c>
-      <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>77553000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>310740000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>323955000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>838593000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>100.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>336629000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>327901000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>569856000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>801499000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>857567000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>822816000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>650496000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>349418000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>307168000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>243565000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>224385000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>196748000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>211916000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>196948000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>188033000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>171988000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>175171000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>198204000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>179922000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>184425000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>188180000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>211576000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39657000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>51310000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>54314000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>45427000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>37995000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>34545000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>55660000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>78659000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>38723000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40605000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>48074000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>26438000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>21517000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22849000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>34370000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>30579000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>56742000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>41591000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>22288000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>27343000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>36380000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>5049000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>14940000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>7057000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>3686000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7582000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>9745000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>29052000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11049000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>20946000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8070000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>17056000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>7430000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4451000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>14762000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>28502000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>13621000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>9580000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>1308000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>1648000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>6583000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>3511000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>8126000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1492000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1794000.0</v>
       </c>
-      <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
-      <c r="CH12">
+      <c r="CH12"/>
+      <c r="CI12">
         <v>100.0</v>
       </c>
     </row>
-    <row r="13" spans="1:86">
+    <row r="13" spans="1:87">
       <c r="A13" t="s">
         <v>34</v>
       </c>
-      <c r="B13">
+      <c r="B13"/>
+      <c r="C13">
         <v>248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="D13">
         <v>247000.0</v>
       </c>
       <c r="E13">
         <v>247000.0</v>
       </c>
       <c r="F13">
         <v>247000.0</v>
       </c>
       <c r="G13">
+        <v>247000.0</v>
+      </c>
+      <c r="H13">
         <v>355602000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>247000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>397330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>246000.0</v>
       </c>
       <c r="M13">
         <v>246000.0</v>
       </c>
       <c r="N13">
         <v>246000.0</v>
       </c>
       <c r="O13">
         <v>246000.0</v>
       </c>
       <c r="P13">
         <v>246000.0</v>
       </c>
       <c r="Q13">
         <v>246000.0</v>
       </c>
       <c r="R13">
-        <v>245000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="S13">
         <v>245000.0</v>
       </c>
       <c r="T13">
         <v>245000.0</v>
       </c>
       <c r="U13">
         <v>245000.0</v>
       </c>
       <c r="V13">
+        <v>245000.0</v>
+      </c>
+      <c r="W13">
         <v>244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000.0</v>
       </c>
       <c r="X13">
         <v>243000.0</v>
       </c>
       <c r="Y13">
         <v>243000.0</v>
       </c>
       <c r="Z13">
+        <v>243000.0</v>
+      </c>
+      <c r="AA13">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="AB13">
         <v>241000.0</v>
       </c>
       <c r="AC13">
         <v>241000.0</v>
       </c>
       <c r="AD13">
         <v>241000.0</v>
       </c>
       <c r="AE13">
-        <v>240000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="AF13">
         <v>240000.0</v>
       </c>
       <c r="AG13">
         <v>240000.0</v>
       </c>
       <c r="AH13">
         <v>240000.0</v>
       </c>
       <c r="AI13">
-        <v>239000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="AJ13">
         <v>239000.0</v>
       </c>
       <c r="AK13">
         <v>239000.0</v>
       </c>
       <c r="AL13">
-        <v>123000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="AM13">
         <v>123000.0</v>
       </c>
       <c r="AN13">
         <v>123000.0</v>
       </c>
       <c r="AO13">
-        <v>122000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="AP13">
         <v>122000.0</v>
       </c>
       <c r="AQ13">
         <v>122000.0</v>
       </c>
       <c r="AR13">
         <v>122000.0</v>
       </c>
       <c r="AS13">
         <v>122000.0</v>
       </c>
       <c r="AT13">
         <v>122000.0</v>
       </c>
       <c r="AU13">
         <v>122000.0</v>
       </c>
       <c r="AV13">
         <v>122000.0</v>
       </c>
       <c r="AW13">
-        <v>116000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="AX13">
         <v>116000.0</v>
       </c>
       <c r="AY13">
         <v>116000.0</v>
       </c>
       <c r="AZ13">
         <v>116000.0</v>
       </c>
       <c r="BA13">
         <v>116000.0</v>
       </c>
       <c r="BB13">
         <v>116000.0</v>
       </c>
       <c r="BC13">
         <v>116000.0</v>
       </c>
       <c r="BD13">
         <v>116000.0</v>
       </c>
       <c r="BE13">
         <v>116000.0</v>
       </c>
@@ -6821,477 +6840,481 @@
       <c r="BI13">
         <v>116000.0</v>
       </c>
       <c r="BJ13">
         <v>116000.0</v>
       </c>
       <c r="BK13">
         <v>116000.0</v>
       </c>
       <c r="BL13">
         <v>116000.0</v>
       </c>
       <c r="BM13">
         <v>116000.0</v>
       </c>
       <c r="BN13">
         <v>116000.0</v>
       </c>
       <c r="BO13">
         <v>116000.0</v>
       </c>
       <c r="BP13">
         <v>116000.0</v>
       </c>
       <c r="BQ13">
-        <v>68000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="BR13">
         <v>68000.0</v>
       </c>
       <c r="BS13">
         <v>68000.0</v>
       </c>
       <c r="BT13">
         <v>68000.0</v>
       </c>
       <c r="BU13">
         <v>68000.0</v>
       </c>
       <c r="BV13">
         <v>68000.0</v>
       </c>
       <c r="BW13">
         <v>68000.0</v>
       </c>
       <c r="BX13">
         <v>68000.0</v>
       </c>
       <c r="BY13">
         <v>68000.0</v>
       </c>
       <c r="BZ13">
         <v>68000.0</v>
       </c>
       <c r="CA13">
-        <v>62000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="CB13">
         <v>62000.0</v>
       </c>
       <c r="CC13">
-        <v>35000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="CD13">
         <v>35000.0</v>
       </c>
-      <c r="CE13"/>
-      <c r="CF13">
+      <c r="CE13">
         <v>35000.0</v>
       </c>
-      <c r="CG13"/>
+      <c r="CF13"/>
+      <c r="CG13">
+        <v>35000.0</v>
+      </c>
       <c r="CH13"/>
+      <c r="CI13"/>
     </row>
-    <row r="14" spans="1:86">
+    <row r="14" spans="1:87">
       <c r="A14" t="s">
         <v>35</v>
       </c>
       <c r="B14">
         <v>24719255.0</v>
       </c>
       <c r="C14">
+        <v>24719255.0</v>
+      </c>
+      <c r="D14">
         <v>24683425.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>24643889.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>24714229.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>24723000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>24701260.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24720000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24687993.0</v>
       </c>
       <c r="J14">
         <v>24687993.0</v>
       </c>
       <c r="K14">
         <v>24687993.0</v>
       </c>
       <c r="L14">
+        <v>24687993.0</v>
+      </c>
+      <c r="M14">
         <v>24642000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>24639000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>24685000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>24685663.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>24688000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>24681000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>24663000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>24653363.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>24616824000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>24617000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>24509000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24401000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>24375000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>24353000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>24388000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>24411000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>24374000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>24323000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>24311000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>24266000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>24320000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>24330000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>24232000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>24228054.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>24218000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>13550000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>12611000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>12508000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>12429000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12395000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>12402000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>12349000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>12341000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>12359000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>12341000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>12322000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>12063000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>11686000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>11657000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>11644000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>11637000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>11635000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>11616000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>11600000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11598000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>11594000.0</v>
       </c>
-      <c r="BF14"/>
-      <c r="BG14">
+      <c r="BG14"/>
+      <c r="BH14">
         <v>11591000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>11590000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11591000.0</v>
       </c>
       <c r="BJ14">
         <v>11591000.0</v>
       </c>
       <c r="BK14">
-        <v>11590000.0</v>
+        <v>11591000.0</v>
       </c>
       <c r="BL14">
         <v>11590000.0</v>
       </c>
       <c r="BM14">
+        <v>11590000.0</v>
+      </c>
+      <c r="BN14">
         <v>11591000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>11594000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>11593000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>11590000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>6800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6799000.0</v>
       </c>
       <c r="BS14">
         <v>6799000.0</v>
       </c>
       <c r="BT14">
         <v>6799000.0</v>
       </c>
       <c r="BU14">
+        <v>6799000.0</v>
+      </c>
+      <c r="BV14">
         <v>6882000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>6799000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7157000.0</v>
       </c>
       <c r="BX14">
         <v>7157000.0</v>
       </c>
       <c r="BY14">
+        <v>7157000.0</v>
+      </c>
+      <c r="BZ14">
         <v>6671000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>7189000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7449000.0</v>
       </c>
       <c r="CB14">
         <v>7449000.0</v>
       </c>
       <c r="CC14">
+        <v>7449000.0</v>
+      </c>
+      <c r="CD14">
         <v>4221000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>4382000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>4316000.0</v>
       </c>
-      <c r="CF14"/>
-      <c r="CG14">
+      <c r="CG14"/>
+      <c r="CH14">
         <v>3889000.0</v>
       </c>
-      <c r="CH14"/>
+      <c r="CI14"/>
     </row>
-    <row r="15" spans="1:86">
+    <row r="15" spans="1:87">
       <c r="A15" t="s">
         <v>36</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>246000.0</v>
       </c>
       <c r="O15">
         <v>246000.0</v>
       </c>
       <c r="P15">
         <v>246000.0</v>
       </c>
       <c r="Q15">
         <v>246000.0</v>
       </c>
       <c r="R15">
-        <v>245000.0</v>
+        <v>246000.0</v>
       </c>
       <c r="S15">
         <v>245000.0</v>
       </c>
       <c r="T15">
         <v>245000.0</v>
       </c>
       <c r="U15">
         <v>245000.0</v>
       </c>
       <c r="V15">
+        <v>245000.0</v>
+      </c>
+      <c r="W15">
         <v>244000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>243000.0</v>
       </c>
       <c r="X15">
         <v>243000.0</v>
       </c>
       <c r="Y15">
         <v>243000.0</v>
       </c>
       <c r="Z15">
+        <v>243000.0</v>
+      </c>
+      <c r="AA15">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="AB15">
         <v>241000.0</v>
       </c>
       <c r="AC15">
         <v>241000.0</v>
       </c>
       <c r="AD15">
         <v>241000.0</v>
       </c>
       <c r="AE15">
-        <v>240000.0</v>
+        <v>241000.0</v>
       </c>
       <c r="AF15">
         <v>240000.0</v>
       </c>
       <c r="AG15">
         <v>240000.0</v>
       </c>
       <c r="AH15">
         <v>240000.0</v>
       </c>
       <c r="AI15">
-        <v>239000.0</v>
+        <v>240000.0</v>
       </c>
       <c r="AJ15">
         <v>239000.0</v>
       </c>
       <c r="AK15">
         <v>239000.0</v>
       </c>
       <c r="AL15">
-        <v>123000.0</v>
+        <v>239000.0</v>
       </c>
       <c r="AM15">
         <v>123000.0</v>
       </c>
       <c r="AN15">
         <v>123000.0</v>
       </c>
       <c r="AO15">
-        <v>122000.0</v>
+        <v>123000.0</v>
       </c>
       <c r="AP15">
         <v>122000.0</v>
       </c>
       <c r="AQ15">
         <v>122000.0</v>
       </c>
       <c r="AR15">
         <v>122000.0</v>
       </c>
       <c r="AS15">
         <v>122000.0</v>
       </c>
       <c r="AT15">
         <v>122000.0</v>
       </c>
       <c r="AU15">
         <v>122000.0</v>
       </c>
       <c r="AV15">
         <v>122000.0</v>
       </c>
       <c r="AW15">
-        <v>116000.0</v>
+        <v>122000.0</v>
       </c>
       <c r="AX15">
         <v>116000.0</v>
       </c>
       <c r="AY15">
         <v>116000.0</v>
       </c>
       <c r="AZ15">
         <v>116000.0</v>
       </c>
       <c r="BA15">
         <v>116000.0</v>
       </c>
       <c r="BB15">
         <v>116000.0</v>
       </c>
       <c r="BC15">
         <v>116000.0</v>
       </c>
       <c r="BD15">
         <v>116000.0</v>
       </c>
       <c r="BE15">
         <v>116000.0</v>
       </c>
@@ -7307,97 +7330,100 @@
       <c r="BI15">
         <v>116000.0</v>
       </c>
       <c r="BJ15">
         <v>116000.0</v>
       </c>
       <c r="BK15">
         <v>116000.0</v>
       </c>
       <c r="BL15">
         <v>116000.0</v>
       </c>
       <c r="BM15">
         <v>116000.0</v>
       </c>
       <c r="BN15">
         <v>116000.0</v>
       </c>
       <c r="BO15">
         <v>116000.0</v>
       </c>
       <c r="BP15">
         <v>116000.0</v>
       </c>
       <c r="BQ15">
-        <v>68000.0</v>
+        <v>116000.0</v>
       </c>
       <c r="BR15">
         <v>68000.0</v>
       </c>
       <c r="BS15">
         <v>68000.0</v>
       </c>
       <c r="BT15">
         <v>68000.0</v>
       </c>
       <c r="BU15">
         <v>68000.0</v>
       </c>
       <c r="BV15">
         <v>68000.0</v>
       </c>
       <c r="BW15">
         <v>68000.0</v>
       </c>
       <c r="BX15">
         <v>68000.0</v>
       </c>
       <c r="BY15">
         <v>68000.0</v>
       </c>
       <c r="BZ15">
         <v>68000.0</v>
       </c>
       <c r="CA15">
-        <v>62000.0</v>
+        <v>68000.0</v>
       </c>
       <c r="CB15">
         <v>62000.0</v>
       </c>
       <c r="CC15">
-        <v>35000.0</v>
+        <v>62000.0</v>
       </c>
       <c r="CD15">
         <v>35000.0</v>
       </c>
-      <c r="CE15"/>
+      <c r="CE15">
+        <v>35000.0</v>
+      </c>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
+      <c r="CI15"/>
     </row>
-    <row r="16" spans="1:86">
+    <row r="16" spans="1:87">
       <c r="A16" t="s">
         <v>37</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -7442,52 +7468,53 @@
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
+      <c r="CI16"/>
     </row>
-    <row r="17" spans="1:86">
+    <row r="17" spans="1:87">
       <c r="A17" t="s">
         <v>38</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -7532,88 +7559,87 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
+      <c r="CI17"/>
     </row>
-    <row r="18" spans="1:86">
+    <row r="18" spans="1:87">
       <c r="A18" t="s">
         <v>39</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -7648,131 +7674,134 @@
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
-      <c r="BG18"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18"/>
       <c r="BI18">
         <v>0.0</v>
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
-      <c r="BK18"/>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
+      <c r="CI18"/>
     </row>
-    <row r="19" spans="1:86">
+    <row r="19" spans="1:87">
       <c r="A19" t="s">
         <v>40</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>296752000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>294870000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>279119000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>300161000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>294229000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>290184000.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
@@ -7784,1614 +7813,1624 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
+      <c r="CI19"/>
     </row>
-    <row r="20" spans="1:86">
+    <row r="20" spans="1:87">
       <c r="A20" t="s">
         <v>41</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>93459000.0</v>
       </c>
       <c r="D20">
         <v>93459000.0</v>
       </c>
       <c r="E20">
         <v>93459000.0</v>
       </c>
       <c r="F20">
         <v>93459000.0</v>
       </c>
       <c r="G20">
         <v>93459000.0</v>
       </c>
       <c r="H20">
         <v>93459000.0</v>
       </c>
       <c r="I20">
         <v>93459000.0</v>
       </c>
       <c r="J20">
         <v>93459000.0</v>
       </c>
       <c r="K20">
         <v>93459000.0</v>
       </c>
       <c r="L20">
         <v>93459000.0</v>
       </c>
       <c r="M20">
-        <v>104609000.0</v>
+        <v>93459000.0</v>
       </c>
       <c r="N20">
         <v>104609000.0</v>
       </c>
       <c r="O20">
         <v>104609000.0</v>
       </c>
       <c r="P20">
         <v>104609000.0</v>
       </c>
       <c r="Q20">
+        <v>104609000.0</v>
+      </c>
+      <c r="R20">
         <v>104744000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101954000.0</v>
       </c>
       <c r="S20">
         <v>101954000.0</v>
       </c>
       <c r="T20">
         <v>101954000.0</v>
       </c>
       <c r="U20">
         <v>101954000.0</v>
       </c>
       <c r="V20">
         <v>101954000.0</v>
       </c>
       <c r="W20">
         <v>101954000.0</v>
       </c>
       <c r="X20">
         <v>101954000.0</v>
       </c>
       <c r="Y20">
         <v>101954000.0</v>
       </c>
       <c r="Z20">
         <v>101954000.0</v>
       </c>
       <c r="AA20">
         <v>101954000.0</v>
       </c>
       <c r="AB20">
         <v>101954000.0</v>
       </c>
       <c r="AC20">
         <v>101954000.0</v>
       </c>
       <c r="AD20">
         <v>101954000.0</v>
       </c>
       <c r="AE20">
         <v>101954000.0</v>
       </c>
       <c r="AF20">
         <v>101954000.0</v>
       </c>
       <c r="AG20">
+        <v>101954000.0</v>
+      </c>
+      <c r="AH20">
         <v>100954000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>100384000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>100606000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>96990000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>99166000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10514000.0</v>
       </c>
       <c r="AM20">
         <v>10514000.0</v>
       </c>
       <c r="AN20">
         <v>10514000.0</v>
       </c>
       <c r="AO20">
         <v>10514000.0</v>
       </c>
       <c r="AP20">
         <v>10514000.0</v>
       </c>
       <c r="AQ20">
         <v>10514000.0</v>
       </c>
       <c r="AR20">
         <v>10514000.0</v>
       </c>
       <c r="AS20">
         <v>10514000.0</v>
       </c>
       <c r="AT20">
         <v>10514000.0</v>
       </c>
       <c r="AU20">
         <v>10514000.0</v>
       </c>
       <c r="AV20">
+        <v>10514000.0</v>
+      </c>
+      <c r="AW20">
         <v>12073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9160000.0</v>
       </c>
       <c r="AX20">
         <v>9160000.0</v>
       </c>
       <c r="AY20">
         <v>9160000.0</v>
       </c>
       <c r="AZ20">
         <v>9160000.0</v>
       </c>
       <c r="BA20">
         <v>9160000.0</v>
       </c>
       <c r="BB20">
         <v>9160000.0</v>
       </c>
       <c r="BC20">
         <v>9160000.0</v>
       </c>
       <c r="BD20">
         <v>9160000.0</v>
       </c>
       <c r="BE20">
         <v>9160000.0</v>
       </c>
       <c r="BF20">
         <v>9160000.0</v>
       </c>
       <c r="BG20">
         <v>9160000.0</v>
       </c>
       <c r="BH20">
         <v>9160000.0</v>
       </c>
       <c r="BI20">
-        <v>8713000.0</v>
+        <v>9160000.0</v>
       </c>
       <c r="BJ20">
         <v>8713000.0</v>
       </c>
       <c r="BK20">
         <v>8713000.0</v>
       </c>
       <c r="BL20">
         <v>8713000.0</v>
       </c>
       <c r="BM20">
         <v>8713000.0</v>
       </c>
       <c r="BN20">
         <v>8713000.0</v>
       </c>
       <c r="BO20">
         <v>8713000.0</v>
       </c>
       <c r="BP20">
         <v>8713000.0</v>
       </c>
       <c r="BQ20">
         <v>8713000.0</v>
       </c>
       <c r="BR20">
         <v>8713000.0</v>
       </c>
       <c r="BS20">
         <v>8713000.0</v>
       </c>
       <c r="BT20">
         <v>8713000.0</v>
       </c>
       <c r="BU20">
         <v>8713000.0</v>
       </c>
       <c r="BV20">
         <v>8713000.0</v>
       </c>
       <c r="BW20">
         <v>8713000.0</v>
       </c>
       <c r="BX20">
         <v>8713000.0</v>
       </c>
       <c r="BY20">
         <v>8713000.0</v>
       </c>
       <c r="BZ20">
+        <v>8713000.0</v>
+      </c>
+      <c r="CA20">
         <v>8530000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>10475000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>10423000.0</v>
       </c>
-      <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
+      <c r="CI20"/>
     </row>
-    <row r="21" spans="1:86">
+    <row r="21" spans="1:87">
       <c r="A21" t="s">
         <v>42</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>4459999.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5275000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6060000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>6760000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7830000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>93804000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9445000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10515000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>11586000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>95417000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>2282000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>2606000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>2930000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3254000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3561000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3780000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4121000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4462000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>4803000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5144000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5485000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5826000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>6168000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6509000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6850000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7191000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7532000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>7884000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8246000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8609000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>8971000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9330000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9693000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>10054000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10416000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>11647000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>825000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>874000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>925000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>969000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1031000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1093000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1158000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1224000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>1289000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1354000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1424000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>723000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>768000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>813000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>912000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1035000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>1157000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1280000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1480000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>1716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1765000.0</v>
       </c>
       <c r="BG21">
         <v>1765000.0</v>
       </c>
       <c r="BH21">
+        <v>1765000.0</v>
+      </c>
+      <c r="BI21">
         <v>1995000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2225000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2455000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>2685000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2915000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3150000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3387000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3623000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>3858000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2839000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>2778000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2959000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>3141000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>3322000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>3504000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>3686000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>3867000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>4049000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>4896000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>5095000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5295000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2665000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2773000.0</v>
       </c>
-      <c r="CE21"/>
-      <c r="CF21">
+      <c r="CF21"/>
+      <c r="CG21">
         <v>3024000.0</v>
       </c>
-      <c r="CG21"/>
       <c r="CH21"/>
+      <c r="CI21"/>
     </row>
-    <row r="22" spans="1:86">
+    <row r="22" spans="1:87">
       <c r="A22" t="s">
         <v>43</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
-      <c r="P22">
-[...1 lines deleted...]
-      </c>
+      <c r="P22"/>
       <c r="Q22">
         <v>1041000.0</v>
       </c>
       <c r="R22">
         <v>1041000.0</v>
       </c>
       <c r="S22">
+        <v>1041000.0</v>
+      </c>
+      <c r="T22">
         <v>-543212000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-665701000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-637222000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2593000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3078000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>5388000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>6006000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>5876000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>6224000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>5835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5041000.0</v>
       </c>
       <c r="AD22">
         <v>5041000.0</v>
       </c>
       <c r="AE22">
+        <v>5041000.0</v>
+      </c>
+      <c r="AF22">
         <v>5077000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>5589000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>5560000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>7325000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>7577000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8053000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25204000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>8265000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>8617000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9341000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>9458000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>10106000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>10439000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>11259000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>13647000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12583000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13051000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>12955000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13309000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13755000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>11792000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>15699000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>14955000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>13910000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>13836000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>13452000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>13458000.0</v>
       </c>
-      <c r="BF22">
-[...1 lines deleted...]
-      </c>
       <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
         <v>12950000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>14256000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>13097000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>9613000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>7908000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>4577000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>4017000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5252000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>3263000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>3537000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>3744000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>3415000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>3476000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>3434000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>3433000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>3286000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>3281000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>3648000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>3946000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>3993000.0</v>
       </c>
-      <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
+      <c r="CI22"/>
     </row>
-    <row r="23" spans="1:86">
+    <row r="23" spans="1:87">
       <c r="A23" t="s">
         <v>44</v>
       </c>
       <c r="B23">
+        <v>4353614000.0</v>
+      </c>
+      <c r="C23">
         <v>4256667999.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4047388000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3954849000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3871726000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3697310000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3677601000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4024347000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>534689000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3813775000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3848493000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4205406000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>980.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>3356973000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>3236578000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>3219876000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3407353000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3452417000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3395151000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3330470000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3088673000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3154573000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3072171000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2762563000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2722170000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2698915000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2724303000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2704195000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2701294000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2702542000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2724735000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2650435000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2614252000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2596572000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2630766000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1177333000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1142443000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1135436000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1120693000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1084270000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1036107000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1017887000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1011716000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>937253000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>916327000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>883019000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>774696000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>713228000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>716185000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>707898000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>706724000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>714890000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>723812000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>708262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>711991000.0</v>
       </c>
       <c r="BF23">
         <v>711991000.0</v>
       </c>
       <c r="BG23">
+        <v>711991000.0</v>
+      </c>
+      <c r="BH23">
         <v>610841000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>611373000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>605378000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>601387000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>590433000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>590824000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>618741000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>613170000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>611679000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>610674000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>462006000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>432719000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>428013000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>431924000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>443978000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>418641000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>400461000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>377283000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>346255000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>316570000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>296524000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>290574000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>156902000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>145561000.0</v>
       </c>
-      <c r="CE23"/>
       <c r="CF23"/>
       <c r="CG23"/>
-      <c r="CH23">
+      <c r="CH23"/>
+      <c r="CI23">
         <v>980.0</v>
       </c>
     </row>
-    <row r="24" spans="1:86">
+    <row r="24" spans="1:87">
       <c r="A24" t="s">
         <v>45</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>313761000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>135935000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>196494000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>112469000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>112678000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>113073000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>278303000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>196806000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>141964000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>145988000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>95524000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>95453000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>95382000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>420312000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>220241000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>95170000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>95099000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>95028000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>195442000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>195404000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>195367000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>215329000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>115378000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>56689000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>56686000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>56683000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>56681000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>56678000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>56676000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>56673000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>56670000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>56668000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>56665000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>56662000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>56660000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>56610000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>26075000.0</v>
       </c>
-      <c r="AM24">
-[...1 lines deleted...]
-      </c>
       <c r="AN24">
-        <v>10000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AO24">
         <v>10000000.0</v>
       </c>
       <c r="AP24">
-        <v>15000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AQ24">
         <v>15000000.0</v>
       </c>
       <c r="AR24">
+        <v>15000000.0</v>
+      </c>
+      <c r="AS24">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25000000.0</v>
       </c>
       <c r="AT24">
         <v>25000000.0</v>
       </c>
       <c r="AU24">
         <v>25000000.0</v>
       </c>
       <c r="AV24">
         <v>25000000.0</v>
       </c>
       <c r="AW24">
         <v>25000000.0</v>
       </c>
       <c r="AX24">
         <v>25000000.0</v>
       </c>
       <c r="AY24">
         <v>25000000.0</v>
       </c>
       <c r="AZ24">
-        <v>30250000.0</v>
+        <v>25000000.0</v>
       </c>
       <c r="BA24">
         <v>30250000.0</v>
       </c>
       <c r="BB24">
         <v>30250000.0</v>
       </c>
       <c r="BC24">
         <v>30250000.0</v>
       </c>
       <c r="BD24">
         <v>30250000.0</v>
       </c>
       <c r="BE24">
         <v>30250000.0</v>
       </c>
       <c r="BF24">
-        <v>0.0</v>
-[...2 lines deleted...]
-      <c r="BH24">
+        <v>30250000.0</v>
+      </c>
+      <c r="BG24">
+        <v>0.0</v>
+      </c>
+      <c r="BH24"/>
+      <c r="BI24">
         <v>30000000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>72500000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>43500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>35000000.0</v>
       </c>
       <c r="BL24">
         <v>35000000.0</v>
       </c>
       <c r="BM24">
         <v>35000000.0</v>
       </c>
       <c r="BN24">
         <v>35000000.0</v>
       </c>
       <c r="BO24">
         <v>35000000.0</v>
       </c>
       <c r="BP24">
-        <v>30000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="BQ24">
         <v>30000000.0</v>
       </c>
       <c r="BR24">
         <v>30000000.0</v>
       </c>
       <c r="BS24">
         <v>30000000.0</v>
       </c>
       <c r="BT24">
         <v>30000000.0</v>
       </c>
       <c r="BU24">
         <v>30000000.0</v>
       </c>
       <c r="BV24">
         <v>30000000.0</v>
       </c>
       <c r="BW24">
         <v>30000000.0</v>
       </c>
       <c r="BX24">
+        <v>30000000.0</v>
+      </c>
+      <c r="BY24">
         <v>25000000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>20000000.0</v>
       </c>
-      <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
+      <c r="CI24"/>
     </row>
-    <row r="25" spans="1:86">
+    <row r="25" spans="1:87">
       <c r="A25" t="s">
         <v>46</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>95453000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>95382000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>95312000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>95241000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>95170000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>95099000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>95028000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>95442000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>95404000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>95367000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>115329000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>115378000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>56689000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>56686000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>56683000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>56681000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>56678000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>56676000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>56673000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>56670000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>56668000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>56665000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>56662000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>56660000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>56610000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>26075000.0</v>
       </c>
-      <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
+      <c r="CI25"/>
     </row>
-    <row r="26" spans="1:86">
+    <row r="26" spans="1:87">
       <c r="A26" t="s">
         <v>47</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>185568000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>185257000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>250090000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>257509000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>272018000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>245351000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>252309000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>243516000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>241609000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>240070000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>228850000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>235465000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>244583000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>249835000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>253282000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>17137000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>287764000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>2312044000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>245988000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>246600000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>220613000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>193954000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2661214000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2654862000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2374212000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>2346830000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2299363000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>2330133000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>253936000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2171618000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2155544000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>2149452000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2103313000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2060508000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2033980000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>2049167000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>973809000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>930422000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>913703000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>907373000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>872055000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>831443000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>792656000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>765696000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>734066000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>709109000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>671665000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>596323000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>545448000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>538968000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>518589000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>516988000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>502801000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>523085000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>530858000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>539990000.0</v>
       </c>
       <c r="BF26">
         <v>539990000.0</v>
       </c>
       <c r="BG26">
+        <v>539990000.0</v>
+      </c>
+      <c r="BH26">
         <v>484279000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>485473000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>470805000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>480537000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
+      <c r="CI26"/>
     </row>
-    <row r="27" spans="1:86">
+    <row r="27" spans="1:87">
       <c r="A27" t="s">
         <v>48</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -9436,383 +9475,387 @@
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
+      <c r="CI27"/>
     </row>
-    <row r="28" spans="1:86">
+    <row r="28" spans="1:87">
       <c r="A28" t="s">
         <v>49</v>
       </c>
       <c r="B28">
+        <v>271245000.0</v>
+      </c>
+      <c r="C28">
         <v>369758000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>57220000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>147249000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>33960000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>71292000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>38905000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>216410000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>130226000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>53247000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>38374000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>5497000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>10052000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-497598000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-100.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>128547000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>54748000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-197234000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-328641000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-448304000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-418421000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-260839000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>43447000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>90087000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>98411000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>227649000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>167747000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>76934000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>156934000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>182954000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>210918000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>287973000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>344804000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>382163000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>383993000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>321871000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>213284000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>106656000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>47608000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>34594000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>45795000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>63921000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>54045000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9409000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4490000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>18441000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>15724000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>16976000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>67621000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>25345000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>43939000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18381000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>22235000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-8652000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>24461000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>40675000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>33936000.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>48297000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>24965000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>84895000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>59782000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>47299000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>49163000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>31423000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>44325000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>35302000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>43950000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>35945000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>40790000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>48928000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>57018000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>22561000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>33883000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>31893000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>39193000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>32708000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>1622000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>3554000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-3093000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>6731000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>6316000.0</v>
       </c>
-      <c r="CE28"/>
       <c r="CF28"/>
       <c r="CG28"/>
-      <c r="CH28">
+      <c r="CH28"/>
+      <c r="CI28">
         <v>-100.0</v>
       </c>
     </row>
-    <row r="29" spans="1:86">
+    <row r="29" spans="1:87">
       <c r="A29" t="s">
         <v>50</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>740959000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>558831000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>578647000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>488884000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>488241000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>464829000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>659325000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>572853000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>516541000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>522149000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>95524000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>95453000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>95382000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>420312000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>220241000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>120170000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>95099000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>606909000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>195442000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>195404000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>195367000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>605883000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>604361000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>538358000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>640648000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -9828,374 +9871,377 @@
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
+      <c r="CI29"/>
     </row>
-    <row r="30" spans="1:86">
+    <row r="30" spans="1:87">
       <c r="A30" t="s">
         <v>51</v>
       </c>
-      <c r="B30">
+      <c r="B30"/>
+      <c r="C30">
         <v>19000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>17000000.0</v>
       </c>
-      <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
-      <c r="R30">
+      <c r="R30"/>
+      <c r="S30">
         <v>2737086000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11882000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>13643000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>13028000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>15604000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19998000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>21076000.0</v>
       </c>
-      <c r="Y30"/>
       <c r="Z30"/>
-      <c r="AA30">
+      <c r="AA30"/>
+      <c r="AB30">
         <v>8210000.0</v>
       </c>
-      <c r="AB30"/>
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
-      <c r="AF30">
+      <c r="AF30"/>
+      <c r="AG30">
         <v>826000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1003000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1180000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>1353000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1525000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1698000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1920000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2111000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
-      <c r="AQ30">
+      <c r="AQ30"/>
+      <c r="AR30">
         <v>2922000.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>3571000.0</v>
       </c>
-      <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
       <c r="BF30"/>
       <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
       <c r="CB30"/>
       <c r="CC30"/>
       <c r="CD30"/>
       <c r="CE30"/>
       <c r="CF30"/>
       <c r="CG30"/>
       <c r="CH30"/>
+      <c r="CI30"/>
     </row>
-    <row r="31" spans="1:86">
+    <row r="31" spans="1:87">
       <c r="A31" t="s">
         <v>52</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>286001000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>292726000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>286540000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>283661000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>290113000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>298120000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>305465000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>301872000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>299842000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>290547000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>282774000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>280861000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>273206000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>270018000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>268096000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>261144000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>252954000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>242489000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>237727000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>229919000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>223165000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>217988000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>212112000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>218604000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>212453000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>116949000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>114956000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>113606000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>111474000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>109611000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>108029000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>108633000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>107335000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>103327000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>102111000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>102883000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>99682000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>97719000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>96641000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>95900000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>94741000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>93833000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>92736000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>93383000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92136000.0</v>
       </c>
       <c r="BF31">
         <v>92136000.0</v>
       </c>
       <c r="BG31">
+        <v>92136000.0</v>
+      </c>
+      <c r="BH31">
         <v>89839000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>87896000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>92129000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>90632000.0</v>
       </c>
-      <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
+      <c r="CI31"/>
     </row>
-    <row r="32" spans="1:86">
+    <row r="32" spans="1:87">
       <c r="A32" t="s">
         <v>53</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -10240,1022 +10286,1031 @@
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
+      <c r="CI32"/>
     </row>
-    <row r="33" spans="1:86">
+    <row r="33" spans="1:87">
       <c r="A33" t="s">
         <v>54</v>
       </c>
       <c r="B33">
+        <v>4176789000.0</v>
+      </c>
+      <c r="C33">
         <v>4229308000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>3743970000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>150319000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3535579000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3398628000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3620557000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3704530000.0</v>
       </c>
-      <c r="I33"/>
       <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>3798521000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3503035000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3524538000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3366813000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>388290000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>157107000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>411572000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>429016000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>439969000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>389762000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>390183000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2664370000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2719257000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2826329000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2828606000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>2538178000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>2517212000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>2486999000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>2527355000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2516162000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>2530102000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>2527371000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>2527531000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2470513000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>2429827000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>2409015000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>417600000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1137676000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1091133000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1081122000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1075266000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1046275000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1001562000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>962227000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>933057000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>898530000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>876040000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>834945000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>748258000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>691711000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>693336000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>673528000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>676145000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>658148000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>682221000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>685974000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>684648000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>6175000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>605792000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>6255000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>598321000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>597701000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>582851000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>581079000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>589689000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>602121000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>590733000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>602604000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>444950000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>425289000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>423562000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>417162000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>415476000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>405020000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>390881000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>375975000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>344607000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>309987000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>293013000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>282448000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>155410000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>143767000.0</v>
       </c>
-      <c r="CE33"/>
       <c r="CF33"/>
       <c r="CG33"/>
       <c r="CH33"/>
+      <c r="CI33"/>
     </row>
-    <row r="34" spans="1:86">
+    <row r="34" spans="1:87">
       <c r="A34" t="s">
         <v>55</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>42828000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>41762000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>34444000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>36793000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>34966000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>34338000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>37228000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>41279000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>41743000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>48531000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>50184000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>333738000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>382284000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>46561000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>41888000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>47226000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>43767000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>48137000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>35392000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>38601000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>37699000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>36421000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>34047000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>38178000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>29256000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>10753000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>8117000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>10120000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>7486000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>18576000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>17177000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>61879000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>50613000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>36628000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>35241000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>43554000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>71623000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>24290000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>44212000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>25722000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>25900000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>21117000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>39409000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>36738000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34727000.0</v>
       </c>
       <c r="BF34">
         <v>34727000.0</v>
       </c>
       <c r="BG34">
+        <v>34727000.0</v>
+      </c>
+      <c r="BH34">
         <v>27414000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>21227000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BJ34">
         <v>21829000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BK34">
         <v>2128000.0</v>
       </c>
-      <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
+      <c r="CI34"/>
     </row>
-    <row r="35" spans="1:86">
+    <row r="35" spans="1:87">
       <c r="A35" t="s">
         <v>56</v>
       </c>
       <c r="B35">
+        <v>3601646000.0</v>
+      </c>
+      <c r="C35">
         <v>3576088000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>225355000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>3467716000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>148268000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>148856000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>3312384000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>317176000.0</v>
       </c>
-      <c r="I35"/>
       <c r="J35"/>
-      <c r="K35">
+      <c r="K35"/>
+      <c r="L35">
         <v>115927000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>133667000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>134360000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>132798000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>3177134000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>9769000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>125469000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>100996000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>201526000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>202442000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>202418000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>227453000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>249448000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>532935000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>522561000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>295208000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>85688000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>89552000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>86126000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>91190000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>73344000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>75840000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>74078000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>77308000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>75241000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>78422000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>56409000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>36828000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8117000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>20120000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>17486000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>22531000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>21796000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>10934000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>30577000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>31770000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>31197000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>30775000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>29771000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>29563000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>29417000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>35491000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>35620000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>35756000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>36248000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>34275000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>33948000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>34727000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>34068000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>21227000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>74877000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>45628000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>37842000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>36828000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>37589000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>37725000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>42956000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>35739000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>31986000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>32127000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>32519000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>11908000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>32969000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>32810000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>33022000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>27038000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>22282000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>2003000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>1523000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>1510000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>606000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>457000.0</v>
       </c>
-      <c r="CE35"/>
       <c r="CF35"/>
       <c r="CG35"/>
       <c r="CH35"/>
+      <c r="CI35"/>
     </row>
-    <row r="36" spans="1:86">
+    <row r="36" spans="1:87">
       <c r="A36" t="s">
         <v>57</v>
       </c>
       <c r="B36">
+        <v>135132000.0</v>
+      </c>
+      <c r="C36">
         <v>111560000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>128640000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-3369789000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>156126000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>138215000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>3497184000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>137822000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>3580325000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>171619000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>152506000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>139715000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-21320000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-253259000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-14658000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-12380000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>-12989000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>-13571000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>-14442000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>98173000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>98185000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>102222000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>116306000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>111871000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>100523000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>106273000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>108594000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>109658000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>106946000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>113897000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>116998000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>107425000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>106605000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>106217000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-22573000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>50333000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>50449000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>55423000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>50923000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>51415000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>49559000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>47753000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>53431000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>48336000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>49084000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>49547000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>51547000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>49594000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>47347000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>49506000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>51060000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>48463000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>49919000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>51302000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>50710000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>98980000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>51310000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>72944000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>58646000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>56018000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>94942000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>96104000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>99704000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>105221000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>104897000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>106629000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>76768000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>78185000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>84251000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>83216000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>28508000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>28083000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>27219000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>26967000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>26530000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>17324000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>10325000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>2462000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1383000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>1017000.0</v>
       </c>
-      <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
+      <c r="CI36"/>
     </row>
-    <row r="37" spans="1:86">
+    <row r="37" spans="1:87">
       <c r="A37" t="s">
         <v>58</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -11290,1286 +11345,1296 @@
       </c>
       <c r="AY37">
         <v>0.0</v>
       </c>
       <c r="AZ37">
         <v>0.0</v>
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
-      <c r="BG37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37"/>
       <c r="BI37">
         <v>0.0</v>
       </c>
       <c r="BJ37">
         <v>0.0</v>
       </c>
-      <c r="BK37"/>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
+      <c r="CI37"/>
     </row>
-    <row r="38" spans="1:86">
+    <row r="38" spans="1:87">
       <c r="A38" t="s">
         <v>59</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>4047388000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3562178000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>3468250000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3291296000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>-172481000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3142164000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3145853000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2980203000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>880.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2954828000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2497105000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2221004000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2154003000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2191445000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2169124000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2296702000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2379706000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>2473276000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>2467008000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2162877000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2139812000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2095740000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2128151000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2119835000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2150552000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2140182000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2132633000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2069663000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2021940000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2000127000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2001590000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1025013000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>982300000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>970428000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>959216000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>923388000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>880084000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>838790000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>814940000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>783001000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>756499000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>719741000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>645113000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>587282000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>592603000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>574345000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>574276000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>557227000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>577078000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>588313000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>596875000.0</v>
       </c>
-      <c r="BF38">
-[...1 lines deleted...]
-      </c>
       <c r="BG38">
+        <v>0.0</v>
+      </c>
+      <c r="BH38">
         <v>541846000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>100259000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>533891000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>531070000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>556017000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>553724000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>561792000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>567688000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>500421000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>568303000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>424937000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>405644000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>402919000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>326751000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>322594000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>314522000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>298448000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>284898000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>266626000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>228486000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>217340000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>204280000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>105944000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>92074000.0</v>
       </c>
-      <c r="CE38"/>
-      <c r="CF38">
+      <c r="CF38"/>
+      <c r="CG38">
         <v>44310000.0</v>
       </c>
-      <c r="CG38"/>
-      <c r="CH38">
+      <c r="CH38"/>
+      <c r="CI38">
         <v>880.0</v>
       </c>
     </row>
-    <row r="39" spans="1:86">
+    <row r="39" spans="1:87">
       <c r="A39" t="s">
         <v>60</v>
       </c>
       <c r="B39"/>
-      <c r="C39">
+      <c r="C39"/>
+      <c r="D39">
         <v>-55460000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>-73189000.0</v>
       </c>
-      <c r="E39"/>
-      <c r="F39">
+      <c r="F39"/>
+      <c r="G39">
         <v>-49072000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>81172000.0</v>
       </c>
-      <c r="I39"/>
       <c r="J39"/>
-      <c r="K39">
+      <c r="K39"/>
+      <c r="L39">
         <v>84288000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>126720000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>122983000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>627040000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>94774000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>-91591000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>83889000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>309271000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>543212000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>665701000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>637222000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2299295000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2363749000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2456733000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2454291000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2154321000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2131487000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2087432000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2120441000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>2112683000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2144214000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2136572000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2128525000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2065682000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2015766000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1992828000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1993585000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1018308000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>975116000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>962661000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>951966000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>916294000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>873070000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>831773000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>808093000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>777581000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>752940000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>714191000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>640461000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>587282000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>592603000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>574345000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>574276000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>557227000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>578787000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>588313000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>596875000.0</v>
       </c>
-      <c r="BF39"/>
-      <c r="BG39">
+      <c r="BG39"/>
+      <c r="BH39">
         <v>543853000.0</v>
       </c>
-      <c r="BH39"/>
-      <c r="BI39">
+      <c r="BI39"/>
+      <c r="BJ39">
         <v>533891000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>531070000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>556017000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>553724000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>561792000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>567688000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>555609000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>568303000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>424937000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>405644000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>402919000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>326751000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>322594000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>314522000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>298448000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>284898000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>266626000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>228486000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>217340000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>204280000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>105944000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>92074000.0</v>
       </c>
-      <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
+      <c r="CI39"/>
     </row>
-    <row r="40" spans="1:86">
+    <row r="40" spans="1:87">
       <c r="A40" t="s">
         <v>61</v>
       </c>
       <c r="B40"/>
-      <c r="C40">
+      <c r="C40"/>
+      <c r="D40">
         <v>3395585000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3235326000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3342673000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3168872000.0</v>
       </c>
-      <c r="G40"/>
-      <c r="H40">
+      <c r="H40"/>
+      <c r="I40">
         <v>3306431000.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>2040499000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>3293404000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>3316996000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3667997000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2349934000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2128108000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2133371000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2121497000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2179779000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2215632000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2152669000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2688586000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2432606000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2216474000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2151529000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2075354000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2124718000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2178738000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2150426000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>2111053000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>2097600000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>2024312000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1980703000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1894669000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1865156000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1903609000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>-201475000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>896217000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>912982000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>915271000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>902750000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>857538000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>825294000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>830703000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>817030000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>760495000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>742425000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>698085000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>569231000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>556291000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>540359000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>545954000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>545638000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>559373000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>550977000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>537251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>544002000.0</v>
       </c>
       <c r="BF40">
         <v>544002000.0</v>
       </c>
       <c r="BG40">
+        <v>544002000.0</v>
+      </c>
+      <c r="BH40">
         <v>452663000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>461095000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>407982000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>433991000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>432358000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>430974000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>455269000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>455715000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>449222000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>455791000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>340688000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>314824000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>302845000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>309460000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>322275000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>299836000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>286403000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>265469000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>240111000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>236929000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>219038000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>215804000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>115152000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>104408000.0</v>
       </c>
-      <c r="CE40"/>
       <c r="CF40"/>
       <c r="CG40"/>
       <c r="CH40"/>
+      <c r="CI40"/>
     </row>
-    <row r="41" spans="1:86">
+    <row r="41" spans="1:87">
       <c r="A41" t="s">
         <v>62</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>23100000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>22232000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20674000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>19647000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>17210000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>18120000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>20931000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>22208000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>24457000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>25881000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>25851000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>24402000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>24873000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>20536000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>24041000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>21063000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>25658000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>16671000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>19170000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>17410000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>20643000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>18579000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>21762000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>21113000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>10753000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>8117000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>10120000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>7486000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>7531000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>6796000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>5934000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>5577000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>6770000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>6197000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>5775000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>4771000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>4563000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>4417000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5241000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>5370000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>5506000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>5998000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4025000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>3698000.0</v>
       </c>
-      <c r="BF41"/>
-      <c r="BG41">
+      <c r="BG41"/>
+      <c r="BH41">
         <v>4068000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3491000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2377000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>2128000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>2842000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>1828000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>2589000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>2725000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>7956000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>5739000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>1986000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>2127000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>2519000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>2798000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>2969000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>2810000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>3022000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>2038000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>2282000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>2003000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>1523000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>1510000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>606000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>457000.0</v>
       </c>
-      <c r="CE41"/>
-      <c r="CF41">
+      <c r="CF41"/>
+      <c r="CG41">
         <v>926000.0</v>
       </c>
-      <c r="CG41"/>
       <c r="CH41"/>
+      <c r="CI41"/>
     </row>
-    <row r="42" spans="1:86">
+    <row r="42" spans="1:87">
       <c r="A42" t="s">
         <v>63</v>
       </c>
       <c r="B42">
+        <v>433829000.0</v>
+      </c>
+      <c r="C42">
         <v>316033000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>315702000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>313963000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>313936000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>314725000.0</v>
       </c>
-      <c r="G42"/>
-      <c r="H42">
+      <c r="H42"/>
+      <c r="I42">
         <v>314066000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
       <c r="K42"/>
-      <c r="L42">
+      <c r="L42"/>
+      <c r="M42">
         <v>313052000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>312976000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>312903000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>312722000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>312356000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>312240000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>311872000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>311127000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>311021000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>310735000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>310582000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>308870000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>308814000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>308672000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>308352000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>306755000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>306609000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>306049000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>305879000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>305654000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>305583000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>305460000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>305360000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>304932000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>304682000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>304562000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>105544000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>104884000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>104805000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>104629000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>104543000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>104389000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>104033000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>104301000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>104167000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>104072000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>103791000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>97425000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>97234000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>97127000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>97048000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>96966000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>96904000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>96840000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>96791000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>96742000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-3027000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>96695000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>-3182000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>96598000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>96551000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>96504000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>96478000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>96455000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>96431000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>96461000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>96444000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>69555000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>69541000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>69528000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>69516000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>69508000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>69500000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>69494000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>69436000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>69434000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>69433000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>69437000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>69436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34537000.0</v>
       </c>
       <c r="CD42">
         <v>34537000.0</v>
       </c>
-      <c r="CE42"/>
+      <c r="CE42">
+        <v>34537000.0</v>
+      </c>
       <c r="CF42"/>
       <c r="CG42"/>
       <c r="CH42"/>
+      <c r="CI42"/>
     </row>
-    <row r="43" spans="1:86">
+    <row r="43" spans="1:87">
       <c r="A43" t="s">
         <v>64</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -12614,88 +12679,87 @@
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
       <c r="BZ43"/>
       <c r="CA43"/>
       <c r="CB43"/>
       <c r="CC43"/>
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
+      <c r="CI43"/>
     </row>
-    <row r="44" spans="1:86">
+    <row r="44" spans="1:87">
       <c r="A44" t="s">
         <v>65</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -12730,2154 +12794,2170 @@
       </c>
       <c r="AY44">
         <v>0.0</v>
       </c>
       <c r="AZ44">
         <v>0.0</v>
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
-      <c r="BG44"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44"/>
       <c r="BI44">
         <v>0.0</v>
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
-      <c r="BK44"/>
+      <c r="BK44">
+        <v>0.0</v>
+      </c>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
+      <c r="CI44"/>
     </row>
-    <row r="45" spans="1:86">
+    <row r="45" spans="1:87">
       <c r="A45" t="s">
         <v>66</v>
       </c>
-      <c r="B45">
+      <c r="B45"/>
+      <c r="C45">
         <v>70705000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>82926000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>28807000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>29569000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>29562000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>49308000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>30133000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>30239000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>30618000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>48791000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>36280000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>36005000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>34488000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>30592000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>31045000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>36485000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>37023000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>37817000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>37712000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>38198000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>38743000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>39197000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>39639000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>38691000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>39343000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>32352000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>33251000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>33808000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>34434000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>35788000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>36289000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>36756000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>8083000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>8227000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>8389000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>8560000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>8744000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>8882000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>9067000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>9198000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>9355000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>9453000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>9443000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>6225000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>6260000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>6324000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>6260000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>6286000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>6404000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>6552000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>6476000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>6132000.0</v>
       </c>
-      <c r="BF45"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG45"/>
       <c r="BH45">
         <v>6350000.0</v>
       </c>
       <c r="BI45">
+        <v>6350000.0</v>
+      </c>
+      <c r="BJ45">
         <v>4700000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>4691000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>4550000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>4659000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>4731000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>4775000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>4761000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>3225000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>3328000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>3379000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>3503000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>3598000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>3725000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>3842000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>3956000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>3496000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>3609000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>3693000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>3618000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>3499000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>2764000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>2827000.0</v>
       </c>
-      <c r="CE45"/>
       <c r="CF45"/>
       <c r="CG45"/>
       <c r="CH45"/>
+      <c r="CI45"/>
     </row>
-    <row r="46" spans="1:86">
+    <row r="46" spans="1:87">
       <c r="A46" t="s">
         <v>67</v>
       </c>
       <c r="B46">
+        <v>70188000.0</v>
+      </c>
+      <c r="C46">
         <v>70705000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>71666000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>28807000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>29569000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>29562000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>29569000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>30133000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>30239000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>30618000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>31257000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>24878000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>36005000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>34488000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>30592000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>31045000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>30890000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>35177000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>36276000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>37017000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>36485000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>37023000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>37817000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>37712000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>38198000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>38743000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>39197000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>39639000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>38691000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>39343000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>32352000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>33251000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>33808000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>34434000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>35788000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>36289000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>36756000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>8083000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>8227000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>8389000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>8560000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>8744000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>8882000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>9067000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>9198000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>9355000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>9453000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>9443000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>6225000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>6260000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>6324000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>6260000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>6286000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>6404000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>6552000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>6476000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>6132000.0</v>
       </c>
-      <c r="BF46"/>
-      <c r="BG46">
+      <c r="BG46"/>
+      <c r="BH46">
         <v>6239000.0</v>
       </c>
-      <c r="BH46"/>
-      <c r="BI46">
+      <c r="BI46"/>
+      <c r="BJ46">
         <v>4700000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>4691000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>4550000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>4659000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>4731000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>4775000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>4761000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>3225000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>3328000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>3379000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>3503000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>3598000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>3725000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>3842000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>3956000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>3496000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>3609000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>3693000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>3618000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>3499000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>2764000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>2827000.0</v>
       </c>
-      <c r="CE46"/>
       <c r="CF46"/>
       <c r="CG46"/>
       <c r="CH46"/>
+      <c r="CI46"/>
     </row>
-    <row r="47" spans="1:86">
+    <row r="47" spans="1:87">
       <c r="A47" t="s">
         <v>68</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>28413000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>28251000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>28372000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>31045000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>29240000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>35177000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>42032000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>37017000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>36485000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>37023000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>37817000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>30679000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>31087000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>31079000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>31184000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>31265000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>30767000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>31478000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>32352000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>33251000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>33808000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>34434000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>35788000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>36289000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>36756000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>8083000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>8227000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>8389000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>8560000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>8744000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>8882000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>9067000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>9198000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>9355000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>9453000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>9443000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>6225000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>6260000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>18116000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>21959000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>21241000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>20314000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>20388000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>19928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19590000.0</v>
       </c>
       <c r="BF47">
         <v>19590000.0</v>
       </c>
       <c r="BG47">
+        <v>19590000.0</v>
+      </c>
+      <c r="BH47">
         <v>19189000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>20606000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>17797000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>4691000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>4550000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>4659000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>4731000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>4775000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>4761000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>3225000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>3328000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>3379000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>3503000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>3598000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>3725000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>3842000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>3956000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>3496000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>3609000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>3693000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>3618000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>3499000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>2764000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>2827000.0</v>
       </c>
-      <c r="CE47"/>
-      <c r="CF47">
+      <c r="CF47"/>
+      <c r="CG47">
         <v>2924000.0</v>
       </c>
-      <c r="CG47"/>
       <c r="CH47"/>
+      <c r="CI47"/>
     </row>
-    <row r="48" spans="1:86">
+    <row r="48" spans="1:87">
       <c r="A48" t="s">
         <v>69</v>
       </c>
-      <c r="B48">
+      <c r="B48"/>
+      <c r="C48">
         <v>114370000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>109617000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>82541000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>78175000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>78211000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>58047000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>83854000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>85099000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>84133000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>84143000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>100039000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>106075000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>110591000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>107285000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>106666000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>104077000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>101533000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>99397000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>94204000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>92719000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>84897000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>77956000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>76486000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>69335000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>67061000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>69462000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>62674000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>55983000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>48300000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>44985000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>39205000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>32269000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>25324000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>18753000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>21827000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>19366000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>23195000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>22126000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>20915000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>19131000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>17321000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>15735000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>16820000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>15317000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>13832000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>12805000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>15486000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>14352000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>13392000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>12561000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>11977000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>11007000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>10147000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>9201000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>10100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9181000.0</v>
       </c>
       <c r="BF48">
         <v>9181000.0</v>
       </c>
       <c r="BG48">
+        <v>9181000.0</v>
+      </c>
+      <c r="BH48">
         <v>7140000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>5472000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>9588000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>8285000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>6974000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>5854000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>7225000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>6119000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>5094000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>4053000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>2334000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>2246000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>2223000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>1697000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>683000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>1440000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>990000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>489000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>342000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>-125000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>-773000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>-1247000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>-1628000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>-1935000.0</v>
       </c>
-      <c r="CE48"/>
       <c r="CF48"/>
       <c r="CG48"/>
       <c r="CH48"/>
+      <c r="CI48"/>
     </row>
-    <row r="49" spans="1:86">
+    <row r="49" spans="1:87">
       <c r="A49" t="s">
         <v>70</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>106075000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>110591000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>107285000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>106666000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>104077000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>101533000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>99397000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>94204000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>92719000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>84897000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>77956000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>76486000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>69335000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>67061000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>69462000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>62674000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>55983000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>48300000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>44985000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>39205000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>32269000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>25324000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>18753000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>21827000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>19366000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>23195000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>22126000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>20915000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>19131000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>17321000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>15735000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>16820000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>15317000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>13832000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>12805000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>15486000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>14352000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>13392000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>12561000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>11977000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>11007000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>10147000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>9201000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>10100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9181000.0</v>
       </c>
       <c r="BF49">
         <v>9181000.0</v>
       </c>
       <c r="BG49">
+        <v>9181000.0</v>
+      </c>
+      <c r="BH49">
         <v>7140000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>5472000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>9588000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BK49">
         <v>8285000.0</v>
       </c>
-      <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
+      <c r="CI49"/>
     </row>
-    <row r="50" spans="1:86">
+    <row r="50" spans="1:87">
       <c r="A50" t="s">
         <v>71</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>121640000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>45640000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>110640000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>135640000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>393172000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>407058000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>407745000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>345191000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>266228000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>116000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>95000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>85000000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>87500000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>98045000.0</v>
       </c>
-      <c r="AQ50">
+      <c r="AR50">
         <v>84381000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>54044000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
       <c r="BZ50"/>
       <c r="CA50"/>
       <c r="CB50"/>
       <c r="CC50"/>
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
+      <c r="CI50"/>
     </row>
-    <row r="51" spans="1:86">
+    <row r="51" spans="1:87">
       <c r="A51" t="s">
         <v>72</v>
       </c>
       <c r="B51">
+        <v>448070000.0</v>
+      </c>
+      <c r="C51">
         <v>378118000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>200827000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>211130000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>128034000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>128336000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>95949000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>293684000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>115927000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>99362000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>110920000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>109527000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>428863000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>230705000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>131326000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>108116000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>204990000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>211342000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>210372000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>219441000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>239632000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>239359000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>180997000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>283514000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>199675000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>125506000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>190022000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>214795000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>238734000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>318216000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>393172000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>407058000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>407745000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>345191000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>258085000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>142075000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>95000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>85000000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>87500000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>98045000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>84381000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>60945000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>70036000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>54858000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>54044000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>62779000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>91852000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>44727000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>64795000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>50731000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>50780000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>45861000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>63661000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>62963000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>61279000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>23346000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>53346000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>30000000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>91952000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>63468000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>54881000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>58908000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>60475000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>55374000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>56248000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>52020000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>53001000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>48220000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>53379000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>71780000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>51063000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>47504000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>41473000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>40501000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>34356000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>8205000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>7065000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>5033000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>8223000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>8110000.0</v>
       </c>
-      <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
+      <c r="CI51"/>
     </row>
-    <row r="52" spans="1:86">
+    <row r="52" spans="1:87">
       <c r="A52" t="s">
         <v>73</v>
       </c>
       <c r="B52">
+        <v>318139000.0</v>
+      </c>
+      <c r="C52">
         <v>253382000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>3552000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>104980000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>4370000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4019000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>3677000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>3044000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3838000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>3921000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>4346000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>333551000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>135464000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>36156000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>13017000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>109962000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>115900000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>114968000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>16445000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>16065000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>16181000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>16412000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>13179000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>134523000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>59995000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>124959000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>149263000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>182061000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>261546000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>336504000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>350393000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>351083000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>288531000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>201475000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>116000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>95000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>75000000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>77500000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>83045000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>69381000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>55945000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>45036000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>29858000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>29044000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>37779000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>66852000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>19727000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>39795000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>20481000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>20530000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>15611000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>33411000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>32713000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>31029000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23346000.0</v>
       </c>
       <c r="BG52">
         <v>23346000.0</v>
       </c>
       <c r="BH52">
+        <v>23346000.0</v>
+      </c>
+      <c r="BI52">
         <v>30000000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>19452000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>19968000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>19881000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>23908000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>25475000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>20374000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>21248000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>22020000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>23001000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>18220000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>23379000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>41780000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>21063000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>17504000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>11473000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>15501000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>14356000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>8205000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>7065000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>5033000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>8223000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>8110000.0</v>
       </c>
-      <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
+      <c r="CI52"/>
     </row>
-    <row r="53" spans="1:86">
+    <row r="53" spans="1:87">
       <c r="A53" t="s">
         <v>74</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>171877000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>159811000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>234660000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>242073000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>241638000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>178719000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>242543000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>232867000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>230617000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>228420000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>216875000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>223087000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>231468000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>236315000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>238891000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>257180000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>271626000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>271332000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>206821000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>201977000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>170216000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>153233000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>157896000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>160979000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>168520000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>164820000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>163344000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>163860000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>156192000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>143377000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>144928000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>149836000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>155027000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>160673000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>164237000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>166976000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>4238000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>3918000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>3908000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>3722000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>3871000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>4209000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>4124000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>4133000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>2306000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>2285000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>2271000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>2207000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>2135000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>1993000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>2020000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>2034000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>2229000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>2391000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>49000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9037000.0</v>
       </c>
       <c r="BF53">
         <v>9037000.0</v>
       </c>
       <c r="BG53">
-        <v>9905000.0</v>
+        <v>9037000.0</v>
       </c>
       <c r="BH53">
         <v>9905000.0</v>
       </c>
       <c r="BI53">
+        <v>9905000.0</v>
+      </c>
+      <c r="BJ53">
         <v>10438000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>10751000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>10886000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>7565000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>11303000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>17558000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>18027000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>5212000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>5133000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>4775000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>5468000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>13256000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>15757000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>33186000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>38718000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>9000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>27663000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>27786000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>22981000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>4820000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>14210000.0</v>
       </c>
-      <c r="CD53"/>
       <c r="CE53"/>
-      <c r="CF53">
+      <c r="CF53"/>
+      <c r="CG53">
         <v>56000.0</v>
       </c>
-      <c r="CG53"/>
       <c r="CH53"/>
+      <c r="CI53"/>
     </row>
-    <row r="54" spans="1:86">
+    <row r="54" spans="1:87">
       <c r="A54" t="s">
         <v>75</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -14912,1128 +14992,1141 @@
       </c>
       <c r="AY54">
         <v>0.0</v>
       </c>
       <c r="AZ54">
         <v>0.0</v>
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
-      <c r="BG54"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54"/>
       <c r="BI54">
         <v>0.0</v>
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
-      <c r="BK54"/>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
+      <c r="CI54"/>
     </row>
-    <row r="55" spans="1:86">
+    <row r="55" spans="1:87">
       <c r="A55" t="s">
         <v>76</v>
       </c>
       <c r="B55">
+        <v>4353614000.0</v>
+      </c>
+      <c r="C55">
         <v>4256667999.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>4047388000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3954849000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3871726000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3697310000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3677601000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4024347000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3966018000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3889979000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3876074000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3813775000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3848493000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4205406000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>980.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>3356973000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>3236578000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>3219876000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3407353000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3452417000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3395151000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3330470000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>3088673000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>3154573000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>3072171000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2762563000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2722170000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2698915000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2724303000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2704195000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2701294000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2702542000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2724735000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2650435000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2614252000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2596572000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2630766000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1177333000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1142443000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1135436000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1120693000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1084270000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1036107000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1017887000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1011716000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>937253000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>916327000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>883019000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>774696000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>713228000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>716185000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>707898000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>706724000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>714890000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>723812000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>708262000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>711991000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>610841000.0</v>
       </c>
       <c r="BG55">
         <v>610841000.0</v>
       </c>
       <c r="BH55">
+        <v>610841000.0</v>
+      </c>
+      <c r="BI55">
         <v>611373000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>605378000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>601387000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>590433000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>590824000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>618741000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>613170000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>611679000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>610674000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>462006000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>432719000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>428013000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>431924000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>443978000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>418641000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>400461000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>377283000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>346255000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>316570000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>296524000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>290574000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>156902000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>145561000.0</v>
       </c>
-      <c r="CE55"/>
-      <c r="CF55">
+      <c r="CF55"/>
+      <c r="CG55">
         <v>122908000.0</v>
       </c>
-      <c r="CG55"/>
-      <c r="CH55">
+      <c r="CH55"/>
+      <c r="CI55">
         <v>980.0</v>
       </c>
     </row>
-    <row r="56" spans="1:86">
+    <row r="56" spans="1:87">
       <c r="A56" t="s">
         <v>77</v>
       </c>
       <c r="B56">
+        <v>176825000.0</v>
+      </c>
+      <c r="C56">
         <v>27359999.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>303418000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>242352000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>336147000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>298682000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>57044000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>319817000.0</v>
       </c>
-      <c r="I56"/>
       <c r="J56"/>
-      <c r="K56">
+      <c r="K56"/>
+      <c r="L56">
         <v>77553000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>310740000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>323955000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>838593000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>100.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>245038000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>327901000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>569856000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>813381000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>871210000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>835844000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>668693000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>369416000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>328244000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>243565000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>224385000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>204958000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>211916000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>196948000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>188033000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>171988000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>175171000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>198204000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>179922000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>184425000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>188180000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>211576000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>39657000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>51310000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>54314000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>45427000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>37995000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>34545000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>55660000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>78659000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>38723000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>40605000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>48074000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>26438000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>21517000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>22849000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>34370000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>30579000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>56742000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>41591000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>22288000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>27343000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2470000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>5049000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>2432000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>7057000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>3686000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>7582000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>9745000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>29052000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>11049000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>20946000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>8070000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>17056000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>7430000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>4451000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>14762000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>28502000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>13621000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>9580000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>1308000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>1648000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>6583000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>3511000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>8126000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>1492000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>1794000.0</v>
       </c>
-      <c r="CE56"/>
       <c r="CF56"/>
       <c r="CG56"/>
-      <c r="CH56">
+      <c r="CH56"/>
+      <c r="CI56">
         <v>100.0</v>
       </c>
     </row>
-    <row r="57" spans="1:86">
+    <row r="57" spans="1:87">
       <c r="A57" t="s">
         <v>78</v>
       </c>
       <c r="B57">
+        <v>318139000.0</v>
+      </c>
+      <c r="C57">
         <v>253382000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>3399137000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>104980000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3347043000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3172891000.0</v>
       </c>
-      <c r="G57"/>
-      <c r="H57">
+      <c r="H57"/>
+      <c r="I57">
         <v>3310108000.0</v>
       </c>
-      <c r="I57"/>
       <c r="J57"/>
-      <c r="K57">
+      <c r="K57"/>
+      <c r="L57">
         <v>2043543000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3297242000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3320917000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3672343000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>225000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2263572000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2169527000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2134514000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2289741000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2331532000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2267637000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2705031000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2448671000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2232655000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2167941000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2088533000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2259241000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2238733000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2275385000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2260316000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2279661000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>2285858000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>2317207000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>2245062000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>2216239000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>2192140000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>201475000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1012217000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1007982000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>990271000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>980250000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>940583000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>894675000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>886648000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>862066000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>790353000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>771469000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>735864000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>636083000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>576018000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>580154000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>566435000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>566168000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>574984000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>584388000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>569964000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>575031000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>23346000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>476009000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>17736000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>427434000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>453959000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>452239000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>454882000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>480744000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>476089000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>470470000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>477811000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>363689000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>333044000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>326224000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>351240000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>343338000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>317340000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>297876000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>280970000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>254467000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>245134000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>226103000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>220837000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>123375000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>112518000.0</v>
       </c>
-      <c r="CE57"/>
       <c r="CF57"/>
       <c r="CG57"/>
       <c r="CH57"/>
+      <c r="CI57"/>
     </row>
-    <row r="58" spans="1:86">
+    <row r="58" spans="1:87">
       <c r="A58" t="s">
         <v>79</v>
       </c>
       <c r="B58">
+        <v>3919785000.0</v>
+      </c>
+      <c r="C58">
         <v>3829470000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3624492000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3572696000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3495311000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3321747000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3312384000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3627284000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3571807000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3495380000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>115927000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3430909000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>3455277000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3805141000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>225000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2965165000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>125469000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>100996000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>201526000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>202442000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>202418000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2932484000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2698119000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2765590000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2690502000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2383741000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2344929000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2328285000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2361511000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2351506000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2353004000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2361698000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>2390285000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>2322370000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>2291480000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>2270562000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>2307500000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1049045000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1016099000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1010391000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>997736000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>963114000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>916471000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>897582000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>892643000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>822123000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>802666000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>766639000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>665854000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>605581000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>609571000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>601926000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>601788000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>610740000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>620636000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>604239000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>608979000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>510077000.0</v>
       </c>
       <c r="BG58">
         <v>510077000.0</v>
       </c>
       <c r="BH58">
+        <v>510077000.0</v>
+      </c>
+      <c r="BI58">
         <v>512322000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>502311000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>499587000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>490081000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>491710000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>518333000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>513814000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>513426000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>513550000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>395675000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>365171000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>358743000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>363148000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>376307000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>350150000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>330898000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>308008000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>276749000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>247137000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>227626000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>222347000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>123981000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>112975000.0</v>
       </c>
-      <c r="CE58"/>
-      <c r="CF58">
+      <c r="CF58"/>
+      <c r="CG58">
         <v>90595000.0</v>
       </c>
-      <c r="CG58"/>
       <c r="CH58"/>
+      <c r="CI58"/>
     </row>
-    <row r="59" spans="1:86">
+    <row r="59" spans="1:87">
       <c r="A59" t="s">
         <v>80</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -16068,376 +16161,380 @@
       </c>
       <c r="AY59">
         <v>0.0</v>
       </c>
       <c r="AZ59">
         <v>0.0</v>
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
-      <c r="BG59"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59"/>
       <c r="BI59">
         <v>0.0</v>
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
-      <c r="BK59"/>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
+      <c r="CI59"/>
     </row>
-    <row r="60" spans="1:86">
+    <row r="60" spans="1:87">
       <c r="A60" t="s">
         <v>81</v>
       </c>
       <c r="B60">
+        <v>433829000.0</v>
+      </c>
+      <c r="C60">
         <v>427198000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>422896000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>382153000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>376415000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>375563000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>355602000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>381022000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>376047000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>374577000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>397330000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>382866000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>393216000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>400265000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>394403000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>391808000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>398637000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>404195000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>411881000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>408629000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>406940000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>397986000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>390554000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>388983000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>381669000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>378822000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>377241000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>370630000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>362792000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>352689000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>348290000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>340844000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>334450000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>328065000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>322772000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>326010000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>323266000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>128288000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>126344000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>125045000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>122957000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>121156000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>119636000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>120305000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>119073000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>115130000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>113979000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>116380000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>108842000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>107647000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>106614000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>105972000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>104936000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>104150000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>103176000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>104023000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>103012000.0</v>
       </c>
       <c r="BF60">
         <v>103012000.0</v>
       </c>
       <c r="BG60">
+        <v>103012000.0</v>
+      </c>
+      <c r="BH60">
         <v>100764000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>99051000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>103067000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>101800000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>100352000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>99114000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>100408000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>99356000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>98253000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>97124000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>66331000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>67548000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>69270000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>68776000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>67671000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>68491000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>69563000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>69275000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>69506000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>69433000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>68898000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>68227000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>32921000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>32586000.0</v>
       </c>
-      <c r="CE60"/>
-      <c r="CF60">
+      <c r="CF60"/>
+      <c r="CG60">
         <v>32313000.0</v>
       </c>
-      <c r="CG60"/>
       <c r="CH60"/>
+      <c r="CI60"/>
     </row>
-    <row r="61" spans="1:86">
+    <row r="61" spans="1:87">
       <c r="A61" t="s">
         <v>82</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -16472,86 +16569,89 @@
       </c>
       <c r="AY61">
         <v>0.0</v>
       </c>
       <c r="AZ61">
         <v>0.0</v>
       </c>
       <c r="BA61">
         <v>0.0</v>
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
-      <c r="BG61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61"/>
       <c r="BI61">
         <v>0.0</v>
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
-      <c r="BK61"/>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
+      <c r="CI61"/>
     </row>
-    <row r="62" spans="1:86">
+    <row r="62" spans="1:87">
       <c r="A62" t="s">
         <v>83</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -16596,50 +16696,51 @@
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
       <c r="BZ62"/>
       <c r="CA62"/>
       <c r="CB62"/>
       <c r="CC62"/>
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
+      <c r="CI62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -16724,51 +16825,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>101303000.0</v>
       </c>
       <c r="C2">
         <v>157368000.0</v>
       </c>
       <c r="D2">
         <v>-79767000.0</v>
       </c>
       <c r="E2">
         <v>32858000.0</v>
       </c>
       <c r="F2">
         <v>13239000.0</v>
       </c>
       <c r="G2">
         <v>45589000.0</v>
       </c>
       <c r="H2">
         <v>35737000.0</v>
       </c>
       <c r="I2">
         <v>29431000.0</v>
       </c>
@@ -16795,53 +16896,55 @@
       </c>
       <c r="Q2">
         <v>17538000.0</v>
       </c>
       <c r="R2">
         <v>14615000.0</v>
       </c>
       <c r="S2">
         <v>13640000.0</v>
       </c>
       <c r="T2">
         <v>12376000.0</v>
       </c>
       <c r="U2">
         <v>5406000.0</v>
       </c>
       <c r="V2">
         <v>1852769.0</v>
       </c>
       <c r="W2">
         <v>1878748.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>9355000.0</v>
+      </c>
       <c r="C3">
         <v>8928000.0</v>
       </c>
       <c r="D3">
         <v>-23631000.0</v>
       </c>
       <c r="E3">
         <v>7433000.0</v>
       </c>
       <c r="F3">
         <v>8040000.0</v>
       </c>
       <c r="G3">
         <v>8194000.0</v>
       </c>
       <c r="H3">
         <v>8178000.0</v>
       </c>
       <c r="I3">
         <v>7403000.0</v>
       </c>
       <c r="J3">
         <v>4627000.0</v>
       </c>
       <c r="K3">
@@ -16864,88 +16967,90 @@
       </c>
       <c r="Q3">
         <v>1589000.0</v>
       </c>
       <c r="R3">
         <v>1293000.0</v>
       </c>
       <c r="S3">
         <v>1103000.0</v>
       </c>
       <c r="T3">
         <v>1015000.0</v>
       </c>
       <c r="U3">
         <v>767000.0</v>
       </c>
       <c r="V3">
         <v>129660.0</v>
       </c>
       <c r="W3">
         <v>104634.0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>230000.0</v>
       </c>
       <c r="G4">
         <v>230000.0</v>
       </c>
       <c r="H4">
         <v>230000.0</v>
       </c>
       <c r="I4">
         <v>230000.0</v>
       </c>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>151</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>72554000.0</v>
+      </c>
       <c r="C5">
         <v>-28903000.0</v>
       </c>
       <c r="D5">
         <v>13492000.0</v>
       </c>
       <c r="E5">
         <v>17333000.0</v>
       </c>
       <c r="F5">
         <v>39566000.0</v>
       </c>
       <c r="G5">
         <v>18716000.0</v>
       </c>
       <c r="H5">
         <v>38053000.0</v>
       </c>
       <c r="I5">
         <v>43305000.0</v>
       </c>
       <c r="J5">
         <v>15572000.0</v>
       </c>
       <c r="K5">
@@ -16968,54 +17073,54 @@
       </c>
       <c r="Q5">
         <v>5930000.0</v>
       </c>
       <c r="R5">
         <v>-7357000.0</v>
       </c>
       <c r="S5">
         <v>1523000.0</v>
       </c>
       <c r="T5">
         <v>1844000.0</v>
       </c>
       <c r="U5">
         <v>0.0</v>
       </c>
       <c r="V5">
         <v>-2256000.0</v>
       </c>
       <c r="W5">
         <v>271835.0</v>
       </c>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
-        <v>72554000.0</v>
+        <v>81909000.0</v>
       </c>
       <c r="C6">
         <v>-19975000.0</v>
       </c>
       <c r="D6">
         <v>-10139000.0</v>
       </c>
       <c r="E6">
         <v>24766000.0</v>
       </c>
       <c r="F6">
         <v>47606000.0</v>
       </c>
       <c r="G6">
         <v>26910000.0</v>
       </c>
       <c r="H6">
         <v>46231000.0</v>
       </c>
       <c r="I6">
         <v>50708000.0</v>
       </c>
       <c r="J6">
         <v>20199000.0</v>
       </c>
@@ -17039,107 +17144,107 @@
       </c>
       <c r="Q6">
         <v>7519000.0</v>
       </c>
       <c r="R6">
         <v>-6064000.0</v>
       </c>
       <c r="S6">
         <v>2626000.0</v>
       </c>
       <c r="T6">
         <v>2859000.0</v>
       </c>
       <c r="U6">
         <v>767000.0</v>
       </c>
       <c r="V6">
         <v>-2126340.0</v>
       </c>
       <c r="W6">
         <v>376469.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-7200000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>211298000.0</v>
       </c>
       <c r="C9">
         <v>96741000.0</v>
       </c>
       <c r="D9">
         <v>215371000.0</v>
       </c>
       <c r="E9">
         <v>108781000.0</v>
       </c>
       <c r="F9">
         <v>110469000.0</v>
       </c>
       <c r="G9">
         <v>85807000.0</v>
       </c>
       <c r="H9">
         <v>94645000.0</v>
       </c>
       <c r="I9">
         <v>97959000.0</v>
       </c>
@@ -17166,51 +17271,51 @@
       </c>
       <c r="Q9">
         <v>20127000.0</v>
       </c>
       <c r="R9">
         <v>3281000.0</v>
       </c>
       <c r="S9">
         <v>12168000.0</v>
       </c>
       <c r="T9">
         <v>9728000.0</v>
       </c>
       <c r="U9">
         <v>5627000.0</v>
       </c>
       <c r="V9">
         <v>-176769.0</v>
       </c>
       <c r="W9">
         <v>107250.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>72554000.0</v>
       </c>
       <c r="C10">
         <v>-28903000.0</v>
       </c>
       <c r="D10">
         <v>11212000.0</v>
       </c>
       <c r="E10">
         <v>17333000.0</v>
       </c>
       <c r="F10">
         <v>39566000.0</v>
       </c>
       <c r="G10">
         <v>18716000.0</v>
       </c>
       <c r="H10">
         <v>38053000.0</v>
       </c>
       <c r="I10">
         <v>43305000.0</v>
       </c>
@@ -17237,51 +17342,51 @@
       </c>
       <c r="Q10">
         <v>5930000.0</v>
       </c>
       <c r="R10">
         <v>-7357000.0</v>
       </c>
       <c r="S10">
         <v>1523000.0</v>
       </c>
       <c r="T10">
         <v>1844000.0</v>
       </c>
       <c r="U10">
         <v>1009000.0</v>
       </c>
       <c r="V10">
         <v>-2256000.0</v>
       </c>
       <c r="W10">
         <v>271835.0</v>
       </c>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>14713000.0</v>
       </c>
       <c r="C11">
         <v>-4238000.0</v>
       </c>
       <c r="D11">
         <v>3552000.0</v>
       </c>
       <c r="E11">
         <v>3185000.0</v>
       </c>
       <c r="F11">
         <v>8683000.0</v>
       </c>
       <c r="G11">
         <v>4140000.0</v>
       </c>
       <c r="H11">
         <v>5892000.0</v>
       </c>
       <c r="I11">
         <v>9614000.0</v>
       </c>
@@ -17306,51 +17411,51 @@
       <c r="P11">
         <v>1692000.0</v>
       </c>
       <c r="Q11">
         <v>1876000.0</v>
       </c>
       <c r="R11">
         <v>-2677000.0</v>
       </c>
       <c r="S11">
         <v>315000.0</v>
       </c>
       <c r="T11">
         <v>108000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>417328.0</v>
       </c>
       <c r="W11">
         <v>-102000.0</v>
       </c>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
         <v>89014000.0</v>
       </c>
       <c r="C12">
         <v>106747000.0</v>
       </c>
       <c r="D12">
         <v>10084000.0</v>
       </c>
       <c r="E12">
         <v>21587000.0</v>
       </c>
       <c r="F12">
         <v>19040000.0</v>
       </c>
       <c r="G12">
         <v>26139000.0</v>
       </c>
       <c r="H12">
         <v>36924000.0</v>
       </c>
       <c r="I12">
         <v>27841000.0</v>
       </c>
@@ -17377,137 +17482,137 @@
       </c>
       <c r="Q12">
         <v>8513000.0</v>
       </c>
       <c r="R12">
         <v>8077000.0</v>
       </c>
       <c r="S12">
         <v>11983000.0</v>
       </c>
       <c r="T12">
         <v>11086000.0</v>
       </c>
       <c r="U12">
         <v>4860000.0</v>
       </c>
       <c r="V12">
         <v>1625000.0</v>
       </c>
       <c r="W12">
         <v>1623883.0</v>
       </c>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13">
         <v>200442000.0</v>
       </c>
       <c r="C13">
         <v>210969000.0</v>
       </c>
       <c r="D13">
         <v>189003000.0</v>
       </c>
       <c r="E13">
         <v>126074000.0</v>
       </c>
       <c r="F13">
         <v>113243000.0</v>
       </c>
       <c r="G13">
         <v>117779000.0</v>
       </c>
       <c r="H13">
         <v>120524000.0</v>
       </c>
       <c r="I13">
         <v>118907000.0</v>
       </c>
       <c r="J13">
         <v>83570000.0</v>
       </c>
       <c r="K13">
         <v>48947000.0</v>
       </c>
       <c r="L13">
         <v>43701000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
         <v>3602000.0</v>
       </c>
       <c r="C14">
         <v>8460000.0</v>
       </c>
       <c r="D14">
         <v>2280000.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>61443000.0</v>
       </c>
       <c r="C15">
         <v>-16205000.0</v>
       </c>
       <c r="D15">
         <v>9940000.0</v>
       </c>
       <c r="E15">
         <v>14148000.0</v>
       </c>
       <c r="F15">
         <v>31113000.0</v>
       </c>
       <c r="G15">
         <v>22979000.0</v>
       </c>
       <c r="H15">
         <v>33167000.0</v>
       </c>
       <c r="I15">
         <v>33691000.0</v>
       </c>
@@ -17534,51 +17639,51 @@
       </c>
       <c r="Q15">
         <v>4054000.0</v>
       </c>
       <c r="R15">
         <v>-4680000.0</v>
       </c>
       <c r="S15">
         <v>1208000.0</v>
       </c>
       <c r="T15">
         <v>1736000.0</v>
       </c>
       <c r="U15">
         <v>1009000.0</v>
       </c>
       <c r="V15">
         <v>-2256000.0</v>
       </c>
       <c r="W15">
         <v>373777.0</v>
       </c>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>17741000.0</v>
       </c>
       <c r="F16">
         <v>31248000.0</v>
       </c>
       <c r="G16">
         <v>23287000.0</v>
       </c>
       <c r="H16">
         <v>33167000.0</v>
       </c>
       <c r="I16">
         <v>33691000.0</v>
       </c>
       <c r="J16">
         <v>2425000.0</v>
       </c>
       <c r="K16">
         <v>10312000.0</v>
       </c>
@@ -17595,51 +17700,51 @@
         <v>6569000.0</v>
       </c>
       <c r="P16">
         <v>4401000.0</v>
       </c>
       <c r="Q16">
         <v>1801000.0</v>
       </c>
       <c r="R16">
         <v>2356000.0</v>
       </c>
       <c r="S16">
         <v>1208000.0</v>
       </c>
       <c r="T16">
         <v>1736000.0</v>
       </c>
       <c r="U16">
         <v>1009000.0</v>
       </c>
       <c r="V16"/>
       <c r="W16"/>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17">
         <v>57841000.0</v>
       </c>
       <c r="C17">
         <v>-24665000.0</v>
       </c>
       <c r="D17">
         <v>5430000.0</v>
       </c>
       <c r="E17">
         <v>17741000.0</v>
       </c>
       <c r="F17">
         <v>31018000.0</v>
       </c>
       <c r="G17">
         <v>23287000.0</v>
       </c>
       <c r="H17">
         <v>33167000.0</v>
       </c>
       <c r="I17">
         <v>33691000.0</v>
       </c>
@@ -17652,186 +17757,186 @@
       <c r="L17">
         <v>9289000.0</v>
       </c>
       <c r="M17">
         <v>7483000.0</v>
       </c>
       <c r="N17">
         <v>6258000.0</v>
       </c>
       <c r="O17">
         <v>6569000.0</v>
       </c>
       <c r="P17">
         <v>4401000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
         <v>111428000.0</v>
       </c>
       <c r="C18">
         <v>104222000.0</v>
       </c>
       <c r="D18">
         <v>111313000.0</v>
       </c>
       <c r="E18">
         <v>104487000.0</v>
       </c>
       <c r="F18">
         <v>94203000.0</v>
       </c>
       <c r="G18">
         <v>91640000.0</v>
       </c>
       <c r="H18">
         <v>83600000.0</v>
       </c>
       <c r="I18">
         <v>91066000.0</v>
       </c>
       <c r="J18">
         <v>67917000.0</v>
       </c>
       <c r="K18">
         <v>40314000.0</v>
       </c>
       <c r="L18">
         <v>36624000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-34129000.0</v>
       </c>
       <c r="F19">
         <v>-3193000.0</v>
       </c>
       <c r="G19">
         <v>2789000.0</v>
       </c>
       <c r="H19">
         <v>4256000.0</v>
       </c>
       <c r="I19">
         <v>-1548000.0</v>
       </c>
       <c r="J19">
         <v>-309000.0</v>
       </c>
       <c r="K19">
         <v>-284000.0</v>
       </c>
       <c r="L19">
         <v>-138000.0</v>
       </c>
       <c r="M19">
         <v>299000.0</v>
       </c>
       <c r="N19">
         <v>-232000.0</v>
       </c>
       <c r="O19">
         <v>8000.0</v>
       </c>
       <c r="P19">
         <v>103000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>9426000.0</v>
       </c>
       <c r="K20">
         <v>429000.0</v>
       </c>
       <c r="L20">
         <v>429000.0</v>
       </c>
       <c r="M20">
         <v>487000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>72554000.0</v>
       </c>
       <c r="C21">
         <v>-28903000.0</v>
       </c>
       <c r="D21">
         <v>23631000.0</v>
       </c>
       <c r="E21">
         <v>17333000.0</v>
       </c>
       <c r="F21">
         <v>39566000.0</v>
       </c>
       <c r="G21">
         <v>18716000.0</v>
       </c>
       <c r="H21">
         <v>38053000.0</v>
       </c>
       <c r="I21">
         <v>43305000.0</v>
       </c>
@@ -17858,78 +17963,78 @@
       </c>
       <c r="Q21">
         <v>5930000.0</v>
       </c>
       <c r="R21">
         <v>-7357000.0</v>
       </c>
       <c r="S21">
         <v>1523000.0</v>
       </c>
       <c r="T21">
         <v>1844000.0</v>
       </c>
       <c r="U21">
         <v>1009000.0</v>
       </c>
       <c r="V21">
         <v>-2256000.0</v>
       </c>
       <c r="W21">
         <v>271835.0</v>
       </c>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>240047000.0</v>
       </c>
       <c r="C23">
         <v>283012000.0</v>
       </c>
       <c r="D23">
         <v>124392000.0</v>
       </c>
       <c r="E23">
         <v>124306000.0</v>
       </c>
       <c r="F23">
         <v>84142000.0</v>
       </c>
       <c r="G23">
         <v>112680000.0</v>
       </c>
       <c r="H23">
         <v>92329000.0</v>
       </c>
       <c r="I23">
         <v>84085000.0</v>
       </c>
@@ -17956,203 +18061,203 @@
       </c>
       <c r="Q23">
         <v>31735000.0</v>
       </c>
       <c r="R23">
         <v>25253000.0</v>
       </c>
       <c r="S23">
         <v>24285000.0</v>
       </c>
       <c r="T23">
         <v>20262000.0</v>
       </c>
       <c r="U23">
         <v>11033000.0</v>
       </c>
       <c r="V23">
         <v>3932000.0</v>
       </c>
       <c r="W23">
         <v>1714163.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>9355000.0</v>
       </c>
       <c r="C25">
         <v>8928000.0</v>
       </c>
       <c r="D25">
         <v>9435000.0</v>
       </c>
       <c r="E25">
         <v>1325000.0</v>
       </c>
       <c r="F25">
         <v>1365000.0</v>
       </c>
       <c r="G25">
         <v>8194000.0</v>
       </c>
       <c r="H25">
         <v>8178000.0</v>
       </c>
       <c r="I25">
         <v>7403000.0</v>
       </c>
       <c r="J25">
         <v>4627000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1906000.0</v>
       </c>
       <c r="D27">
         <v>1819000.0</v>
       </c>
       <c r="E27">
         <v>3067000.0</v>
       </c>
       <c r="F27">
         <v>1726000.0</v>
       </c>
       <c r="G27">
         <v>1770000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>93411000.0</v>
       </c>
       <c r="C28">
         <v>69164000.0</v>
       </c>
       <c r="D28">
         <v>15694000.0</v>
       </c>
       <c r="E28">
         <v>49895000.0</v>
       </c>
       <c r="F28">
         <v>37545000.0</v>
       </c>
       <c r="G28">
         <v>36675000.0</v>
       </c>
       <c r="H28">
         <v>30257000.0</v>
       </c>
       <c r="I28">
         <v>31626000.0</v>
       </c>
@@ -18179,100 +18284,100 @@
       </c>
       <c r="Q28">
         <v>7821000.0</v>
       </c>
       <c r="R28">
         <v>5838000.0</v>
       </c>
       <c r="S28">
         <v>5081000.0</v>
       </c>
       <c r="T28">
         <v>3346000.0</v>
       </c>
       <c r="U28">
         <v>2284000.0</v>
       </c>
       <c r="V28">
         <v>1472000.0</v>
       </c>
       <c r="W28">
         <v>1220000.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>14713000.0</v>
       </c>
       <c r="C29">
         <v>-4238000.0</v>
       </c>
       <c r="D29">
         <v>3807000.0</v>
       </c>
       <c r="E29">
         <v>4535000.0</v>
       </c>
       <c r="F29">
         <v>8721000.0</v>
       </c>
       <c r="G29">
         <v>6614000.0</v>
       </c>
       <c r="H29">
         <v>6077000.0</v>
       </c>
       <c r="I29">
         <v>9614000.0</v>
       </c>
       <c r="J29">
         <v>13147000.0</v>
       </c>
       <c r="K29">
         <v>5095000.0</v>
       </c>
       <c r="L29">
         <v>4667000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>138744000.0</v>
       </c>
       <c r="C30">
         <v>125644000.0</v>
       </c>
       <c r="D30">
         <v>124392000.0</v>
       </c>
       <c r="E30">
         <v>91448000.0</v>
       </c>
       <c r="F30">
         <v>70903000.0</v>
       </c>
       <c r="G30">
         <v>67091000.0</v>
       </c>
       <c r="H30">
         <v>56592000.0</v>
       </c>
       <c r="I30">
         <v>54654000.0</v>
       </c>
@@ -18299,51 +18404,51 @@
       </c>
       <c r="Q30">
         <v>14197000.0</v>
       </c>
       <c r="R30">
         <v>10638000.0</v>
       </c>
       <c r="S30">
         <v>10645000.0</v>
       </c>
       <c r="T30">
         <v>7886000.0</v>
       </c>
       <c r="U30">
         <v>5627000.0</v>
       </c>
       <c r="V30">
         <v>2079231.0</v>
       </c>
       <c r="W30">
         <v>-164585.0</v>
       </c>
     </row>
     <row r="31" spans="1:23">
       <c r="A31" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B31">
         <v>32151000.0</v>
       </c>
       <c r="C31">
         <v>-22584000.0</v>
       </c>
       <c r="D31">
         <v>-12419000.0</v>
       </c>
       <c r="E31">
         <v>-1397000.0</v>
       </c>
       <c r="F31">
         <v>8721000.0</v>
       </c>
       <c r="G31">
         <v>-11338000.0</v>
       </c>
       <c r="H31">
         <v>-189000.0</v>
       </c>
       <c r="I31">
         <v>-1805000.0</v>
       </c>
@@ -18370,51 +18475,51 @@
       </c>
       <c r="Q31">
         <v>-3993000.0</v>
       </c>
       <c r="R31">
         <v>-7357000.0</v>
       </c>
       <c r="S31">
         <v>-11983000.0</v>
       </c>
       <c r="T31">
         <v>-11086000.0</v>
       </c>
       <c r="U31">
         <v>1.0</v>
       </c>
       <c r="V31">
         <v>-2256000.0</v>
       </c>
       <c r="W31">
         <v>-1726000.0</v>
       </c>
     </row>
     <row r="32" spans="1:23">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>312601000.0</v>
       </c>
       <c r="C32">
         <v>254109000.0</v>
       </c>
       <c r="D32">
         <v>135604000.0</v>
       </c>
       <c r="E32">
         <v>141639000.0</v>
       </c>
       <c r="F32">
         <v>123708000.0</v>
       </c>
       <c r="G32">
         <v>131396000.0</v>
       </c>
       <c r="H32">
         <v>130382000.0</v>
       </c>
       <c r="I32">
         <v>127390000.0</v>
       </c>
@@ -18460,840 +18565,851 @@
       <c r="W32">
         <v>1985998.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CE32"/>
+  <dimension ref="A1:CF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:83">
+    <row r="1" spans="1:84">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>84</v>
       </c>
       <c r="C1" t="s">
+        <v>85</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="E1" t="s">
         <v>86</v>
       </c>
       <c r="F1" t="s">
         <v>87</v>
       </c>
       <c r="G1" t="s">
+        <v>88</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="I1" t="s">
         <v>89</v>
       </c>
       <c r="J1" t="s">
         <v>90</v>
       </c>
       <c r="K1" t="s">
+        <v>91</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="M1" t="s">
         <v>92</v>
       </c>
       <c r="N1" t="s">
         <v>93</v>
       </c>
       <c r="O1" t="s">
+        <v>94</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Q1" t="s">
         <v>95</v>
       </c>
       <c r="R1" t="s">
         <v>96</v>
       </c>
       <c r="S1" t="s">
+        <v>97</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="U1" t="s">
         <v>98</v>
       </c>
       <c r="V1" t="s">
         <v>99</v>
       </c>
       <c r="W1" t="s">
+        <v>100</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="Y1" t="s">
         <v>101</v>
       </c>
       <c r="Z1" t="s">
         <v>102</v>
       </c>
       <c r="AA1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AC1" t="s">
         <v>104</v>
       </c>
       <c r="AD1" t="s">
         <v>105</v>
       </c>
       <c r="AE1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AG1" t="s">
         <v>107</v>
       </c>
       <c r="AH1" t="s">
         <v>108</v>
       </c>
       <c r="AI1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AK1" t="s">
         <v>110</v>
       </c>
       <c r="AL1" t="s">
         <v>111</v>
       </c>
       <c r="AM1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AO1" t="s">
         <v>113</v>
       </c>
       <c r="AP1" t="s">
         <v>114</v>
       </c>
       <c r="AQ1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AS1" t="s">
         <v>116</v>
       </c>
       <c r="AT1" t="s">
         <v>117</v>
       </c>
       <c r="AU1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AW1" t="s">
         <v>119</v>
       </c>
       <c r="AX1" t="s">
         <v>120</v>
       </c>
       <c r="AY1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BA1" t="s">
         <v>122</v>
       </c>
       <c r="BB1" t="s">
         <v>123</v>
       </c>
       <c r="BC1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BE1" t="s">
         <v>125</v>
       </c>
       <c r="BF1" t="s">
         <v>126</v>
       </c>
       <c r="BG1" t="s">
         <v>127</v>
       </c>
       <c r="BH1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BI1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BJ1" t="s">
         <v>129</v>
       </c>
       <c r="BK1" t="s">
         <v>130</v>
       </c>
       <c r="BL1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BM1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BN1" t="s">
         <v>132</v>
       </c>
       <c r="BO1" t="s">
         <v>133</v>
       </c>
       <c r="BP1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BQ1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BR1" t="s">
         <v>135</v>
       </c>
       <c r="BS1" t="s">
         <v>136</v>
       </c>
       <c r="BT1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BU1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BV1" t="s">
         <v>138</v>
       </c>
       <c r="BW1" t="s">
         <v>139</v>
       </c>
       <c r="BX1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BY1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BZ1" t="s">
         <v>141</v>
       </c>
       <c r="CA1" t="s">
         <v>142</v>
       </c>
       <c r="CB1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CC1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CD1" t="s">
         <v>144</v>
       </c>
       <c r="CE1" t="s">
         <v>145</v>
       </c>
+      <c r="CF1" t="s">
+        <v>146</v>
+      </c>
     </row>
-    <row r="2" spans="1:83">
+    <row r="2" spans="1:84">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
         <v>23001000.0</v>
       </c>
       <c r="C2">
+        <v>23001000.0</v>
+      </c>
+      <c r="D2">
         <v>24913000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>22685000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30750000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>22955000.0</v>
       </c>
-      <c r="G2"/>
-      <c r="H2">
+      <c r="H2"/>
+      <c r="I2">
         <v>36600000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>25313000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>31218000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>24199000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>16918000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>8047000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4086000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3843000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2911000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5679000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>616000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3981000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5573000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>7421000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>14863000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>11232000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>8208000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>9464000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>9105000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>8960000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6236000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>7849000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7309000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>5637000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6769000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>10211000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4094000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3204000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3159000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>4296000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3504000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2587000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2192000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2815000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>3208000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2033000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2480000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2147000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1261000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>2229000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1717000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2320000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2346000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2987000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>3299000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>2853000.0</v>
       </c>
-      <c r="BF2">
-[...1 lines deleted...]
-      </c>
       <c r="BG2">
+        <v>0.0</v>
+      </c>
+      <c r="BH2">
         <v>2884000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>4838000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3039000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3766000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>2935000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7344000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3193000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3570000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>3431000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6124000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3005000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>2626000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>2860000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3319000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3489000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3188000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>3333000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3663000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3149000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2926000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2638000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>1892000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1385000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1154000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>975000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:83">
+    <row r="3" spans="1:84">
       <c r="A3" t="s">
-        <v>149</v>
-[...2 lines deleted...]
-      <c r="C3"/>
+        <v>150</v>
+      </c>
+      <c r="B3">
+        <v>3395000.0</v>
+      </c>
+      <c r="C3">
+        <v>3395000.0</v>
+      </c>
       <c r="D3">
+        <v>2820000.0</v>
+      </c>
+      <c r="E3">
         <v>2029000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2278000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>2228000.0</v>
       </c>
-      <c r="G3"/>
-      <c r="H3">
+      <c r="H3"/>
+      <c r="I3">
         <v>2200000.0</v>
       </c>
-      <c r="I3"/>
-      <c r="J3">
+      <c r="J3"/>
+      <c r="K3">
         <v>43276.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>317000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2396000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2409000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2138000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2492000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1426000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1919000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1596000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2033000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1574000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1525000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1603000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1993000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1944000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1855000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2402000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1751000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1741000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>2359000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2327000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1877000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>1794000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1852000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1880000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2229000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1739000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>377000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>282000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>261000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>278000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>172000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>270000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>303000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>340000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>360000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>283000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>327000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>332000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>247000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>264000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>338000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>363000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>380000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>395000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>464000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>473000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>440000.0</v>
       </c>
-      <c r="BF3"/>
-      <c r="BG3">
+      <c r="BG3"/>
+      <c r="BH3">
         <v>421000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>410000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>392000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>371000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>319000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>233000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>411000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>414000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>422000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>905000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>317000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>299000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>306000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>280000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>285000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>280000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>258000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>273000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>287000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>210000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>245000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>233000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>189000.0</v>
       </c>
-      <c r="CD3"/>
       <c r="CE3"/>
+      <c r="CF3"/>
     </row>
-    <row r="4" spans="1:83">
+    <row r="4" spans="1:84">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>2507000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2277000.0</v>
       </c>
       <c r="U4">
         <v>-2277000.0</v>
       </c>
       <c r="V4">
         <v>-2277000.0</v>
       </c>
       <c r="W4">
         <v>-2277000.0</v>
       </c>
-      <c r="X4"/>
+      <c r="X4">
+        <v>-2277000.0</v>
+      </c>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -19331,54 +19447,54 @@
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
-      <c r="BG4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4"/>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
       <c r="BN4">
         <v>0.0</v>
       </c>
       <c r="BO4">
         <v>0.0</v>
       </c>
       <c r="BP4">
         <v>0.0</v>
       </c>
       <c r="BQ4">
@@ -19404,575 +19520,586 @@
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
       <c r="CA4">
         <v>0.0</v>
       </c>
       <c r="CB4">
         <v>0.0</v>
       </c>
       <c r="CC4">
         <v>0.0</v>
       </c>
       <c r="CD4">
         <v>0.0</v>
       </c>
       <c r="CE4">
         <v>0.0</v>
       </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:83">
+    <row r="5" spans="1:84">
       <c r="A5" t="s">
-        <v>151</v>
-[...2 lines deleted...]
-      <c r="C5"/>
+        <v>152</v>
+      </c>
+      <c r="B5">
+        <v>10326000.0</v>
+      </c>
+      <c r="C5">
+        <v>10326000.0</v>
+      </c>
       <c r="D5">
+        <v>36265000.0</v>
+      </c>
+      <c r="E5">
         <v>8737000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2965000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>24587000.0</v>
       </c>
-      <c r="G5"/>
-      <c r="H5">
+      <c r="H5"/>
+      <c r="I5">
         <v>-1161000.0</v>
       </c>
-      <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>3756724.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>8849000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-4510000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2520000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>10775000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3615000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>3882000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>5953000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>5786000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>9935000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>7913000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11238000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10653000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>11966000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>8179000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5897000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>33000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>10232000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>11225000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>10263000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>7524000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>10824000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11061000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11060000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>10360000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>9692000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6463000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-3804000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3221000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3530000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4140000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>4182000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3554000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3550000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3726000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3694000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2986000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2914000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3157000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2733000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2434000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2091000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2641000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2299000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>2262000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>1931000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1787000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3215000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3280000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2750000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>972000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2101000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>1740000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>1908000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-2145000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1622000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>1499000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1522000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2540000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>67000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-31000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>727000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>771000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-526000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>601000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>677000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>139000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>636000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>594000.0</v>
       </c>
-      <c r="CA5">
-[...1 lines deleted...]
-      </c>
       <c r="CB5">
         <v>0.0</v>
       </c>
       <c r="CC5">
         <v>0.0</v>
       </c>
       <c r="CD5">
         <v>0.0</v>
       </c>
       <c r="CE5">
         <v>0.0</v>
       </c>
+      <c r="CF5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:83">
+    <row r="6" spans="1:84">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
-        <v>10326000.0</v>
+        <v>13721000.0</v>
       </c>
       <c r="C6">
-        <v>36265000.0</v>
+        <v>13721000.0</v>
       </c>
       <c r="D6">
+        <v>39085000.0</v>
+      </c>
+      <c r="E6">
         <v>10766000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>5243000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>26815000.0</v>
       </c>
-      <c r="G6"/>
-      <c r="H6">
+      <c r="H6"/>
+      <c r="I6">
         <v>1039000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>1900000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>3800000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>9166000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-2114000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-111000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>12913000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>6107000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>5308000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>7872000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7382000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11968000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>9487000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12763000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>12256000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>13959000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10123000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>7752000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2435000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11983000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>12966000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>12622000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>9851000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>12701000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>12855000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>12912000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>12240000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>11921000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8202000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-3427000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>3503000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3791000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4418000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>4354000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>3824000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3853000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4066000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>4054000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3269000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3241000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3489000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>2980000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>2698000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2429000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>3004000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2679000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>2657000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>2395000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>2260000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3655000.0</v>
       </c>
-      <c r="BF6"/>
-      <c r="BG6">
+      <c r="BG6"/>
+      <c r="BH6">
         <v>3171000.0</v>
       </c>
-      <c r="BH6"/>
-      <c r="BI6">
+      <c r="BI6"/>
+      <c r="BJ6">
         <v>2493000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>2111000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>2227000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-1912000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2033000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1913000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>1944000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3445000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>384000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>268000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1033000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>1051000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-241000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>881000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>935000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>412000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>923000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>804000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>245000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>233000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>189000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1083000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:83">
+    <row r="7" spans="1:84">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -20010,54 +20137,54 @@
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
-      <c r="BG7"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7"/>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
       <c r="BN7">
         <v>0.0</v>
       </c>
       <c r="BO7">
         <v>0.0</v>
       </c>
       <c r="BP7">
         <v>0.0</v>
       </c>
       <c r="BQ7">
@@ -20083,87 +20210,88 @@
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
       <c r="CA7">
         <v>0.0</v>
       </c>
       <c r="CB7">
         <v>0.0</v>
       </c>
       <c r="CC7">
         <v>0.0</v>
       </c>
       <c r="CD7">
         <v>0.0</v>
       </c>
       <c r="CE7">
         <v>0.0</v>
       </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:83">
+    <row r="8" spans="1:84">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -20201,54 +20329,54 @@
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
-      <c r="BG8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8"/>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
       <c r="BN8">
         <v>0.0</v>
       </c>
       <c r="BO8">
         <v>0.0</v>
       </c>
       <c r="BP8">
         <v>0.0</v>
       </c>
       <c r="BQ8">
@@ -20274,1147 +20402,1162 @@
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
       <c r="CA8">
         <v>0.0</v>
       </c>
       <c r="CB8">
         <v>0.0</v>
       </c>
       <c r="CC8">
         <v>0.0</v>
       </c>
       <c r="CD8">
         <v>0.0</v>
       </c>
       <c r="CE8">
         <v>0.0</v>
       </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:83">
+    <row r="9" spans="1:84">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
         <v>44080000.0</v>
       </c>
       <c r="C9">
+        <v>44080000.0</v>
+      </c>
+      <c r="D9">
         <v>78429000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>41050000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>27457000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>57103000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>16256000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>29794000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>42116000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>42874000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>57307000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>32438000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>27919000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37729000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>32633000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>27767000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>26476000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24898000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>28299000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>24473000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>28433000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>28676000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>27949000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>23443000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15806000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>19654000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>24012000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>23240000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>23597000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>23796000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24929000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>24248000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>24486000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>24296000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>23406000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>20982000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10925000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>9753000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>9629000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>8749000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>9227000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>9507000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>9658000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>8805000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>8490000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>8823000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>8511000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>8270000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8047000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6953000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7374000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6902000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>7097000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>7213000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>5978000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>6541000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6894000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>8177000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>7062000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>20989000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>6058000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>5413000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>5544000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1123000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>5139000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>5530000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>5507000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>558000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>3471000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>3306000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>3160000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>3147000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>1774000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>2822000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>2889000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>2276000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>2624000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>2521000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>2357000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>1822000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>1382000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>1275000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>0.0</v>
       </c>
     </row>
-    <row r="10" spans="1:83">
+    <row r="10" spans="1:84">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
         <v>10326000.0</v>
       </c>
       <c r="C10">
+        <v>10326000.0</v>
+      </c>
+      <c r="D10">
         <v>36265000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>8737000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2965000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>24587000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-20918000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1161000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8021000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6395000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6259000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-4510000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2520000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10775000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>3615000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>3882000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5953000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>5786000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>9935000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>7913000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11238000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>10653000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>11966000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>8179000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5897000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>33000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>10232000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>11225000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>10263000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7524000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>10824000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11061000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11060000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>10360000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>9692000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6463000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-3804000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3221000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3530000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4140000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4182000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3554000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3550000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3726000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3694000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2986000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2914000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3157000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2733000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2434000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2091000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2641000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2299000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>2262000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1931000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3215000.0</v>
       </c>
       <c r="BF10">
         <v>3215000.0</v>
       </c>
       <c r="BG10">
+        <v>3215000.0</v>
+      </c>
+      <c r="BH10">
         <v>2750000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>972000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2101000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>1740000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>1908000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-2145000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1622000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>1499000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1522000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2540000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>67000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-31000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>727000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>771000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-526000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>601000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>677000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>139000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>636000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>594000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>474000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>1009000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>307000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>239000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:83">
+    <row r="11" spans="1:84">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11">
         <v>3014000.0</v>
       </c>
       <c r="C11">
+        <v>3014000.0</v>
+      </c>
+      <c r="D11">
         <v>6725000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1907000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>528000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5553000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3428000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-304000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2100000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1722000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>418000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1519000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-526000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2412000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>530000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>969000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1335000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1265000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2284000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1697000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2434000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2301000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3003000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1647000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1188000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>6000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1268000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2361000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>944000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1504000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>3120000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2200000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>2193000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2101000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>10853000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2089000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-962000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1167000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1338000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1375000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1393000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>989000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1212000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1245000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>1228000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>982000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>953000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>1049000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>961000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>792000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>695000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>861000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>744000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>736000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>628000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>579000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="BF11">
         <v>1000000.0</v>
       </c>
       <c r="BG11">
+        <v>1000000.0</v>
+      </c>
+      <c r="BH11">
         <v>907000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>305000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>692000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>293000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>618000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-774000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>517000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>474000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>481000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>821000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>-21000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>-54000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>201000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>-243000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>231000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>151000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>176000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>-8000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>169000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>-53000.0</v>
       </c>
-      <c r="CA11">
-[...1 lines deleted...]
-      </c>
       <c r="CB11">
+        <v>0.0</v>
+      </c>
+      <c r="CC11">
         <v>789000.0</v>
       </c>
-      <c r="CC11">
-[...1 lines deleted...]
-      </c>
       <c r="CD11">
+        <v>0.0</v>
+      </c>
+      <c r="CE11">
         <v>-161000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>-321000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:83">
+    <row r="12" spans="1:84">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12">
         <v>21452000.0</v>
       </c>
       <c r="C12">
+        <v>21452000.0</v>
+      </c>
+      <c r="D12">
         <v>22474000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22734000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>22447000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>21359000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25236000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>29089000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>27346000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>25076000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2118000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>23697000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>26866000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>18936000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9058000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>5157000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3664000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>3744000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4262000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>4594000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>4831000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5353000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6265000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5709000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>6199000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>7966000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8685000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>9459000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9429000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9351000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8346000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>7466000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>6509000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5520000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4994000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>4961000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3044000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2654000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2309000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2246000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2117000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1962000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1896000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1965000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1708000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1508000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1380000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1172000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1067000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1054000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1117000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1123000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1175000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1253000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1397000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1469000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1528000.0</v>
       </c>
-      <c r="BF12">
-[...1 lines deleted...]
-      </c>
       <c r="BG12">
+        <v>0.0</v>
+      </c>
+      <c r="BH12">
         <v>1434000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>1486000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>1489000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1516000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>1595000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2094000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2168000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>2120000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>2131000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1789000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1827000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2081000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>2380000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>2869000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>2989000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>2933000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>3193000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3218000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2879000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>2601000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>2388000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>1712000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1305000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>1018000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>0.0</v>
       </c>
     </row>
-    <row r="13" spans="1:83">
+    <row r="13" spans="1:84">
       <c r="A13" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>160</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>53526000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>53326000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>51766000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>47627000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>47723000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>51313000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>57112000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>52199000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>50345000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>42339000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>50486000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>52679000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>47159000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>38635000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>32596000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>28258000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>26585000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28503000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>27801000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>26631000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>30308000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>31919000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28707000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>28672000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>28481000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>29354000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>30474000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>30393000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>30303000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -21423,107 +21566,106 @@
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
+      <c r="CF13"/>
     </row>
-    <row r="14" spans="1:83">
+    <row r="14" spans="1:84">
       <c r="A14" t="s">
-        <v>160</v>
-[...3 lines deleted...]
-      </c>
+        <v>161</v>
+      </c>
+      <c r="B14"/>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
+        <v>0.0</v>
+      </c>
+      <c r="G14">
         <v>3602000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2820000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2085000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1901000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1654000.0</v>
       </c>
-      <c r="K14"/>
-[...3 lines deleted...]
-      <c r="M14"/>
+      <c r="L14"/>
+      <c r="M14">
+        <v>0.0</v>
+      </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -21561,54 +21703,54 @@
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
-      <c r="BG14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14"/>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
       <c r="BN14">
         <v>0.0</v>
       </c>
       <c r="BO14">
         <v>0.0</v>
       </c>
       <c r="BP14">
         <v>0.0</v>
       </c>
       <c r="BQ14">
@@ -21634,721 +21776,726 @@
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:83">
+    <row r="15" spans="1:84">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
         <v>7312000.0</v>
       </c>
       <c r="C15">
+        <v>7312000.0</v>
+      </c>
+      <c r="D15">
         <v>29540000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6830000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2437000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>22636000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-14670000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1228000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>7821000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6327000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8121000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-6029000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1994000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8363000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>3085000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>2913000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4618000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4519000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7651000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3939000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>10275000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9383000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>8963000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>9588000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4709000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>27000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>8964000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8864000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>9319000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6020000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>7704000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8861000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>8867000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>8259000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-1161000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>4374000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2842000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>2054000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2192000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2765000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2789000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2565000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2338000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2481000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2466000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2004000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1961000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2108000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1772000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1642000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1396000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1780000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>1555000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1526000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1303000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>1208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2215000.0</v>
       </c>
       <c r="BF15">
         <v>2215000.0</v>
       </c>
       <c r="BG15">
+        <v>2215000.0</v>
+      </c>
+      <c r="BH15">
         <v>1843000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>667000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1409000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>1447000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>1290000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>-1371000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1105000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>1025000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1041000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1719000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>88000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>23000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>526000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1014000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>-757000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>450000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>501000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>147000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>467000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>647000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>474000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>381000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>307000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>239000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:83">
+    <row r="16" spans="1:84">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>-188000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>5775000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>3085000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5054000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5009000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4593000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7651000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>3939000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>10275000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9383000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>8963000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9588000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4709000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>27000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>8964000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8864000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>9319000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>6020000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>7704000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8861000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>8867000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>8259000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-1161000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>4374000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2842000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>2054000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2193000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2765000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2790000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2565000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2338000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2481000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2466000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2004000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1961000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2108000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1772000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1642000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1397000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1780000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1555000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1526000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>1303000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>1208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2215000.0</v>
       </c>
       <c r="BF16">
         <v>2215000.0</v>
       </c>
       <c r="BG16">
+        <v>2215000.0</v>
+      </c>
+      <c r="BH16">
         <v>1843000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>667000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1303000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>1311000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>1290000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>695000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1106000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1025000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1041000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1719000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>88000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>23000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>526000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1014000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>-450000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>450000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>501000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>147000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>467000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>648000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>474000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>381000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>307000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>239000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>82000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:83">
+    <row r="17" spans="1:84">
       <c r="A17" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>164</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>7312000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>29540000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>6830000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>2437000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>19034000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-26155000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-857000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1535000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>812000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-12310000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>7583000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-188000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>5775000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>3085000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5054000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>5009000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4593000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7651000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>6216000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>10275000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9383000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>8963000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>9588000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4709000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>27000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>8964000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8864000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>9319000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>6020000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>7704000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8861000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>8867000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>8259000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-1161000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>4374000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2842000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>2054000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>2193000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2765000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2789000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2645000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2338000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2481000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2466000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2004000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>1961000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2108000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>1772000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>1642000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1397000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1780000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>1555000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>1526000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>1303000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>1208000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2215000.0</v>
       </c>
       <c r="BF17">
         <v>2215000.0</v>
       </c>
       <c r="BG17">
+        <v>2215000.0</v>
+      </c>
+      <c r="BH17">
         <v>1843000.0</v>
       </c>
-      <c r="BH17">
-[...1 lines deleted...]
-      </c>
       <c r="BI17">
+        <v>0.0</v>
+      </c>
+      <c r="BJ17">
         <v>1303000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BK17">
         <v>1311000.0</v>
       </c>
-      <c r="BK17">
-[...1 lines deleted...]
-      </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
@@ -22365,143 +22512,146 @@
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
         <v>0.0</v>
       </c>
       <c r="CB17">
         <v>0.0</v>
       </c>
       <c r="CC17">
         <v>0.0</v>
       </c>
       <c r="CD17">
         <v>0.0</v>
       </c>
       <c r="CE17">
         <v>0.0</v>
       </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:83">
+    <row r="18" spans="1:84">
       <c r="A18" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>165</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>32074000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>30852000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>29032000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>25180000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26364000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>26077000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>28023000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>24853000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>25269000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>17064000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27125000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>26157000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>28410000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>29577000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>27450000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>24606000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>22854000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24241000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23207000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>21800000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>24955000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>25654000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>22998000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22473000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>20515000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>20669000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>21015000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>20964000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>20952000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -22510,353 +22660,353 @@
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
+      <c r="CF18"/>
     </row>
-    <row r="19" spans="1:83">
+    <row r="19" spans="1:84">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>2038000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-12068000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-10723000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-13376000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2591000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-104000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>1238000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1736000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-564000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>23000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>316000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>3014000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-412000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>740000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>2844000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>1084000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>2011000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-846000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-837000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-1876000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-632000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>242000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-241000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>322000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>12000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>188000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-147000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-337000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>87000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-7000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-241000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>23000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>16000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>66000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>74000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>143000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-25000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-12000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-194000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-1000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>21000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-107000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65000.0</v>
       </c>
       <c r="BF19">
         <v>65000.0</v>
       </c>
       <c r="BG19">
+        <v>65000.0</v>
+      </c>
+      <c r="BH19">
         <v>29000.0</v>
       </c>
-      <c r="BH19"/>
-      <c r="BI19">
+      <c r="BI19"/>
+      <c r="BJ19">
         <v>-30000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BK19">
         <v>101000.0</v>
       </c>
-      <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
+      <c r="CF19"/>
     </row>
-    <row r="20" spans="1:83">
+    <row r="20" spans="1:84">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
         <v>49043000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-46605000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>6665000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>323000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1721000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-1615000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>323000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
         <v>429000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
         <v>487000.0</v>
       </c>
-      <c r="AV20">
-[...1 lines deleted...]
-      </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
-      <c r="BG20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20"/>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
         <v>0.0</v>
       </c>
       <c r="BQ20">
@@ -22882,338 +23032,342 @@
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
       <c r="CA20">
         <v>0.0</v>
       </c>
       <c r="CB20">
         <v>0.0</v>
       </c>
       <c r="CC20">
         <v>0.0</v>
       </c>
       <c r="CD20">
         <v>0.0</v>
       </c>
       <c r="CE20">
         <v>0.0</v>
       </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:83">
+    <row r="21" spans="1:84">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
         <v>10326000.0</v>
       </c>
       <c r="C21">
+        <v>10326000.0</v>
+      </c>
+      <c r="D21">
         <v>36265000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>8737000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2965000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>24587000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10284000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1161000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1900000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1654000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>2280000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-4510000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-2520000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10775000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3615000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3882000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>5953000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>5786000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>9935000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>7913000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11238000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>10653000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>11966000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>8179000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5897000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>33000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>10232000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>11225000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10263000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7524000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>10824000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11061000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11060000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>10360000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9692000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6463000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-3804000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3221000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>3530000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4140000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>4182000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3554000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3550000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3726000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3694000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2986000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2914000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3157000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2733000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2434000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2091000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2641000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2299000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2262000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1931000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>1787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3215000.0</v>
       </c>
       <c r="BF21">
         <v>3215000.0</v>
       </c>
       <c r="BG21">
+        <v>3215000.0</v>
+      </c>
+      <c r="BH21">
         <v>2750000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2288000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2101000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>1740000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>1908000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>-2145000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1622000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>1499000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1522000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2540000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>67000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>-31000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>727000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>771000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>-526000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>601000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>677000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>139000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>636000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>594000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2862000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2093000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1612000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1083000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:83">
+    <row r="22" spans="1:84">
       <c r="A22" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -23251,54 +23405,54 @@
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
-      <c r="BG22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22"/>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
       <c r="BN22">
         <v>0.0</v>
       </c>
       <c r="BO22">
         <v>0.0</v>
       </c>
       <c r="BP22">
         <v>0.0</v>
       </c>
       <c r="BQ22">
@@ -23324,305 +23478,311 @@
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
       <c r="CA22">
         <v>0.0</v>
       </c>
       <c r="CB22">
         <v>0.0</v>
       </c>
       <c r="CC22">
         <v>0.0</v>
       </c>
       <c r="CD22">
         <v>0.0</v>
       </c>
       <c r="CE22">
         <v>0.0</v>
       </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:83">
+    <row r="23" spans="1:84">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>56755000.0</v>
       </c>
       <c r="C23">
+        <v>56755000.0</v>
+      </c>
+      <c r="D23">
         <v>67077000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>54998000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>55242000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>55471000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>26540000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>67555000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>34095000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>36479000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>56904000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>62261000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>61657000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>51153000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>45936000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>31932000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>24609000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22955000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>21275000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>22239000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>17811000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22004000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>21556000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22685000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>24772000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>30853000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>21988000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>21479000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>22439000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>25232000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20341000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>21036000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>20735000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>19573000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20483000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>24730000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>18823000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>9736000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>9258000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8905000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8549000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>8540000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>8300000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7894000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>8004000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7870000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>8077000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7260000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>6575000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6748000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7000000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>6581000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>6698000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7297000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7034000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>8053000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>6532000.0</v>
       </c>
-      <c r="BF23">
-[...1 lines deleted...]
-      </c>
       <c r="BG23">
+        <v>0.0</v>
+      </c>
+      <c r="BH23">
         <v>7196000.0</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
+        <v>0.0</v>
+      </c>
+      <c r="BJ23">
         <v>6996000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>7439000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>6571000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10612000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6710000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>7601000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>7416000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>4142000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>6409000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>5963000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>5293000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>5695000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>5789000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>5409000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>5545000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>5800000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>5137000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>4853000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>4995000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>3714000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>2767000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>2429000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:83">
+    <row r="24" spans="1:84">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -23662,332 +23822,332 @@
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
+      <c r="CF24"/>
     </row>
-    <row r="25" spans="1:83">
+    <row r="25" spans="1:84">
       <c r="A25" t="s">
-        <v>171</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>172</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>3395000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>2820000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2029000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2278000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2228000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2205000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2200000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2253000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2270000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2150000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>317000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>317000.0</v>
       </c>
       <c r="O25">
         <v>317000.0</v>
       </c>
       <c r="P25">
+        <v>317000.0</v>
+      </c>
+      <c r="Q25">
         <v>326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000.0</v>
       </c>
       <c r="R25">
         <v>341000.0</v>
       </c>
       <c r="S25">
+        <v>341000.0</v>
+      </c>
+      <c r="T25">
         <v>342000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>341000.0</v>
       </c>
       <c r="U25">
         <v>341000.0</v>
       </c>
       <c r="V25">
         <v>341000.0</v>
       </c>
       <c r="W25">
+        <v>341000.0</v>
+      </c>
+      <c r="X25">
         <v>1993000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1944000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1855000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2402000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1751000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>1741000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>2359000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2327000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1877000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>1794000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1852000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>1880000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2229000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1739000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>377000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>282000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>261000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>278000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>172000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>270000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>303000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>340000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>360000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>283000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>327000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>332000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>247000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>264000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>338000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>363000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>380000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>395000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>464000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>473000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>440000.0</v>
       </c>
-      <c r="BF25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG25"/>
       <c r="BH25">
         <v>410000.0</v>
       </c>
       <c r="BI25">
+        <v>410000.0</v>
+      </c>
+      <c r="BJ25">
         <v>392000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>371000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>319000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>233000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>411000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>170000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>666000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>905000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-217000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>299000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>306000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>280000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>285000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>280000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>258000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>273000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>287000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>210000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>245000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>233000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>189000.0</v>
       </c>
-      <c r="CD25"/>
       <c r="CE25"/>
+      <c r="CF25"/>
     </row>
-    <row r="26" spans="1:83">
+    <row r="26" spans="1:84">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -24025,54 +24185,54 @@
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
-      <c r="BG26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26"/>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
       <c r="BN26">
         <v>0.0</v>
       </c>
       <c r="BO26">
         <v>0.0</v>
       </c>
       <c r="BP26">
         <v>0.0</v>
       </c>
       <c r="BQ26">
@@ -24098,102 +24258,109 @@
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
       <c r="CA26">
         <v>0.0</v>
       </c>
       <c r="CB26">
         <v>0.0</v>
       </c>
       <c r="CC26">
         <v>0.0</v>
       </c>
       <c r="CD26">
         <v>0.0</v>
       </c>
       <c r="CE26">
         <v>0.0</v>
       </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:83">
+    <row r="27" spans="1:84">
       <c r="A27" t="s">
-        <v>173</v>
-[...3 lines deleted...]
-      <c r="D27">
+        <v>174</v>
+      </c>
+      <c r="B27">
+        <v>760000.0</v>
+      </c>
+      <c r="C27">
+        <v>760000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>450000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>720000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>514000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>499000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>449000.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
-      <c r="K27">
+      <c r="K27"/>
+      <c r="L27">
         <v>352000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>377000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>521000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>569000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3067000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>938000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>731000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>465000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1726000.0</v>
       </c>
-      <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
@@ -24213,394 +24380,398 @@
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
+      <c r="CF27"/>
     </row>
-    <row r="28" spans="1:83">
+    <row r="28" spans="1:84">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
-        <v>24173000.0</v>
+        <v>20294000.0</v>
       </c>
       <c r="C28">
+        <v>20294000.0</v>
+      </c>
+      <c r="D28">
         <v>29994000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19522000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>18081000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>18734000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6858000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17309000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>17176000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16804000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4160999.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14629000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>16353000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>15392000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16213000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>12793000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>10573000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9625000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>10998000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9032000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10240000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>10693000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10403000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>8900000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>8663000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13384000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7772000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7666000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>8121000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>6699000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>8053000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>8020000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>7972000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>8167000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>7738000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>8939000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3567000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3405000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>3357000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3249000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3469000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3633000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>3492000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>3427000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3480000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>3345000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>3657000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>3567000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>3179000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>2942000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2889000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>2966000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>2824000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>2936000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3269000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>2819000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>2660000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4962000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>2179000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>2095000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>2111000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>2056000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>1987000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>1789000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>2012000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>1995000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2099000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>1698000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>1379000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>1218000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>1349000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>1053000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1045000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>948000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>970000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>883000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>872000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>759000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>832000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>728000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>527000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>504000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>684000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:83">
+    <row r="29" spans="1:84">
       <c r="A29" t="s">
-        <v>175</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>176</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>3014000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>6725000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1907000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>528000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>5553000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-5917000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-304000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1265000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>718000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-4310000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1912000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-22000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1583000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>530000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1365000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1375000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1265000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2284000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1697000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2841000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2585000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3003000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2417000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1188000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>6000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1268000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2361000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>944000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1504000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -24609,799 +24780,809 @@
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
+      <c r="CF29"/>
     </row>
-    <row r="30" spans="1:83">
+    <row r="30" spans="1:84">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>33754000.0</v>
       </c>
       <c r="C30">
+        <v>33754000.0</v>
+      </c>
+      <c r="D30">
         <v>42164000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>32313000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>24492000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>32516000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26540000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30955000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-40216000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-41220000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10882000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>36948000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30439000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>26954000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>29018000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>23885000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>20523000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>19112000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>18364000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>16560000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17195000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18023000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>15983000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>15264000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9909000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>19621000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>13780000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>12015000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>13334000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>16272000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14105000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>13187000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>13426000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>13936000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>13714000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>14519000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14729000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6532000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6099000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4609000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>5045000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5953000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6108000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>5079000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4796000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5837000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>5597000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5113000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5314000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4519000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>5283000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>4261000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>4798000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>4951000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>4047000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>4754000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>3679000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>4962000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>4312000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>9000000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>3957000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>3673000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>3636000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>3268000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>3517000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>4031000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>3985000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-1982000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>3404000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>3337000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>2433000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>2376000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>2300000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2221000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>2212000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>2137000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>1988000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>1927000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>2357000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>1822000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>1382000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>1275000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>321000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:83">
+    <row r="31" spans="1:84">
       <c r="A31" t="s">
-        <v>177</v>
-[...2 lines deleted...]
-      <c r="C31">
+        <v>178</v>
+      </c>
+      <c r="B31">
+        <v>16700.0</v>
+      </c>
+      <c r="C31"/>
+      <c r="D31">
         <v>20000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>214000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-5261000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-106000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-10634000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-17000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>8021000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2270000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>1322000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-15868000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-318000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>10775000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-448000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-291000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-266000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>1265000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>162000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-341000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-9850000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-3841000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4871000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-13429000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-20412000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-25520000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-341000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-16698000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-17787000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-4063000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-661000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-261000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-157000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-897000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-4194000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-608000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-10251000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-562000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-645000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-278000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-192000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-328000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-151000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-337000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-164000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-557000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-35000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-81000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-561000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>36000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-660000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>357000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-409000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-413000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-408000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-1469000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-1528000.0</v>
       </c>
-      <c r="BF31">
-[...1 lines deleted...]
-      </c>
       <c r="BG31">
+        <v>0.0</v>
+      </c>
+      <c r="BH31">
         <v>-1434000.0</v>
       </c>
-      <c r="BH31">
-[...1 lines deleted...]
-      </c>
       <c r="BI31">
+        <v>0.0</v>
+      </c>
+      <c r="BJ31">
         <v>-1489000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-1516000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-1595000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-2145000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2168000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-2120000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-2131000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-1789000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>67000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2380000.0</v>
       </c>
       <c r="BS31">
         <v>-2380000.0</v>
       </c>
       <c r="BT31">
+        <v>-2380000.0</v>
+      </c>
+      <c r="BU31">
         <v>-2869000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-526000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-2933000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-3193000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>139000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>-2879000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-2601000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-2388000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-1084000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1305000.0</v>
       </c>
-      <c r="CD31">
-[...1 lines deleted...]
-      </c>
       <c r="CE31">
         <v>0.0</v>
       </c>
+      <c r="CF31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:83">
+    <row r="32" spans="1:84">
       <c r="A32" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B32">
         <v>67081000.0</v>
       </c>
       <c r="C32">
+        <v>67081000.0</v>
+      </c>
+      <c r="D32">
         <v>103342000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63735000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>58207000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>80058000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>16256000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>66394000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>42116000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>42874000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>57307000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>57751000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>59137000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>61928000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>49551000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>35814000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>30562000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>28741000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>31210000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>30152000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>29049000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>32657000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>33522000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>30864000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>30669000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>30886000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>32220000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>32704000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>32702000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>32756000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>31165000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>32097000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>31795000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>29933000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>30175000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>31193000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>15019000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>12957000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>12788000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>13045000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>12731000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>12094000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>11850000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>11620000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>11698000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>10856000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>10991000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10417000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>9308000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>9182000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>9091000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>9222000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>8997000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>9559000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>8965000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>9840000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>9747000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>8177000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>9946000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>8380000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>9097000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>9179000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>8479000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>8467000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>8332000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>9100000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>8938000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>6682000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>6476000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>5932000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>6020000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>6466000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>5263000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>6010000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>6222000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>5939000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>5773000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>5447000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>4995000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>3714000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>2767000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>2429000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:W30"/>
@@ -25488,51 +25669,51 @@
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
     </row>
     <row r="2" spans="1:23">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>64504999.0</v>
       </c>
       <c r="C2">
         <v>77553000.0</v>
       </c>
       <c r="D2">
         <v>77859000.0</v>
       </c>
       <c r="E2">
         <v>530167000.0</v>
       </c>
       <c r="F2">
         <v>196185000.0</v>
       </c>
       <c r="G2">
         <v>31928000.0</v>
       </c>
       <c r="H2">
         <v>28611000.0</v>
       </c>
       <c r="I2">
         <v>25463000.0</v>
       </c>
@@ -25559,51 +25740,51 @@
       </c>
       <c r="Q2">
         <v>8070000.0</v>
       </c>
       <c r="R2">
         <v>14762000.0</v>
       </c>
       <c r="S2">
         <v>1308000.0</v>
       </c>
       <c r="T2">
         <v>8126000.0</v>
       </c>
       <c r="U2">
         <v>1663000.0</v>
       </c>
       <c r="V2">
         <v>2276907.0</v>
       </c>
       <c r="W2">
         <v>2293147.0</v>
       </c>
     </row>
     <row r="3" spans="1:23">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>1734000</v>
       </c>
       <c r="C3">
         <v>1194000</v>
       </c>
       <c r="D3">
         <v>1924000</v>
       </c>
       <c r="E3">
         <v>1012000</v>
       </c>
       <c r="F3">
         <v>2456000</v>
       </c>
       <c r="G3">
         <v>1082000</v>
       </c>
       <c r="H3">
         <v>1101000</v>
       </c>
       <c r="I3">
         <v>1973000</v>
       </c>
@@ -25630,153 +25811,153 @@
       </c>
       <c r="Q3">
         <v>1971000</v>
       </c>
       <c r="R3">
         <v>100000</v>
       </c>
       <c r="S3">
         <v>130000</v>
       </c>
       <c r="T3">
         <v>453000</v>
       </c>
       <c r="U3">
         <v>132000</v>
       </c>
       <c r="V3">
         <v>0</v>
       </c>
       <c r="W3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:23">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-452308000.0</v>
       </c>
       <c r="F4">
         <v>329609000.0</v>
       </c>
       <c r="G4">
         <v>164257000.0</v>
       </c>
       <c r="H4">
         <v>3317000.0</v>
       </c>
       <c r="I4">
         <v>3148000.0</v>
       </c>
       <c r="J4">
         <v>-21929000.0</v>
       </c>
       <c r="K4">
         <v>17056000.0</v>
       </c>
       <c r="L4">
         <v>-7984000.0</v>
       </c>
       <c r="M4">
         <v>17464000.0</v>
       </c>
       <c r="N4">
         <v>-18344000.0</v>
       </c>
       <c r="O4">
         <v>34165000.0</v>
       </c>
       <c r="P4">
         <v>-4710000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
     </row>
     <row r="5" spans="1:23">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>23650000.0</v>
       </c>
       <c r="F5">
         <v>31162000.0</v>
       </c>
       <c r="G5">
         <v>-20761000.0</v>
       </c>
       <c r="H5">
         <v>-2413000.0</v>
       </c>
       <c r="I5">
         <v>2159000.0</v>
       </c>
       <c r="J5">
         <v>6414000.0</v>
       </c>
       <c r="K5">
         <v>1815000.0</v>
       </c>
       <c r="L5">
         <v>-1844000.0</v>
       </c>
       <c r="M5">
         <v>603000.0</v>
       </c>
       <c r="N5">
         <v>-365000.0</v>
       </c>
       <c r="O5">
         <v>1069000.0</v>
       </c>
       <c r="P5">
         <v>1661000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
     </row>
     <row r="6" spans="1:23">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>79102000.0</v>
       </c>
       <c r="C6">
         <v>-13048000.0</v>
       </c>
       <c r="D6">
         <v>-55559000.0</v>
       </c>
       <c r="E6">
         <v>-452308000.0</v>
       </c>
       <c r="F6">
         <v>333982000.0</v>
       </c>
       <c r="G6">
         <v>164257000.0</v>
       </c>
       <c r="H6">
         <v>3317000.0</v>
       </c>
       <c r="I6">
         <v>3148000.0</v>
       </c>
@@ -25803,51 +25984,51 @@
       </c>
       <c r="Q6">
         <v>1675000.0</v>
       </c>
       <c r="R6">
         <v>-6692000.0</v>
       </c>
       <c r="S6">
         <v>13454000.0</v>
       </c>
       <c r="T6">
         <v>-6818000.0</v>
       </c>
       <c r="U6">
         <v>6463000.0</v>
       </c>
       <c r="V6">
         <v>588082.0</v>
       </c>
       <c r="W6">
         <v>-16240.0</v>
       </c>
     </row>
     <row r="7" spans="1:23">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>9886000.0</v>
       </c>
       <c r="C7">
         <v>-4101000.0</v>
       </c>
       <c r="D7">
         <v>-22579000.0</v>
       </c>
       <c r="E7">
         <v>-2099000.0</v>
       </c>
       <c r="F7">
         <v>-8208000.0</v>
       </c>
       <c r="G7">
         <v>-6079000.0</v>
       </c>
       <c r="H7">
         <v>-645000.0</v>
       </c>
       <c r="I7">
         <v>-2696000.0</v>
       </c>
@@ -25874,311 +26055,311 @@
       </c>
       <c r="Q7">
         <v>-4213000.0</v>
       </c>
       <c r="R7">
         <v>-1080000.0</v>
       </c>
       <c r="S7">
         <v>-167000.0</v>
       </c>
       <c r="T7">
         <v>-649000.0</v>
       </c>
       <c r="U7">
         <v>63332000.0</v>
       </c>
       <c r="V7">
         <v>-780251.0</v>
       </c>
       <c r="W7">
         <v>-181948.0</v>
       </c>
     </row>
     <row r="8" spans="1:23">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
     </row>
     <row r="9" spans="1:23">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9">
         <v>-148428.0</v>
       </c>
       <c r="W9">
         <v>-117309.0</v>
       </c>
     </row>
     <row r="10" spans="1:23">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
     </row>
     <row r="11" spans="1:23">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-637000.0</v>
       </c>
       <c r="F11">
         <v>-7620000.0</v>
       </c>
       <c r="G11">
         <v>5863000.0</v>
       </c>
       <c r="H11">
         <v>1558000.0</v>
       </c>
       <c r="I11">
         <v>-2909000.0</v>
       </c>
       <c r="J11">
         <v>-3687000.0</v>
       </c>
       <c r="K11">
         <v>1321000.0</v>
       </c>
       <c r="L11">
         <v>599000.0</v>
       </c>
       <c r="M11">
         <v>1281000.0</v>
       </c>
       <c r="N11">
         <v>-1581000.0</v>
       </c>
       <c r="O11">
         <v>2372000.0</v>
       </c>
       <c r="P11">
         <v>1017000.0</v>
       </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
     </row>
     <row r="12" spans="1:23">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-17821000.0</v>
       </c>
       <c r="F12">
         <v>135000.0</v>
       </c>
       <c r="G12">
         <v>4261000.0</v>
       </c>
       <c r="H12">
         <v>2030000.0</v>
       </c>
       <c r="I12">
         <v>7611000.0</v>
       </c>
       <c r="J12">
         <v>17898000.0</v>
       </c>
       <c r="K12">
         <v>4675000.0</v>
       </c>
       <c r="L12">
         <v>4769000.0</v>
       </c>
       <c r="M12">
         <v>2334000.0</v>
       </c>
       <c r="N12">
         <v>3082000.0</v>
       </c>
       <c r="O12">
         <v>2505000.0</v>
       </c>
       <c r="P12">
         <v>7055000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
     </row>
     <row r="13" spans="1:23">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-2099000.0</v>
       </c>
       <c r="F13">
         <v>-8208000.0</v>
       </c>
       <c r="G13">
         <v>-6079000.0</v>
       </c>
       <c r="H13">
         <v>-645000.0</v>
       </c>
       <c r="I13">
         <v>-2696000.0</v>
       </c>
       <c r="J13">
         <v>2382000.0</v>
       </c>
       <c r="K13">
         <v>4245000.0</v>
       </c>
       <c r="L13">
         <v>214000.0</v>
       </c>
       <c r="M13">
         <v>2442000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
     </row>
     <row r="14" spans="1:23">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>9355000.0</v>
       </c>
       <c r="C14">
         <v>8928000.0</v>
       </c>
       <c r="D14">
         <v>11150000.0</v>
       </c>
       <c r="E14">
         <v>7433000.0</v>
       </c>
       <c r="F14">
         <v>8040000.0</v>
       </c>
       <c r="G14">
         <v>8194000.0</v>
       </c>
       <c r="H14">
         <v>8178000.0</v>
       </c>
       <c r="I14">
         <v>7403000.0</v>
       </c>
@@ -26205,108 +26386,108 @@
       </c>
       <c r="Q14">
         <v>1589000.0</v>
       </c>
       <c r="R14">
         <v>1293000.0</v>
       </c>
       <c r="S14">
         <v>1103000.0</v>
       </c>
       <c r="T14">
         <v>1015000.0</v>
       </c>
       <c r="U14">
         <v>767000.0</v>
       </c>
       <c r="V14">
         <v>129660.0</v>
       </c>
       <c r="W14">
         <v>104634.0</v>
       </c>
     </row>
     <row r="15" spans="1:23">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
-        <v>-9873000.0</v>
+        <v>9873000.0</v>
       </c>
       <c r="C15">
-        <v>-9891000.0</v>
+        <v>9891000.0</v>
       </c>
       <c r="D15">
         <v>9872000.0</v>
       </c>
       <c r="E15">
         <v>9853000.0</v>
       </c>
       <c r="F15">
         <v>9807000.0</v>
       </c>
       <c r="G15">
         <v>9737000.0</v>
       </c>
       <c r="H15">
         <v>8690000.0</v>
       </c>
       <c r="I15">
         <v>7688000.0</v>
       </c>
       <c r="J15">
         <v>5798000.0</v>
       </c>
       <c r="K15">
         <v>3921000.0</v>
       </c>
       <c r="L15">
         <v>6359000.0</v>
       </c>
       <c r="M15">
         <v>7239000.0</v>
       </c>
       <c r="N15">
         <v>2898000.0</v>
       </c>
       <c r="O15">
         <v>2840000.0</v>
       </c>
       <c r="P15">
         <v>0.0</v>
       </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
     </row>
     <row r="16" spans="1:23">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>143607000.0</v>
       </c>
       <c r="C16">
         <v>64505000.0</v>
       </c>
       <c r="D16">
         <v>22300000.0</v>
       </c>
       <c r="E16">
         <v>77859000.0</v>
       </c>
       <c r="F16">
         <v>530167000.0</v>
       </c>
       <c r="G16">
         <v>196185000.0</v>
       </c>
       <c r="H16">
         <v>31928000.0</v>
       </c>
       <c r="I16">
         <v>28611000.0</v>
       </c>
@@ -26333,78 +26514,78 @@
       </c>
       <c r="Q16">
         <v>9745000.0</v>
       </c>
       <c r="R16">
         <v>8070000.0</v>
       </c>
       <c r="S16">
         <v>14762000.0</v>
       </c>
       <c r="T16">
         <v>1308000.0</v>
       </c>
       <c r="U16">
         <v>8126000.0</v>
       </c>
       <c r="V16">
         <v>2864989.0</v>
       </c>
       <c r="W16">
         <v>2276907.0</v>
       </c>
     </row>
     <row r="17" spans="1:23">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
     </row>
     <row r="18" spans="1:23">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>9033000.0</v>
       </c>
       <c r="C18">
         <v>18336000.0</v>
       </c>
       <c r="D18">
         <v>22300000.0</v>
       </c>
       <c r="E18">
         <v>12093000.0</v>
       </c>
       <c r="F18">
         <v>24859000.0</v>
       </c>
       <c r="G18">
         <v>28581000.0</v>
       </c>
       <c r="H18">
         <v>35663000.0</v>
       </c>
       <c r="I18">
         <v>39467000.0</v>
       </c>
@@ -26431,51 +26612,51 @@
       </c>
       <c r="Q18">
         <v>867000.0</v>
       </c>
       <c r="R18">
         <v>5443000.0</v>
       </c>
       <c r="S18">
         <v>4408000.0</v>
       </c>
       <c r="T18">
         <v>3017000.0</v>
       </c>
       <c r="U18">
         <v>571000.0</v>
       </c>
       <c r="V18">
         <v>1587430.0</v>
       </c>
       <c r="W18">
         <v>-1436867.0</v>
       </c>
     </row>
     <row r="19" spans="1:23">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
         <v>98072000.0</v>
       </c>
       <c r="C19">
         <v>108297000.0</v>
       </c>
       <c r="D19">
         <v>-396570000.0</v>
       </c>
       <c r="E19">
         <v>-603328000.0</v>
       </c>
       <c r="F19">
         <v>4374000.0</v>
       </c>
       <c r="G19">
         <v>-204273000.0</v>
       </c>
       <c r="H19">
         <v>-6165000.0</v>
       </c>
       <c r="I19">
         <v>-86277000.0</v>
       </c>
@@ -26488,78 +26669,78 @@
       <c r="L19">
         <v>-129161000.0</v>
       </c>
       <c r="M19">
         <v>-112223000.0</v>
       </c>
       <c r="N19">
         <v>-16578000.0</v>
       </c>
       <c r="O19">
         <v>21355000.0</v>
       </c>
       <c r="P19">
         <v>15378000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
     </row>
     <row r="20" spans="1:23">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
     </row>
     <row r="21" spans="1:23">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>22578000.0</v>
       </c>
       <c r="C21">
         <v>-33198000.0</v>
       </c>
       <c r="D21">
         <v>-274607000.0</v>
       </c>
       <c r="E21">
         <v>205746000.0</v>
       </c>
       <c r="F21">
         <v>-26103000.0</v>
       </c>
       <c r="G21">
         <v>40142000.0</v>
       </c>
       <c r="H21">
         <v>-47538000.0</v>
       </c>
       <c r="I21">
         <v>-169022000.0</v>
       </c>
@@ -26570,51 +26751,51 @@
         <v>21000000.0</v>
       </c>
       <c r="L21">
         <v>-10000000.0</v>
       </c>
       <c r="M21">
         <v>-10751000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21">
         <v>-16488000.0</v>
       </c>
       <c r="P21">
         <v>-5000000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
     </row>
     <row r="22" spans="1:23">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>57841000.0</v>
       </c>
       <c r="C22">
         <v>-24665000.0</v>
       </c>
       <c r="D22">
         <v>9940000.0</v>
       </c>
       <c r="E22">
         <v>17741000.0</v>
       </c>
       <c r="F22">
         <v>31018000.0</v>
       </c>
       <c r="G22">
         <v>23287000.0</v>
       </c>
       <c r="H22">
         <v>33167000.0</v>
       </c>
       <c r="I22">
         <v>33691000.0</v>
       </c>
@@ -26641,51 +26822,51 @@
       </c>
       <c r="Q22">
         <v>4054000.0</v>
       </c>
       <c r="R22">
         <v>-4680000.0</v>
       </c>
       <c r="S22">
         <v>1208000.0</v>
       </c>
       <c r="T22">
         <v>1736000.0</v>
       </c>
       <c r="U22">
         <v>1009000.0</v>
       </c>
       <c r="V22">
         <v>197251.0</v>
       </c>
       <c r="W22">
         <v>373777.0</v>
       </c>
     </row>
     <row r="23" spans="1:23">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>214637000.0</v>
       </c>
       <c r="C23">
         <v>-97782000.0</v>
       </c>
       <c r="D23"/>
       <c r="E23">
         <v>281216000.0</v>
       </c>
       <c r="F23">
         <v>-20000000.0</v>
       </c>
       <c r="G23">
         <v>366488000.0</v>
       </c>
       <c r="H23">
         <v>-20409000.0</v>
       </c>
       <c r="I23">
         <v>232114000.0</v>
       </c>
       <c r="J23">
         <v>-195797000.0</v>
@@ -26710,51 +26891,51 @@
       </c>
       <c r="Q23">
         <v>-22929000.0</v>
       </c>
       <c r="R23">
         <v>-58056000.0</v>
       </c>
       <c r="S23">
         <v>43991000.0</v>
       </c>
       <c r="T23">
         <v>49665000.0</v>
       </c>
       <c r="U23">
         <v>59615000.0</v>
       </c>
       <c r="V23">
         <v>69370000.0</v>
       </c>
       <c r="W23">
         <v>30121831.0</v>
       </c>
     </row>
     <row r="24" spans="1:23">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
         <v>-254553000.0</v>
       </c>
       <c r="C24">
         <v>114404000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-13171000.0</v>
       </c>
       <c r="F24">
         <v>8537000.0</v>
       </c>
       <c r="G24">
         <v>905000.0</v>
       </c>
       <c r="H24">
         <v>2248000.0</v>
       </c>
       <c r="I24">
         <v>-112038000.0</v>
       </c>
       <c r="J24">
         <v>-95236000.0</v>
@@ -26779,51 +26960,51 @@
       </c>
       <c r="Q24">
         <v>-1692000.0</v>
       </c>
       <c r="R24">
         <v>-27208000.0</v>
       </c>
       <c r="S24">
         <v>-41576000.0</v>
       </c>
       <c r="T24">
         <v>-73833000.0</v>
       </c>
       <c r="U24">
         <v>-37764000.0</v>
       </c>
       <c r="V24">
         <v>-30047374.0</v>
       </c>
       <c r="W24">
         <v>-28441203.0</v>
       </c>
     </row>
     <row r="25" spans="1:23">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>-75685000.0</v>
       </c>
       <c r="C25">
         <v>42696000.0</v>
       </c>
       <c r="D25">
         <v>-9940000.0</v>
       </c>
       <c r="E25">
         <v>-8151000.0</v>
       </c>
       <c r="F25">
         <v>-10336000.0</v>
       </c>
       <c r="G25">
         <v>4336000.0</v>
       </c>
       <c r="H25">
         <v>-5788000.0</v>
       </c>
       <c r="I25">
         <v>-359000.0</v>
       </c>
@@ -26850,51 +27031,51 @@
       </c>
       <c r="Q25">
         <v>3050000.0</v>
       </c>
       <c r="R25">
         <v>12381000.0</v>
       </c>
       <c r="S25">
         <v>2365000.0</v>
       </c>
       <c r="T25">
         <v>1368000.0</v>
       </c>
       <c r="U25">
         <v>-1073000.0</v>
       </c>
       <c r="V25">
         <v>2040770.0</v>
       </c>
       <c r="W25">
         <v>-1733330.0</v>
       </c>
     </row>
     <row r="26" spans="1:23">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26">
         <v>-807000.0</v>
       </c>
       <c r="C26">
         <v>-4000.0</v>
       </c>
       <c r="D26">
         <v>-15000.0</v>
       </c>
       <c r="E26">
         <v>-11000.0</v>
       </c>
       <c r="F26">
         <v>-14000.0</v>
       </c>
       <c r="G26">
         <v>-135000.0</v>
       </c>
       <c r="H26">
         <v>670000.0</v>
       </c>
       <c r="I26">
         <v>443000.0</v>
       </c>
@@ -26909,51 +27090,51 @@
       </c>
       <c r="M26">
         <v>886000.0</v>
       </c>
       <c r="N26">
         <v>3000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>-48000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
     </row>
     <row r="27" spans="1:23">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>2904000.0</v>
       </c>
       <c r="C27">
         <v>940000.0</v>
       </c>
       <c r="D27">
         <v>-307000.0</v>
       </c>
       <c r="E27">
         <v>395000.0</v>
       </c>
       <c r="F27">
         <v>747000.0</v>
       </c>
       <c r="G27">
         <v>1543000.0</v>
       </c>
       <c r="H27">
         <v>432000.0</v>
       </c>
       <c r="I27">
         <v>280000.0</v>
       </c>
@@ -26974,51 +27155,51 @@
       </c>
       <c r="O27">
         <v>195000.0</v>
       </c>
       <c r="P27">
         <v>167000.0</v>
       </c>
       <c r="Q27">
         <v>82000.0</v>
       </c>
       <c r="R27">
         <v>57000.0</v>
       </c>
       <c r="S27">
         <v>29000.0</v>
       </c>
       <c r="T27">
         <v>-1526000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
     </row>
     <row r="28" spans="1:23">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>226550000.0</v>
       </c>
       <c r="C28">
         <v>-140875000.0</v>
       </c>
       <c r="D28">
         <v>444526000.0</v>
       </c>
       <c r="E28">
         <v>152098000.0</v>
       </c>
       <c r="F28">
         <v>296212000.0</v>
       </c>
       <c r="G28">
         <v>338867000.0</v>
       </c>
       <c r="H28">
         <v>-28429000.0</v>
       </c>
       <c r="I28">
         <v>55404000.0</v>
       </c>
@@ -27045,51 +27226,51 @@
       </c>
       <c r="Q28">
         <v>-17977000.0</v>
       </c>
       <c r="R28">
         <v>-56494000.0</v>
       </c>
       <c r="S28">
         <v>54380000.0</v>
       </c>
       <c r="T28">
         <v>85133000.0</v>
       </c>
       <c r="U28">
         <v>44982000.0</v>
       </c>
       <c r="V28">
         <v>29971726.0</v>
       </c>
       <c r="W28">
         <v>30121831.0</v>
       </c>
     </row>
     <row r="29" spans="1:23">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>10767000.0</v>
       </c>
       <c r="C29">
         <v>19530000.0</v>
       </c>
       <c r="D29">
         <v>22300000.0</v>
       </c>
       <c r="E29">
         <v>13105000.0</v>
       </c>
       <c r="F29">
         <v>27315000.0</v>
       </c>
       <c r="G29">
         <v>29663000.0</v>
       </c>
       <c r="H29">
         <v>36764000.0</v>
       </c>
       <c r="I29">
         <v>41440000.0</v>
       </c>
@@ -27116,51 +27297,51 @@
       </c>
       <c r="Q29">
         <v>2838000.0</v>
       </c>
       <c r="R29">
         <v>5543000.0</v>
       </c>
       <c r="S29">
         <v>4538000.0</v>
       </c>
       <c r="T29">
         <v>3470000.0</v>
       </c>
       <c r="U29">
         <v>703000.0</v>
       </c>
       <c r="V29">
         <v>1587430.0</v>
       </c>
       <c r="W29">
         <v>-1436867.0</v>
       </c>
     </row>
     <row r="30" spans="1:23">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-158215000.0</v>
       </c>
       <c r="C30">
         <v>108297000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
         <v>-617511000.0</v>
       </c>
       <c r="F30">
         <v>5709000.0</v>
       </c>
       <c r="G30">
         <v>-204273000.0</v>
       </c>
       <c r="H30">
         <v>-5018000.0</v>
       </c>
       <c r="I30">
         <v>-93696000.0</v>
       </c>
       <c r="J30">
         <v>-62006000.0</v>
@@ -27222,299 +27403,299 @@
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:CE30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:83">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="E1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="F1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="I1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="J1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="M1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="N1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Q1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="R1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="U1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="V1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="Y1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="Z1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AC1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AD1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AG1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AH1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AK1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AL1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AO1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AP1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="AS1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="AT1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="AW1" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="AX1" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="BA1" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="BB1" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="BE1" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="BF1" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="BG1" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>15</v>
       </c>
       <c r="BI1" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="BJ1" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="BK1" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>16</v>
       </c>
       <c r="BM1" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="BN1" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="BO1" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>17</v>
       </c>
       <c r="BQ1" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="BR1" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="BS1" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>18</v>
       </c>
       <c r="BU1" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="BV1" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="BW1" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>19</v>
       </c>
       <c r="BY1" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="BZ1" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="CA1" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>20</v>
       </c>
       <c r="CC1" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="CD1" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="CE1" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
     </row>
     <row r="2" spans="1:83">
       <c r="A2" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B2">
         <v>143607000.0</v>
       </c>
       <c r="C2">
         <v>63881000.0</v>
       </c>
       <c r="D2">
         <v>94074000.0</v>
       </c>
       <c r="E2">
         <v>57044000.0</v>
       </c>
       <c r="F2">
         <v>64505000.0</v>
       </c>
       <c r="G2">
         <v>77274000.0</v>
       </c>
       <c r="H2">
         <v>66580000.0</v>
       </c>
       <c r="I2">
         <v>88717000.0</v>
       </c>
@@ -27717,51 +27898,51 @@
         <v>1308000.0</v>
       </c>
       <c r="BX2">
         <v>1648000.0</v>
       </c>
       <c r="BY2">
         <v>6583000.0</v>
       </c>
       <c r="BZ2">
         <v>3511000.0</v>
       </c>
       <c r="CA2">
         <v>8126000.0</v>
       </c>
       <c r="CB2">
         <v>1492000.0</v>
       </c>
       <c r="CC2">
         <v>1794000.0</v>
       </c>
       <c r="CD2"/>
       <c r="CE2"/>
     </row>
     <row r="3" spans="1:83">
       <c r="A3" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B3">
         <v>204000</v>
       </c>
       <c r="C3">
         <v>1734000</v>
       </c>
       <c r="D3">
         <v>0</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>1194000</v>
       </c>
       <c r="G3">
         <v>0</v>
       </c>
       <c r="H3">
         <v>1924000</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
@@ -27968,51 +28149,51 @@
       </c>
       <c r="BY3">
         <v>36000</v>
       </c>
       <c r="BZ3">
         <v>185000</v>
       </c>
       <c r="CA3">
         <v>224000</v>
       </c>
       <c r="CB3">
         <v>71000</v>
       </c>
       <c r="CC3">
         <v>11000</v>
       </c>
       <c r="CD3">
         <v>50000</v>
       </c>
       <c r="CE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:83">
       <c r="A4" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4">
         <v>-506257000.0</v>
       </c>
       <c r="N4">
         <v>529266000.0</v>
       </c>
       <c r="O4">
         <v>-19879000.0</v>
       </c>
       <c r="P4">
         <v>27017000.0</v>
       </c>
       <c r="Q4">
@@ -28147,51 +28328,51 @@
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
     </row>
     <row r="5" spans="1:83">
       <c r="A5" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5">
         <v>-4349000.0</v>
       </c>
       <c r="N5">
         <v>-1815000.0</v>
       </c>
       <c r="O5">
         <v>7778000.0</v>
       </c>
       <c r="P5">
         <v>8050000.0</v>
       </c>
       <c r="Q5">
@@ -28326,51 +28507,51 @@
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
     </row>
     <row r="6" spans="1:83">
       <c r="A6" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B6">
         <v>16274000.0</v>
       </c>
       <c r="C6">
         <v>79726000.0</v>
       </c>
       <c r="D6">
         <v>-30193000.0</v>
       </c>
       <c r="E6">
         <v>37030000.0</v>
       </c>
       <c r="F6">
         <v>-7461000.0</v>
       </c>
       <c r="G6">
         <v>-77274000.0</v>
       </c>
       <c r="H6">
         <v>10694000.0</v>
       </c>
       <c r="I6">
         <v>-22137000.0</v>
       </c>
@@ -28573,51 +28754,51 @@
         <v>8272000.0</v>
       </c>
       <c r="BX6">
         <v>-340000.0</v>
       </c>
       <c r="BY6">
         <v>-4935000.0</v>
       </c>
       <c r="BZ6">
         <v>3072000.0</v>
       </c>
       <c r="CA6">
         <v>-4615000.0</v>
       </c>
       <c r="CB6">
         <v>6634000.0</v>
       </c>
       <c r="CC6">
         <v>-302000.0</v>
       </c>
       <c r="CD6"/>
       <c r="CE6"/>
     </row>
     <row r="7" spans="1:83">
       <c r="A7" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B7">
         <v>-8837000.0</v>
       </c>
       <c r="C7">
         <v>8028000.0</v>
       </c>
       <c r="D7">
         <v>2092000.0</v>
       </c>
       <c r="E7">
         <v>3222000.0</v>
       </c>
       <c r="F7">
         <v>-3456000.0</v>
       </c>
       <c r="G7">
         <v>-21282000.0</v>
       </c>
       <c r="H7">
         <v>29890000.0</v>
       </c>
       <c r="I7">
         <v>-14302000.0</v>
       </c>
@@ -28818,51 +28999,51 @@
         <v>385000.0</v>
       </c>
       <c r="BX7">
         <v>-447000.0</v>
       </c>
       <c r="BY7">
         <v>-121000.0</v>
       </c>
       <c r="BZ7">
         <v>-57000.0</v>
       </c>
       <c r="CA7">
         <v>-24000.0</v>
       </c>
       <c r="CB7">
         <v>13078000.0</v>
       </c>
       <c r="CC7">
         <v>213786000.0</v>
       </c>
       <c r="CD7"/>
       <c r="CE7"/>
     </row>
     <row r="8" spans="1:83">
       <c r="A8" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -28905,51 +29086,51 @@
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
     </row>
     <row r="9" spans="1:83">
       <c r="A9" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9">
         <v>-15141000.0</v>
@@ -29054,51 +29235,51 @@
       </c>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
     </row>
     <row r="10" spans="1:83">
       <c r="A10" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -29201,51 +29382,51 @@
       </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
     </row>
     <row r="11" spans="1:83">
       <c r="A11" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>-494000.0</v>
       </c>
       <c r="N11">
         <v>4839000.0</v>
       </c>
       <c r="O11">
         <v>2247000.0</v>
       </c>
       <c r="P11">
         <v>412000.0</v>
       </c>
       <c r="Q11">
@@ -29382,51 +29563,51 @@
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
     </row>
     <row r="12" spans="1:83">
       <c r="A12" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12">
         <v>-21073000.0</v>
       </c>
       <c r="N12">
         <v>-21298000.0</v>
       </c>
       <c r="O12">
         <v>-22536000.0</v>
       </c>
       <c r="P12">
         <v>249000.0</v>
       </c>
       <c r="Q12">
@@ -29563,51 +29744,51 @@
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
     </row>
     <row r="13" spans="1:83">
       <c r="A13" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13">
         <v>-7598000.0</v>
       </c>
       <c r="N13">
         <v>-7598000.0</v>
       </c>
       <c r="O13">
         <v>2517000.0</v>
       </c>
       <c r="P13">
         <v>848000.0</v>
       </c>
       <c r="Q13">
@@ -29714,51 +29895,51 @@
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
     </row>
     <row r="14" spans="1:83">
       <c r="A14" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B14">
         <v>3395000.0</v>
       </c>
       <c r="C14">
         <v>2820000.0</v>
       </c>
       <c r="D14">
         <v>2029000.0</v>
       </c>
       <c r="E14">
         <v>2278000.0</v>
       </c>
       <c r="F14">
         <v>2228000.0</v>
       </c>
       <c r="G14">
         <v>2205000.0</v>
       </c>
       <c r="H14">
         <v>2200000.0</v>
       </c>
       <c r="I14">
         <v>2253000.0</v>
       </c>
@@ -29961,63 +30142,63 @@
         <v>258000.0</v>
       </c>
       <c r="BX14">
         <v>273000.0</v>
       </c>
       <c r="BY14">
         <v>287000.0</v>
       </c>
       <c r="BZ14">
         <v>210000.0</v>
       </c>
       <c r="CA14">
         <v>245000.0</v>
       </c>
       <c r="CB14">
         <v>233000.0</v>
       </c>
       <c r="CC14">
         <v>189000.0</v>
       </c>
       <c r="CD14"/>
       <c r="CE14"/>
     </row>
     <row r="15" spans="1:83">
       <c r="A15" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B15">
-        <v>-2559000.0</v>
+        <v>2559000.0</v>
       </c>
       <c r="C15">
-        <v>-2464000.0</v>
+        <v>2464000.0</v>
       </c>
       <c r="D15">
-        <v>-2464000.0</v>
+        <v>2464000.0</v>
       </c>
       <c r="E15">
-        <v>-2473000.0</v>
+        <v>2473000.0</v>
       </c>
       <c r="F15">
         <v>2472000.0</v>
       </c>
       <c r="G15">
         <v>2472000.0</v>
       </c>
       <c r="H15">
         <v>2473000.0</v>
       </c>
       <c r="I15">
         <v>2470000.0</v>
       </c>
       <c r="J15">
         <v>2476000.0</v>
       </c>
       <c r="K15">
         <v>2469000.0</v>
       </c>
       <c r="L15">
         <v>2469000.0</v>
       </c>
       <c r="M15">
         <v>2468000.0</v>
       </c>
@@ -30170,51 +30351,51 @@
       </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
     </row>
     <row r="16" spans="1:83">
       <c r="A16" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B16">
         <v>159881000.0</v>
       </c>
       <c r="C16">
         <v>143607000.0</v>
       </c>
       <c r="D16">
         <v>63881000.0</v>
       </c>
       <c r="E16">
         <v>94074000.0</v>
       </c>
       <c r="F16">
         <v>57044000.0</v>
       </c>
       <c r="G16">
         <v>77274000.0</v>
       </c>
       <c r="H16">
         <v>77274000.0</v>
       </c>
       <c r="I16">
         <v>77553000.0</v>
       </c>
@@ -30419,51 +30600,51 @@
       <c r="BX16">
         <v>1308000.0</v>
       </c>
       <c r="BY16">
         <v>1648000.0</v>
       </c>
       <c r="BZ16">
         <v>6583000.0</v>
       </c>
       <c r="CA16">
         <v>3511000.0</v>
       </c>
       <c r="CB16">
         <v>8126000.0</v>
       </c>
       <c r="CC16">
         <v>1492000.0</v>
       </c>
       <c r="CD16">
         <v>1794000.0</v>
       </c>
       <c r="CE16"/>
     </row>
     <row r="17" spans="1:83">
       <c r="A17" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -30506,51 +30687,51 @@
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
     </row>
     <row r="18" spans="1:83">
       <c r="A18" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B18">
         <v>-54362000.0</v>
       </c>
       <c r="C18">
         <v>27001000.0</v>
       </c>
       <c r="D18">
         <v>-11381000.0</v>
       </c>
       <c r="E18">
         <v>-40980000.0</v>
       </c>
       <c r="F18">
         <v>34393000.0</v>
       </c>
       <c r="G18">
         <v>-35696000.0</v>
       </c>
       <c r="H18">
         <v>4458000.0</v>
       </c>
       <c r="I18">
         <v>50539000.0</v>
       </c>
@@ -30751,51 +30932,51 @@
         <v>1231000.0</v>
       </c>
       <c r="BX18">
         <v>308000.0</v>
       </c>
       <c r="BY18">
         <v>1629000.0</v>
       </c>
       <c r="BZ18">
         <v>709000.0</v>
       </c>
       <c r="CA18">
         <v>371000.0</v>
       </c>
       <c r="CB18">
         <v>-513000.0</v>
       </c>
       <c r="CC18">
         <v>328000.0</v>
       </c>
       <c r="CD18"/>
       <c r="CE18"/>
     </row>
     <row r="19" spans="1:83">
       <c r="A19" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B19">
         <v>-1230000.0</v>
       </c>
       <c r="C19">
         <v>65564000.0</v>
       </c>
       <c r="D19">
         <v>31539000.0</v>
       </c>
       <c r="E19">
         <v>-92582000.0</v>
       </c>
       <c r="F19">
         <v>-27307000.0</v>
       </c>
       <c r="G19">
         <v>324655000.0</v>
       </c>
       <c r="H19">
         <v>-44224000.0</v>
       </c>
       <c r="I19">
         <v>-145791000.0</v>
       </c>
@@ -30954,51 +31135,51 @@
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
     </row>
     <row r="20" spans="1:83">
       <c r="A20" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -31041,51 +31222,51 @@
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
     </row>
     <row r="21" spans="1:83">
       <c r="A21" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B21">
         <v>177677000.0</v>
       </c>
       <c r="C21">
         <v>-60630000.0</v>
       </c>
       <c r="D21">
         <v>83954000.0</v>
       </c>
       <c r="E21">
         <v>-280000.0</v>
       </c>
       <c r="F21">
         <v>-466000.0</v>
       </c>
       <c r="G21">
         <v>-165300000.0</v>
       </c>
       <c r="H21">
         <v>81426000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -31210,51 +31391,51 @@
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
     </row>
     <row r="22" spans="1:83">
       <c r="A22" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B22">
         <v>7312000.0</v>
       </c>
       <c r="C22">
         <v>29540000.0</v>
       </c>
       <c r="D22">
         <v>6830000.0</v>
       </c>
       <c r="E22">
         <v>2437000.0</v>
       </c>
       <c r="F22">
         <v>19034000.0</v>
       </c>
       <c r="G22">
         <v>2675000.0</v>
       </c>
       <c r="H22">
         <v>-857000.0</v>
       </c>
       <c r="I22">
         <v>7821000.0</v>
       </c>
@@ -31461,70 +31642,70 @@
       </c>
       <c r="BY22">
         <v>467000.0</v>
       </c>
       <c r="BZ22">
         <v>648000.0</v>
       </c>
       <c r="CA22">
         <v>474000.0</v>
       </c>
       <c r="CB22">
         <v>381000.0</v>
       </c>
       <c r="CC22">
         <v>307000.0</v>
       </c>
       <c r="CD22">
         <v>239000.0</v>
       </c>
       <c r="CE22">
         <v>82000.0</v>
       </c>
     </row>
     <row r="23" spans="1:83">
       <c r="A23" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B23">
         <v>27480000.0</v>
       </c>
       <c r="C23">
         <v>58831000.0</v>
       </c>
       <c r="D23">
         <v>-6737000.0</v>
       </c>
       <c r="E23">
         <v>174152000.0</v>
       </c>
       <c r="F23">
-        <v>-11710000.0</v>
+        <v>-11609000.0</v>
       </c>
       <c r="G23"/>
       <c r="H23">
-        <v>-29070000.0</v>
+        <v>-28666000.0</v>
       </c>
       <c r="I23"/>
       <c r="J23"/>
       <c r="K23"/>
       <c r="L23">
         <v>-23592000.0</v>
       </c>
       <c r="M23">
         <v>-351426000.0</v>
       </c>
       <c r="N23">
         <v>943605000.0</v>
       </c>
       <c r="O23">
         <v>310909000.0</v>
       </c>
       <c r="P23">
         <v>25515000.0</v>
       </c>
       <c r="Q23">
         <v>-3439000.0</v>
       </c>
       <c r="R23">
         <v>-76972000.0</v>
       </c>
@@ -31702,66 +31883,66 @@
       <c r="BX23">
         <v>25358000.0</v>
       </c>
       <c r="BY23">
         <v>3182000.0</v>
       </c>
       <c r="BZ23">
         <v>17891000.0</v>
       </c>
       <c r="CA23">
         <v>3234000.0</v>
       </c>
       <c r="CB23">
         <v>48146000.0</v>
       </c>
       <c r="CC23">
         <v>10744000.0</v>
       </c>
       <c r="CD23">
         <v>27145000.0</v>
       </c>
       <c r="CE23"/>
     </row>
     <row r="24" spans="1:83">
       <c r="A24" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B24">
         <v>-130614000.0</v>
       </c>
       <c r="C24">
-        <v>-10310000.0</v>
+        <v>-10835000.0</v>
       </c>
       <c r="D24">
         <v>-125119000.0</v>
       </c>
       <c r="E24">
-        <v>-94398000.0</v>
+        <v>-93650000.0</v>
       </c>
       <c r="F24">
-        <v>-26460000.0</v>
+        <v>-27208000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24">
         <v>-42954000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24">
         <v>-713000.0</v>
       </c>
       <c r="M24">
         <v>-133564000.0</v>
       </c>
       <c r="N24">
         <v>14605000.0</v>
       </c>
       <c r="O24">
         <v>-7982000.0</v>
       </c>
       <c r="P24">
         <v>-112764000.0</v>
       </c>
       <c r="Q24">
         <v>-239888000.0</v>
@@ -31941,51 +32122,51 @@
         <v>-13245000.0</v>
       </c>
       <c r="BX24">
         <v>-17554000.0</v>
       </c>
       <c r="BY24">
         <v>-36965000.0</v>
       </c>
       <c r="BZ24">
         <v>-8767000.0</v>
       </c>
       <c r="CA24">
         <v>-10547000.0</v>
       </c>
       <c r="CB24">
         <v>-7710000.0</v>
       </c>
       <c r="CC24">
         <v>-13585000.0</v>
       </c>
       <c r="CD24"/>
       <c r="CE24"/>
     </row>
     <row r="25" spans="1:83">
       <c r="A25" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B25">
         <v>-56643000.0</v>
       </c>
       <c r="C25">
         <v>-13588000.0</v>
       </c>
       <c r="D25">
         <v>-24124000.0</v>
       </c>
       <c r="E25">
         <v>-50423000.0</v>
       </c>
       <c r="F25">
         <v>12450000.0</v>
       </c>
       <c r="G25">
         <v>-2675000.0</v>
       </c>
       <c r="H25">
         <v>-24870000.0</v>
       </c>
       <c r="I25">
         <v>64335000.0</v>
       </c>
@@ -32184,51 +32365,51 @@
         <v>177000.0</v>
       </c>
       <c r="BX25">
         <v>343000.0</v>
       </c>
       <c r="BY25">
         <v>1032000.0</v>
       </c>
       <c r="BZ25">
         <v>93000.0</v>
       </c>
       <c r="CA25">
         <v>-100000.0</v>
       </c>
       <c r="CB25">
         <v>-1056000.0</v>
       </c>
       <c r="CC25">
         <v>-156000.0</v>
       </c>
       <c r="CD25"/>
       <c r="CE25"/>
     </row>
     <row r="26" spans="1:83">
       <c r="A26" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>-807000.0</v>
       </c>
       <c r="F26">
         <v>-19000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-4000.0</v>
       </c>
       <c r="I26">
         <v>-4000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -32389,51 +32570,51 @@
       </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
     </row>
     <row r="27" spans="1:83">
       <c r="A27" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B27">
         <v>113000.0</v>
       </c>
       <c r="C27">
         <v>2843000.0</v>
       </c>
       <c r="D27">
         <v>12000.0</v>
       </c>
       <c r="E27">
         <v>18000.0</v>
       </c>
       <c r="F27">
         <v>31000.0</v>
       </c>
       <c r="G27">
         <v>628000.0</v>
       </c>
       <c r="H27">
         <v>41000.0</v>
       </c>
       <c r="I27">
         <v>44000.0</v>
       </c>
@@ -32618,51 +32799,51 @@
       </c>
       <c r="BS27">
         <v>12000.0</v>
       </c>
       <c r="BT27">
         <v>29000.0</v>
       </c>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27">
         <v>-1526000.0</v>
       </c>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27">
         <v>-162000.0</v>
       </c>
       <c r="CD27"/>
       <c r="CE27"/>
     </row>
     <row r="28" spans="1:83">
       <c r="A28" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B28">
         <v>202684000.0</v>
       </c>
       <c r="C28">
         <v>-4263000.0</v>
       </c>
       <c r="D28">
         <v>74768000.0</v>
       </c>
       <c r="E28">
         <v>170592000.0</v>
       </c>
       <c r="F28">
         <v>-14547000.0</v>
       </c>
       <c r="G28">
         <v>-302922000.0</v>
       </c>
       <c r="H28">
         <v>50460000.0</v>
       </c>
       <c r="I28">
         <v>73115000.0</v>
       </c>
@@ -32867,51 +33048,51 @@
       <c r="BX28">
         <v>31503000.0</v>
       </c>
       <c r="BY28">
         <v>29333000.0</v>
       </c>
       <c r="BZ28">
         <v>19031000.0</v>
       </c>
       <c r="CA28">
         <v>5266000.0</v>
       </c>
       <c r="CB28">
         <v>11276000.0</v>
       </c>
       <c r="CC28">
         <v>10857000.0</v>
       </c>
       <c r="CD28">
         <v>22849000.0</v>
       </c>
       <c r="CE28"/>
     </row>
     <row r="29" spans="1:83">
       <c r="A29" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B29">
         <v>-54362000.0</v>
       </c>
       <c r="C29">
         <v>28735000.0</v>
       </c>
       <c r="D29">
         <v>-11381000.0</v>
       </c>
       <c r="E29">
         <v>-40980000.0</v>
       </c>
       <c r="F29">
         <v>34393000.0</v>
       </c>
       <c r="G29">
         <v>-34502000.0</v>
       </c>
       <c r="H29">
         <v>4458000.0</v>
       </c>
       <c r="I29">
         <v>50539000.0</v>
       </c>
@@ -33116,51 +33297,51 @@
       <c r="BX29">
         <v>316000.0</v>
       </c>
       <c r="BY29">
         <v>1665000.0</v>
       </c>
       <c r="BZ29">
         <v>894000.0</v>
       </c>
       <c r="CA29">
         <v>595000.0</v>
       </c>
       <c r="CB29">
         <v>-442000.0</v>
       </c>
       <c r="CC29">
         <v>340000.0</v>
       </c>
       <c r="CD29">
         <v>806000.0</v>
       </c>
       <c r="CE29"/>
     </row>
     <row r="30" spans="1:83">
       <c r="A30" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B30">
         <v>-132048000.0</v>
       </c>
       <c r="C30">
         <v>55254000.0</v>
       </c>
       <c r="D30">
         <v>-93580000.0</v>
       </c>
       <c r="E30">
         <v>-92582000.0</v>
       </c>
       <c r="F30">
         <v>-27307000.0</v>
       </c>
       <c r="G30"/>
       <c r="H30">
         <v>-44224000.0</v>
       </c>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30">
         <v>11017000.0</v>