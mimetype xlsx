--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="178">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -250,50 +250,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2457,51 +2460,51 @@
       <c r="F42">
         <v>955454000.0</v>
       </c>
       <c r="G42">
         <v>600132000.0</v>
       </c>
       <c r="H42">
         <v>334043000.0</v>
       </c>
       <c r="I42">
         <v>322823211.0</v>
       </c>
       <c r="J42">
         <v>312783195.0</v>
       </c>
       <c r="K42">
         <v>299477706.0</v>
       </c>
       <c r="L42">
         <v>292484986.0</v>
       </c>
       <c r="M42">
         <v>288216882.0</v>
       </c>
       <c r="N42">
-        <v>58861953.0</v>
+        <v>37654257.0</v>
       </c>
       <c r="O42">
         <v>40430133.0</v>
       </c>
     </row>
     <row r="43" spans="1:15">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
     </row>
     <row r="44" spans="1:15">
@@ -3224,385 +3227,391 @@
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB62"/>
+  <dimension ref="A1:BC62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
         <v>15</v>
       </c>
       <c r="B2">
+        <v>35463000.0</v>
+      </c>
+      <c r="C2">
         <v>42429000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>30839000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>42817000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>42763000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39164000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>35481000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>34051000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>46591000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>36096000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>40908000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>32389000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>26391000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>55088000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>37046000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>39507000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>77151000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>42612000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>12828000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>39159000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>30955000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16452000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>10742536.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>9090164.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>20420592.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>18668000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>17839951.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>15801273.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11334998.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>9166412.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9889931.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>10518831.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>8466384.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9173169.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8231738.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7579513.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>10728553.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>6884155.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5669788.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7398000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>7245531.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>6668643.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>6715779.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7154534.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>7238095.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5423905.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10658050.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>9965909.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>8477430.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6286720.0</v>
       </c>
-      <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
-      <c r="BB2">
+      <c r="BB2"/>
+      <c r="BC2">
         <v>9206000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:54">
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
         <v>16</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3615,52 +3624,53 @@
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
-    </row>
-    <row r="4" spans="1:54">
+      <c r="BC3"/>
+    </row>
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
         <v>17</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3673,798 +3683,813 @@
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
         <v>18</v>
       </c>
       <c r="B5">
+        <v>-459000.0</v>
+      </c>
+      <c r="C5">
         <v>334000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-422000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-336000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-576000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-787000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-184000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-788000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-709000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-591000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-959000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-663000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1376000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>1370000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>1046000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1367000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-482000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-120000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>93000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>89000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>179000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-80000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-38289.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-406781.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-20215.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-79000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-175551.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-93884.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>59437.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-31610.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>20171.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>74496.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>275683.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>76129.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-48736906.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-45598847.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-42559732.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-39576929.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-36749534.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-34111671.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-32086850.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-30890306.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-28991200.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-27150044.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-26021717.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-24338575.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-23061102.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-21638949.0</v>
       </c>
-      <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-21204082.0</v>
       </c>
-      <c r="AY5"/>
       <c r="AZ5"/>
-      <c r="BA5">
+      <c r="BA5"/>
+      <c r="BB5">
         <v>-101803622.0</v>
       </c>
-      <c r="BB5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
         <v>19</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
-      <c r="AV6"/>
+      <c r="AV6">
+        <v>0.0</v>
+      </c>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
-    </row>
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
         <v>20</v>
       </c>
       <c r="B7">
+        <v>96154000.0</v>
+      </c>
+      <c r="C7">
         <v>97654000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>98029000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>98914000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>34784000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>28928000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>29741000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>29484000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>30374000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>31981000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>32930000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4673000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>5347000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5710000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>6066000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>6417000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>6805000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7094000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>7425000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>7753000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>8051000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>8396000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>8752440.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>9193526.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>9310328.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>9594310.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>9842477.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>10088689.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>9663964.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
-    </row>
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
         <v>21</v>
       </c>
       <c r="B8">
         <v>49000.0</v>
       </c>
       <c r="C8">
         <v>49000.0</v>
       </c>
       <c r="D8">
         <v>49000.0</v>
       </c>
       <c r="E8">
         <v>49000.0</v>
       </c>
       <c r="F8">
         <v>49000.0</v>
       </c>
       <c r="G8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="H8">
         <v>48000.0</v>
       </c>
       <c r="I8">
         <v>48000.0</v>
       </c>
       <c r="J8">
         <v>48000.0</v>
       </c>
       <c r="K8">
         <v>48000.0</v>
       </c>
       <c r="L8">
         <v>48000.0</v>
       </c>
       <c r="M8">
         <v>48000.0</v>
       </c>
       <c r="N8">
         <v>48000.0</v>
       </c>
       <c r="O8">
         <v>48000.0</v>
       </c>
       <c r="P8">
         <v>48000.0</v>
       </c>
       <c r="Q8">
-        <v>43000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="R8">
         <v>43000.0</v>
       </c>
       <c r="S8">
         <v>43000.0</v>
       </c>
       <c r="T8">
         <v>43000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>43000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
         <v>22</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>1275510000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>1267642000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>1321299000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>1305260000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>961914000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>955710000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>949995000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>944222000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>938242000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>600388000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>597368593.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>591386109.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>588357121.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>334299170.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>331538514.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>328342507.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>325457147.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>323079437.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>320115324.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>316176333.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>313929310.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>312783195.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>308969771.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>305180732.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>300961005.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>299477706.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>297956502.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>295421183.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>293514642.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>292484986.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>294082039.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>292179262.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>290119660.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>288216882.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>7434249.0</v>
       </c>
-      <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
-    </row>
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
         <v>23</v>
       </c>
       <c r="B10">
+        <v>381381000.0</v>
+      </c>
+      <c r="C10">
         <v>277975000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>274591000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>243684000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>243732000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>268633000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>274594000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>251699000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>257894000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>296871000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>338107000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>244048000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>337143000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>132735000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>240310000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>307345000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>29730000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>72788000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>170836000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>280323000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>340967000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>67247000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>84184714.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>107727885.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>149486159.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>9472000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7205735.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>4752836.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3761283.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>7554388.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>2850063.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1134285.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3039341.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2184259.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2069344.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>675184.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2023788.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3908177.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>3496313.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1719089.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>266129.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>8029413.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>15250752.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>16046925.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>24918508.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>36259252.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1758202.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1923823.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2203035.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2444754.0</v>
       </c>
-      <c r="AY10"/>
       <c r="AZ10"/>
-      <c r="BA10">
+      <c r="BA10"/>
+      <c r="BB10">
         <v>-1633249.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1633000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:54">
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
         <v>24</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4477,744 +4502,756 @@
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
-    </row>
-    <row r="12" spans="1:54">
+      <c r="BC11"/>
+    </row>
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
         <v>25</v>
       </c>
       <c r="B12">
+        <v>381381000.0</v>
+      </c>
+      <c r="C12">
         <v>277975000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>274591000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>243684000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>243732000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>268633000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>274594000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>251699000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>257894000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>296871000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>338107000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>358485000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>386469000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>132735000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>260201000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>327185000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>29730000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>72788000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>170836000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>280323000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>340967000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>67247000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>94184714.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>127729081.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>169486159.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>9472000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7205735.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4752836.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3761283.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>7554388.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>2850063.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1134285.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3039341.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2184259.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2069344.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>675184.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2023788.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3908177.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>3496313.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1719089.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>266129.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>11279413.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>18999957.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>23546130.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>32417713.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>36259252.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1758202.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1923823.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2203035.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2444754.0</v>
       </c>
-      <c r="AY12"/>
       <c r="AZ12"/>
-      <c r="BA12">
+      <c r="BA12"/>
+      <c r="BB12">
         <v>1633249.0</v>
       </c>
-      <c r="BB12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
         <v>26</v>
       </c>
       <c r="B13">
         <v>49000.0</v>
       </c>
       <c r="C13">
         <v>49000.0</v>
       </c>
       <c r="D13">
         <v>49000.0</v>
       </c>
       <c r="E13">
         <v>49000.0</v>
       </c>
       <c r="F13">
         <v>49000.0</v>
       </c>
       <c r="G13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="H13">
         <v>48000.0</v>
       </c>
       <c r="I13">
         <v>48000.0</v>
       </c>
       <c r="J13">
         <v>48000.0</v>
       </c>
       <c r="K13">
         <v>48000.0</v>
       </c>
       <c r="L13">
         <v>48000.0</v>
       </c>
       <c r="M13">
         <v>48000.0</v>
       </c>
       <c r="N13">
         <v>48000.0</v>
       </c>
       <c r="O13">
         <v>48000.0</v>
       </c>
       <c r="P13">
         <v>48000.0</v>
       </c>
       <c r="Q13">
-        <v>43000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="R13">
         <v>43000.0</v>
       </c>
       <c r="S13">
         <v>43000.0</v>
       </c>
       <c r="T13">
         <v>43000.0</v>
       </c>
       <c r="U13">
         <v>43000.0</v>
       </c>
       <c r="V13">
+        <v>43000.0</v>
+      </c>
+      <c r="W13">
         <v>41000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>40645.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>40480.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>40271.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>36000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>36100.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>36089.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>35866.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>35556.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>35524.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>35317.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>35139.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>35132.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>34835.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>34513.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>34040.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>33961.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>33839.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>33573.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>33538.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>33537.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>33513.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>33505.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>33470.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>33468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10421.0</v>
       </c>
       <c r="AV13">
         <v>10421.0</v>
       </c>
       <c r="AW13">
+        <v>10421.0</v>
+      </c>
+      <c r="AX13">
         <v>14036.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>10421.0</v>
       </c>
-      <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
-      <c r="BB13">
+      <c r="BB13"/>
+      <c r="BC13">
         <v>10000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:54">
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
         <v>27</v>
       </c>
       <c r="B14">
+        <v>56060000.0</v>
+      </c>
+      <c r="C14">
         <v>56037000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>55875000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>50198000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>48733000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>50407000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>50282000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>48461000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>50049000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>49889000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>48194000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>48132000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>48047000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>48011000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>47856000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>45636000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>43437000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>43399000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>43373000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>43303000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>41627000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>40668963.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>41700000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>41510000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>37443758.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>37359970.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>37289478.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>35930350.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35668323.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>36962439.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35396550.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35241198.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>35137502.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>35823559.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>34666180.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>34287006.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>33563133.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>34226963.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>34171036.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>33554395.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>33537280.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34753275.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>33509303.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>33484997.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33469749.0</v>
       </c>
       <c r="AT14">
         <v>33469749.0</v>
       </c>
       <c r="AU14">
+        <v>33469749.0</v>
+      </c>
+      <c r="AV14">
         <v>31799037.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20758325.0</v>
       </c>
       <c r="AW14">
         <v>20758325.0</v>
       </c>
       <c r="AX14">
         <v>20758325.0</v>
       </c>
       <c r="AY14">
         <v>20758325.0</v>
       </c>
       <c r="AZ14">
+        <v>20758325.0</v>
+      </c>
+      <c r="BA14">
         <v>10454112.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>10372822.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
         <v>28</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>48000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>48000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>48000.0</v>
       </c>
       <c r="Q15">
-        <v>43000.0</v>
+        <v>48000.0</v>
       </c>
       <c r="R15">
         <v>43000.0</v>
       </c>
       <c r="S15">
         <v>43000.0</v>
       </c>
       <c r="T15">
         <v>43000.0</v>
       </c>
       <c r="U15">
         <v>43000.0</v>
       </c>
       <c r="V15">
+        <v>43000.0</v>
+      </c>
+      <c r="W15">
         <v>41000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>40645.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>40480.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>40271.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>36162.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>36100.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>36089.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>35866.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>35556.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>35524.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>35317.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>35139.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>35132.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>34835.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>34513.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>34040.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>33961.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>33839.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>33573.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>33538.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>33537.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>33513.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>33505.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>33470.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>33468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10421.0</v>
       </c>
       <c r="AV15">
         <v>10421.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AW15">
         <v>10421.0</v>
       </c>
-      <c r="AY15"/>
+      <c r="AX15"/>
+      <c r="AY15">
+        <v>10421.0</v>
+      </c>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>8985592.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16">
         <v>19447056.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>9018582.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>14499.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>293309.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>527179.0</v>
       </c>
-      <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>278817.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5073975.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3794187.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>4531139.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4720267.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>4960313.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
-    </row>
-    <row r="17" spans="1:54">
+      <c r="BC16"/>
+    </row>
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
         <v>30</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5227,174 +5264,176 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
         <v>31</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>1685000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>235000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>260000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>285000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>2478000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>2677000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>2875000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>2996000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="X18">
         <v>1100000.0</v>
       </c>
       <c r="Y18">
+        <v>1100000.0</v>
+      </c>
+      <c r="Z18">
         <v>500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>700000.0</v>
       </c>
       <c r="AA18">
         <v>700000.0</v>
       </c>
       <c r="AB18">
+        <v>700000.0</v>
+      </c>
+      <c r="AC18">
         <v>1900000.0</v>
       </c>
-      <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
         <v>0.0</v>
       </c>
       <c r="AQ18">
         <v>0.0</v>
       </c>
       <c r="AR18">
         <v>0.0</v>
       </c>
       <c r="AS18">
         <v>0.0</v>
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
-      <c r="AV18"/>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
-    </row>
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
         <v>32</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5407,854 +5446,870 @@
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
         <v>33</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
         <v>0.0</v>
       </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
-      <c r="AV20"/>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
         <v>34</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
+      <c r="AE21"/>
       <c r="AF21">
         <v>0.0</v>
       </c>
       <c r="AG21">
         <v>0.0</v>
       </c>
       <c r="AH21">
         <v>0.0</v>
       </c>
       <c r="AI21">
         <v>0.0</v>
       </c>
       <c r="AJ21">
         <v>0.0</v>
       </c>
       <c r="AK21">
         <v>0.0</v>
       </c>
       <c r="AL21">
         <v>0.0</v>
       </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
         <v>0.0</v>
       </c>
       <c r="AP21">
         <v>0.0</v>
       </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
         <v>0.0</v>
       </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
-      <c r="AV21"/>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
         <v>35</v>
       </c>
       <c r="B22">
+        <v>80588000.0</v>
+      </c>
+      <c r="C22">
         <v>76766000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>69845000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>90583000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>82017000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>80794000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>72791000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>73252000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>71865000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>63238000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>59063000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>65269000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>66319000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>58290000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>64334000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>60679000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>45311000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>35574000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>29305000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>24597000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21825000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>19119000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>17510839.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>18692994.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>16005370.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>12542000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13306994.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13225832.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>11109216.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9317232.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8709111.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10290471.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9874896.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10118394.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8690803.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>7686101.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>7607293.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5402735.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>6320806.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>7864626.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>8183496.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6853447.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6802023.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>7811256.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>7427084.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>7314151.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>6865621.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>5752833.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4701285.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>5512225.0</v>
       </c>
-      <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>3824000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:54">
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
         <v>36</v>
       </c>
       <c r="B23">
+        <v>1839179000.0</v>
+      </c>
+      <c r="C23">
         <v>1777775000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1745542000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1647494000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>1559024000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1574878000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1531698000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1506331000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1480590000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1464421000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1444333000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1410371000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1400017000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1125383000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1165497000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1173514000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>853460000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>784410000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>758327000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>783430000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>773972000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>434388000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>425942496.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>411860310.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>431966689.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>236126000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>206299439.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>181182998.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>159738069.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>139964858.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>135797695.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>133380492.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>135226296.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>133900334.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>132127085.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>128739982.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>126804399.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>126451216.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>124603168.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>122462290.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>114280674.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>113097574.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>111956372.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>112877819.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>112994528.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>112461860.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>75256906.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>74488872.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>67211468.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>62617224.0</v>
       </c>
-      <c r="AY23"/>
       <c r="AZ23"/>
-      <c r="BA23">
+      <c r="BA23"/>
+      <c r="BB23">
         <v>-14187837.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
         <v>37</v>
       </c>
       <c r="B24">
+        <v>397884000.0</v>
+      </c>
+      <c r="C24">
         <v>397330000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>396781000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>396237000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>395698000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>395163000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>394633000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>394108000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>393588000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>393074000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>392562000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>392048000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>391567000.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
-      <c r="P24">
+      <c r="P24"/>
+      <c r="Q24">
         <v>65036000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>43541000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-      <c r="Z24">
+      <c r="Z24"/>
+      <c r="AA24">
         <v>54466099.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>35395988.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>28482000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>8677892.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
         <v>0.0</v>
       </c>
       <c r="AP24">
         <v>0.0</v>
       </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
+        <v>0.0</v>
+      </c>
+      <c r="AV24">
         <v>85653850.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>83640000.0</v>
       </c>
-      <c r="AW24"/>
-      <c r="AX24">
+      <c r="AX24"/>
+      <c r="AY24">
         <v>76112000.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
-      <c r="BB24">
+      <c r="BB24"/>
+      <c r="BC24">
         <v>44057000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:54">
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
         <v>38</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>54466100.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>35395988.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>28482000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
-      <c r="AU25">
+      <c r="AU25"/>
+      <c r="AV25">
         <v>85653850.0</v>
       </c>
-      <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
-    </row>
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
         <v>39</v>
       </c>
       <c r="B26">
-        <v>33446000.0</v>
+        <v>0.0</v>
       </c>
       <c r="C26">
         <v>33446000.0</v>
       </c>
       <c r="D26">
         <v>33446000.0</v>
       </c>
       <c r="E26">
         <v>33446000.0</v>
       </c>
       <c r="F26">
         <v>33446000.0</v>
       </c>
       <c r="G26">
         <v>33446000.0</v>
       </c>
       <c r="H26">
         <v>33446000.0</v>
       </c>
       <c r="I26">
         <v>33446000.0</v>
       </c>
       <c r="J26">
-        <v>23528000.0</v>
+        <v>33446000.0</v>
       </c>
       <c r="K26">
         <v>23528000.0</v>
       </c>
       <c r="L26">
         <v>23528000.0</v>
       </c>
       <c r="M26">
+        <v>23528000.0</v>
+      </c>
+      <c r="N26">
         <v>24438000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>25418000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>26180000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>27123000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>27840000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>25856000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>26736000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>27276000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>27658000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>27894000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>27749501.0</v>
       </c>
-      <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6267,2042 +6322,2078 @@
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
-    </row>
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
+        <v>112657000.0</v>
+      </c>
+      <c r="C28">
         <v>282032000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>220219000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>251467000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>186750000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>155458000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>149780000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>171893000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>166068000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>128184000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>87385000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>152673000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>59771000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-127025000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-161372000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-225443000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>25386000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-65694000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-163411000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-272570000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-332916000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-58851000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-75432274.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-98534359.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-140175831.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>54588000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>38032730.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>33817853.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>15902681.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-7554388.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-850063.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>2865715.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>2960659.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2184259.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3430656.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>6824816.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3726212.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3091823.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5503687.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6280911.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-266129.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8029413.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-15250752.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-16046925.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-24918508.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-36259252.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>83895648.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>81716181.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>75923123.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>73667558.0</v>
       </c>
-      <c r="AY28"/>
       <c r="AZ28"/>
-      <c r="BA28">
+      <c r="BA28"/>
+      <c r="BB28">
         <v>1633249.0</v>
       </c>
-      <c r="BB28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:54">
+      <c r="BC28"/>
+    </row>
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
         <v>42</v>
       </c>
       <c r="B29">
+        <v>1659947000.0</v>
+      </c>
+      <c r="C29">
         <v>1605989000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1575186000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1467891000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1445187000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1450523000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1416080000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1389912000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1371432000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1346528000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1331118000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1329832000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1340474000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1031569000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1102809000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1108153000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>756365000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>719754000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>723518000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>719811000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>721396000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>394169000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>394489200.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>384591027.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>381795301.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
-    </row>
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
         <v>43</v>
       </c>
       <c r="B30">
+        <v>65370000.0</v>
+      </c>
+      <c r="C30">
         <v>63762000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>64327000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>60375000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>62654000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>68419000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>65015000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>68156000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>68507000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>56754000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>54415000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>51889000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>49513000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>57572000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>48235000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>62090000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>61458000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>34780000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>32217000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>33962000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>28818000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>18438000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>21644451.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>22651347.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>20295397.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>18581000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>19500754.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>19356428.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15558276.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>12326703.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>14421584.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>11120231.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>12099217.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>12721521.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>12390110.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>11514646.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>8718873.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>8886790.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>8669359.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8226216.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>7133456.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>7030719.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>7029355.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6297531.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6533594.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>5360400.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4230006.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>5371892.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>5069296.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3497596.0</v>
       </c>
-      <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
-    </row>
-    <row r="31" spans="1:54">
+      <c r="BC30"/>
+    </row>
+    <row r="31" spans="1:55">
       <c r="A31" t="s">
         <v>44</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>937784000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>948907000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>1031569000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1029937000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>1032668000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>708054000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>719754000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>723518000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>719811000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>721396000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>394169000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>394489200.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>384591027.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>381795301.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>131264521.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>123773968.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>117592454.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>120521542.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>121474475.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>116804693.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>113016986.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>114727716.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>116902978.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>111498235.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>107954422.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>106386384.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>107782531.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>105027806.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>101871489.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>103207915.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>103950060.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>102766827.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>102539392.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>93243328.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>95030478.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-57760845.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
-    </row>
-    <row r="32" spans="1:54">
+      <c r="BC31"/>
+    </row>
+    <row r="32" spans="1:55">
       <c r="A32" t="s">
         <v>45</v>
       </c>
       <c r="B32">
+        <v>454143000.0</v>
+      </c>
+      <c r="C32">
         <v>357119000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>346803000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>324196000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>322818000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>338129000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>332052000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>315220000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>325012000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>338097000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>378617000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>409698000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>457405000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>172351000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>252507000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>383882000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>46521000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>91379000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>209047000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>287415000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>350219000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>75975000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>113511657.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>153208519.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>177403815.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
-    </row>
-    <row r="33" spans="1:54">
+      <c r="BC32"/>
+    </row>
+    <row r="33" spans="1:55">
       <c r="A33" t="s">
         <v>46</v>
       </c>
       <c r="B33">
+        <v>1297387000.0</v>
+      </c>
+      <c r="C33">
         <v>1342061000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1321991000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1238317000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1153632000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1137880000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1110404000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1101111000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1073632000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1037102000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>981943000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>923231000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>886874000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>863417000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>782019000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>718794000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>710494000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>634085000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>520537000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>438813000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>377931000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>325292000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>288460603.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>239239340.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>212460646.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>181800000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>153875960.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>141910728.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>126619663.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>109006753.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>108693311.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>108639178.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>108563991.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>106942366.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>107501536.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>107481766.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>107684505.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>107207863.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>105336667.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>103860230.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>97493063.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>87704364.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>78829481.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>74533248.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>65896880.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>62236678.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>60578145.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>60150818.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>55125074.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>50988863.0</v>
       </c>
-      <c r="AY33"/>
       <c r="AZ33"/>
-      <c r="BA33">
+      <c r="BA33"/>
+      <c r="BB33">
         <v>-1633249.0</v>
       </c>
-      <c r="BB33"/>
-[...1 lines deleted...]
-    <row r="34" spans="1:54">
+      <c r="BC33"/>
+    </row>
+    <row r="34" spans="1:55">
       <c r="A34" t="s">
         <v>47</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
-      <c r="O34">
+      <c r="O34"/>
+      <c r="P34">
         <v>4588000.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
-      <c r="S34">
+      <c r="S34"/>
+      <c r="T34">
         <v>6066000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6417000.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>7098000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>7483060.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>7856832.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>8069160.0</v>
       </c>
-      <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>8712671.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>9020293.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>8677892.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>273420.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>281596.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>289845.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>297735.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>304839.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>236878.0</v>
       </c>
-      <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
-      <c r="AS34">
+      <c r="AS34"/>
+      <c r="AT34">
         <v>821046.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>706940.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>18799419.0</v>
       </c>
-      <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
-    </row>
-    <row r="35" spans="1:54">
+      <c r="BC34"/>
+    </row>
+    <row r="35" spans="1:55">
       <c r="A35" t="s">
         <v>48</v>
       </c>
       <c r="B35">
+        <v>489467000.0</v>
+      </c>
+      <c r="C35">
         <v>490521000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>490389000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>490859000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>426961000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>420649000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>421009000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>420527000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>420800000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>421745000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>422004000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>395145000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>395371000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4200000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4588000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>70007000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>48962000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>5710000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>6066000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>6417000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>6753000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7098000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>7483060.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>7856832.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8069160.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>62875000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>44108659.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>37502293.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>8677892.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>273420.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>281596.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>289845.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>297735.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>304839.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>236878.0</v>
       </c>
-      <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
-      <c r="AS35">
+      <c r="AS35"/>
+      <c r="AT35">
         <v>821046.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>706940.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>104453269.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>95568000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>88191418.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>84289122.0</v>
       </c>
-      <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
       <c r="BB35"/>
-    </row>
-    <row r="36" spans="1:54">
+      <c r="BC35"/>
+    </row>
+    <row r="36" spans="1:55">
       <c r="A36" t="s">
         <v>49</v>
       </c>
       <c r="B36">
+        <v>35378000.0</v>
+      </c>
+      <c r="C36">
         <v>34627000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>108978000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>35549000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>34493000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>34152000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>32189000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>30975000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>29895000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>28899000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>29705000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>30108000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>31475000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>28426000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>30878000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>22197000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>12584000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>13670000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>14963000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>8651000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>11344000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>4749000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>10219683.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>10474429.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>8006678.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7360000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7727049.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>9752460.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7693448.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6912505.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5607602.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>5940621.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6900572.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6343727.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6079432.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>5823332.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>5971875.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>5714783.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>5330554.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>4741076.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>4821631.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>4911357.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>4947348.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>5349289.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>3943115.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>4410717.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>4727698.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>4731780.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2557904.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>2224831.0</v>
       </c>
-      <c r="AY36"/>
       <c r="AZ36"/>
-      <c r="BA36">
+      <c r="BA36"/>
+      <c r="BB36">
         <v>-1633249.0</v>
       </c>
-      <c r="BB36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:54">
+      <c r="BC36"/>
+    </row>
+    <row r="37" spans="1:55">
       <c r="A37" t="s">
         <v>50</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
         <v>0.0</v>
       </c>
       <c r="AQ37">
         <v>0.0</v>
       </c>
       <c r="AR37">
         <v>0.0</v>
       </c>
       <c r="AS37">
         <v>0.0</v>
       </c>
       <c r="AT37">
         <v>0.0</v>
       </c>
       <c r="AU37">
         <v>0.0</v>
       </c>
-      <c r="AV37"/>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
-    </row>
-    <row r="38" spans="1:54">
+      <c r="BC37"/>
+    </row>
+    <row r="38" spans="1:55">
       <c r="A38" t="s">
         <v>51</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>-1000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000.0</v>
       </c>
       <c r="P38">
         <v>-1000.0</v>
       </c>
       <c r="Q38">
+        <v>-1000.0</v>
+      </c>
+      <c r="R38">
         <v>1000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>17770000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>14963000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>12398000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-1000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>44219000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>10219683.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>10474429.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>8006678.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>7727049.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>9752460.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7693450.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>6912505.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>5607602.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5940621.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>6900572.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6344000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6080000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>5824000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>5972000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>5714000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>5331000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>4741000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>4822000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>4912000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>4947000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>5349000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>3943000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>4411000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>4728000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>4732000.0</v>
       </c>
-      <c r="AW38"/>
-      <c r="AX38">
+      <c r="AX38"/>
+      <c r="AY38">
         <v>2225000.0</v>
       </c>
-      <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
-      <c r="BB38">
+      <c r="BB38"/>
+      <c r="BC38">
         <v>2540000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:54">
+    <row r="39" spans="1:55">
       <c r="A39" t="s">
         <v>52</v>
       </c>
       <c r="B39">
+        <v>14453000.0</v>
+      </c>
+      <c r="C39">
         <v>17211000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>14788000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>14535000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>16989000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>19152000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>8894000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>12113000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8692000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>10456000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>10805000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>11497000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>10843000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3590000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>10709000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4767000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>6466000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>7183000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5432000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>5735000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4432000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>4292000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4141889.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>3547548.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>13719117.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>13729000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>12409996.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1937174.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2689631.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1759782.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1123626.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2196327.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1648851.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1933794.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1475292.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1382285.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>769940.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1045651.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>780023.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>792129.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>1204530.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>229631.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>295556.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>689654.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>719257.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>1291379.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>1824932.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>1289506.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>112778.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>173786.0</v>
       </c>
-      <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-      <c r="BB39">
+      <c r="BB39"/>
+      <c r="BC39">
         <v>144000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:54">
+    <row r="40" spans="1:55">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
+        <v>47503999.0</v>
+      </c>
+      <c r="C40">
         <v>31610000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>41488000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>37872000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>36290000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>56263000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>50396000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>52884000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>32193000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>49816000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>39377000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>43477000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>27805000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>33016000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>19576000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>19437000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>13139000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>14950000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>14556000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>16707000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>13570000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>15371000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>11958320.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>8985593.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>20440468.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>22133000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>19447055.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>9218582.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>8217565.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>9050551.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>6806976.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>5261521.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>5207282.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>7346637.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>6381417.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>5706047.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>3939462.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>4738644.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>4859688.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>5146916.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>3781342.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>2432985.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>2427880.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>3157893.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>2200982.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>2783316.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>3624191.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>3193252.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>2808020.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1907481.0</v>
       </c>
-      <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-      <c r="BB40">
+      <c r="BB40"/>
+      <c r="BC40">
         <v>2284000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:54">
+    <row r="41" spans="1:55">
       <c r="A41" t="s">
         <v>54</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
-      <c r="AD41">
+      <c r="AD41"/>
+      <c r="AE41">
         <v>273420.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>281596.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>289845.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>297735.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>304000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>237000.0</v>
       </c>
-      <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>821000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>707000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>18799000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>11928000.0</v>
       </c>
-      <c r="AW41"/>
-      <c r="AX41">
+      <c r="AX41"/>
+      <c r="AY41">
         <v>8177000.0</v>
       </c>
-      <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-      <c r="BB41">
+      <c r="BB41"/>
+      <c r="BC41">
         <v>2735000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:54">
+    <row r="42" spans="1:55">
       <c r="A42" t="s">
         <v>55</v>
       </c>
       <c r="B42">
+        <v>1356634000.0</v>
+      </c>
+      <c r="C42">
         <v>1350945000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>1355262000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>1350088000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>1344519000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>1337904000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1321511000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>1308367000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1288634000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>1282728000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>1283488000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>1275254000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>1267386000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>1325268000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>1321043000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>1305004000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>961658000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>955454000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>949739000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>943966000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>937986000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>600132000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>597112367.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>591129883.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>588100895.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>334043000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>331282288.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>328086281.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>325200921.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>322823211.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>319859098.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>315920107.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>313929310.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>312783195.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>308969771.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>305180732.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>300961005.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>299477706.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>297956502.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>295421183.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>293514642.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>292484986.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>294082039.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>292179262.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>290119660.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>288216882.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>7434249.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>113237319.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>14346070.0</v>
       </c>
-      <c r="AX42">
-[...2 lines deleted...]
-      <c r="AY42"/>
+      <c r="AY42">
+        <v>37654257.0</v>
+      </c>
       <c r="AZ42"/>
       <c r="BA42"/>
       <c r="BB42"/>
-    </row>
-    <row r="43" spans="1:54">
+      <c r="BC42"/>
+    </row>
+    <row r="43" spans="1:55">
       <c r="A43" t="s">
         <v>56</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8315,2508 +8406,2548 @@
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
-    </row>
-    <row r="44" spans="1:54">
+      <c r="BC43"/>
+    </row>
+    <row r="44" spans="1:55">
       <c r="A44" t="s">
         <v>57</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
         <v>0.0</v>
       </c>
       <c r="AQ44">
         <v>0.0</v>
       </c>
       <c r="AR44">
         <v>0.0</v>
       </c>
       <c r="AS44">
         <v>0.0</v>
       </c>
       <c r="AT44">
         <v>0.0</v>
       </c>
       <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
         <v>117488000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>114591000.0</v>
       </c>
-      <c r="AW44"/>
-      <c r="AX44">
+      <c r="AX44"/>
+      <c r="AY44">
         <v>101192000.0</v>
       </c>
-      <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
-      <c r="BB44">
+      <c r="BB44"/>
+      <c r="BC44">
         <v>87616000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:54">
+    <row r="45" spans="1:55">
       <c r="A45" t="s">
         <v>58</v>
       </c>
       <c r="B45">
+        <v>1564591000.0</v>
+      </c>
+      <c r="C45">
         <v>1543217000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1498511000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1469484000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1369423000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1335550000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1293062000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1269152000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1226670000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1184171000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>930966000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>865237000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>833896000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>809574000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>728781000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>662527000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>663844000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>583922000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>471964000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>402886000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>338929000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>288939000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>250491419.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>228764911.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>204453968.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>174441831.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>146148911.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>132158268.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>118926215.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>102094248.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>103085709.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>102698557.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>101663419.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>100598639.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>101422104.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>101658434.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>101712630.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>101493080.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>100006113.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>99119154.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>92671432.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>82793007.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>73882133.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>69183959.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>61953765.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>57825961.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>55850447.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>55419038.0</v>
       </c>
-      <c r="AW45"/>
-      <c r="AX45">
+      <c r="AX45"/>
+      <c r="AY45">
         <v>48764032.0</v>
       </c>
-      <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
-    </row>
-    <row r="46" spans="1:54">
+      <c r="BC45"/>
+    </row>
+    <row r="46" spans="1:55">
       <c r="A46" t="s">
         <v>59</v>
       </c>
       <c r="B46">
+        <v>1209185000.0</v>
+      </c>
+      <c r="C46">
         <v>1205095000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1179567000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1169322000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1085693000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1070282000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1044769000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1036690000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1010291000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>984675000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>928710000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>869595000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>830961000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>809573000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>724961000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>669474000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>670070000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>594559000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>478838000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>402886000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>338929000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>292649000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>250491419.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>228764911.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>204453968.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>174440000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>146148911.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>132158268.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>118926215.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>102094248.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>103085709.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>102698557.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>101663419.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>100598639.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>101422104.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>101658434.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>101712630.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>101493080.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>100006113.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>99119154.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>92671432.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>82793007.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>73882133.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>69183959.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>61953765.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>57825961.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>55850447.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>55419038.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>52567170.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>48764032.0</v>
       </c>
-      <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
       <c r="BB46"/>
-    </row>
-    <row r="47" spans="1:54">
+      <c r="BC46"/>
+    </row>
+    <row r="47" spans="1:55">
       <c r="A47" t="s">
         <v>60</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>865237000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>826152000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>805751000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>724960000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>668389000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>663844000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>590459000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>471964000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>399139000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>331371000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>281073000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>242299147.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>220074510.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>195607774.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>174441831.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>136688547.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>122394944.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>109559987.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>102094248.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>103085709.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>102698557.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>101663419.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>100598639.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>101422104.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>101658434.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>101712630.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>101493080.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>100006113.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>99119154.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>92671432.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>82793007.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>73882133.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>69183959.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>61953765.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>57825961.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>55850447.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>55419000.0</v>
       </c>
-      <c r="AW47"/>
-      <c r="AX47">
+      <c r="AX47"/>
+      <c r="AY47">
         <v>48764000.0</v>
       </c>
-      <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
-      <c r="BB47">
+      <c r="BB47"/>
+      <c r="BC47">
         <v>33174000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:54">
+    <row r="48" spans="1:55">
       <c r="A48" t="s">
         <v>61</v>
       </c>
       <c r="B48">
+        <v>-94161000.0</v>
+      </c>
+      <c r="C48">
         <v>-142669000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-176484000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-278147000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-294503000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-281806000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-299928000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-311823000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-310129000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-328731000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-344021000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-336855000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-319903000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-295117000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-292200000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-273751000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-253165000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-235623000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-226357000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-224287000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-216812000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-205924000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-202625523.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-206172555.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-206325650.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-202735000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-207368869.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-210436032.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-204774682.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-201352682.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-203110100.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-203012934.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>-199512416.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>-195991478.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-197506371.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-197260823.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>-194608661.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>-191729136.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-192962535.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-193583267.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-190340265.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-188568463.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-191348725.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-189673375.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-187444725.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-184857651.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-168410901.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-158927661.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-152660858.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-147518634.0</v>
       </c>
-      <c r="AY48"/>
       <c r="AZ48"/>
       <c r="BA48"/>
       <c r="BB48"/>
-    </row>
-    <row r="49" spans="1:54">
+      <c r="BC48"/>
+    </row>
+    <row r="49" spans="1:55">
       <c r="A49" t="s">
         <v>62</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>-336855000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>-319903000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-292200000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-273751000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>-253165000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>-235623000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>-226357000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>-224287000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-216812000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-205924000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-202625523.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>-206172555.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>-206325650.0</v>
       </c>
-      <c r="Z49"/>
-      <c r="AA49">
+      <c r="AA49"/>
+      <c r="AB49">
         <v>-207368869.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>-210436032.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>-204774682.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>-201352682.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>-203110100.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>-203012934.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>-199512416.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>-195991478.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>-197506371.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>-197260823.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>-194608661.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>-191729136.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>-192962535.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>-193583267.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>-190340265.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>-188568463.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>-191348725.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>-189673375.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>-187444725.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>-184857651.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>-168410901.0</v>
       </c>
-      <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
-    </row>
-    <row r="50" spans="1:54">
+      <c r="BC49"/>
+    </row>
+    <row r="50" spans="1:55">
       <c r="A50" t="s">
         <v>63</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
-      <c r="O50">
+      <c r="O50"/>
+      <c r="P50">
         <v>72872000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>10449000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>4770000.0</v>
       </c>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>10000000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>4000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>6000000.0</v>
       </c>
-      <c r="AH50"/>
-      <c r="AI50">
+      <c r="AI50"/>
+      <c r="AJ50">
         <v>5500000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>7500000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>5750000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>7000000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>9000000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>8000000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>7000000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>7000000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
-    </row>
-    <row r="51" spans="1:54">
+      <c r="BC50"/>
+    </row>
+    <row r="51" spans="1:55">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
+        <v>494038000.0</v>
+      </c>
+      <c r="C51">
         <v>560007000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>494810000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>495151000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>430482000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>424091000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>424374000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>423592000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>423962000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>425055000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>425492000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>396721000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>396914000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5710000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>78938000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>81902000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>55116000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7094000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7425000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7753000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8051000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8396000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8752440.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>9193526.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>9310328.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>64060000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>45238465.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>38570689.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>19663964.0</v>
       </c>
-      <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>2000000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4000000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>6000000.0</v>
       </c>
-      <c r="AH51"/>
-      <c r="AI51">
+      <c r="AI51"/>
+      <c r="AJ51">
         <v>5500000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7500000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5750000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>7000000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>9000000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>8000000.0</v>
       </c>
-      <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
-      <c r="AU51">
+      <c r="AU51"/>
+      <c r="AV51">
         <v>85653850.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>83640004.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>78126158.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>76112312.0</v>
       </c>
-      <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
-    </row>
-    <row r="52" spans="1:54">
+      <c r="BC51"/>
+    </row>
+    <row r="52" spans="1:55">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
+        <v>4682000.0</v>
+      </c>
+      <c r="C52">
         <v>4556000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4421000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>4292000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>3521000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>3442000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>3365000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>3065000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>3162000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>3310000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3488000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1576000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1543000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1510000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>74350000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>11895000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>6154000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1384000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>1359000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1336000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1298000.0</v>
       </c>
       <c r="V52">
         <v>1298000.0</v>
       </c>
       <c r="W52">
+        <v>1298000.0</v>
+      </c>
+      <c r="X52">
         <v>1269380.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1336694.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>1241168.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1185000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1129806.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1068396.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>10986072.0</v>
       </c>
-      <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>2000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>4000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>6000000.0</v>
       </c>
-      <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>5500000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>7500000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>5750000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>7000000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>9000000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>8000000.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>7000000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>7000000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-    </row>
-    <row r="53" spans="1:54">
+      <c r="BC52"/>
+    </row>
+    <row r="53" spans="1:55">
       <c r="A53" t="s">
         <v>66</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
-      <c r="G53">
+      <c r="G53"/>
+      <c r="H53">
         <v>-1.0</v>
       </c>
-      <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-      <c r="L53">
+      <c r="L53"/>
+      <c r="M53">
         <v>114437000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>49326000.0</v>
       </c>
-      <c r="N53"/>
-      <c r="O53">
+      <c r="O53"/>
+      <c r="P53">
         <v>19891000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>19840000.0</v>
       </c>
-      <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>27276000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>27658000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>27894000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>10000000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>20001196.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>20000000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
-[...1 lines deleted...]
-      </c>
+      <c r="AE53"/>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
         <v>0.0</v>
       </c>
       <c r="AK53">
         <v>0.0</v>
       </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
-        <v>3250000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AP53">
         <v>3250000.0</v>
       </c>
       <c r="AQ53">
+        <v>3250000.0</v>
+      </c>
+      <c r="AR53">
         <v>3749205.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7499205.0</v>
       </c>
       <c r="AS53">
         <v>7499205.0</v>
       </c>
       <c r="AT53">
-        <v>0.0</v>
+        <v>7499205.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
-      <c r="AV53"/>
+      <c r="AV53">
+        <v>0.0</v>
+      </c>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BA53"/>
+      <c r="BB53">
         <v>3266498.0</v>
       </c>
-      <c r="BB53"/>
-[...1 lines deleted...]
-    <row r="54" spans="1:54">
+      <c r="BC53"/>
+    </row>
+    <row r="54" spans="1:55">
       <c r="A54" t="s">
         <v>67</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
         <v>0.0</v>
       </c>
       <c r="AQ54">
         <v>0.0</v>
       </c>
       <c r="AR54">
         <v>0.0</v>
       </c>
       <c r="AS54">
         <v>0.0</v>
       </c>
       <c r="AT54">
         <v>0.0</v>
       </c>
       <c r="AU54">
         <v>0.0</v>
       </c>
-      <c r="AV54"/>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
-    </row>
-    <row r="55" spans="1:54">
+      <c r="BC54"/>
+    </row>
+    <row r="55" spans="1:55">
       <c r="A55" t="s">
         <v>68</v>
       </c>
       <c r="B55">
+        <v>1839179000.0</v>
+      </c>
+      <c r="C55">
         <v>1777775000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1745542000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1647494000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>1559024000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>1574878000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>1531698000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1506331000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1480590000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1464421000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1444333000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1410371000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1400017000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1125383000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1165497000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1173514000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>853460000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>784410000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>758327000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>783430000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>773972000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>434388000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>425942496.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>411860310.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>431966689.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>236126000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>206299439.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>181182998.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>159738069.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>139964858.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>135797695.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>133380492.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>135226296.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>133900334.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>132127085.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>128739982.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>126804399.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>126451216.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>124603168.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>122462290.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>114280674.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>113097574.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>111956372.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>112877819.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>112994528.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>112461860.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>75256906.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>74488872.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>67211468.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>62617224.0</v>
       </c>
-      <c r="AY55"/>
       <c r="AZ55"/>
       <c r="BA55"/>
-      <c r="BB55">
+      <c r="BB55"/>
+      <c r="BC55">
         <v>44094000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:54">
+    <row r="56" spans="1:55">
       <c r="A56" t="s">
         <v>69</v>
       </c>
       <c r="B56">
+        <v>541792000.0</v>
+      </c>
+      <c r="C56">
         <v>435714000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>423551000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>409177000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>405392000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>436998000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>421294000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>405220000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>406958000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>427319000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>462390000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>487140000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>513144000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>261965000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>383479000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>454721000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>142965000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>150325000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>237790000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>344617000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>396042000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>109096000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>137481893.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>172620970.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>219506043.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>54324000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>52423479.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>39272270.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>33118406.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>30958105.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>27104384.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>24741314.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>26662305.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>26957968.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>24625549.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>21258216.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>19119894.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>19243353.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>19266501.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>18602060.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>16787611.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>25393210.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>33126891.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>38344571.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>47097648.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>50225182.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>14678761.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>14338054.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>12086394.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>11628361.0</v>
       </c>
-      <c r="AY56"/>
       <c r="AZ56"/>
-      <c r="BA56">
+      <c r="BA56"/>
+      <c r="BB56">
         <v>1633249.0</v>
       </c>
-      <c r="BB56"/>
-[...1 lines deleted...]
-    <row r="57" spans="1:54">
+      <c r="BC56"/>
+    </row>
+    <row r="57" spans="1:55">
       <c r="A57" t="s">
         <v>70</v>
       </c>
       <c r="B57">
+        <v>87649000.0</v>
+      </c>
+      <c r="C57">
         <v>78595000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>76748000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>84981000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>82574000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>98869000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>89242000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>90000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>81946000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>89222000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>83773000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>77442000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>55739000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>89614000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>130972000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>70839000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>96444000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>58946000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>28743000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>57202000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>45823000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>33121000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>23970236.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>19412451.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>42102228.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>41986000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>38416812.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>26088251.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>30538635.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>18216963.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>18711406.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>20073661.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>20200845.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>16692517.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>20391972.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>20785560.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>20418015.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>18668685.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>19575362.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>20590801.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>11072759.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>9147514.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>9189545.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>10338427.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>9465077.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>8362221.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>14282241.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>13159161.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>11285450.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>8194201.0</v>
       </c>
-      <c r="AY57"/>
       <c r="AZ57"/>
       <c r="BA57"/>
-      <c r="BB57">
+      <c r="BB57"/>
+      <c r="BC57">
         <v>11490000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:54">
+    <row r="58" spans="1:55">
       <c r="A58" t="s">
         <v>71</v>
       </c>
       <c r="B58">
+        <v>577116000.0</v>
+      </c>
+      <c r="C58">
         <v>569116000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>567137000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>575840000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>509535000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>519518000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>510251000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>510527000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>502746000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>510967000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>505777000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>472587000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>451110000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>93814000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>135560000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>140846000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>145406000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>64656000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>34809000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>63619000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>52576000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>40219000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>31453296.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>27269283.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>50171388.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>104861000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>82525471.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>63590544.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>39216527.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>18490383.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>18993002.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>20363506.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>20498580.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>16997356.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>20628850.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>20785560.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>20418015.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>18668685.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>19575362.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>20590801.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>11072759.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>9147514.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>9189545.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>10338427.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>10286123.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>9069161.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>118735510.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>108727161.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>99476868.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>92483323.0</v>
       </c>
-      <c r="AY58"/>
       <c r="AZ58"/>
       <c r="BA58"/>
-      <c r="BB58">
+      <c r="BB58"/>
+      <c r="BC58">
         <v>58282000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:54">
+    <row r="59" spans="1:55">
       <c r="A59" t="s">
         <v>72</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
         <v>0.0</v>
       </c>
       <c r="AP59">
         <v>0.0</v>
       </c>
       <c r="AQ59">
         <v>0.0</v>
       </c>
       <c r="AR59">
         <v>0.0</v>
       </c>
       <c r="AS59">
         <v>0.0</v>
       </c>
       <c r="AT59">
         <v>0.0</v>
       </c>
       <c r="AU59">
         <v>0.0</v>
       </c>
-      <c r="AV59"/>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
-    </row>
-    <row r="60" spans="1:54">
+      <c r="BC59"/>
+    </row>
+    <row r="60" spans="1:55">
       <c r="A60" t="s">
         <v>73</v>
       </c>
       <c r="B60">
+        <v>1262063000.0</v>
+      </c>
+      <c r="C60">
         <v>1208659000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1178405000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>1071654000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>1049489000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>1055360000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>1021447000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>995804000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>977844000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>953454000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>938556000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>937784000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>948907000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>1031569000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>1029937000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>1032668000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>708054000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>719754000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>723518000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>719811000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>721396000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>394169000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>394489200.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>384591027.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>381795301.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>131265000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>123773968.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>117592454.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>120521542.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>121474475.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>116804693.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>113016986.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>114727716.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>116902978.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>111498235.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>107954422.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>106386384.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>107782531.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>105027806.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>101871489.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>103207915.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>103950060.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>102766827.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>102539392.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>102708405.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>103392699.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-43478604.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-34238289.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-32265400.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>-29866099.0</v>
       </c>
-      <c r="AY60"/>
       <c r="AZ60"/>
-      <c r="BA60">
+      <c r="BA60"/>
+      <c r="BB60">
         <v>-14187837.0</v>
       </c>
-      <c r="BB60"/>
-[...1 lines deleted...]
-    <row r="61" spans="1:54">
+      <c r="BC60"/>
+    </row>
+    <row r="61" spans="1:55">
       <c r="A61" t="s">
         <v>74</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
-      <c r="O61">
-[...1 lines deleted...]
-      </c>
+      <c r="O61"/>
       <c r="P61">
         <v>-256000.0</v>
       </c>
       <c r="Q61">
         <v>-256000.0</v>
       </c>
       <c r="R61">
         <v>-256000.0</v>
       </c>
       <c r="S61">
         <v>-256000.0</v>
       </c>
       <c r="T61">
         <v>-256000.0</v>
       </c>
       <c r="U61">
         <v>-256000.0</v>
       </c>
       <c r="V61">
         <v>-256000.0</v>
       </c>
-      <c r="W61"/>
+      <c r="W61">
+        <v>-256000.0</v>
+      </c>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-256230.0</v>
       </c>
       <c r="AA61">
         <v>-256230.0</v>
       </c>
       <c r="AB61">
         <v>-256230.0</v>
       </c>
       <c r="AC61">
         <v>-256230.0</v>
       </c>
       <c r="AD61">
         <v>-256230.0</v>
       </c>
       <c r="AE61">
-        <v>-256000.0</v>
+        <v>-256230.0</v>
       </c>
       <c r="AF61">
         <v>-256000.0</v>
       </c>
       <c r="AG61">
-        <v>0.0</v>
+        <v>-256000.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
         <v>0.0</v>
       </c>
       <c r="AQ61">
         <v>0.0</v>
       </c>
       <c r="AR61">
         <v>0.0</v>
       </c>
       <c r="AS61">
         <v>0.0</v>
       </c>
       <c r="AT61">
         <v>0.0</v>
       </c>
       <c r="AU61">
         <v>0.0</v>
       </c>
-      <c r="AV61"/>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
-    </row>
-    <row r="62" spans="1:54">
+      <c r="BC61"/>
+    </row>
+    <row r="62" spans="1:55">
       <c r="A62" t="s">
         <v>75</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
-      <c r="AU62">
+      <c r="AU62"/>
+      <c r="AV62">
         <v>117487627.0</v>
       </c>
-      <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
+      <c r="BC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -10869,1189 +11000,1189 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
         <v>676815000.0</v>
       </c>
       <c r="C2">
         <v>579221000.0</v>
       </c>
       <c r="D2">
         <v>516023000.0</v>
       </c>
       <c r="E2">
         <v>409311000.0</v>
       </c>
       <c r="F2">
         <v>263343000.0</v>
       </c>
       <c r="G2">
         <v>185880000.0</v>
       </c>
       <c r="H2">
         <v>131665000.0</v>
       </c>
       <c r="I2">
         <v>103247223.0</v>
       </c>
       <c r="J2">
         <v>83963292.0</v>
       </c>
       <c r="K2">
         <v>72682634.0</v>
       </c>
       <c r="L2">
         <v>61537230.0</v>
       </c>
       <c r="M2">
         <v>44545637.0</v>
       </c>
       <c r="N2">
         <v>35957835.0</v>
       </c>
       <c r="O2">
         <v>22881333.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
         <v>86872000.0</v>
       </c>
       <c r="C3">
         <v>73615000.0</v>
       </c>
       <c r="D3">
         <v>58517000.0</v>
       </c>
       <c r="E3">
         <v>34555000.0</v>
       </c>
       <c r="F3">
         <v>30468000.0</v>
       </c>
       <c r="G3">
         <v>21125000.0</v>
       </c>
       <c r="H3">
         <v>15922000.0</v>
       </c>
       <c r="I3">
         <v>14068037.0</v>
       </c>
       <c r="J3">
         <v>12692355.0</v>
       </c>
       <c r="K3">
         <v>9708062.0</v>
       </c>
       <c r="L3">
         <v>7573535.0</v>
       </c>
       <c r="M3">
         <v>6424813.0</v>
       </c>
       <c r="N3">
         <v>5945077.0</v>
       </c>
       <c r="O3">
         <v>4728005.0</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
         <v>84893000.0</v>
       </c>
       <c r="C5">
         <v>59785000.0</v>
       </c>
       <c r="D5">
         <v>-17417000.0</v>
       </c>
       <c r="E5">
         <v>-50273000.0</v>
       </c>
       <c r="F5">
         <v>-24650000.0</v>
       </c>
       <c r="G5">
         <v>-1911000.0</v>
       </c>
       <c r="H5">
         <v>-248000.0</v>
       </c>
       <c r="I5">
         <v>-4988037.0</v>
       </c>
       <c r="J5">
         <v>-3276658.0</v>
       </c>
       <c r="K5">
         <v>-2396797.0</v>
       </c>
       <c r="L5">
         <v>-3198726.0</v>
       </c>
       <c r="M5">
         <v>-6746482.0</v>
       </c>
       <c r="N5">
         <v>-12918486.0</v>
       </c>
       <c r="O5">
         <v>-15224738.0</v>
       </c>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
         <v>171765000.0</v>
       </c>
       <c r="C6">
         <v>133400000.0</v>
       </c>
       <c r="D6">
         <v>41100000.0</v>
       </c>
       <c r="E6">
         <v>-15718000.0</v>
       </c>
       <c r="F6">
         <v>5818000.0</v>
       </c>
       <c r="G6">
         <v>19214000.0</v>
       </c>
       <c r="H6">
         <v>15674000.0</v>
       </c>
       <c r="I6">
         <v>9080000.0</v>
       </c>
       <c r="J6">
         <v>9415697.0</v>
       </c>
       <c r="K6">
         <v>7311265.0</v>
       </c>
       <c r="L6">
         <v>4374809.0</v>
       </c>
       <c r="M6">
         <v>-321669.0</v>
       </c>
       <c r="N6">
         <v>-6973409.0</v>
       </c>
       <c r="O6">
         <v>-10496733.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
         <v>425200000.0</v>
       </c>
       <c r="C9">
         <v>395956000.0</v>
       </c>
       <c r="D9">
         <v>250872000.0</v>
       </c>
       <c r="E9">
         <v>186033000.0</v>
       </c>
       <c r="F9">
         <v>162146000.0</v>
       </c>
       <c r="G9">
         <v>132910000.0</v>
       </c>
       <c r="H9">
         <v>114197000.0</v>
       </c>
       <c r="I9">
         <v>89990239.0</v>
       </c>
       <c r="J9">
         <v>72415918.0</v>
       </c>
       <c r="K9">
         <v>60370883.0</v>
       </c>
       <c r="L9">
         <v>54649142.0</v>
       </c>
       <c r="M9">
         <v>42218475.0</v>
       </c>
       <c r="N9">
         <v>27192941.0</v>
       </c>
       <c r="O9">
         <v>20638128.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
         <v>70773000.0</v>
       </c>
       <c r="C10">
         <v>47523000.0</v>
       </c>
       <c r="D10">
         <v>-33404000.0</v>
       </c>
       <c r="E10">
         <v>-59212000.0</v>
       </c>
       <c r="F10">
         <v>-29537000.0</v>
       </c>
       <c r="G10">
         <v>-3123000.0</v>
       </c>
       <c r="H10">
         <v>-1239000.0</v>
       </c>
       <c r="I10">
         <v>-5284108.0</v>
       </c>
       <c r="J10">
         <v>-4187146.0</v>
       </c>
       <c r="K10">
         <v>-3094919.0</v>
       </c>
       <c r="L10">
         <v>-3653296.0</v>
       </c>
       <c r="M10">
         <v>-37297264.0</v>
       </c>
       <c r="N10">
         <v>-21655630.0</v>
       </c>
       <c r="O10">
         <v>-18623722.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
         <v>-68364000.0</v>
       </c>
       <c r="C11">
         <v>598000.0</v>
       </c>
       <c r="D11">
         <v>210000.0</v>
       </c>
       <c r="E11">
         <v>282000.0</v>
       </c>
       <c r="F11">
         <v>162000.0</v>
       </c>
       <c r="G11">
         <v>65000.0</v>
       </c>
       <c r="H11">
         <v>144000.0</v>
       </c>
       <c r="I11">
         <v>77096.0</v>
       </c>
       <c r="J11">
         <v>75195.0</v>
       </c>
       <c r="K11">
         <v>65754.0</v>
       </c>
       <c r="L11">
         <v>57516.0</v>
       </c>
       <c r="M11">
         <v>41753.0</v>
       </c>
       <c r="N11">
         <v>31525.0</v>
       </c>
       <c r="O11">
         <v>32776.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
         <v>14120000.0</v>
       </c>
       <c r="C12">
         <v>12262000.0</v>
       </c>
       <c r="D12">
         <v>14097000.0</v>
       </c>
       <c r="E12">
         <v>5208000.0</v>
       </c>
       <c r="F12">
         <v>2882000.0</v>
       </c>
       <c r="G12">
         <v>1212000.0</v>
       </c>
       <c r="H12">
         <v>991000.0</v>
       </c>
       <c r="I12">
         <v>296234.0</v>
       </c>
       <c r="J12">
         <v>910492.0</v>
       </c>
       <c r="K12">
         <v>698119.0</v>
       </c>
       <c r="L12">
         <v>454567.0</v>
       </c>
       <c r="M12">
         <v>30550779.0</v>
       </c>
       <c r="N12">
         <v>8737142.0</v>
       </c>
       <c r="O12">
         <v>3533319.0</v>
       </c>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
         <v>9221000.0</v>
       </c>
       <c r="C13">
         <v>11868000.0</v>
       </c>
       <c r="D13">
         <v>13029000.0</v>
       </c>
       <c r="E13">
         <v>1710000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13"/>
       <c r="H13">
         <v>990740.0</v>
       </c>
       <c r="I13">
         <v>296230.0</v>
       </c>
       <c r="J13">
         <v>910490.0</v>
       </c>
       <c r="K13">
         <v>698120.0</v>
       </c>
       <c r="L13">
         <v>454570.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
         <v>139137000.0</v>
       </c>
       <c r="C15">
         <v>46925000.0</v>
       </c>
       <c r="D15">
         <v>-33614000.0</v>
       </c>
       <c r="E15">
         <v>-59494000.0</v>
       </c>
       <c r="F15">
         <v>-29699000.0</v>
       </c>
       <c r="G15">
         <v>-3188000.0</v>
       </c>
       <c r="H15">
         <v>-1383000.0</v>
       </c>
       <c r="I15">
         <v>-5361204.0</v>
       </c>
       <c r="J15">
         <v>-4262341.0</v>
       </c>
       <c r="K15">
         <v>-3160673.0</v>
       </c>
       <c r="L15">
         <v>-3710812.0</v>
       </c>
       <c r="M15">
         <v>-37339017.0</v>
       </c>
       <c r="N15">
         <v>-21687155.0</v>
       </c>
       <c r="O15">
         <v>-18656498.0</v>
       </c>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-59494000.0</v>
       </c>
       <c r="F16">
         <v>-29699000.0</v>
       </c>
       <c r="G16">
         <v>-3188000.0</v>
       </c>
       <c r="H16">
         <v>-1383000.0</v>
       </c>
       <c r="I16">
         <v>-5361204.0</v>
       </c>
       <c r="J16">
         <v>-4262341.0</v>
       </c>
       <c r="K16">
         <v>-3160673.0</v>
       </c>
       <c r="L16">
         <v>-3710812.0</v>
       </c>
       <c r="M16">
         <v>-131279893.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
         <v>139137000.0</v>
       </c>
       <c r="C17">
         <v>46925000.0</v>
       </c>
       <c r="D17">
         <v>-33614000.0</v>
       </c>
       <c r="E17">
         <v>-59494000.0</v>
       </c>
       <c r="F17">
         <v>-29699000.0</v>
       </c>
       <c r="G17">
         <v>-3188000.0</v>
       </c>
       <c r="H17">
         <v>-1382735.0</v>
       </c>
       <c r="I17">
         <v>-5361204.0</v>
       </c>
       <c r="J17">
         <v>-4262341.0</v>
       </c>
       <c r="K17">
         <v>-3160673.0</v>
       </c>
       <c r="L17">
         <v>-3710812.0</v>
       </c>
       <c r="M17">
         <v>-37339017.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
         <v>-4899000.0</v>
       </c>
       <c r="C18">
         <v>-394000.0</v>
       </c>
       <c r="D18">
         <v>-1068000.0</v>
       </c>
       <c r="E18">
         <v>-5208000.0</v>
       </c>
       <c r="F18">
         <v>-2882000.0</v>
       </c>
       <c r="G18">
         <v>-1212000.0</v>
       </c>
       <c r="H18">
         <v>-990741.0</v>
       </c>
       <c r="I18">
         <v>-296234.0</v>
       </c>
       <c r="J18">
         <v>-910492.0</v>
       </c>
       <c r="K18">
         <v>-698119.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-1992000.0</v>
       </c>
       <c r="G19">
         <v>87000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-102337.0</v>
       </c>
       <c r="J19">
         <v>-525404.0</v>
       </c>
       <c r="K19">
         <v>-181850.0</v>
       </c>
       <c r="L19">
         <v>448943.0</v>
       </c>
       <c r="M19">
         <v>-30879572.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
         <v>94958000.0</v>
       </c>
       <c r="C21">
         <v>37999000.0</v>
       </c>
       <c r="D21">
         <v>-30446000.0</v>
       </c>
       <c r="E21">
         <v>-51983000.0</v>
       </c>
       <c r="F21">
         <v>-24663000.0</v>
       </c>
       <c r="G21">
         <v>-1998000.0</v>
       </c>
       <c r="H21">
         <v>-253000.0</v>
       </c>
       <c r="I21">
         <v>-4885537.0</v>
       </c>
       <c r="J21">
         <v>-2751250.0</v>
       </c>
       <c r="K21">
         <v>-2214950.0</v>
       </c>
       <c r="L21">
         <v>-3647672.0</v>
       </c>
       <c r="M21">
         <v>-6417692.0</v>
       </c>
       <c r="N21">
         <v>-12380676.0</v>
       </c>
       <c r="O21">
         <v>-14747191.0</v>
       </c>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
         <v>1007057000.0</v>
       </c>
       <c r="C23">
         <v>937178000.0</v>
       </c>
       <c r="D23">
         <v>797341000.0</v>
       </c>
       <c r="E23">
         <v>647327000.0</v>
       </c>
       <c r="F23">
         <v>450152000.0</v>
       </c>
       <c r="G23">
         <v>320788000.0</v>
       </c>
       <c r="H23">
         <v>246115000.0</v>
       </c>
       <c r="I23">
         <v>198123000.0</v>
       </c>
       <c r="J23">
         <v>159130460.0</v>
       </c>
       <c r="K23">
         <v>135268467.0</v>
       </c>
       <c r="L23">
         <v>119834044.0</v>
       </c>
       <c r="M23">
         <v>93181804.0</v>
       </c>
       <c r="N23">
         <v>75531452.0</v>
       </c>
       <c r="O23">
         <v>58266652.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
         <v>89721000.0</v>
       </c>
       <c r="C25">
         <v>73615000.0</v>
       </c>
       <c r="D25">
         <v>58517000.0</v>
       </c>
       <c r="E25">
         <v>34555000.0</v>
       </c>
       <c r="F25">
         <v>30468000.0</v>
       </c>
       <c r="G25">
         <v>21125000.0</v>
       </c>
       <c r="H25">
         <v>15921695.0</v>
       </c>
       <c r="I25">
         <v>14068037.0</v>
       </c>
       <c r="J25">
         <v>12692355.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26">
         <v>800000.0</v>
       </c>
       <c r="H26">
         <v>1157058.0</v>
       </c>
       <c r="I26">
         <v>486797.0</v>
       </c>
       <c r="J26">
         <v>284574.0</v>
       </c>
       <c r="K26">
         <v>470150.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>58424000.0</v>
       </c>
       <c r="D27">
         <v>57427000.0</v>
       </c>
       <c r="E27">
         <v>63891000.0</v>
       </c>
       <c r="F27">
         <v>50843000.0</v>
       </c>
       <c r="G27">
         <v>30588000.0</v>
       </c>
       <c r="H27">
         <v>24383000.0</v>
       </c>
       <c r="I27">
         <v>19440000.0</v>
       </c>
       <c r="J27">
         <v>12892928.0</v>
       </c>
       <c r="K27">
         <v>11202392.0</v>
       </c>
       <c r="L27">
         <v>11407908.0</v>
       </c>
       <c r="M27">
         <v>23679336.0</v>
       </c>
       <c r="N27">
         <v>18910355.0</v>
       </c>
       <c r="O27">
         <v>15836530.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
         <v>373954000.0</v>
       </c>
       <c r="C28">
         <v>277198000.0</v>
       </c>
       <c r="D28">
         <v>8110000.0</v>
       </c>
       <c r="E28">
         <v>159214000.0</v>
       </c>
       <c r="F28">
         <v>135966000.0</v>
       </c>
       <c r="G28">
         <v>104320000.0</v>
       </c>
       <c r="H28">
         <v>90067263.0</v>
       </c>
       <c r="I28">
         <v>66749000.0</v>
       </c>
       <c r="J28">
         <v>55416231.0</v>
       </c>
       <c r="K28">
         <v>44412451.0</v>
       </c>
       <c r="L28">
         <v>41428043.0</v>
       </c>
       <c r="M28">
         <v>20716602.0</v>
       </c>
       <c r="N28">
         <v>20663262.0</v>
       </c>
       <c r="O28">
         <v>19548789.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
         <v>-68364000.0</v>
       </c>
       <c r="C29">
         <v>598000.0</v>
       </c>
       <c r="D29">
         <v>210000.0</v>
       </c>
       <c r="E29">
         <v>282000.0</v>
       </c>
       <c r="F29">
         <v>162000.0</v>
       </c>
       <c r="G29">
         <v>65000.0</v>
       </c>
       <c r="H29">
         <v>144151.0</v>
       </c>
       <c r="I29">
         <v>77096.0</v>
       </c>
       <c r="J29">
         <v>75195.0</v>
       </c>
       <c r="K29">
         <v>65754.0</v>
       </c>
       <c r="L29">
         <v>57520.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
         <v>330242000.0</v>
       </c>
       <c r="C30">
         <v>357957000.0</v>
       </c>
       <c r="D30">
         <v>281318000.0</v>
       </c>
       <c r="E30">
         <v>238016000.0</v>
       </c>
       <c r="F30">
         <v>186809000.0</v>
       </c>
       <c r="G30">
         <v>134908000.0</v>
       </c>
       <c r="H30">
         <v>114450000.0</v>
       </c>
       <c r="I30">
         <v>94875776.0</v>
       </c>
       <c r="J30">
         <v>75167168.0</v>
       </c>
       <c r="K30">
         <v>62585833.0</v>
       </c>
       <c r="L30">
         <v>58296814.0</v>
       </c>
       <c r="M30">
         <v>48636167.0</v>
       </c>
       <c r="N30">
         <v>39573617.0</v>
       </c>
       <c r="O30">
         <v>35385319.0</v>
       </c>
     </row>
     <row r="31" spans="1:15">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
         <v>-24185000.0</v>
       </c>
       <c r="C31">
         <v>9524000.0</v>
       </c>
       <c r="D31">
         <v>-2958000.0</v>
       </c>
       <c r="E31">
         <v>-7229000.0</v>
       </c>
       <c r="F31">
         <v>-4874000.0</v>
       </c>
       <c r="G31">
         <v>-1125000.0</v>
       </c>
       <c r="H31">
         <v>-986000.0</v>
       </c>
       <c r="I31">
         <v>-398000.0</v>
       </c>
       <c r="J31">
         <v>-1435896.0</v>
       </c>
       <c r="K31">
         <v>-879969.0</v>
       </c>
       <c r="L31">
         <v>-5624.0</v>
       </c>
       <c r="M31">
         <v>-30879572.0</v>
       </c>
       <c r="N31">
         <v>-9274954.0</v>
       </c>
       <c r="O31">
         <v>-3876531.0</v>
       </c>
     </row>
     <row r="32" spans="1:15">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
         <v>1102015000.0</v>
       </c>
       <c r="C32">
         <v>975177000.0</v>
       </c>
       <c r="D32">
         <v>766895000.0</v>
       </c>
       <c r="E32">
         <v>595344000.0</v>
       </c>
       <c r="F32">
         <v>425489000.0</v>
       </c>
       <c r="G32">
         <v>318790000.0</v>
       </c>
       <c r="H32">
         <v>245862000.0</v>
       </c>
       <c r="I32">
         <v>193237462.0</v>
       </c>
@@ -12073,608 +12204,615 @@
       <c r="O32">
         <v>43519461.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="BD1" t="s">
         <v>147</v>
       </c>
       <c r="BE1" t="s">
         <v>148</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>149</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B2">
+        <v>176970000.0</v>
+      </c>
+      <c r="C2">
         <v>180398000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>180457000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>156499000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>159461000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>151109000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>151120000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>141301000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>135691000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>145391000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>134328000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>124087000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>116762000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>120124000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>106788000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>98512000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>87419000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>74654000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>66065000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>65525000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>57099000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>53989354.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47140000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46047000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>38308000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>35501633.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>34560261.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>32725598.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>28877221.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>28274929.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>27183648.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>24747064.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>23041583.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>21756437.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>21697051.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>21799146.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18710658.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>18841142.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>19185274.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>18090405.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16565813.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>16512375.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16523960.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>14699240.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>13801655.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>12529687.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>11645685.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>10313193.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>10057072.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>11302141.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>9421530.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>7946591.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>7287573.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>22077000.0</v>
       </c>
-      <c r="BC2">
-[...1 lines deleted...]
-      </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
       <c r="BE2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:57">
+      <c r="BF2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B3">
+        <v>24990000.0</v>
+      </c>
+      <c r="C3">
         <v>20798000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>23638000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>20609000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>21827000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>21366000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>18925000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>17422000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>15902000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>43812.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>16399000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>14888000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>14492000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>54880.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8534000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8244999.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>8007000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8316000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8077000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>7654000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>7089000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>6179242.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>5052000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>5441000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>4453000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>4214273.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>4063970.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3923361.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3720091.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3649763.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3622894.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3461032.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3334348.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>3281182.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3215554.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3146492.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3049127.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2929055.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2720436.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2166405.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2071272.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2030504.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1918749.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>1869377.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>1754905.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>1679956.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>1620761.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1536091.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>1588005.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2654856.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1378063.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>1035701.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>876457.0</v>
       </c>
-      <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -12712,424 +12850,431 @@
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B5">
+        <v>69227000.0</v>
+      </c>
+      <c r="C5">
         <v>46737000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>27257000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20003000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-9104000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>22086000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14872000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1111000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>21716000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>28314188.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2948000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-12644000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-21356000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9230120.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-15648000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-18155999.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-15620000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-7621000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-838000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-6468000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-9723000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-3085058.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5607000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>255000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-2865000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5021704.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3396878.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5366453.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-3299974.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>1890380.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>163639.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3316631.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3498355.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1725318.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>299024.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2441711.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2682791.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1514991.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>555197.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1394942.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1599195.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2861689.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-2013698.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-2078083.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2424579.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>887927.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1338419.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-3371896.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2343002.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-2289853.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-4246084.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3205977.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3147240.0</v>
       </c>
-      <c r="BB5">
-[...1 lines deleted...]
-      </c>
       <c r="BC5">
         <v>0.0</v>
       </c>
       <c r="BD5">
         <v>0.0</v>
       </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B6">
+        <v>94217000.0</v>
+      </c>
+      <c r="C6">
         <v>67535000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>50895000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>40612000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>12723000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>43452000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>33797000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>18533000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>37618000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>28358000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13451000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>2244000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-6864000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9285000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-7114000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-9911000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-7613000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>695000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>7239000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1186000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2634000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>3094184.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10659000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5696000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1588000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>9235977.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>7460848.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1443092.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>420117.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5540143.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>3786533.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>144401.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-164007.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5006500.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>3514578.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>704781.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>366336.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>4444046.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>3275633.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>771463.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>472077.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4892193.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-94949.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-208706.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-669674.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>2567883.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>282342.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1835805.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-754997.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>365003.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-2868021.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-2170276.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-2270783.0</v>
       </c>
-      <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -13167,86 +13312,87 @@
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
       <c r="BD7">
         <v>0.0</v>
       </c>
       <c r="BE7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -13284,873 +13430,889 @@
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
       <c r="BD8">
         <v>0.0</v>
       </c>
       <c r="BE8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B9">
+        <v>120674000.0</v>
+      </c>
+      <c r="C9">
         <v>104831000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>108391000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>108190000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>103788000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>111599000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>102247000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>93952000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>88158000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>70029000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>66293000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>59244000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>50760000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>45709000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>44545000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>47495000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>44753000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>41215000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>41525000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>43091000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>36315000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>30532870.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>37050000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>33933000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>31790000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>30250139.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>30705640.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>27326581.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25914981.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>23368374.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>23615953.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>22877892.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>20128018.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>18940075.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>19502729.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>18169837.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>15803277.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>15220314.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>15350877.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>14911804.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>14887887.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>13689413.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>14046546.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>13660164.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>13253019.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>11978518.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>10873987.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>10072845.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>9293125.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>6418181.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>7277373.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>6899775.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>6597612.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>21442000.0</v>
       </c>
-      <c r="BC9">
-[...1 lines deleted...]
-      </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B10">
+        <v>65641000.0</v>
+      </c>
+      <c r="C10">
         <v>43377000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>23705000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16254000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-12563000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18558000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>11949000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1640000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>18656000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15289000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-7096000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-16882000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-24716000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-1996000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-18408000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-20545000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-17501000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-9152000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-2054000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-7459000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-10872000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-3297694.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>3569000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>175000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3569000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4719853.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>3086413.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-5642100.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-3402750.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1777417.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-78134.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-3481487.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-3501905.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1527827.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-224794.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-2631408.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2858771.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1254153.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>635731.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-3228002.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1756802.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2792778.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1660350.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-2213650.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-2572074.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-16428997.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-9475241.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-6258800.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-5134224.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-5211334.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-6487761.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-5245313.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-4711223.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:57">
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B11">
+        <v>17133000.0</v>
+      </c>
+      <c r="C11">
         <v>9562000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-77958000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>-102000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>134000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="H11">
         <v>54000.0</v>
       </c>
       <c r="I11">
         <v>54000.0</v>
       </c>
       <c r="J11">
+        <v>54000.0</v>
+      </c>
+      <c r="K11">
         <v>-910000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>70000.0</v>
       </c>
       <c r="L11">
         <v>70000.0</v>
       </c>
       <c r="M11">
         <v>70000.0</v>
       </c>
       <c r="N11">
+        <v>70000.0</v>
+      </c>
+      <c r="O11">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="P11">
         <v>41000.0</v>
       </c>
       <c r="Q11">
         <v>41000.0</v>
       </c>
       <c r="R11">
+        <v>41000.0</v>
+      </c>
+      <c r="S11">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="T11">
         <v>16000.0</v>
       </c>
       <c r="U11">
         <v>16000.0</v>
       </c>
       <c r="V11">
+        <v>16000.0</v>
+      </c>
+      <c r="W11">
         <v>200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22000.0</v>
       </c>
       <c r="X11">
         <v>22000.0</v>
       </c>
       <c r="Y11">
         <v>22000.0</v>
       </c>
       <c r="Z11">
+        <v>22000.0</v>
+      </c>
+      <c r="AA11">
         <v>86401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19250.0</v>
       </c>
       <c r="AB11">
         <v>19250.0</v>
       </c>
       <c r="AC11">
         <v>19250.0</v>
       </c>
       <c r="AD11">
+        <v>19250.0</v>
+      </c>
+      <c r="AE11">
         <v>20000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19032.0</v>
       </c>
       <c r="AF11">
         <v>19032.0</v>
       </c>
       <c r="AG11">
         <v>19032.0</v>
       </c>
       <c r="AH11">
+        <v>19032.0</v>
+      </c>
+      <c r="AI11">
         <v>12933.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20754.0</v>
       </c>
       <c r="AJ11">
         <v>20754.0</v>
       </c>
       <c r="AK11">
         <v>20754.0</v>
       </c>
       <c r="AL11">
         <v>20754.0</v>
       </c>
       <c r="AM11">
-        <v>15000.0</v>
+        <v>20754.0</v>
       </c>
       <c r="AN11">
         <v>15000.0</v>
       </c>
       <c r="AO11">
         <v>15000.0</v>
       </c>
       <c r="AP11">
+        <v>15000.0</v>
+      </c>
+      <c r="AQ11">
         <v>12516.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15000.0</v>
       </c>
       <c r="AR11">
         <v>15000.0</v>
       </c>
       <c r="AS11">
         <v>15000.0</v>
       </c>
       <c r="AT11">
+        <v>15000.0</v>
+      </c>
+      <c r="AU11">
         <v>17753.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000.0</v>
       </c>
       <c r="AV11">
         <v>8000.0</v>
       </c>
       <c r="AW11">
         <v>8000.0</v>
       </c>
       <c r="AX11">
+        <v>8000.0</v>
+      </c>
+      <c r="AY11">
         <v>7881.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>7882.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7881.0</v>
       </c>
       <c r="BA11">
         <v>7881.0</v>
       </c>
       <c r="BB11">
+        <v>7881.0</v>
+      </c>
+      <c r="BC11">
         <v>32000.0</v>
       </c>
-      <c r="BC11">
-[...1 lines deleted...]
-      </c>
       <c r="BD11">
         <v>0.0</v>
       </c>
       <c r="BE11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B12">
+        <v>3586000.0</v>
+      </c>
+      <c r="C12">
         <v>3360000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>3552000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3749000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>3459000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3528000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2923000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2751000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>3060000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3449000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4148000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3329000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>3171000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1148000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1817000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1693000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>571000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>650000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>677000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>654000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>901000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>212636.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>215661.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>80000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>704000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>301851.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>310465.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>275649.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>102776.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>34927.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>94381.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>97923.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>69000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>79560.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>465253.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>189701.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>175977.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>208022.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>214067.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>159292.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>116738.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>192530.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>113820.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>110679.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>37538.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16844703.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>8027950.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2886904.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2791222.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2921481.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2241677.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1540000.0</v>
       </c>
-      <c r="BA12">
-[...1 lines deleted...]
-      </c>
       <c r="BB12">
+        <v>0.0</v>
+      </c>
+      <c r="BC12">
         <v>1638000.0</v>
       </c>
-      <c r="BC12">
-[...1 lines deleted...]
-      </c>
       <c r="BD12">
         <v>0.0</v>
       </c>
       <c r="BE12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B13">
+        <v>2883000.0</v>
+      </c>
+      <c r="C13">
         <v>2273000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2356000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2199000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2393000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2710000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2963000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2861000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3335000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3844000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>4130000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>4108000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>946000.0</v>
       </c>
-      <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>703830.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>301850.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>310470.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>275650.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>102780.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -14188,827 +14350,839 @@
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
       <c r="BD14">
         <v>0.0</v>
       </c>
       <c r="BE14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B15">
+        <v>48508000.0</v>
+      </c>
+      <c r="C15">
         <v>33815000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>101663000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16356000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12697000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>18122000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>11895000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1694000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>18602000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>15290000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-7166000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-16952000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-24786000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2155000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-18449000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-20586000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-17542000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-9265000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-2070000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-7475000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-10888000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-3297894.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3547000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>153000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-3590000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4633452.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3067163.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-5661350.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-3422000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1757417.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-97166.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-3500519.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-3520937.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1514894.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-245548.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-2652162.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-2879525.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1233399.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>620731.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-3243002.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-1771802.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2780262.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1675350.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-2228650.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-2587074.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-16446750.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-9483241.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-6266800.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-5142224.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-5219215.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>-6495643.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-7364129.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>-6751248.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-16952000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-24786000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2917000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-18449000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-20586000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-17542000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-9265000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-2070000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-7475000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-10888000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-3297895.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>3547033.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>153095.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-3590233.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4633452.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3067163.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-5661350.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-3422000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>1757418.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-97166.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-3500519.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-3520937.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1514894.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-245548.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-2652162.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2879525.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1233400.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>620731.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-3243002.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-1771802.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2780262.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-1675350.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-2228650.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-2587074.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-131279893.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-12380255.0</v>
       </c>
-      <c r="AV16">
-[...1 lines deleted...]
-      </c>
       <c r="AW16">
         <v>0.0</v>
       </c>
       <c r="AX16">
         <v>0.0</v>
       </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
       <c r="BB16">
         <v>0.0</v>
       </c>
       <c r="BC16">
         <v>0.0</v>
       </c>
       <c r="BD16">
         <v>0.0</v>
       </c>
       <c r="BE16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B17">
+        <v>48508000.0</v>
+      </c>
+      <c r="C17">
         <v>33815000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>101663000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16356000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-12697000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>18122000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>11895000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1694000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>18602000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>15290000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-7166000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-16952000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-23806000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2918000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-18449000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-20586000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-16232000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-9266000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1531000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-7475000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-10640000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-3297895.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>3547033.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>153095.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-3590233.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4633452.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3067163.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-5661350.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-3422000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>1757418.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-97166.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-3500519.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3520937.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1514894.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-245548.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-2652162.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2879525.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1233400.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>620731.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-3243002.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1771802.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2780262.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-1675350.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-2228650.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-2587074.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-37339017.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-9483241.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B18">
+        <v>-703000.0</v>
+      </c>
+      <c r="C18">
         <v>-1086000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1196000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1550000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1066000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-818000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>40000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>110000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>275000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>395000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>779000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3171000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1148000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1817000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-1672000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-571000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-650000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-677000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-654000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-901000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-212636.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-215661.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-79869.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-703834.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-301851.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-310465.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-275649.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-102776.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>3198000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-34000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-687000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-738000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-1052000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="S19"/>
+      <c r="T19">
         <v>-537000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-339000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-253000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>17233.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>24663.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>23586.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>21518.0</v>
       </c>
-      <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-137624.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-20748.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>17295.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-78035.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-27392.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>26067.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-22977.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-9930.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>41435.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-614586.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>57677.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-88814.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>41601.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-93768.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-40869.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>783741.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-121898.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-179510.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-33390.0</v>
       </c>
-      <c r="AT19"/>
-      <c r="AU19">
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-8136822.0</v>
       </c>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
@@ -15046,259 +15220,263 @@
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
         <v>0.0</v>
       </c>
       <c r="BE20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B21">
+        <v>4331000.0</v>
+      </c>
+      <c r="C21">
         <v>52228000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>25743000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>17804000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-11497000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>19376000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>11909000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1750000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8463000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14980000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-7078000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-16752000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-21511000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-848000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-15904000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-18087000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-15878000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-7638000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-840000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-6466000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-9718000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3102292.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3760000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>231000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2886000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4875548.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3534502.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-5345703.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-3317269.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1890379.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>43639.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3409631.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-3409926.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1617318.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>199024.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-1827121.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2740471.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1550989.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>808197.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2974942.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-1599195.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2868687.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-1538452.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-2034140.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-2538684.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>550551.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-1338419.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-3328419.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-2301404.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-1845140.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-4182320.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-3205977.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-3147240.0</v>
       </c>
-      <c r="BB21">
-[...1 lines deleted...]
-      </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
         <v>0.0</v>
       </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -15336,227 +15514,233 @@
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B23">
+        <v>293313000.0</v>
+      </c>
+      <c r="C23">
         <v>233001000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>263105000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>246885000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>274746000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>243332000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>241458000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>237003000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>215386000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>200440000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>207699000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>200083000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>189033000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>167899000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>167237000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>164094000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>148049000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>123508000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>108430000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>115082000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>103132000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>87624516.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>80430000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>79749000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>72984000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>60876224.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>61731399.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>65397882.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>58109471.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>49752924.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>50755962.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>51034587.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>46579527.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>39079194.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>41000756.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>41796104.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>37254406.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>32510467.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>33727954.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>35977151.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>33052895.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>27333101.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>32108958.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>30393544.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>29593358.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>23957654.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>23858091.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>23714457.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>21651601.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19565462.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>20881223.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>19263913.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>17884601.0</v>
       </c>
-      <c r="BB23">
-[...1 lines deleted...]
-      </c>
       <c r="BC23">
         <v>0.0</v>
       </c>
       <c r="BD23">
         <v>0.0</v>
       </c>
       <c r="BE23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:57">
+      <c r="BF23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15570,264 +15754,266 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B25">
+        <v>24990000.0</v>
+      </c>
+      <c r="C25">
         <v>22923000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>24362000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20609000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>21827000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>21366000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>18925000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>17422000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>15902000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>13081000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>16506000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>14438000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>14492000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>10133000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>8534000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7881000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8007000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7979000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7746000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7654000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7089000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6179242.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>5051846.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>5440881.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>4453031.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>4214273.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>4063970.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>3923361.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>3720091.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>3649763.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>3622894.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>3461032.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>3334348.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3281182.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3215554.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3146492.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3049127.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2929055.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2720436.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2166405.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2071272.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2030504.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1918749.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>1869377.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1754905.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1679956.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1620761.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1536091.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1588005.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2654856.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1378063.0</v>
       </c>
-      <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>1200000.0</v>
       </c>
-      <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>486797.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>284574.0</v>
       </c>
-      <c r="AI26">
-[...1 lines deleted...]
-      </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
@@ -15850,954 +16036,973 @@
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
-      <c r="I27">
+      <c r="I27"/>
+      <c r="J27">
         <v>57427000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>213460000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>67823000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>73755000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>67956000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>68007000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27">
         <v>50843000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27">
         <v>162.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>760000.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>1.0</v>
       </c>
-      <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>948000.0</v>
       </c>
-      <c r="AC27"/>
-      <c r="AD27">
+      <c r="AD27"/>
+      <c r="AE27">
         <v>15886195.0</v>
       </c>
-      <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>1008999.0</v>
       </c>
-      <c r="AG27"/>
-      <c r="AH27">
+      <c r="AH27"/>
+      <c r="AI27">
         <v>12892928.0</v>
       </c>
-      <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
-      <c r="AL27">
+      <c r="AL27"/>
+      <c r="AM27">
         <v>1.0</v>
       </c>
-      <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
-      <c r="AP27">
+      <c r="AP27"/>
+      <c r="AQ27">
         <v>405083.0</v>
       </c>
-      <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-      <c r="AT27">
+      <c r="AT27"/>
+      <c r="AU27">
         <v>23679336.0</v>
       </c>
-      <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>18910355.0</v>
       </c>
-      <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B28">
+        <v>116343000.0</v>
+      </c>
+      <c r="C28">
         <v>78993000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>89291000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>90386000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>115285000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>92223000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>90338000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>95702000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1639000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>8178000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5548000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>2241000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>389000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>734000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>60449000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>70369000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>60631000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1989000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>42365000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>49557000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>46033000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>33635162.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>27760000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>33702103.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>34675943.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>25374591.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>27171138.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>29132284.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>29232250.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3538844.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>23572314.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>23221524.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>23537944.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>2578128.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>19303705.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>19996958.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>18543748.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13669324.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>14542680.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>17886746.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16487082.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>11225809.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>15584998.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>15694304.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>15791703.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>11427967.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>12212406.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>12484000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>10645000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>10647034.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>10428000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>18306000.0</v>
       </c>
-      <c r="BA28">
-[...1 lines deleted...]
-      </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>31596000.0</v>
       </c>
-      <c r="BC28">
-[...1 lines deleted...]
-      </c>
       <c r="BD28">
         <v>0.0</v>
       </c>
       <c r="BE28">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="29" spans="1:57">
+      <c r="BF28">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B29">
+        <v>17133000.0</v>
+      </c>
+      <c r="C29">
         <v>9562000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-77958000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-102000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>134000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>436000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54000.0</v>
       </c>
       <c r="H29">
         <v>54000.0</v>
       </c>
       <c r="I29">
         <v>54000.0</v>
       </c>
       <c r="J29">
-        <v>0.0</v>
+        <v>54000.0</v>
       </c>
       <c r="K29">
-        <v>70000.0</v>
+        <v>0.0</v>
       </c>
       <c r="L29">
         <v>70000.0</v>
       </c>
       <c r="M29">
         <v>70000.0</v>
       </c>
       <c r="N29">
+        <v>70000.0</v>
+      </c>
+      <c r="O29">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000.0</v>
       </c>
       <c r="P29">
         <v>41000.0</v>
       </c>
       <c r="Q29">
         <v>41000.0</v>
       </c>
       <c r="R29">
+        <v>41000.0</v>
+      </c>
+      <c r="S29">
         <v>114000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16000.0</v>
       </c>
       <c r="T29">
         <v>16000.0</v>
       </c>
       <c r="U29">
         <v>16000.0</v>
       </c>
       <c r="V29">
+        <v>16000.0</v>
+      </c>
+      <c r="W29">
         <v>200.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21600.0</v>
       </c>
       <c r="X29">
         <v>21600.0</v>
       </c>
       <c r="Y29">
         <v>21600.0</v>
       </c>
       <c r="Z29">
+        <v>21600.0</v>
+      </c>
+      <c r="AA29">
         <v>86401.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19250.0</v>
       </c>
       <c r="AB29">
         <v>19250.0</v>
       </c>
       <c r="AC29">
         <v>19250.0</v>
       </c>
-      <c r="AD29"/>
+      <c r="AD29">
+        <v>19250.0</v>
+      </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B30">
+        <v>116343000.0</v>
+      </c>
+      <c r="C30">
         <v>52603000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>82648000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>90386000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>115285000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>92223000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>90338000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>95702000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>79695000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>55049000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>73371000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>75996000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72271000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>47775000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>60449000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>65581999.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>60630000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>48854000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>42365000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>49557000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>46033000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>33635162.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>33290000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>33702000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>34676000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>25374591.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>27171138.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>32672284.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>29232250.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>21477995.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>23572314.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>26287523.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>23537944.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>17322757.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>19303705.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>19996958.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>18543748.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>13669325.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>14542680.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>17886746.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>16487082.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10820726.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15584998.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>15694304.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>15791703.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>11427967.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>12212406.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>13401264.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>11594529.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>8263321.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>11459693.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>11317322.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10597028.0</v>
       </c>
-      <c r="BB30">
-[...1 lines deleted...]
-      </c>
       <c r="BC30">
         <v>0.0</v>
       </c>
       <c r="BD30">
         <v>0.0</v>
       </c>
       <c r="BE30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:57">
+      <c r="BF30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B31">
+        <v>61310000.0</v>
+      </c>
+      <c r="C31">
         <v>-8851000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-2038000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1550000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-1066000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-818000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>40000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>110000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10193000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>309000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-18000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-130000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-3205000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1148000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-2504000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2458000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1623000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1514000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1214000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-993000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1154000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-195402.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-191000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-56000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-683000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-155695.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-448089.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-296397.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-85481.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-112962.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-121773.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-71856.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-91979.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-89491.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-423818.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-804287.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-118300.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-296836.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-172466.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-253060.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-157607.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-75911.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>353348.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-135567.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-147495.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16979548.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-8136822.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2930381.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2832820.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3366194.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2305441.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-2039336.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1563983.0</v>
       </c>
-      <c r="BB31">
-[...1 lines deleted...]
-      </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
       <c r="BE31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B32">
+        <v>297644000.0</v>
+      </c>
+      <c r="C32">
         <v>285229000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>288848000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>264689000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>263249000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>262708000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>253367000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>235253000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>223849000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>215420000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>200621000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>183331000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>167522000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>165833000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>151333000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>146007000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>132171000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>115869000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>107590000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>108616000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>93414000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>84522224.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>84190000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>79980000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>70098000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>65751772.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>65265901.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>60052179.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>54792202.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>51643303.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>50799601.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>47624956.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>43169601.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>40696512.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>41199780.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>39968983.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>34513935.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>34061456.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>34536151.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>33002209.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>31453700.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>30201788.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>30570506.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>28359404.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>27054674.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>24508205.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>22519672.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>20386038.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>19350197.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>17720322.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>16698903.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>14846366.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>13885185.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>12373000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>11227000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>10536000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>9383000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:O30"/>
@@ -16852,1223 +17057,1223 @@
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:15">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
         <v>268633000.0</v>
       </c>
       <c r="C2">
         <v>296871000.0</v>
       </c>
       <c r="D2">
         <v>132735000.0</v>
       </c>
       <c r="E2">
         <v>72788000.0</v>
       </c>
       <c r="F2">
         <v>67247000.0</v>
       </c>
       <c r="G2">
         <v>9472000.0</v>
       </c>
       <c r="H2">
         <v>7554000.0</v>
       </c>
       <c r="I2">
         <v>2184259.0</v>
       </c>
       <c r="J2">
         <v>3908177.0</v>
       </c>
       <c r="K2">
         <v>8029413.0</v>
       </c>
       <c r="L2">
         <v>36259252.0</v>
       </c>
       <c r="M2">
         <v>2444754.0</v>
       </c>
       <c r="N2">
         <v>1633249.0</v>
       </c>
       <c r="O2">
         <v>2868231.0</v>
       </c>
     </row>
     <row r="3" spans="1:15">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
         <v>148184000</v>
       </c>
       <c r="C3">
         <v>187092000</v>
       </c>
       <c r="D3">
         <v>239093000</v>
       </c>
       <c r="E3">
         <v>230071000</v>
       </c>
       <c r="F3">
         <v>322099000</v>
       </c>
       <c r="G3">
         <v>134568000</v>
       </c>
       <c r="H3">
         <v>70633000</v>
       </c>
       <c r="I3">
         <v>16274036</v>
       </c>
       <c r="J3">
         <v>13003756</v>
       </c>
       <c r="K3">
         <v>29952536</v>
       </c>
       <c r="L3">
         <v>32041362</v>
       </c>
       <c r="M3">
         <v>17130947</v>
       </c>
       <c r="N3">
         <v>24643016</v>
       </c>
       <c r="O3">
         <v>26395114</v>
       </c>
     </row>
     <row r="4" spans="1:15">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>5541000.0</v>
       </c>
       <c r="G4">
         <v>57775000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>5370129.0</v>
       </c>
       <c r="J4">
         <v>-1723918.0</v>
       </c>
       <c r="K4">
         <v>-4121236.0</v>
       </c>
       <c r="L4">
         <v>-28229839.0</v>
       </c>
       <c r="M4">
         <v>33814498.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
     </row>
     <row r="5" spans="1:15">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-10763000.0</v>
       </c>
       <c r="G5">
         <v>8809000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>-3448.0</v>
       </c>
       <c r="J5">
         <v>-578316.0</v>
       </c>
       <c r="K5">
         <v>-1337187.0</v>
       </c>
       <c r="L5">
         <v>769809.0</v>
       </c>
       <c r="M5">
         <v>24762489.0</v>
       </c>
       <c r="N5"/>
       <c r="O5"/>
     </row>
     <row r="6" spans="1:15">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
         <v>9342000.0</v>
       </c>
       <c r="C6">
         <v>-28238000.0</v>
       </c>
       <c r="D6">
         <v>164136000.0</v>
       </c>
       <c r="E6">
         <v>59947000.0</v>
       </c>
       <c r="F6">
         <v>5541000.0</v>
       </c>
       <c r="G6">
         <v>57775000.0</v>
       </c>
       <c r="H6">
         <v>1918000.0</v>
       </c>
       <c r="I6">
         <v>5370129.0</v>
       </c>
       <c r="J6">
         <v>-1723918.0</v>
       </c>
       <c r="K6">
         <v>-4121236.0</v>
       </c>
       <c r="L6">
         <v>-28229839.0</v>
       </c>
       <c r="M6">
         <v>33814498.0</v>
       </c>
       <c r="N6">
         <v>811505.0</v>
       </c>
       <c r="O6">
         <v>-1234982.0</v>
       </c>
     </row>
     <row r="7" spans="1:15">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
         <v>-32235999.0</v>
       </c>
       <c r="C7">
         <v>-13678000.0</v>
       </c>
       <c r="D7">
         <v>14284000.0</v>
       </c>
       <c r="E7">
         <v>-54109000.0</v>
       </c>
       <c r="F7">
         <v>-30582000.0</v>
       </c>
       <c r="G7">
         <v>-11806000.0</v>
       </c>
       <c r="H7">
         <v>-7614000.0</v>
       </c>
       <c r="I7">
         <v>2818702.0</v>
       </c>
       <c r="J7">
         <v>-3480158.0</v>
       </c>
       <c r="K7">
         <v>1496162.0</v>
       </c>
       <c r="L7">
         <v>-795544.0</v>
       </c>
       <c r="M7">
         <v>-6183619.0</v>
       </c>
       <c r="N7">
         <v>-2667190.0</v>
       </c>
       <c r="O7">
         <v>1569695.0</v>
       </c>
     </row>
     <row r="8" spans="1:15">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-16371000.0</v>
       </c>
       <c r="G8">
         <v>166000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>410040.0</v>
       </c>
       <c r="J8">
         <v>-3852079.0</v>
       </c>
       <c r="K8">
         <v>-1850907.0</v>
       </c>
       <c r="L8">
         <v>-1682304.0</v>
       </c>
       <c r="M8">
         <v>-1870896.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
     </row>
     <row r="9" spans="1:15">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
         <v>-6879000.0</v>
       </c>
       <c r="C9">
         <v>-12228000.0</v>
       </c>
       <c r="D9">
         <v>820000.0</v>
       </c>
       <c r="E9">
         <v>-32993000.0</v>
       </c>
       <c r="F9">
         <v>-16371000.0</v>
       </c>
       <c r="G9">
         <v>166000.0</v>
       </c>
       <c r="H9">
         <v>-8019000.0</v>
       </c>
       <c r="I9">
         <v>410040.0</v>
       </c>
       <c r="J9">
         <v>-3852079.0</v>
       </c>
       <c r="K9">
         <v>-1850907.0</v>
       </c>
       <c r="L9">
         <v>-1682304.0</v>
       </c>
       <c r="M9">
         <v>-1870896.0</v>
       </c>
       <c r="N9">
         <v>-921772.0</v>
       </c>
       <c r="O9">
         <v>-1599443.0</v>
       </c>
     </row>
     <row r="10" spans="1:15">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
         <v>3822000.0</v>
       </c>
       <c r="C10">
         <v>-15484000.0</v>
       </c>
       <c r="D10">
         <v>-1207000.0</v>
       </c>
       <c r="E10">
         <v>-26171000.0</v>
       </c>
       <c r="F10">
         <v>-16804000.0</v>
       </c>
       <c r="G10">
         <v>-6808000.0</v>
       </c>
       <c r="H10">
         <v>-3338000.0</v>
       </c>
       <c r="I10">
         <v>701867.0</v>
       </c>
       <c r="J10">
         <v>-5007557.0</v>
       </c>
       <c r="K10">
         <v>1568656.0</v>
       </c>
       <c r="L10">
         <v>565726.0</v>
       </c>
       <c r="M10">
         <v>-1689091.0</v>
       </c>
       <c r="N10">
         <v>-1838836.0</v>
       </c>
       <c r="O10">
         <v>-758428.0</v>
       </c>
     </row>
     <row r="11" spans="1:15">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3063000.0</v>
       </c>
       <c r="F11">
         <v>14958000.0</v>
       </c>
       <c r="G11">
         <v>-12684000.0</v>
       </c>
       <c r="H11">
         <v>2777000.0</v>
       </c>
       <c r="I11">
         <v>1695021.0</v>
       </c>
       <c r="J11">
         <v>5975142.0</v>
       </c>
       <c r="K11">
         <v>3110436.0</v>
       </c>
       <c r="L11">
         <v>-436790.0</v>
       </c>
       <c r="M11">
         <v>-1336238.0</v>
       </c>
       <c r="N11">
         <v>112000.0</v>
       </c>
       <c r="O11">
         <v>4213000.0</v>
       </c>
     </row>
     <row r="12" spans="1:15">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>35026000.0</v>
       </c>
       <c r="F12">
         <v>29248000.0</v>
       </c>
       <c r="G12">
         <v>12939000.0</v>
       </c>
       <c r="H12">
         <v>8749000.0</v>
       </c>
       <c r="I12">
         <v>6949779.0</v>
       </c>
       <c r="J12">
         <v>4876525.0</v>
       </c>
       <c r="K12">
         <v>4432098.0</v>
       </c>
       <c r="L12">
         <v>3514830.0</v>
       </c>
       <c r="M12">
         <v>2105316.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
     </row>
     <row r="13" spans="1:15">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>8118000.0</v>
       </c>
       <c r="F13">
         <v>-12365000.0</v>
       </c>
       <c r="G13">
         <v>2047000.0</v>
       </c>
       <c r="H13">
         <v>1398000.0</v>
       </c>
       <c r="I13">
         <v>1412263.0</v>
       </c>
       <c r="J13">
         <v>2405486.0</v>
       </c>
       <c r="K13">
         <v>1042503.0</v>
       </c>
       <c r="L13">
         <v>233473.0</v>
       </c>
       <c r="M13">
         <v>-902584.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
     </row>
     <row r="14" spans="1:15">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
         <v>89721000.0</v>
       </c>
       <c r="C14">
         <v>73615000.0</v>
       </c>
       <c r="D14">
         <v>58517000.0</v>
       </c>
       <c r="E14">
         <v>34555000.0</v>
       </c>
       <c r="F14">
         <v>30468000.0</v>
       </c>
       <c r="G14">
         <v>21125000.0</v>
       </c>
       <c r="H14">
         <v>15922000.0</v>
       </c>
       <c r="I14">
         <v>14068037.0</v>
       </c>
       <c r="J14">
         <v>12692355.0</v>
       </c>
       <c r="K14">
         <v>9887168.0</v>
       </c>
       <c r="L14">
         <v>7573535.0</v>
       </c>
       <c r="M14">
         <v>6424813.0</v>
       </c>
       <c r="N14">
         <v>5945077.0</v>
       </c>
       <c r="O14">
         <v>4728005.0</v>
       </c>
     </row>
     <row r="15" spans="1:15">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>780766000.0</v>
       </c>
       <c r="E15">
         <v>1441000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15">
         <v>2568000.0</v>
       </c>
       <c r="H15">
         <v>1295000.0</v>
       </c>
       <c r="I15"/>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15">
         <v>18050984.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
         <v>277975000.0</v>
       </c>
       <c r="C16">
         <v>268633000.0</v>
       </c>
       <c r="D16">
         <v>296871000.0</v>
       </c>
       <c r="E16">
         <v>132735000.0</v>
       </c>
       <c r="F16">
         <v>72788000.0</v>
       </c>
       <c r="G16">
         <v>67247000.0</v>
       </c>
       <c r="H16">
         <v>9472000.0</v>
       </c>
       <c r="I16">
         <v>7554388.0</v>
       </c>
       <c r="J16">
         <v>2184259.0</v>
       </c>
       <c r="K16">
         <v>3908177.0</v>
       </c>
       <c r="L16">
         <v>8029413.0</v>
       </c>
       <c r="M16">
         <v>36259252.0</v>
       </c>
       <c r="N16">
         <v>2444754.0</v>
       </c>
       <c r="O16">
         <v>1633249.0</v>
       </c>
     </row>
     <row r="17" spans="1:15">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
     </row>
     <row r="18" spans="1:15">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
         <v>12377000.0</v>
       </c>
       <c r="C18">
         <v>-32804000.0</v>
       </c>
       <c r="D18">
         <v>-163153000.0</v>
       </c>
       <c r="E18">
         <v>-273298000.0</v>
       </c>
       <c r="F18">
         <v>-321452000.0</v>
       </c>
       <c r="G18">
         <v>-113375000.0</v>
       </c>
       <c r="H18">
         <v>-54316000.0</v>
       </c>
       <c r="I18">
         <v>2301159.0</v>
       </c>
       <c r="J18">
         <v>-2733493.0</v>
       </c>
       <c r="K18">
         <v>-17152673.0</v>
       </c>
       <c r="L18">
         <v>-25302545.0</v>
       </c>
       <c r="M18">
         <v>-25157249.0</v>
       </c>
       <c r="N18">
         <v>-35884218.0</v>
       </c>
       <c r="O18">
         <v>-35111039.0</v>
       </c>
     </row>
     <row r="19" spans="1:15">
       <c r="A19" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B19">
         <v>0.0</v>
       </c>
       <c r="C19">
         <v>-187092000.0</v>
       </c>
       <c r="D19">
         <v>-239093000.0</v>
       </c>
       <c r="E19">
         <v>-233364000.0</v>
       </c>
       <c r="F19">
         <v>-322099000.0</v>
       </c>
       <c r="G19">
         <v>-27894000.0</v>
       </c>
       <c r="H19">
         <v>-70632830.0</v>
       </c>
       <c r="I19">
         <v>-16274036.0</v>
       </c>
       <c r="J19">
         <v>-13003756.0</v>
       </c>
       <c r="K19">
         <v>3250000.0</v>
       </c>
       <c r="L19">
         <v>-3250000.0</v>
       </c>
       <c r="M19">
         <v>-3250000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
     </row>
     <row r="20" spans="1:15">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>337508000.0</v>
       </c>
       <c r="F20">
         <v>332172000.0</v>
       </c>
       <c r="G20">
         <v>252062000.0</v>
       </c>
       <c r="H20">
         <v>4460445.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
     </row>
     <row r="21" spans="1:15">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
         <v>-2120000.0</v>
       </c>
       <c r="C21">
         <v>-1977000.0</v>
       </c>
       <c r="D21">
         <v>392409000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>-3263000.0</v>
       </c>
       <c r="G21">
         <v>-55891000.0</v>
       </c>
       <c r="H21">
         <v>53791000.0</v>
       </c>
       <c r="I21">
         <v>53791099.0</v>
       </c>
       <c r="J21">
         <v>-7270885.0</v>
       </c>
       <c r="K21">
         <v>7000000.0</v>
       </c>
       <c r="L21">
         <v>7000000.0</v>
       </c>
       <c r="M21">
         <v>-77239469.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
     </row>
     <row r="22" spans="1:15">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
         <v>139137000.0</v>
       </c>
       <c r="C22">
         <v>46925000.0</v>
       </c>
       <c r="D22">
         <v>-33614000.0</v>
       </c>
       <c r="E22">
         <v>-59494000.0</v>
       </c>
       <c r="F22">
         <v>-29699000.0</v>
       </c>
       <c r="G22">
         <v>-3188000.0</v>
       </c>
       <c r="H22">
         <v>-1383000.0</v>
       </c>
       <c r="I22">
         <v>-5361204.0</v>
       </c>
       <c r="J22">
         <v>-4262341.0</v>
       </c>
       <c r="K22">
         <v>-3160673.0</v>
       </c>
       <c r="L22">
         <v>-3710812.0</v>
       </c>
       <c r="M22">
         <v>-37339017.0</v>
       </c>
       <c r="N22">
         <v>-21687155.0</v>
       </c>
       <c r="O22">
         <v>-18656498.0</v>
       </c>
     </row>
     <row r="23" spans="1:15">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
         <v>-3021000.0</v>
       </c>
       <c r="C23">
         <v>-2595000.0</v>
       </c>
       <c r="D23">
         <v>-65120000.0</v>
       </c>
       <c r="E23">
-        <v>-970000.0</v>
+        <v>-1441000.0</v>
       </c>
       <c r="F23">
         <v>-5179000.0</v>
       </c>
       <c r="G23">
         <v>2049000.0</v>
       </c>
       <c r="H23">
         <v>2443000.0</v>
       </c>
       <c r="I23">
         <v>9325196.0</v>
       </c>
       <c r="J23">
         <v>8009575.0</v>
       </c>
       <c r="K23">
         <v>2767995.0</v>
       </c>
       <c r="L23">
         <v>291749.0</v>
       </c>
       <c r="M23">
         <v>-29187442.0</v>
       </c>
       <c r="N23">
         <v>4645834.0</v>
       </c>
       <c r="O23">
         <v>762800.0</v>
       </c>
     </row>
     <row r="24" spans="1:15">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24">
         <v>-148184000.0</v>
       </c>
       <c r="C24">
         <v>-187092000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24">
         <v>-3293000.0</v>
       </c>
       <c r="F24">
         <v>-344581000.0</v>
       </c>
       <c r="G24">
         <v>-27894000.0</v>
       </c>
       <c r="H24">
         <v>-78207345000.0</v>
       </c>
       <c r="I24">
         <v>-17124677000.0</v>
       </c>
       <c r="J24">
         <v>-13004000.0</v>
       </c>
       <c r="K24">
         <v>13442.0</v>
       </c>
       <c r="L24">
         <v>-26984155.0</v>
       </c>
       <c r="M24">
         <v>253510.0</v>
       </c>
       <c r="N24"/>
       <c r="O24">
         <v>89428.0</v>
       </c>
     </row>
     <row r="25" spans="1:15">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
         <v>18855999.0</v>
       </c>
       <c r="C25">
         <v>-4381000.0</v>
       </c>
       <c r="D25">
         <v>11818000.0</v>
       </c>
       <c r="E25">
         <v>9729000.0</v>
       </c>
       <c r="F25">
         <v>5462000.0</v>
       </c>
       <c r="G25">
         <v>4137000.0</v>
       </c>
       <c r="H25">
         <v>1558000.0</v>
       </c>
       <c r="I25">
         <v>115103.0</v>
       </c>
       <c r="J25">
         <v>426534.0</v>
       </c>
       <c r="K25">
         <v>150272.0</v>
       </c>
       <c r="L25">
         <v>144823.0</v>
       </c>
       <c r="M25">
         <v>26853370.0</v>
       </c>
       <c r="N25">
         <v>5483625.0</v>
       </c>
       <c r="O25">
         <v>2033985.0</v>
       </c>
     </row>
     <row r="26" spans="1:15">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>-66211000.0</v>
       </c>
       <c r="E26">
         <v>-1441000.0</v>
       </c>
       <c r="F26">
         <v>-4187000.0</v>
       </c>
       <c r="G26">
         <v>-2568000.0</v>
       </c>
       <c r="H26">
         <v>-1295000.0</v>
       </c>
       <c r="I26">
         <v>-256226.0</v>
       </c>
       <c r="J26">
         <v>8280460.0</v>
       </c>
       <c r="K26">
         <v>2767995.0</v>
       </c>
       <c r="L26">
         <v>291749.0</v>
       </c>
       <c r="M26">
         <v>-34998957.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
         <v>13883000.0</v>
       </c>
       <c r="C27">
         <v>51807000.0</v>
       </c>
       <c r="D27">
         <v>24935000.0</v>
       </c>
       <c r="E27">
         <v>26092000.0</v>
       </c>
       <c r="F27">
         <v>24998000.0</v>
       </c>
       <c r="G27">
         <v>10925000.0</v>
       </c>
       <c r="H27">
         <v>7834000.0</v>
       </c>
       <c r="I27">
         <v>6807620.0</v>
       </c>
       <c r="J27">
         <v>4438181.0</v>
       </c>
       <c r="K27">
         <v>4193490.0</v>
       </c>
       <c r="L27">
         <v>3923857.0</v>
       </c>
       <c r="M27">
         <v>1563976.0</v>
       </c>
       <c r="N27">
         <v>978352.0</v>
       </c>
       <c r="O27">
         <v>1118705.0</v>
       </c>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
         <v>-3035000.0</v>
       </c>
       <c r="C28">
         <v>4566000.0</v>
       </c>
       <c r="D28">
         <v>327289000.0</v>
       </c>
       <c r="E28">
         <v>336538000.0</v>
       </c>
       <c r="F28">
         <v>326993000.0</v>
       </c>
       <c r="G28">
         <v>199044000.0</v>
       </c>
       <c r="H28">
         <v>56234000.0</v>
       </c>
       <c r="I28">
         <v>3068970.0</v>
       </c>
       <c r="J28">
         <v>1009575.0</v>
       </c>
       <c r="K28">
         <v>9767995.0</v>
       </c>
       <c r="L28">
         <v>291749.0</v>
       </c>
       <c r="M28">
         <v>58718237.0</v>
       </c>
       <c r="N28">
         <v>36695723.0</v>
       </c>
       <c r="O28">
         <v>33762800.0</v>
       </c>
     </row>
     <row r="29" spans="1:15">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
         <v>160561000.0</v>
       </c>
       <c r="C29">
         <v>154288000.0</v>
       </c>
       <c r="D29">
         <v>75940000.0</v>
       </c>
       <c r="E29">
         <v>-43227000.0</v>
       </c>
       <c r="F29">
         <v>647000.0</v>
       </c>
       <c r="G29">
         <v>21193000.0</v>
       </c>
       <c r="H29">
         <v>16317000.0</v>
       </c>
       <c r="I29">
         <v>18575195.0</v>
       </c>
       <c r="J29">
         <v>10270263.0</v>
       </c>
       <c r="K29">
         <v>12799863.0</v>
       </c>
       <c r="L29">
         <v>6738817.0</v>
       </c>
       <c r="M29">
         <v>-8026302.0</v>
       </c>
       <c r="N29">
         <v>-11241202.0</v>
       </c>
       <c r="O29">
         <v>-8715925.0</v>
       </c>
     </row>
     <row r="30" spans="1:15">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
         <v>-148184000.0</v>
       </c>
       <c r="C30">
         <v>-187092000.0</v>
       </c>
       <c r="D30">
         <v>-239093000.0</v>
       </c>
       <c r="E30">
         <v>-233364000.0</v>
       </c>
       <c r="F30">
         <v>-322099000.0</v>
       </c>
       <c r="G30">
         <v>-162462000.0</v>
       </c>
       <c r="H30">
         <v>-70633000.0</v>
       </c>
       <c r="I30">
         <v>-16274036.0</v>
       </c>
@@ -18090,2375 +18295,2409 @@
       <c r="O30">
         <v>-26305686.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BB30"/>
+  <dimension ref="A1:BC30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:54">
+    <row r="1" spans="1:55">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>76</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="D1" t="s">
         <v>77</v>
       </c>
       <c r="E1" t="s">
         <v>78</v>
       </c>
       <c r="F1" t="s">
+        <v>79</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="H1" t="s">
         <v>80</v>
       </c>
       <c r="I1" t="s">
         <v>81</v>
       </c>
       <c r="J1" t="s">
+        <v>82</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="L1" t="s">
         <v>83</v>
       </c>
       <c r="M1" t="s">
         <v>84</v>
       </c>
       <c r="N1" t="s">
+        <v>85</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="P1" t="s">
         <v>86</v>
       </c>
       <c r="Q1" t="s">
         <v>87</v>
       </c>
       <c r="R1" t="s">
+        <v>88</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="T1" t="s">
         <v>89</v>
       </c>
       <c r="U1" t="s">
         <v>90</v>
       </c>
       <c r="V1" t="s">
+        <v>91</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="X1" t="s">
         <v>92</v>
       </c>
       <c r="Y1" t="s">
         <v>93</v>
       </c>
       <c r="Z1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AB1" t="s">
         <v>95</v>
       </c>
       <c r="AC1" t="s">
         <v>96</v>
       </c>
       <c r="AD1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AF1" t="s">
         <v>98</v>
       </c>
       <c r="AG1" t="s">
         <v>99</v>
       </c>
       <c r="AH1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AJ1" t="s">
         <v>101</v>
       </c>
       <c r="AK1" t="s">
         <v>102</v>
       </c>
       <c r="AL1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AN1" t="s">
         <v>104</v>
       </c>
       <c r="AO1" t="s">
         <v>105</v>
       </c>
       <c r="AP1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AR1" t="s">
         <v>107</v>
       </c>
       <c r="AS1" t="s">
         <v>108</v>
       </c>
       <c r="AT1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AV1" t="s">
         <v>110</v>
       </c>
       <c r="AW1" t="s">
         <v>111</v>
       </c>
       <c r="AX1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AZ1" t="s">
         <v>113</v>
       </c>
       <c r="BA1" t="s">
         <v>114</v>
       </c>
       <c r="BB1" t="s">
+        <v>115</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
       </c>
     </row>
-    <row r="2" spans="1:54">
+    <row r="2" spans="1:55">
       <c r="A2" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B2">
+        <v>277975000.0</v>
+      </c>
+      <c r="C2">
         <v>274591000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>243684000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>243732000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>268633000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>274594000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>251699000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>257894000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>296871000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>338107000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>244048000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>337143000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>132735000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>240310000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>307345000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29730000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>72788000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>170836000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>280323000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>340967000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>67247000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>84184714.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>107728000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>149486000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9472000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7205735.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4752836.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3761283.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>7554388.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>2850063.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1134285.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3039341.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>2184259.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2069344.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>675184.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2023788.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3908177.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>3496313.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1719089.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>266129.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8029413.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15250752.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>16046925.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>24918508.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>36259252.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1758202.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1923823.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2203035.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2444754.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1588705.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1018452.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>593897.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1633249.0</v>
       </c>
-      <c r="BB2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:54">
+      <c r="BC2"/>
+    </row>
+    <row r="3" spans="1:55">
       <c r="A3" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B3">
+        <v>27599000</v>
+      </c>
+      <c r="C3">
         <v>54457000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35202000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7236000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26491000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>58264000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34033000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>48322000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>46473000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>77451000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>59135000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>44468000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>58039000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>62634000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>72565000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>38984000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>55888000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>101264000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>103243000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>68258000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>49334000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>34644116</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>26673000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>39013000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>34238000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>29894484</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>17849593</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>12434830</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>10453923</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>3592436</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>3748809</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3960090</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>4972701</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2168224</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>3666232</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>3898802</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>3270498</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>3856442</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>4847669</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>8203308</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>13045117</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>9491349</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>7534971</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>10050515</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>4964527</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>3715535</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>3054299</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>5604356</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>4756757</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2613131</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>4326719</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>7842753</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>9860413</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>26395000</v>
       </c>
     </row>
-    <row r="4" spans="1:54">
+    <row r="4" spans="1:55">
       <c r="A4" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-93095000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>204408000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-67035000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>277615000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-43058000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4">
+      <c r="S4"/>
+      <c r="T4">
         <v>-109487000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-60644000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>273720000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-16938038.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-23543171.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-41758274.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>140014483.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>2452899.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>991553.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-3793105.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>4704325.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>1715778.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-1905056.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>855082.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>114915.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>1394160.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-1348604.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1884389.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>411864.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>1777224.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1452960.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-7763284.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-7221339.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-796173.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-8871583.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-11340744.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
-    </row>
-    <row r="5" spans="1:54">
+      <c r="BC4"/>
+    </row>
+    <row r="5" spans="1:55">
       <c r="A5" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>-3277000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1145000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-2628000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>2309000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-253000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5">
+      <c r="S5"/>
+      <c r="T5">
         <v>-3058000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3542000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-39000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-676571.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-547158.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>9896308.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>136421.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>-10872416.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>740300.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-912765.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>541816.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-319991.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-850085.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>624812.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-413911.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>167290.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-501223.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>169528.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-568336.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-184496.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>434552.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1018907.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-91309.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>304340.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>114681.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>442097.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
-    </row>
-    <row r="6" spans="1:54">
+      <c r="BC5"/>
+    </row>
+    <row r="6" spans="1:55">
       <c r="A6" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B6">
+        <v>103406000.0</v>
+      </c>
+      <c r="C6">
         <v>3384000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>30907000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-48000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-24901000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-5961000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>22895000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-6195000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-38977000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-41236000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>94059000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-93095000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>204408000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-107575000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-67035000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>277615000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-43058000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-98048000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-109487000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-60644000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>273720000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-16937714.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-23543000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-41758000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>140014000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2265941.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>2452899.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>991553.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-3793105.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4704325.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1715778.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1905056.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>855082.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>114915.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>1394160.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1348604.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1884389.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>411864.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1777224.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1452960.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-7763284.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7221339.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-796173.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-8871583.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-11340744.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>34501050.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-165621.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-279212.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-241719.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>856049.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>570253.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>424554.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-1039352.0</v>
       </c>
-      <c r="BB6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:54">
+      <c r="BC6"/>
+    </row>
+    <row r="7" spans="1:55">
       <c r="A7" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B7">
+        <v>2110000.0</v>
+      </c>
+      <c r="C7">
         <v>-6602000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>11287000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-10742000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-26179000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-4196000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>11567000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>6098000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-27147000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4110000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>19666000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>6421000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-15913000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-3954000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9226000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-26215000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-33166000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-2998000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-18945000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>475000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-9114000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1493267.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>4415000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-11012000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-6376000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1202030.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>2817496.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-5170123.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-6031322.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1932812.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>30463.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>2049063.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1193636.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>-821369.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>871039.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-4491318.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>961490.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>453201.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-237762.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>700039.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>580684.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-1438649.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1302466.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-582241.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-77120.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-7100177.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>1615959.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-1688152.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>988751.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-2846895.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-332793.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>119056.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-421160.0</v>
       </c>
-      <c r="BB7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:54">
+      <c r="BC7"/>
+    </row>
+    <row r="8" spans="1:55">
       <c r="A8" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-3507000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>9182000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>13865000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-9615000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-26653000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8">
+      <c r="S8"/>
+      <c r="T8">
         <v>1735000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-5151000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-10378000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>3225785.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>1017353.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-2271869.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>-1805269.0</v>
       </c>
-      <c r="Z8"/>
-      <c r="AA8">
+      <c r="AA8"/>
+      <c r="AB8">
         <v>-251546.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-2016953.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>-5010252.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>803434.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-2012127.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>1001661.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>617072.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>-317806.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-858849.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>-2766177.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>90753.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-219414.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-425593.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-1095358.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>-110542.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>-16133.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-705039.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>211144.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-1172276.0</v>
       </c>
-      <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
-    </row>
-    <row r="9" spans="1:54">
+      <c r="BC8"/>
+    </row>
+    <row r="9" spans="1:55">
       <c r="A9" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B9">
+        <v>-1407000.0</v>
+      </c>
+      <c r="C9">
         <v>531000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-4202000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2401000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5609000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-3934000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3113000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>350000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-11757000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2328000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-2527000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-3507000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>9182000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-10590000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>13865000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-9615000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-26653000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-2577000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>1735000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-5151000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-10378000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3225785.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>1017000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-2272000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-1805000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-740298.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-251546.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-2016953.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-5010252.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>803434.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-2012127.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>1001661.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>617072.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>-317806.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-858849.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2766177.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>90753.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-219414.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-425593.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1095358.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-110542.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-16133.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-705039.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>211144.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-1172276.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>-917758.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1132724.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-344316.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-1741546.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-1108389.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>784181.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>497629.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-1095193.0</v>
       </c>
-      <c r="BB9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:54">
+      <c r="BC9"/>
+    </row>
+    <row r="10" spans="1:55">
       <c r="A10" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B10">
+        <v>-3149000.0</v>
+      </c>
+      <c r="C10">
         <v>-6003000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>19225000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-6448000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2952000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-6632000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-167000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-868000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-7817000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-434000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6206000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1021000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-8000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6044000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3655000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-18972000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-9588000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-6369000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-4704000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-2896000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2835000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1692600.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1187000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-2721000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3581000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>756452.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-80616.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2211548.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1802222.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-637504.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1580522.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-431926.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>190775.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-1404483.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-1215136.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-101455.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2286483.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1149596.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1558351.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>323932.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1463223.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>86475.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>971325.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-373135.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-118939.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-430863.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1096911.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-880728.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>719411.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-389365.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-787964.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-265509.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>-395998.0</v>
       </c>
-      <c r="BB10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:54">
+      <c r="BC10"/>
+    </row>
+    <row r="11" spans="1:55">
       <c r="A11" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>12634000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-15593000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-4493000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>1851000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>428000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3638000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9901000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-12587000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>9246000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4447000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>636653.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3256855.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-15540736.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-1036772.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-964822.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>14129294.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-1713220.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1722695.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1225144.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>784202.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2306738.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-2621063.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1301226.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2761119.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-1152059.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3064856.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>93338.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-1203574.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1039511.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>3181161.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-1402913.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>724025.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-523894.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>765992.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1608213.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>4947000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2837000.0</v>
       </c>
-      <c r="AW11"/>
-      <c r="AX11">
+      <c r="AX11"/>
+      <c r="AY11">
         <v>112000.0</v>
       </c>
-      <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11">
         <v>4213000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:54">
+    <row r="12" spans="1:55">
       <c r="A12" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>9592000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9632000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6992000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9213000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10672000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>7474000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>8068000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>6469000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>7217000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>6502000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3684396.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4596879.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2359912.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2297813.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2694633.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3213276.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1517432.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>1218602.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2674601.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1804883.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1350156.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1120139.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1151843.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1095618.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1801018.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>828046.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>822214.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>751679.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1766874.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1091331.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>-1653499.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1334067.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1846233.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1988029.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>28042364.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
-    </row>
-    <row r="13" spans="1:54">
+      <c r="BC12"/>
+    </row>
+    <row r="13" spans="1:55">
       <c r="A13" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>-6371000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>5085000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2835000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8242000.0</v>
       </c>
       <c r="Q13">
         <v>8242000.0</v>
       </c>
       <c r="R13">
+        <v>8242000.0</v>
+      </c>
+      <c r="S13">
         <v>-3953000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-5208000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-372000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-1840000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2861037.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2300569.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1467855.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-1646751.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2150698.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-751163.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1772615.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-1774529.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2733255.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>935424.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-1031282.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-1225134.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>2405486.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1796608.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>785514.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>10439.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1042503.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-152415.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>437016.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>233473.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-902584.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
-    </row>
-    <row r="14" spans="1:54">
+      <c r="BC13"/>
+    </row>
+    <row r="14" spans="1:55">
       <c r="A14" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B14">
+        <v>24990000.0</v>
+      </c>
+      <c r="C14">
         <v>23647000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>23638000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20609000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>21827000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>21366000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18925000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>17422000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>15902000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13378000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>16506000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>14438000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>14492000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10133000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8880000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7881000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8007000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7979000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>7746000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>7654000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7089000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>6179242.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>5052000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>5441000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4453000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>4214273.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4063970.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>3923361.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>3720091.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>3649763.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>3622894.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>3461032.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>3334348.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>3281182.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>3215554.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>3146492.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>3049127.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>2929055.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2720436.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2166405.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2071272.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2030504.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>1918749.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>1869377.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>1754905.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>1679956.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>1620761.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>1536091.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>1588005.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>2654856.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>1378063.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>1035701.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>876457.0</v>
       </c>
-      <c r="BB14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:54">
+      <c r="BC14"/>
+    </row>
+    <row r="15" spans="1:55">
       <c r="A15" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
-      <c r="I15">
-[...1 lines deleted...]
-      </c>
+      <c r="I15"/>
       <c r="J15">
         <v>325835000.0</v>
       </c>
       <c r="K15">
+        <v>325835000.0</v>
+      </c>
+      <c r="L15">
         <v>554000.0</v>
       </c>
-      <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>325281000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>162000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>407000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
-[...1 lines deleted...]
-      </c>
+      <c r="AE15"/>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
         <v>0.0</v>
       </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
         <v>0.0</v>
       </c>
       <c r="AT15">
         <v>0.0</v>
       </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
-      <c r="AV15"/>
+      <c r="AV15">
+        <v>0.0</v>
+      </c>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
-    </row>
-    <row r="16" spans="1:54">
+      <c r="BC15"/>
+    </row>
+    <row r="16" spans="1:55">
       <c r="A16" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B16">
+        <v>381381000.0</v>
+      </c>
+      <c r="C16">
         <v>277975000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>274591000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>243684000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>243732000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>268633000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>274594000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>251699000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>257894000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>296871000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>338107000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>244048000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>337143000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>132735000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>240310000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>307345000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>29730000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>72788000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>170836000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>280323000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>340967000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>67247000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>84185000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>107728000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>149486000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9471676.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7205735.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>4752836.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3761283.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>7554388.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2850063.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1134285.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3039341.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2184259.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2069344.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>675184.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2023788.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3908177.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3496313.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1719089.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>266129.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>8029413.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>15250752.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>16046925.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>24918508.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>36259252.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1758202.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1923823.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2203035.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2444754.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1588705.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1018451.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>593897.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1018452.0</v>
       </c>
     </row>
-    <row r="17" spans="1:54">
+    <row r="17" spans="1:55">
       <c r="A17" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20469,1954 +20708,1990 @@
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
-    </row>
-    <row r="18" spans="1:54">
+      <c r="BC17"/>
+    </row>
+    <row r="18" spans="1:55">
       <c r="A18" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B18">
+        <v>12730000.0</v>
+      </c>
+      <c r="C18">
         <v>109563000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>31560000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>41122000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-21684000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-7895000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>22067000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-5909000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-41067000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-40479000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-19936000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-30959000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-71779000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-52181000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-63843000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-66601000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-90673000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-97282000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-109513000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-59838000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-54819000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-27337660.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-8492000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-41630000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-36739000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-17064534.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-4527459.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-17813289.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-14911000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>6451012.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1643184.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-594257.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-5198780.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>2972606.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>1570963.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-6083617.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1193445.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>1624006.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-972527.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-6774226.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-11029926.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-7722100.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-4624867.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-9099079.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-3856499.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-8257670.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-2093525.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-9831638.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-4974416.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-5158988.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-8110433.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-10575445.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-12039352.0</v>
       </c>
-      <c r="BB18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:54">
+      <c r="BC18"/>
+    </row>
+    <row r="19" spans="1:55">
       <c r="A19" t="s">
-        <v>166</v>
-[...2 lines deleted...]
-      <c r="C19">
+        <v>167</v>
+      </c>
+      <c r="B19">
+        <v>95459000.0</v>
+      </c>
+      <c r="C19"/>
+      <c r="D19">
         <v>-35202000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-33441000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-26491000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-58264000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-34033000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-48322000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-46473000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-77451000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>54306000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-108583000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-49326000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-42794000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>1000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-19840000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-3294000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-101264000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-103243000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-68258000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-49334000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>9730501.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-17623305.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-1196.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-20000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-29894484.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-17849593.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-12434830.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-10453923.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
-      <c r="AL19">
+      <c r="AL19"/>
+      <c r="AM19">
         <v>3250000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>3250000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>499205.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3750000.0</v>
       </c>
-      <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-7499205.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-3250000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
-    </row>
-    <row r="20" spans="1:54">
+      <c r="BC19"/>
+    </row>
+    <row r="20" spans="1:55">
       <c r="A20" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>0.0</v>
       </c>
-      <c r="L20"/>
+      <c r="L20">
+        <v>0.0</v>
+      </c>
       <c r="M20"/>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
+      <c r="N20"/>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>341000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>337849000.0</v>
       </c>
-      <c r="Q20">
-[...1 lines deleted...]
-      </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
         <v>348000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
-    </row>
-    <row r="21" spans="1:54">
+      <c r="BC20"/>
+    </row>
+    <row r="21" spans="1:55">
       <c r="A21" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B21">
+        <v>-984000.0</v>
+      </c>
+      <c r="C21">
         <v>-547000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-536000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-524000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-513000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-533000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-492000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21">
         <v>391492000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-75214000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-2786000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>27000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>51000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>27000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-96000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-3166000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-468.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-823532.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-55067000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>19070111.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6913988.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>17400141.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>10000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2000000.0</v>
       </c>
       <c r="AE21">
         <v>-2000000.0</v>
       </c>
       <c r="AF21">
         <v>-2000000.0</v>
       </c>
       <c r="AG21">
+        <v>-2000000.0</v>
+      </c>
+      <c r="AH21">
         <v>6000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-5525594.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2245291.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1750000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-1250000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8000000.0</v>
       </c>
-      <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21">
         <v>7000000.0</v>
       </c>
-      <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21">
         <v>-76500000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
-    </row>
-    <row r="22" spans="1:54">
+      <c r="BC21"/>
+    </row>
+    <row r="22" spans="1:55">
       <c r="A22" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B22">
+        <v>48508000.0</v>
+      </c>
+      <c r="C22">
         <v>33815000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>101663000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16356000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12697000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>18122000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11895000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1694000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>18602000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>15289000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-7166000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-16952000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-24786000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2917000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-18449000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-20586000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-17542000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-9266000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-2069000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-7476000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-10888000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-3297894.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>3547000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>153000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-3590000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4633452.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>3067163.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-5661350.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-3422000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1757418.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-97166.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-3500519.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-3520937.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1514893.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-245547.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-2652162.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2879525.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1233401.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>620730.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-3243002.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1771802.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2780262.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1675350.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-2228650.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-2587074.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-16446750.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-9483241.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-6266802.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-5142224.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-5219215.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>-6495642.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>-5253194.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>-4719104.0</v>
       </c>
-      <c r="BB22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:54">
+      <c r="BC22"/>
+    </row>
+    <row r="23" spans="1:55">
       <c r="A23" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B23">
+        <v>-4542000.0</v>
+      </c>
+      <c r="C23">
         <v>-138000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-194000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-2704000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2467000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1320000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>164000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2592000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-541000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1102000.0</v>
       </c>
-      <c r="L23">
-[...1 lines deleted...]
-      </c>
       <c r="M23">
+        <v>-248000.0</v>
+      </c>
+      <c r="N23">
         <v>-68005000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>337341000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-66000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-793000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-91000.0</v>
       </c>
-      <c r="R23">
-[...1 lines deleted...]
-      </c>
       <c r="S23">
-        <v>26000.0</v>
+        <v>-989000.0</v>
       </c>
       <c r="T23">
+        <v>307000.0</v>
+      </c>
+      <c r="U23">
         <v>-458000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-3981000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-931704.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2573000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-127000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-242000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-358163.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>66370.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>997842.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1117894.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>253313.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2072594.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-256226.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>53862.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2642309.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1823197.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2990848.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>553221.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>786929.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1747910.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>222186.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10970.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-8990587.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>49294.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>227496.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>14960.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>5668296.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-24.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4050998.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2499998.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>5015037.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-319314.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BA23">
         <v>11000000.0</v>
       </c>
-      <c r="BB23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:54">
+      <c r="BB23">
+        <v>11000000.0</v>
+      </c>
+      <c r="BC23"/>
+    </row>
+    <row r="24" spans="1:55">
       <c r="A24" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B24">
+        <v>-27599000.0</v>
+      </c>
+      <c r="C24">
         <v>-107507000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-35202000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-40677000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-26491000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>-128828000.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-46473000.0</v>
       </c>
-      <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>113441000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-64115000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19840000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>19840000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-19840000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3294000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-344581000.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-68870000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>9731000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-17624000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-20000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-78166606654.0</v>
       </c>
-      <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-10917469000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-17111995400.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>300000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>200000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-6019078000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-2168468.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>800000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-5835.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>5835.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>929.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1841.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>5000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>5672.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>1557.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>3779400.0</v>
       </c>
-      <c r="AR24">
-[...1 lines deleted...]
-      </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-7499205.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>91467.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-72084.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>1428.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>232699.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-191184.0</v>
       </c>
-      <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
-    </row>
-    <row r="25" spans="1:54">
+      <c r="BC24"/>
+    </row>
+    <row r="25" spans="1:55">
       <c r="A25" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B25">
+        <v>-60505000.0</v>
+      </c>
+      <c r="C25">
         <v>-3719000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>8093000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1442000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>13040000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1132000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1606000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1053000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-8172000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>6138000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2103000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1155000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>4052000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1508000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>9065000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5009000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1621000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1785000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1252000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1077000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1348000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2931841.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1820000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>515000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>834000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>653068.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>297105.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>99809.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>75819.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>66244.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>59427.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>54483.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>61886.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>20305.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>263297.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>582820.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>15804.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>130395.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-15938.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>140268.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>128991.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-36635.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-461401.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>88612.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>157205.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>16489638.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>6964369.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1948655.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2104883.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2618512.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1424369.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1176567.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1784868.0</v>
       </c>
-      <c r="BB25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:54">
+      <c r="BC25"/>
+    </row>
+    <row r="26" spans="1:55">
       <c r="A26" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>1440000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-1217000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-223000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-541000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-9000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-248000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-66211000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-162000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-407000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-890000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-323000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-989000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-281000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1388000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-1529000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-932000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2572921.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-991000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-645000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-42047.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>66370.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-579179.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-673774.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-2913.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2072594.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-256226.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>53862.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>2667903.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>2068488.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>2990848.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>553221.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>786929.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1747910.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>222186.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>10970.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-1.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>49294.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>227496.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>14960.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
-      <c r="AV26"/>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
-    </row>
-    <row r="27" spans="1:54">
+      <c r="BC26"/>
+    </row>
+    <row r="27" spans="1:55">
       <c r="A27" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B27">
+        <v>9137000.0</v>
+      </c>
+      <c r="C27">
         <v>-1154000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>5219000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6221000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8816000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>13945000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>12107000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>19534000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>6221000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-17000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8090000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8447000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>8415000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5683000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>7820000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>6294000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6295000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>6482000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>5746000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>6690000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6080000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>3113919.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>3347000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2286000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2178000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2127127.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3076400.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1429844.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1200336.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2637211.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1776375.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1301774.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1092260.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1145819.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1132852.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1229353.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>930157.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>734396.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>787676.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1665372.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1006046.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>-1566233.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1825640.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1804338.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1860112.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>835198.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242926.0</v>
       </c>
       <c r="AV27">
         <v>242926.0</v>
       </c>
       <c r="AW27">
         <v>242926.0</v>
       </c>
       <c r="AX27">
+        <v>242926.0</v>
+      </c>
+      <c r="AY27">
         <v>246885.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>242289.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>189178.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>300000.0</v>
       </c>
-      <c r="BB27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:54">
+      <c r="BC27"/>
+    </row>
+    <row r="28" spans="1:55">
       <c r="A28" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B28">
+        <v>-4783000.0</v>
+      </c>
+      <c r="C28">
         <v>1328000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-653000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-493000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-3217000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1934000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>828000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-286000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2090000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-757000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>554000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1979000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>325513000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-75234000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-3193000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>364056000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>50909000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-766000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>26000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-806000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>328539000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>669118.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2573000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-127000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>196753000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>19330475.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6980358.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>18804842.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>11117894.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1746687.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>72594.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1310798.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>6053861.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-2857691.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-176803.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4740848.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-696779.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-1213071.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2747910.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8222186.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10970.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-1.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>49294.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>227496.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>14960.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>42667253.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1999988.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9550998.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4499998.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>6015037.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>8680686.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="BA28">
         <v>11000000.0</v>
       </c>
       <c r="BB28">
+        <v>11000000.0</v>
+      </c>
+      <c r="BC28">
         <v>33763000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:54">
+    <row r="29" spans="1:55">
       <c r="A29" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B29">
+        <v>40329000.0</v>
+      </c>
+      <c r="C29">
         <v>55106000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>66762000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>33886000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4807000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>50369000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>56100000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>42413000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5406000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>36972000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>39199000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13509000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-13740000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10453000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>8722000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-27617000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-34785000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>3982000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-6270000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>8420000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-5485000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>7306456.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18181000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-2617000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2501000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12829950.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>13322134.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-5378459.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-4457076.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>10043448.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>5391993.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>3365833.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-226079.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>5140830.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>5237195.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2184815.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>2077053.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>5480448.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>3875142.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1429082.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2015191.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>1769249.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>2910104.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>951436.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1108028.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-4542135.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>960774.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-4227282.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-217659.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-2545857.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-3783714.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-2732692.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>-2178939.0</v>
       </c>
-      <c r="BB29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:54">
+      <c r="BC29"/>
+    </row>
+    <row r="30" spans="1:55">
       <c r="A30" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B30">
+        <v>67860000.0</v>
+      </c>
+      <c r="C30">
         <v>-53050000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-35202000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-33441000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26491000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-58264000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-34033000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-48322000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-46473000.0</v>
       </c>
-      <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>54306000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-108583000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-107365000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-42794000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-72564000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-58824000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-59182000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-101264000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-103243000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-68258000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-49334000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-24913612.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-44297000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-39014000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-54238000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-29894484.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-17849593.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-12434830.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-10453923.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-3592436.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-3748809.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3960090.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-4972701.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-2168224.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3666232.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-3904637.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-3264663.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3855513.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-4845828.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-8198308.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-9789445.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-8990587.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-3755571.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-10050515.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-12463732.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-3624068.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-3126383.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-5602928.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4524058.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-2613131.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-4326719.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-7842753.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-9860413.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BC30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>