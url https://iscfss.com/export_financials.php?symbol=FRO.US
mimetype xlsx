--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -2319,51 +2319,53 @@
         <v>191019000.0</v>
       </c>
       <c r="AA15">
         <v>195172000.0</v>
       </c>
       <c r="AB15">
         <v>152405000.0</v>
       </c>
       <c r="AC15">
         <v>115267000.0</v>
       </c>
       <c r="AD15"/>
       <c r="AE15">
         <v>25300000.0</v>
       </c>
       <c r="AF15">
         <v>130400000.0</v>
       </c>
       <c r="AG15"/>
       <c r="AH15"/>
     </row>
     <row r="16" spans="1:34">
       <c r="A16" t="s">
         <v>48</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>2631000.0</v>
+      </c>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16">
         <v>3124000.0</v>
       </c>
       <c r="G16">
         <v>5687000.0</v>
       </c>
       <c r="H16">
         <v>4975000.0</v>
       </c>
       <c r="I16">
         <v>304000.0</v>
       </c>
       <c r="J16">
         <v>1653000.0</v>
       </c>
       <c r="K16">
         <v>6302000.0</v>
       </c>
       <c r="L16">
         <v>19173000.0</v>
       </c>
       <c r="M16">
@@ -3242,51 +3244,51 @@
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
     </row>
     <row r="30" spans="1:34">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30">
-        <v>123539000.0</v>
+        <v>147088000.0</v>
       </c>
       <c r="C30">
         <v>151932000.0</v>
       </c>
       <c r="D30">
         <v>143939000.0</v>
       </c>
       <c r="E30">
         <v>237148000.0</v>
       </c>
       <c r="F30">
         <v>83945000.0</v>
       </c>
       <c r="G30">
         <v>84904000.0</v>
       </c>
       <c r="H30">
         <v>104451000.0</v>
       </c>
       <c r="I30">
         <v>89748000.0</v>
       </c>
       <c r="J30">
         <v>78117000.0</v>
       </c>
@@ -3926,51 +3928,51 @@
       <c r="P38"/>
       <c r="Q38"/>
       <c r="R38"/>
       <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
     </row>
     <row r="39" spans="1:34">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
-        <v>453838000.0</v>
+        <v>306750000.0</v>
       </c>
       <c r="C39">
         <v>256522000.0</v>
       </c>
       <c r="D39">
         <v>23011000.0</v>
       </c>
       <c r="E39">
         <v>45982000.0</v>
       </c>
       <c r="F39">
         <v>14013000.0</v>
       </c>
       <c r="G39">
         <v>23492000.0</v>
       </c>
       <c r="H39">
         <v>17693000.0</v>
       </c>
       <c r="I39">
         <v>13163000.0</v>
       </c>
       <c r="J39">
         <v>11026000.0</v>
       </c>
@@ -4030,51 +4032,51 @@
       </c>
       <c r="AC39">
         <v>10760000.0</v>
       </c>
       <c r="AD39">
         <v>300000.0</v>
       </c>
       <c r="AE39">
         <v>500000.0</v>
       </c>
       <c r="AF39">
         <v>400000.0</v>
       </c>
       <c r="AG39">
         <v>400000.0</v>
       </c>
       <c r="AH39">
         <v>55800000.0</v>
       </c>
     </row>
     <row r="40" spans="1:34">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
-        <v>174186000.0</v>
+        <v>160942000.0</v>
       </c>
       <c r="C40">
         <v>128197000.0</v>
       </c>
       <c r="D40">
         <v>138150000.0</v>
       </c>
       <c r="E40">
         <v>104787000.0</v>
       </c>
       <c r="F40">
         <v>114869000.0</v>
       </c>
       <c r="G40">
         <v>93392000.0</v>
       </c>
       <c r="H40">
         <v>107031000.0</v>
       </c>
       <c r="I40">
         <v>58946000.0</v>
       </c>
       <c r="J40">
         <v>53058000.0</v>
       </c>
@@ -9799,51 +9801,53 @@
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
       <c r="DW15"/>
       <c r="DX15"/>
       <c r="DY15"/>
       <c r="DZ15"/>
       <c r="EA15"/>
       <c r="EB15"/>
       <c r="EC15"/>
     </row>
     <row r="16" spans="1:133">
       <c r="A16" t="s">
         <v>48</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>2631000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16">
         <v>-459000.0</v>
       </c>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16">
         <v>-64208000.0</v>
       </c>
       <c r="M16">
         <v>-63404000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16">
         <v>-11890000.0</v>
       </c>
       <c r="R16">
         <v>-11890000.0</v>
       </c>
@@ -12384,51 +12388,51 @@
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
       <c r="DW27"/>
       <c r="DX27"/>
       <c r="DY27"/>
       <c r="DZ27"/>
       <c r="EA27"/>
       <c r="EB27"/>
       <c r="EC27"/>
     </row>
     <row r="28" spans="1:133">
       <c r="A28" t="s">
         <v>60</v>
       </c>
       <c r="B28">
         <v>2160328000.0</v>
       </c>
       <c r="C28">
         <v>2816398000.0</v>
       </c>
       <c r="D28">
         <v>3050296000.0</v>
       </c>
       <c r="E28">
-        <v>3110218000.0</v>
+        <v>3110351000.0</v>
       </c>
       <c r="F28">
         <v>3234035000.0</v>
       </c>
       <c r="G28">
         <v>3332460000.0</v>
       </c>
       <c r="H28">
         <v>3469839000.0</v>
       </c>
       <c r="I28">
         <v>3500289000.0</v>
       </c>
       <c r="J28">
         <v>3796167000.0</v>
       </c>
       <c r="K28">
         <v>3150675000.0</v>
       </c>
       <c r="L28">
         <v>1972557000.0</v>
       </c>
       <c r="M28">
         <v>1991319000.0</v>
       </c>
@@ -12954,55 +12958,55 @@
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
       <c r="DW29"/>
       <c r="DX29"/>
       <c r="DY29"/>
       <c r="DZ29"/>
       <c r="EA29"/>
       <c r="EB29"/>
       <c r="EC29"/>
     </row>
     <row r="30" spans="1:133">
       <c r="A30" t="s">
         <v>62</v>
       </c>
       <c r="B30"/>
       <c r="C30">
-        <v>123539000.0</v>
+        <v>169519000.0</v>
       </c>
       <c r="D30"/>
       <c r="E30">
-        <v>119058000.0</v>
+        <v>155403000.0</v>
       </c>
       <c r="F30"/>
       <c r="G30">
         <v>151932000.0</v>
       </c>
       <c r="H30"/>
       <c r="I30">
         <v>186519000.0</v>
       </c>
       <c r="J30">
         <v>143939000.0</v>
       </c>
       <c r="K30">
         <v>112735000.0</v>
       </c>
       <c r="L30">
         <v>160595000.0</v>
       </c>
       <c r="M30">
         <v>252487000.0</v>
       </c>
       <c r="N30">
         <v>237148000.0</v>
       </c>
       <c r="O30">
@@ -14219,51 +14223,51 @@
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
       <c r="DW34"/>
       <c r="DX34"/>
       <c r="DY34"/>
       <c r="DZ34"/>
       <c r="EA34"/>
       <c r="EB34"/>
       <c r="EC34"/>
     </row>
     <row r="35" spans="1:133">
       <c r="A35" t="s">
         <v>67</v>
       </c>
       <c r="B35">
         <v>2353220000.0</v>
       </c>
       <c r="C35">
-        <v>2748042999.0</v>
+        <v>2748043000.0</v>
       </c>
       <c r="D35">
         <v>2946921000.0</v>
       </c>
       <c r="E35">
         <v>3269831000.0</v>
       </c>
       <c r="F35">
         <v>3351639000.0</v>
       </c>
       <c r="G35">
         <v>3284973000.0</v>
       </c>
       <c r="H35">
         <v>3387895000.0</v>
       </c>
       <c r="I35">
         <v>3403818000.0</v>
       </c>
       <c r="J35">
         <v>3768332000.0</v>
       </c>
       <c r="K35">
         <v>3196366000.0</v>
       </c>
@@ -15359,57 +15363,57 @@
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
       <c r="DW38"/>
       <c r="DX38"/>
       <c r="DY38"/>
       <c r="DZ38"/>
       <c r="EA38"/>
       <c r="EB38"/>
       <c r="EC38"/>
     </row>
     <row r="39" spans="1:133">
       <c r="A39" t="s">
         <v>71</v>
       </c>
       <c r="B39">
         <v>487470000.0</v>
       </c>
       <c r="C39">
-        <v>453838000.0</v>
+        <v>23153000.0</v>
       </c>
       <c r="D39">
         <v>408257000.0</v>
       </c>
       <c r="E39">
-        <v>409131000.0</v>
+        <v>24649000.0</v>
       </c>
       <c r="F39">
         <v>397149000.0</v>
       </c>
       <c r="G39">
         <v>256522000.0</v>
       </c>
       <c r="H39">
         <v>455930000.0</v>
       </c>
       <c r="I39">
         <v>18980000.0</v>
       </c>
       <c r="J39">
         <v>536195000.0</v>
       </c>
       <c r="K39">
         <v>412172000.0</v>
       </c>
       <c r="L39">
         <v>179630000.0</v>
       </c>
       <c r="M39">
         <v>27398001.0</v>
       </c>
@@ -15750,108 +15754,108 @@
       <c r="DV39">
         <v>400000.0</v>
       </c>
       <c r="DW39"/>
       <c r="DX39">
         <v>37700000.0</v>
       </c>
       <c r="DY39">
         <v>49300000.0</v>
       </c>
       <c r="DZ39">
         <v>55400000.0</v>
       </c>
       <c r="EA39"/>
       <c r="EB39"/>
       <c r="EC39"/>
     </row>
     <row r="40" spans="1:133">
       <c r="A40" t="s">
         <v>72</v>
       </c>
       <c r="B40">
         <v>191910000.0</v>
       </c>
       <c r="C40">
-        <v>174186000.0</v>
+        <v>160942000.0</v>
       </c>
       <c r="D40">
         <v>144734000.0</v>
       </c>
       <c r="E40">
-        <v>155847000.0</v>
+        <v>155714000.0</v>
       </c>
       <c r="F40">
         <v>138498000.0</v>
       </c>
       <c r="G40">
         <v>128197000.0</v>
       </c>
       <c r="H40">
-        <v>144384000.0</v>
+        <v>288768000.0</v>
       </c>
       <c r="I40">
         <v>54510000.0</v>
       </c>
       <c r="J40">
-        <v>153461000.0</v>
+        <v>306922000.0</v>
       </c>
       <c r="K40">
         <v>145951000.0</v>
       </c>
       <c r="L40">
-        <v>46608000.0</v>
+        <v>157424000.0</v>
       </c>
       <c r="M40">
         <v>40546000.0</v>
       </c>
       <c r="N40">
         <v>104787000.0</v>
       </c>
       <c r="O40">
         <v>124286000.0</v>
       </c>
       <c r="P40">
         <v>166583000.0</v>
       </c>
       <c r="Q40">
-        <v>112975000.0</v>
+        <v>124865000.0</v>
       </c>
       <c r="R40">
         <v>85751000.0</v>
       </c>
       <c r="S40">
         <v>126215000.0</v>
       </c>
       <c r="T40">
         <v>87235000.0</v>
       </c>
       <c r="U40">
         <v>86081000.0</v>
       </c>
       <c r="V40">
-        <v>85273000.0</v>
+        <v>91873000.0</v>
       </c>
       <c r="W40">
         <v>93392000.0</v>
       </c>
       <c r="X40">
         <v>117447000.0</v>
       </c>
       <c r="Y40">
         <v>105729000.0</v>
       </c>
       <c r="Z40">
         <v>105729000.0</v>
       </c>
       <c r="AA40">
         <v>107031000.0</v>
       </c>
       <c r="AB40">
         <v>83729001.0</v>
       </c>
       <c r="AC40">
         <v>75972000.0</v>
       </c>
       <c r="AD40">
         <v>75972000.0</v>
       </c>
@@ -16342,54 +16346,54 @@
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
       <c r="DW41"/>
       <c r="DX41"/>
       <c r="DY41"/>
       <c r="DZ41"/>
       <c r="EA41"/>
       <c r="EB41"/>
       <c r="EC41"/>
     </row>
     <row r="42" spans="1:133">
       <c r="A42" t="s">
         <v>74</v>
       </c>
       <c r="B42">
         <v>604687000.0</v>
       </c>
       <c r="C42">
-        <v>604215000.0</v>
+        <v>1608781000.0</v>
       </c>
       <c r="D42">
-        <v>604687000.0</v>
+        <v>1608781000.0</v>
       </c>
       <c r="E42">
         <v>1608781000.0</v>
       </c>
       <c r="F42">
         <v>1608781000.0</v>
       </c>
       <c r="G42">
         <v>1608781000.0</v>
       </c>
       <c r="H42">
         <v>1608781000.0</v>
       </c>
       <c r="I42">
         <v>1608781000.0</v>
       </c>
       <c r="J42">
         <v>604687000.0</v>
       </c>
       <c r="K42">
         <v>604687000.0</v>
       </c>
       <c r="L42">
         <v>1608781000.0</v>
       </c>
@@ -18000,54 +18004,54 @@
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
       <c r="DW47"/>
       <c r="DX47"/>
       <c r="DY47"/>
       <c r="DZ47"/>
       <c r="EA47"/>
       <c r="EB47"/>
       <c r="EC47"/>
     </row>
     <row r="48" spans="1:133">
       <c r="A48" t="s">
         <v>80</v>
       </c>
       <c r="B48">
         <v>1009327000.0</v>
       </c>
       <c r="C48">
-        <v>1683603000.0</v>
+        <v>679509000.0</v>
       </c>
       <c r="D48">
-        <v>1497969000.0</v>
+        <v>493875000.0</v>
       </c>
       <c r="E48">
         <v>533700000.0</v>
       </c>
       <c r="F48">
         <v>496229000.0</v>
       </c>
       <c r="G48">
         <v>507467000.0</v>
       </c>
       <c r="H48">
         <v>516426000.0</v>
       </c>
       <c r="I48">
         <v>593996000.0</v>
       </c>
       <c r="J48">
         <v>1548542000.0</v>
       </c>
       <c r="K48">
         <v>1450093000.0</v>
       </c>
       <c r="L48">
         <v>394415000.0</v>
       </c>
@@ -18713,51 +18717,51 @@
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
       <c r="DW50"/>
       <c r="DX50"/>
       <c r="DY50"/>
       <c r="DZ50"/>
       <c r="EA50"/>
       <c r="EB50"/>
       <c r="EC50"/>
     </row>
     <row r="51" spans="1:133">
       <c r="A51" t="s">
         <v>83</v>
       </c>
       <c r="B51">
         <v>2631087000.0</v>
       </c>
       <c r="C51">
         <v>3067745000.0</v>
       </c>
       <c r="D51">
         <v>3239723000.0</v>
       </c>
       <c r="E51">
-        <v>3586935000.0</v>
+        <v>3587068000.0</v>
       </c>
       <c r="F51">
         <v>3670573000.0</v>
       </c>
       <c r="G51">
         <v>3745992000.0</v>
       </c>
       <c r="H51">
         <v>3790724000.0</v>
       </c>
       <c r="I51">
         <v>3859525000.0</v>
       </c>
       <c r="J51">
         <v>4093518000.0</v>
       </c>
       <c r="K51">
         <v>3458997000.0</v>
       </c>
       <c r="L51">
         <v>2257941000.0</v>
       </c>
       <c r="M51">
         <v>2298142000.0</v>
       </c>
@@ -19104,51 +19108,51 @@
       </c>
       <c r="DY51">
         <v>66300000.0</v>
       </c>
       <c r="DZ51">
         <v>67500000.0</v>
       </c>
       <c r="EA51"/>
       <c r="EB51"/>
       <c r="EC51"/>
     </row>
     <row r="52" spans="1:133">
       <c r="A52" t="s">
         <v>84</v>
       </c>
       <c r="B52">
         <v>279593000.0</v>
       </c>
       <c r="C52">
         <v>320520000.0</v>
       </c>
       <c r="D52">
         <v>293561000.0</v>
       </c>
       <c r="E52">
-        <v>317630000.0</v>
+        <v>317763000.0</v>
       </c>
       <c r="F52">
         <v>319400000.0</v>
       </c>
       <c r="G52">
         <v>461471000.0</v>
       </c>
       <c r="H52">
         <v>403295000.0</v>
       </c>
       <c r="I52">
         <v>456170000.0</v>
       </c>
       <c r="J52">
         <v>325646000.0</v>
       </c>
       <c r="K52">
         <v>263103000.0</v>
       </c>
       <c r="L52">
         <v>366125000.0</v>
       </c>
       <c r="M52">
         <v>363624000.0</v>
       </c>
@@ -21638,51 +21642,51 @@
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
       <c r="DW59"/>
       <c r="DX59"/>
       <c r="DY59"/>
       <c r="DZ59"/>
       <c r="EA59"/>
       <c r="EB59"/>
       <c r="EC59"/>
     </row>
     <row r="60" spans="1:133">
       <c r="A60" t="s">
         <v>92</v>
       </c>
       <c r="B60">
         <v>2841248000.0</v>
       </c>
       <c r="C60">
-        <v>2510878000.0</v>
+        <v>2511350000.0</v>
       </c>
       <c r="D60">
         <v>2325688000.0</v>
       </c>
       <c r="E60">
         <v>2366692000.0</v>
       </c>
       <c r="F60">
         <v>2329314000.0</v>
       </c>
       <c r="G60">
         <v>2340653000.0</v>
       </c>
       <c r="H60">
         <v>2348440000.0</v>
       </c>
       <c r="I60">
         <v>2426261000.0</v>
       </c>
       <c r="J60">
         <v>2376927000.0</v>
       </c>
       <c r="K60">
         <v>2277818000.0</v>
       </c>
@@ -22609,60 +22613,60 @@
       <c r="O3">
         <v>115388000.0</v>
       </c>
       <c r="P3">
         <v>202519000.0</v>
       </c>
       <c r="Q3">
         <v>214287000.0</v>
       </c>
       <c r="R3">
         <v>238595000.0</v>
       </c>
       <c r="S3">
         <v>224069000.0</v>
       </c>
       <c r="T3">
         <v>222056000.0</v>
       </c>
       <c r="U3">
         <v>203849000.0</v>
       </c>
       <c r="V3">
         <v>198875000.0</v>
       </c>
       <c r="W3">
-        <v>-194083000.0</v>
+        <v>183711000.0</v>
       </c>
       <c r="X3">
-        <v>-149769000.0</v>
+        <v>146907000.0</v>
       </c>
       <c r="Y3">
         <v>139855000.0</v>
       </c>
       <c r="Z3">
-        <v>-123958000.0</v>
+        <v>121725000.0</v>
       </c>
       <c r="AA3">
         <v>92880000.0</v>
       </c>
       <c r="AB3">
         <v>91435000.0</v>
       </c>
       <c r="AC3">
         <v>54680000.0</v>
       </c>
       <c r="AD3">
         <v>-57000000.0</v>
       </c>
       <c r="AE3">
         <v>-33800000.0</v>
       </c>
       <c r="AF3">
         <v>-10400000.0</v>
       </c>
       <c r="AG3">
         <v>-6500000.0</v>
       </c>
       <c r="AH3">
         <v>-5500000.0</v>
       </c>
@@ -22694,51 +22698,51 @@
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
     </row>
     <row r="5" spans="1:34">
       <c r="A5" t="s">
         <v>197</v>
       </c>
       <c r="B5">
-        <v>592683000.0</v>
+        <v>618336000.0</v>
       </c>
       <c r="C5">
         <v>805578000.0</v>
       </c>
       <c r="D5">
         <v>835117000.0</v>
       </c>
       <c r="E5">
         <v>574661000.0</v>
       </c>
       <c r="F5">
         <v>51178000.0</v>
       </c>
       <c r="G5">
         <v>485152000.0</v>
       </c>
       <c r="H5">
         <v>234754000.0</v>
       </c>
       <c r="I5">
         <v>85193000.0</v>
       </c>
       <c r="J5">
         <v>-194217000.0</v>
       </c>
@@ -22757,92 +22761,92 @@
       <c r="O5">
         <v>23237000.0</v>
       </c>
       <c r="P5">
         <v>-394167000.0</v>
       </c>
       <c r="Q5">
         <v>314140000.0</v>
       </c>
       <c r="R5">
         <v>266821000.0</v>
       </c>
       <c r="S5">
         <v>885189000.0</v>
       </c>
       <c r="T5">
         <v>708526000.0</v>
       </c>
       <c r="U5">
         <v>96490000.0</v>
       </c>
       <c r="V5">
         <v>285858000.0</v>
       </c>
       <c r="W5">
-        <v>948818000.0</v>
+        <v>574238000.0</v>
       </c>
       <c r="X5">
-        <v>250013000.0</v>
+        <v>-43316000.0</v>
       </c>
       <c r="Y5">
         <v>94132000.0</v>
       </c>
       <c r="Z5">
-        <v>333595000.0</v>
+        <v>92412000.0</v>
       </c>
       <c r="AA5">
         <v>467812000.0</v>
       </c>
       <c r="AB5">
         <v>117004000.0</v>
       </c>
       <c r="AC5">
         <v>114732000.0</v>
       </c>
       <c r="AD5">
         <v>169400000.0</v>
       </c>
       <c r="AE5">
         <v>66500000.0</v>
       </c>
       <c r="AF5">
         <v>27600000.0</v>
       </c>
       <c r="AG5">
         <v>22200000.0</v>
       </c>
       <c r="AH5">
         <v>18100000.0</v>
       </c>
     </row>
     <row r="6" spans="1:34">
       <c r="A6" t="s">
         <v>198</v>
       </c>
       <c r="B6">
-        <v>921143000.0</v>
+        <v>946796000.0</v>
       </c>
       <c r="C6">
         <v>1144608000.0</v>
       </c>
       <c r="D6">
         <v>1066059000.0</v>
       </c>
       <c r="E6">
         <v>739831000.0</v>
       </c>
       <c r="F6">
         <v>211338000.0</v>
       </c>
       <c r="G6">
         <v>629546000.0</v>
       </c>
       <c r="H6">
         <v>357250000.0</v>
       </c>
       <c r="I6">
         <v>210231000.0</v>
       </c>
       <c r="J6">
         <v>-50556000.0</v>
       </c>
@@ -22861,60 +22865,60 @@
       <c r="O6">
         <v>138625000.0</v>
       </c>
       <c r="P6">
         <v>-191648000.0</v>
       </c>
       <c r="Q6">
         <v>528427000.0</v>
       </c>
       <c r="R6">
         <v>505416000.0</v>
       </c>
       <c r="S6">
         <v>1109258000.0</v>
       </c>
       <c r="T6">
         <v>930582000.0</v>
       </c>
       <c r="U6">
         <v>300339000.0</v>
       </c>
       <c r="V6">
         <v>484733000.0</v>
       </c>
       <c r="W6">
-        <v>754735000.0</v>
+        <v>757949000.0</v>
       </c>
       <c r="X6">
-        <v>100244000.0</v>
+        <v>103591000.0</v>
       </c>
       <c r="Y6">
         <v>233987000.0</v>
       </c>
       <c r="Z6">
-        <v>209637000.0</v>
+        <v>214137000.0</v>
       </c>
       <c r="AA6">
         <v>560692000.0</v>
       </c>
       <c r="AB6">
         <v>208439000.0</v>
       </c>
       <c r="AC6">
         <v>169412000.0</v>
       </c>
       <c r="AD6">
         <v>112400000.0</v>
       </c>
       <c r="AE6">
         <v>32700000.0</v>
       </c>
       <c r="AF6">
         <v>17200000.0</v>
       </c>
       <c r="AG6">
         <v>15700000.0</v>
       </c>
       <c r="AH6">
         <v>12600000.0</v>
       </c>
@@ -25689,72 +25693,72 @@
       <c r="O3">
         <v>44573000.0</v>
       </c>
       <c r="P3">
         <v>41508000.0</v>
       </c>
       <c r="Q3">
         <v>39835000.0</v>
       </c>
       <c r="R3">
         <v>40945000.0</v>
       </c>
       <c r="S3">
         <v>40055000.0</v>
       </c>
       <c r="T3">
         <v>38566000.0</v>
       </c>
       <c r="U3">
         <v>37418000.0</v>
       </c>
       <c r="V3">
         <v>36942000.0</v>
       </c>
       <c r="W3">
-        <v>36114000.0</v>
+        <v>37511000.0</v>
       </c>
       <c r="X3">
         <v>37281000.0</v>
       </c>
       <c r="Y3">
         <v>35329000.0</v>
       </c>
       <c r="Z3">
         <v>35329000.0</v>
       </c>
       <c r="AA3">
         <v>34554000.0</v>
       </c>
       <c r="AB3">
         <v>31001000.0</v>
       </c>
       <c r="AC3">
         <v>28318000.0</v>
       </c>
       <c r="AD3">
-        <v>27982000.0</v>
+        <v>28318000.0</v>
       </c>
       <c r="AE3">
         <v>28921000.0</v>
       </c>
       <c r="AF3">
         <v>31333000.0</v>
       </c>
       <c r="AG3">
         <v>32373000.0</v>
       </c>
       <c r="AH3">
         <v>32373000.0</v>
       </c>
       <c r="AI3">
         <v>36916000.0</v>
       </c>
       <c r="AJ3">
         <v>35721000.0</v>
       </c>
       <c r="AK3">
         <v>35336000.0</v>
       </c>
       <c r="AL3">
         <v>35336000.0</v>
       </c>
@@ -26184,51 +26188,51 @@
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
       <c r="DW4"/>
       <c r="DX4"/>
       <c r="DY4"/>
       <c r="DZ4"/>
       <c r="EA4"/>
       <c r="EB4"/>
       <c r="EC4"/>
     </row>
     <row r="5" spans="1:133">
       <c r="A5" t="s">
         <v>197</v>
       </c>
       <c r="B5">
-        <v>370040000.0</v>
+        <v>599914000.0</v>
       </c>
       <c r="C5">
         <v>280124000.0</v>
       </c>
       <c r="D5">
         <v>100671000.0</v>
       </c>
       <c r="E5">
         <v>137330000.0</v>
       </c>
       <c r="F5">
         <v>98087000.0</v>
       </c>
       <c r="G5">
         <v>141648000.0</v>
       </c>
       <c r="H5">
         <v>147692000.0</v>
       </c>
       <c r="I5">
         <v>262495000.0</v>
       </c>
       <c r="J5">
         <v>253743000.0</v>
       </c>
@@ -26268,54 +26272,54 @@
       <c r="V5">
         <v>43641000.0</v>
       </c>
       <c r="W5">
         <v>6068000.0</v>
       </c>
       <c r="X5">
         <v>73216000.0</v>
       </c>
       <c r="Y5">
         <v>219645000.0</v>
       </c>
       <c r="Z5">
         <v>217894000.0</v>
       </c>
       <c r="AA5">
         <v>133804000.0</v>
       </c>
       <c r="AB5">
         <v>13132000.0</v>
       </c>
       <c r="AC5">
         <v>23382000.0</v>
       </c>
       <c r="AD5">
-        <v>35612000.0</v>
+        <v>24224000.0</v>
       </c>
       <c r="AE5">
-        <v>47799000.0</v>
+        <v>48670000.0</v>
       </c>
       <c r="AF5">
         <v>26963000.0</v>
       </c>
       <c r="AG5">
         <v>882000.0</v>
       </c>
       <c r="AH5">
         <v>1500000.0</v>
       </c>
       <c r="AI5">
         <v>-228019000.0</v>
       </c>
       <c r="AJ5">
         <v>-5141000.0</v>
       </c>
       <c r="AK5">
         <v>-3669000.0</v>
       </c>
       <c r="AL5">
         <v>-3192000.0</v>
       </c>
       <c r="AM5">
         <v>32830000.0</v>
       </c>
@@ -26573,51 +26577,51 @@
       </c>
       <c r="DT5">
         <v>6800000.0</v>
       </c>
       <c r="DU5">
         <v>5800000.0</v>
       </c>
       <c r="DV5"/>
       <c r="DW5"/>
       <c r="DX5">
         <v>5500000.0</v>
       </c>
       <c r="DY5">
         <v>5300000.0</v>
       </c>
       <c r="DZ5"/>
       <c r="EA5"/>
       <c r="EB5"/>
       <c r="EC5"/>
     </row>
     <row r="6" spans="1:133">
       <c r="A6" t="s">
         <v>198</v>
       </c>
       <c r="B6">
-        <v>446036000.0</v>
+        <v>675910000.0</v>
       </c>
       <c r="C6">
         <v>362323000.0</v>
       </c>
       <c r="D6">
         <v>184827000.0</v>
       </c>
       <c r="E6">
         <v>219500000.0</v>
       </c>
       <c r="F6">
         <v>179348000.0</v>
       </c>
       <c r="G6">
         <v>224796000.0</v>
       </c>
       <c r="H6">
         <v>231848000.0</v>
       </c>
       <c r="I6">
         <v>346209000.0</v>
       </c>
       <c r="J6">
         <v>341755000.0</v>
       </c>
@@ -26636,75 +26640,75 @@
       <c r="O6">
         <v>290961000.0</v>
       </c>
       <c r="P6">
         <v>207692000.0</v>
       </c>
       <c r="Q6">
         <v>101229000.0</v>
       </c>
       <c r="R6">
         <v>61141000.0</v>
       </c>
       <c r="S6">
         <v>81307000.0</v>
       </c>
       <c r="T6">
         <v>20597000.0</v>
       </c>
       <c r="U6">
         <v>25416000.0</v>
       </c>
       <c r="V6">
         <v>80583000.0</v>
       </c>
       <c r="W6">
-        <v>6068000.0</v>
+        <v>43579000.0</v>
       </c>
       <c r="X6">
         <v>110497000.0</v>
       </c>
       <c r="Y6">
         <v>254974000.0</v>
       </c>
       <c r="Z6">
         <v>253223000.0</v>
       </c>
       <c r="AA6">
-        <v>133804000.0</v>
+        <v>168358000.0</v>
       </c>
       <c r="AB6">
         <v>44133000.0</v>
       </c>
       <c r="AC6">
         <v>51700000.0</v>
       </c>
       <c r="AD6">
-        <v>24224000.0</v>
+        <v>52542000.0</v>
       </c>
       <c r="AE6">
-        <v>48670000.0</v>
+        <v>77591000.0</v>
       </c>
       <c r="AF6">
         <v>58296000.0</v>
       </c>
       <c r="AG6">
         <v>33255000.0</v>
       </c>
       <c r="AH6">
         <v>33873000.0</v>
       </c>
       <c r="AI6">
         <v>-191103000.0</v>
       </c>
       <c r="AJ6">
         <v>30580000.0</v>
       </c>
       <c r="AK6">
         <v>31667000.0</v>
       </c>
       <c r="AL6">
         <v>32144000.0</v>
       </c>
       <c r="AM6">
         <v>67550000.0</v>
       </c>
@@ -39635,52 +39639,56 @@
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
     </row>
     <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>237</v>
       </c>
       <c r="B14">
         <v>75996000.0</v>
       </c>
       <c r="C14">
         <v>82199000.0</v>
       </c>
       <c r="D14">
         <v>82830000.0</v>
       </c>
-      <c r="E14"/>
-      <c r="F14"/>
+      <c r="E14">
+        <v>82170000.0</v>
+      </c>
+      <c r="F14">
+        <v>81261000.0</v>
+      </c>
       <c r="G14">
         <v>83148000.0</v>
       </c>
       <c r="H14">
         <v>84156000.0</v>
       </c>
       <c r="I14">
         <v>83714000.0</v>
       </c>
       <c r="J14">
         <v>88012000.0</v>
       </c>
       <c r="K14">
         <v>60018000.0</v>
       </c>
       <c r="L14">
         <v>41508000.0</v>
       </c>
       <c r="M14">
         <v>57096000.0</v>
       </c>
       <c r="N14">
         <v>40492000.0</v>
       </c>
       <c r="O14">
@@ -40704,54 +40712,54 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
     </row>
     <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>241</v>
       </c>
       <c r="B18">
         <v>59454000.0</v>
       </c>
       <c r="C18">
         <v>276459000.0</v>
       </c>
       <c r="D18">
         <v>104397000.0</v>
       </c>
       <c r="E18">
-        <v>151611000.0</v>
+        <v>151612000.0</v>
       </c>
       <c r="F18">
-        <v>137460000.0</v>
+        <v>137461000.0</v>
       </c>
       <c r="G18">
         <v>163527000.0</v>
       </c>
       <c r="H18">
         <v>162119000.0</v>
       </c>
       <c r="I18">
         <v>223243000.0</v>
       </c>
       <c r="J18">
         <v>-727726000.0</v>
       </c>
       <c r="K18">
         <v>-1377413000.0</v>
       </c>
       <c r="L18">
         <v>-12891000.0</v>
       </c>
       <c r="M18">
         <v>280574000.0</v>
       </c>
       <c r="N18">
         <v>140498000.0</v>
       </c>
@@ -41908,51 +41916,51 @@
       <c r="K23">
         <v>-231000.0</v>
       </c>
       <c r="L23">
         <v>-85833000.0</v>
       </c>
       <c r="M23">
         <v>129375000.0</v>
       </c>
       <c r="N23">
         <v>99344000.0</v>
       </c>
       <c r="O23">
         <v>99344000.0</v>
       </c>
       <c r="P23">
         <v>175647000.0</v>
       </c>
       <c r="Q23">
         <v>232975000.0</v>
       </c>
       <c r="R23">
         <v>57000.0</v>
       </c>
       <c r="S23">
-        <v>46838000.0</v>
+        <v>-4925000.0</v>
       </c>
       <c r="T23">
         <v>-1008000.0</v>
       </c>
       <c r="U23">
         <v>-1039000.0</v>
       </c>
       <c r="V23">
         <v>-1078000.0</v>
       </c>
       <c r="W23">
         <v>-4720000.0</v>
       </c>
       <c r="X23">
         <v>-5677000.0</v>
       </c>
       <c r="Y23">
         <v>-1179000.0</v>
       </c>
       <c r="Z23">
         <v>-1179000.0</v>
       </c>
       <c r="AA23">
         <v>47035000.0</v>
       </c>
@@ -42193,51 +42201,51 @@
       <c r="DB23">
         <v>31400000.0</v>
       </c>
       <c r="DC23">
         <v>300000.0</v>
       </c>
       <c r="DD23">
         <v>28300000.0</v>
       </c>
       <c r="DE23">
         <v>-5400000.0</v>
       </c>
       <c r="DF23">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>246</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>37510000.0</v>
       </c>
       <c r="D24">
-        <v>37511000.0</v>
+        <v>37150000.0</v>
       </c>
       <c r="E24">
         <v>361000.0</v>
       </c>
       <c r="F24">
         <v>361000.0</v>
       </c>
       <c r="G24">
         <v>49500000.0</v>
       </c>
       <c r="H24">
         <v>382350000.0</v>
       </c>
       <c r="I24">
         <v>208350000.0</v>
       </c>
       <c r="J24">
         <v>174000000.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24">
         <v>43610000.0</v>
       </c>
       <c r="N24">
@@ -42492,54 +42500,54 @@
       </c>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24">
         <v>11300000.0</v>
       </c>
       <c r="DF24">
         <v>6600000.0</v>
       </c>
     </row>
     <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>247</v>
       </c>
       <c r="B25">
         <v>-252620000.0</v>
       </c>
       <c r="C25">
         <v>-26779000.0</v>
       </c>
       <c r="D25">
         <v>-15516000.0</v>
       </c>
       <c r="E25">
-        <v>153547000.0</v>
+        <v>-6165000.0</v>
       </c>
       <c r="F25">
-        <v>137926000.0</v>
+        <v>137927000.0</v>
       </c>
       <c r="G25">
         <v>17967000.0</v>
       </c>
       <c r="H25">
         <v>8948000.0</v>
       </c>
       <c r="I25">
         <v>-50998000.0</v>
       </c>
       <c r="J25">
         <v>145500000.0</v>
       </c>
       <c r="K25">
         <v>91685000.0</v>
       </c>
       <c r="L25">
         <v>-65345000.0</v>
       </c>
       <c r="M25">
         <v>3403000.0</v>
       </c>
       <c r="N25">
         <v>-21121000.0</v>
       </c>
@@ -43102,51 +43110,51 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
     </row>
     <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>250</v>
       </c>
       <c r="B28">
         <v>-669219000.0</v>
       </c>
       <c r="C28">
         <v>-214539000.0</v>
       </c>
       <c r="D28">
         <v>-428837000.0</v>
       </c>
       <c r="E28">
-        <v>-111432000.0</v>
+        <v>-111433000.0</v>
       </c>
       <c r="F28">
         <v>-114815000.0</v>
       </c>
       <c r="G28">
         <v>-120380000.0</v>
       </c>
       <c r="H28">
         <v>-200470000.0</v>
       </c>
       <c r="I28">
         <v>-369708000.0</v>
       </c>
       <c r="J28">
         <v>542755000.0</v>
       </c>
       <c r="K28">
         <v>1148512000.0</v>
       </c>
       <c r="L28">
         <v>21941000.0</v>
       </c>
       <c r="M28">
         <v>-242722000.0</v>
       </c>
@@ -43430,54 +43438,54 @@
       </c>
       <c r="DD28">
         <v>28100000.0</v>
       </c>
       <c r="DE28">
         <v>-5400000.0</v>
       </c>
       <c r="DF28">
         <v>-1200000.0</v>
       </c>
     </row>
     <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>251</v>
       </c>
       <c r="B29">
         <v>382496000.0</v>
       </c>
       <c r="C29">
         <v>283352000.0</v>
       </c>
       <c r="D29">
         <v>107633000.0</v>
       </c>
       <c r="E29">
-        <v>153547000.0</v>
+        <v>153548000.0</v>
       </c>
       <c r="F29">
-        <v>137926000.0</v>
+        <v>137927000.0</v>
       </c>
       <c r="G29">
         <v>167848000.0</v>
       </c>
       <c r="H29">
         <v>164553000.0</v>
       </c>
       <c r="I29">
         <v>232677000.0</v>
       </c>
       <c r="J29">
         <v>171333000.0</v>
       </c>
       <c r="K29">
         <v>100494000.0</v>
       </c>
       <c r="L29">
         <v>71437000.0</v>
       </c>
       <c r="M29">
         <v>283140000.0</v>
       </c>
       <c r="N29">
         <v>219752000.0</v>
       </c>
@@ -43765,51 +43773,51 @@
       </c>
       <c r="DE29">
         <v>3900000.0</v>
       </c>
       <c r="DF29">
         <v>3600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>252</v>
       </c>
       <c r="B30">
         <v>506135000.0</v>
       </c>
       <c r="C30">
         <v>-6893000.0</v>
       </c>
       <c r="D30">
         <v>33914000.0</v>
       </c>
       <c r="E30">
         <v>-1936000.0</v>
       </c>
       <c r="F30">
-        <v>-105000.0</v>
+        <v>-106000.0</v>
       </c>
       <c r="G30">
         <v>45179000.0</v>
       </c>
       <c r="H30">
         <v>-2434000.0</v>
       </c>
       <c r="I30">
         <v>198916000.0</v>
       </c>
       <c r="J30">
         <v>-725059000.0</v>
       </c>
       <c r="K30"/>
       <c r="L30">
         <v>-85833000.0</v>
       </c>
       <c r="M30">
         <v>41044000.0</v>
       </c>
       <c r="N30">
         <v>-42898000.0</v>
       </c>
       <c r="O30">
         <v>-79254000.0</v>