--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1465,98 +1465,102 @@
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>48843000.0</v>
+      </c>
       <c r="C7">
         <v>40525000.0</v>
       </c>
       <c r="D7">
         <v>35794000.0</v>
       </c>
       <c r="E7">
         <v>30320000.0</v>
       </c>
       <c r="F7">
         <v>15315000.0</v>
       </c>
       <c r="G7">
         <v>13249000.0</v>
       </c>
       <c r="H7">
         <v>14384000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>61000.0</v>
+      </c>
       <c r="C8">
         <v>61000.0</v>
       </c>
       <c r="D8">
         <v>60000.0</v>
       </c>
       <c r="E8">
         <v>59000.0</v>
       </c>
       <c r="F8">
         <v>59000.0</v>
       </c>
       <c r="G8">
         <v>58000.0</v>
       </c>
       <c r="H8">
         <v>58000.0</v>
       </c>
       <c r="I8">
         <v>58000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -2396,51 +2400,53 @@
       <c r="T21">
         <v>49656.0</v>
       </c>
       <c r="U21"/>
       <c r="V21">
         <v>49656.0</v>
       </c>
       <c r="W21">
         <v>14435.0</v>
       </c>
       <c r="X21">
         <v>5411.0</v>
       </c>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
         <v>51</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>17623000.0</v>
+      </c>
       <c r="C22">
         <v>6402000.0</v>
       </c>
       <c r="D22">
         <v>2268000.0</v>
       </c>
       <c r="E22">
         <v>1889056000.0</v>
       </c>
       <c r="F22"/>
       <c r="G22">
         <v>1143446000.0</v>
       </c>
       <c r="H22">
         <v>307718000.0</v>
       </c>
       <c r="I22"/>
       <c r="J22">
         <v>212321000.0</v>
       </c>
       <c r="K22">
         <v>-52662.0</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
@@ -2558,51 +2564,53 @@
         <v>98558.0</v>
       </c>
       <c r="Z23">
         <v>3238372.0</v>
       </c>
       <c r="AA23">
         <v>3144335.0</v>
       </c>
       <c r="AB23">
         <v>9722529.0</v>
       </c>
       <c r="AC23">
         <v>29448186.0</v>
       </c>
       <c r="AD23">
         <v>48743732.0</v>
       </c>
       <c r="AE23">
         <v>38820507.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1357891000.0</v>
+      </c>
       <c r="C24">
         <v>494411000.0</v>
       </c>
       <c r="D24">
         <v>276720000.0</v>
       </c>
       <c r="E24">
         <v>60025000.0</v>
       </c>
       <c r="F24">
         <v>102565000.0</v>
       </c>
       <c r="G24">
         <v>68443000.0</v>
       </c>
       <c r="H24">
         <v>72296000.0</v>
       </c>
       <c r="I24">
         <v>28538000.0</v>
       </c>
       <c r="J24">
         <v>11222000.0</v>
       </c>
       <c r="K24">
@@ -2658,51 +2666,53 @@
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>432808000.0</v>
+      </c>
       <c r="C26">
         <v>69737000.0</v>
       </c>
       <c r="D26">
         <v>372000.0</v>
       </c>
       <c r="E26">
         <v>2412556000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>736188000.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>2000.0</v>
       </c>
       <c r="J26">
         <v>240000.0</v>
       </c>
       <c r="K26">
         <v>2000.0</v>
       </c>
@@ -2839,51 +2849,53 @@
         <v>-100000.0</v>
       </c>
       <c r="Z28">
         <v>-2500000.0</v>
       </c>
       <c r="AA28">
         <v>287193.0</v>
       </c>
       <c r="AB28">
         <v>533286.0</v>
       </c>
       <c r="AC28">
         <v>334286.0</v>
       </c>
       <c r="AD28">
         <v>315511.0</v>
       </c>
       <c r="AE28">
         <v>-349738.0</v>
       </c>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3872093000.0</v>
+      </c>
       <c r="C29">
         <v>3127095000.0</v>
       </c>
       <c r="D29">
         <v>4196966000.0</v>
       </c>
       <c r="E29">
         <v>2354727000.0</v>
       </c>
       <c r="F29">
         <v>1392414000.0</v>
       </c>
       <c r="G29">
         <v>775843000.0</v>
       </c>
       <c r="H29">
         <v>251809000.0</v>
       </c>
       <c r="I29">
         <v>223764000.0</v>
       </c>
       <c r="J29">
         <v>287858000.0</v>
       </c>
       <c r="K29"/>
@@ -3026,51 +3038,53 @@
       </c>
       <c r="O31">
         <v>1552452.0</v>
       </c>
       <c r="P31"/>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3165595000.0</v>
+      </c>
       <c r="C32">
         <v>2286564000.0</v>
       </c>
       <c r="D32">
         <v>2113757000.0</v>
       </c>
       <c r="E32">
         <v>1369971000.0</v>
       </c>
       <c r="F32">
         <v>593928000.0</v>
       </c>
       <c r="G32">
         <v>329528000.0</v>
       </c>
       <c r="H32">
         <v>197539000.0</v>
       </c>
       <c r="I32">
         <v>145290000.0</v>
       </c>
       <c r="J32">
         <v>130467000.0</v>
       </c>
       <c r="K32"/>
@@ -3170,51 +3184,53 @@
         <v>98558.0</v>
       </c>
       <c r="Z33">
         <v>3238372.0</v>
       </c>
       <c r="AA33">
         <v>3144335.0</v>
       </c>
       <c r="AB33">
         <v>9722529.0</v>
       </c>
       <c r="AC33">
         <v>7489488.0</v>
       </c>
       <c r="AD33">
         <v>8418540.0</v>
       </c>
       <c r="AE33">
         <v>2478410.0</v>
       </c>
     </row>
     <row r="34" spans="1:31">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1138213000.0</v>
+      </c>
       <c r="C34">
         <v>556832000.0</v>
       </c>
       <c r="D34">
         <v>551863000.0</v>
       </c>
       <c r="E34">
         <v>2324003000.0</v>
       </c>
       <c r="F34">
         <v>23824000.0</v>
       </c>
       <c r="G34">
         <v>460463000.0</v>
       </c>
       <c r="H34">
         <v>508000.0</v>
       </c>
       <c r="I34">
         <v>544000.0</v>
       </c>
       <c r="J34">
         <v>1255000.0</v>
       </c>
       <c r="K34"/>
@@ -3885,51 +3901,53 @@
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
     </row>
     <row r="45" spans="1:31">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>465574000.0</v>
+      </c>
       <c r="C45">
         <v>256163000.0</v>
       </c>
       <c r="D45">
         <v>134287000.0</v>
       </c>
       <c r="E45">
         <v>93682000.0</v>
       </c>
       <c r="F45">
         <v>43747000.0</v>
       </c>
       <c r="G45">
         <v>31647000.0</v>
       </c>
       <c r="H45">
         <v>20927000.0</v>
       </c>
       <c r="I45">
         <v>5563000.0</v>
       </c>
       <c r="J45">
         <v>1776000.0</v>
       </c>
       <c r="K45">
@@ -4246,51 +4264,53 @@
       </c>
       <c r="O49">
         <v>-87866655.0</v>
       </c>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
     </row>
     <row r="50" spans="1:31">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1024923000.0</v>
+      </c>
       <c r="C50">
         <v>1418443000.0</v>
       </c>
       <c r="D50">
         <v>2756596000.0</v>
       </c>
       <c r="E50">
         <v>1517416000.0</v>
       </c>
       <c r="F50">
         <v>775178000.0</v>
       </c>
       <c r="G50">
         <v>426715000.0</v>
       </c>
       <c r="H50">
         <v>72296000.0</v>
       </c>
       <c r="I50">
         <v>32546000.0</v>
       </c>
       <c r="J50">
         <v>17983000.0</v>
       </c>
       <c r="K50">
@@ -6384,51 +6404,53 @@
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
     </row>
     <row r="7" spans="1:113">
       <c r="A7" t="s">
         <v>36</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>48843000.0</v>
+      </c>
       <c r="C7">
         <v>43767000.0</v>
       </c>
       <c r="D7">
         <v>38804000.0</v>
       </c>
       <c r="E7">
         <v>41042000.0</v>
       </c>
       <c r="F7">
         <v>40525000.0</v>
       </c>
       <c r="G7">
         <v>40401000.0</v>
       </c>
       <c r="H7">
         <v>37664000.0</v>
       </c>
       <c r="I7">
         <v>35390000.0</v>
       </c>
       <c r="J7">
         <v>35794000.0</v>
       </c>
       <c r="K7">
@@ -6555,51 +6577,53 @@
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
     </row>
     <row r="8" spans="1:113">
       <c r="A8" t="s">
         <v>37</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>61000.0</v>
+      </c>
       <c r="C8">
         <v>61000.0</v>
       </c>
       <c r="D8">
         <v>61000.0</v>
       </c>
       <c r="E8">
         <v>61000.0</v>
       </c>
       <c r="F8">
         <v>61000.0</v>
       </c>
       <c r="G8">
         <v>61000.0</v>
       </c>
       <c r="H8">
         <v>61000.0</v>
       </c>
       <c r="I8">
         <v>60000.0</v>
       </c>
       <c r="J8">
         <v>60000.0</v>
       </c>
       <c r="K8">
@@ -9619,51 +9643,53 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
     </row>
     <row r="22" spans="1:113">
       <c r="A22" t="s">
         <v>51</v>
       </c>
-      <c r="B22"/>
+      <c r="B22">
+        <v>17623000.0</v>
+      </c>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22">
         <v>6402000.0</v>
       </c>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22">
         <v>2268000.0</v>
       </c>
       <c r="K22">
         <v>2197847000.0</v>
       </c>
       <c r="L22">
         <v>2199677000.0</v>
       </c>
       <c r="M22">
         <v>1889056000.0</v>
       </c>
       <c r="N22"/>
       <c r="O22">
         <v>2810475000.0</v>
       </c>
@@ -10161,51 +10187,53 @@
         <v>11995296.0</v>
       </c>
       <c r="DD23">
         <v>12600000.0</v>
       </c>
       <c r="DE23">
         <v>29448186.0</v>
       </c>
       <c r="DF23">
         <v>29448186.0</v>
       </c>
       <c r="DG23">
         <v>10700000.0</v>
       </c>
       <c r="DH23">
         <v>10700000.0</v>
       </c>
       <c r="DI23">
         <v>12000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:113">
       <c r="A24" t="s">
         <v>53</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>1357891000.0</v>
+      </c>
       <c r="C24">
         <v>1075397000.0</v>
       </c>
       <c r="D24">
         <v>742774000.0</v>
       </c>
       <c r="E24">
         <v>670125000.0</v>
       </c>
       <c r="F24">
         <v>494411000.0</v>
       </c>
       <c r="G24">
         <v>468835000.0</v>
       </c>
       <c r="H24">
         <v>267341000.0</v>
       </c>
       <c r="I24">
         <v>266398000.0</v>
       </c>
       <c r="J24">
         <v>276720000.0</v>
       </c>
       <c r="K24">
@@ -10503,51 +10531,53 @@
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
     </row>
     <row r="26" spans="1:113">
       <c r="A26" t="s">
         <v>55</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>432808000.0</v>
+      </c>
       <c r="C26">
         <v>858030000.0</v>
       </c>
       <c r="D26">
         <v>675439000.0</v>
       </c>
       <c r="E26">
         <v>654009000.0</v>
       </c>
       <c r="F26">
         <v>69737000.0</v>
       </c>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26">
         <v>372000.0</v>
       </c>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26">
         <v>2412556000.0</v>
       </c>
       <c r="N26">
         <v>1359544000.0</v>
@@ -10815,51 +10845,51 @@
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
         <v>1368771000.0</v>
       </c>
       <c r="C28">
         <v>1305271000.0</v>
       </c>
       <c r="D28">
         <v>951947000.0</v>
       </c>
       <c r="E28">
         <v>1214047000.0</v>
       </c>
       <c r="F28">
         <v>1116077000.0</v>
       </c>
       <c r="G28">
         <v>2130999000.0</v>
       </c>
       <c r="H28">
         <v>2319957000.0</v>
       </c>
       <c r="I28">
-        <v>2141904000.0</v>
+        <v>2140482000.0</v>
       </c>
       <c r="J28">
         <v>2524026000.0</v>
       </c>
       <c r="K28">
         <v>2628214000.0</v>
       </c>
       <c r="L28">
         <v>2390187000.0</v>
       </c>
       <c r="M28">
         <v>1026345000.0</v>
       </c>
       <c r="N28">
         <v>261371000.0</v>
       </c>
       <c r="O28">
         <v>631200000.0</v>
       </c>
       <c r="P28">
         <v>261371000.0</v>
       </c>
       <c r="Q28">
         <v>269192000.0</v>
       </c>
@@ -11134,51 +11164,53 @@
         <v>419067.0</v>
       </c>
       <c r="DD28">
         <v>500000.0</v>
       </c>
       <c r="DE28">
         <v>334286.0</v>
       </c>
       <c r="DF28">
         <v>20219588.0</v>
       </c>
       <c r="DG28">
         <v>1000000.0</v>
       </c>
       <c r="DH28">
         <v>1000000.0</v>
       </c>
       <c r="DI28">
         <v>700000.0</v>
       </c>
     </row>
     <row r="29" spans="1:113">
       <c r="A29" t="s">
         <v>58</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>3872093000.0</v>
+      </c>
       <c r="C29">
         <v>3525518000.0</v>
       </c>
       <c r="D29">
         <v>2770340000.0</v>
       </c>
       <c r="E29">
         <v>2969971000.0</v>
       </c>
       <c r="F29">
         <v>3127095000.0</v>
       </c>
       <c r="G29">
         <v>3928430000.0</v>
       </c>
       <c r="H29">
         <v>4111711000.0</v>
       </c>
       <c r="I29">
         <v>3974204000.0</v>
       </c>
       <c r="J29">
         <v>4196966000.0</v>
       </c>
       <c r="K29">
@@ -11777,51 +11809,53 @@
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
     </row>
     <row r="32" spans="1:113">
       <c r="A32" t="s">
         <v>61</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>3165595000.0</v>
+      </c>
       <c r="C32">
         <v>2208587000.0</v>
       </c>
       <c r="D32">
         <v>1849455000.0</v>
       </c>
       <c r="E32">
         <v>1818576000.0</v>
       </c>
       <c r="F32">
         <v>2286564000.0</v>
       </c>
       <c r="G32">
         <v>2240329000.0</v>
       </c>
       <c r="H32">
         <v>2034596000.0</v>
       </c>
       <c r="I32">
         <v>1895628000.0</v>
       </c>
       <c r="J32">
         <v>2113757000.0</v>
       </c>
       <c r="K32">
@@ -12273,51 +12307,53 @@
         <v>9210613.0</v>
       </c>
       <c r="DD33">
         <v>7500000.0</v>
       </c>
       <c r="DE33">
         <v>7489488.0</v>
       </c>
       <c r="DF33">
         <v>7489488.0</v>
       </c>
       <c r="DG33">
         <v>8400000.0</v>
       </c>
       <c r="DH33">
         <v>8400000.0</v>
       </c>
       <c r="DI33">
         <v>8200000.0</v>
       </c>
     </row>
     <row r="34" spans="1:113">
       <c r="A34" t="s">
         <v>63</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>1138213000.0</v>
+      </c>
       <c r="C34">
         <v>803837000.0</v>
       </c>
       <c r="D34">
         <v>701882000.0</v>
       </c>
       <c r="E34">
         <v>681186000.0</v>
       </c>
       <c r="F34">
         <v>556832000.0</v>
       </c>
       <c r="G34">
         <v>604874000.0</v>
       </c>
       <c r="H34">
         <v>639339000.0</v>
       </c>
       <c r="I34">
         <v>573699000.0</v>
       </c>
       <c r="J34">
         <v>551863000.0</v>
       </c>
       <c r="K34">
@@ -14736,51 +14772,53 @@
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
     </row>
     <row r="45" spans="1:113">
       <c r="A45" t="s">
         <v>74</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>465574000.0</v>
+      </c>
       <c r="C45">
         <v>370734000.0</v>
       </c>
       <c r="D45">
         <v>300933000.0</v>
       </c>
       <c r="E45">
         <v>252294000.0</v>
       </c>
       <c r="F45">
         <v>256163000.0</v>
       </c>
       <c r="G45">
         <v>198626000.0</v>
       </c>
       <c r="H45">
         <v>179474000.0</v>
       </c>
       <c r="I45">
         <v>135480000.0</v>
       </c>
       <c r="J45">
         <v>134287000.0</v>
       </c>
       <c r="K45">
@@ -16023,51 +16061,53 @@
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
     </row>
     <row r="50" spans="1:113">
       <c r="A50" t="s">
         <v>79</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>1024923000.0</v>
+      </c>
       <c r="C50">
         <v>1055274000.0</v>
       </c>
       <c r="D50">
         <v>806344000.0</v>
       </c>
       <c r="E50">
         <v>1070787000.0</v>
       </c>
       <c r="F50">
         <v>1418443000.0</v>
       </c>
       <c r="G50">
         <v>2199703000.0</v>
       </c>
       <c r="H50">
         <v>2584131000.0</v>
       </c>
       <c r="I50">
         <v>2558794000.0</v>
       </c>
       <c r="J50">
         <v>2756596000.0</v>
       </c>
       <c r="K50">
@@ -20057,51 +20097,53 @@
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
         <v>188</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>129000.0</v>
       </c>
       <c r="D14">
         <v>588000.0</v>
       </c>
       <c r="E14">
         <v>446000.0</v>
       </c>
       <c r="F14">
         <v>6566000.0</v>
       </c>
       <c r="G14">
         <v>-1641000.0</v>
       </c>
       <c r="H14">
         <v>-2272000.0</v>
       </c>
       <c r="I14">
         <v>-2272000.0</v>
       </c>
       <c r="J14">
         <v>-2272000.0</v>
       </c>
       <c r="K14">
@@ -20262,51 +20304,53 @@
       </c>
       <c r="O16">
         <v>-3088865.0</v>
       </c>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
         <v>191</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>153328000.0</v>
+      </c>
       <c r="C17">
         <v>84521000.0</v>
       </c>
       <c r="D17">
         <v>374952000.0</v>
       </c>
       <c r="E17">
         <v>193162000.0</v>
       </c>
       <c r="F17">
         <v>211369000.0</v>
       </c>
       <c r="G17">
         <v>203120000.0</v>
       </c>
       <c r="H17">
         <v>22130000.0</v>
       </c>
       <c r="I17">
         <v>7147000.0</v>
       </c>
       <c r="J17">
         <v>19233000.0</v>
       </c>
       <c r="K17">
@@ -20323,51 +20367,53 @@
       </c>
       <c r="O17">
         <v>-3088865.0</v>
       </c>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
         <v>192</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-489036000.0</v>
+      </c>
       <c r="C18">
         <v>-535895000.0</v>
       </c>
       <c r="D18">
         <v>-501111000.0</v>
       </c>
       <c r="E18">
         <v>-208947000.0</v>
       </c>
       <c r="F18">
         <v>-75899000.0</v>
       </c>
       <c r="G18">
         <v>-27366000.0</v>
       </c>
       <c r="H18">
         <v>-12399000.0</v>
       </c>
       <c r="I18">
         <v>-14649000.0</v>
       </c>
       <c r="J18">
         <v>-14244000.0</v>
       </c>
       <c r="K18">
@@ -20718,51 +20764,53 @@
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
         <v>199</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>34560000.0</v>
+      </c>
       <c r="C25">
         <v>17158000.0</v>
       </c>
       <c r="D25">
         <v>14603000.0</v>
       </c>
       <c r="E25">
         <v>5138000.0</v>
       </c>
       <c r="F25">
         <v>4647000.0</v>
       </c>
       <c r="G25">
         <v>3825000.0</v>
       </c>
       <c r="H25">
         <v>2658000.0</v>
       </c>
       <c r="I25">
         <v>2034000.0</v>
       </c>
       <c r="J25">
         <v>233000.0</v>
       </c>
       <c r="K25"/>
@@ -20978,51 +21026,53 @@
       </c>
       <c r="Y28">
         <v>1840000.0</v>
       </c>
       <c r="Z28">
         <v>170000.0</v>
       </c>
       <c r="AA28">
         <v>370000.0</v>
       </c>
       <c r="AB28">
         <v>1420000.0</v>
       </c>
       <c r="AC28">
         <v>1510000.0</v>
       </c>
       <c r="AD28">
         <v>3680000.0</v>
       </c>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
         <v>203</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>72637000.0</v>
+      </c>
       <c r="C29">
         <v>28425000.0</v>
       </c>
       <c r="D29">
         <v>60419000.0</v>
       </c>
       <c r="E29">
         <v>42776000.0</v>
       </c>
       <c r="F29">
         <v>25525000.0</v>
       </c>
       <c r="G29">
         <v>30098000.0</v>
       </c>
       <c r="H29">
         <v>6002000.0</v>
       </c>
       <c r="I29">
         <v>1368000.0</v>
       </c>
       <c r="J29">
         <v>479000.0</v>
       </c>
       <c r="K29">
@@ -23051,51 +23101,51 @@
       <c r="CZ6">
         <v>-331090.0</v>
       </c>
       <c r="DA6">
         <v>-50247.0</v>
       </c>
       <c r="DB6">
         <v>-1750000.0</v>
       </c>
       <c r="DC6">
         <v>653275.0</v>
       </c>
       <c r="DD6">
         <v>-57019.0</v>
       </c>
       <c r="DE6">
         <v>456788.0</v>
       </c>
       <c r="DF6">
         <v>451882.0</v>
       </c>
       <c r="DG6">
         <v>-246994.0</v>
       </c>
       <c r="DH6">
-        <v>-300000.0</v>
+        <v>-260000.0</v>
       </c>
       <c r="DI6">
         <v>-80000.0</v>
       </c>
     </row>
     <row r="7" spans="1:113">
       <c r="A7" t="s">
         <v>181</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
@@ -24658,51 +24708,53 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
     </row>
     <row r="14" spans="1:113">
       <c r="A14" t="s">
         <v>188</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>0.0</v>
+      </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>-326000.0</v>
       </c>
       <c r="G14">
         <v>144000.0</v>
       </c>
       <c r="H14">
         <v>170000.0</v>
       </c>
       <c r="I14">
         <v>141000.0</v>
       </c>
       <c r="J14">
         <v>-254000.0</v>
       </c>
       <c r="K14">
@@ -25377,51 +25429,53 @@
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
     </row>
     <row r="17" spans="1:113">
       <c r="A17" t="s">
         <v>191</v>
       </c>
-      <c r="B17"/>
+      <c r="B17">
+        <v>7976000.0</v>
+      </c>
       <c r="C17">
         <v>76235000.0</v>
       </c>
       <c r="D17">
         <v>38721000.0</v>
       </c>
       <c r="E17">
         <v>30396000.0</v>
       </c>
       <c r="F17">
         <v>-142363000.0</v>
       </c>
       <c r="G17">
         <v>78137000.0</v>
       </c>
       <c r="H17">
         <v>114488000.0</v>
       </c>
       <c r="I17">
         <v>34259000.0</v>
       </c>
       <c r="J17">
         <v>95477000.0</v>
       </c>
       <c r="K17">
@@ -25596,51 +25650,53 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
     </row>
     <row r="18" spans="1:113">
       <c r="A18" t="s">
         <v>192</v>
       </c>
-      <c r="B18"/>
+      <c r="B18">
+        <v>-145452000.0</v>
+      </c>
       <c r="C18">
         <v>-127915000.0</v>
       </c>
       <c r="D18">
         <v>-102259000.0</v>
       </c>
       <c r="E18">
         <v>-113410000.0</v>
       </c>
       <c r="F18">
         <v>-134376000.0</v>
       </c>
       <c r="G18">
         <v>-131136000.0</v>
       </c>
       <c r="H18">
         <v>-124665000.0</v>
       </c>
       <c r="I18">
         <v>-145718000.0</v>
       </c>
       <c r="J18">
         <v>-135461000.0</v>
       </c>
       <c r="K18">
@@ -26955,51 +27011,53 @@
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
     </row>
     <row r="25" spans="1:113">
       <c r="A25" t="s">
         <v>199</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>13860000.0</v>
+      </c>
       <c r="C25">
         <v>8317000.0</v>
       </c>
       <c r="D25">
         <v>6269000.0</v>
       </c>
       <c r="E25">
         <v>6114000.0</v>
       </c>
       <c r="F25">
         <v>4448000.0</v>
       </c>
       <c r="G25">
         <v>4645000.0</v>
       </c>
       <c r="H25">
         <v>3911000.0</v>
       </c>
       <c r="I25">
         <v>4154000.0</v>
       </c>
       <c r="J25">
         <v>3514000.0</v>
       </c>
       <c r="K25">
@@ -27556,51 +27614,53 @@
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27">
         <v>10000.0</v>
       </c>
       <c r="DI27">
         <v>180000.0</v>
       </c>
     </row>
     <row r="28" spans="1:113">
       <c r="A28" t="s">
         <v>202</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>99022000.0</v>
+      </c>
       <c r="C28">
         <v>102731000.0</v>
       </c>
       <c r="D28">
         <v>71549000.0</v>
       </c>
       <c r="E28">
         <v>78053000.0</v>
       </c>
       <c r="F28">
         <v>16652000.0</v>
       </c>
       <c r="G28">
         <v>97809000.0</v>
       </c>
       <c r="H28">
         <v>61157000.0</v>
       </c>
       <c r="I28">
         <v>58293000.0</v>
       </c>
       <c r="J28">
         <v>63538000.0</v>
       </c>
       <c r="K28">
@@ -27887,51 +27947,53 @@
         <v>60000.0</v>
       </c>
       <c r="DD28">
         <v>50000.0</v>
       </c>
       <c r="DE28">
         <v>590000.0</v>
       </c>
       <c r="DF28">
         <v>590000.0</v>
       </c>
       <c r="DG28">
         <v>770000.0</v>
       </c>
       <c r="DH28">
         <v>710000.0</v>
       </c>
       <c r="DI28">
         <v>620000.0</v>
       </c>
     </row>
     <row r="29" spans="1:113">
       <c r="A29" t="s">
         <v>203</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>23043000.0</v>
+      </c>
       <c r="C29">
         <v>17710000.0</v>
       </c>
       <c r="D29">
         <v>21765000.0</v>
       </c>
       <c r="E29">
         <v>10119000.0</v>
       </c>
       <c r="F29">
         <v>-13104000.0</v>
       </c>
       <c r="G29">
         <v>20191000.0</v>
       </c>
       <c r="H29">
         <v>13999000.0</v>
       </c>
       <c r="I29">
         <v>7339000.0</v>
       </c>
       <c r="J29">
         <v>9011000.0</v>
       </c>
       <c r="K29">
@@ -30325,51 +30387,53 @@
         <v>-36119.0</v>
       </c>
       <c r="Z18">
         <v>-164641.0</v>
       </c>
       <c r="AA18">
         <v>-124271.0</v>
       </c>
       <c r="AB18">
         <v>156178.0</v>
       </c>
       <c r="AC18">
         <v>-2498253.0</v>
       </c>
       <c r="AD18">
         <v>2378630.0</v>
       </c>
       <c r="AE18">
         <v>-865353.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
         <v>224</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-393880000.0</v>
+      </c>
       <c r="C19">
         <v>-905472000.0</v>
       </c>
       <c r="D19">
         <v>-638222000.0</v>
       </c>
       <c r="E19">
         <v>-17955000.0</v>
       </c>
       <c r="F19">
         <v>-8703000.0</v>
       </c>
       <c r="G19">
         <v>6437000.0</v>
       </c>
       <c r="H19">
         <v>-10854000.0</v>
       </c>
       <c r="I19">
         <v>-6732000.0</v>
       </c>
       <c r="J19">
         <v>-869000.0</v>
       </c>
       <c r="K19">
@@ -30425,51 +30489,53 @@
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
         <v>226</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>852720000.0</v>
+      </c>
       <c r="C21">
         <v>230780000.0</v>
       </c>
       <c r="D21">
         <v>269020000.0</v>
       </c>
       <c r="E21">
         <v>45946000.0</v>
       </c>
       <c r="F21">
         <v>431965000.0</v>
       </c>
       <c r="G21">
         <v>3626000.0</v>
       </c>
       <c r="H21">
         <v>42232000.0</v>
       </c>
       <c r="I21">
         <v>-33391000.0</v>
       </c>
       <c r="J21">
         <v>112668000.0</v>
       </c>
       <c r="K21">
@@ -35658,51 +35724,53 @@
         <v>-678324.0</v>
       </c>
       <c r="DD18">
         <v>59787.0</v>
       </c>
       <c r="DE18">
         <v>145296.0</v>
       </c>
       <c r="DF18">
         <v>206267.0</v>
       </c>
       <c r="DG18">
         <v>200000.0</v>
       </c>
       <c r="DH18">
         <v>-200000.0</v>
       </c>
       <c r="DI18">
         <v>-2700000.0</v>
       </c>
     </row>
     <row r="19" spans="1:113">
       <c r="A19" t="s">
         <v>224</v>
       </c>
-      <c r="B19"/>
+      <c r="B19">
+        <v>-44848000.0</v>
+      </c>
       <c r="C19">
         <v>-83741000.0</v>
       </c>
       <c r="D19">
         <v>-179036000.0</v>
       </c>
       <c r="E19">
         <v>-505516000.0</v>
       </c>
       <c r="F19">
         <v>-252844000.0</v>
       </c>
       <c r="G19">
         <v>-429191000.0</v>
       </c>
       <c r="H19">
         <v>-128752000.0</v>
       </c>
       <c r="I19">
         <v>-94685000.0</v>
       </c>
       <c r="J19">
         <v>-45189000.0</v>
       </c>
       <c r="K19">
@@ -35972,51 +36040,53 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
     </row>
     <row r="21" spans="1:113">
       <c r="A21" t="s">
         <v>226</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>171218000.0</v>
+      </c>
       <c r="C21">
         <v>355562000.0</v>
       </c>
       <c r="D21">
         <v>90707000.0</v>
       </c>
       <c r="E21">
         <v>235233000.0</v>
       </c>
       <c r="F21">
         <v>5782000.0</v>
       </c>
       <c r="G21">
         <v>193621000.0</v>
       </c>
       <c r="H21">
         <v>24342000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21">
         <v>22085000.0</v>
       </c>
@@ -36556,51 +36626,51 @@
       <c r="M23">
         <v>500281000.0</v>
       </c>
       <c r="N23">
         <v>462230000.0</v>
       </c>
       <c r="O23">
         <v>467510000.0</v>
       </c>
       <c r="P23">
         <v>1128090000.0</v>
       </c>
       <c r="Q23">
         <v>264761000.0</v>
       </c>
       <c r="R23">
         <v>21600000.0</v>
       </c>
       <c r="S23">
         <v>21510000.0</v>
       </c>
       <c r="T23">
         <v>-1419000.0</v>
       </c>
       <c r="U23">
-        <v>15353000.0</v>
+        <v>-7933000.0</v>
       </c>
       <c r="V23">
         <v>109065000.0</v>
       </c>
       <c r="W23">
         <v>118000.0</v>
       </c>
       <c r="X23">
         <v>-5275000.0</v>
       </c>
       <c r="Y23">
         <v>5275000.0</v>
       </c>
       <c r="Z23">
         <v>-1445000.0</v>
       </c>
       <c r="AA23">
         <v>356000.0</v>
       </c>
       <c r="AB23">
         <v>15515000.0</v>
       </c>
       <c r="AC23">
         <v>-16820000.0</v>
       </c>