--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="179">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="180">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -253,50 +253,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -3285,413 +3288,417 @@
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG62"/>
+  <dimension ref="A1:BH62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BG1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
         <v>16</v>
       </c>
-      <c r="B2">
+      <c r="B2"/>
+      <c r="C2">
         <v>4746000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4763000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>4780000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4443000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4887000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3820000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>5078000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>4259000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4012000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>2813000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>3223000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1605000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1968000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1218000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>900000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>308000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>799000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>399000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>819000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>465000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>952000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>561000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1055000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>790000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1436000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1076000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1513000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1181000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1421000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1045000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1411000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>900000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1403000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>988000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1255000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>604000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>987000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>636000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>874149000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>852230000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>798985000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>739021000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>702325000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>652665000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>648316000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>596482000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>563433000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>532147000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>522102000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>399113000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>378283000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>338221000.0</v>
       </c>
-      <c r="BB2"/>
-      <c r="BC2">
+      <c r="BC2"/>
+      <c r="BD2">
         <v>308986000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>234661000.0</v>
       </c>
-      <c r="BF2"/>
       <c r="BG2"/>
-    </row>
-    <row r="3" spans="1:59">
+      <c r="BH2"/>
+    </row>
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
         <v>17</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3709,52 +3716,53 @@
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
-    </row>
-    <row r="4" spans="1:59">
+      <c r="BH3"/>
+    </row>
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
         <v>18</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3772,225 +3780,229 @@
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>19</v>
       </c>
       <c r="B5">
-        <v>-3401000.0</v>
+        <v>-3710000.0</v>
       </c>
       <c r="C5">
+        <v>-3402000.0</v>
+      </c>
+      <c r="D5">
         <v>-2875000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-3090000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3525000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-3938000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-4925000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-3773000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-5828000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-5860000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-5718000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8043000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6899000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6324000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7334000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-7939000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-5280000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3420000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-206000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>306000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>592000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>410000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>839000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>821000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>863000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>538000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>27000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>2000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-81000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-460000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-935000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1273000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-1165000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-1069000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-494000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-329000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-345000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-397000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-469000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-47000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-75999.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-179000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-398000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-160000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-293000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>43000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-130000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-359000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-296000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-679000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-857000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-606000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-658000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>31025000.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>3000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3772000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>20</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4008,470 +4020,477 @@
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
-    </row>
-    <row r="7" spans="1:59">
+      <c r="BH6"/>
+    </row>
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>21</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
+      <c r="AC7"/>
+      <c r="AD7">
         <v>9016000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>9296000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
         <v>22</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>138049000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>136788000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>136713000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>136640000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>136220000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>135495000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>135415000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>135202000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>135004000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>134552000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>134362000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>104939000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>104862000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>104512000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>104481000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>104390000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>104138000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>103704000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>103627000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>103569000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
         <v>23</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
+      <c r="AA9"/>
+      <c r="AB9">
         <v>78112000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>77886000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>67738000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>67565000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>67417000.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
-    </row>
-    <row r="10" spans="1:59">
+      <c r="BH9"/>
+    </row>
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>24</v>
       </c>
       <c r="B10">
-        <v>38776000.0</v>
+        <v>36947000.0</v>
       </c>
       <c r="C10">
+        <v>309645000.0</v>
+      </c>
+      <c r="D10">
         <v>302187000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>311479000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>335738000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>276917000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>258387000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>303842000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>227341000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>213920000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>215177000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>160248000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>170231000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>150089000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>113629000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>83810000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>90120000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>183997000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>155775000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>198105000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>169999000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>170923000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>99844000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>90562000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>131317000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>120119000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>47879000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>56070000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>68524000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>63820000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>36355000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>118587000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>53074000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>37227000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>47491000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>73152000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>32280000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>46900000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32729000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>57787000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>53363000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>43635000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>25531000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>63812000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>28902000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>74906000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16770000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>29644000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>45610000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>38120000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>23714000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>31884000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>15028000.0</v>
       </c>
-      <c r="BB10"/>
-      <c r="BC10">
+      <c r="BC10"/>
+      <c r="BD10">
         <v>23928000.0</v>
       </c>
-      <c r="BD10"/>
-      <c r="BE10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>6311000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>560000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>317000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:59">
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
         <v>25</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4489,771 +4508,783 @@
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
         <v>26</v>
       </c>
       <c r="B12">
-        <v>38776000.0</v>
+        <v>36947000.0</v>
       </c>
       <c r="C12">
+        <v>403057000.0</v>
+      </c>
+      <c r="D12">
         <v>399664000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>387421000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>407187000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>351251000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>326068000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>378391000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>324089000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>308787000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>309319000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>247976000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>256339000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>241907000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>212585000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>182115000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>187272000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>270619000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>250359000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>291919000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>250309000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>241973000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>161575000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>160975000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>198074000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>172519000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>95341000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>102993000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>117395000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>114071000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>87615000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>171110000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>110792000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>97096000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>109884000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>132660000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>76866000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>92729000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>79806000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>57787000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>53363000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>43635000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>25531000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>63812000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>28902000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>74906000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>16770000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>29644000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>45610000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>38120000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>23714000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>31884000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>15028000.0</v>
       </c>
-      <c r="BB12"/>
-      <c r="BC12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>23928000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>560000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>317000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
         <v>27</v>
       </c>
       <c r="B13">
+        <v>138180000.0</v>
+      </c>
+      <c r="C13">
         <v>138049000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>136788000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>136713000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>136640000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>136220000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>135495000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>135415000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>135202000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>135004000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>134552000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>134362000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>104939000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>104862000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>104512000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>104481000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>104390000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>104138000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>103704000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>103627000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>103569000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>103330000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>103135000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>102898000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>102573000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>102387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101887000.0</v>
       </c>
       <c r="AB13">
         <v>101887000.0</v>
       </c>
       <c r="AC13">
+        <v>101887000.0</v>
+      </c>
+      <c r="AD13">
         <v>93376000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>93301000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>93132000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>93078000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>92951000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>87395000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>87003000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>86973000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>74866000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>57021000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>56885000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>56800000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>56796000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>47321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47218000.0</v>
       </c>
       <c r="AR13">
         <v>47218000.0</v>
       </c>
       <c r="AS13">
-        <v>47042000.0</v>
+        <v>47218000.0</v>
       </c>
       <c r="AT13">
         <v>47042000.0</v>
       </c>
       <c r="AU13">
         <v>47042000.0</v>
       </c>
       <c r="AV13">
         <v>47042000.0</v>
       </c>
       <c r="AW13">
         <v>47042000.0</v>
       </c>
       <c r="AX13">
+        <v>47042000.0</v>
+      </c>
+      <c r="AY13">
         <v>46977000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>42602000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23435000.0</v>
       </c>
       <c r="BA13">
         <v>23435000.0</v>
       </c>
-      <c r="BB13"/>
-      <c r="BC13">
+      <c r="BB13">
         <v>23435000.0</v>
       </c>
-      <c r="BD13"/>
-      <c r="BE13">
+      <c r="BC13"/>
+      <c r="BD13">
+        <v>23435000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>19403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4830000.0</v>
       </c>
       <c r="BG13">
         <v>4830000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13">
+        <v>4830000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>28</v>
       </c>
       <c r="B14">
+        <v>25074625.0</v>
+      </c>
+      <c r="C14">
         <v>25199782.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>24965492.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>25110969.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>25234000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25269000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25323000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>25343820.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>25259000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>25199000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>25089495.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>23902000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19434522.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19667194.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19649282.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19668133.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19794657.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19768452.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19842817.0</v>
       </c>
       <c r="T14">
         <v>19842817.0</v>
       </c>
       <c r="U14">
+        <v>19842817.0</v>
+      </c>
+      <c r="V14">
         <v>19883076.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19834319.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19542231.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>19603919.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>19744575.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20565867.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>20317585.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18976574.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18954171.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18955624.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18636873.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18949285.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18517953.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17802021.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17427232.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>15722351.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>12998615.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>11748951.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10580040.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>11520646.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9596407.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9540773.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9529389.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9493900.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9473950.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9467977.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9466647.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9469294.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9467472.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>8839284.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>6509078.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>4744088.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>4693650.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>4703296.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>4663329.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>3894733.0</v>
       </c>
-      <c r="BE14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BF14"/>
       <c r="BG14">
         <v>883000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14">
+        <v>883000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
         <v>29</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>103569000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>103330000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>103135000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>102898000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>102573000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>102387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101887000.0</v>
       </c>
       <c r="AB15">
         <v>101887000.0</v>
       </c>
       <c r="AC15">
+        <v>101887000.0</v>
+      </c>
+      <c r="AD15">
         <v>93376000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>93301000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>93132000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>93078000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>92951000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>87395000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>87003000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>86973000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>74866000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>57021000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>56885000.0</v>
       </c>
-      <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-      <c r="BF15">
-[...1 lines deleted...]
-      </c>
+      <c r="BF15"/>
       <c r="BG15">
         <v>4830000.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:59">
+      <c r="BH15">
+        <v>4830000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
         <v>30</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
-      <c r="I16">
+      <c r="I16"/>
+      <c r="J16">
         <v>-4259000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-4012000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-2813000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-84834000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-87735000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-177902000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-69041000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>405000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-681000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-568000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-54887000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-898000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-1190000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
         <v>31</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5271,52 +5302,53 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>32</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
@@ -5334,1136 +5366,1151 @@
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
         <v>33</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>221170000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>228508000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>219953000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>218134000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>195432000.0</v>
       </c>
-      <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
         <v>34</v>
       </c>
       <c r="B20">
         <v>44166000.0</v>
       </c>
       <c r="C20">
         <v>44166000.0</v>
       </c>
       <c r="D20">
         <v>44166000.0</v>
       </c>
       <c r="E20">
         <v>44166000.0</v>
       </c>
       <c r="F20">
         <v>44166000.0</v>
       </c>
       <c r="G20">
         <v>44166000.0</v>
       </c>
       <c r="H20">
         <v>44166000.0</v>
       </c>
       <c r="I20">
         <v>44166000.0</v>
       </c>
       <c r="J20">
         <v>44166000.0</v>
       </c>
       <c r="K20">
         <v>44166000.0</v>
       </c>
       <c r="L20">
         <v>44166000.0</v>
       </c>
       <c r="M20">
-        <v>17826000.0</v>
+        <v>44166000.0</v>
       </c>
       <c r="N20">
         <v>17826000.0</v>
       </c>
       <c r="O20">
         <v>17826000.0</v>
       </c>
       <c r="P20">
         <v>17826000.0</v>
       </c>
       <c r="Q20">
         <v>17826000.0</v>
       </c>
       <c r="R20">
         <v>17826000.0</v>
       </c>
       <c r="S20">
         <v>17826000.0</v>
       </c>
       <c r="T20">
-        <v>16253000.0</v>
+        <v>17826000.0</v>
       </c>
       <c r="U20">
         <v>16253000.0</v>
       </c>
       <c r="V20">
         <v>16253000.0</v>
       </c>
       <c r="W20">
         <v>16253000.0</v>
       </c>
       <c r="X20">
         <v>16253000.0</v>
       </c>
       <c r="Y20">
         <v>16253000.0</v>
       </c>
       <c r="Z20">
         <v>16253000.0</v>
       </c>
       <c r="AA20">
         <v>16253000.0</v>
       </c>
       <c r="AB20">
+        <v>16253000.0</v>
+      </c>
+      <c r="AC20">
         <v>18872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16074000.0</v>
       </c>
       <c r="AD20">
         <v>16074000.0</v>
       </c>
       <c r="AE20">
         <v>16074000.0</v>
       </c>
       <c r="AF20">
-        <v>15997000.0</v>
+        <v>16074000.0</v>
       </c>
       <c r="AG20">
         <v>15997000.0</v>
       </c>
       <c r="AH20">
-        <v>10497000.0</v>
+        <v>15997000.0</v>
       </c>
       <c r="AI20">
         <v>10497000.0</v>
       </c>
       <c r="AJ20">
         <v>10497000.0</v>
       </c>
-      <c r="AK20"/>
+      <c r="AK20">
+        <v>10497000.0</v>
+      </c>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
         <v>35</v>
       </c>
       <c r="B21">
+        <v>6307000.0</v>
+      </c>
+      <c r="C21">
         <v>6739000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>7124000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>7467000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7860000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>8341000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8827000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9318000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9860000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>10317000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10812000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>11388000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1463000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>1496000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>1579000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1773000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1942000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>2028000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2145000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>1667000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1712000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>1771000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1745000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1855000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>1939000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>1992000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2083000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2232000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1332000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1393000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1475000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1440000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1519000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>868000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>917000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>966000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>196000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>209000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>224000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>239000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>254000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>269000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>286000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>303000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>320000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>337000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>356000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>375000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>394000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>413000.0</v>
       </c>
-      <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
-    </row>
-    <row r="22" spans="1:59">
+      <c r="BH21"/>
+    </row>
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>36</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>-240414000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-228117000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>24659000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-195486000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-191758000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-170351000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-135373000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-116001000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-96441000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-190086000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-163130000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-204209000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-176543000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>575000.0</v>
       </c>
       <c r="W22">
         <v>575000.0</v>
       </c>
       <c r="X22">
+        <v>575000.0</v>
+      </c>
+      <c r="Y22">
         <v>703000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1142000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>1161000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1363000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1864000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>776000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1451000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1455000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1266000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1927000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1146000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>1183000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3510000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1217000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>1138000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>1292000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1182000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1645000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1670000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1557000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1765000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1977000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2007000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2182000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2260000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2236000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2266000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1664000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1600000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1411000.0</v>
       </c>
-      <c r="BB22"/>
-      <c r="BC22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>2604000.0</v>
       </c>
-      <c r="BD22"/>
-      <c r="BE22">
+      <c r="BE22"/>
+      <c r="BF22">
         <v>623000.0</v>
       </c>
-      <c r="BF22"/>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>37</v>
       </c>
       <c r="B23">
+        <v>4087406000.0</v>
+      </c>
+      <c r="C23">
         <v>3970761000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3958036000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>4032636000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>4019335000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3880759000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3780346000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3757653000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3615731000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3591398000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3609327000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3558426000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2874425000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2816897000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2732940000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2638060000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2568137000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2573845000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2523744000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2438020000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2443047000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2405576000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2346270000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2309897000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2300594000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2092444000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2011587000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2047373000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1830695000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1777301000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1711159000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1717146000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1640999000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1483060000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1452327000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1446790000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1158546000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1096395000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1073294000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1007685000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>970689000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>917441000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>856106000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>808031000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>757039000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>730935000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>677458000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>643499000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>610645000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>599212000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>466792000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>425699000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>380425000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>31025000.0</v>
       </c>
-      <c r="BC23"/>
       <c r="BD23"/>
       <c r="BE23"/>
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>15816000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>12144000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
         <v>38</v>
       </c>
-      <c r="B24">
+      <c r="B24"/>
+      <c r="C24">
         <v>256025000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>271056000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>336087000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>391145000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>311848000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>276887000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>266925000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>216962000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>201484000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>234401000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>188405000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>153165000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>253175000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>120663000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>133357000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>104154000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>103953000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>111455000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>116692000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>136181000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>171153000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>190643000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>225691000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>134372000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>124327000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>127440000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>149413000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>168163000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>21883000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>21856000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>132483000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>125881000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>120788000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>116611000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>127286000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>78801000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>66935000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>86151000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>43187000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>30587000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>45560000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>45533000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>35511000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>35491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AU24">
         <v>14000000.0</v>
       </c>
       <c r="AV24">
         <v>14000000.0</v>
       </c>
       <c r="AW24">
         <v>14000000.0</v>
       </c>
       <c r="AX24">
         <v>14000000.0</v>
       </c>
       <c r="AY24">
         <v>14000000.0</v>
       </c>
       <c r="AZ24">
+        <v>14000000.0</v>
+      </c>
+      <c r="BA24">
         <v>14056000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>10111000.0</v>
       </c>
-      <c r="BB24"/>
-      <c r="BC24">
+      <c r="BC24"/>
+      <c r="BD24">
         <v>10219000.0</v>
       </c>
-      <c r="BD24"/>
-      <c r="BE24">
+      <c r="BE24"/>
+      <c r="BF24">
         <v>5428000.0</v>
       </c>
-      <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>39</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>21964000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>21937000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>21910000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>21883000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>21856000.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
         <v>40</v>
       </c>
-      <c r="B26">
+      <c r="B26"/>
+      <c r="C26">
         <v>157625000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>163127000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>139590000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>143100000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>146694000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>138018000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>131209000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>153217000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>149903000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>149930000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>143272000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>140443000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>146917000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>154521000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>150550000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>148673000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>136168000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>142193000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>139594000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>126534000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>117695000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>105822000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>117737000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>116239000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>102486000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>100462000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>101590000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>98333000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>102200000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>101071000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>106995000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>113933000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>115806000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>115293000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>118281000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>101735000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>103856000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>100550000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>98603000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>74663000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
         <v>41</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6481,600 +6528,609 @@
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>42</v>
       </c>
       <c r="B28">
-        <v>229476000.0</v>
+        <v>239048000.0</v>
       </c>
       <c r="C28">
+        <v>-53620000.0</v>
+      </c>
+      <c r="D28">
         <v>-31131000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24608000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>55407000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>34931000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18500000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-36917000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-10379000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-12436000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>19224000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>28157000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-17066000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>103086000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>7034000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>49547000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>14034000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-80044000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30874000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-81413000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-33818000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>230000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>90799000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>135129000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3055000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>4208000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>79561000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>93343000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>108655000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>55710000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>78852000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>13896000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>72807000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>83561000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>69120000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>54134000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>46521000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>20035000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>53422000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-14600000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-22776000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1925000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>20002000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-28301000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6589000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-60906000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-2770000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-15644000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-31610000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-24120000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-9714000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-17828000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-5028000.0</v>
       </c>
-      <c r="BB28"/>
-      <c r="BC28">
+      <c r="BC28"/>
+      <c r="BD28">
         <v>-23928000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>-560000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-317000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>43</v>
       </c>
-      <c r="B29">
+      <c r="B29"/>
+      <c r="C29">
         <v>705403000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>714558000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>767962000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>813524000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>726763000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>686043000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>668995000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>609451000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>583738000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>605301000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>549442000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>447326000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>547396000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>410225000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>414106000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>378856000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>375021000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>378121000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>376871000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>390752000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>417150000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>428751000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>457991000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>360822000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>350586000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
         <v>44</v>
       </c>
       <c r="B30">
+        <v>14920000.0</v>
+      </c>
+      <c r="C30">
         <v>14887000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>14382000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>14940000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>14505000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14889000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>14267000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>13502000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>14314000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15193000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>14763000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>14778000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>8657000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>8562000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>8164000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>6898000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>6028000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>5796000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>5681000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>5625000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>6064000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>6461000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>6806000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7694000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>8656000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4936000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>4810000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>4710000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5034000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>4873000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>4258000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>4317000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>4297000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>3803000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3828000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>3487000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>2722000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>2267000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2573000.0</v>
       </c>
-      <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
       <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
       <c r="BB30"/>
       <c r="BC30"/>
       <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>69000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>31000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
         <v>45</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>274899000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>270157000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>261150000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>255645000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>251214000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>246695000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>242259000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>237369000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>228726000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>220110000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>214192000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>208258000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>208014000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>208057000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>202199000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>184836000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>181870000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>177399000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>173235000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>167990000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>155375000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>151836000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>151562000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>130773000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>90836000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>88582000.0</v>
       </c>
-      <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
-      <c r="AQ31">
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>68477000.0</v>
       </c>
-      <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
-      <c r="AU31">
+      <c r="AU31"/>
+      <c r="AV31">
         <v>64403000.0</v>
       </c>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
-    </row>
-    <row r="32" spans="1:59">
+      <c r="BH31"/>
+    </row>
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
         <v>46</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -7092,225 +7148,229 @@
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
-    </row>
-    <row r="33" spans="1:59">
+      <c r="BH32"/>
+    </row>
+    <row r="33" spans="1:60">
       <c r="A33" t="s">
         <v>47</v>
       </c>
       <c r="B33">
-        <v>3917098000.0</v>
+        <v>4035539000.0</v>
       </c>
       <c r="C33">
+        <v>3543537000.0</v>
+      </c>
+      <c r="D33">
         <v>3536210000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3622125000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3597643000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>3514619000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3440011000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3365760000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3277328000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3267418000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3285245000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3295672000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2609429000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2566428000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2512191000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2449047000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2374837000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2297430000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2267704000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2140476000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2186674000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2157142000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2177889000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2141228000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2093864000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1914989000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1911436000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1939670000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1708266000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1658357000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1619286000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1541719000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1525910000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1382161000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1338615000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1310643000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1078958000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1001399000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>990915000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>949898000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>917326000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>873806000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>830575000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>744219000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>728137000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>656029000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>660688000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>613855000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>565035000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>561092000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>443078000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>393815000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>365397000.0</v>
       </c>
-      <c r="BB33"/>
-      <c r="BC33">
+      <c r="BC33"/>
+      <c r="BD33">
         <v>1901000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
-      <c r="BF33">
+      <c r="BF33"/>
+      <c r="BG33">
         <v>15187000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>11796000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:59">
+    <row r="34" spans="1:60">
       <c r="A34" t="s">
         <v>48</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
@@ -7328,398 +7388,405 @@
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
-    </row>
-    <row r="35" spans="1:59">
+      <c r="BH34"/>
+    </row>
+    <row r="35" spans="1:60">
       <c r="A35" t="s">
         <v>49</v>
       </c>
       <c r="B35">
-        <v>3408863000.0</v>
+        <v>3634182000.0</v>
       </c>
       <c r="C35">
+        <v>289198000.0</v>
+      </c>
+      <c r="D35">
         <v>307463000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>372374000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>424300000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>341163000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>311474000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>300435000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>251349000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>234870000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>268045000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>226711000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>178759000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>278904000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>148208000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>166219000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>127964000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>124083000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>142077000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>131056000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>151783000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>188136000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>203984000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>241115000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>150088000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>139202000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>143251000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>169949000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>183775000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>125769000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>122074000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>139734000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>133525000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>124324000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>120003000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>129398000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>80217000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>69050000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>88282000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>919278000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>884500000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>845925000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>786731000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>738743000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>689227000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>663896000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>612362000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>579285000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>547449000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>537395000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>414129000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>393996000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>349300000.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>10219000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>94000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>37000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:59">
+    <row r="36" spans="1:60">
       <c r="A36" t="s">
         <v>50</v>
       </c>
       <c r="B36">
-        <v>491076000.0</v>
+        <v>116588000.0</v>
       </c>
       <c r="C36">
+        <v>129227000.0</v>
+      </c>
+      <c r="D36">
         <v>130439000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>131856000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>142409000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>145873000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>163309000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>153783000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>151361000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>149353000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>142873000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>161401000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>104082000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>104136000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>101176000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>114687000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>85612000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>78539000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>77469000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>74828000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>69837000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>71534000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>70072000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>72830000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>71216000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>86058000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>111490000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>113104000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>80067000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>77275000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>77123000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>50227000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>50399000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>45203000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>41055000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>38640000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>27253000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>26100000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>31927000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>946239000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>913722000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>870103000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>826840000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>740444000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>724305000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>652263000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>656880000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>610041000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>561311000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>557297000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>441291000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>392047000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>363629000.0</v>
       </c>
-      <c r="BB36"/>
-      <c r="BC36">
+      <c r="BC36"/>
+      <c r="BD36">
         <v>-1901000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>3847000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>3828000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:59">
+    <row r="37" spans="1:60">
       <c r="A37" t="s">
         <v>51</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7737,839 +7804,849 @@
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
-    </row>
-    <row r="38" spans="1:59">
+      <c r="BH37"/>
+    </row>
+    <row r="38" spans="1:60">
       <c r="A38" t="s">
         <v>52</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>3633687000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>4032636000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>4019335000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3880759000.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38">
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3075432000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2438094000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2388687000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2327715000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2268758000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2196329000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2131634000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2081309000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>1973950000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>2032294000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>2011284000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2043333000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>1994365000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>1948113000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>1782753000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>1780757000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1804900000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>1572876000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>1518631000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>1483572000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>1405944000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>1383711000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>1249164000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1199974000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1175037000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>973813000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>894089000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>881803000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>119488000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>112828000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>115647000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>131092000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>132226000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>143321000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>106626000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>104616000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>103476000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>92433000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>104410000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>99424000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>78520000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>72134000.0</v>
       </c>
-      <c r="BB38"/>
-      <c r="BC38">
+      <c r="BC38"/>
+      <c r="BD38">
         <v>324953000.0</v>
       </c>
-      <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>33017000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>13128000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>10926000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:59">
+    <row r="39" spans="1:60">
       <c r="A39" t="s">
         <v>53</v>
       </c>
       <c r="B39"/>
       <c r="C39">
+        <v>9280000.0</v>
+      </c>
+      <c r="D39">
         <v>7780000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>8150000.0</v>
       </c>
-      <c r="E39"/>
       <c r="F39"/>
       <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>332181000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>262314000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>251152000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>243710000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>195486000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>191758000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>170351000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>135373000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>116001000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>96441000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>190086000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>163130000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>204209000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>176543000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2011284000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2043333000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1994365000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1948113000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1782753000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1780757000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1804900000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1572876000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1518631000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1483572000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1405944000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1383711000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1249164000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1199974000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1175037000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>973813000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>894089000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>881803000.0</v>
       </c>
-      <c r="AN39"/>
       <c r="AO39"/>
       <c r="AP39"/>
-      <c r="AQ39">
+      <c r="AQ39"/>
+      <c r="AR39">
         <v>9856000.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
-      <c r="AU39">
+      <c r="AU39"/>
+      <c r="AV39">
         <v>5324000.0</v>
       </c>
-      <c r="AV39"/>
       <c r="AW39"/>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
       <c r="BB39"/>
       <c r="BC39"/>
       <c r="BD39"/>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
-    </row>
-    <row r="40" spans="1:59">
+      <c r="BH39"/>
+    </row>
+    <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>54</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
+        <v>3227439000.0</v>
+      </c>
+      <c r="D40">
         <v>3202308000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>3223607000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>3168213000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>3119794000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3055896000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3050070000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2967634000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2970262000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2967569000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2967455000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2399900000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2241804000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2293952000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2190192000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2165163000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2177895000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2114602000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2045966000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2036228000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1970491000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1903617000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1835427000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1923266000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1725547000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1640867000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1652608000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1443497000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1450774000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1393204000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1385329000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1321068000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1190593000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1168086000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1153112000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>946756000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>935313000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>895570000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>944000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>649000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1042000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>612000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>965000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>614000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>354000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>337000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>319000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>349000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>364000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>156000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>142000.0</v>
       </c>
-      <c r="BA40"/>
       <c r="BB40"/>
       <c r="BC40"/>
       <c r="BD40"/>
       <c r="BE40"/>
-      <c r="BF40">
+      <c r="BF40"/>
+      <c r="BG40">
         <v>7924000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>4055000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:59">
+    <row r="41" spans="1:60">
       <c r="A41" t="s">
         <v>55</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>6841000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>6711000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>11518000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>6623000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>20130000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>17176000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>14364000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>7077000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>9664000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>5286000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>6514000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>7916000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>6675000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>7211000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>11836000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>6596000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>6239000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>6867000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>7251000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7644000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>3536000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5368000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>4622000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>2624000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>4089000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>3403000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>2886000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>2332000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>2422000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>2184000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>1872000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>1685000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>1934000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>2217000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>2171000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>1651000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>1657000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>1172000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>1799000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>1095000.0</v>
       </c>
-      <c r="BB41"/>
-      <c r="BC41">
+      <c r="BC41"/>
+      <c r="BD41">
         <v>490000.0</v>
       </c>
-      <c r="BD41"/>
-      <c r="BE41">
+      <c r="BE41"/>
+      <c r="BF41">
         <v>838000.0</v>
       </c>
-      <c r="BF41"/>
       <c r="BG41"/>
-    </row>
-    <row r="42" spans="1:59">
+      <c r="BH41"/>
+    </row>
+    <row r="42" spans="1:60">
       <c r="A42" t="s">
         <v>56</v>
       </c>
       <c r="B42">
+        <v>90281000.0</v>
+      </c>
+      <c r="C42">
         <v>94864000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>95131000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>94636000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>95869000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>97976000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>101807000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>102636000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>101975000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>101535000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>101503000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>101038000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>59675000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>64875000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>64852000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>64609000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>65033000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>67436000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>67244000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>66993000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>69604000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>69753000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>70703000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>70753000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>70500000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>74347000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>78112000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>77886000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>67738000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>67565000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>67417000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>67182000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>66912000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>57069000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>57015000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>56889000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>39136000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>18867000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>18779000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>18677000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>18588000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>14542000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>14510000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>14518000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>14426000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>14325000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>14301000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>14252000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>14230000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>14207000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>13052000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>11333000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>11314000.0</v>
       </c>
-      <c r="BB42"/>
-      <c r="BC42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>11588000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42">
         <v>3776000.0</v>
       </c>
-      <c r="BG42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:59">
+      <c r="BH42"/>
+    </row>
+    <row r="43" spans="1:60">
       <c r="A43" t="s">
         <v>57</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8587,52 +8664,53 @@
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
-    </row>
-    <row r="44" spans="1:59">
+      <c r="BH43"/>
+    </row>
+    <row r="44" spans="1:60">
       <c r="A44" t="s">
         <v>58</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8650,658 +8728,667 @@
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
-    </row>
-    <row r="45" spans="1:59">
+      <c r="BH44"/>
+    </row>
+    <row r="45" spans="1:60">
       <c r="A45" t="s">
         <v>59</v>
       </c>
       <c r="B45"/>
-      <c r="C45">
+      <c r="C45"/>
+      <c r="D45">
         <v>31192000.0</v>
       </c>
-      <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>35515000.0</v>
       </c>
-      <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
-      <c r="K45">
+      <c r="K45"/>
+      <c r="L45">
         <v>33640000.0</v>
       </c>
-      <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
-      <c r="O45">
+      <c r="O45"/>
+      <c r="P45">
         <v>20757000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>9881000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>10139000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>10736000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>11018000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>11320000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>11505000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>11881000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>12076000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>19651000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>20059000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>11003000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>11343000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>10750000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5826000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5880000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5862000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>3214000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>3245000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>3338000.0</v>
       </c>
-      <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
       <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-      <c r="BF45">
+      <c r="BF45"/>
+      <c r="BG45">
         <v>423000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>418000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:59">
+    <row r="46" spans="1:60">
       <c r="A46" t="s">
         <v>60</v>
       </c>
       <c r="B46">
-        <v>29748000.0</v>
+        <v>17735000.0</v>
       </c>
       <c r="C46">
+        <v>18036000.0</v>
+      </c>
+      <c r="D46">
         <v>18367000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>18411000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>17987000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>21267000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>21351000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>20331000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>21553000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>21487000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>21627000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>21414000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>11603000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>11502000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>10550000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>10140000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>10067000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>9774000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>9883000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>9012000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>9881000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10139000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>10736000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>11018000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>11320000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>11505000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>11881000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>12076000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>19651000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>20059000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>11003000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>11343000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>10750000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5826000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5880000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5862000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>3214000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>3245000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>3338000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>3420000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>3350000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>3434000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>3449000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>3472000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>3512000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>3429000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3452000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3439000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3330000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3382000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>1787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="BA46">
         <v>1768000.0</v>
       </c>
-      <c r="BB46"/>
-      <c r="BC46">
+      <c r="BB46">
+        <v>1768000.0</v>
+      </c>
+      <c r="BC46"/>
+      <c r="BD46">
         <v>1901000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
-      <c r="BF46">
+      <c r="BF46"/>
+      <c r="BG46">
         <v>423000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>418000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:59">
+    <row r="47" spans="1:60">
       <c r="A47" t="s">
         <v>61</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>18802000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>17550000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>17140000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>17467000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>9774000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>9883000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>9012000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>16381000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>17039000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>17936000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>18618000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>18720000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>19305000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>20081000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>20276000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>19651000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>20059000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>11003000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>11343000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>10750000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5826000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5880000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5862000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>3214000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>3245000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>3338000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>3420000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>3350000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>3434000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>3449000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>3472000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>3512000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>3429000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3452000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3439000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3330000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3382000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>1787000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="BA47">
         <v>1768000.0</v>
       </c>
-      <c r="BB47"/>
-      <c r="BC47">
+      <c r="BB47">
+        <v>1768000.0</v>
+      </c>
+      <c r="BC47"/>
+      <c r="BD47">
         <v>1901000.0</v>
       </c>
-      <c r="BD47"/>
-      <c r="BE47">
+      <c r="BE47"/>
+      <c r="BF47">
         <v>2139000.0</v>
       </c>
-      <c r="BF47"/>
       <c r="BG47"/>
-    </row>
-    <row r="48" spans="1:59">
+      <c r="BH47"/>
+    </row>
+    <row r="48" spans="1:60">
       <c r="A48" t="s">
         <v>62</v>
       </c>
       <c r="B48">
+        <v>228473000.0</v>
+      </c>
+      <c r="C48">
         <v>219867000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>214458000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>203616000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>193395000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>184657000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>176779000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>167792000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>161140000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>151575000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>140563000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>133680000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>136446000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>130808000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>127532000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>119598000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>110559000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>102914000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>95924000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>89253000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>80806000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>72504000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>63431000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>57828000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>52514000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>48987000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>46367000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>43528000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>41209000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>38931000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>35222000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>31685000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>26808000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>23345000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>19726000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>19492000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>17312000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>15554000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>13611000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>12033000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>10232000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>8790000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>7433000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>6747000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>6023000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>5275000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>3546000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2960000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>1871000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>948000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-2290000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-2601000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-3093000.0</v>
       </c>
-      <c r="BB48"/>
-      <c r="BC48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-3998000.0</v>
       </c>
-      <c r="BD48"/>
       <c r="BE48"/>
-      <c r="BF48">
+      <c r="BF48"/>
+      <c r="BG48">
         <v>-811000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-550000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:59">
+    <row r="49" spans="1:60">
       <c r="A49" t="s">
         <v>63</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9319,572 +9406,579 @@
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
-    </row>
-    <row r="50" spans="1:59">
+      <c r="BH49"/>
+    </row>
+    <row r="50" spans="1:60">
       <c r="A50" t="s">
         <v>64</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>32875000.0</v>
       </c>
-      <c r="AF50"/>
-      <c r="AG50">
+      <c r="AG50"/>
+      <c r="AH50">
         <v>125881000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>120788000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>28618000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>127286000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>78801000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>66935000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>86151000.0</v>
       </c>
-      <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
-      <c r="AQ50">
+      <c r="AQ50"/>
+      <c r="AR50">
         <v>45533000.0</v>
       </c>
-      <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
-      <c r="AU50">
+      <c r="AU50"/>
+      <c r="AV50">
         <v>14000000.0</v>
       </c>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
-    </row>
-    <row r="51" spans="1:59">
+      <c r="BH50"/>
+    </row>
+    <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>65</v>
       </c>
       <c r="B51">
-        <v>268252000.0</v>
+        <v>275995000.0</v>
       </c>
       <c r="C51">
+        <v>256025000.0</v>
+      </c>
+      <c r="D51">
         <v>271056000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>336087000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>391145000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>311848000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>276887000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>266925000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>216962000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>201484000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>234401000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>188405000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>153165000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>253175000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>120663000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>133357000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>104154000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>103953000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>124901000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>116692000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>136181000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>171153000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>190643000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>225691000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>134372000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>124327000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>127440000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>149413000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>177179000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>119530000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>115207000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>132483000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>125881000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>120788000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>116611000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>127286000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>78801000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>66935000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>86151000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>43187000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>30587000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>45560000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>45533000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>35511000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>35491000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14000000.0</v>
       </c>
       <c r="AU51">
         <v>14000000.0</v>
       </c>
       <c r="AV51">
         <v>14000000.0</v>
       </c>
       <c r="AW51">
         <v>14000000.0</v>
       </c>
       <c r="AX51">
         <v>14000000.0</v>
       </c>
       <c r="AY51">
         <v>14000000.0</v>
       </c>
       <c r="AZ51">
+        <v>14000000.0</v>
+      </c>
+      <c r="BA51">
         <v>14056000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>10000000.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
-    </row>
-    <row r="52" spans="1:59">
+      <c r="BH51"/>
+    </row>
+    <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>66</v>
       </c>
-      <c r="B52">
+      <c r="B52"/>
+      <c r="C52">
         <v>112520000.0</v>
       </c>
-      <c r="C52"/>
-      <c r="D52">
+      <c r="D52"/>
+      <c r="E52">
         <v>65763000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>106520000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>157032000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>92772000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>80730000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>151360000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>136496000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>144637000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>88057000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>89340000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>179870000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>70259000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>495000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>989000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>1367000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>55286000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1717000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>1655000.0</v>
       </c>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>32875000.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>125881000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>120788000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>28618000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>127286000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>78801000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>66935000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>86151000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>45533000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>14000000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
-    </row>
-    <row r="53" spans="1:59">
+      <c r="BH52"/>
+    </row>
+    <row r="53" spans="1:60">
       <c r="A53" t="s">
         <v>67</v>
       </c>
-      <c r="B53">
+      <c r="B53"/>
+      <c r="C53">
         <v>93412000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>97477000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>75942000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>71449000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>74334000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>67681000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>74549000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>96748000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>94867000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>94142000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>87728000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>86108000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>91818000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>98956000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>98305000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>97152000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>86622000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>94584000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>93814000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>80310000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>71050000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>61731000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>70413000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>66757000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>52400000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>47462000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>46923000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>48871000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>50251000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>51260000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>52523000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>57718000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>59869000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>62393000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>59508000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>44586000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>45829000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>47077000.0</v>
       </c>
-      <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
-      <c r="AQ53">
+      <c r="AQ53"/>
+      <c r="AR53">
         <v>4125000.0</v>
       </c>
-      <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
-      <c r="AU53">
+      <c r="AU53"/>
+      <c r="AV53">
         <v>21201000.0</v>
       </c>
-      <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
-      <c r="AY53">
+      <c r="AY53"/>
+      <c r="AZ53">
         <v>18830000.0</v>
       </c>
-      <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
-      <c r="BC53">
+      <c r="BC53"/>
+      <c r="BD53">
         <v>19155000.0</v>
       </c>
-      <c r="BD53"/>
-      <c r="BE53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>19102000.0</v>
       </c>
-      <c r="BF53"/>
       <c r="BG53"/>
-    </row>
-    <row r="54" spans="1:59">
+      <c r="BH53"/>
+    </row>
+    <row r="54" spans="1:60">
       <c r="A54" t="s">
         <v>68</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -9902,748 +9996,759 @@
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
-    </row>
-    <row r="55" spans="1:59">
+      <c r="BH54"/>
+    </row>
+    <row r="55" spans="1:60">
       <c r="A55" t="s">
         <v>69</v>
       </c>
       <c r="B55">
+        <v>4087406000.0</v>
+      </c>
+      <c r="C55">
         <v>3970761000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3958036000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>4032636000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>4019335000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3880759000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3780346000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3757653000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3615731000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3591398000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3609327000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3558426000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>2874425000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>2816897000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2732940000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2638060000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2568137000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2573845000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2523744000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2438020000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>2443047000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2405576000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2346270000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2309897000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2300594000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2092444000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2011587000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2047373000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1830695000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1777301000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1711159000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1717146000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1640999000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1483060000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1452327000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1446790000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1158546000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1096395000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1073294000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1007685000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>970689000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>917441000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>856106000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>808031000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>757039000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>730935000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>677458000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>643499000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>610645000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>599212000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>466792000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>425699000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>380425000.0</v>
       </c>
-      <c r="BB55"/>
-      <c r="BC55">
+      <c r="BC55"/>
+      <c r="BD55">
         <v>350782000.0</v>
       </c>
-      <c r="BD55"/>
-      <c r="BE55">
+      <c r="BE55"/>
+      <c r="BF55">
         <v>264909000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>15816000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>12144000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:59">
+    <row r="56" spans="1:60">
       <c r="A56" t="s">
         <v>70</v>
       </c>
       <c r="B56">
-        <v>53663000.0</v>
+        <v>51867000.0</v>
       </c>
       <c r="C56">
+        <v>427224000.0</v>
+      </c>
+      <c r="D56">
         <v>421826000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>410511000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>421692000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>366140000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>340335000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>391893000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>338403000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>323980000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>324082000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>262754000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>264996000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>250469000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>220749000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>189013000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>193300000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>276415000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>256040000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>297544000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>256373000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>248434000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>168381000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>168669000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>206730000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>177455000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>100151000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>107703000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>122429000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>118944000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>91873000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>175427000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>115089000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>100899000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>113712000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>136147000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>79588000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>94996000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>82379000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>57787000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>53363000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>43635000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>25531000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>63812000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>28902000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>74906000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>16770000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>29644000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>45610000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>38120000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>23714000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>31884000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>15028000.0</v>
       </c>
-      <c r="BB56"/>
-      <c r="BC56">
+      <c r="BC56"/>
+      <c r="BD56">
         <v>23928000.0</v>
       </c>
-      <c r="BD56"/>
       <c r="BE56"/>
-      <c r="BF56">
+      <c r="BF56"/>
+      <c r="BG56">
         <v>629000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>348000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:59">
+    <row r="57" spans="1:60">
       <c r="A57" t="s">
         <v>71</v>
       </c>
-      <c r="B57">
-[...1 lines deleted...]
-      </c>
+      <c r="B57"/>
       <c r="C57">
+        <v>3232185000.0</v>
+      </c>
+      <c r="D57">
         <v>3207071000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3228387000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>3172656000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3124681000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3059716000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3055148000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2971893000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2974274000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2970382000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2970678000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2401505000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2243772000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2295170000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2191092000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2165471000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2178694000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2115001000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2046785000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2036693000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1971443000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1904178000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1836482000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1924056000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1726983000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1641943000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1654121000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1444678000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1452195000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1394249000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1386740000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1321968000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1191996000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1169074000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1154367000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>947360000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>936300000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>896206000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>944000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>649000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1042000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>612000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>965000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>614000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>354000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>337000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>319000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>349000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>364000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>156000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>142000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>127000.0</v>
       </c>
-      <c r="BB57"/>
-      <c r="BC57">
+      <c r="BC57"/>
+      <c r="BD57">
         <v>139000.0</v>
       </c>
-      <c r="BD57"/>
       <c r="BE57"/>
-      <c r="BF57">
+      <c r="BF57"/>
+      <c r="BG57">
         <v>7924000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>4055000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:59">
+    <row r="58" spans="1:60">
       <c r="A58" t="s">
         <v>72</v>
       </c>
       <c r="B58">
+        <v>3634182000.0</v>
+      </c>
+      <c r="C58">
         <v>3521383000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3514534000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>3600761000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3596956000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3465844000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3371190000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3355583000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3223242000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>3209144000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>3238427000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>3197389000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2580264000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2522676000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2443378000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2357311000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2293435000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2302777000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2257078000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2177841000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2188476000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2159579000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2108162000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2077597000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2074144000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1866185000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1785194000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1824070000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1628453000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>1577964000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1516323000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1526474000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1455493000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1316320000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1289077000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1283765000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1027577000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1005350000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>984488000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>920222000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>885149000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>846967000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>787343000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>739708000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>689841000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>664250000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>612699000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>579604000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>547798000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>537759000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>414285000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>394138000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>349427000.0</v>
       </c>
-      <c r="BB58"/>
-      <c r="BC58">
+      <c r="BC58"/>
+      <c r="BD58">
         <v>319757000.0</v>
       </c>
-      <c r="BD58"/>
-      <c r="BE58">
+      <c r="BE58"/>
+      <c r="BF58">
         <v>240927000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>8018000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>4092000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:59">
+    <row r="59" spans="1:60">
       <c r="A59" t="s">
         <v>73</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10661,229 +10766,233 @@
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
-    </row>
-    <row r="60" spans="1:59">
+      <c r="BH59"/>
+    </row>
+    <row r="60" spans="1:60">
       <c r="A60" t="s">
         <v>74</v>
       </c>
       <c r="B60">
-        <v>449379000.0</v>
+        <v>453224000.0</v>
       </c>
       <c r="C60">
+        <v>449378000.0</v>
+      </c>
+      <c r="D60">
         <v>443502000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>431875000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>422379000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>414915000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>409156000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>402070000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>392489000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>382254000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>370900000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>361037000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>294161000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>294221000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>289562000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>280749000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>274702000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>271068000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>266666000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>260179000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>254571000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>245997000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>238108000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>232300000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>226450000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>226259000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>226393000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>223303000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>202242000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>199337000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>194836000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>190672000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>185506000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>166740000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>163250000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>163025000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>130969000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>91045000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>88806000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>87463000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>85540000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>70474000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>68763000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>68323000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>67198000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>66685000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>64759000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>63895000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>62847000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>61453000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>52507000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>31561000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>30998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>31025000.0</v>
       </c>
       <c r="BC60">
         <v>31025000.0</v>
       </c>
-      <c r="BD60"/>
-      <c r="BE60">
+      <c r="BD60">
+        <v>31025000.0</v>
+      </c>
+      <c r="BE60"/>
+      <c r="BF60">
         <v>23982000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>7798000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>8052000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:59">
+    <row r="61" spans="1:60">
       <c r="A61" t="s">
         <v>75</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -10901,52 +11010,53 @@
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
-    </row>
-    <row r="62" spans="1:59">
+      <c r="BH61"/>
+    </row>
+    <row r="62" spans="1:60">
       <c r="A62" t="s">
         <v>76</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -10964,50 +11074,51 @@
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
+      <c r="BH62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11064,1211 +11175,1215 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>110517000.0</v>
       </c>
       <c r="C2">
         <v>100759000.0</v>
       </c>
       <c r="D2">
         <v>77444000.0</v>
       </c>
       <c r="E2">
         <v>17760000.0</v>
       </c>
       <c r="F2">
         <v>8992000.0</v>
       </c>
       <c r="G2">
         <v>29187000.0</v>
       </c>
       <c r="H2">
         <v>29788000.0</v>
       </c>
       <c r="I2">
         <v>21241000.0</v>
       </c>
       <c r="J2">
         <v>14210000.0</v>
       </c>
       <c r="K2">
         <v>12121000.0</v>
       </c>
       <c r="L2">
         <v>9610000.0</v>
       </c>
       <c r="M2">
         <v>4140000.0</v>
       </c>
       <c r="N2">
         <v>3410000.0</v>
       </c>
       <c r="O2">
         <v>3280000.0</v>
       </c>
       <c r="P2">
         <v>5024000.0</v>
       </c>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>121</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>122</v>
+      </c>
+      <c r="B3">
+        <v>4213000.0</v>
+      </c>
       <c r="C3">
         <v>4322000.0</v>
       </c>
       <c r="D3">
         <v>2849000.0</v>
       </c>
       <c r="E3">
         <v>1556000.0</v>
       </c>
       <c r="F3">
         <v>1579000.0</v>
       </c>
       <c r="G3">
         <v>1909000.0</v>
       </c>
       <c r="H3">
         <v>1687000.0</v>
       </c>
       <c r="I3">
         <v>1404000.0</v>
       </c>
       <c r="J3">
         <v>714000.0</v>
       </c>
       <c r="K3">
         <v>632000.0</v>
       </c>
       <c r="L3">
         <v>608000.0</v>
       </c>
       <c r="M3">
-        <v>-7012000.0</v>
+        <v>497000.0</v>
       </c>
       <c r="N3">
-        <v>-3513000.0</v>
+        <v>392000.0</v>
       </c>
       <c r="O3">
-        <v>-3062000.0</v>
+        <v>408000.0</v>
       </c>
       <c r="P3"/>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>123</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>124</v>
+      </c>
+      <c r="B5">
+        <v>57304000.0</v>
+      </c>
       <c r="C5">
         <v>55145000.0</v>
       </c>
       <c r="D5">
         <v>27158000.0</v>
       </c>
       <c r="E5">
         <v>47888000.0</v>
       </c>
       <c r="F5">
         <v>46724000.0</v>
       </c>
       <c r="G5">
         <v>25954000.0</v>
       </c>
       <c r="H5">
         <v>18993000.0</v>
       </c>
       <c r="I5">
         <v>21635000.0</v>
       </c>
       <c r="J5">
         <v>14420000.0</v>
       </c>
       <c r="K5">
         <v>9504000.0</v>
       </c>
       <c r="L5">
         <v>5072000.0</v>
       </c>
       <c r="M5">
         <v>8054000.0</v>
       </c>
       <c r="N5">
         <v>2787000.0</v>
       </c>
       <c r="O5">
-        <v>2918000.0</v>
+        <v>2258000.0</v>
       </c>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>57304000.0</v>
+        <v>61517000.0</v>
       </c>
       <c r="C6">
         <v>59467000.0</v>
       </c>
       <c r="D6">
         <v>30007000.0</v>
       </c>
       <c r="E6">
         <v>49444000.0</v>
       </c>
       <c r="F6">
         <v>48303000.0</v>
       </c>
       <c r="G6">
         <v>27863000.0</v>
       </c>
       <c r="H6">
         <v>20680000.0</v>
       </c>
       <c r="I6">
         <v>23039000.0</v>
       </c>
       <c r="J6">
         <v>15134000.0</v>
       </c>
       <c r="K6">
         <v>10136000.0</v>
       </c>
       <c r="L6">
         <v>5680000.0</v>
       </c>
       <c r="M6">
-        <v>1042000.0</v>
+        <v>8551000.0</v>
       </c>
       <c r="N6">
-        <v>-726000.0</v>
+        <v>3179000.0</v>
       </c>
       <c r="O6">
-        <v>-144000.0</v>
+        <v>2666000.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-2600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>136259000.0</v>
       </c>
       <c r="C9">
         <v>128676000.0</v>
       </c>
       <c r="D9">
         <v>95858000.0</v>
       </c>
       <c r="E9">
         <v>94621000.0</v>
       </c>
       <c r="F9">
         <v>89876000.0</v>
       </c>
       <c r="G9">
         <v>66366000.0</v>
       </c>
       <c r="H9">
         <v>58377000.0</v>
       </c>
       <c r="I9">
         <v>54949000.0</v>
       </c>
       <c r="J9">
         <v>39104000.0</v>
       </c>
       <c r="K9">
         <v>27836000.0</v>
       </c>
       <c r="L9">
         <v>22797000.0</v>
       </c>
       <c r="M9">
         <v>17128000.0</v>
       </c>
       <c r="N9">
         <v>8765000.0</v>
       </c>
       <c r="O9">
         <v>6680000.0</v>
       </c>
       <c r="P9">
         <v>6978000.0</v>
       </c>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
         <v>57304000.0</v>
       </c>
       <c r="C10">
         <v>55145000.0</v>
       </c>
       <c r="D10">
         <v>27158000.0</v>
       </c>
       <c r="E10">
         <v>47888000.0</v>
       </c>
       <c r="F10">
         <v>46724000.0</v>
       </c>
       <c r="G10">
         <v>25979000.0</v>
       </c>
       <c r="H10">
         <v>19013000.0</v>
       </c>
       <c r="I10">
         <v>21635000.0</v>
       </c>
       <c r="J10">
         <v>14420000.0</v>
       </c>
       <c r="K10">
         <v>9504000.0</v>
       </c>
       <c r="L10">
         <v>5072000.0</v>
       </c>
       <c r="M10">
         <v>8054000.0</v>
       </c>
       <c r="N10">
         <v>2787000.0</v>
       </c>
       <c r="O10">
         <v>2258000.0</v>
       </c>
       <c r="P10">
         <v>316000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
         <v>13645000.0</v>
       </c>
       <c r="C11">
         <v>12901000.0</v>
       </c>
       <c r="D11">
         <v>6261000.0</v>
       </c>
       <c r="E11">
         <v>11601000.0</v>
       </c>
       <c r="F11">
         <v>11295000.0</v>
       </c>
       <c r="G11">
         <v>6531000.0</v>
       </c>
       <c r="H11">
         <v>5568000.0</v>
       </c>
       <c r="I11">
         <v>4046000.0</v>
       </c>
       <c r="J11">
         <v>7427000.0</v>
       </c>
       <c r="K11">
         <v>3098000.0</v>
       </c>
       <c r="L11">
         <v>1185000.0</v>
       </c>
       <c r="M11">
         <v>2218000.0</v>
       </c>
       <c r="N11">
         <v>1079000.0</v>
       </c>
       <c r="O11">
         <v>-330000.0</v>
       </c>
       <c r="P11"/>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
         <v>98628000.0</v>
       </c>
       <c r="C12">
         <v>99581000.0</v>
       </c>
       <c r="D12">
         <v>69501000.0</v>
       </c>
       <c r="E12">
         <v>14888000.0</v>
       </c>
       <c r="F12">
         <v>9224000.0</v>
       </c>
       <c r="G12">
         <v>19648000.0</v>
       </c>
       <c r="H12">
         <v>25804000.0</v>
       </c>
       <c r="I12">
         <v>17794000.0</v>
       </c>
       <c r="J12">
         <v>11535000.0</v>
       </c>
       <c r="K12">
         <v>9424000.0</v>
       </c>
       <c r="L12">
         <v>6941000.0</v>
       </c>
       <c r="M12">
         <v>4140000.0</v>
       </c>
       <c r="N12">
         <v>3410000.0</v>
       </c>
       <c r="O12">
         <v>3280000.0</v>
       </c>
       <c r="P12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B13">
         <v>236450000.0</v>
       </c>
       <c r="C13">
         <v>222127000.0</v>
       </c>
       <c r="D13">
         <v>152365000.0</v>
       </c>
       <c r="E13">
         <v>107261000.0</v>
       </c>
       <c r="F13">
         <v>91114000.0</v>
       </c>
       <c r="G13">
         <v>89201000.0</v>
       </c>
       <c r="H13">
         <v>84170000.0</v>
       </c>
       <c r="I13">
         <v>72738000.0</v>
       </c>
       <c r="J13">
         <v>51198000.0</v>
       </c>
       <c r="K13">
         <v>38327000.0</v>
       </c>
       <c r="L13">
         <v>30764000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
         <v>43659000.0</v>
       </c>
       <c r="C15">
         <v>42244000.0</v>
       </c>
       <c r="D15">
         <v>20897000.0</v>
       </c>
       <c r="E15">
         <v>36287000.0</v>
       </c>
       <c r="F15">
         <v>35429000.0</v>
       </c>
       <c r="G15">
         <v>19448000.0</v>
       </c>
       <c r="H15">
         <v>13445000.0</v>
       </c>
       <c r="I15">
         <v>17589000.0</v>
       </c>
       <c r="J15">
         <v>6993000.0</v>
       </c>
       <c r="K15">
         <v>6406000.0</v>
       </c>
       <c r="L15">
         <v>3887000.0</v>
       </c>
       <c r="M15">
         <v>5836000.0</v>
       </c>
       <c r="N15">
         <v>1708000.0</v>
       </c>
       <c r="O15">
         <v>2588000.0</v>
       </c>
       <c r="P15">
         <v>2103000.0</v>
       </c>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>36287000.0</v>
       </c>
       <c r="F16">
         <v>35429000.0</v>
       </c>
       <c r="G16">
         <v>19448000.0</v>
       </c>
       <c r="H16">
         <v>13445000.0</v>
       </c>
       <c r="I16">
         <v>17589000.0</v>
       </c>
       <c r="J16">
         <v>6993000.0</v>
       </c>
       <c r="K16">
         <v>6406000.0</v>
       </c>
       <c r="L16">
         <v>3887000.0</v>
       </c>
       <c r="M16">
         <v>5836000.0</v>
       </c>
       <c r="N16">
         <v>1708000.0</v>
       </c>
       <c r="O16">
         <v>2588000.0</v>
       </c>
       <c r="P16">
         <v>2103000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B17">
         <v>43659000.0</v>
       </c>
       <c r="C17">
         <v>42244000.0</v>
       </c>
       <c r="D17">
         <v>21617000.0</v>
       </c>
       <c r="E17">
         <v>36287000.0</v>
       </c>
       <c r="F17">
         <v>35429000.0</v>
       </c>
       <c r="G17">
         <v>19448000.0</v>
       </c>
       <c r="H17">
         <v>13445000.0</v>
       </c>
       <c r="I17">
         <v>17589000.0</v>
       </c>
       <c r="J17">
         <v>6993000.0</v>
       </c>
       <c r="K17">
         <v>6406000.0</v>
       </c>
       <c r="L17">
         <v>3887000.0</v>
       </c>
       <c r="M17">
         <v>5836000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>137822000.0</v>
       </c>
       <c r="C18">
         <v>122546000.0</v>
       </c>
       <c r="D18">
         <v>97268000.0</v>
       </c>
       <c r="E18">
         <v>92373000.0</v>
       </c>
       <c r="F18">
         <v>81890000.0</v>
       </c>
       <c r="G18">
         <v>69553000.0</v>
       </c>
       <c r="H18">
         <v>58366000.0</v>
       </c>
       <c r="I18">
         <v>54944000.0</v>
       </c>
       <c r="J18">
         <v>39663000.0</v>
       </c>
       <c r="K18">
         <v>28903000.0</v>
       </c>
       <c r="L18">
         <v>23823000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>57304000.0</v>
       </c>
       <c r="C21">
         <v>55145000.0</v>
       </c>
       <c r="D21">
         <v>27158000.0</v>
       </c>
       <c r="E21">
         <v>47888000.0</v>
       </c>
       <c r="F21">
         <v>46724000.0</v>
       </c>
       <c r="G21">
         <v>25979000.0</v>
       </c>
       <c r="H21">
         <v>19013000.0</v>
       </c>
       <c r="I21">
         <v>21635000.0</v>
       </c>
       <c r="J21">
         <v>14420000.0</v>
       </c>
       <c r="K21">
         <v>9504000.0</v>
       </c>
       <c r="L21">
         <v>5072000.0</v>
       </c>
       <c r="M21">
         <v>7970000.0</v>
       </c>
       <c r="N21">
         <v>3513000.0</v>
       </c>
       <c r="O21">
         <v>3062000.0</v>
       </c>
       <c r="P21">
         <v>2152000.0</v>
       </c>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
         <v>189472000.0</v>
       </c>
       <c r="C23">
         <v>174290000.0</v>
       </c>
       <c r="D23">
         <v>146144000.0</v>
       </c>
       <c r="E23">
         <v>64493000.0</v>
       </c>
       <c r="F23">
         <v>52144000.0</v>
       </c>
       <c r="G23">
         <v>69574000.0</v>
       </c>
       <c r="H23">
         <v>69152000.0</v>
       </c>
       <c r="I23">
         <v>54555000.0</v>
       </c>
       <c r="J23">
         <v>38894000.0</v>
       </c>
       <c r="K23">
         <v>30453000.0</v>
       </c>
       <c r="L23">
         <v>27335000.0</v>
       </c>
       <c r="M23">
         <v>13214000.0</v>
       </c>
       <c r="N23">
         <v>9388000.0</v>
       </c>
       <c r="O23">
         <v>7702000.0</v>
       </c>
       <c r="P23"/>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B25">
         <v>4213000.0</v>
       </c>
       <c r="C25">
         <v>4322000.0</v>
       </c>
       <c r="D25">
         <v>2190000.0</v>
       </c>
       <c r="E25">
         <v>1556000.0</v>
       </c>
       <c r="F25">
         <v>1579000.0</v>
       </c>
       <c r="G25">
         <v>1909000.0</v>
       </c>
       <c r="H25">
         <v>1687000.0</v>
       </c>
       <c r="I25">
         <v>1404000.0</v>
       </c>
       <c r="J25">
         <v>714000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1355000.0</v>
       </c>
       <c r="D27">
         <v>1161000.0</v>
       </c>
       <c r="E27">
         <v>682000.0</v>
       </c>
       <c r="F27">
         <v>526000.0</v>
       </c>
       <c r="G27">
         <v>427000.0</v>
       </c>
       <c r="H27">
         <v>822000.0</v>
       </c>
       <c r="I27">
         <v>759000.0</v>
       </c>
       <c r="J27">
         <v>594000.0</v>
       </c>
       <c r="K27">
         <v>465000.0</v>
       </c>
       <c r="L27">
         <v>470000.0</v>
       </c>
       <c r="M27">
         <v>511000.0</v>
       </c>
       <c r="N27">
         <v>347000.0</v>
       </c>
       <c r="O27">
         <v>214000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
         <v>54934000.0</v>
       </c>
       <c r="C28">
         <v>42755000.0</v>
       </c>
       <c r="D28">
         <v>36099000.0</v>
       </c>
       <c r="E28">
         <v>28853000.0</v>
       </c>
       <c r="F28">
         <v>26935000.0</v>
       </c>
       <c r="G28">
         <v>26284000.0</v>
       </c>
       <c r="H28">
         <v>23431000.0</v>
       </c>
       <c r="I28">
         <v>20352000.0</v>
       </c>
       <c r="J28">
         <v>14397000.0</v>
       </c>
       <c r="K28">
         <v>11218000.0</v>
       </c>
       <c r="L28">
         <v>10657000.0</v>
       </c>
       <c r="M28">
         <v>2497000.0</v>
       </c>
       <c r="N28">
         <v>1409000.0</v>
       </c>
       <c r="O28">
         <v>913000.0</v>
       </c>
       <c r="P28">
         <v>4404000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B29">
         <v>13645000.0</v>
       </c>
       <c r="C29">
         <v>12901000.0</v>
       </c>
       <c r="D29">
         <v>7200000.0</v>
       </c>
       <c r="E29">
         <v>11601000.0</v>
       </c>
       <c r="F29">
         <v>11295000.0</v>
       </c>
       <c r="G29">
         <v>6531000.0</v>
       </c>
       <c r="H29">
         <v>5568000.0</v>
       </c>
       <c r="I29">
         <v>4046000.0</v>
       </c>
       <c r="J29">
         <v>7427000.0</v>
       </c>
       <c r="K29">
         <v>3098000.0</v>
       </c>
       <c r="L29">
         <v>1185000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
         <v>78955000.0</v>
       </c>
       <c r="C30">
         <v>73531000.0</v>
       </c>
       <c r="D30">
         <v>68700000.0</v>
       </c>
       <c r="E30">
         <v>46733000.0</v>
       </c>
       <c r="F30">
         <v>43152000.0</v>
       </c>
       <c r="G30">
         <v>40387000.0</v>
       </c>
       <c r="H30">
         <v>39364000.0</v>
       </c>
       <c r="I30">
         <v>33314000.0</v>
       </c>
       <c r="J30">
         <v>24684000.0</v>
       </c>
       <c r="K30">
         <v>18332000.0</v>
       </c>
       <c r="L30">
         <v>17725000.0</v>
       </c>
       <c r="M30">
         <v>13214000.0</v>
       </c>
       <c r="N30">
         <v>8080000.0</v>
       </c>
       <c r="O30">
         <v>7702000.0</v>
       </c>
       <c r="P30"/>
     </row>
     <row r="31" spans="1:16">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>-11984000.0</v>
       </c>
       <c r="D31">
         <v>-15991000.0</v>
       </c>
       <c r="E31">
         <v>-5210000.0</v>
       </c>
       <c r="F31">
         <v>-4927000.0</v>
       </c>
       <c r="G31">
         <v>-4419000.0</v>
       </c>
       <c r="H31">
         <v>-3646000.0</v>
       </c>
       <c r="I31">
         <v>-4403000.0</v>
       </c>
       <c r="J31">
         <v>-4556000.0</v>
       </c>
       <c r="K31">
         <v>-2251000.0</v>
       </c>
       <c r="L31">
         <v>-6941000.0</v>
       </c>
       <c r="M31">
         <v>84000.0</v>
       </c>
       <c r="N31">
         <v>-726000.0</v>
       </c>
       <c r="O31">
         <v>-804000.0</v>
       </c>
       <c r="P31"/>
     </row>
     <row r="32" spans="1:16">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
         <v>246776000.0</v>
       </c>
       <c r="C32">
         <v>229435000.0</v>
       </c>
       <c r="D32">
         <v>173302000.0</v>
       </c>
       <c r="E32">
         <v>112381000.0</v>
       </c>
       <c r="F32">
         <v>98868000.0</v>
       </c>
       <c r="G32">
         <v>95553000.0</v>
       </c>
       <c r="H32">
         <v>88165000.0</v>
       </c>
       <c r="I32">
         <v>76190000.0</v>
       </c>
@@ -12293,625 +12408,636 @@
       <c r="P32">
         <v>12002000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BG32"/>
+  <dimension ref="A1:BH32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:59">
+    <row r="1" spans="1:60">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>77</v>
       </c>
       <c r="C1" t="s">
+        <v>78</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="E1" t="s">
         <v>79</v>
       </c>
       <c r="F1" t="s">
         <v>80</v>
       </c>
       <c r="G1" t="s">
+        <v>81</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="I1" t="s">
         <v>82</v>
       </c>
       <c r="J1" t="s">
         <v>83</v>
       </c>
       <c r="K1" t="s">
+        <v>84</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="M1" t="s">
         <v>85</v>
       </c>
       <c r="N1" t="s">
         <v>86</v>
       </c>
       <c r="O1" t="s">
+        <v>87</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="Q1" t="s">
         <v>88</v>
       </c>
       <c r="R1" t="s">
         <v>89</v>
       </c>
       <c r="S1" t="s">
+        <v>90</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="U1" t="s">
         <v>91</v>
       </c>
       <c r="V1" t="s">
         <v>92</v>
       </c>
       <c r="W1" t="s">
+        <v>93</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="Y1" t="s">
         <v>94</v>
       </c>
       <c r="Z1" t="s">
         <v>95</v>
       </c>
       <c r="AA1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AC1" t="s">
         <v>97</v>
       </c>
       <c r="AD1" t="s">
         <v>98</v>
       </c>
       <c r="AE1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AG1" t="s">
         <v>100</v>
       </c>
       <c r="AH1" t="s">
         <v>101</v>
       </c>
       <c r="AI1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AK1" t="s">
         <v>103</v>
       </c>
       <c r="AL1" t="s">
         <v>104</v>
       </c>
       <c r="AM1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AO1" t="s">
         <v>106</v>
       </c>
       <c r="AP1" t="s">
         <v>107</v>
       </c>
       <c r="AQ1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AS1" t="s">
         <v>109</v>
       </c>
       <c r="AT1" t="s">
         <v>110</v>
       </c>
       <c r="AU1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AW1" t="s">
         <v>112</v>
       </c>
       <c r="AX1" t="s">
         <v>113</v>
       </c>
       <c r="AY1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="BA1" t="s">
         <v>115</v>
       </c>
       <c r="BB1" t="s">
         <v>116</v>
       </c>
       <c r="BC1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BD1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="BE1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="BG1" t="s">
         <v>119</v>
       </c>
-    </row>
-    <row r="2" spans="1:59">
+      <c r="BH1" t="s">
+        <v>120</v>
+      </c>
+    </row>
+    <row r="2" spans="1:60">
       <c r="A2" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>24698000.0</v>
+      </c>
+      <c r="C2">
         <v>27397000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28932000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28628000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>27717000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25240000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>25479000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>27650000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>25082000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22548000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21873000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>27974000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>15289000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12308000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>8479000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3651000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3251000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2379000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2306000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2235000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1751000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4996000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6288000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>8628000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>9275000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7184000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8394000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>8037000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>6173000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>6376000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>5532000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>4744000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>4589000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>4095000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3640000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3484000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2991000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>3372000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2649000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>3020000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3080000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3031000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2918000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2293000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1368000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2125000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2019000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1323000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1108000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>4957000.0</v>
       </c>
-      <c r="AZ2">
-[...1 lines deleted...]
-      </c>
       <c r="BA2">
+        <v>0.0</v>
+      </c>
+      <c r="BB2">
         <v>-1140000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1140000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>4644000.0</v>
       </c>
-      <c r="BD2"/>
-      <c r="BE2">
+      <c r="BE2"/>
+      <c r="BF2">
         <v>5024000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>100000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>47000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:59">
+    <row r="3" spans="1:60">
       <c r="A3" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B3"/>
-      <c r="C3"/>
+      <c r="C3">
+        <v>1068000.0</v>
+      </c>
       <c r="D3">
+        <v>1045000.0</v>
+      </c>
+      <c r="E3">
         <v>979000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1069000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1120000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1071000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1109000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1078000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1064000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1073000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>880000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>479000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>417000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>414000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>404000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>375000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>363000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>357000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>380000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>409000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>433000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>486000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>485000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>460000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>478000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>545000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>722000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>214000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>206000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>544000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>340000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>289000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>231000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>230000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>176000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>158000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>150000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>151000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>177000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>149000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>151000.0</v>
       </c>
-      <c r="AQ3">
-[...1 lines deleted...]
-      </c>
       <c r="AR3">
-        <v>-1083000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="AS3">
-        <v>-1333000.0</v>
+        <v>152000.0</v>
       </c>
       <c r="AT3">
-        <v>-2855000.0</v>
+        <v>158000.0</v>
       </c>
       <c r="AU3">
-        <v>-2022000.0</v>
+        <v>146000.0</v>
       </c>
       <c r="AV3">
-        <v>-1877000.0</v>
+        <v>143000.0</v>
       </c>
       <c r="AW3">
-        <v>-1744000.0</v>
+        <v>126000.0</v>
       </c>
       <c r="AX3">
-        <v>-1369000.0</v>
+        <v>124000.0</v>
       </c>
       <c r="AY3">
-        <v>-661000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="AZ3">
-        <v>-960000.0</v>
+        <v>104000.0</v>
       </c>
       <c r="BA3">
-        <v>-1053000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="BB3">
-        <v>-839000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="BC3">
-        <v>-1101000.0</v>
-[...3 lines deleted...]
-      <c r="BF3">
+        <v>94000.0</v>
+      </c>
+      <c r="BD3">
+        <v>120000.0</v>
+      </c>
+      <c r="BE3">
+        <v>70000.0</v>
+      </c>
+      <c r="BF3"/>
+      <c r="BG3">
         <v>78000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:59">
+    <row r="4" spans="1:60">
       <c r="A4" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -12940,443 +13066,454 @@
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
         <v>0.0</v>
       </c>
       <c r="AX4">
         <v>0.0</v>
       </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
-      <c r="BD4"/>
-[...3 lines deleted...]
-      <c r="BF4"/>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4"/>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
       <c r="BG4"/>
-    </row>
-    <row r="5" spans="1:59">
+      <c r="BH4"/>
+    </row>
+    <row r="5" spans="1:60">
       <c r="A5" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
-      <c r="C5"/>
+      <c r="C5">
+        <v>9897000.0</v>
+      </c>
       <c r="D5">
+        <v>16585999.0</v>
+      </c>
+      <c r="E5">
         <v>15297000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>13286000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>12135000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14412000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12350000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13213000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>15170000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10357000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1349000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8985000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>9165000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>12016000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13554000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>11658000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>10652000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10202000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12002000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>11770000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>12750000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8315000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7937000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5464000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>4238000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5601000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>1395000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>4240000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>5343000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4920000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6808000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5038000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4869000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4899000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>3792000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>2901000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2829000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>2697000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2756000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>2104000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>1947000.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
-        <v>741000.0</v>
+        <v>2512000.0</v>
       </c>
       <c r="AS5">
-        <v>1094000.0</v>
+        <v>2690000.0</v>
       </c>
       <c r="AT5">
-        <v>2474000.0</v>
+        <v>3184000.0</v>
       </c>
       <c r="AU5">
-        <v>1726000.0</v>
+        <v>6190000.0</v>
       </c>
       <c r="AV5">
-        <v>1490000.0</v>
+        <v>4742000.0</v>
       </c>
       <c r="AW5">
-        <v>1276000.0</v>
+        <v>4204000.0</v>
       </c>
       <c r="AX5">
-        <v>3562000.0</v>
+        <v>3739000.0</v>
       </c>
       <c r="AY5">
-        <v>507000.0</v>
+        <v>2912000.0</v>
       </c>
       <c r="AZ5">
-        <v>835000.0</v>
+        <v>1448000.0</v>
       </c>
       <c r="BA5">
-        <v>834000.0</v>
+        <v>2022000.0</v>
       </c>
       <c r="BB5">
-        <v>611000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC5">
-        <v>1332000.0</v>
-[...1 lines deleted...]
-      <c r="BD5"/>
+        <v>0.0</v>
+      </c>
+      <c r="BD5">
+        <v>0.0</v>
+      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-261000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-275000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:59">
+    <row r="6" spans="1:60">
       <c r="A6" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B6">
-        <v>9897000.0</v>
+        <v>14576000.0</v>
       </c>
       <c r="C6">
-        <v>16585999.0</v>
+        <v>10965000.0</v>
       </c>
       <c r="D6">
+        <v>17630999.0</v>
+      </c>
+      <c r="E6">
         <v>16276000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>14355000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>13255000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>15483000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>13459000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>14291000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16234000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>11430000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-469000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9464000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9582000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12430000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>13958000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>12033000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>11015000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>10559000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>12382000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12179000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>13183000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8801000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>8422000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>5924000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4716000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6146000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>2117000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4454000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>5549000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5464000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>7148000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5327000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5100000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>5129000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3968000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>3059000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>2979000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>2848000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>2933000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>2253000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>2098000.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
-        <v>-342000.0</v>
+        <v>2664000.0</v>
       </c>
       <c r="AS6">
-        <v>-239000.0</v>
+        <v>2842000.0</v>
       </c>
       <c r="AT6">
-        <v>-381000.0</v>
+        <v>3342000.0</v>
       </c>
       <c r="AU6">
-        <v>-296000.0</v>
+        <v>6336000.0</v>
       </c>
       <c r="AV6">
-        <v>-387000.0</v>
+        <v>4885000.0</v>
       </c>
       <c r="AW6">
-        <v>-468000.0</v>
+        <v>4330000.0</v>
       </c>
       <c r="AX6">
-        <v>2193000.0</v>
+        <v>3863000.0</v>
       </c>
       <c r="AY6">
-        <v>-154000.0</v>
+        <v>3016000.0</v>
       </c>
       <c r="AZ6">
-        <v>-125000.0</v>
+        <v>1552000.0</v>
       </c>
       <c r="BA6">
-        <v>-219000.0</v>
+        <v>2121000.0</v>
       </c>
       <c r="BB6">
-        <v>-228000.0</v>
+        <v>95000.0</v>
       </c>
       <c r="BC6">
-        <v>231000.0</v>
+        <v>94000.0</v>
       </c>
       <c r="BD6">
-        <v>664000.0</v>
-[...2 lines deleted...]
-      <c r="BF6">
+        <v>120000.0</v>
+      </c>
+      <c r="BE6">
+        <v>70000.0</v>
+      </c>
+      <c r="BF6"/>
+      <c r="BG6">
         <v>-183000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>-264000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:59">
+    <row r="7" spans="1:60">
       <c r="A7" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -13405,93 +13542,94 @@
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
       <c r="BB7">
         <v>0.0</v>
       </c>
       <c r="BC7">
         <v>0.0</v>
       </c>
-      <c r="BD7"/>
-[...3 lines deleted...]
-      <c r="BF7"/>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7"/>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
       <c r="BG7"/>
-    </row>
-    <row r="8" spans="1:59">
+      <c r="BH7"/>
+    </row>
+    <row r="8" spans="1:60">
       <c r="A8" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
+      <c r="AE8"/>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -13520,920 +13658,934 @@
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
       <c r="BB8">
         <v>0.0</v>
       </c>
       <c r="BC8">
         <v>0.0</v>
       </c>
-      <c r="BD8"/>
-[...3 lines deleted...]
-      <c r="BF8"/>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8"/>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
       <c r="BG8"/>
-    </row>
-    <row r="9" spans="1:59">
+      <c r="BH8"/>
+    </row>
+    <row r="9" spans="1:60">
       <c r="A9" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>34722000.0</v>
+      </c>
+      <c r="C9">
         <v>30840000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>35608999.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>34967000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>34153000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>32519000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>33536000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>30994000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>31166000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>32980000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>28293000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>22137000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>22760000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>22668000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24481000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>25291000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>23075000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>21774000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>22027000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>22524000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>21925000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>23400000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>19095000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>17579000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15231000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>14153000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>17344000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>13323000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>13367000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>14343000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>14110000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>15022000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>13692000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12125000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>12143000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10570000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>8270000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>8121000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>7414000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>7549000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6557000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>6316000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>5428000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5072000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>5389000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>6908000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>6094000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>5602000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>5395000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>4177000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>2976000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3261000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>3191000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>2747000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>2659000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>2577000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>6978000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>116000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:59">
+    <row r="10" spans="1:60">
       <c r="A10" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B10">
+        <v>14576000.0</v>
+      </c>
+      <c r="C10">
         <v>9897000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16585999.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>15297000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>13286000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>12135000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>14412000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12350000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13213000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>15170000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10357000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1349000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8985000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9165000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>12016000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>13554000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11666000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10652000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10202000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12002000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11770000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>12750000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8351000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>7926000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5464000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4238000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5601000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1395000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4240000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>5343000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4920000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>6808000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5038000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>4869000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4898000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>3792000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2901000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2829000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2697000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>2756000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2104000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1947000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>763000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>741000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1094000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2474000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1726000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1490000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1276000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3562000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>507000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>835000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>834000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>611000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>668000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>664000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>316000.0</v>
       </c>
-      <c r="BF10"/>
       <c r="BG10"/>
-    </row>
-    <row r="11" spans="1:59">
+      <c r="BH10"/>
+    </row>
+    <row r="11" spans="1:60">
       <c r="A11" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B11">
+        <v>3718000.0</v>
+      </c>
+      <c r="C11">
         <v>2251000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>4262000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3582000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3047000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2754000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3915000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4188000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2140000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2658000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1977000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-78000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2186000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2176000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2916000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3348000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2843000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2494000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2363000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2966000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>2877000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>3089000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2156000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2023000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1347000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1005000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2148000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>306000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1400000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1073000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>823000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1372000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1019000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>832000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>4314000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1313000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>914000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>886000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>891000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>955000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>661000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>591000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>77000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>17000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>346000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>745000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>485000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>401000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>353000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>980000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>196000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>343000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>309000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>231000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>332000.0</v>
       </c>
-      <c r="BD11"/>
-[...3 lines deleted...]
-      <c r="BF11"/>
+      <c r="BE11"/>
+      <c r="BF11">
+        <v>0.0</v>
+      </c>
       <c r="BG11"/>
-    </row>
-    <row r="12" spans="1:59">
+      <c r="BH11"/>
+    </row>
+    <row r="12" spans="1:60">
       <c r="A12" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B12">
+        <v>22466000.0</v>
+      </c>
+      <c r="C12">
         <v>21844000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24143000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>25630000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>25159000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>23696000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>25245000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>26071000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>25019000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23246000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>22167000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>21324000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14793000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11217000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>7763000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3435000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1953000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1737000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1875000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2148000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2397000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2804000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3363000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4291000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5651000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6343000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>6844000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>6836000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>6316000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>5808000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5350000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>4811000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4043000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3590000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>3380000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2924000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2678000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2553000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2418000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>2358000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2381000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2267000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6941000.0</v>
       </c>
-      <c r="AR12">
-[...1 lines deleted...]
-      </c>
       <c r="AS12">
         <v>0.0</v>
       </c>
       <c r="AT12">
         <v>0.0</v>
       </c>
       <c r="AU12">
+        <v>0.0</v>
+      </c>
+      <c r="AV12">
         <v>4137000.0</v>
       </c>
-      <c r="AV12">
-[...1 lines deleted...]
-      </c>
       <c r="AW12">
         <v>0.0</v>
       </c>
       <c r="AX12">
         <v>0.0</v>
       </c>
       <c r="AY12">
+        <v>0.0</v>
+      </c>
+      <c r="AZ12">
         <v>3414000.0</v>
       </c>
-      <c r="AZ12">
-[...1 lines deleted...]
-      </c>
       <c r="BA12">
         <v>0.0</v>
       </c>
       <c r="BB12">
         <v>0.0</v>
       </c>
       <c r="BC12">
+        <v>0.0</v>
+      </c>
+      <c r="BD12">
         <v>3278000.0</v>
       </c>
-      <c r="BD12"/>
-      <c r="BE12">
+      <c r="BE12"/>
+      <c r="BF12">
         <v>2944000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>78000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>11000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:59">
+    <row r="13" spans="1:60">
       <c r="A13" t="s">
-        <v>131</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>132</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>55853000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>60320000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>61174000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>59168000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>55788000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>56839000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>56165000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>55559000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>53564000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>53166000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>49918000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>36921000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>34012000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>31514000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>27998000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>24863000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22886000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>22516000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>22929000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>22818000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>22851000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>23087000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>21921000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>21979000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22214000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>23035000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>20812000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>20480000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>19843000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>19502000.0</v>
       </c>
-      <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
-    </row>
-    <row r="14" spans="1:59">
+      <c r="BH13"/>
+    </row>
+    <row r="14" spans="1:60">
       <c r="A14" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -14462,684 +14614,693 @@
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-      <c r="BD14"/>
-[...3 lines deleted...]
-      <c r="BF14"/>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14"/>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
       <c r="BG14"/>
-    </row>
-    <row r="15" spans="1:59">
+      <c r="BH14"/>
+    </row>
+    <row r="15" spans="1:60">
       <c r="A15" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B15">
+        <v>10858000.0</v>
+      </c>
+      <c r="C15">
         <v>7646000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12324000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>11715000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10239000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>9381000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>10497000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>8162000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11073000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12512000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>8380000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1271000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6799000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>6989000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>9100000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>10206000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8823000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8158000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7839000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>9036000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8893000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>9661000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6195000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>5903000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4117000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3233000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3453000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1089000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2840000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>4270000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>4097000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>5436000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>4019000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>4037000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>584000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>2479000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1987000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1943000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1806000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1801000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1443000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1356000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>686000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>724000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>748000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1729000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>1241000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>1089000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>923000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2582000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>311000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>492000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>525000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>380000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>1000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>664000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2103000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>-261000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>-275000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:59">
+    <row r="16" spans="1:60">
       <c r="A16" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-      <c r="N16">
+      <c r="N16"/>
+      <c r="O16">
         <v>6989000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>9100000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>10206000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8823000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8158000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7839000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>9036000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8893000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>9661000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6195000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5903000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4117000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3233000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>3453000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>2882000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>2840000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>4270000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>4097000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>5436000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>4019000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>4037000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>584000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2479000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1987000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1943000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>1806000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1801000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1443000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1356000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>686000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>724000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>748000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1729000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>586000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>1089000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>923000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>3238000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>311000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>492000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>525000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>380000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2588000.0</v>
       </c>
-      <c r="BD16"/>
-      <c r="BE16">
+      <c r="BE16"/>
+      <c r="BF16">
         <v>2103000.0</v>
       </c>
-      <c r="BF16"/>
       <c r="BG16"/>
-    </row>
-    <row r="17" spans="1:59">
+      <c r="BH16"/>
+    </row>
+    <row r="17" spans="1:60">
       <c r="A17" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B17">
+        <v>136</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
         <v>7646000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>12324000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>11715000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>10239000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>9381000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>10497000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>8162000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11073000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>12512000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>8380000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1271000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6799000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>6989000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>9100000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>10206000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8823000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8158000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>7839000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>9036000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8893000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>9661000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6195000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>5903000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4117000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>3233000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>3453000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>2882000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>2840000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>4270000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>4097000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>5436000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>4019000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>4037000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>4646000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6189000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-5785000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>1943000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>6406000.0</v>
       </c>
-      <c r="AN17">
-[...1 lines deleted...]
-      </c>
       <c r="AO17">
         <v>0.0</v>
       </c>
       <c r="AP17">
         <v>0.0</v>
       </c>
       <c r="AQ17">
+        <v>0.0</v>
+      </c>
+      <c r="AR17">
         <v>3887000.0</v>
       </c>
-      <c r="AR17">
-[...1 lines deleted...]
-      </c>
       <c r="AS17">
         <v>0.0</v>
       </c>
       <c r="AT17">
         <v>0.0</v>
       </c>
       <c r="AU17">
+        <v>0.0</v>
+      </c>
+      <c r="AV17">
         <v>5836000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
         <v>0.0</v>
       </c>
       <c r="AX17">
         <v>0.0</v>
       </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
       <c r="BB17">
         <v>0.0</v>
       </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
-      <c r="BD17"/>
-[...3 lines deleted...]
-      <c r="BF17"/>
+      <c r="BD17">
+        <v>0.0</v>
+      </c>
+      <c r="BE17"/>
+      <c r="BF17">
+        <v>0.0</v>
+      </c>
       <c r="BG17"/>
-    </row>
-    <row r="18" spans="1:59">
+      <c r="BH17"/>
+    </row>
+    <row r="18" spans="1:60">
       <c r="A18" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B18">
+        <v>137</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
         <v>34009000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>36177000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>35544000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>34009000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32092000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31594000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>30094000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>30540000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>30318000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>30999000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>28594000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>22128000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22795000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>23751000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>24563000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>22910000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21149000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>20641000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>20781000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>20421000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>20047000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>19724000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>17630000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16328000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>15871000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>16191000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>13976000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>14164000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>14035000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>14152000.0</v>
       </c>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
-    </row>
-    <row r="19" spans="1:59">
+      <c r="BH18"/>
+    </row>
+    <row r="19" spans="1:60">
       <c r="A19" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15155,87 +15316,86 @@
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
-    </row>
-    <row r="20" spans="1:59">
+      <c r="BH19"/>
+    </row>
+    <row r="20" spans="1:60">
       <c r="A20" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
-      <c r="AE20">
-[...1 lines deleted...]
-      </c>
+      <c r="AE20"/>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -15264,272 +15424,276 @@
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
-      <c r="BD20"/>
-[...3 lines deleted...]
-      <c r="BF20"/>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20"/>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
       <c r="BG20"/>
-    </row>
-    <row r="21" spans="1:59">
+      <c r="BH20"/>
+    </row>
+    <row r="21" spans="1:60">
       <c r="A21" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B21">
+        <v>14576000.0</v>
+      </c>
+      <c r="C21">
         <v>9897000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16585999.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>15297000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13286000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12135000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14412000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>12350000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13213000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15170000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>10357000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1349000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8985000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9165000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>12016000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>13554000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>11666000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>10652000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10202000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12002000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>11770000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>12750000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8351000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>7926000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5464000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4238000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5601000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1395000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4240000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5343000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4920000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6808000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>5038000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4869000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4898000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3792000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2901000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2829000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2697000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2756000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2104000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1947000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1109000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1083000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>1333000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2855000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2022000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>1877000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>1744000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>1369000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>661000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>960000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>1053000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>839000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>1101000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>664000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2152000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>-261000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>-275000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:59">
+    <row r="22" spans="1:60">
       <c r="A22" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -15558,239 +15722,245 @@
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
       <c r="BB22">
         <v>0.0</v>
       </c>
       <c r="BC22">
         <v>0.0</v>
       </c>
-      <c r="BD22"/>
-[...3 lines deleted...]
-      <c r="BF22"/>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22"/>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
       <c r="BG22"/>
-    </row>
-    <row r="23" spans="1:59">
+      <c r="BH22"/>
+    </row>
+    <row r="23" spans="1:60">
       <c r="A23" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B23">
+        <v>44844000.0</v>
+      </c>
+      <c r="C23">
         <v>48340000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>47955000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>48298000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48584000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>45624000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>44603000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>46294000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>43035000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>40358000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>39809000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>51460000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>29064000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>25811000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>20944000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>15388000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>14660000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>13501000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>14525000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>12828000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>12390000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>12401000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15740000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>15941000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18395000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>19190000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>18927000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20322000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>17164000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>15173000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15566000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13746000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13398000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>11845000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>11340000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>10418000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8853000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8283000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8089000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7442000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7473000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7449000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4665000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>4331000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>4295000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>4434000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>4368000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4112000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4119000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>615000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>2469000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>2426000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2357000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2136000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1991000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1913000.0</v>
       </c>
-      <c r="BE23">
-[...1 lines deleted...]
-      </c>
       <c r="BF23">
+        <v>0.0</v>
+      </c>
+      <c r="BG23">
         <v>216000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>83000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:59">
+    <row r="24" spans="1:60">
       <c r="A24" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15806,232 +15976,232 @@
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
-    </row>
-    <row r="25" spans="1:59">
+      <c r="BH24"/>
+    </row>
+    <row r="25" spans="1:60">
       <c r="A25" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>144</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>1068000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>1045000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>979000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1069000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1120000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1071000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1109000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1110000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1032000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>1073000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>880000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>479000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>417000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>414000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>404000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>375000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>363000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>357000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>380000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>409000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>433000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>486000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>503000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>434000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>486000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>545000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>722000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>214000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>206000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>544000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>340000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>289000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>231000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>230000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>176000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>158000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>150000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>151000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>177000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>149000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>151000.0</v>
       </c>
-      <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
-    </row>
-    <row r="26" spans="1:59">
+      <c r="BH25"/>
+    </row>
+    <row r="26" spans="1:60">
       <c r="A26" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -16060,1052 +16230,1069 @@
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
-      <c r="BD26"/>
-[...3 lines deleted...]
-      <c r="BF26"/>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26"/>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
       <c r="BG26"/>
-    </row>
-    <row r="27" spans="1:59">
+      <c r="BH26"/>
+    </row>
+    <row r="27" spans="1:60">
       <c r="A27" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B27"/>
-      <c r="C27"/>
-      <c r="D27">
+      <c r="C27">
+        <v>433000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
         <v>370000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>503000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>399000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>372000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>310000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>377000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>296000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>468000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>220000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>233000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>240000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>177000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>164000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>177000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>164000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>150000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>187000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>188000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>89000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>113000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>81000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>144000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>147000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225000.0</v>
       </c>
       <c r="AC27">
         <v>225000.0</v>
       </c>
       <c r="AD27">
         <v>225000.0</v>
       </c>
       <c r="AE27">
+        <v>225000.0</v>
+      </c>
+      <c r="AF27">
         <v>197000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>187000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>188000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>187000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>131000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>190000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>108000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>125000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>127000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>125000.0</v>
       </c>
       <c r="AO27">
         <v>125000.0</v>
       </c>
       <c r="AP27">
         <v>125000.0</v>
       </c>
       <c r="AQ27">
+        <v>125000.0</v>
+      </c>
+      <c r="AR27">
         <v>123000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>143000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>119000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>118000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>191000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>131000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>97000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>92000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>148000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>95000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>54000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>50000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>45000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>56000.0</v>
       </c>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
-    </row>
-    <row r="28" spans="1:59">
+      <c r="BH27"/>
+    </row>
+    <row r="28" spans="1:60">
       <c r="A28" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B28">
-        <v>13190000.0</v>
+        <v>13711000.0</v>
       </c>
       <c r="C28">
+        <v>12757000.0</v>
+      </c>
+      <c r="D28">
         <v>13333000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11859000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12452000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11614000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11050000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10692000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10489000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>10524000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>9524000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>9822000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>8494000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>8259000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>5764000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>7239000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7064000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6927000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>8206000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7425000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6895000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6673000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7504000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>6346000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>6075000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6359000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>6150000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5604000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5879000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5798000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5651000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5144000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>4940000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>4617000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>4466000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3469000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>3272000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3190000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2839000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>3077000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2691000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2611000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>729000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>583000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>681000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>808000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>633000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>627000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>690000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>547000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>361000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>457000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>327000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>264000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>150000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>261000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4404000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>189000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>95000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:59">
+    <row r="29" spans="1:60">
       <c r="A29" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>148</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>2251000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>4262000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3582000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3047000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2754000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3915000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4188000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2140000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2658000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1977000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-78000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2186000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2176000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2916000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3348000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2843000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2494000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2363000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2966000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>2877000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3089000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2156000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2023000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1347000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1005000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2148000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>947000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1400000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1073000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>823000.0</v>
       </c>
-      <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
-    </row>
-    <row r="30" spans="1:59">
+      <c r="BH29"/>
+    </row>
+    <row r="30" spans="1:60">
       <c r="A30" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B30">
+        <v>20146000.0</v>
+      </c>
+      <c r="C30">
         <v>20943000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>19023000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>19670000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>20867000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>20384000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>19124000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>18644000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17953000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>17810000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>17936000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23486000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>13775000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>13503000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12465000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>11737000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>11409000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>11122000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>11825000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>10522000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>10155000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10650000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>10744000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9653000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>9767000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9915000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>11743000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>11928000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>9127000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>9000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>9190000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>8214000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>8654000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7256000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7245000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6778000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>5369000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>5292000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4717000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4793000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>4453000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>4369000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>4665000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4331000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4295000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4434000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>4368000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>4112000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>4119000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>615000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>2469000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>2426000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>2357000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>2136000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>1991000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>1913000.0</v>
       </c>
-      <c r="BE30">
-[...1 lines deleted...]
-      </c>
       <c r="BF30">
+        <v>0.0</v>
+      </c>
+      <c r="BG30">
         <v>116000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>36000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:59">
+    <row r="31" spans="1:60">
       <c r="A31" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
-      <c r="G31">
+      <c r="G31"/>
+      <c r="H31">
         <v>-2999000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-1579000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-63000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>698000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-338000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-13678000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-1798000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1734000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-1608000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-1285000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-1223000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1094000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1535000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1053000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-969000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1058000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1089000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-865000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1246000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-6343000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-2434000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-3418000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-110000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-118000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-1021000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-951000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-1590000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-841000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-1054000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-1890000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-829000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-783000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-279000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-257000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-569000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-550000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-346000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-604000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-498000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-621000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-645000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-612000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-468000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2193000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-154000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-125000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-219000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-228000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-433000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>664000.0</v>
       </c>
-      <c r="BE31">
-[...1 lines deleted...]
-      </c>
       <c r="BF31">
+        <v>0.0</v>
+      </c>
+      <c r="BG31">
         <v>183000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>275000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:59">
+    <row r="32" spans="1:60">
       <c r="A32" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B32">
+        <v>59420000.0</v>
+      </c>
+      <c r="C32">
         <v>58237000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>64540999.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>63595000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>61870000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>57759000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>59015000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>58644000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>56248000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>55528000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>50166000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>50111000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>38049000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>34976000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>32960000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>28942000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>26326000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>24153000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>24727000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>24830000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>24160000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>25151000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>24091000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>23867000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>23859000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>23428000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>24528000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>21717000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>21404000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>20516000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>20486000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>20554000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>18436000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>16714000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>16238000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>14210000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>11754000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>11112000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>10786000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>10198000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>9577000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>9396000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>5428000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>5072000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>5389000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>6908000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>6094000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>5602000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5395000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4177000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>2976000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>3261000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3191000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>2747000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>2659000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2577000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>12002000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>216000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>83000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:P30"/>
@@ -17164,1215 +17351,1215 @@
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="2" spans="1:16">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>271914000.0</v>
       </c>
       <c r="C2">
         <v>227951000.0</v>
       </c>
       <c r="D2">
         <v>125916000.0</v>
       </c>
       <c r="E2">
         <v>154507000.0</v>
       </c>
       <c r="F2">
         <v>95473000.0</v>
       </c>
       <c r="G2">
         <v>81792000.0</v>
       </c>
       <c r="H2">
         <v>55430000.0</v>
       </c>
       <c r="I2">
         <v>43378000.0</v>
       </c>
       <c r="J2">
         <v>30289000.0</v>
       </c>
       <c r="K2">
         <v>33331000.0</v>
       </c>
       <c r="L2">
         <v>20370000.0</v>
       </c>
       <c r="M2">
         <v>23714000.0</v>
       </c>
       <c r="N2">
         <v>23928000.0</v>
       </c>
       <c r="O2">
         <v>21834000.0</v>
       </c>
       <c r="P2"/>
     </row>
     <row r="3" spans="1:16">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>2903999</v>
       </c>
       <c r="C3">
         <v>2909000</v>
       </c>
       <c r="D3">
         <v>3117000</v>
       </c>
       <c r="E3">
         <v>1907000</v>
       </c>
       <c r="F3">
         <v>189000</v>
       </c>
       <c r="G3">
         <v>359000</v>
       </c>
       <c r="H3">
         <v>1026000</v>
       </c>
       <c r="I3">
         <v>1793000</v>
       </c>
       <c r="J3">
         <v>428000</v>
       </c>
       <c r="K3">
         <v>459000</v>
       </c>
       <c r="L3">
         <v>539000</v>
       </c>
       <c r="M3">
         <v>425000</v>
       </c>
       <c r="N3">
         <v>278000</v>
       </c>
       <c r="O3">
         <v>170000</v>
       </c>
       <c r="P3">
         <v>149000</v>
       </c>
     </row>
     <row r="4" spans="1:16">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
     </row>
     <row r="5" spans="1:16">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
     </row>
     <row r="6" spans="1:16">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>37306000.0</v>
       </c>
       <c r="C6">
         <v>43963000.0</v>
       </c>
       <c r="D6">
         <v>102035000.0</v>
       </c>
       <c r="E6">
         <v>-28591000.0</v>
       </c>
       <c r="F6">
         <v>59034000.0</v>
       </c>
       <c r="G6">
         <v>13681000.0</v>
       </c>
       <c r="H6">
         <v>26362000.0</v>
       </c>
       <c r="I6">
         <v>12052000.0</v>
       </c>
       <c r="J6">
         <v>13089000.0</v>
       </c>
       <c r="K6">
         <v>-3042000.0</v>
       </c>
       <c r="L6">
         <v>12961000.0</v>
       </c>
       <c r="M6">
         <v>-3344000.0</v>
       </c>
       <c r="N6">
         <v>-214000.0</v>
       </c>
       <c r="O6">
         <v>2094000.0</v>
       </c>
       <c r="P6"/>
     </row>
     <row r="7" spans="1:16">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>15105000.0</v>
       </c>
       <c r="C7">
         <v>-11961000.0</v>
       </c>
       <c r="D7">
         <v>-7293000.0</v>
       </c>
       <c r="E7">
         <v>869000.0</v>
       </c>
       <c r="F7">
         <v>2143000.0</v>
       </c>
       <c r="G7">
         <v>-1841000.0</v>
       </c>
       <c r="H7">
         <v>-189000.0</v>
       </c>
       <c r="I7">
         <v>-71000.0</v>
       </c>
       <c r="J7">
         <v>1522000.0</v>
       </c>
       <c r="K7">
         <v>205000.0</v>
       </c>
       <c r="L7">
         <v>-1549000.0</v>
       </c>
       <c r="M7">
         <v>498000.0</v>
       </c>
       <c r="N7">
         <v>829000.0</v>
       </c>
       <c r="O7">
         <v>13000.0</v>
       </c>
       <c r="P7"/>
     </row>
     <row r="8" spans="1:16">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
     </row>
     <row r="9" spans="1:16">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>-115000.0</v>
       </c>
       <c r="C9">
         <v>496000.0</v>
       </c>
       <c r="D9">
         <v>-2714000.0</v>
       </c>
       <c r="E9">
         <v>-2483000.0</v>
       </c>
       <c r="F9">
         <v>1139000.0</v>
       </c>
       <c r="G9">
         <v>-1996000.0</v>
       </c>
       <c r="H9">
         <v>-25000.0</v>
       </c>
       <c r="I9">
         <v>-41000.0</v>
       </c>
       <c r="J9">
         <v>-737000.0</v>
       </c>
       <c r="K9">
         <v>-517000.0</v>
       </c>
       <c r="L9">
         <v>-332000.0</v>
       </c>
       <c r="M9">
         <v>-243000.0</v>
       </c>
       <c r="N9">
         <v>-199000.0</v>
       </c>
       <c r="O9">
         <v>-290000.0</v>
       </c>
       <c r="P9"/>
     </row>
     <row r="10" spans="1:16">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10">
         <v>-1917000.0</v>
       </c>
       <c r="I10">
         <v>1905000.0</v>
       </c>
       <c r="J10">
         <v>-3217000.0</v>
       </c>
       <c r="K10">
         <v>1067000.0</v>
       </c>
       <c r="L10">
         <v>-599000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10">
         <v>239000.0</v>
       </c>
     </row>
     <row r="11" spans="1:16">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>-369000.0</v>
       </c>
       <c r="L11">
         <v>-893000.0</v>
       </c>
       <c r="M11">
         <v>150000.0</v>
       </c>
       <c r="N11">
         <v>134000.0</v>
       </c>
       <c r="O11">
         <v>4000.0</v>
       </c>
       <c r="P11">
         <v>45000.0</v>
       </c>
     </row>
     <row r="12" spans="1:16">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-1943000.0</v>
       </c>
       <c r="F12">
         <v>-11222000.0</v>
       </c>
       <c r="G12">
         <v>4891000.0</v>
       </c>
       <c r="H12">
         <v>7584000.0</v>
       </c>
       <c r="I12">
         <v>15932000.0</v>
       </c>
       <c r="J12">
         <v>12528000.0</v>
       </c>
       <c r="K12">
         <v>1813000.0</v>
       </c>
       <c r="L12">
         <v>2122000.0</v>
       </c>
       <c r="M12">
         <v>-2145000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
     </row>
     <row r="13" spans="1:16">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>3352000.0</v>
       </c>
       <c r="F13">
         <v>1004000.0</v>
       </c>
       <c r="G13">
         <v>155000.0</v>
       </c>
       <c r="H13">
         <v>-1992000.0</v>
       </c>
       <c r="I13">
         <v>1929000.0</v>
       </c>
       <c r="J13">
         <v>-3074000.0</v>
       </c>
       <c r="K13">
         <v>1091000.0</v>
       </c>
       <c r="L13">
         <v>-324000.0</v>
       </c>
       <c r="M13">
         <v>741000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
     </row>
     <row r="14" spans="1:16">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>4213000.0</v>
       </c>
       <c r="C14">
         <v>4322000.0</v>
       </c>
       <c r="D14">
         <v>2849000.0</v>
       </c>
       <c r="E14">
         <v>1556000.0</v>
       </c>
       <c r="F14">
         <v>1579000.0</v>
       </c>
       <c r="G14">
         <v>1909000.0</v>
       </c>
       <c r="H14">
         <v>1687000.0</v>
       </c>
       <c r="I14">
         <v>1404000.0</v>
       </c>
       <c r="J14">
         <v>714000.0</v>
       </c>
       <c r="K14">
         <v>628000.0</v>
       </c>
       <c r="L14">
         <v>608000.0</v>
       </c>
       <c r="M14">
         <v>497000.0</v>
       </c>
       <c r="N14">
         <v>392000.0</v>
       </c>
       <c r="O14">
         <v>408000.0</v>
       </c>
       <c r="P14"/>
     </row>
     <row r="15" spans="1:16">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
-        <v>-5980000.0</v>
+        <v>5980000.0</v>
       </c>
       <c r="C15">
-        <v>-6028000.0</v>
+        <v>6028000.0</v>
       </c>
       <c r="D15">
-        <v>-5320000.0</v>
+        <v>5320000.0</v>
       </c>
       <c r="E15">
         <v>4679000.0</v>
       </c>
       <c r="F15">
         <v>2936000.0</v>
       </c>
       <c r="G15">
         <v>2384000.0</v>
       </c>
       <c r="H15">
         <v>2300000.0</v>
       </c>
       <c r="I15">
         <v>2200000.0</v>
       </c>
       <c r="J15">
         <v>1106000.0</v>
       </c>
       <c r="K15">
         <v>1106000.0</v>
       </c>
       <c r="L15">
         <v>1106000.0</v>
       </c>
       <c r="M15">
         <v>1106000.0</v>
       </c>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
     </row>
     <row r="16" spans="1:16">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>309220000.0</v>
       </c>
       <c r="C16">
         <v>271914000.0</v>
       </c>
       <c r="D16">
         <v>227951000.0</v>
       </c>
       <c r="E16">
         <v>125916000.0</v>
       </c>
       <c r="F16">
         <v>154507000.0</v>
       </c>
       <c r="G16">
         <v>95473000.0</v>
       </c>
       <c r="H16">
         <v>81792000.0</v>
       </c>
       <c r="I16">
         <v>55430000.0</v>
       </c>
       <c r="J16">
         <v>43378000.0</v>
       </c>
       <c r="K16">
         <v>30289000.0</v>
       </c>
       <c r="L16">
         <v>33331000.0</v>
       </c>
       <c r="M16">
         <v>20370000.0</v>
       </c>
       <c r="N16">
         <v>23714000.0</v>
       </c>
       <c r="O16">
         <v>23928000.0</v>
       </c>
       <c r="P16">
         <v>21834000.0</v>
       </c>
     </row>
     <row r="17" spans="1:16">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
     </row>
     <row r="18" spans="1:16">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>62660000.0</v>
       </c>
       <c r="C18">
         <v>24717000.0</v>
       </c>
       <c r="D18">
         <v>140720000.0</v>
       </c>
       <c r="E18">
         <v>34973000.0</v>
       </c>
       <c r="F18">
         <v>27852000.0</v>
       </c>
       <c r="G18">
         <v>24149000.0</v>
       </c>
       <c r="H18">
         <v>19781000.0</v>
       </c>
       <c r="I18">
         <v>35128000.0</v>
       </c>
       <c r="J18">
         <v>16103000.0</v>
       </c>
       <c r="K18">
         <v>8701000.0</v>
       </c>
       <c r="L18">
         <v>4600000.0</v>
       </c>
       <c r="M18">
         <v>4411000.0</v>
       </c>
       <c r="N18">
         <v>5469000.0</v>
       </c>
       <c r="O18">
         <v>4216000.0</v>
       </c>
       <c r="P18"/>
     </row>
     <row r="19" spans="1:16">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19">
         <v>-37052000.0</v>
       </c>
       <c r="C19">
         <v>-107198000.0</v>
       </c>
       <c r="D19">
         <v>-20337000.0</v>
       </c>
       <c r="E19">
         <v>-233075000.0</v>
       </c>
       <c r="F19">
         <v>7038000.0</v>
       </c>
       <c r="G19">
         <v>-3071000.0</v>
       </c>
       <c r="H19">
         <v>-81175000.0</v>
       </c>
       <c r="I19">
         <v>-140669000.0</v>
       </c>
       <c r="J19">
         <v>-167881000.0</v>
       </c>
       <c r="K19">
         <v>-222308000.0</v>
       </c>
       <c r="L19">
         <v>-23952000.0</v>
       </c>
       <c r="M19">
         <v>6837000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
     </row>
     <row r="20" spans="1:16">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>743000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
     </row>
     <row r="21" spans="1:16">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-5886000.0</v>
       </c>
       <c r="C21">
         <v>42856000.0</v>
       </c>
       <c r="D21">
         <v>-52576000.0</v>
       </c>
       <c r="E21">
         <v>-4349000.0</v>
       </c>
       <c r="F21">
         <v>-79300000.0</v>
       </c>
       <c r="G21">
         <v>63102000.0</v>
       </c>
       <c r="H21">
         <v>12125000.0</v>
       </c>
       <c r="I21">
         <v>-1464000.0</v>
       </c>
       <c r="J21">
         <v>10305000.0</v>
       </c>
       <c r="K21">
         <v>40510000.0</v>
       </c>
       <c r="L21">
         <v>31462000.0</v>
       </c>
       <c r="M21">
         <v>31462000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
     </row>
     <row r="22" spans="1:16">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>43659000.0</v>
       </c>
       <c r="C22">
         <v>42244000.0</v>
       </c>
       <c r="D22">
         <v>20897000.0</v>
       </c>
       <c r="E22">
         <v>36287000.0</v>
       </c>
       <c r="F22">
         <v>35429000.0</v>
       </c>
       <c r="G22">
         <v>19448000.0</v>
       </c>
       <c r="H22">
         <v>13445000.0</v>
       </c>
       <c r="I22">
         <v>17589000.0</v>
       </c>
       <c r="J22">
         <v>6993000.0</v>
       </c>
       <c r="K22">
         <v>6406000.0</v>
       </c>
       <c r="L22">
         <v>3887000.0</v>
       </c>
       <c r="M22">
         <v>5836000.0</v>
       </c>
       <c r="N22">
         <v>1708000.0</v>
       </c>
       <c r="O22">
         <v>2588000.0</v>
       </c>
       <c r="P22">
         <v>2103000.0</v>
       </c>
     </row>
     <row r="23" spans="1:16">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>146158000.0</v>
       </c>
       <c r="C23">
         <v>88046000.0</v>
       </c>
       <c r="D23">
         <v>1303000.0</v>
       </c>
       <c r="E23">
         <v>312591000.0</v>
       </c>
       <c r="F23">
         <v>110326000.0</v>
       </c>
       <c r="G23">
         <v>461589000.0</v>
       </c>
       <c r="H23">
         <v>183905000.0</v>
       </c>
       <c r="I23">
         <v>118721000.0</v>
       </c>
       <c r="J23">
         <v>117756000.0</v>
       </c>
       <c r="K23">
         <v>156187000.0</v>
       </c>
       <c r="L23">
         <v>142824000.0</v>
       </c>
       <c r="M23">
         <v>74198000.0</v>
       </c>
       <c r="N23">
         <v>110946000.0</v>
       </c>
       <c r="O23">
         <v>74387000.0</v>
       </c>
       <c r="P23">
         <v>46902000.0</v>
       </c>
     </row>
     <row r="24" spans="1:16">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
-        <v>-155110000.0</v>
+        <v>-115154000.0</v>
       </c>
       <c r="C24">
         <v>-97781000.0</v>
       </c>
       <c r="D24">
         <v>-29103000.0</v>
       </c>
       <c r="E24">
         <v>-358000.0</v>
       </c>
       <c r="F24">
         <v>-2311000.0</v>
       </c>
       <c r="G24">
         <v>-886000.0</v>
       </c>
       <c r="H24">
         <v>-5952000.0</v>
       </c>
       <c r="I24">
         <v>-179610000.0</v>
       </c>
       <c r="J24">
         <v>-163915000.0</v>
       </c>
       <c r="K24">
         <v>-217169000.0</v>
       </c>
       <c r="L24">
         <v>-140357000.0</v>
       </c>
       <c r="M24">
         <v>-106646000.0</v>
       </c>
       <c r="N24">
         <v>-120410000.0</v>
       </c>
       <c r="O24">
         <v>-85474000.0</v>
       </c>
       <c r="P24"/>
     </row>
     <row r="25" spans="1:16">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
-        <v>6799999.0</v>
+        <v>-1648000.0</v>
       </c>
       <c r="C25">
         <v>-14297000.0</v>
       </c>
       <c r="D25">
         <v>125442000.0</v>
       </c>
       <c r="E25">
         <v>-3411000.0</v>
       </c>
       <c r="F25">
         <v>-12772000.0</v>
       </c>
       <c r="G25">
         <v>5234000.0</v>
       </c>
       <c r="H25">
         <v>1861000.0</v>
       </c>
       <c r="I25">
         <v>17211000.0</v>
       </c>
       <c r="J25">
         <v>6869000.0</v>
       </c>
       <c r="K25">
         <v>1604000.0</v>
       </c>
       <c r="L25">
         <v>1992000.0</v>
       </c>
       <c r="M25">
         <v>-2110000.0</v>
       </c>
       <c r="N25">
         <v>2757000.0</v>
       </c>
       <c r="O25">
         <v>1390000.0</v>
       </c>
       <c r="P25"/>
     </row>
     <row r="26" spans="1:16">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-8486000.0</v>
       </c>
       <c r="C26">
         <v>-1339000.0</v>
       </c>
       <c r="D26">
         <v>-5535000.0</v>
       </c>
       <c r="E26">
         <v>-3524000.0</v>
       </c>
       <c r="F26">
         <v>-4135000.0</v>
       </c>
       <c r="G26">
         <v>-8184000.0</v>
       </c>
       <c r="H26">
         <v>-113000.0</v>
       </c>
       <c r="I26">
         <v>1381000.0</v>
       </c>
       <c r="J26">
         <v>38249000.0</v>
       </c>
       <c r="K26">
         <v>13613000.0</v>
       </c>
       <c r="L26">
         <v>177000.0</v>
       </c>
       <c r="M26">
         <v>65000.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
     </row>
     <row r="27" spans="1:16">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>2057000.0</v>
       </c>
       <c r="C27">
         <v>2048000.0</v>
       </c>
       <c r="D27">
         <v>1624000.0</v>
       </c>
       <c r="E27">
         <v>1221000.0</v>
       </c>
       <c r="F27">
         <v>1003000.0</v>
       </c>
       <c r="G27">
         <v>1026000.0</v>
       </c>
       <c r="H27">
         <v>927000.0</v>
       </c>
       <c r="I27">
         <v>788000.0</v>
       </c>
       <c r="J27">
         <v>433000.0</v>
       </c>
       <c r="K27">
         <v>317000.0</v>
       </c>
       <c r="L27">
         <v>201000.0</v>
       </c>
       <c r="M27">
         <v>115000.0</v>
       </c>
       <c r="N27">
         <v>61000.0</v>
       </c>
       <c r="O27">
         <v>68000.0</v>
       </c>
       <c r="P27"/>
     </row>
     <row r="28" spans="1:16">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>126852000.0</v>
       </c>
       <c r="C28">
         <v>123535000.0</v>
       </c>
       <c r="D28">
         <v>-62128000.0</v>
       </c>
       <c r="E28">
         <v>167604000.0</v>
       </c>
       <c r="F28">
         <v>23955000.0</v>
       </c>
       <c r="G28">
         <v>316357000.0</v>
       </c>
       <c r="H28">
         <v>86730000.0</v>
       </c>
       <c r="I28">
         <v>115800000.0</v>
       </c>
       <c r="J28">
         <v>164439000.0</v>
       </c>
       <c r="K28">
         <v>210106000.0</v>
       </c>
       <c r="L28">
         <v>174286000.0</v>
       </c>
       <c r="M28">
         <v>74198000.0</v>
       </c>
       <c r="N28">
         <v>114727000.0</v>
       </c>
       <c r="O28">
         <v>83352000.0</v>
       </c>
       <c r="P28">
         <v>50286000.0</v>
       </c>
     </row>
     <row r="29" spans="1:16">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>65563999.0</v>
       </c>
       <c r="C29">
         <v>27626000.0</v>
       </c>
       <c r="D29">
         <v>143837000.0</v>
       </c>
       <c r="E29">
         <v>36880000.0</v>
       </c>
       <c r="F29">
         <v>28041000.0</v>
       </c>
       <c r="G29">
         <v>24508000.0</v>
       </c>
       <c r="H29">
         <v>20807000.0</v>
       </c>
       <c r="I29">
         <v>36921000.0</v>
       </c>
       <c r="J29">
         <v>16531000.0</v>
       </c>
       <c r="K29">
         <v>9160000.0</v>
       </c>
       <c r="L29">
         <v>5139000.0</v>
       </c>
       <c r="M29">
         <v>4836000.0</v>
       </c>
       <c r="N29">
         <v>5747000.0</v>
       </c>
       <c r="O29">
         <v>4386000.0</v>
       </c>
       <c r="P29">
         <v>3398000.0</v>
       </c>
     </row>
     <row r="30" spans="1:16">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-155110000.0</v>
       </c>
       <c r="C30">
         <v>-107198000.0</v>
       </c>
       <c r="D30">
         <v>20326000.0</v>
       </c>
       <c r="E30">
         <v>-233075000.0</v>
       </c>
       <c r="F30">
         <v>7038000.0</v>
       </c>
       <c r="G30">
         <v>-327184000.0</v>
       </c>
       <c r="H30">
         <v>-81175000.0</v>
       </c>
       <c r="I30">
         <v>-140669000.0</v>
       </c>
@@ -18412,224 +18599,224 @@
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="C1" t="s">
         <v>1</v>
       </c>
       <c r="D1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="E1" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="F1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="G1" t="s">
         <v>2</v>
       </c>
       <c r="H1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="I1" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="J1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="K1" t="s">
         <v>3</v>
       </c>
       <c r="L1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="M1" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="N1" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="O1" t="s">
         <v>4</v>
       </c>
       <c r="P1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="Q1" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="R1" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="S1" t="s">
         <v>5</v>
       </c>
       <c r="T1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="U1" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="V1" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="W1" t="s">
         <v>6</v>
       </c>
       <c r="X1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="Y1" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="Z1" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="AA1" t="s">
         <v>7</v>
       </c>
       <c r="AB1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AC1" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="AD1" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="AE1" t="s">
         <v>8</v>
       </c>
       <c r="AF1" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="AG1" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="AH1" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="AI1" t="s">
         <v>9</v>
       </c>
       <c r="AJ1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="AK1" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="AL1" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="AM1" t="s">
         <v>10</v>
       </c>
       <c r="AN1" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="AO1" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="AP1" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="AQ1" t="s">
         <v>11</v>
       </c>
       <c r="AR1" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="AS1" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="AT1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="AU1" t="s">
         <v>12</v>
       </c>
       <c r="AV1" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="AW1" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="AX1" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="AY1" t="s">
         <v>13</v>
       </c>
       <c r="AZ1" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="BA1" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="BB1" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="BC1" t="s">
         <v>14</v>
       </c>
       <c r="BD1" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="BE1" t="s">
         <v>15</v>
       </c>
       <c r="BF1" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
     </row>
     <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B2">
         <v>309220000.0</v>
       </c>
       <c r="C2">
         <v>318882000.0</v>
       </c>
       <c r="D2">
         <v>344891000.0</v>
       </c>
       <c r="E2">
         <v>288084000.0</v>
       </c>
       <c r="F2">
         <v>271914000.0</v>
       </c>
       <c r="G2">
         <v>312299000.0</v>
       </c>
       <c r="H2">
         <v>240760000.0</v>
       </c>
       <c r="I2">
         <v>228964000.0</v>
       </c>
@@ -18757,51 +18944,51 @@
         <v>23714000.0</v>
       </c>
       <c r="AY2">
         <v>31884000.0</v>
       </c>
       <c r="AZ2">
         <v>15028000.0</v>
       </c>
       <c r="BA2">
         <v>17947000.0</v>
       </c>
       <c r="BB2">
         <v>23928000.0</v>
       </c>
       <c r="BC2">
         <v>16763000.0</v>
       </c>
       <c r="BD2">
         <v>25743000.0</v>
       </c>
       <c r="BE2"/>
       <c r="BF2"/>
     </row>
     <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B3">
         <v>271000</v>
       </c>
       <c r="C3">
         <v>547000</v>
       </c>
       <c r="D3">
         <v>931000</v>
       </c>
       <c r="E3">
         <v>881000</v>
       </c>
       <c r="F3">
         <v>545000</v>
       </c>
       <c r="G3">
         <v>1580000</v>
       </c>
       <c r="H3">
         <v>409000</v>
       </c>
       <c r="I3">
         <v>570000</v>
       </c>
@@ -18933,51 +19120,51 @@
       </c>
       <c r="AZ3">
         <v>99000</v>
       </c>
       <c r="BA3">
         <v>40000</v>
       </c>
       <c r="BB3">
         <v>16000</v>
       </c>
       <c r="BC3">
         <v>52000</v>
       </c>
       <c r="BD3">
         <v>52000</v>
       </c>
       <c r="BE3">
         <v>149000</v>
       </c>
       <c r="BF3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18995,51 +19182,51 @@
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
     </row>
     <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19057,51 +19244,51 @@
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
     </row>
     <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B6">
         <v>8958000.0</v>
       </c>
       <c r="C6">
         <v>-9662000.0</v>
       </c>
       <c r="D6">
         <v>-26009000.0</v>
       </c>
       <c r="E6">
         <v>56807000.0</v>
       </c>
       <c r="F6">
         <v>16170000.0</v>
       </c>
       <c r="G6">
         <v>-40385000.0</v>
       </c>
       <c r="H6">
         <v>71539000.0</v>
       </c>
       <c r="I6">
         <v>11796000.0</v>
       </c>
@@ -19229,51 +19416,51 @@
         <v>14406000.0</v>
       </c>
       <c r="AY6">
         <v>-8170000.0</v>
       </c>
       <c r="AZ6">
         <v>16856000.0</v>
       </c>
       <c r="BA6">
         <v>-2919000.0</v>
       </c>
       <c r="BB6">
         <v>-5981000.0</v>
       </c>
       <c r="BC6">
         <v>7165000.0</v>
       </c>
       <c r="BD6">
         <v>-8980000.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
     </row>
     <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B7">
         <v>-1318000.0</v>
       </c>
       <c r="C7">
         <v>-926000.0</v>
       </c>
       <c r="D7">
         <v>2545000.0</v>
       </c>
       <c r="E7">
         <v>2427000.0</v>
       </c>
       <c r="F7">
         <v>11059000.0</v>
       </c>
       <c r="G7">
         <v>-5162000.0</v>
       </c>
       <c r="H7">
         <v>-8483000.0</v>
       </c>
       <c r="I7">
         <v>105000.0</v>
       </c>
@@ -19401,51 +19588,51 @@
         <v>355000.0</v>
       </c>
       <c r="AY7">
         <v>-744000.0</v>
       </c>
       <c r="AZ7">
         <v>749000.0</v>
       </c>
       <c r="BA7">
         <v>697000.0</v>
       </c>
       <c r="BB7">
         <v>127000.0</v>
       </c>
       <c r="BC7">
         <v>-58000.0</v>
       </c>
       <c r="BD7">
         <v>-230000.0</v>
       </c>
       <c r="BE7"/>
       <c r="BF7"/>
     </row>
     <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19463,51 +19650,51 @@
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
     </row>
     <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B9">
         <v>-505000.0</v>
       </c>
       <c r="C9">
         <v>558000.0</v>
       </c>
       <c r="D9">
         <v>-435000.0</v>
       </c>
       <c r="E9">
         <v>384000.0</v>
       </c>
       <c r="F9">
         <v>-622000.0</v>
       </c>
       <c r="G9">
         <v>-765000.0</v>
       </c>
       <c r="H9">
         <v>812000.0</v>
       </c>
       <c r="I9">
         <v>879000.0</v>
       </c>
@@ -19635,51 +19822,51 @@
         <v>125000.0</v>
       </c>
       <c r="AY9">
         <v>-236000.0</v>
       </c>
       <c r="AZ9">
         <v>56000.0</v>
       </c>
       <c r="BA9">
         <v>-13000.0</v>
       </c>
       <c r="BB9">
         <v>-6000.0</v>
       </c>
       <c r="BC9">
         <v>-58000.0</v>
       </c>
       <c r="BD9">
         <v>-230000.0</v>
       </c>
       <c r="BE9"/>
       <c r="BF9"/>
     </row>
     <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
@@ -19733,51 +19920,51 @@
         <v>610000.0</v>
       </c>
       <c r="AW10">
         <v>141000.0</v>
       </c>
       <c r="AX10">
         <v>141000.0</v>
       </c>
       <c r="AY10"/>
       <c r="AZ10">
         <v>134000.0</v>
       </c>
       <c r="BA10">
         <v>134000.0</v>
       </c>
       <c r="BB10"/>
       <c r="BC10"/>
       <c r="BD10"/>
       <c r="BE10">
         <v>239000.0</v>
       </c>
       <c r="BF10"/>
     </row>
     <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
@@ -19875,51 +20062,51 @@
       </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11">
         <v>8000.0</v>
       </c>
       <c r="AY11">
         <v>134000.0</v>
       </c>
       <c r="AZ11">
         <v>3000.0</v>
       </c>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11">
         <v>4000.0</v>
       </c>
       <c r="BD11"/>
       <c r="BE11">
         <v>45000.0</v>
       </c>
       <c r="BF11"/>
     </row>
     <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12">
         <v>2298000.0</v>
       </c>
       <c r="O12">
         <v>-2279000.0</v>
       </c>
       <c r="P12">
         <v>-607000.0</v>
       </c>
       <c r="Q12">
         <v>2950000.0</v>
       </c>
@@ -19993,51 +20180,51 @@
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12">
         <v>2122000.0</v>
       </c>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12">
         <v>-2145000.0</v>
       </c>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
     </row>
     <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13">
         <v>-83000.0</v>
       </c>
       <c r="O13">
         <v>-1078000.0</v>
       </c>
       <c r="P13">
         <v>6771000.0</v>
       </c>
       <c r="Q13">
         <v>-3314000.0</v>
       </c>
@@ -20111,51 +20298,51 @@
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13">
         <v>-324000.0</v>
       </c>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13">
         <v>741000.0</v>
       </c>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
     </row>
     <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B14">
         <v>1068000.0</v>
       </c>
       <c r="C14">
         <v>1045000.0</v>
       </c>
       <c r="D14">
         <v>979000.0</v>
       </c>
       <c r="E14">
         <v>1069000.0</v>
       </c>
       <c r="F14">
         <v>1120000.0</v>
       </c>
       <c r="G14">
         <v>1071000.0</v>
       </c>
       <c r="H14">
         <v>1109000.0</v>
       </c>
       <c r="I14">
         <v>1078000.0</v>
       </c>
@@ -20283,63 +20470,63 @@
         <v>104000.0</v>
       </c>
       <c r="AY14">
         <v>104000.0</v>
       </c>
       <c r="AZ14">
         <v>99000.0</v>
       </c>
       <c r="BA14">
         <v>95000.0</v>
       </c>
       <c r="BB14">
         <v>94000.0</v>
       </c>
       <c r="BC14">
         <v>120000.0</v>
       </c>
       <c r="BD14">
         <v>70000.0</v>
       </c>
       <c r="BE14"/>
       <c r="BF14"/>
     </row>
     <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B15">
-        <v>-2237000.0</v>
+        <v>2237000.0</v>
       </c>
       <c r="C15">
-        <v>-1482000.0</v>
+        <v>1482000.0</v>
       </c>
       <c r="D15">
-        <v>-1494000.0</v>
+        <v>1494000.0</v>
       </c>
       <c r="E15">
-        <v>-1501000.0</v>
+        <v>1501000.0</v>
       </c>
       <c r="F15">
         <v>1503000.0</v>
       </c>
       <c r="G15">
         <v>1510000.0</v>
       </c>
       <c r="H15">
         <v>1510000.0</v>
       </c>
       <c r="I15">
         <v>1508000.0</v>
       </c>
       <c r="J15">
         <v>1500000.0</v>
       </c>
       <c r="K15">
         <v>1497000.0</v>
       </c>
       <c r="L15">
         <v>1495000.0</v>
       </c>
       <c r="M15">
         <v>1161000.0</v>
       </c>
@@ -20425,51 +20612,51 @@
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15">
         <v>1106000.0</v>
       </c>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15">
         <v>1106000.0</v>
       </c>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
     </row>
     <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B16">
         <v>318178000.0</v>
       </c>
       <c r="C16">
         <v>309220000.0</v>
       </c>
       <c r="D16">
         <v>318882000.0</v>
       </c>
       <c r="E16">
         <v>344891000.0</v>
       </c>
       <c r="F16">
         <v>288084000.0</v>
       </c>
       <c r="G16">
         <v>271914000.0</v>
       </c>
       <c r="H16">
         <v>312299000.0</v>
       </c>
       <c r="I16">
         <v>240760000.0</v>
       </c>
@@ -20599,51 +20786,51 @@
       <c r="AY16">
         <v>23714000.0</v>
       </c>
       <c r="AZ16">
         <v>31884000.0</v>
       </c>
       <c r="BA16">
         <v>15028000.0</v>
       </c>
       <c r="BB16">
         <v>17947000.0</v>
       </c>
       <c r="BC16">
         <v>23928000.0</v>
       </c>
       <c r="BD16">
         <v>16763000.0</v>
       </c>
       <c r="BE16">
         <v>25743000.0</v>
       </c>
       <c r="BF16"/>
     </row>
     <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20661,51 +20848,51 @@
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
     </row>
     <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B18">
         <v>10705000.0</v>
       </c>
       <c r="C18">
         <v>16293000.0</v>
       </c>
       <c r="D18">
         <v>16312000.0</v>
       </c>
       <c r="E18">
         <v>10441000.0</v>
       </c>
       <c r="F18">
         <v>19614000.0</v>
       </c>
       <c r="G18">
         <v>-12791000.0</v>
       </c>
       <c r="H18">
         <v>-1810000.0</v>
       </c>
       <c r="I18">
         <v>29571000.0</v>
       </c>
@@ -20833,51 +21020,51 @@
         <v>783000.0</v>
       </c>
       <c r="AY18">
         <v>1096000.0</v>
       </c>
       <c r="AZ18">
         <v>1409000.0</v>
       </c>
       <c r="BA18">
         <v>1632000.0</v>
       </c>
       <c r="BB18">
         <v>1332000.0</v>
       </c>
       <c r="BC18">
         <v>1222000.0</v>
       </c>
       <c r="BD18">
         <v>1171000.0</v>
       </c>
       <c r="BE18"/>
       <c r="BF18"/>
     </row>
     <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B19">
         <v>2946000.0</v>
       </c>
       <c r="C19">
         <v>-23177000.0</v>
       </c>
       <c r="D19">
         <v>-10760000.0</v>
       </c>
       <c r="E19">
         <v>-78456000.0</v>
       </c>
       <c r="F19">
         <v>-97590000.0</v>
       </c>
       <c r="G19">
         <v>-42077000.0</v>
       </c>
       <c r="H19">
         <v>-58134000.0</v>
       </c>
       <c r="I19">
         <v>-29275000.0</v>
       </c>
@@ -20975,51 +21162,51 @@
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19">
         <v>-23952000.0</v>
       </c>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19">
         <v>6837000.0</v>
       </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
     </row>
     <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21037,51 +21224,51 @@
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
     </row>
     <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B21">
         <v>-15052000.0</v>
       </c>
       <c r="C21">
         <v>-65051000.0</v>
       </c>
       <c r="D21">
         <v>-55078000.0</v>
       </c>
       <c r="E21">
         <v>79294000.0</v>
       </c>
       <c r="F21">
         <v>34949000.0</v>
       </c>
       <c r="G21">
         <v>9950000.0</v>
       </c>
       <c r="H21">
         <v>49982000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -21169,51 +21356,51 @@
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21">
         <v>31462000.0</v>
       </c>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21">
         <v>31462000.0</v>
       </c>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
     </row>
     <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B22">
         <v>7646000.0</v>
       </c>
       <c r="C22">
         <v>12324000.0</v>
       </c>
       <c r="D22">
         <v>11715000.0</v>
       </c>
       <c r="E22">
         <v>10239000.0</v>
       </c>
       <c r="F22">
         <v>9381000.0</v>
       </c>
       <c r="G22">
         <v>10497000.0</v>
       </c>
       <c r="H22">
         <v>8162000.0</v>
       </c>
       <c r="I22">
         <v>11073000.0</v>
       </c>
@@ -21345,111 +21532,111 @@
       </c>
       <c r="AZ22">
         <v>492000.0</v>
       </c>
       <c r="BA22">
         <v>525000.0</v>
       </c>
       <c r="BB22">
         <v>380000.0</v>
       </c>
       <c r="BC22">
         <v>1000000.0</v>
       </c>
       <c r="BD22">
         <v>664000.0</v>
       </c>
       <c r="BE22">
         <v>2103000.0</v>
       </c>
       <c r="BF22">
         <v>-261000.0</v>
       </c>
     </row>
     <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B23">
         <v>25096000.0</v>
       </c>
       <c r="C23">
         <v>-21345000.0</v>
       </c>
       <c r="D23">
         <v>55441000.0</v>
       </c>
       <c r="E23">
         <v>48990000.0</v>
       </c>
       <c r="F23">
         <v>64017000.0</v>
       </c>
       <c r="G23">
         <v>5802000.0</v>
       </c>
       <c r="H23">
         <v>82259000.0</v>
       </c>
       <c r="I23">
         <v>-3121000.0</v>
       </c>
       <c r="J23">
         <v>2654000.0</v>
       </c>
       <c r="K23">
         <v>-303000.0</v>
       </c>
       <c r="L23">
         <v>-64598000.0</v>
       </c>
       <c r="M23">
         <v>208096000.0</v>
       </c>
       <c r="N23">
         <v>207884000.0</v>
       </c>
       <c r="O23">
         <v>161257000.0</v>
       </c>
       <c r="P23">
         <v>25148000.0</v>
       </c>
       <c r="Q23">
         <v>-12488000.0</v>
       </c>
       <c r="R23">
-        <v>63674000.0</v>
+        <v>63319000.0</v>
       </c>
       <c r="S23">
-        <v>-32263000.0</v>
+        <v>-32321000.0</v>
       </c>
       <c r="T23">
         <v>9835000.0</v>
       </c>
       <c r="U23">
-        <v>65836000.0</v>
+        <v>65757000.0</v>
       </c>
       <c r="V23">
         <v>66918000.0</v>
       </c>
       <c r="W23">
         <v>68462000.0</v>
       </c>
       <c r="X23">
         <v>-87496000.0</v>
       </c>
       <c r="Y23">
         <v>197787000.0</v>
       </c>
       <c r="Z23">
         <v>85070000.0</v>
       </c>
       <c r="AA23">
         <v>-11725000.0</v>
       </c>
       <c r="AB23">
         <v>38255000.0</v>
       </c>
       <c r="AC23">
         <v>-7272000.0</v>
       </c>
@@ -21519,57 +21706,57 @@
       <c r="AY23">
         <v>41711000.0</v>
       </c>
       <c r="AZ23">
         <v>44062000.0</v>
       </c>
       <c r="BA23">
         <v>7468000.0</v>
       </c>
       <c r="BB23">
         <v>21597000.0</v>
       </c>
       <c r="BC23">
         <v>22255000.0</v>
       </c>
       <c r="BD23">
         <v>11832000.0</v>
       </c>
       <c r="BE23">
         <v>46902000.0</v>
       </c>
       <c r="BF23"/>
     </row>
     <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B24">
         <v>-12948000.0</v>
       </c>
       <c r="C24">
-        <v>61275000.0</v>
+        <v>84999000.0</v>
       </c>
       <c r="D24">
         <v>-28648000.0</v>
       </c>
       <c r="E24">
         <v>-81769000.0</v>
       </c>
       <c r="F24">
         <v>-89736000.0</v>
       </c>
       <c r="G24">
         <v>-29175000.0</v>
       </c>
       <c r="H24">
         <v>-66240000.0</v>
       </c>
       <c r="I24">
         <v>-25353000.0</v>
       </c>
       <c r="J24">
         <v>22987000.0</v>
       </c>
       <c r="K24">
         <v>-63013000.0</v>
       </c>
@@ -21691,57 +21878,57 @@
         <v>-10703000.0</v>
       </c>
       <c r="AY24">
         <v>-50921000.0</v>
       </c>
       <c r="AZ24">
         <v>-28560000.0</v>
       </c>
       <c r="BA24">
         <v>-12019000.0</v>
       </c>
       <c r="BB24">
         <v>-28910000.0</v>
       </c>
       <c r="BC24">
         <v>-16312000.0</v>
       </c>
       <c r="BD24">
         <v>-21983000.0</v>
       </c>
       <c r="BE24"/>
       <c r="BF24"/>
     </row>
     <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B25">
-        <v>4648000.0</v>
+        <v>3034000.0</v>
       </c>
       <c r="C25">
-        <v>5442000.0</v>
+        <v>1750000.0</v>
       </c>
       <c r="D25">
         <v>1485000.0</v>
       </c>
       <c r="E25">
         <v>-2928000.0</v>
       </c>
       <c r="F25">
         <v>-1955000.0</v>
       </c>
       <c r="G25">
         <v>-24513000.0</v>
       </c>
       <c r="H25">
         <v>-2719000.0</v>
       </c>
       <c r="I25">
         <v>17356000.0</v>
       </c>
       <c r="J25">
         <v>-5542000.0</v>
       </c>
       <c r="K25">
         <v>30858000.0</v>
       </c>
@@ -21865,51 +22052,51 @@
       <c r="AY25">
         <v>1543000.0</v>
       </c>
       <c r="AZ25">
         <v>149000.0</v>
       </c>
       <c r="BA25">
         <v>336000.0</v>
       </c>
       <c r="BB25">
         <v>729000.0</v>
       </c>
       <c r="BC25">
         <v>154000.0</v>
       </c>
       <c r="BD25">
         <v>489000.0</v>
       </c>
       <c r="BE25"/>
       <c r="BF25">
         <v>261000.0</v>
       </c>
     </row>
     <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B26">
         <v>-521000.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-1782000.0</v>
       </c>
       <c r="E26">
         <v>-2842000.0</v>
       </c>
       <c r="F26">
         <v>-3862000.0</v>
       </c>
       <c r="G26">
         <v>-1339000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
@@ -21999,51 +22186,51 @@
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26">
         <v>177000.0</v>
       </c>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26">
         <v>65000.0</v>
       </c>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
     </row>
     <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B27">
         <v>546000.0</v>
       </c>
       <c r="C27">
         <v>469000.0</v>
       </c>
       <c r="D27">
         <v>519000.0</v>
       </c>
       <c r="E27">
         <v>515000.0</v>
       </c>
       <c r="F27">
         <v>554000.0</v>
       </c>
       <c r="G27">
         <v>504000.0</v>
       </c>
       <c r="H27">
         <v>531000.0</v>
       </c>
       <c r="I27">
         <v>529000.0</v>
       </c>
@@ -22171,51 +22358,51 @@
         <v>21000.0</v>
       </c>
       <c r="AY27">
         <v>5000.0</v>
       </c>
       <c r="AZ27">
         <v>19000.0</v>
       </c>
       <c r="BA27">
         <v>19000.0</v>
       </c>
       <c r="BB27">
         <v>18000.0</v>
       </c>
       <c r="BC27">
         <v>16000.0</v>
       </c>
       <c r="BD27">
         <v>17000.0</v>
       </c>
       <c r="BE27"/>
       <c r="BF27"/>
     </row>
     <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B28">
         <v>8255000.0</v>
       </c>
       <c r="C28">
         <v>-87777000.0</v>
       </c>
       <c r="D28">
         <v>-2913000.0</v>
       </c>
       <c r="E28">
         <v>123941000.0</v>
       </c>
       <c r="F28">
         <v>93601000.0</v>
       </c>
       <c r="G28">
         <v>12903000.0</v>
       </c>
       <c r="H28">
         <v>131074000.0</v>
       </c>
       <c r="I28">
         <v>10930000.0</v>
       </c>
@@ -22345,51 +22532,51 @@
       <c r="AY28">
         <v>41655000.0</v>
       </c>
       <c r="AZ28">
         <v>44007000.0</v>
       </c>
       <c r="BA28">
         <v>7468000.0</v>
       </c>
       <c r="BB28">
         <v>21597000.0</v>
       </c>
       <c r="BC28">
         <v>22255000.0</v>
       </c>
       <c r="BD28">
         <v>11832000.0</v>
       </c>
       <c r="BE28">
         <v>50286000.0</v>
       </c>
       <c r="BF28"/>
     </row>
     <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B29">
         <v>10976000.0</v>
       </c>
       <c r="C29">
         <v>16840000.0</v>
       </c>
       <c r="D29">
         <v>17243000.0</v>
       </c>
       <c r="E29">
         <v>11322000.0</v>
       </c>
       <c r="F29">
         <v>20159000.0</v>
       </c>
       <c r="G29">
         <v>-11211000.0</v>
       </c>
       <c r="H29">
         <v>-1401000.0</v>
       </c>
       <c r="I29">
         <v>30141000.0</v>
       </c>
@@ -22519,51 +22706,51 @@
       <c r="AY29">
         <v>1219000.0</v>
       </c>
       <c r="AZ29">
         <v>1508000.0</v>
       </c>
       <c r="BA29">
         <v>1672000.0</v>
       </c>
       <c r="BB29">
         <v>1348000.0</v>
       </c>
       <c r="BC29">
         <v>1274000.0</v>
       </c>
       <c r="BD29">
         <v>1223000.0</v>
       </c>
       <c r="BE29">
         <v>3398000.0</v>
       </c>
       <c r="BF29"/>
     </row>
     <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B30">
         <v>-10273000.0</v>
       </c>
       <c r="C30">
         <v>61275000.0</v>
       </c>
       <c r="D30">
         <v>-40339000.0</v>
       </c>
       <c r="E30">
         <v>-78456000.0</v>
       </c>
       <c r="F30">
         <v>-97590000.0</v>
       </c>
       <c r="G30">
         <v>-42077000.0</v>
       </c>
       <c r="H30">
         <v>-58134000.0</v>
       </c>
       <c r="I30">
         <v>-29275000.0</v>
       </c>