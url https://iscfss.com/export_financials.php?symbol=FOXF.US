--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -7221,51 +7221,51 @@
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
     </row>
     <row r="28" spans="1:60">
       <c r="A28" t="s">
         <v>44</v>
       </c>
       <c r="B28">
         <v>647427000.0</v>
       </c>
       <c r="C28">
         <v>721542000.0</v>
       </c>
       <c r="D28">
-        <v>622279000.0</v>
+        <v>639703000.0</v>
       </c>
       <c r="E28">
         <v>633929000.0</v>
       </c>
       <c r="F28">
         <v>658029000.0</v>
       </c>
       <c r="G28">
         <v>650070000.0</v>
       </c>
       <c r="H28">
         <v>695826000.0</v>
       </c>
       <c r="I28">
         <v>691719000.0</v>
       </c>
       <c r="J28">
         <v>708148000.0</v>
       </c>
       <c r="K28">
         <v>674001000.0</v>
       </c>
       <c r="L28">
         <v>112184000.0</v>
       </c>
@@ -7275,51 +7275,51 @@
       <c r="N28">
         <v>280048000.0</v>
       </c>
       <c r="O28">
         <v>65064000.0</v>
       </c>
       <c r="P28">
         <v>181670000.0</v>
       </c>
       <c r="Q28">
         <v>311084000.0</v>
       </c>
       <c r="R28">
         <v>360156000.0</v>
       </c>
       <c r="S28">
         <v>207862000.0</v>
       </c>
       <c r="T28">
         <v>69383000.0</v>
       </c>
       <c r="U28">
         <v>121222000.0</v>
       </c>
       <c r="V28">
-        <v>125002000.0</v>
+        <v>121109000.0</v>
       </c>
       <c r="W28">
         <v>175491000.0</v>
       </c>
       <c r="X28">
         <v>136346000.0</v>
       </c>
       <c r="Y28">
         <v>207456000.0</v>
       </c>
       <c r="Z28">
         <v>423574000.0</v>
       </c>
       <c r="AA28">
         <v>24264000.0</v>
       </c>
       <c r="AB28">
         <v>47394000.0</v>
       </c>
       <c r="AC28">
         <v>44522000.0</v>
       </c>
       <c r="AD28">
         <v>36939000.0</v>
       </c>
@@ -9025,51 +9025,51 @@
       </c>
       <c r="BC39">
         <v>5647000.0</v>
       </c>
       <c r="BD39">
         <v>5647000.0</v>
       </c>
       <c r="BE39"/>
       <c r="BF39"/>
       <c r="BG39"/>
       <c r="BH39">
         <v>4373000.0</v>
       </c>
     </row>
     <row r="40" spans="1:60">
       <c r="A40" t="s">
         <v>56</v>
       </c>
       <c r="B40">
         <v>72479000.0</v>
       </c>
       <c r="C40">
         <v>75874000.0</v>
       </c>
       <c r="D40">
-        <v>81499000.0</v>
+        <v>64075000.0</v>
       </c>
       <c r="E40">
         <v>68536000.0</v>
       </c>
       <c r="F40">
         <v>56879000.0</v>
       </c>
       <c r="G40">
         <v>65401000.0</v>
       </c>
       <c r="H40">
         <v>77237000.0</v>
       </c>
       <c r="I40">
         <v>68720000.0</v>
       </c>
       <c r="J40">
         <v>44087000.0</v>
       </c>
       <c r="K40">
         <v>67542000.0</v>
       </c>
       <c r="L40">
         <v>70096000.0</v>
       </c>
@@ -10593,51 +10593,51 @@
       </c>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
     </row>
     <row r="51" spans="1:60">
       <c r="A51" t="s">
         <v>67</v>
       </c>
       <c r="B51">
         <v>701338000.0</v>
       </c>
       <c r="C51">
         <v>779550000.0</v>
       </c>
       <c r="D51">
-        <v>687651000.0</v>
+        <v>705075000.0</v>
       </c>
       <c r="E51">
         <v>715380000.0</v>
       </c>
       <c r="F51">
         <v>726630000.0</v>
       </c>
       <c r="G51">
         <v>721744000.0</v>
       </c>
       <c r="H51">
         <v>785067000.0</v>
       </c>
       <c r="I51">
         <v>773965000.0</v>
       </c>
       <c r="J51">
         <v>777731000.0</v>
       </c>
       <c r="K51">
         <v>757643000.0</v>
       </c>
       <c r="L51">
         <v>202815000.0</v>
       </c>
@@ -10647,51 +10647,51 @@
       <c r="N51">
         <v>371940000.0</v>
       </c>
       <c r="O51">
         <v>210314000.0</v>
       </c>
       <c r="P51">
         <v>334807000.0</v>
       </c>
       <c r="Q51">
         <v>419721000.0</v>
       </c>
       <c r="R51">
         <v>428929000.0</v>
       </c>
       <c r="S51">
         <v>387548000.0</v>
       </c>
       <c r="T51">
         <v>388725000.0</v>
       </c>
       <c r="U51">
         <v>396198000.0</v>
       </c>
       <c r="V51">
-        <v>416473000.0</v>
+        <v>412580000.0</v>
       </c>
       <c r="W51">
         <v>421255000.0</v>
       </c>
       <c r="X51">
         <v>414592000.0</v>
       </c>
       <c r="Y51">
         <v>425421000.0</v>
       </c>
       <c r="Z51">
         <v>499756000.0</v>
       </c>
       <c r="AA51">
         <v>74242000.0</v>
       </c>
       <c r="AB51">
         <v>79373000.0</v>
       </c>
       <c r="AC51">
         <v>83543000.0</v>
       </c>
       <c r="AD51">
         <v>88657000.0</v>
       </c>
@@ -10767,51 +10767,51 @@
       <c r="BB51">
         <v>52850000.0</v>
       </c>
       <c r="BC51">
         <v>59250000.0</v>
       </c>
       <c r="BD51">
         <v>59250000.0</v>
       </c>
       <c r="BE51"/>
       <c r="BF51"/>
       <c r="BG51"/>
       <c r="BH51"/>
     </row>
     <row r="52" spans="1:60">
       <c r="A52" t="s">
         <v>68</v>
       </c>
       <c r="B52">
         <v>40020000.0</v>
       </c>
       <c r="C52">
         <v>43096000.0</v>
       </c>
       <c r="D52">
-        <v>24286000.0</v>
+        <v>41710000.0</v>
       </c>
       <c r="E52">
         <v>40886000.0</v>
       </c>
       <c r="F52">
         <v>40999000.0</v>
       </c>
       <c r="G52">
         <v>40969000.0</v>
       </c>
       <c r="H52">
         <v>40923000.0</v>
       </c>
       <c r="I52">
         <v>40132000.0</v>
       </c>
       <c r="J52">
         <v>29587000.0</v>
       </c>
       <c r="K52">
         <v>28401000.0</v>
       </c>
       <c r="L52">
         <v>12815000.0</v>
       </c>
@@ -14486,96 +14486,96 @@
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:60">
       <c r="A5" t="s">
         <v>126</v>
       </c>
       <c r="B5">
-        <v>20886000.0</v>
+        <v>-3694000.0</v>
       </c>
       <c r="C5">
         <v>-307614000.0</v>
       </c>
       <c r="D5">
         <v>15536000.0</v>
       </c>
       <c r="E5">
         <v>19893000.0</v>
       </c>
       <c r="F5">
         <v>-250437000.0</v>
       </c>
       <c r="G5">
         <v>9229000.0</v>
       </c>
       <c r="H5">
         <v>19258000.0</v>
       </c>
       <c r="I5">
         <v>18901000.0</v>
       </c>
       <c r="J5">
         <v>8566000.0</v>
       </c>
       <c r="K5">
         <v>8826000.0</v>
       </c>
       <c r="L5">
         <v>42243000.0</v>
       </c>
       <c r="M5">
         <v>52248000.0</v>
       </c>
       <c r="N5">
-        <v>54690000.0</v>
+        <v>54666000.0</v>
       </c>
       <c r="O5">
         <v>55778000.0</v>
       </c>
       <c r="P5">
         <v>66803000.0</v>
       </c>
       <c r="Q5">
-        <v>70475000.0</v>
+        <v>67659000.0</v>
       </c>
       <c r="R5">
         <v>52463000.0</v>
       </c>
       <c r="S5">
         <v>43570000.0</v>
       </c>
       <c r="T5">
         <v>55436000.0</v>
       </c>
       <c r="U5">
         <v>52640000.0</v>
       </c>
       <c r="V5">
         <v>44897000.0</v>
       </c>
       <c r="W5">
         <v>37289000.0</v>
       </c>
       <c r="X5">
         <v>45742000.0</v>
       </c>
       <c r="Y5">
         <v>19288000.0</v>
       </c>
@@ -14668,96 +14668,96 @@
       </c>
       <c r="BC5">
         <v>4027000.0</v>
       </c>
       <c r="BD5">
         <v>10992000.0</v>
       </c>
       <c r="BE5">
         <v>6613000.0</v>
       </c>
       <c r="BF5">
         <v>4245000.0</v>
       </c>
       <c r="BG5">
         <v>4245000.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:60">
       <c r="A6" t="s">
         <v>127</v>
       </c>
       <c r="B6">
-        <v>41754000.0</v>
+        <v>17174000.0</v>
       </c>
       <c r="C6">
         <v>-284753000.0</v>
       </c>
       <c r="D6">
         <v>41278000.0</v>
       </c>
       <c r="E6">
         <v>41342000.0</v>
       </c>
       <c r="F6">
         <v>-228448000.0</v>
       </c>
       <c r="G6">
         <v>31096000.0</v>
       </c>
       <c r="H6">
         <v>40103000.0</v>
       </c>
       <c r="I6">
         <v>39304000.0</v>
       </c>
       <c r="J6">
         <v>29017000.0</v>
       </c>
       <c r="K6">
         <v>23910000.0</v>
       </c>
       <c r="L6">
         <v>57050000.0</v>
       </c>
       <c r="M6">
         <v>67645000.0</v>
       </c>
       <c r="N6">
-        <v>68005000.0</v>
+        <v>67981000.0</v>
       </c>
       <c r="O6">
         <v>68207000.0</v>
       </c>
       <c r="P6">
         <v>79167000.0</v>
       </c>
       <c r="Q6">
-        <v>83027000.0</v>
+        <v>80211000.0</v>
       </c>
       <c r="R6">
         <v>64360000.0</v>
       </c>
       <c r="S6">
         <v>56360000.0</v>
       </c>
       <c r="T6">
         <v>65909000.0</v>
       </c>
       <c r="U6">
         <v>64004000.0</v>
       </c>
       <c r="V6">
         <v>54966000.0</v>
       </c>
       <c r="W6">
         <v>46454000.0</v>
       </c>
       <c r="X6">
         <v>55485000.0</v>
       </c>
       <c r="Y6">
         <v>28478000.0</v>
       </c>
@@ -21330,51 +21330,51 @@
       <c r="BE6">
         <v>276000.0</v>
       </c>
       <c r="BF6">
         <v>-8000.0</v>
       </c>
       <c r="BG6">
         <v>-8000.0</v>
       </c>
       <c r="BH6"/>
     </row>
     <row r="7" spans="1:60">
       <c r="A7" t="s">
         <v>159</v>
       </c>
       <c r="B7">
         <v>-35797000.0</v>
       </c>
       <c r="C7">
         <v>7785000.0</v>
       </c>
       <c r="D7">
         <v>-28549000.0</v>
       </c>
       <c r="E7">
-        <v>3620000.0</v>
+        <v>6716000.0</v>
       </c>
       <c r="F7">
         <v>-23443000.0</v>
       </c>
       <c r="G7">
         <v>72270000.0</v>
       </c>
       <c r="H7">
         <v>-13612000.0</v>
       </c>
       <c r="I7">
         <v>-1391000.0</v>
       </c>
       <c r="J7">
         <v>-15706000.0</v>
       </c>
       <c r="K7">
         <v>27911000.0</v>
       </c>
       <c r="L7">
         <v>76237000.0</v>
       </c>
       <c r="M7">
         <v>-893000.0</v>
       </c>
@@ -21810,51 +21810,51 @@
       <c r="BE9">
         <v>-18238000.0</v>
       </c>
       <c r="BF9">
         <v>1869000.0</v>
       </c>
       <c r="BG9">
         <v>1869000.0</v>
       </c>
       <c r="BH9"/>
     </row>
     <row r="10" spans="1:60">
       <c r="A10" t="s">
         <v>162</v>
       </c>
       <c r="B10">
         <v>-7949000.0</v>
       </c>
       <c r="C10">
         <v>22890000.0</v>
       </c>
       <c r="D10">
         <v>-6660000.0</v>
       </c>
       <c r="E10">
-        <v>3602000.0</v>
+        <v>6698000.0</v>
       </c>
       <c r="F10">
         <v>-1827000.0</v>
       </c>
       <c r="G10">
         <v>2494000.0</v>
       </c>
       <c r="H10">
         <v>-21188000.0</v>
       </c>
       <c r="I10">
         <v>-27772000.0</v>
       </c>
       <c r="J10">
         <v>19963000.0</v>
       </c>
       <c r="K10">
         <v>7296000.0</v>
       </c>
       <c r="L10">
         <v>11194000.0</v>
       </c>
       <c r="M10">
         <v>21711000.0</v>
       </c>
@@ -22385,60 +22385,60 @@
       </c>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13">
         <v>-4002000.0</v>
       </c>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
     </row>
     <row r="14" spans="1:60">
       <c r="A14" t="s">
         <v>166</v>
       </c>
       <c r="B14">
-        <v>20616000.0</v>
+        <v>20868000.0</v>
       </c>
       <c r="C14">
         <v>22861000.0</v>
       </c>
       <c r="D14">
-        <v>23001000.0</v>
+        <v>25742000.0</v>
       </c>
       <c r="E14">
-        <v>21718000.0</v>
+        <v>21086000.0</v>
       </c>
       <c r="F14">
         <v>21989000.0</v>
       </c>
       <c r="G14">
         <v>21867000.0</v>
       </c>
       <c r="H14">
         <v>20845000.0</v>
       </c>
       <c r="I14">
         <v>20403000.0</v>
       </c>
       <c r="J14">
         <v>20451000.0</v>
       </c>
       <c r="K14">
         <v>15084000.0</v>
       </c>
       <c r="L14">
         <v>14807000.0</v>
       </c>
       <c r="M14">
         <v>15397000.0</v>
       </c>
@@ -22973,51 +22973,51 @@
       </c>
       <c r="AY17">
         <v>6000.0</v>
       </c>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
     </row>
     <row r="18" spans="1:60">
       <c r="A18" t="s">
         <v>170</v>
       </c>
       <c r="B18">
         <v>-21473000.0</v>
       </c>
       <c r="C18">
         <v>11354000.0</v>
       </c>
       <c r="D18">
-        <v>-2566000.0</v>
+        <v>-2459000.0</v>
       </c>
       <c r="E18">
         <v>24556000.0</v>
       </c>
       <c r="F18">
         <v>-6500000.0</v>
       </c>
       <c r="G18">
         <v>69768000.0</v>
       </c>
       <c r="H18">
         <v>3525000.0</v>
       </c>
       <c r="I18">
         <v>15404000.0</v>
       </c>
       <c r="J18">
         <v>-905000.0</v>
       </c>
       <c r="K18">
         <v>37254000.0</v>
       </c>
       <c r="L18">
         <v>121172000.0</v>
       </c>
@@ -23489,51 +23489,51 @@
       </c>
       <c r="AY21">
         <v>-8000000.0</v>
       </c>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
     </row>
     <row r="22" spans="1:60">
       <c r="A22" t="s">
         <v>136</v>
       </c>
       <c r="B22">
         <v>-14996000.0</v>
       </c>
       <c r="C22">
         <v>-287029000.0</v>
       </c>
       <c r="D22">
-        <v>-634000.0</v>
+        <v>-662000.0</v>
       </c>
       <c r="E22">
         <v>2705000.0</v>
       </c>
       <c r="F22">
         <v>-259734000.0</v>
       </c>
       <c r="G22">
         <v>-179000.0</v>
       </c>
       <c r="H22">
         <v>4780000.0</v>
       </c>
       <c r="I22">
         <v>5407000.0</v>
       </c>
       <c r="J22">
         <v>-3496000.0</v>
       </c>
       <c r="K22">
         <v>4051000.0</v>
       </c>
       <c r="L22">
         <v>35293000.0</v>
       </c>
@@ -23672,81 +23672,81 @@
       <c r="BE22">
         <v>4318000.0</v>
       </c>
       <c r="BF22">
         <v>2639000.0</v>
       </c>
       <c r="BG22">
         <v>2639000.0</v>
       </c>
       <c r="BH22">
         <v>13538000.0</v>
       </c>
     </row>
     <row r="23" spans="1:60">
       <c r="A23" t="s">
         <v>174</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-2897000.0</v>
       </c>
       <c r="D23">
         <v>-12087000.0</v>
       </c>
       <c r="E23">
-        <v>-671000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="F23">
-        <v>3349000.0</v>
+        <v>-1.0</v>
       </c>
       <c r="G23">
         <v>-2579000.0</v>
       </c>
       <c r="H23">
         <v>-855000.0</v>
       </c>
       <c r="I23">
         <v>-1230000.0</v>
       </c>
       <c r="J23">
         <v>-1315000.0</v>
       </c>
       <c r="K23">
         <v>-3354000.0</v>
       </c>
       <c r="L23">
         <v>-945000.0</v>
       </c>
       <c r="M23">
-        <v>20000000.0</v>
+        <v>-3062000.0</v>
       </c>
       <c r="N23">
         <v>-2156000.0</v>
       </c>
       <c r="O23">
-        <v>20000000.0</v>
+        <v>-137000.0</v>
       </c>
       <c r="P23">
         <v>-900000.0</v>
       </c>
       <c r="Q23">
         <v>12270000.0</v>
       </c>
       <c r="R23">
         <v>-1720000.0</v>
       </c>
       <c r="S23">
         <v>-1309000.0</v>
       </c>
       <c r="T23">
         <v>-2437000.0</v>
       </c>
       <c r="U23">
         <v>-6278000.0</v>
       </c>
       <c r="V23">
         <v>-1252000.0</v>
       </c>
       <c r="W23">
         <v>-3556000.0</v>
       </c>
@@ -23991,60 +23991,60 @@
       </c>
       <c r="AY24">
         <v>-1117000.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24"/>
       <c r="BB24">
         <v>7000.0</v>
       </c>
       <c r="BC24">
         <v>2000.0</v>
       </c>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
     </row>
     <row r="25" spans="1:60">
       <c r="A25" t="s">
         <v>176</v>
       </c>
       <c r="B25">
-        <v>15905000.0</v>
+        <v>11532000.0</v>
       </c>
       <c r="C25">
         <v>311346000.0</v>
       </c>
       <c r="D25">
-        <v>10986000.0</v>
+        <v>5360000.0</v>
       </c>
       <c r="E25">
-        <v>4529000.0</v>
+        <v>2065000.0</v>
       </c>
       <c r="F25">
         <v>263249000.0</v>
       </c>
       <c r="G25">
         <v>7289000.0</v>
       </c>
       <c r="H25">
         <v>2164000.0</v>
       </c>
       <c r="I25">
         <v>321000.0</v>
       </c>
       <c r="J25">
         <v>4123000.0</v>
       </c>
       <c r="K25">
         <v>9944000.0</v>
       </c>
       <c r="L25">
         <v>171000.0</v>
       </c>
       <c r="M25">
         <v>4995000.0</v>
       </c>
@@ -24228,51 +24228,51 @@
       <c r="M26">
         <v>-3062000.0</v>
       </c>
       <c r="N26">
         <v>-2156000.0</v>
       </c>
       <c r="O26">
         <v>-137000.0</v>
       </c>
       <c r="P26">
         <v>-324000.0</v>
       </c>
       <c r="Q26">
         <v>-2950000.0</v>
       </c>
       <c r="R26">
         <v>-820000.0</v>
       </c>
       <c r="S26">
         <v>-409000.0</v>
       </c>
       <c r="T26">
         <v>-1537000.0</v>
       </c>
       <c r="U26">
-        <v>-5702000.0</v>
+        <v>-5104000.0</v>
       </c>
       <c r="V26"/>
       <c r="W26">
         <v>259000.0</v>
       </c>
       <c r="X26">
         <v>-254000.0</v>
       </c>
       <c r="Y26">
         <v>-2301000.0</v>
       </c>
       <c r="Z26">
         <v>-2047000.0</v>
       </c>
       <c r="AA26">
         <v>1229000.0</v>
       </c>
       <c r="AB26">
         <v>-3299000.0</v>
       </c>
       <c r="AC26">
         <v>-2265000.0</v>
       </c>
       <c r="AD26">
         <v>-1229000.0</v>
@@ -24709,51 +24709,51 @@
       <c r="BD28">
         <v>-8657000.0</v>
       </c>
       <c r="BE28">
         <v>17115000.0</v>
       </c>
       <c r="BF28">
         <v>-4288000.0</v>
       </c>
       <c r="BG28">
         <v>-4288000.0</v>
       </c>
       <c r="BH28"/>
     </row>
     <row r="29" spans="1:60">
       <c r="A29" t="s">
         <v>180</v>
       </c>
       <c r="B29">
         <v>-16082999.0</v>
       </c>
       <c r="C29">
         <v>18152000.0</v>
       </c>
       <c r="D29">
-        <v>5191000.0</v>
+        <v>5298000.0</v>
       </c>
       <c r="E29">
         <v>36788000.0</v>
       </c>
       <c r="F29">
         <v>680000.0</v>
       </c>
       <c r="G29">
         <v>81721000.0</v>
       </c>
       <c r="H29">
         <v>14074000.0</v>
       </c>
       <c r="I29">
         <v>26685000.0</v>
       </c>
       <c r="J29">
         <v>9352000.0</v>
       </c>
       <c r="K29">
         <v>52058000.0</v>
       </c>
       <c r="L29">
         <v>129993000.0</v>
       </c>