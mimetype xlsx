--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -2236,51 +2236,51 @@
       </c>
       <c r="H39">
         <v>148000000.0</v>
       </c>
       <c r="I39">
         <v>67000000.0</v>
       </c>
       <c r="J39">
         <v>43000000.0</v>
       </c>
       <c r="K39">
         <v>4188000000.0</v>
       </c>
       <c r="L39">
         <v>2941000000.0</v>
       </c>
       <c r="M39">
         <v>3412000000.0</v>
       </c>
     </row>
     <row r="40" spans="1:13">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
-        <v>1487000000.0</v>
+        <v>2557000000.0</v>
       </c>
       <c r="C40">
         <v>1414000000.0</v>
       </c>
       <c r="D40">
         <v>1497000000.0</v>
       </c>
       <c r="E40">
         <v>1294000000.0</v>
       </c>
       <c r="F40">
         <v>1306000000.0</v>
       </c>
       <c r="G40">
         <v>1147000000.0</v>
       </c>
       <c r="H40">
         <v>1543000000.0</v>
       </c>
       <c r="I40">
         <v>679000000.0</v>
       </c>
       <c r="J40">
         <v>714000000.0</v>
       </c>
@@ -7143,51 +7143,51 @@
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
     </row>
     <row r="36" spans="1:53">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
-        <v>3269000000.0</v>
+        <v>1395000000.0</v>
       </c>
       <c r="C36">
         <v>1470000000.0</v>
       </c>
       <c r="D36">
         <v>2229000000.0</v>
       </c>
       <c r="E36">
         <v>2111000000.0</v>
       </c>
       <c r="F36">
         <v>1356000000.0</v>
       </c>
       <c r="G36">
         <v>1433000000.0</v>
       </c>
       <c r="H36">
         <v>1467000000.0</v>
       </c>
       <c r="I36">
         <v>1282000000.0</v>
       </c>
       <c r="J36">
         <v>1189000000.0</v>
       </c>
@@ -7669,51 +7669,51 @@
       <c r="AS39">
         <v>2941000000.0</v>
       </c>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39">
         <v>3412000000.0</v>
       </c>
       <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
     </row>
     <row r="40" spans="1:53">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
         <v>233000000.0</v>
       </c>
       <c r="C40">
         <v>-360000000.0</v>
       </c>
       <c r="D40">
-        <v>1274000000.0</v>
+        <v>2042000000.0</v>
       </c>
       <c r="E40">
         <v>1487000000.0</v>
       </c>
       <c r="F40">
         <v>1346000000.0</v>
       </c>
       <c r="G40">
         <v>1408000000.0</v>
       </c>
       <c r="H40">
         <v>1315000000.0</v>
       </c>
       <c r="I40">
         <v>1414000000.0</v>
       </c>
       <c r="J40">
         <v>1222000000.0</v>
       </c>
       <c r="K40">
         <v>1237000000.0</v>
       </c>
       <c r="L40">
         <v>1166000000.0</v>
       </c>
@@ -8323,51 +8323,51 @@
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
     </row>
     <row r="46" spans="1:53">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
-        <v>1782000000.0</v>
+        <v>2677000000.0</v>
       </c>
       <c r="C46">
         <v>2576000000.0</v>
       </c>
       <c r="D46">
         <v>1705000000.0</v>
       </c>
       <c r="E46">
         <v>1705000000.0</v>
       </c>
       <c r="F46">
         <v>2519000000.0</v>
       </c>
       <c r="G46">
         <v>2543000000.0</v>
       </c>
       <c r="H46">
         <v>2574000000.0</v>
       </c>
       <c r="I46">
         <v>2600000000.0</v>
       </c>
       <c r="J46">
         <v>2567000000.0</v>
       </c>
@@ -13271,51 +13271,51 @@
       </c>
       <c r="BA11">
         <v>257000000.0</v>
       </c>
       <c r="BB11">
         <v>295000000.0</v>
       </c>
       <c r="BC11">
         <v>382000000.0</v>
       </c>
       <c r="BD11">
         <v>245000000.0</v>
       </c>
     </row>
     <row r="12" spans="1:56">
       <c r="A12" t="s">
         <v>124</v>
       </c>
       <c r="B12">
         <v>66000000.0</v>
       </c>
       <c r="C12">
         <v>98000000.0</v>
       </c>
       <c r="D12">
-        <v>50000000.0</v>
+        <v>100000000.0</v>
       </c>
       <c r="E12">
         <v>90000000.0</v>
       </c>
       <c r="F12">
         <v>94000000.0</v>
       </c>
       <c r="G12">
         <v>117000000.0</v>
       </c>
       <c r="H12">
         <v>102000000.0</v>
       </c>
       <c r="I12">
         <v>96000000.0</v>
       </c>
       <c r="J12">
         <v>99000000.0</v>
       </c>
       <c r="K12">
         <v>119000000.0</v>
       </c>
       <c r="L12">
         <v>91000000.0</v>
       </c>
@@ -13328,54 +13328,54 @@
       <c r="O12">
         <v>89000000.0</v>
       </c>
       <c r="P12">
         <v>87000000.0</v>
       </c>
       <c r="Q12">
         <v>92000000.0</v>
       </c>
       <c r="R12">
         <v>92000000.0</v>
       </c>
       <c r="S12">
         <v>98000000.0</v>
       </c>
       <c r="T12">
         <v>97000000.0</v>
       </c>
       <c r="U12">
         <v>99000000.0</v>
       </c>
       <c r="V12">
         <v>98000000.0</v>
       </c>
       <c r="W12">
-        <v>97000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="X12">
-        <v>98000000.0</v>
+        <v>99000000.0</v>
       </c>
       <c r="Y12">
         <v>100000000.0</v>
       </c>
       <c r="Z12">
         <v>89000000.0</v>
       </c>
       <c r="AA12">
         <v>90000000.0</v>
       </c>
       <c r="AB12">
         <v>90000000.0</v>
       </c>
       <c r="AC12">
         <v>91000000.0</v>
       </c>
       <c r="AD12">
         <v>81000000.0</v>
       </c>
       <c r="AE12">
         <v>15000000.0</v>
       </c>
       <c r="AF12">
         <v>16000000.0</v>
       </c>
@@ -20199,54 +20199,54 @@
       </c>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
     </row>
     <row r="24" spans="1:55">
       <c r="A24" t="s">
         <v>169</v>
       </c>
       <c r="B24">
         <v>18000000.0</v>
       </c>
       <c r="C24">
         <v>-234000000.0</v>
       </c>
       <c r="D24">
         <v>-16000000.0</v>
       </c>
       <c r="E24">
         <v>-5000000.0</v>
       </c>
       <c r="F24">
-        <v>-93000000.0</v>
+        <v>-2000000.0</v>
       </c>
       <c r="G24">
-        <v>-88000000.0</v>
+        <v>-9000000.0</v>
       </c>
       <c r="H24">
         <v>-14000000.0</v>
       </c>
       <c r="I24">
         <v>-12000000.0</v>
       </c>
       <c r="J24">
         <v>-5000000.0</v>
       </c>
       <c r="K24">
         <v>-6000000.0</v>
       </c>
       <c r="L24">
         <v>13000000.0</v>
       </c>
       <c r="M24">
         <v>-1000000.0</v>
       </c>
       <c r="N24">
         <v>-8000000.0</v>
       </c>
       <c r="O24">
         <v>-5000000.0</v>
       </c>