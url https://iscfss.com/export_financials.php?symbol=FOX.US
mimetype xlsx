--- v1 (2026-07-29)
+++ v2 (2026-09-14)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="176">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="177">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
   <si>
     <t>2022-06-30</t>
   </si>
   <si>
     <t>2021-06-30</t>
   </si>
   <si>
     <t>2020-06-30</t>
   </si>
   <si>
     <t>2019-06-30</t>
   </si>
   <si>
     <t>2018-06-30</t>
   </si>
@@ -917,2507 +920,2646 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>14</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>1070000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>683000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>785000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>686000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>659000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>485000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>514000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>380000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>478000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>270000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>411000000.0</v>
       </c>
-      <c r="M2">
-[...3 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>-107000000.0</v>
+      </c>
+      <c r="C5">
         <v>-124000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-107000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-149000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-226000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-318000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-417000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-308000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>81000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-59000000.0</v>
       </c>
-      <c r="K5">
-[...1 lines deleted...]
-      </c>
       <c r="L5">
+        <v>0.0</v>
+      </c>
+      <c r="M5">
         <v>18186000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
-      <c r="I6">
+      <c r="I6"/>
+      <c r="J6">
         <v>12612000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>12406000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>12211000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>18186000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>962000000.0</v>
+      </c>
+      <c r="C7">
         <v>863000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>955000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>997000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>512000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>501000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>574000000.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>4000000.0</v>
       </c>
       <c r="C8">
         <v>4000000.0</v>
       </c>
       <c r="D8">
+        <v>4000000.0</v>
+      </c>
+      <c r="E8">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="F8">
         <v>6000000.0</v>
       </c>
       <c r="G8">
         <v>6000000.0</v>
       </c>
       <c r="H8">
+        <v>6000000.0</v>
+      </c>
+      <c r="I8">
         <v>7000000.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>8253000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>9098000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>9453000000.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9">
+      <c r="H9"/>
+      <c r="I9">
         <v>9891000000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>4205000000.0</v>
+      </c>
+      <c r="C10">
         <v>5351000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4319000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4272000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5200000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5886000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>4645000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3234000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2500000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>19000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4424000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8428000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5415000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>4205000000.0</v>
+      </c>
+      <c r="C12">
         <v>5351000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4319000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4272000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5200000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5886000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>4645000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3234000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>2500000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>19000000.0</v>
       </c>
-      <c r="K12"/>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
         <v>4000000.0</v>
       </c>
       <c r="C13">
         <v>4000000.0</v>
       </c>
       <c r="D13">
+        <v>4000000.0</v>
+      </c>
+      <c r="E13">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="F13">
         <v>6000000.0</v>
       </c>
       <c r="G13">
         <v>6000000.0</v>
       </c>
       <c r="H13">
+        <v>6000000.0</v>
+      </c>
+      <c r="I13">
         <v>7000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>9513000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>6152000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>19000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>20000000.0</v>
       </c>
-      <c r="M13">
-[...3 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>432000000.0</v>
+      </c>
+      <c r="C14">
         <v>461000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>480000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>531000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>570000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>595000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>616000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>621000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000000.0</v>
       </c>
       <c r="J14">
         <v>620000000.0</v>
       </c>
       <c r="K14">
         <v>620000000.0</v>
       </c>
-      <c r="L14"/>
+      <c r="L14">
+        <v>620000000.0</v>
+      </c>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>5000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="F15">
         <v>6000000.0</v>
       </c>
       <c r="G15">
         <v>6000000.0</v>
       </c>
       <c r="H15">
+        <v>6000000.0</v>
+      </c>
+      <c r="I15">
         <v>7000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="J15">
         <v>8000000.0</v>
       </c>
       <c r="K15">
         <v>8000000.0</v>
       </c>
       <c r="L15">
+        <v>8000000.0</v>
+      </c>
+      <c r="M15">
         <v>18186000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16">
+        <v>272000000.0</v>
+      </c>
+      <c r="C16">
         <v>299000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>180000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>160000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>209000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>196000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>152000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>169000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>147000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>128000000.0</v>
       </c>
-      <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
-    </row>
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
-      <c r="I18">
-[...1 lines deleted...]
-      </c>
+      <c r="I18"/>
       <c r="J18">
         <v>0.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18">
         <v>0.0</v>
       </c>
       <c r="M18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
+        <v>3647000000.0</v>
+      </c>
+      <c r="C20">
         <v>3639000000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>3544000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3559000000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>3554000000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>3435000000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>3409000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>2691000000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>2747000000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>2750000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>12733000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>12513000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>18052000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:13">
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>2870000000.0</v>
+      </c>
+      <c r="C21">
         <v>2969000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>3038000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>3084000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>3157000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3154000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3198000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2851000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2866000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3121000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>9572000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8830000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8072000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>487000000.0</v>
+      </c>
+      <c r="C22">
         <v>432000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>626000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>543000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>791000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>729000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>856000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1129000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1180000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1052000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>79000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>67000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3092000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>22482000000.0</v>
+      </c>
+      <c r="C23">
         <v>23195000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21972000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>21866000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>22185000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>22926000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>21750000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>19509000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13121000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>10348000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>48193000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>50039000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>54793000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>6606000000.0</v>
+      </c>
+      <c r="C24">
         <v>6602000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6598000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5961000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7206000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7202000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>7946000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6751000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>18469000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19456000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>19126000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>18795000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>19058000000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:13">
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>5961000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7206000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7202000000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25">
+      <c r="H25"/>
+      <c r="I25">
         <v>6751000000.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26">
+        <v>965000000.0</v>
+      </c>
+      <c r="C26">
         <v>1621000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1129000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1034000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>578000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>899000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>865000000.0</v>
       </c>
       <c r="H26">
         <v>865000000.0</v>
       </c>
       <c r="I26">
+        <v>865000000.0</v>
+      </c>
+      <c r="J26">
         <v>275000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>54000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>3863000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>4529000000.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>3363000000.0</v>
+      </c>
+      <c r="C28">
         <v>2114000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3833000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3935000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2518000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>2566000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3875000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3517000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2500000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-19000000.0</v>
       </c>
-      <c r="K28"/>
       <c r="L28"/>
       <c r="M28"/>
-    </row>
-    <row r="29" spans="1:13">
+      <c r="N28"/>
+    </row>
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>18234000000.0</v>
+      </c>
+      <c r="C29">
         <v>18564000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17911000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17588000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18545000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>19074000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18040000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>16698000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>9594000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>6093000000.0</v>
       </c>
-      <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>3455000000.0</v>
+      </c>
+      <c r="C30">
         <v>2472000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>2364000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2177000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2128000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2029000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1888000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1967000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1833000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1693000000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>5912000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>6468000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>3948000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4628000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>4534000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3285000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>4200000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>3860000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>92000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8644000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4123000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-11172000000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>5786000000.0</v>
+      </c>
+      <c r="C32">
         <v>5532000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4549000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3494000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5985000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5747000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5580000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4766000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3821000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>765000000.0</v>
       </c>
-      <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>14029000000.0</v>
+      </c>
+      <c r="C33">
         <v>14766000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14471000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14609000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>13904000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14177000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14264000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>13031000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7541000000.0</v>
       </c>
       <c r="J33">
         <v>7541000000.0</v>
       </c>
-      <c r="K33"/>
+      <c r="K33">
+        <v>7541000000.0</v>
+      </c>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>215000000.0</v>
+      </c>
+      <c r="C34">
         <v>243000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>211000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1697000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1120000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1336000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>321000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>356000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>178000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>233000000.0</v>
       </c>
-      <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>8001000000.0</v>
+      </c>
+      <c r="C35">
         <v>7943000000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>7964000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7445000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8326000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8538000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9428000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7839000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>1493000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2059000000.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>2262000000.0</v>
+      </c>
+      <c r="C36">
         <v>2111000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1282000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>1187000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1016000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>690000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>936000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>660000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>484000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>493000000.0</v>
       </c>
-      <c r="K36"/>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>67000000.0</v>
       </c>
-      <c r="E37">
+      <c r="F37">
         <v>36000000.0</v>
       </c>
-      <c r="F37">
+      <c r="G37">
         <v>2000000.0</v>
       </c>
-      <c r="G37"/>
       <c r="H37"/>
-      <c r="I37">
-[...1 lines deleted...]
-      </c>
+      <c r="I37"/>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
+        <v>0.0</v>
+      </c>
+      <c r="M37">
         <v>18186000000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="38" spans="1:13">
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>3635000000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>5511000000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>5880000000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>4800000000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>5106000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000000.0</v>
       </c>
       <c r="J38">
         <v>363000000.0</v>
       </c>
       <c r="K38">
+        <v>363000000.0</v>
+      </c>
+      <c r="L38">
         <v>5384000000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>5097000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>607000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:13">
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>306000000.0</v>
+      </c>
+      <c r="C39">
         <v>174000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>192000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>265000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>162000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>105000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>97000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>148000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>67000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>43000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>4188000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>2941000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>3412000000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>2350000000.0</v>
+      </c>
+      <c r="C40">
         <v>2557000000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1414000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1497000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1294000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1306000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1147000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1543000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>679000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>714000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2223000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2365000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2328000000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:13">
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>559000000.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>1120000000.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>1336000000.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>1030000000.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>899000000.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>1493000000.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>2059000000.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>6566000000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>5395000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>6236000000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:13">
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>7274000000.0</v>
+      </c>
+      <c r="C42">
         <v>7603000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>7678000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>8253000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>9098000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>9453000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>9831000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>9891000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>9513000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>6152000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-2144000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-1570000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-34000000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:13">
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
-      <c r="I44">
-[...1 lines deleted...]
-      </c>
+      <c r="I44"/>
       <c r="J44">
         <v>0.0</v>
       </c>
       <c r="K44">
         <v>0.0</v>
       </c>
       <c r="L44">
+        <v>0.0</v>
+      </c>
+      <c r="M44">
         <v>18186000000.0</v>
       </c>
-      <c r="M44">
+      <c r="N44">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:13">
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>5240000000.0</v>
+      </c>
+      <c r="C45">
         <v>4886000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>4770000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>4621000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>3888000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2177000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2037000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1313000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1169000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1123000000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>1842000000.0</v>
+      </c>
+      <c r="C46">
         <v>1705000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2600000000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2655000000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2159000000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2177000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1498000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1313000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1169000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1123000000.0</v>
       </c>
-      <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>1708000000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>1682000000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>1708000000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2037000000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>1313000000.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1169000000.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>1123000000.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>1692000000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>1722000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>2931000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:13">
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>4457000000.0</v>
+      </c>
+      <c r="C48">
         <v>4479000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3139000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>2269000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2461000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1982000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>674000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>357000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>8934000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>5315000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>3575000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>5343000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2389000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>2269000000.0</v>
       </c>
-      <c r="E49">
+      <c r="F49">
         <v>2461000000.0</v>
       </c>
-      <c r="F49">
+      <c r="G49">
         <v>1982000000.0</v>
       </c>
-      <c r="G49"/>
       <c r="H49"/>
-      <c r="I49">
-[...1 lines deleted...]
-      </c>
+      <c r="I49"/>
       <c r="J49">
         <v>0.0</v>
       </c>
       <c r="K49">
         <v>0.0</v>
       </c>
       <c r="L49">
+        <v>0.0</v>
+      </c>
+      <c r="M49">
         <v>18186000000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="50" spans="1:13">
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>599000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>1249000000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>749000000.0</v>
       </c>
-      <c r="G50"/>
       <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>1054000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>457000000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>427000000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>244000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>19058000000.0</v>
       </c>
     </row>
-    <row r="51" spans="1:13">
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>7568000000.0</v>
+      </c>
+      <c r="C51">
         <v>7465000000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>8152000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>8207000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7718000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8452000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8520000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7265000000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
-    </row>
-    <row r="52" spans="1:13">
+      <c r="N51"/>
+    </row>
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>45000000.0</v>
+      </c>
+      <c r="C52">
         <v>41000000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>675000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1321000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>107000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>841000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>122000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>514000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>1054000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>457000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>427000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>244000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>19058000000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
-[...1 lines deleted...]
-      </c>
+      <c r="I53"/>
       <c r="J53">
         <v>0.0</v>
       </c>
       <c r="K53">
         <v>0.0</v>
       </c>
       <c r="L53">
         <v>0.0</v>
       </c>
       <c r="M53">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
-      <c r="I54">
-[...1 lines deleted...]
-      </c>
+      <c r="I54"/>
       <c r="J54">
         <v>0.0</v>
       </c>
       <c r="K54">
         <v>0.0</v>
       </c>
       <c r="L54">
+        <v>0.0</v>
+      </c>
+      <c r="M54">
         <v>18186000000.0</v>
       </c>
-      <c r="M54">
+      <c r="N54">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="55" spans="1:13">
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>22482000000.0</v>
+      </c>
+      <c r="C55">
         <v>23195000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21972000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>21866000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>22185000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>22926000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>21750000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>19509000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>13121000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>10348000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>48193000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>50039000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>54793000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>8453000000.0</v>
+      </c>
+      <c r="C56">
         <v>8429000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>7501000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7257000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8281000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8749000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>7486000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>6478000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>5580000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>2807000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>14949000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>17348000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>15376000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>2667000000.0</v>
+      </c>
+      <c r="C57">
         <v>2897000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2952000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>3763000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2296000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3002000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1906000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>1712000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>1759000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2042000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>7068000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>7042000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>8856000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>10668000000.0</v>
+      </c>
+      <c r="C58">
         <v>10840000000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>10916000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>11208000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10622000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11540000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11334000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>9551000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>3252000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4101000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>32760000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>31232000000.0</v>
       </c>
-      <c r="M58">
-[...3 lines deleted...]
-    <row r="59" spans="1:13">
+      <c r="N58">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
-      <c r="I59">
-[...1 lines deleted...]
-      </c>
+      <c r="I59"/>
       <c r="J59">
         <v>0.0</v>
       </c>
       <c r="K59">
         <v>0.0</v>
       </c>
       <c r="L59">
+        <v>0.0</v>
+      </c>
+      <c r="M59">
         <v>18186000000.0</v>
       </c>
-      <c r="M59">
+      <c r="N59">
         <v>20901000000.0</v>
       </c>
     </row>
-    <row r="60" spans="1:13">
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>11628000000.0</v>
+      </c>
+      <c r="C60">
         <v>11962000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10714000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>10378000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11339000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11123000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>10094000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9958000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>9594000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>6093000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>15433000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>18807000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>54793000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
-      <c r="I61">
-[...1 lines deleted...]
-      </c>
+      <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
       </c>
       <c r="K61">
         <v>0.0</v>
       </c>
       <c r="L61">
+        <v>0.0</v>
+      </c>
+      <c r="M61">
         <v>-18186000000.0</v>
       </c>
-      <c r="M61">
+      <c r="N61">
         <v>-20901000000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:13">
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
-      <c r="D62">
+      <c r="D62"/>
+      <c r="E62">
         <v>213000000.0</v>
       </c>
-      <c r="E62">
+      <c r="F62">
         <v>188000000.0</v>
       </c>
-      <c r="F62">
+      <c r="G62">
         <v>261000000.0</v>
       </c>
-      <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BA62"/>
+  <dimension ref="A1:BB62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:53">
+    <row r="1" spans="1:54">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="AX1" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>111</v>
       </c>
       <c r="AZ1" t="s">
         <v>112</v>
       </c>
       <c r="BA1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:53">
+      <c r="BB1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:54">
       <c r="A2" t="s">
-        <v>13</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>14</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>2603000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2416000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>768000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1070000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1317000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>983000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>686000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>683000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>754000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>984000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>849000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>785000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>836000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>962000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>727000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>686000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>766000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>771000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>686000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>659000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>625000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1660000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>524000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>485000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1297000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>535000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>476000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>514000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>404000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>443000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>415000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>380000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>3979000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>3692000000.0</v>
       </c>
-      <c r="AJ2">
-[...1 lines deleted...]
-      </c>
       <c r="AK2">
+        <v>0.0</v>
+      </c>
+      <c r="AL2">
         <v>406000000.0</v>
       </c>
-      <c r="AL2">
-[...1 lines deleted...]
-      </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
+        <v>0.0</v>
+      </c>
+      <c r="AP2">
         <v>270000000.0</v>
       </c>
-      <c r="AP2">
-[...1 lines deleted...]
-      </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
+        <v>0.0</v>
+      </c>
+      <c r="AT2">
         <v>411000000.0</v>
       </c>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:53">
+      <c r="BB2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:54">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
@@ -3427,54 +3569,55 @@
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
-    </row>
-    <row r="4" spans="1:53">
+      <c r="BB3"/>
+    </row>
+    <row r="4" spans="1:54">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -3484,774 +3627,789 @@
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
-    </row>
-    <row r="5" spans="1:53">
+      <c r="BB4"/>
+    </row>
+    <row r="5" spans="1:54">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>-107000000.0</v>
+      </c>
+      <c r="C5">
         <v>-124000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-123000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-124000000.0</v>
       </c>
       <c r="E5">
         <v>-124000000.0</v>
       </c>
       <c r="F5">
+        <v>-124000000.0</v>
+      </c>
+      <c r="G5">
         <v>-105000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-108000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-103000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-107000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-145000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-146000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-151000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-149000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-213000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-219000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-228000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-226000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-301000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-304000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-312000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-318000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-392000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-401000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-408000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-417000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-291000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-296000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-304000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-308000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-214000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-202000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-61000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>81000000.0</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
         <v>0.0</v>
       </c>
       <c r="AJ5">
+        <v>0.0</v>
+      </c>
+      <c r="AK5">
         <v>6093000000.0</v>
       </c>
-      <c r="AK5">
-[...1 lines deleted...]
-      </c>
       <c r="AL5">
         <v>0.0</v>
       </c>
       <c r="AM5">
         <v>0.0</v>
       </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
+        <v>0.0</v>
+      </c>
+      <c r="AQ5">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>15495000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>16255000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>18186000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>18975000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>20788000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>19540000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>20901000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>20964000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>24830000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:53">
+    <row r="6" spans="1:54">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
+        <v>0.0</v>
+      </c>
+      <c r="AH6">
         <v>12612000000.0</v>
       </c>
-      <c r="AH6">
-[...1 lines deleted...]
-      </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
+        <v>0.0</v>
+      </c>
+      <c r="AL6">
         <v>12406000000.0</v>
       </c>
-      <c r="AL6">
-[...1 lines deleted...]
-      </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
+        <v>0.0</v>
+      </c>
+      <c r="AP6">
         <v>12211000000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>15495000000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>16255000000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>18186000000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>18975000000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>20788000000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>19540000000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>20901000000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>20964000000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>24830000000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:53">
+    <row r="7" spans="1:54">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>962000000.0</v>
+      </c>
+      <c r="C7">
         <v>969000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>891000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>849000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>863000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>906000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>922000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>937000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>955000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>943000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>965000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>977000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>997000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>1007000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>1009000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>494000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>512000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>489000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>511000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>518000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>501000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>503000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>505000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>536000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>574000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>565000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>571000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>605000000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
-    </row>
-    <row r="8" spans="1:53">
+      <c r="BB7"/>
+    </row>
+    <row r="8" spans="1:54">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
         <v>4000000.0</v>
       </c>
       <c r="C8">
         <v>4000000.0</v>
       </c>
       <c r="D8">
         <v>4000000.0</v>
       </c>
       <c r="E8">
         <v>4000000.0</v>
       </c>
       <c r="F8">
         <v>4000000.0</v>
       </c>
       <c r="G8">
         <v>4000000.0</v>
       </c>
       <c r="H8">
         <v>4000000.0</v>
       </c>
       <c r="I8">
         <v>4000000.0</v>
       </c>
       <c r="J8">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="K8">
         <v>5000000.0</v>
       </c>
       <c r="L8">
         <v>5000000.0</v>
       </c>
       <c r="M8">
         <v>5000000.0</v>
       </c>
       <c r="N8">
         <v>5000000.0</v>
       </c>
       <c r="O8">
         <v>5000000.0</v>
       </c>
       <c r="P8">
         <v>5000000.0</v>
       </c>
       <c r="Q8">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R8">
         <v>6000000.0</v>
       </c>
       <c r="S8">
         <v>6000000.0</v>
       </c>
       <c r="T8">
         <v>6000000.0</v>
       </c>
       <c r="U8">
         <v>6000000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>6000000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
-    </row>
-    <row r="9" spans="1:53">
+      <c r="BB8"/>
+    </row>
+    <row r="9" spans="1:54">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>8253000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>8361000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>8836000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8949000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>9098000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>9195000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>9265000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>9327000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>9453000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9555000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9655000000.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
-      <c r="Z9">
+      <c r="Z9"/>
+      <c r="AA9">
         <v>9810000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>9849000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>9921000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9891000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8706000000.0</v>
       </c>
-      <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
-    </row>
-    <row r="10" spans="1:53">
+      <c r="BB9"/>
+    </row>
+    <row r="10" spans="1:54">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>4205000000.0</v>
+      </c>
+      <c r="C10">
         <v>3601000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2017000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>4368000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5351000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>4815000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3322000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4052000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>4319000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>3791000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4122000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>3829000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4272000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>4146000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4058000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>4950000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>5200000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>4634000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>4255000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5411000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5886000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5765000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4502000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5061000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>4645000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>3196000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1991000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3340000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3234000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2818000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1951000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2756000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>2500000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7372000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>5809000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-19000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6163000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>5572000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4530000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4681000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>4424000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4993000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4293000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5830000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>8428000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>9276000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10051000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4656000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5415000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>5517000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>6345000000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>7266000000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>7832000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:53">
+    <row r="11" spans="1:54">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
@@ -4261,721 +4419,737 @@
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
-    </row>
-    <row r="12" spans="1:53">
+      <c r="BB11"/>
+    </row>
+    <row r="12" spans="1:54">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>4205000000.0</v>
+      </c>
+      <c r="C12">
         <v>3601000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2017000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>4368000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5351000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>4815000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>3322000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4052000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>4319000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>3791000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4122000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>3829000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4272000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>4146000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4058000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>4950000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5200000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>4634000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>4255000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5411000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>5886000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5765000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>4502000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>5061000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>4645000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3196000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1991000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3340000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3234000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2818000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1951000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2756000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2500000000.0</v>
       </c>
-      <c r="AH12"/>
       <c r="AI12"/>
-      <c r="AJ12">
+      <c r="AJ12"/>
+      <c r="AK12">
         <v>19000000.0</v>
       </c>
-      <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
-    </row>
-    <row r="13" spans="1:53">
+      <c r="BB12"/>
+    </row>
+    <row r="13" spans="1:54">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
         <v>4000000.0</v>
       </c>
       <c r="C13">
         <v>4000000.0</v>
       </c>
       <c r="D13">
         <v>4000000.0</v>
       </c>
       <c r="E13">
         <v>4000000.0</v>
       </c>
       <c r="F13">
         <v>4000000.0</v>
       </c>
       <c r="G13">
         <v>4000000.0</v>
       </c>
       <c r="H13">
         <v>4000000.0</v>
       </c>
       <c r="I13">
         <v>4000000.0</v>
       </c>
       <c r="J13">
-        <v>5000000.0</v>
+        <v>4000000.0</v>
       </c>
       <c r="K13">
         <v>5000000.0</v>
       </c>
       <c r="L13">
         <v>5000000.0</v>
       </c>
       <c r="M13">
         <v>5000000.0</v>
       </c>
       <c r="N13">
         <v>5000000.0</v>
       </c>
       <c r="O13">
         <v>5000000.0</v>
       </c>
       <c r="P13">
         <v>5000000.0</v>
       </c>
       <c r="Q13">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R13">
         <v>6000000.0</v>
       </c>
       <c r="S13">
         <v>6000000.0</v>
       </c>
       <c r="T13">
         <v>6000000.0</v>
       </c>
       <c r="U13">
         <v>6000000.0</v>
       </c>
       <c r="V13">
         <v>6000000.0</v>
       </c>
       <c r="W13">
         <v>6000000.0</v>
       </c>
       <c r="X13">
         <v>6000000.0</v>
       </c>
       <c r="Y13">
         <v>6000000.0</v>
       </c>
       <c r="Z13">
         <v>6000000.0</v>
       </c>
       <c r="AA13">
         <v>6000000.0</v>
       </c>
       <c r="AB13">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AC13">
         <v>7000000.0</v>
       </c>
       <c r="AD13">
         <v>7000000.0</v>
       </c>
       <c r="AE13">
+        <v>7000000.0</v>
+      </c>
+      <c r="AF13">
         <v>10596000000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>11106000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9513000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19000000.0</v>
       </c>
       <c r="AI13">
         <v>19000000.0</v>
       </c>
       <c r="AJ13">
-        <v>0.0</v>
+        <v>19000000.0</v>
       </c>
       <c r="AK13">
+        <v>0.0</v>
+      </c>
+      <c r="AL13">
         <v>19000000.0</v>
       </c>
-      <c r="AL13">
-[...1 lines deleted...]
-      </c>
       <c r="AM13">
         <v>0.0</v>
       </c>
       <c r="AN13">
         <v>0.0</v>
       </c>
       <c r="AO13">
+        <v>0.0</v>
+      </c>
+      <c r="AP13">
         <v>19000000.0</v>
       </c>
-      <c r="AP13">
-[...1 lines deleted...]
-      </c>
       <c r="AQ13">
         <v>0.0</v>
       </c>
       <c r="AR13">
         <v>0.0</v>
       </c>
       <c r="AS13">
+        <v>0.0</v>
+      </c>
+      <c r="AT13">
         <v>20000000.0</v>
       </c>
-      <c r="AT13">
-[...1 lines deleted...]
-      </c>
       <c r="AU13">
         <v>0.0</v>
       </c>
       <c r="AV13">
         <v>0.0</v>
       </c>
       <c r="AW13">
         <v>0.0</v>
       </c>
       <c r="AX13">
         <v>0.0</v>
       </c>
       <c r="AY13">
         <v>0.0</v>
       </c>
       <c r="AZ13">
         <v>0.0</v>
       </c>
       <c r="BA13">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:53">
+      <c r="BB13">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:54">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
         <v>432000000.0</v>
       </c>
       <c r="C14">
+        <v>432000000.0</v>
+      </c>
+      <c r="D14">
         <v>441000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>455000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>457000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>461000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>462000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>464000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>468000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>475000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>482000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>494000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>506000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>521000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>543000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>552000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>560000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>567000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>573000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>578000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>586000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>593000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>598000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>605000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>609000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>612000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>620000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>624000000.0</v>
       </c>
       <c r="AC14">
         <v>624000000.0</v>
       </c>
       <c r="AD14">
+        <v>624000000.0</v>
+      </c>
+      <c r="AE14">
         <v>621000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>620595275.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>620000000.0</v>
       </c>
       <c r="AG14">
         <v>620000000.0</v>
       </c>
       <c r="AH14">
         <v>620000000.0</v>
       </c>
       <c r="AI14">
         <v>620000000.0</v>
       </c>
       <c r="AJ14">
         <v>620000000.0</v>
       </c>
-      <c r="AK14"/>
+      <c r="AK14">
+        <v>620000000.0</v>
+      </c>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
-    </row>
-    <row r="15" spans="1:53">
+      <c r="BB14"/>
+    </row>
+    <row r="15" spans="1:54">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>5000000.0</v>
       </c>
       <c r="O15">
         <v>5000000.0</v>
       </c>
       <c r="P15">
         <v>5000000.0</v>
       </c>
       <c r="Q15">
-        <v>6000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="R15">
         <v>6000000.0</v>
       </c>
       <c r="S15">
         <v>6000000.0</v>
       </c>
       <c r="T15">
         <v>6000000.0</v>
       </c>
       <c r="U15">
         <v>6000000.0</v>
       </c>
       <c r="V15">
         <v>6000000.0</v>
       </c>
       <c r="W15">
         <v>6000000.0</v>
       </c>
       <c r="X15">
         <v>6000000.0</v>
       </c>
       <c r="Y15">
         <v>6000000.0</v>
       </c>
       <c r="Z15">
         <v>6000000.0</v>
       </c>
       <c r="AA15">
         <v>6000000.0</v>
       </c>
       <c r="AB15">
-        <v>7000000.0</v>
+        <v>6000000.0</v>
       </c>
       <c r="AC15">
         <v>7000000.0</v>
       </c>
       <c r="AD15">
         <v>7000000.0</v>
       </c>
-      <c r="AE15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE15">
+        <v>7000000.0</v>
+      </c>
+      <c r="AF15"/>
       <c r="AG15">
+        <v>0.0</v>
+      </c>
+      <c r="AH15">
         <v>8000000.0</v>
       </c>
-      <c r="AH15">
-[...1 lines deleted...]
-      </c>
       <c r="AI15">
         <v>0.0</v>
       </c>
       <c r="AJ15">
         <v>0.0</v>
       </c>
       <c r="AK15">
+        <v>0.0</v>
+      </c>
+      <c r="AL15">
         <v>8000000.0</v>
       </c>
-      <c r="AL15">
-[...1 lines deleted...]
-      </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
+        <v>0.0</v>
+      </c>
+      <c r="AP15">
         <v>8000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>15495000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>16255000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>18186000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>18975000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>20788000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>19540000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>20901000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>20964000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>24830000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:53">
+    <row r="16" spans="1:54">
       <c r="A16" t="s">
-        <v>27</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>28</v>
+      </c>
+      <c r="B16">
+        <v>272000000.0</v>
+      </c>
       <c r="C16">
+        <v>268000000.0</v>
+      </c>
+      <c r="D16">
         <v>318000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>378000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>299000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>253000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>236000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>328000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>180000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>168000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>167000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>254000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>160000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>186000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>148000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>282000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>209000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>165000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>163000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>212000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>196000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>214000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>276000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>242000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>152000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>149000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>158000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>217000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>169000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>103000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>129000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>134000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>147000000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-    </row>
-    <row r="17" spans="1:53">
+      <c r="BB16"/>
+    </row>
+    <row r="17" spans="1:54">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -4985,91 +5159,90 @@
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
-    </row>
-    <row r="18" spans="1:53">
+      <c r="BB17"/>
+    </row>
+    <row r="18" spans="1:54">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
+      <c r="AF18"/>
+      <c r="AG18">
         <v>275000000.0</v>
       </c>
-      <c r="AG18">
-[...1 lines deleted...]
-      </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
         <v>0.0</v>
       </c>
       <c r="AP18">
@@ -5086,54 +5259,57 @@
       </c>
       <c r="AT18">
         <v>0.0</v>
       </c>
       <c r="AU18">
         <v>0.0</v>
       </c>
       <c r="AV18">
         <v>0.0</v>
       </c>
       <c r="AW18">
         <v>0.0</v>
       </c>
       <c r="AX18">
         <v>0.0</v>
       </c>
       <c r="AY18">
         <v>0.0</v>
       </c>
       <c r="AZ18">
         <v>0.0</v>
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="19" spans="1:53">
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:54">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -5143,1041 +5319,1061 @@
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
-    </row>
-    <row r="20" spans="1:53">
+      <c r="BB19"/>
+    </row>
+    <row r="20" spans="1:54">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20">
         <v>3647000000.0</v>
       </c>
       <c r="C20">
+        <v>3647000000.0</v>
+      </c>
+      <c r="D20">
         <v>3638000000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>3637000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3639000000.0</v>
       </c>
       <c r="F20">
         <v>3639000000.0</v>
       </c>
       <c r="G20">
+        <v>3639000000.0</v>
+      </c>
+      <c r="H20">
         <v>3543000000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>3547000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3544000000.0</v>
       </c>
       <c r="J20">
         <v>3544000000.0</v>
       </c>
       <c r="K20">
+        <v>3544000000.0</v>
+      </c>
+      <c r="L20">
         <v>3559000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>3557000000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>3559000000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>3557000000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>3556000000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>3550000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>3554000000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>3560000000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3565000000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3532000000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>3435000000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3403000000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3408000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3409000000.0</v>
       </c>
       <c r="Y20">
         <v>3409000000.0</v>
       </c>
       <c r="Z20">
+        <v>3409000000.0</v>
+      </c>
+      <c r="AA20">
         <v>3089000000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2991000000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2707000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2691000000.0</v>
       </c>
       <c r="AD20">
         <v>2691000000.0</v>
       </c>
       <c r="AE20">
-        <v>2747000000.0</v>
+        <v>2691000000.0</v>
       </c>
       <c r="AF20">
         <v>2747000000.0</v>
       </c>
       <c r="AG20">
         <v>2747000000.0</v>
       </c>
       <c r="AH20">
+        <v>2747000000.0</v>
+      </c>
+      <c r="AI20">
         <v>12794000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>12789000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>12779000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>12792000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>12733000000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>12720000000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>12739000000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>12733000000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>12732000000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>12716000000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>12514000000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>12513000000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>12502000000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>12448000000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>17609000000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>18052000000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>17918000000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>16554000000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>14465000000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>14492000000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:53">
+    <row r="21" spans="1:54">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>2870000000.0</v>
+      </c>
+      <c r="C21">
         <v>2943000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2951000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2960000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2969000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>3030000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3020000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>3030000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>3038000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>3048000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>3061000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>3072000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3084000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3097000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3114000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3135000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3157000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3176000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3198000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3155000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3154000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3156000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3170000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>3183000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>3198000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3084000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2911000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2848000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2851000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2855000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2859000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2862000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2866000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9511000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>9578000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6289000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3251000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>6579000000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>6635000000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6715000000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>9572000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6707000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6764000000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6263000000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8830000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6372000000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6427000000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7831000000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>8072000000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>8294000000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6566000000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8893000000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8947000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:53">
+    <row r="22" spans="1:54">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>487000000.0</v>
+      </c>
+      <c r="C22">
         <v>652000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>828000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>509000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>432000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>455000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1171000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>795000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>626000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>660000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1038000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>751000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>543000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>487000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>1300000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1020000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>791000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>786000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>1148000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>1135000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>729000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>685000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1020000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1271000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>856000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>971000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1544000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1463000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1129000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1074000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1422000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1420000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1180000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>54000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>60000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2856000000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>64000000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3418000000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3507000000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3300000000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>79000000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3522000000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>3305000000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2987000000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>67000000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>3062000000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3226000000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3385000000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3092000000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>3387000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>3316000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2995000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2783000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:53">
+    <row r="23" spans="1:54">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>22482000000.0</v>
+      </c>
+      <c r="C23">
         <v>21783000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>21471000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>22766000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>23195000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>23367000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>23022000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>22538000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>21972000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>21717000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>22846000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>21649000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>21866000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>22396000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>23126000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>22424000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>22185000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>22016000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>22878000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>23161000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>22926000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>22907000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>22754000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>22497000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>21750000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>20237000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>20450000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>20534000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>19509000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>17657000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>13466000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>14078000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>13121000000.0</v>
       </c>
-      <c r="AH23"/>
       <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AJ23"/>
+      <c r="AK23">
         <v>6247000000.0</v>
       </c>
-      <c r="AK23"/>
       <c r="AL23"/>
       <c r="AM23"/>
       <c r="AN23"/>
       <c r="AO23"/>
       <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
       <c r="AS23"/>
       <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
       <c r="AW23"/>
       <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
-    </row>
-    <row r="24" spans="1:53">
+      <c r="BB23"/>
+    </row>
+    <row r="24" spans="1:54">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24">
+        <v>6606000000.0</v>
+      </c>
+      <c r="C24">
         <v>6605000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6604000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6603000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6602000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6601000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6600000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>6599000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>6598000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7196000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7195000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>5962000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5961000000.0</v>
       </c>
       <c r="N24">
         <v>5961000000.0</v>
       </c>
       <c r="O24">
+        <v>5961000000.0</v>
+      </c>
+      <c r="P24">
         <v>7208000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7207000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>7206000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>7205000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>7204000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>7203000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7202000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7201000000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7949000000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7947000000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>7946000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>6754000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>6753000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>6752000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>6751000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6750000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>18321000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>18379000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>18469000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>18459000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>19163000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>19142000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>19456000000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>19789000000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>19813000000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>19034000000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>19126000000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>19270000000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>19251000000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>18767000000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>18795000000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>18865000000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>18901000000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19395000000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>19058000000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>19054000000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>17472000000.0</v>
       </c>
-      <c r="AZ24">
-[...1 lines deleted...]
-      </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:53">
+      <c r="BB24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:54">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
-[...1 lines deleted...]
-      </c>
+      <c r="M25"/>
       <c r="N25">
         <v>5961000000.0</v>
       </c>
       <c r="O25">
+        <v>5961000000.0</v>
+      </c>
+      <c r="P25">
         <v>7208000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>7207000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>7206000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>7205000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>7204000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7203000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7202000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7201000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7949000000.0</v>
       </c>
-      <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>6754000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>6753000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>6752000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>6751000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6750000000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
-    </row>
-    <row r="26" spans="1:53">
+      <c r="BB25"/>
+    </row>
+    <row r="26" spans="1:54">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26">
+        <v>965000000.0</v>
+      </c>
+      <c r="C26">
         <v>979000000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1489000000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1635000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1621000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1362000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1517000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1355000000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1129000000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1250000000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>838000000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>877000000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1034000000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>954000000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>772000000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>649000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>578000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>648000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>831000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>998000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>899000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1037000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1006000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>755000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>865000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>347000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1228000000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>905000000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>865000000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>714000000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>289000000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>558000000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>4112000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>4256000000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>4364000000.0</v>
       </c>
-      <c r="AJ26"/>
-      <c r="AK26">
+      <c r="AK26"/>
+      <c r="AL26">
         <v>3902000000.0</v>
       </c>
-      <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
-      <c r="AO26">
+      <c r="AO26"/>
+      <c r="AP26">
         <v>3863000000.0</v>
       </c>
-      <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-      <c r="AS26">
+      <c r="AS26"/>
+      <c r="AT26">
         <v>4529000000.0</v>
       </c>
-      <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
-    </row>
-    <row r="27" spans="1:53">
+      <c r="BB26"/>
+    </row>
+    <row r="27" spans="1:54">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -6187,1913 +6383,1951 @@
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
-    </row>
-    <row r="28" spans="1:53">
+      <c r="BB27"/>
+    </row>
+    <row r="28" spans="1:54">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
-        <v>3004000000.0</v>
+        <v>3363000000.0</v>
       </c>
       <c r="C28">
+        <v>3973000000.0</v>
+      </c>
+      <c r="D28">
         <v>6327000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3084000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2114000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3292000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>4800000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4084000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3833000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>4348000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5288000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4360000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>3935000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4071000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4159000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>2751000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>2518000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>3060000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4210000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>3060000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2566000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2688000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3447000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>3422000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3875000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>3558000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5333000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4017000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>3517000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>3932000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1951000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-2756000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-2500000000.0</v>
       </c>
-      <c r="AH28"/>
       <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AJ28"/>
+      <c r="AK28">
         <v>19000000.0</v>
       </c>
-      <c r="AK28"/>
       <c r="AL28"/>
       <c r="AM28"/>
       <c r="AN28"/>
       <c r="AO28"/>
       <c r="AP28"/>
       <c r="AQ28"/>
       <c r="AR28"/>
       <c r="AS28"/>
       <c r="AT28"/>
       <c r="AU28"/>
       <c r="AV28"/>
       <c r="AW28"/>
       <c r="AX28"/>
       <c r="AY28"/>
       <c r="AZ28"/>
       <c r="BA28"/>
-    </row>
-    <row r="29" spans="1:53">
+      <c r="BB28"/>
+    </row>
+    <row r="29" spans="1:54">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>18234000000.0</v>
+      </c>
+      <c r="C29">
         <v>17574000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17532000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>18811000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>18564000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18727000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18695000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>18475000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>17911000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>17750000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>18697000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>17596000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>17588000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17395000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18815000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>18728000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>18545000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>18405000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>19229000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19383000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>19074000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>19031000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18866000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>18738000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>18040000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>16868000000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
-    </row>
-    <row r="30" spans="1:53">
+      <c r="BB29"/>
+    </row>
+    <row r="30" spans="1:54">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>3455000000.0</v>
+      </c>
+      <c r="C30">
         <v>2948000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>3557000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2810000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2472000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3252000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>3492000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2687000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2364000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2481000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>3001000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2420000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2177000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2741000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3004000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2268000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2128000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2338000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2952000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2192000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2029000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2153000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>2776000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1997000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1888000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2453000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>2733000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>2108000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1967000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>1949000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>2438000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1912000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1833000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>6905000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7554000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6619000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6625000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>7219000000.0</v>
       </c>
-      <c r="AM30"/>
       <c r="AN30"/>
-      <c r="AO30">
+      <c r="AO30"/>
+      <c r="AP30">
         <v>6258000000.0</v>
       </c>
-      <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>5912000000.0</v>
       </c>
-      <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-      <c r="AW30">
+      <c r="AW30"/>
+      <c r="AX30">
         <v>6468000000.0</v>
       </c>
-      <c r="AX30"/>
       <c r="AY30"/>
       <c r="AZ30"/>
       <c r="BA30"/>
-    </row>
-    <row r="31" spans="1:53">
+      <c r="BB30"/>
+    </row>
+    <row r="31" spans="1:54">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>3018000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>3948000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>3731000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>5133000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>4836000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4628000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4639000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4684000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>4743000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>4534000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>4747000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>4541000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>3944000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>3285000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>3702000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>4234000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>4557000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>4200000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2833000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4633000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5269000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>3860000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3334000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3978000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AK31">
         <v>92000000.0</v>
       </c>
       <c r="AL31">
+        <v>92000000.0</v>
+      </c>
+      <c r="AM31">
         <v>-4295000000.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
-      <c r="AO31">
+      <c r="AO31"/>
+      <c r="AP31">
         <v>-8644000000.0</v>
       </c>
-      <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
-      <c r="AS31">
+      <c r="AS31"/>
+      <c r="AT31">
         <v>-4123000000.0</v>
       </c>
-      <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>-11172000000.0</v>
       </c>
-      <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
-    </row>
-    <row r="32" spans="1:53">
+      <c r="BB31"/>
+    </row>
+    <row r="32" spans="1:54">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>5786000000.0</v>
+      </c>
+      <c r="C32">
         <v>4935000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>4310000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>5508000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>5532000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>5182000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4940000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4788000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4549000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4961000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4794000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3650000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3494000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3321000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6028000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6133000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5985000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5795000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5644000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>6006000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5747000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5709000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>6227000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>6451000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>5580000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>4964000000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
-    </row>
-    <row r="33" spans="1:53">
+      <c r="BB32"/>
+    </row>
+    <row r="33" spans="1:54">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>14029000000.0</v>
+      </c>
+      <c r="C33">
         <v>14245000000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>14745000000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>14797000000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>14766000000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>14618000000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>14785000000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>14745000000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>14471000000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>14539000000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>14345000000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>14410000000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>14609000000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>14673000000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>14555000000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>13929000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>13904000000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>14100000000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>14364000000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>14286000000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>14177000000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>14213000000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>14314000000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>14034000000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>14264000000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>13493000000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14052000000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>13485000000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>13031000000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>11693000000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>7589000000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>7923000000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>7541000000.0</v>
       </c>
-      <c r="AH33"/>
       <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AJ33"/>
+      <c r="AK33">
         <v>-19000000.0</v>
       </c>
-      <c r="AK33"/>
       <c r="AL33"/>
       <c r="AM33"/>
       <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
       <c r="AX33"/>
       <c r="AY33"/>
       <c r="AZ33"/>
       <c r="BA33"/>
-    </row>
-    <row r="34" spans="1:53">
+      <c r="BB33"/>
+    </row>
+    <row r="34" spans="1:54">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34">
+        <v>215000000.0</v>
+      </c>
+      <c r="C34">
         <v>227000000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>216000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>224000000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>243000000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>217000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>203000000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>218000000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>211000000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>222000000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>187000000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1419000000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>1697000000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1578000000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1503000000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>249000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>1120000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>1297000000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>1342000000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>1357000000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>1336000000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>1412000000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>1469000000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>280000000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>321000000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>331000000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>336000000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>347000000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>356000000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>863000000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
-    </row>
-    <row r="35" spans="1:53">
+      <c r="BB34"/>
+    </row>
+    <row r="35" spans="1:54">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
-        <v>8104000000.0</v>
+        <v>8001000000.0</v>
       </c>
       <c r="C35">
+        <v>8020000000.0</v>
+      </c>
+      <c r="D35">
         <v>7933000000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>7913000000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>7943000000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>7934000000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7914000000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>7955000000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>7964000000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8575000000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8571000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7381000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7445000000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7539000000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>8711000000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>8284000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>8326000000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>8502000000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>8546000000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>8560000000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8538000000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>8613000000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>9620000000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9369000000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>9428000000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8324000000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8065000000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>8107000000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>7650000000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>7613000000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1713000000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1613000000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1493000000.0</v>
       </c>
-      <c r="AH35"/>
       <c r="AI35"/>
       <c r="AJ35"/>
       <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
       <c r="AX35"/>
       <c r="AY35"/>
       <c r="AZ35"/>
       <c r="BA35"/>
-    </row>
-    <row r="36" spans="1:53">
+      <c r="BB35"/>
+    </row>
+    <row r="36" spans="1:54">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>2262000000.0</v>
+      </c>
+      <c r="C36">
         <v>1395000000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>1470000000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>2229000000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2111000000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1356000000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1433000000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1467000000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1282000000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>1189000000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>1232000000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1248000000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1187000000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>1226000000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2150000000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>1127000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>1493000000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>1451000000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>969000000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1292000000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>1159000000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>1138000000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>1161000000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>680000000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>936000000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>1201000000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>661000000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>666000000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>660000000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>462000000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-562000000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>592000000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>484000000.0</v>
       </c>
-      <c r="AH36"/>
       <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>-19000000.0</v>
       </c>
-      <c r="AK36"/>
       <c r="AL36"/>
       <c r="AM36"/>
       <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
       <c r="AZ36"/>
       <c r="BA36"/>
-    </row>
-    <row r="37" spans="1:53">
+      <c r="BB36"/>
+    </row>
+    <row r="37" spans="1:54">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>67000000.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>70000000.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>69000000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>64000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>36000000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>18000000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>15000000.0</v>
       </c>
-      <c r="T37"/>
-      <c r="U37">
+      <c r="U37"/>
+      <c r="V37">
         <v>2000000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>3000000.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>4000000.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
         <v>0.0</v>
       </c>
       <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AR37">
         <v>15495000000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AS37">
         <v>16255000000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>18186000000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>18975000000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>20788000000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>19540000000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>20901000000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>20964000000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>24830000000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="38" spans="1:53">
+    <row r="38" spans="1:54">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>3553000000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>3635000000.0</v>
       </c>
-      <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>3784000000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5563000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5511000000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>4129000000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>4182000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>5943000000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>5880000000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6028000000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>6130000000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4388000000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4800000000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4817000000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4861000000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4943000000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5106000000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>4368000000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>389000000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>425000000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>363000000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>6895000000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>6885000000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1414000000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>363000000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>1001000000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>812000000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>809000000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>5384000000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>805000000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>844000000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>758000000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>5097000000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>586000000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>546000000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>562000000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>607000000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>585000000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>607000000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1317000000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1344000000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:53">
+    <row r="39" spans="1:54">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>306000000.0</v>
+      </c>
+      <c r="C39">
         <v>337000000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>324000000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>282000000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>174000000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>227000000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>252000000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>259000000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>192000000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>246000000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>340000000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>239000000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>265000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>349000000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>209000000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>257000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>162000000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>158000000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>159000000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>137000000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>105000000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>91000000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>142000000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>134000000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>97000000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>124000000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>130000000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>138000000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>148000000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>123000000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>66000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67000000.0</v>
       </c>
       <c r="AG39">
         <v>67000000.0</v>
       </c>
       <c r="AH39">
+        <v>67000000.0</v>
+      </c>
+      <c r="AI39">
         <v>4330000000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>3979000000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>3406000000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>3582000000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>529000000.0</v>
       </c>
-      <c r="AM39"/>
       <c r="AN39"/>
-      <c r="AO39">
+      <c r="AO39"/>
+      <c r="AP39">
         <v>4188000000.0</v>
       </c>
-      <c r="AP39"/>
       <c r="AQ39"/>
       <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>2941000000.0</v>
       </c>
-      <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
-      <c r="AW39">
+      <c r="AW39"/>
+      <c r="AX39">
         <v>3412000000.0</v>
       </c>
-      <c r="AX39"/>
       <c r="AY39"/>
       <c r="AZ39"/>
       <c r="BA39"/>
-    </row>
-    <row r="40" spans="1:53">
+      <c r="BB39"/>
+    </row>
+    <row r="40" spans="1:54">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
-        <v>233000000.0</v>
+        <v>2350000000.0</v>
       </c>
       <c r="C40">
+        <v>2290000000.0</v>
+      </c>
+      <c r="D40">
         <v>-360000000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2042000000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1487000000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1346000000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1408000000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>1315000000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1414000000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1222000000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>1237000000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>1166000000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1497000000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2054000000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1324000000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1246000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1294000000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1083000000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1081000000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1126000000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1306000000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1307000000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>185000000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1142000000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1147000000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>200000000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>981000000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1052000000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1508000000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>790000000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>542000000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>657000000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>679000000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1900000000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1979000000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1899000000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>2434000000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>621000000.0</v>
       </c>
-      <c r="AM40"/>
       <c r="AN40"/>
-      <c r="AO40">
+      <c r="AO40"/>
+      <c r="AP40">
         <v>2223000000.0</v>
       </c>
-      <c r="AP40"/>
       <c r="AQ40"/>
       <c r="AR40"/>
-      <c r="AS40">
+      <c r="AS40"/>
+      <c r="AT40">
         <v>2365000000.0</v>
       </c>
-      <c r="AT40"/>
       <c r="AU40"/>
       <c r="AV40"/>
-      <c r="AW40">
+      <c r="AW40"/>
+      <c r="AX40">
         <v>2328000000.0</v>
       </c>
-      <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
-    </row>
-    <row r="41" spans="1:53">
+      <c r="BB40"/>
+    </row>
+    <row r="41" spans="1:54">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>512000000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>559000000.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>603000000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1077000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1120000000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>915000000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>936000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1357000000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1336000000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1412000000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>1469000000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>990000000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>1030000000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>881000000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>883000000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>895000000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>899000000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>863000000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>1713000000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>1613000000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>5556000000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>5436000000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>5297000000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>6455000000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6398000000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>3826000000.0</v>
       </c>
-      <c r="AM41"/>
       <c r="AN41"/>
-      <c r="AO41">
+      <c r="AO41"/>
+      <c r="AP41">
         <v>6566000000.0</v>
       </c>
-      <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
-      <c r="AS41">
+      <c r="AS41"/>
+      <c r="AT41">
         <v>5395000000.0</v>
       </c>
-      <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
-      <c r="AW41">
+      <c r="AW41"/>
+      <c r="AX41">
         <v>6236000000.0</v>
       </c>
-      <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
-    </row>
-    <row r="42" spans="1:53">
+      <c r="BB41"/>
+    </row>
+    <row r="42" spans="1:54">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>7274000000.0</v>
+      </c>
+      <c r="C42">
         <v>7252000000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>7264000000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>7557000000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>7603000000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>7628000000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7650000000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>7641000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>7678000000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>7768000000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>7879000000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>7991000000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>8253000000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>8361000000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>8836000000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>8949000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>9098000000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>9195000000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>9265000000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>9327000000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>9453000000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9555000000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>9655000000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>9668000000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>9831000000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>9810000000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>9849000000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>9921000000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>9891000000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>8706000000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>10596000000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>11106000000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>9513000000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-1699000000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-1649000000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>154000000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-2018000000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-2195000000.0</v>
       </c>
-      <c r="AM42"/>
       <c r="AN42"/>
-      <c r="AO42">
+      <c r="AO42"/>
+      <c r="AP42">
         <v>-2144000000.0</v>
       </c>
-      <c r="AP42"/>
       <c r="AQ42"/>
       <c r="AR42"/>
-      <c r="AS42">
+      <c r="AS42"/>
+      <c r="AT42">
         <v>-1570000000.0</v>
       </c>
-      <c r="AT42"/>
       <c r="AU42"/>
       <c r="AV42"/>
-      <c r="AW42">
+      <c r="AW42"/>
+      <c r="AX42">
         <v>-34000000.0</v>
       </c>
-      <c r="AX42"/>
       <c r="AY42"/>
       <c r="AZ42"/>
       <c r="BA42"/>
-    </row>
-    <row r="43" spans="1:53">
+      <c r="BB42"/>
+    </row>
+    <row r="43" spans="1:54">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
@@ -8103,4531 +8337,4662 @@
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
-    </row>
-    <row r="44" spans="1:53">
+      <c r="BB43"/>
+    </row>
+    <row r="44" spans="1:54">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
         <v>0.0</v>
       </c>
       <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ44">
+      <c r="AR44">
         <v>15495000000.0</v>
       </c>
-      <c r="AR44">
+      <c r="AS44">
         <v>16255000000.0</v>
       </c>
-      <c r="AS44">
+      <c r="AT44">
         <v>18186000000.0</v>
       </c>
-      <c r="AT44">
+      <c r="AU44">
         <v>18975000000.0</v>
       </c>
-      <c r="AU44">
+      <c r="AV44">
         <v>20788000000.0</v>
       </c>
-      <c r="AV44">
+      <c r="AW44">
         <v>19540000000.0</v>
       </c>
-      <c r="AW44">
+      <c r="AX44">
         <v>20901000000.0</v>
       </c>
-      <c r="AX44">
+      <c r="AY44">
         <v>20964000000.0</v>
       </c>
-      <c r="AY44">
+      <c r="AZ44">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ44">
+      <c r="BA44">
         <v>24830000000.0</v>
       </c>
-      <c r="BA44">
+      <c r="BB44">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="45" spans="1:53">
+    <row r="45" spans="1:54">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>5240000000.0</v>
+      </c>
+      <c r="C45">
         <v>2677000000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>2576000000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>2506000000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>4886000000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>2519000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>2543000000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>2574000000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>4770000000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>2567000000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>2590000000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>2614000000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>4621000000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>2640000000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>2649000000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>2134000000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>2177000000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>2100000000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>2080000000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>2044000000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>2037000000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>1917000000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>1863000000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>1874000000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>1313000000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>1286000000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>1150000000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>1164000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>1169000000.0</v>
       </c>
-      <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
       <c r="AX45"/>
       <c r="AY45"/>
       <c r="AZ45"/>
       <c r="BA45"/>
-    </row>
-    <row r="46" spans="1:53">
+      <c r="BB45"/>
+    </row>
+    <row r="46" spans="1:54">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>1842000000.0</v>
+      </c>
+      <c r="C46">
         <v>2677000000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2576000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1705000000.0</v>
       </c>
       <c r="E46">
         <v>1705000000.0</v>
       </c>
       <c r="F46">
+        <v>1705000000.0</v>
+      </c>
+      <c r="G46">
         <v>2519000000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2543000000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2574000000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2600000000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2567000000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2590000000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>2614000000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>2655000000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>2640000000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1680000000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>2134000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1682000000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1646000000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2126000000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1656000000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1708000000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1626000000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1606000000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>2044000000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>1498000000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1386000000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>1863000000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>1874000000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>1313000000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1286000000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1150000000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1164000000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1169000000.0</v>
       </c>
-      <c r="AH46"/>
       <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
       <c r="AX46"/>
       <c r="AY46"/>
       <c r="AZ46"/>
       <c r="BA46"/>
-    </row>
-    <row r="47" spans="1:53">
+      <c r="BB46"/>
+    </row>
+    <row r="47" spans="1:54">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>2614000000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>1708000000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>1675000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1680000000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>1681000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1682000000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1646000000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1650000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1656000000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1708000000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1626000000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1606000000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>2044000000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>2037000000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1917000000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>1863000000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1874000000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>1313000000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>1286000000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1150000000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1164000000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1956000000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1861000000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1840000000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>1779000000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>1781000000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>1691000000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1657000000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1669000000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>1692000000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>1660000000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>1668000000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>1667000000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>1722000000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>1696000000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>1718000000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>2794000000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>2931000000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>2942000000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>2866000000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>6220000000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>6248000000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:53">
+    <row r="48" spans="1:54">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>4457000000.0</v>
+      </c>
+      <c r="C48">
         <v>3837000000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>3783000000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>4771000000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>4479000000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>3999000000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>3949000000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>3734000000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>3139000000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>2926000000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>2514000000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>2539000000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>2269000000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>2032000000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>2985000000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>2795000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2461000000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>2300000000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>2308000000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>2409000000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1982000000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>1912000000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>1657000000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>1525000000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>674000000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>589000000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>775000000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>696000000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>357000000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>101000000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>21292000000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>10499000000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>8934000000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>8121000000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>7627000000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>5816000000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>5315000000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>4919000000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>4479000000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>3741000000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>3575000000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>3814000000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>3851000000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>4182000000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>5343000000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>6168000000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>7168000000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>2131000000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>2389000000.0</v>
       </c>
-      <c r="AX48">
-[...1 lines deleted...]
-      </c>
       <c r="AY48">
         <v>0.0</v>
       </c>
       <c r="AZ48">
         <v>0.0</v>
       </c>
       <c r="BA48">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="49" spans="1:53">
+      <c r="BB48">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:54">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>2269000000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>2032000000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>2985000000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>2795000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>2461000000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>2300000000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>2308000000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>2409000000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>1982000000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>1912000000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>1657000000.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
-      <c r="AF49">
-[...1 lines deleted...]
-      </c>
+      <c r="AF49"/>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
         <v>0.0</v>
       </c>
       <c r="AO49">
         <v>0.0</v>
       </c>
       <c r="AP49">
+        <v>0.0</v>
+      </c>
+      <c r="AQ49">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>15495000000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>16255000000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>18186000000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>18975000000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>20788000000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>19540000000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>20901000000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>20964000000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>24830000000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="50" spans="1:53">
+    <row r="50" spans="1:54">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
-      <c r="F50">
-[...1 lines deleted...]
-      </c>
+      <c r="F50"/>
       <c r="G50">
         <v>600000000.0</v>
       </c>
       <c r="H50">
         <v>600000000.0</v>
       </c>
       <c r="I50">
+        <v>600000000.0</v>
+      </c>
+      <c r="J50">
         <v>599000000.0</v>
       </c>
-      <c r="J50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="K50"/>
       <c r="L50">
         <v>1250000000.0</v>
       </c>
       <c r="M50">
-        <v>1249000000.0</v>
+        <v>1250000000.0</v>
       </c>
       <c r="N50">
         <v>1249000000.0</v>
       </c>
-      <c r="O50"/>
+      <c r="O50">
+        <v>1249000000.0</v>
+      </c>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...1 lines deleted...]
-      </c>
+      <c r="S50"/>
       <c r="T50">
         <v>750000000.0</v>
       </c>
       <c r="U50">
-        <v>749000000.0</v>
+        <v>750000000.0</v>
       </c>
       <c r="V50">
         <v>749000000.0</v>
       </c>
-      <c r="W50"/>
+      <c r="W50">
+        <v>749000000.0</v>
+      </c>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>803000000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>800000000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>1054000000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1538000000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>631000000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>707000000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>457000000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>1340000000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
-      <c r="AO50">
+      <c r="AO50"/>
+      <c r="AP50">
         <v>427000000.0</v>
       </c>
-      <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
-      <c r="AS50">
+      <c r="AS50"/>
+      <c r="AT50">
         <v>244000000.0</v>
       </c>
-      <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-      <c r="AW50">
+      <c r="AW50"/>
+      <c r="AX50">
         <v>19058000000.0</v>
       </c>
-      <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
-    </row>
-    <row r="51" spans="1:53">
+      <c r="BB50"/>
+    </row>
+    <row r="51" spans="1:54">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
-        <v>6605000000.0</v>
+        <v>7568000000.0</v>
       </c>
       <c r="C51">
+        <v>7574000000.0</v>
+      </c>
+      <c r="D51">
         <v>8344000000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>7452000000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7465000000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8107000000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>8122000000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>8136000000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>8152000000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>8139000000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>9410000000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>8189000000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>8207000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8217000000.0</v>
       </c>
       <c r="O51">
         <v>8217000000.0</v>
       </c>
       <c r="P51">
+        <v>8217000000.0</v>
+      </c>
+      <c r="Q51">
         <v>7701000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>7718000000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>7694000000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>8465000000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>8471000000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>8452000000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>8453000000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>8041000000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>8483000000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8520000000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6888000000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7324000000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7357000000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>6751000000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>6750000000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
-    </row>
-    <row r="52" spans="1:53">
+      <c r="BB51"/>
+    </row>
+    <row r="52" spans="1:54">
       <c r="A52" t="s">
-        <v>63</v>
-[...1 lines deleted...]
-      <c r="B52"/>
+        <v>64</v>
+      </c>
+      <c r="B52">
+        <v>45000000.0</v>
+      </c>
       <c r="C52">
+        <v>45000000.0</v>
+      </c>
+      <c r="D52">
         <v>42000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>41000000.0</v>
       </c>
       <c r="E52">
         <v>41000000.0</v>
       </c>
       <c r="F52">
+        <v>41000000.0</v>
+      </c>
+      <c r="G52">
         <v>651000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>670000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>676000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>675000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>73000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>1319000000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>1320000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>1321000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>1326000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>109000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107000000.0</v>
       </c>
       <c r="Q52">
         <v>107000000.0</v>
       </c>
       <c r="R52">
         <v>107000000.0</v>
       </c>
       <c r="S52">
+        <v>107000000.0</v>
+      </c>
+      <c r="T52">
         <v>855000000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>845000000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>841000000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>839000000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>92000000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>104000000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>122000000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>134000000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>142000000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>145000000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>803000000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>800000000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>1054000000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>1538000000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>631000000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>707000000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>457000000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>1340000000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
-      <c r="AO52">
+      <c r="AO52"/>
+      <c r="AP52">
         <v>427000000.0</v>
       </c>
-      <c r="AP52"/>
       <c r="AQ52"/>
       <c r="AR52"/>
-      <c r="AS52">
+      <c r="AS52"/>
+      <c r="AT52">
         <v>244000000.0</v>
       </c>
-      <c r="AT52"/>
       <c r="AU52"/>
       <c r="AV52"/>
-      <c r="AW52">
+      <c r="AW52"/>
+      <c r="AX52">
         <v>19058000000.0</v>
       </c>
-      <c r="AX52"/>
       <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-    </row>
-    <row r="53" spans="1:53">
+      <c r="BB52"/>
+    </row>
+    <row r="53" spans="1:54">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
-[...1 lines deleted...]
-      </c>
+      <c r="AF53"/>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
       <c r="AI53">
         <v>0.0</v>
       </c>
       <c r="AJ53">
+        <v>0.0</v>
+      </c>
+      <c r="AK53">
         <v>38000000.0</v>
       </c>
-      <c r="AK53">
-[...1 lines deleted...]
-      </c>
       <c r="AL53">
         <v>0.0</v>
       </c>
       <c r="AM53">
         <v>0.0</v>
       </c>
       <c r="AN53">
         <v>0.0</v>
       </c>
       <c r="AO53">
         <v>0.0</v>
       </c>
       <c r="AP53">
         <v>0.0</v>
       </c>
       <c r="AQ53">
         <v>0.0</v>
       </c>
       <c r="AR53">
         <v>0.0</v>
       </c>
       <c r="AS53">
         <v>0.0</v>
       </c>
       <c r="AT53">
         <v>0.0</v>
       </c>
       <c r="AU53">
         <v>0.0</v>
       </c>
       <c r="AV53">
         <v>0.0</v>
       </c>
       <c r="AW53">
         <v>0.0</v>
       </c>
       <c r="AX53">
         <v>0.0</v>
       </c>
       <c r="AY53">
         <v>0.0</v>
       </c>
       <c r="AZ53">
         <v>0.0</v>
       </c>
       <c r="BA53">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="54" spans="1:53">
+      <c r="BB53">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="54" spans="1:54">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
         <v>0.0</v>
       </c>
       <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ54">
+      <c r="AR54">
         <v>15495000000.0</v>
       </c>
-      <c r="AR54">
+      <c r="AS54">
         <v>16255000000.0</v>
       </c>
-      <c r="AS54">
+      <c r="AT54">
         <v>18186000000.0</v>
       </c>
-      <c r="AT54">
+      <c r="AU54">
         <v>18975000000.0</v>
       </c>
-      <c r="AU54">
+      <c r="AV54">
         <v>20788000000.0</v>
       </c>
-      <c r="AV54">
+      <c r="AW54">
         <v>19540000000.0</v>
       </c>
-      <c r="AW54">
+      <c r="AX54">
         <v>20901000000.0</v>
       </c>
-      <c r="AX54">
+      <c r="AY54">
         <v>20964000000.0</v>
       </c>
-      <c r="AY54">
+      <c r="AZ54">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ54">
+      <c r="BA54">
         <v>24830000000.0</v>
       </c>
-      <c r="BA54">
+      <c r="BB54">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="55" spans="1:53">
+    <row r="55" spans="1:54">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>22482000000.0</v>
+      </c>
+      <c r="C55">
         <v>21783000000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>21471000000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>22766000000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>23195000000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>23367000000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>23022000000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>22538000000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>21972000000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>21717000000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>22846000000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>21649000000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>21866000000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>22396000000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>23126000000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>22424000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>22185000000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>22016000000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>22878000000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>23161000000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>22926000000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>22907000000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>22754000000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>22497000000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>21750000000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>20237000000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>20450000000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>20534000000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>19509000000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>17657000000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>13466000000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>14078000000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>13121000000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>53978000000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>52858000000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>52028000000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>50872000000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>50684000000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>49207000000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>48626000000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>48193000000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>49248000000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>48096000000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>47997000000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>50039000000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>51492000000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>52652000000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>54711000000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>54793000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>55293000000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>53286000000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>56133000000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>55316000000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:53">
+    <row r="56" spans="1:54">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>8453000000.0</v>
+      </c>
+      <c r="C56">
         <v>7538000000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>6726000000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>7969000000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>8429000000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>8749000000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>8237000000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>7793000000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>7501000000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>7178000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>8501000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>7239000000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>7257000000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>7723000000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>8571000000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8495000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8281000000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>7916000000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>8514000000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>8875000000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8749000000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>8694000000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8440000000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8463000000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>7486000000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6744000000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6398000000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>7049000000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>6478000000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>5964000000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>5877000000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>6155000000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>5580000000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>18661000000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>17402000000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>19000000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>16434000000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>16738000000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>15705000000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>14921000000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>14949000000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>15620000000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>14826000000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>15193000000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>17348000000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>19049000000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>20264000000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>14950000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>15376000000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>15649000000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>16721000000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>18335000000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>17425000000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:53">
+    <row r="57" spans="1:54">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>2667000000.0</v>
+      </c>
+      <c r="C57">
         <v>2603000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2416000000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2461000000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2897000000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>3567000000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>3297000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3005000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2952000000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2217000000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>3707000000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>3589000000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>3763000000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4402000000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2543000000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2362000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2296000000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2121000000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>2870000000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2869000000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>3002000000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2985000000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2213000000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2012000000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1906000000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1780000000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1816000000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1890000000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1712000000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>1297000000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>1241000000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1328000000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1759000000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>9099000000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>8055000000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>8176000000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>7386000000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>7456000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>6749000000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>7422000000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>7068000000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>8276000000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>7268000000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>6992000000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>7042000000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>7490000000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>7239000000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>9158000000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>8856000000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>9715000000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>9484000000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>11193000000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>10990000000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:53">
+    <row r="58" spans="1:54">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
-        <v>10707000000.0</v>
+        <v>10668000000.0</v>
       </c>
       <c r="C58">
+        <v>10623000000.0</v>
+      </c>
+      <c r="D58">
         <v>10349000000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>10374000000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>10840000000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>11501000000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>11211000000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>10960000000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>10916000000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>10792000000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>12278000000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>10970000000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>11208000000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>11941000000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>11254000000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>10646000000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>10622000000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>10623000000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>11416000000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>11429000000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>11540000000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>11598000000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>11833000000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>11381000000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>11334000000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>10104000000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>9881000000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>9997000000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>9362000000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>8910000000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2954000000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>2941000000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>3252000000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>32994000000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>32515000000.0</v>
       </c>
-      <c r="AJ58">
-[...1 lines deleted...]
-      </c>
       <c r="AK58">
+        <v>0.0</v>
+      </c>
+      <c r="AL58">
         <v>33240000000.0</v>
       </c>
-      <c r="AL58">
-[...1 lines deleted...]
-      </c>
       <c r="AM58">
         <v>0.0</v>
       </c>
       <c r="AN58">
         <v>0.0</v>
       </c>
       <c r="AO58">
+        <v>0.0</v>
+      </c>
+      <c r="AP58">
         <v>32760000000.0</v>
       </c>
-      <c r="AP58">
-[...1 lines deleted...]
-      </c>
       <c r="AQ58">
         <v>0.0</v>
       </c>
       <c r="AR58">
         <v>0.0</v>
       </c>
       <c r="AS58">
+        <v>0.0</v>
+      </c>
+      <c r="AT58">
         <v>31232000000.0</v>
       </c>
-      <c r="AT58">
-[...1 lines deleted...]
-      </c>
       <c r="AU58">
         <v>0.0</v>
       </c>
       <c r="AV58">
         <v>0.0</v>
       </c>
       <c r="AW58">
         <v>0.0</v>
       </c>
       <c r="AX58">
         <v>0.0</v>
       </c>
       <c r="AY58">
         <v>0.0</v>
       </c>
       <c r="AZ58">
         <v>0.0</v>
       </c>
       <c r="BA58">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="59" spans="1:53">
+      <c r="BB58">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:54">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
+      <c r="AF59"/>
+      <c r="AG59">
         <v>21924000000.0</v>
       </c>
-      <c r="AG59">
-[...1 lines deleted...]
-      </c>
       <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
         <v>20223000000.0</v>
       </c>
-      <c r="AI59">
+      <c r="AJ59">
         <v>19631000000.0</v>
       </c>
-      <c r="AJ59">
+      <c r="AK59">
         <v>17556000000.0</v>
       </c>
-      <c r="AK59">
-[...1 lines deleted...]
-      </c>
       <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
         <v>16252000000.0</v>
       </c>
-      <c r="AM59">
+      <c r="AN59">
         <v>15555000000.0</v>
       </c>
-      <c r="AN59">
+      <c r="AO59">
         <v>15055000000.0</v>
       </c>
-      <c r="AO59">
-[...1 lines deleted...]
-      </c>
       <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
         <v>15550000000.0</v>
       </c>
-      <c r="AQ59">
+      <c r="AR59">
         <v>15495000000.0</v>
       </c>
-      <c r="AR59">
+      <c r="AS59">
         <v>16255000000.0</v>
       </c>
-      <c r="AS59">
+      <c r="AT59">
         <v>18186000000.0</v>
       </c>
-      <c r="AT59">
+      <c r="AU59">
         <v>18975000000.0</v>
       </c>
-      <c r="AU59">
+      <c r="AV59">
         <v>20788000000.0</v>
       </c>
-      <c r="AV59">
+      <c r="AW59">
         <v>19540000000.0</v>
       </c>
-      <c r="AW59">
+      <c r="AX59">
         <v>20901000000.0</v>
       </c>
-      <c r="AX59">
+      <c r="AY59">
         <v>20964000000.0</v>
       </c>
-      <c r="AY59">
+      <c r="AZ59">
         <v>20800000000.0</v>
       </c>
-      <c r="AZ59">
+      <c r="BA59">
         <v>24830000000.0</v>
       </c>
-      <c r="BA59">
+      <c r="BB59">
         <v>24479000000.0</v>
       </c>
     </row>
-    <row r="60" spans="1:53">
+    <row r="60" spans="1:54">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>11628000000.0</v>
+      </c>
+      <c r="C60">
         <v>10969000000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>10928000000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12208000000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>11962000000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11526000000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>11495000000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>11276000000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10714000000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>10554000000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>10252000000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>10384000000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>10378000000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>10185000000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>11607000000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>11521000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>11339000000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>11200000000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>11275000000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>11430000000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>11123000000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>11081000000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>10917000000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>10791000000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>10094000000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>10114000000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>10334000000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>10320000000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>9947000000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8600000000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>10394000000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>11045000000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>9594000000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>18971000000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>18389000000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>6247000000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>15722000000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>15017000000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>14340000000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>13807000000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>13661000000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>14471000000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>14504000000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>15281000000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>17220000000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>17989000000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>19813000000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>16265000000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>17418000000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>17463000000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>17649000000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>24401000000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>24053000000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:53">
+    <row r="61" spans="1:54">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
         <v>0.0</v>
       </c>
       <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
         <v>-15550000000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-15495000000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-16255000000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-18186000000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-18975000000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-20788000000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-19540000000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-20901000000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-20964000000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-20800000000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-24830000000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-24479000000.0</v>
       </c>
     </row>
-    <row r="62" spans="1:53">
+    <row r="62" spans="1:54">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
-      <c r="M62">
+      <c r="M62"/>
+      <c r="N62">
         <v>213000000.0</v>
       </c>
-      <c r="N62">
+      <c r="O62">
         <v>200000000.0</v>
       </c>
-      <c r="O62">
+      <c r="P62">
         <v>196000000.0</v>
       </c>
-      <c r="P62">
+      <c r="Q62">
         <v>193000000.0</v>
       </c>
-      <c r="Q62">
+      <c r="R62">
         <v>188000000.0</v>
       </c>
-      <c r="R62">
+      <c r="S62">
         <v>175000000.0</v>
       </c>
-      <c r="S62">
+      <c r="T62">
         <v>172000000.0</v>
       </c>
-      <c r="T62">
+      <c r="U62">
         <v>302000000.0</v>
       </c>
-      <c r="U62">
+      <c r="V62">
         <v>261000000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>225000000.0</v>
       </c>
-      <c r="W62">
+      <c r="X62">
         <v>202000000.0</v>
       </c>
-      <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
+      <c r="BB62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B2">
+        <v>8671000000.0</v>
+      </c>
+      <c r="C2">
         <v>10903000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9089000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>9689000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>9117000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8037000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>7807000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7539000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>6676000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6269000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5729000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18561000000.0</v>
       </c>
-      <c r="M2">
-[...3 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>410000000.0</v>
+      </c>
+      <c r="C3">
         <v>385000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>389000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>411000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>363000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>300000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>258000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>212000000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>171000000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>169000000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>170000000.0</v>
       </c>
-      <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
-      <c r="I4">
+      <c r="I4"/>
+      <c r="J4">
         <v>-12000000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>-44000000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>-8000000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-67000000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>729000000.0</v>
       </c>
     </row>
-    <row r="5" spans="1:13">
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>2624000000.0</v>
+      </c>
+      <c r="C5">
         <v>3464000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2509000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>2085000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2071000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>3313000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1833000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>2427000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>2213000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2264000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>1861000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5906000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>5488000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>3034000000.0</v>
+      </c>
+      <c r="C6">
         <v>3849000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2898000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>2496000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>2434000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>3613000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>2091000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>2639000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2384000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2433000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>2031000000.0</v>
       </c>
-      <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
-      <c r="I8">
+      <c r="I8"/>
+      <c r="J8">
         <v>607000000.0</v>
       </c>
-      <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>8455000000.0</v>
+      </c>
+      <c r="C9">
         <v>5397000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>13980000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>14913000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>13974000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12909000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12303000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>11389000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>10153000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>9921000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8894000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>10426000000.0</v>
       </c>
-      <c r="M9">
-[...3 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>2278000000.0</v>
+      </c>
+      <c r="C10">
         <v>3061000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>2104000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1736000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1694000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2918000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1464000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2224000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>2170000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>2241000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1843000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>9847000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5189000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>551000000.0</v>
+      </c>
+      <c r="C11">
         <v>768000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>550000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>483000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>461000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>717000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>402000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>581000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-58000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>832000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>736000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1243000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1272000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>324000000.0</v>
+      </c>
+      <c r="C12">
         <v>403000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>405000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>349000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>377000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>395000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>369000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>203000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>43000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>23000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>18000000.0</v>
       </c>
-      <c r="L12">
-[...1 lines deleted...]
-      </c>
       <c r="M12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13">
+        <v>127000000.0</v>
+      </c>
+      <c r="C13">
         <v>176000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>189000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>131000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>35000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>41000000.0</v>
       </c>
-      <c r="I13"/>
-[...3 lines deleted...]
-      <c r="K13"/>
+      <c r="J13"/>
+      <c r="K13">
+        <v>0.0</v>
+      </c>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>-42000000.0</v>
+      </c>
+      <c r="C14">
         <v>-30000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-53000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-14000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-28000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>263000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>322000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>200000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>275000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154000000.0</v>
       </c>
       <c r="K14">
         <v>154000000.0</v>
       </c>
       <c r="L14">
+        <v>154000000.0</v>
+      </c>
+      <c r="M14">
         <v>1587000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>4024000000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>1685000000.0</v>
+      </c>
+      <c r="C15">
         <v>2263000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1501000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1239000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1205000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2150000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>999000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1595000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>2187000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1372000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1072000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>8306000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>4646000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>1239000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1205000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2150000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>999000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1595000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2187000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1372000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1072000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>8306000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4514000000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>1727000000.0</v>
+      </c>
+      <c r="C17">
         <v>2293000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1554000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1253000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1233000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>2201000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1062000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1643000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>2228000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1409000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1107000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>8604000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>3917000000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:13">
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-274000000.0</v>
+      </c>
+      <c r="C18">
         <v>-227000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-216000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-218000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-371000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-391000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-334000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-162000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-43000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-23000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-18000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-699000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-509000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>583000000.0</v>
       </c>
-      <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>111000000.0</v>
       </c>
-      <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>35000000.0</v>
       </c>
-      <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20">
         <v>315000000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>323000000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>502000000.0</v>
       </c>
-      <c r="M20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>4192000000.0</v>
+      </c>
+      <c r="C21">
         <v>3229000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2478000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2764000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2574000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2765000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2497000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2431000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2215000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>2535000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1974000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5906000000.0</v>
       </c>
-      <c r="M21">
-[...3 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="N21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>12934000000.0</v>
+      </c>
+      <c r="C23">
         <v>13071000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>11502000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12149000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11400000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10144000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>9806000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8958000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>7938000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>7386000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>6920000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>736000000.0</v>
       </c>
-      <c r="M23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:13">
+      <c r="N23"/>
+    </row>
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>410000000.0</v>
+      </c>
+      <c r="C25">
         <v>385000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>389000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>411000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>363000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>300000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>258000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>212000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>171000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>169000000.0</v>
       </c>
-      <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>2367000000.0</v>
+      </c>
+      <c r="C28">
         <v>2168000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>2024000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2049000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1920000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1807000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1741000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1419000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1262000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1117000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1191000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>3784000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4129000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>551000000.0</v>
+      </c>
+      <c r="C29">
         <v>768000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>550000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>483000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>461000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>717000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>402000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>581000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-58000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>832000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>736000000.0</v>
       </c>
-      <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>4263000000.0</v>
+      </c>
+      <c r="C30">
         <v>2178000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>11502000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>12149000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>11400000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>10144000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>9806000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>8958000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>7938000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>7386000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6920000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23081000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>26379000000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-1914000000.0</v>
+      </c>
+      <c r="C31">
         <v>-168000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-374000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-1028000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-880000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>153000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1033000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-207000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-45000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-294000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-131000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>3941000000.0</v>
       </c>
-      <c r="M31">
-[...3 lines deleted...]
-    <row r="32" spans="1:13">
+      <c r="N31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>17126000000.0</v>
+      </c>
+      <c r="C32">
         <v>16300000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>13980000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>14913000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>13974000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>12909000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>12303000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>11389000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10153000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>9921000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>8894000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>28987000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>31867000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD32"/>
+  <dimension ref="A1:BE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:57">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="AX1" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>111</v>
       </c>
       <c r="AZ1" t="s">
-        <v>145</v>
+        <v>112</v>
       </c>
       <c r="BA1" t="s">
         <v>146</v>
       </c>
       <c r="BB1" t="s">
         <v>147</v>
       </c>
       <c r="BC1" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="BD1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:56">
+      <c r="BE1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:57">
       <c r="A2" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B2">
+        <v>115</v>
+      </c>
+      <c r="B2"/>
+      <c r="C2">
         <v>2494000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>3995000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2182000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1861000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3060000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3873000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2109000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1882000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2148000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3490000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1958000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1881000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2727000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3631000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1755000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1814000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2256000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3760000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1650000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1722000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1963000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3346000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1168000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1187000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2061000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3091000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1468000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1358000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1660000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2818000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1491000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1451000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1444000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2346000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1264000000.0</v>
       </c>
-      <c r="AK2">
-[...1 lines deleted...]
-      </c>
       <c r="AL2">
         <v>0.0</v>
       </c>
       <c r="AM2">
         <v>0.0</v>
       </c>
       <c r="AN2">
         <v>0.0</v>
       </c>
       <c r="AO2">
         <v>0.0</v>
       </c>
       <c r="AP2">
         <v>0.0</v>
       </c>
       <c r="AQ2">
         <v>0.0</v>
       </c>
       <c r="AR2">
         <v>0.0</v>
       </c>
       <c r="AS2">
+        <v>0.0</v>
+      </c>
+      <c r="AT2">
         <v>18561000000.0</v>
       </c>
-      <c r="AT2">
-[...1 lines deleted...]
-      </c>
       <c r="AU2">
         <v>0.0</v>
       </c>
       <c r="AV2">
         <v>0.0</v>
       </c>
       <c r="AW2">
         <v>0.0</v>
       </c>
       <c r="AX2">
         <v>0.0</v>
       </c>
       <c r="AY2">
         <v>0.0</v>
       </c>
       <c r="AZ2">
         <v>0.0</v>
       </c>
       <c r="BA2">
         <v>0.0</v>
       </c>
       <c r="BB2">
         <v>0.0</v>
       </c>
       <c r="BC2">
         <v>0.0</v>
       </c>
       <c r="BD2">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:56">
+      <c r="BE2">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:57">
       <c r="A3" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B3">
+        <v>111000000.0</v>
+      </c>
+      <c r="C3">
         <v>101000000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>100000000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>98000000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>102000000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>95000000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>97000000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="J3">
         <v>98000000.0</v>
       </c>
       <c r="K3">
+        <v>98000000.0</v>
+      </c>
+      <c r="L3">
         <v>97000000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>96000000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>103000000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>106000000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="Q3">
         <v>99000000.0</v>
       </c>
       <c r="R3">
+        <v>99000000.0</v>
+      </c>
+      <c r="S3">
         <v>92000000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>93000000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>79000000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>84000000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>78000000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>70000000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>68000000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AA3">
         <v>57000000.0</v>
       </c>
       <c r="AB3">
+        <v>57000000.0</v>
+      </c>
+      <c r="AC3">
         <v>50000000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>60000000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>58000000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>51000000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>43000000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>45000000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>43000000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>42000000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>41000000.0</v>
       </c>
-      <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+    </row>
+    <row r="4" spans="1:57">
       <c r="A4" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
+      <c r="AE4"/>
+      <c r="AF4">
         <v>-17000000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-7000000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>6000000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-13000000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-21000000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>16000000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-32000000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-12000000.0</v>
       </c>
-      <c r="AM4">
-[...1 lines deleted...]
-      </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
         <v>-8000000.0</v>
       </c>
-      <c r="AP4">
-[...1 lines deleted...]
-      </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
         <v>-67000000.0</v>
       </c>
-      <c r="AT4">
-[...1 lines deleted...]
-      </c>
       <c r="AU4">
         <v>0.0</v>
       </c>
       <c r="AV4">
         <v>0.0</v>
       </c>
       <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
         <v>729000000.0</v>
       </c>
-      <c r="AX4">
-[...1 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
-      <c r="BB4"/>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+    </row>
+    <row r="5" spans="1:57">
       <c r="A5" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B5">
+        <v>981000000.0</v>
+      </c>
+      <c r="C5">
         <v>302000000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>442000000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>899000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1049000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>568000000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>632000000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>1215000000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>547000000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>1060000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>250000000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>652000000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>592000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>35000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>526000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>932000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>539000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>482000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>3000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>1049000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>456000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>876000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>401000000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>1577000000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>300000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>234000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>509000000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>790000000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>747000000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>787000000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>46000000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>847000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>616000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>661000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>318000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>618000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1562000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>1562000000.0</v>
       </c>
-      <c r="AM5">
-[...1 lines deleted...]
-      </c>
       <c r="AN5">
         <v>0.0</v>
       </c>
       <c r="AO5">
         <v>0.0</v>
       </c>
       <c r="AP5">
         <v>0.0</v>
       </c>
       <c r="AQ5">
         <v>0.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
+        <v>0.0</v>
+      </c>
+      <c r="AT5">
         <v>5906000000.0</v>
       </c>
-      <c r="AT5">
-[...1 lines deleted...]
-      </c>
       <c r="AU5">
         <v>0.0</v>
       </c>
       <c r="AV5">
         <v>0.0</v>
       </c>
       <c r="AW5">
+        <v>0.0</v>
+      </c>
+      <c r="AX5">
         <v>5488000000.0</v>
       </c>
-      <c r="AX5">
-[...1 lines deleted...]
-      </c>
       <c r="AY5">
         <v>0.0</v>
       </c>
       <c r="AZ5">
         <v>0.0</v>
       </c>
       <c r="BA5">
         <v>0.0</v>
       </c>
-      <c r="BB5"/>
+      <c r="BB5">
+        <v>0.0</v>
+      </c>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+    </row>
+    <row r="6" spans="1:57">
       <c r="A6" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B6">
+        <v>1092000000.0</v>
+      </c>
+      <c r="C6">
         <v>403000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>542000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>997000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1151000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>663000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>729000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1306000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>645000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1158000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>347000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>748000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>695000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>141000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>629000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1031000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>638000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>574000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>96000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>1128000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>540000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>954000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>471000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>1645000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>394000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>291000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>566000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>840000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>807000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>845000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>97000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>890000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>661000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>704000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>360000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>659000000.0</v>
       </c>
-      <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+    </row>
+    <row r="7" spans="1:57">
       <c r="A7" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
-      <c r="AG7">
-[...1 lines deleted...]
-      </c>
+      <c r="AG7"/>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
         <v>0.0</v>
       </c>
       <c r="AO7">
         <v>0.0</v>
       </c>
       <c r="AP7">
@@ -12644,92 +13009,93 @@
       </c>
       <c r="AT7">
         <v>0.0</v>
       </c>
       <c r="AU7">
         <v>0.0</v>
       </c>
       <c r="AV7">
         <v>0.0</v>
       </c>
       <c r="AW7">
         <v>0.0</v>
       </c>
       <c r="AX7">
         <v>0.0</v>
       </c>
       <c r="AY7">
         <v>0.0</v>
       </c>
       <c r="AZ7">
         <v>0.0</v>
       </c>
       <c r="BA7">
         <v>0.0</v>
       </c>
-      <c r="BB7"/>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+    </row>
+    <row r="8" spans="1:57">
       <c r="A8" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
-      <c r="AG8">
-[...1 lines deleted...]
-      </c>
+      <c r="AG8"/>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
@@ -12746,1998 +13112,2032 @@
       </c>
       <c r="AT8">
         <v>0.0</v>
       </c>
       <c r="AU8">
         <v>0.0</v>
       </c>
       <c r="AV8">
         <v>0.0</v>
       </c>
       <c r="AW8">
         <v>0.0</v>
       </c>
       <c r="AX8">
         <v>0.0</v>
       </c>
       <c r="AY8">
         <v>0.0</v>
       </c>
       <c r="AZ8">
         <v>0.0</v>
       </c>
       <c r="BA8">
         <v>0.0</v>
       </c>
-      <c r="BB8"/>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+    </row>
+    <row r="9" spans="1:57">
       <c r="A9" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B9">
+        <v>4212000000.0</v>
+      </c>
+      <c r="C9">
         <v>1500000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>1187000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1556000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1426000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1311000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>1205000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>1455000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>1210000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>1299000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>744000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>3207000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>3032000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>4084000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>4605000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>3192000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>3033000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>3455000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>4441000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>3045000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2890000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3215000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>4087000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>2717000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>2418000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>3440000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>3778000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>2667000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>2513000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>2752000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>3583000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>2541000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>2394000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>2463000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>3108000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>2188000000.0</v>
       </c>
-      <c r="AK9">
-[...1 lines deleted...]
-      </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
         <v>0.0</v>
       </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
         <v>0.0</v>
       </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>10426000000.0</v>
       </c>
-      <c r="AT9">
-[...1 lines deleted...]
-      </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:57">
       <c r="A10" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B10">
+        <v>921000000.0</v>
+      </c>
+      <c r="C10">
         <v>236000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>322000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>799000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>959000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>474000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>515000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1113000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>451000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>961000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>131000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>561000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>505000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-51000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>437000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>845000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>447000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>390000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-95000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>952000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>357000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>778000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>304000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>1479000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>200000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>145000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>419000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>700000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>656000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>706000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>31000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>831000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>593000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>654000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>312000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>611000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3437000000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-133000000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>148000000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1237000000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3927000000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>116000000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-942000000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1053000000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>14821000000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-9860000000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3283000000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>1603000000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>5189000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-1358000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1358000000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:56">
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:57">
       <c r="A11" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B11">
+        <v>225000000.0</v>
+      </c>
+      <c r="C11">
         <v>61000000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>75000000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>190000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>240000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>120000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>127000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>281000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>131000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>257000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>16000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>146000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>136000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>116000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>232000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>139000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>100000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-22000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>244000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>85000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>196000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>74000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>362000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="Z11">
         <v>55000000.0</v>
       </c>
       <c r="AA11">
+        <v>55000000.0</v>
+      </c>
+      <c r="AB11">
         <v>105000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>187000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>191000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>167000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>7000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>216000000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>113000000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>188000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-570000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>211000000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-370000000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-78000000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>105000000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>343000000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-49000000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-52000000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-212000000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>313000000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>974000000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>583000000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>-817000000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>503000000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>1363000000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-451000000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>360000000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-257000000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>257000000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>295000000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>382000000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>245000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:56">
+    <row r="12" spans="1:57">
       <c r="A12" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B12">
+        <v>60000000.0</v>
+      </c>
+      <c r="C12">
         <v>66000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>98000000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>100000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>90000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>94000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>117000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>102000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>96000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>99000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>119000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>91000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>87000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>86000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>89000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>87000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="R12">
         <v>92000000.0</v>
       </c>
       <c r="S12">
+        <v>92000000.0</v>
+      </c>
+      <c r="T12">
         <v>98000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>97000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>99000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>98000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="X12">
         <v>99000000.0</v>
       </c>
       <c r="Y12">
+        <v>99000000.0</v>
+      </c>
+      <c r="Z12">
         <v>100000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>89000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000000.0</v>
       </c>
       <c r="AB12">
         <v>90000000.0</v>
       </c>
       <c r="AC12">
+        <v>90000000.0</v>
+      </c>
+      <c r="AD12">
         <v>91000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>81000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>15000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>16000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>23000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1529000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11000000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1000000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>300000000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1181000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>6000000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>292000000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>295000000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1180000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>23000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>300000000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>305000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1111000000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>264000000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>274000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000000.0</v>
       </c>
       <c r="BA12">
         <v>244000000.0</v>
       </c>
       <c r="BB12">
+        <v>244000000.0</v>
+      </c>
+      <c r="BC12">
         <v>247000000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>514000000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>245000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:56">
+    <row r="13" spans="1:57">
       <c r="A13" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B13">
+        <v>32000000.0</v>
+      </c>
+      <c r="C13">
         <v>23000000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>22000000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>50000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>48000000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>39000000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>37000000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>52000000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>49000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>44000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>47000000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>49000000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>52000000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>31000000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>29000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>19000000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
-      <c r="U13">
+      <c r="U13"/>
+      <c r="V13">
         <v>1000000.0</v>
       </c>
-      <c r="V13">
-[...1 lines deleted...]
-      </c>
       <c r="W13">
+        <v>0.0</v>
+      </c>
+      <c r="X13">
         <v>2000000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1000000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="AA13">
         <v>8000000.0</v>
       </c>
       <c r="AB13">
+        <v>8000000.0</v>
+      </c>
+      <c r="AC13">
         <v>17000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>22000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>142000000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+    </row>
+    <row r="14" spans="1:57">
       <c r="A14" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="C14">
         <v>-9000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-18000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-10000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-8000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-15000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-5000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-1000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-38000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-6000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-8000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>6000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>4000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>8000000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-8000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-2000000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>7000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>12000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-7000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>263000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>15000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>6000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>325000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>322000000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>277000000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>235000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>217000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>200000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>147000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>118000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>92000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>-15000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000000.0</v>
       </c>
       <c r="AI14">
         <v>92000000.0</v>
       </c>
       <c r="AJ14">
         <v>92000000.0</v>
       </c>
       <c r="AK14">
+        <v>92000000.0</v>
+      </c>
+      <c r="AL14">
         <v>675000000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1235000000.0</v>
       </c>
-      <c r="AM14">
-[...1 lines deleted...]
-      </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
         <v>1772000000.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>1587000000.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
         <v>4024000000.0</v>
       </c>
-      <c r="AX14">
-[...1 lines deleted...]
-      </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
-      <c r="BB14"/>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
       <c r="BC14"/>
       <c r="BD14"/>
-    </row>
-    <row r="15" spans="1:56">
+      <c r="BE14"/>
+    </row>
+    <row r="15" spans="1:57">
       <c r="A15" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B15">
+        <v>691000000.0</v>
+      </c>
+      <c r="C15">
         <v>166000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>229000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>599000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>717000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>346000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>373000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>827000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>319000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>666000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>109000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>407000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>375000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-54000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>313000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>605000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>306000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>283000000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-85000000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>701000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>253000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>567000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>224000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>1106000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>122000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>78000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>300000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>499000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>454000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>529000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>604000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>471000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>457000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>869000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>390000000.0</v>
       </c>
-      <c r="AK15">
-[...1 lines deleted...]
-      </c>
       <c r="AL15">
         <v>0.0</v>
       </c>
       <c r="AM15">
         <v>0.0</v>
       </c>
       <c r="AN15">
         <v>0.0</v>
       </c>
       <c r="AO15">
         <v>0.0</v>
       </c>
       <c r="AP15">
         <v>0.0</v>
       </c>
       <c r="AQ15">
         <v>0.0</v>
       </c>
       <c r="AR15">
         <v>0.0</v>
       </c>
       <c r="AS15">
+        <v>0.0</v>
+      </c>
+      <c r="AT15">
         <v>8306000000.0</v>
       </c>
-      <c r="AT15">
-[...1 lines deleted...]
-      </c>
       <c r="AU15">
         <v>0.0</v>
       </c>
       <c r="AV15">
         <v>0.0</v>
       </c>
       <c r="AW15">
+        <v>0.0</v>
+      </c>
+      <c r="AX15">
         <v>154000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-1361000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1207000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>-639000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>639000000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>839000000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>825000000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>571000000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:56">
+    <row r="16" spans="1:57">
       <c r="A16" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>407000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>375000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-54000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>313000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>605000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>306000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>283000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-85000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>701000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>253000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>567000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>224000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>1106000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>122000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>78000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>300000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>499000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>454000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>529000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>604000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3606000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>457000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>869000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>390000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2153000000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>799000000.0</v>
       </c>
-      <c r="AM16">
-[...1 lines deleted...]
-      </c>
       <c r="AN16">
         <v>0.0</v>
       </c>
       <c r="AO16">
+        <v>0.0</v>
+      </c>
+      <c r="AP16">
         <v>2755000000.0</v>
       </c>
-      <c r="AP16">
-[...1 lines deleted...]
-      </c>
       <c r="AQ16">
         <v>0.0</v>
       </c>
       <c r="AR16">
         <v>0.0</v>
       </c>
       <c r="AS16">
+        <v>0.0</v>
+      </c>
+      <c r="AT16">
         <v>8306000000.0</v>
       </c>
-      <c r="AT16">
-[...1 lines deleted...]
-      </c>
       <c r="AU16">
         <v>0.0</v>
       </c>
       <c r="AV16">
         <v>0.0</v>
       </c>
       <c r="AW16">
+        <v>0.0</v>
+      </c>
+      <c r="AX16">
         <v>4514000000.0</v>
       </c>
-      <c r="AX16">
-[...1 lines deleted...]
-      </c>
       <c r="AY16">
         <v>0.0</v>
       </c>
       <c r="AZ16">
         <v>0.0</v>
       </c>
       <c r="BA16">
         <v>0.0</v>
       </c>
-      <c r="BB16"/>
+      <c r="BB16">
+        <v>0.0</v>
+      </c>
       <c r="BC16"/>
       <c r="BD16"/>
-    </row>
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+    </row>
+    <row r="17" spans="1:57">
       <c r="A17" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B17">
+        <v>696000000.0</v>
+      </c>
+      <c r="C17">
         <v>175000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>247000000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>609000000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>719000000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>354000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>388000000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>832000000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>320000000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>704000000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>115000000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>415000000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>369000000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-50000000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>321000000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>613000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>308000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>290000000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-73000000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>708000000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>272000000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>582000000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>230000000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>1117000000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>145000000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>90000000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>314000000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>513000000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>465000000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>539000000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>24000000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>615000000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3813000000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>466000000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>882000000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>400000000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2388000000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>882000000.0</v>
       </c>
-      <c r="AM17">
-[...1 lines deleted...]
-      </c>
       <c r="AN17">
         <v>0.0</v>
       </c>
       <c r="AO17">
+        <v>0.0</v>
+      </c>
+      <c r="AP17">
         <v>3024000000.0</v>
       </c>
-      <c r="AP17">
-[...1 lines deleted...]
-      </c>
       <c r="AQ17">
         <v>0.0</v>
       </c>
       <c r="AR17">
         <v>0.0</v>
       </c>
       <c r="AS17">
+        <v>0.0</v>
+      </c>
+      <c r="AT17">
         <v>8604000000.0</v>
       </c>
-      <c r="AT17">
-[...1 lines deleted...]
-      </c>
       <c r="AU17">
         <v>0.0</v>
       </c>
       <c r="AV17">
         <v>0.0</v>
       </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>3917000000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
         <v>0.0</v>
       </c>
       <c r="AZ17">
         <v>0.0</v>
       </c>
       <c r="BA17">
         <v>0.0</v>
       </c>
-      <c r="BB17"/>
+      <c r="BB17">
+        <v>0.0</v>
+      </c>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+    </row>
+    <row r="18" spans="1:57">
       <c r="A18" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B18">
+        <v>-60000000.0</v>
+      </c>
+      <c r="C18">
         <v>-66000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-98000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-50000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-42000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-55000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-80000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-50000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-47000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-55000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-72000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-42000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-35000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-55000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-60000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-68000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-86000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-97000000.0</v>
       </c>
       <c r="T18">
         <v>-97000000.0</v>
       </c>
       <c r="U18">
-        <v>-98000000.0</v>
+        <v>-97000000.0</v>
       </c>
       <c r="V18">
         <v>-98000000.0</v>
       </c>
       <c r="W18">
+        <v>-98000000.0</v>
+      </c>
+      <c r="X18">
         <v>-97000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-98000000.0</v>
       </c>
       <c r="Y18">
         <v>-98000000.0</v>
       </c>
       <c r="Z18">
+        <v>-98000000.0</v>
+      </c>
+      <c r="AA18">
         <v>-81000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-82000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-73000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-69000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-62000000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+    </row>
+    <row r="19" spans="1:57">
       <c r="A19" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>23000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-719000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>73000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-76000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-134000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-233000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-211000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>69000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-172000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>61000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>174000000.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+    </row>
+    <row r="20" spans="1:57">
       <c r="A20" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>111000000.0</v>
       </c>
-      <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
-      <c r="AG20">
+      <c r="AG20"/>
+      <c r="AH20">
         <v>-148000000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>229000000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>-102000000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>21000000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>278000000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>37000000.0</v>
       </c>
-      <c r="AM20">
-[...1 lines deleted...]
-      </c>
       <c r="AN20">
         <v>0.0</v>
       </c>
       <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
         <v>323000000.0</v>
       </c>
-      <c r="AP20">
-[...1 lines deleted...]
-      </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>502000000.0</v>
       </c>
-      <c r="AT20">
-[...1 lines deleted...]
-      </c>
       <c r="AU20">
         <v>0.0</v>
       </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
-      <c r="BB20"/>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+    </row>
+    <row r="21" spans="1:57">
       <c r="A21" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B21">
+        <v>1832000000.0</v>
+      </c>
+      <c r="C21">
         <v>801000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>592000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>967000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>836000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>760000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>680000000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>953000000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>671000000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>789000000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>249000000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>769000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>628000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>723000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>424000000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>989000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>667000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>714000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>213000000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>980000000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>628000000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>815000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>229000000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>1093000000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>643000000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>858000000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>199000000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>797000000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>640000000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>698000000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>385000000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>708000000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>583000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>651000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>361000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>620000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>6437000000.0</v>
       </c>
-      <c r="AL21">
-[...1 lines deleted...]
-      </c>
       <c r="AM21">
         <v>0.0</v>
       </c>
       <c r="AN21">
         <v>0.0</v>
       </c>
       <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
         <v>5867000000.0</v>
       </c>
-      <c r="AP21">
-[...1 lines deleted...]
-      </c>
       <c r="AQ21">
         <v>0.0</v>
       </c>
       <c r="AR21">
         <v>0.0</v>
       </c>
       <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
         <v>5906000000.0</v>
       </c>
-      <c r="AT21">
-[...1 lines deleted...]
-      </c>
       <c r="AU21">
         <v>0.0</v>
       </c>
       <c r="AV21">
         <v>0.0</v>
       </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
         <v>0.0</v>
       </c>
       <c r="AY21">
         <v>0.0</v>
       </c>
       <c r="AZ21">
         <v>0.0</v>
       </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
         <v>0.0</v>
       </c>
       <c r="BC21">
         <v>0.0</v>
       </c>
       <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21">
         <v>1042000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:56">
+    <row r="22" spans="1:57">
       <c r="A22" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
-      <c r="AG22">
-[...1 lines deleted...]
-      </c>
+      <c r="AG22"/>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
@@ -14754,221 +15154,227 @@
       </c>
       <c r="AT22">
         <v>0.0</v>
       </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
         <v>0.0</v>
       </c>
       <c r="AY22">
         <v>0.0</v>
       </c>
       <c r="AZ22">
         <v>0.0</v>
       </c>
       <c r="BA22">
         <v>0.0</v>
       </c>
-      <c r="BB22"/>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
       <c r="BC22"/>
       <c r="BD22"/>
-    </row>
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+    </row>
+    <row r="23" spans="1:57">
       <c r="A23" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B23">
+        <v>2380000000.0</v>
+      </c>
+      <c r="C23">
         <v>3193000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>4590000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2771000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2451000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3611000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>4398000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2611000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2421000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2658000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3985000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2438000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2404000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3361000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4181000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2203000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2366000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2741000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>4228000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2065000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>2262000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2400000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3858000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1624000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1775000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2582000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>3579000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1870000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1873000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2054000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>3198000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1833000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1811000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1812000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2747000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1568000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>413000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>140000000.0</v>
       </c>
-      <c r="AM23">
-[...1 lines deleted...]
-      </c>
       <c r="AN23">
         <v>0.0</v>
       </c>
       <c r="AO23">
+        <v>0.0</v>
+      </c>
+      <c r="AP23">
         <v>530000000.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
         <v>0.0</v>
       </c>
       <c r="AR23">
         <v>0.0</v>
       </c>
       <c r="AS23">
+        <v>0.0</v>
+      </c>
+      <c r="AT23">
         <v>736000000.0</v>
       </c>
-      <c r="AT23">
-[...1 lines deleted...]
-      </c>
       <c r="AU23">
         <v>0.0</v>
       </c>
       <c r="AV23">
         <v>0.0</v>
       </c>
       <c r="AW23">
         <v>0.0</v>
       </c>
       <c r="AX23">
         <v>0.0</v>
       </c>
       <c r="AY23">
         <v>0.0</v>
       </c>
       <c r="AZ23">
         <v>0.0</v>
       </c>
       <c r="BA23">
         <v>0.0</v>
       </c>
-      <c r="BB23"/>
+      <c r="BB23">
+        <v>0.0</v>
+      </c>
       <c r="BC23"/>
       <c r="BD23"/>
-    </row>
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+    </row>
+    <row r="24" spans="1:57">
       <c r="A24" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -14981,217 +15387,219 @@
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+    </row>
+    <row r="25" spans="1:57">
       <c r="A25" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B25">
+        <v>111000000.0</v>
+      </c>
+      <c r="C25">
         <v>101000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>100000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>98000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>102000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>95000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>97000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="J25">
         <v>98000000.0</v>
       </c>
       <c r="K25">
+        <v>98000000.0</v>
+      </c>
+      <c r="L25">
         <v>97000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>96000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>103000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>106000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="Q25">
         <v>99000000.0</v>
       </c>
       <c r="R25">
+        <v>99000000.0</v>
+      </c>
+      <c r="S25">
         <v>92000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>93000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>79000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>84000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>78000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>70000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>68000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AA25">
         <v>57000000.0</v>
       </c>
       <c r="AB25">
+        <v>57000000.0</v>
+      </c>
+      <c r="AC25">
         <v>50000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>60000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>58000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>51000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>43000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>45000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>43000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>42000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>41000000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+    </row>
+    <row r="26" spans="1:57">
       <c r="A26" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -15223,4217 +15631,4347 @@
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
         <v>0.0</v>
       </c>
       <c r="BC26">
         <v>0.0</v>
       </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:57">
       <c r="A27" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
-      <c r="M27">
+      <c r="M27"/>
+      <c r="N27">
         <v>27000000.0</v>
       </c>
-      <c r="N27"/>
       <c r="O27"/>
-      <c r="P27">
+      <c r="P27"/>
+      <c r="Q27">
         <v>1220000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>84000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1307000000.0</v>
       </c>
-      <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>1987000000.0</v>
       </c>
-      <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>1987000000.0</v>
       </c>
-      <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+    </row>
+    <row r="28" spans="1:57">
       <c r="A28" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B28">
+        <v>637000000.0</v>
+      </c>
+      <c r="C28">
         <v>546000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>595000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>589000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>590000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>551000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>525000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>502000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>539000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>510000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>495000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>480000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>550000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>528000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>550000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>772000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>468000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>822000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>468000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>415000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>540000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>437000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>442000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>388000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>494000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>464000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>431000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>352000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>455000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>336000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>329000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>299000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>315000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>325000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>359000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>263000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2447000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>7000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>866000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3428000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>24000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>875000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>889000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>3949000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>74000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1170000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1079000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4237000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1194000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1086000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1588000000.0</v>
       </c>
       <c r="BA28">
         <v>1588000000.0</v>
       </c>
       <c r="BB28">
+        <v>1588000000.0</v>
+      </c>
+      <c r="BC28">
         <v>1461000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>3478000000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1435000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:57">
       <c r="A29" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B29">
+        <v>225000000.0</v>
+      </c>
+      <c r="C29">
         <v>61000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>75000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>190000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>240000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>120000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>127000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>281000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>131000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>257000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>146000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>136000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>116000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>232000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>139000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>100000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-22000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>244000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>85000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>196000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>74000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>362000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>55000000.0</v>
       </c>
       <c r="Z29">
         <v>55000000.0</v>
       </c>
       <c r="AA29">
+        <v>55000000.0</v>
+      </c>
+      <c r="AB29">
         <v>105000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>187000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>191000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>167000000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+    </row>
+    <row r="30" spans="1:57">
       <c r="A30" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B30">
+        <v>2380000000.0</v>
+      </c>
+      <c r="C30">
         <v>699000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>595000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>589000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>590000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>551000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>525000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>502000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>539000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>510000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>495000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2438000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2404000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3361000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>4181000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2203000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2366000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2741000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>4228000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2065000000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2262000000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2400000000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3858000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1624000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>1775000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2582000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>3579000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1870000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1873000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2054000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>3198000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>1833000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1811000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1812000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2747000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1568000000.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
         <v>0.0</v>
       </c>
       <c r="AM30">
         <v>0.0</v>
       </c>
       <c r="AN30">
         <v>0.0</v>
       </c>
       <c r="AO30">
         <v>0.0</v>
       </c>
       <c r="AP30">
         <v>0.0</v>
       </c>
       <c r="AQ30">
         <v>0.0</v>
       </c>
       <c r="AR30">
         <v>0.0</v>
       </c>
       <c r="AS30">
+        <v>0.0</v>
+      </c>
+      <c r="AT30">
         <v>23081000000.0</v>
       </c>
-      <c r="AT30">
-[...1 lines deleted...]
-      </c>
       <c r="AU30">
         <v>0.0</v>
       </c>
       <c r="AV30">
         <v>0.0</v>
       </c>
       <c r="AW30">
+        <v>0.0</v>
+      </c>
+      <c r="AX30">
         <v>26379000000.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
         <v>0.0</v>
       </c>
       <c r="AZ30">
         <v>0.0</v>
       </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
-      <c r="BB30"/>
+      <c r="BB30">
+        <v>0.0</v>
+      </c>
       <c r="BC30"/>
       <c r="BD30"/>
-    </row>
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+    </row>
+    <row r="31" spans="1:57">
       <c r="A31" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B31">
+        <v>-911000000.0</v>
+      </c>
+      <c r="C31">
         <v>-565000000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-270000000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-168000000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>123000000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-286000000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-165000000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>160000000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-220000000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>172000000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-118000000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-208000000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-123000000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-774000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>13000000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-144000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-220000000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-324000000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-308000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-28000000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-271000000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-37000000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>75000000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>386000000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-443000000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-713000000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>220000000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-97000000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>16000000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8000000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-354000000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>123000000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>10000000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>3000000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-49000000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-9000000.0</v>
       </c>
-      <c r="AK31">
-[...1 lines deleted...]
-      </c>
       <c r="AL31">
         <v>0.0</v>
       </c>
       <c r="AM31">
         <v>0.0</v>
       </c>
       <c r="AN31">
         <v>0.0</v>
       </c>
       <c r="AO31">
         <v>0.0</v>
       </c>
       <c r="AP31">
         <v>0.0</v>
       </c>
       <c r="AQ31">
         <v>0.0</v>
       </c>
       <c r="AR31">
         <v>0.0</v>
       </c>
       <c r="AS31">
+        <v>0.0</v>
+      </c>
+      <c r="AT31">
         <v>3941000000.0</v>
       </c>
-      <c r="AT31">
-[...1 lines deleted...]
-      </c>
       <c r="AU31">
         <v>0.0</v>
       </c>
       <c r="AV31">
         <v>0.0</v>
       </c>
       <c r="AW31">
         <v>0.0</v>
       </c>
       <c r="AX31">
         <v>0.0</v>
       </c>
       <c r="AY31">
         <v>0.0</v>
       </c>
       <c r="AZ31">
         <v>0.0</v>
       </c>
       <c r="BA31">
         <v>0.0</v>
       </c>
       <c r="BB31">
         <v>0.0</v>
       </c>
       <c r="BC31">
         <v>0.0</v>
       </c>
       <c r="BD31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:57">
       <c r="A32" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B32">
+        <v>4212000000.0</v>
+      </c>
+      <c r="C32">
         <v>3994000000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5182000000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>3738000000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>3287000000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4371000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>5078000000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>3564000000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>3092000000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>3447000000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4234000000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>3207000000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3032000000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>4084000000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4605000000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3192000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3033000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>3455000000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4441000000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3045000000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2890000000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>3215000000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4087000000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2717000000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2418000000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3440000000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>3778000000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2667000000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>2513000000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2752000000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>3583000000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>2541000000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>2394000000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2463000000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>3108000000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2188000000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>7564000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>118000000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1176000000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>6506000000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>147000000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>1445000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>4779000000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>6077000000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>30202000000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>1383000000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>7719000000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>7887000000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>31811000000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>8107000000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>8163000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8256000000.0</v>
       </c>
       <c r="BA32">
         <v>8256000000.0</v>
       </c>
       <c r="BB32">
+        <v>8256000000.0</v>
+      </c>
+      <c r="BC32">
         <v>8785000000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>15883000000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>7199000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="13.997" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...2 lines deleted...]
-    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>5351000000.0</v>
+      </c>
+      <c r="C2">
         <v>4319000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4272000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5200000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>5886000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>4645000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>3234000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2500000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>19000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>37000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>21000000.0</v>
       </c>
-      <c r="L2"/>
       <c r="M2"/>
-    </row>
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>502000000</v>
+      </c>
+      <c r="C3">
         <v>331000000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>345000000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>357000000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>307000000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>484000000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>359000000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>235000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>215000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>191000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>107000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>424000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>678000000</v>
       </c>
     </row>
-    <row r="4" spans="1:13">
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-928000000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>-686000000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>1241000000.0</v>
       </c>
-      <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-82000000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-532000000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-12000000.0</v>
       </c>
-      <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>-1146000000.0</v>
+      </c>
+      <c r="C6">
         <v>1032000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-928000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-686000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1241000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1411000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>734000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2481000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-18000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>16000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>3013000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1244000000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-1546000000.0</v>
+      </c>
+      <c r="C7">
         <v>466000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-570000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-270000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-683000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-21000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>220000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>164000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-587000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-368000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-536000000.0</v>
       </c>
-      <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>-104000000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>-79000000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>-269000000.0</v>
       </c>
-      <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-1055000000.0</v>
+      </c>
+      <c r="C9">
         <v>-95000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-172000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>68000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-79000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-282000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>345000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-166000000.0</v>
       </c>
       <c r="I9">
         <v>-166000000.0</v>
       </c>
       <c r="J9">
+        <v>-166000000.0</v>
+      </c>
+      <c r="K9">
         <v>-172000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-218000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-61000000.0</v>
       </c>
-      <c r="M9">
-[...3 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="N9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>-493000000.0</v>
+      </c>
+      <c r="C10">
         <v>521000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-303000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>145000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-301000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>190000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>181000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>197000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-228000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>21000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-252000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-789000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>1057000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-68000000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-54000000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>282000000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-306000000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>133000000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-193000000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-217000000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-66000000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>279000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-81000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:13">
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>390000000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>981000000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>188000000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>864000000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>515000000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-507000000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>425000000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>329000000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>-4245000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-374000000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-243000000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-249000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-224000000.0</v>
       </c>
       <c r="G13">
         <v>-224000000.0</v>
       </c>
       <c r="H13">
         <v>-224000000.0</v>
       </c>
       <c r="I13">
+        <v>-224000000.0</v>
+      </c>
+      <c r="J13">
         <v>-674000000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>73000000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>-765000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-738000000.0</v>
       </c>
       <c r="M13">
         <v>-738000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13">
+        <v>-738000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>410000000.0</v>
+      </c>
+      <c r="C14">
         <v>385000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>389000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>411000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>363000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>300000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>258000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>212000000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>171000000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>169000000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>170000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>736000000.0</v>
       </c>
-      <c r="M14">
-[...3 lines deleted...]
-    <row r="15" spans="1:13">
+      <c r="N14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>287000000.0</v>
+      </c>
+      <c r="C15">
         <v>277000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>281000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>299000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>307000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>330000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>335000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6688000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>77000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>35000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>36000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>878000000.0</v>
       </c>
-      <c r="M15">
-[...3 lines deleted...]
-    <row r="16" spans="1:13">
+      <c r="N15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>4205000000.0</v>
+      </c>
+      <c r="C16">
         <v>5351000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4319000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4272000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5200000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>5886000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>4645000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>3234000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>2500000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>19000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>37000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21000000.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>1468000000.0</v>
+      </c>
+      <c r="C18">
         <v>2993000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>1495000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>1443000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1577000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>2155000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>2006000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>2289000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1102000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1464000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>990000000.0</v>
       </c>
-      <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>-178000000.0</v>
+      </c>
+      <c r="C19">
         <v>-537000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-452000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-438000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-28000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-86000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1100000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-637000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-338000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-168000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-1325000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-83000000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:13">
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-600000000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-18000000.0</v>
       </c>
-      <c r="D21">
-[...1 lines deleted...]
-      </c>
       <c r="E21">
-        <v>-750000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="F21">
         <v>-750000000.0</v>
       </c>
       <c r="G21">
+        <v>-750000000.0</v>
+      </c>
+      <c r="H21">
         <v>1191000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6750000000.0</v>
       </c>
       <c r="I21">
         <v>6750000000.0</v>
       </c>
       <c r="J21">
         <v>6750000000.0</v>
       </c>
       <c r="K21">
         <v>6750000000.0</v>
       </c>
       <c r="L21">
+        <v>6750000000.0</v>
+      </c>
+      <c r="M21">
         <v>316000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>859000000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>1727000000.0</v>
+      </c>
+      <c r="C22">
         <v>2293000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1554000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1253000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1233000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2201000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1062000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1643000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2228000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1409000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1107000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>8306000000.0</v>
       </c>
-      <c r="M22">
-[...3 lines deleted...]
-    <row r="23" spans="1:13">
+      <c r="N22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-124000000.0</v>
+      </c>
+      <c r="C23">
         <v>122000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-42000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>9000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-750000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>461000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1081000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1215000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1113000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-1396000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-877000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-601000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-127000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-17000000.0</v>
+      </c>
+      <c r="C24">
         <v>-30000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-4000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-27000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-18000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>42000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>74000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-64000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-11000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-38000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-61000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-277000000.0</v>
       </c>
-      <c r="M24">
-[...3 lines deleted...]
-    <row r="25" spans="1:13">
+      <c r="N24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>976000000.0</v>
+      </c>
+      <c r="C25">
         <v>-119000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>174000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>11000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>527000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-522000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>405000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>83000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>108000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>353000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>217000000.0</v>
       </c>
-      <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
-        <v>-1000000000.0</v>
+        <v>-2000000000.0</v>
       </c>
       <c r="C26">
         <v>-1000000000.0</v>
       </c>
       <c r="D26">
+        <v>-1000000000.0</v>
+      </c>
+      <c r="E26">
         <v>-2000000000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-1000000000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-1001000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-600000000.0</v>
       </c>
-      <c r="H26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I26"/>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>66000000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:13">
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>132000000.0</v>
+      </c>
+      <c r="C27">
         <v>135000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>90000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>74000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>102000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>147000000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>137000000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>36000000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>100000000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>57000000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>89000000.0</v>
       </c>
-      <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-2411000000.0</v>
+      </c>
+      <c r="C28">
         <v>-1755000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1341000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2290000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2057000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-870000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>146000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1153000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1036000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1431000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-913000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-7102000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-3776000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>1970000000.0</v>
+      </c>
+      <c r="C29">
         <v>3324000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1840000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1800000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1884000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2639000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>2365000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2524000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1317000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1655000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1097000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3568000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2964000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-705000000.0</v>
+      </c>
+      <c r="C30">
         <v>-537000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-452000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-438000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-513000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-528000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1100000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-637000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>128000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-242000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-168000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>6736000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-935000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BC30"/>
+  <dimension ref="A1:BD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:55">
+    <row r="1" spans="1:56">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
-        <v>12</v>
+        <v>110</v>
       </c>
       <c r="AX1" t="s">
-        <v>110</v>
+        <v>13</v>
       </c>
       <c r="AY1" t="s">
         <v>111</v>
       </c>
       <c r="AZ1" t="s">
-        <v>146</v>
+        <v>112</v>
       </c>
       <c r="BA1" t="s">
         <v>147</v>
       </c>
       <c r="BB1" t="s">
-        <v>112</v>
+        <v>148</v>
       </c>
       <c r="BC1" t="s">
         <v>113</v>
       </c>
-    </row>
-    <row r="2" spans="1:55">
+      <c r="BD1" t="s">
+        <v>114</v>
+      </c>
+    </row>
+    <row r="2" spans="1:56">
       <c r="A2" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B2">
+        <v>3601000000.0</v>
+      </c>
+      <c r="C2">
         <v>2017000000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>4368000000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5351000000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4815000000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>3322000000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>4052000000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>4319000000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>3791000000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4122000000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3829000000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>4272000000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>4146000000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>4058000000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4950000000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>5200000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4634000000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4255000000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>5411000000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5886000000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5765000000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4502000000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>5061000000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4645000000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3196000000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1991000000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>3340000000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3234000000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>2818000000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1951000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2756000000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2500000000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1781000000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>56000000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13000000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>19000000.0</v>
       </c>
-      <c r="AK2"/>
       <c r="AL2"/>
       <c r="AM2"/>
       <c r="AN2"/>
       <c r="AO2"/>
       <c r="AP2"/>
       <c r="AQ2"/>
       <c r="AR2"/>
       <c r="AS2"/>
       <c r="AT2"/>
       <c r="AU2"/>
       <c r="AV2"/>
       <c r="AW2"/>
       <c r="AX2"/>
       <c r="AY2"/>
       <c r="AZ2"/>
       <c r="BA2"/>
       <c r="BB2"/>
       <c r="BC2"/>
-    </row>
-    <row r="3" spans="1:55">
+      <c r="BD2"/>
+    </row>
+    <row r="3" spans="1:56">
       <c r="A3" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B3">
+        <v>104000000</v>
+      </c>
+      <c r="C3">
         <v>135000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>104000000</v>
       </c>
       <c r="D3">
         <v>104000000</v>
       </c>
       <c r="E3">
+        <v>104000000</v>
+      </c>
+      <c r="F3">
         <v>119000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000000</v>
       </c>
       <c r="G3">
         <v>74000000</v>
       </c>
       <c r="H3">
+        <v>74000000</v>
+      </c>
+      <c r="I3">
         <v>64000000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>112000000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>83000000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>79000000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>71000000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>120000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>84000000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>79000000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>74000000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>116000000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>70000000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>68000000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>53000000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>151000000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>91000000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>125000000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>117000000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>167000000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>82000000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>71000000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>39000000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>88000000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>59000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>46000000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>42000000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>67000000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>36000000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>83000000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>29000000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>377000000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>202000000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>117000000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>53000000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>263000000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>156000000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>92000000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>34000000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>424000000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>320000000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>261000000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>127000000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>678000000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>470000000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>329000000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BA3">
         <v>0</v>
       </c>
       <c r="BB3">
+        <v>0</v>
+      </c>
+      <c r="BC3">
         <v>388000000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>130000000</v>
       </c>
     </row>
-    <row r="4" spans="1:55">
+    <row r="4" spans="1:56">
       <c r="A4" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>126000000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>88000000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-892000000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-250000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>566000000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>379000000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1156000000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-475000000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>121000000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>1263000000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-559000000.0</v>
       </c>
-      <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-    </row>
-    <row r="5" spans="1:55">
+      <c r="BD4"/>
+    </row>
+    <row r="5" spans="1:56">
       <c r="A5" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-78000000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>476000000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-238000000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-242000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-163000000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>272000000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-114000000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-527000000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-104000000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>325000000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>368000000.0</v>
       </c>
-      <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
-    </row>
-    <row r="6" spans="1:55">
+      <c r="BD5"/>
+    </row>
+    <row r="6" spans="1:56">
       <c r="A6" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B6">
+        <v>2376000000.0</v>
+      </c>
+      <c r="C6">
         <v>1584000000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2351000000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-983000000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>536000000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1493000000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-730000000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-267000000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>528000000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-331000000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>293000000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-443000000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>126000000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>88000000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-892000000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-250000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>566000000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>379000000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1156000000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-475000000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>121000000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1263000000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-559000000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>416000000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1449000000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1205000000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-1349000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>106000000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>416000000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>867000000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-805000000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>256000000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>719000000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1725000000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>43000000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-6000000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1739000000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1011000000.0</v>
       </c>
-      <c r="AM6"/>
       <c r="AN6"/>
-      <c r="AO6">
+      <c r="AO6"/>
+      <c r="AP6">
         <v>-4004000000.0</v>
       </c>
-      <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>3013000000.0</v>
       </c>
-      <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
-      <c r="AW6">
+      <c r="AW6"/>
+      <c r="AX6">
         <v>-1244000000.0</v>
       </c>
-      <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
-    </row>
-    <row r="7" spans="1:55">
+      <c r="BD6"/>
+    </row>
+    <row r="7" spans="1:56">
       <c r="A7" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B7">
+        <v>-1504000000.0</v>
+      </c>
+      <c r="C7">
         <v>1029000000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-1230000000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-1073000000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>819000000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>1368000000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-1025000000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-696000000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>232000000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>753000000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-804000000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-751000000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>638000000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>684000000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-959000000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-633000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>214000000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>907000000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-927000000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-877000000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>198000000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>880000000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-238000000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-861000000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>685000000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>772000000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-651000000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-586000000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>356000000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>781000000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-619000000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-354000000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>68000000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>292000000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-708000000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-239000000.0</v>
       </c>
-      <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-    </row>
-    <row r="8" spans="1:55">
+      <c r="BD7"/>
+    </row>
+    <row r="8" spans="1:56">
       <c r="A8" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
-      <c r="M8">
+      <c r="M8"/>
+      <c r="N8">
         <v>588000000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>260000000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-692000000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-260000000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>230000000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>631000000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-766000000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-174000000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>113000000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>629000000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-818000000.0</v>
       </c>
-      <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-    </row>
-    <row r="9" spans="1:55">
+      <c r="BD8"/>
+    </row>
+    <row r="9" spans="1:56">
       <c r="A9" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B9">
+        <v>-874000000.0</v>
+      </c>
+      <c r="C9">
         <v>627000000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>437000000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-437000000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>811000000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>292000000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-801000000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-397000000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>145000000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>536000000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-569000000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-284000000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-211000000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>588000000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-692000000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-260000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>230000000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>631000000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-766000000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-174000000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>113000000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>629000000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-818000000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-193000000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>644000000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>308000000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-593000000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-110000000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>30000000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>391000000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-487000000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-100000000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-48000000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>456000000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-509000000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-65000000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-441000000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1146000000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>874000000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-86000000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-332000000.0</v>
       </c>
-      <c r="AP9">
-[...1 lines deleted...]
-      </c>
       <c r="AQ9">
         <v>0.0</v>
       </c>
       <c r="AR9">
         <v>0.0</v>
       </c>
       <c r="AS9">
+        <v>0.0</v>
+      </c>
+      <c r="AT9">
         <v>-61000000.0</v>
       </c>
-      <c r="AT9">
-[...1 lines deleted...]
-      </c>
       <c r="AU9">
         <v>0.0</v>
       </c>
       <c r="AV9">
         <v>0.0</v>
       </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
         <v>0.0</v>
       </c>
       <c r="AY9">
         <v>0.0</v>
       </c>
       <c r="AZ9">
         <v>0.0</v>
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:55">
+      <c r="BD9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:56">
       <c r="A10" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B10">
+        <v>-106000000.0</v>
+      </c>
+      <c r="C10">
         <v>550000000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-412000000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-525000000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-170000000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1122000000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-128000000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-303000000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-83000000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>185000000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-152000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-253000000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-77000000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>642000000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-87000000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-333000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-145000000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>338000000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5000000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-499000000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-67000000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>317000000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>380000000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-440000000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14000000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>521000000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-358000000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>60000000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>305000000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>34000000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-202000000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>72000000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-57000000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-143000000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-100000000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1030000000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>-721000000.0</v>
       </c>
-      <c r="AP10">
-[...1 lines deleted...]
-      </c>
       <c r="AQ10">
         <v>0.0</v>
       </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>-789000000.0</v>
       </c>
-      <c r="AT10">
-[...1 lines deleted...]
-      </c>
       <c r="AU10">
         <v>0.0</v>
       </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
         <v>1057000000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1457000000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1074000000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>880000000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>623000000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:55">
+    <row r="11" spans="1:56">
       <c r="A11" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-187000000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>132000000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-48000000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-25000000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-127000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>151000000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>9000000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-43000000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-171000000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>194000000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-68000000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>218000000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-62000000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>27000000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-90000000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-94000000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-149000000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>266000000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>85000000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-166000000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-52000000.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>-107000000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-56000000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-74000000.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>137000000.0</v>
       </c>
-      <c r="AM11"/>
       <c r="AN11"/>
-      <c r="AO11">
-[...2 lines deleted...]
-      <c r="AP11"/>
+      <c r="AO11"/>
+      <c r="AP11">
+        <v>0.0</v>
+      </c>
       <c r="AQ11"/>
       <c r="AR11"/>
-      <c r="AS11">
+      <c r="AS11"/>
+      <c r="AT11">
         <v>279000000.0</v>
       </c>
-      <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-      <c r="AW11">
+      <c r="AW11"/>
+      <c r="AX11">
         <v>-81000000.0</v>
       </c>
-      <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
-    </row>
-    <row r="12" spans="1:55">
+      <c r="BD11"/>
+    </row>
+    <row r="12" spans="1:56">
       <c r="A12" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>245000000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>-621000000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>824000000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8000000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>195000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>310000000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>313000000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>218000000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>114000000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>233000000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>83000000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-98000000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-51000000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>114000000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>689000000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-169000000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>230000000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>21000000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>210000000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>340000000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-56000000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>545000000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>17000000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>-523000000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>61000000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1374000000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>276000000.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
-      <c r="AO12">
+      <c r="AO12"/>
+      <c r="AP12">
         <v>1534000000.0</v>
       </c>
-      <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
-      <c r="AS12">
+      <c r="AS12"/>
+      <c r="AT12">
         <v>-4245000000.0</v>
       </c>
-      <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>-374000000.0</v>
       </c>
-      <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
-    </row>
-    <row r="13" spans="1:55">
+      <c r="BD12"/>
+    </row>
+    <row r="13" spans="1:56">
       <c r="A13" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-27000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-5000000.0</v>
       </c>
       <c r="N13">
         <v>-5000000.0</v>
       </c>
       <c r="O13">
+        <v>-5000000.0</v>
+      </c>
+      <c r="P13">
         <v>-155000000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>87000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-22000000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-71000000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-123000000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-33000000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-42000000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2000000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-18000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-166000000.0</v>
       </c>
       <c r="Y13">
         <v>-166000000.0</v>
       </c>
       <c r="Z13">
         <v>-166000000.0</v>
       </c>
       <c r="AA13">
         <v>-166000000.0</v>
       </c>
       <c r="AB13">
-        <v>-79000000.0</v>
+        <v>-166000000.0</v>
       </c>
       <c r="AC13">
         <v>-79000000.0</v>
       </c>
       <c r="AD13">
         <v>-79000000.0</v>
       </c>
       <c r="AE13">
         <v>-79000000.0</v>
       </c>
       <c r="AF13">
+        <v>-79000000.0</v>
+      </c>
+      <c r="AG13">
         <v>77000000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-674000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>198000000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-627000000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>200000000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>73000000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>182000000.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
-      <c r="AO13">
+      <c r="AO13"/>
+      <c r="AP13">
         <v>-765000000.0</v>
       </c>
-      <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>-738000000.0</v>
       </c>
-      <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-      <c r="AW13">
+      <c r="AW13"/>
+      <c r="AX13">
         <v>-738000000.0</v>
       </c>
-      <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
-    </row>
-    <row r="14" spans="1:55">
+      <c r="BD13"/>
+    </row>
+    <row r="14" spans="1:56">
       <c r="A14" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B14">
+        <v>111000000.0</v>
+      </c>
+      <c r="C14">
         <v>101000000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>100000000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>98000000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>102000000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>95000000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>97000000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>91000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>98000000.0</v>
       </c>
       <c r="J14">
         <v>98000000.0</v>
       </c>
       <c r="K14">
+        <v>98000000.0</v>
+      </c>
+      <c r="L14">
         <v>97000000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>96000000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>103000000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>106000000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>103000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000000.0</v>
       </c>
       <c r="Q14">
         <v>99000000.0</v>
       </c>
       <c r="R14">
+        <v>99000000.0</v>
+      </c>
+      <c r="S14">
         <v>92000000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>93000000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>79000000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>84000000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>78000000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>70000000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>68000000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>94000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>57000000.0</v>
       </c>
       <c r="AA14">
         <v>57000000.0</v>
       </c>
       <c r="AB14">
+        <v>57000000.0</v>
+      </c>
+      <c r="AC14">
         <v>50000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>60000000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>58000000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>51000000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>43000000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>45000000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>42000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>41000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>553000000.0</v>
       </c>
-      <c r="AL14">
-[...1 lines deleted...]
-      </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
         <v>0.0</v>
       </c>
       <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
         <v>530000000.0</v>
       </c>
-      <c r="AP14">
-[...1 lines deleted...]
-      </c>
       <c r="AQ14">
         <v>0.0</v>
       </c>
       <c r="AR14">
         <v>0.0</v>
       </c>
       <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
         <v>736000000.0</v>
       </c>
-      <c r="AT14">
-[...1 lines deleted...]
-      </c>
       <c r="AU14">
         <v>0.0</v>
       </c>
       <c r="AV14">
         <v>0.0</v>
       </c>
       <c r="AW14">
         <v>0.0</v>
       </c>
       <c r="AX14">
         <v>0.0</v>
       </c>
       <c r="AY14">
         <v>0.0</v>
       </c>
       <c r="AZ14">
         <v>0.0</v>
       </c>
       <c r="BA14">
         <v>0.0</v>
       </c>
       <c r="BB14">
         <v>0.0</v>
       </c>
       <c r="BC14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:55">
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:56">
       <c r="A15" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B15">
+        <v>12000000.0</v>
+      </c>
+      <c r="C15">
         <v>128000000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>9000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>138000000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>10000000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>133000000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>3000000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>131000000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>9000000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>130000000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>7000000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>135000000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>8000000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>136000000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8000000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>147000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>12000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145000000.0</v>
       </c>
       <c r="S15">
         <v>145000000.0</v>
       </c>
       <c r="T15">
+        <v>145000000.0</v>
+      </c>
+      <c r="U15">
         <v>150000000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>148000000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6000000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>161000000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>15000000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>14000000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>152000000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>155000000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>14000000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>176000000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>6490000000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>9000000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>13000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>12000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>28000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>27000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>10000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>943000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>522000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>481000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>54000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>821000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>465000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>419000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>56000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>878000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>494000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>436000000.0</v>
       </c>
-      <c r="AV15">
-[...1 lines deleted...]
-      </c>
       <c r="AW15">
         <v>0.0</v>
       </c>
       <c r="AX15">
         <v>0.0</v>
       </c>
       <c r="AY15">
         <v>0.0</v>
       </c>
       <c r="AZ15">
+        <v>0.0</v>
+      </c>
+      <c r="BA15">
         <v>199000000.0</v>
       </c>
-      <c r="BA15">
-[...1 lines deleted...]
-      </c>
       <c r="BB15">
         <v>0.0</v>
       </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:55">
+      <c r="BD15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:56">
       <c r="A16" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B16">
+        <v>5977000000.0</v>
+      </c>
+      <c r="C16">
         <v>3601000000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2017000000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>4368000000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>5351000000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4815000000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>3322000000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>4052000000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>4319000000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>3791000000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4122000000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>3829000000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>4272000000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>4146000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>4058000000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>4950000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>5200000000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4634000000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4255000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>5411000000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>5886000000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>5765000000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4502000000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>5061000000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4645000000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>3196000000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1991000000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3340000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3234000000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2818000000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1951000000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2756000000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>2500000000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1781000000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>56000000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>13000000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>19000000.0</v>
       </c>
-      <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-    </row>
-    <row r="17" spans="1:55">
+      <c r="BD16"/>
+    </row>
+    <row r="17" spans="1:56">
       <c r="A17" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -19445,322 +19983,329 @@
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-    </row>
-    <row r="18" spans="1:55">
+      <c r="BD17"/>
+    </row>
+    <row r="18" spans="1:56">
       <c r="A18" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B18">
+        <v>2635000000.0</v>
+      </c>
+      <c r="C18">
         <v>1767000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-565000000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-234000000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>1394000000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1941000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-436000000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>94000000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>787000000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>1393000000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-615000000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-70000000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>373000000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>1484000000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-610000000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>196000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>817000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>1537000000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-753000000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-24000000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>622000000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>1538000000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-155000000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>150000000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>853000000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>1519000000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-529000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>163000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>812000000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1529000000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-257000000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>205000000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>465000000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>784000000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-383000000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>236000000.0</v>
       </c>
-      <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
-    </row>
-    <row r="19" spans="1:55">
+      <c r="BD18"/>
+    </row>
+    <row r="19" spans="1:56">
       <c r="A19" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B19">
+        <v>-10000000.0</v>
+      </c>
+      <c r="C19">
         <v>-25000000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-8000000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-255000000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-130000000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-167000000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-162000000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-78000000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-128000000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-181000000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-85000000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-58000000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-120000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-5000000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-19000000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-31000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-127000000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-90000000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>1000000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-29000000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-199000000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-29000000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-55000000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-149000000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-703000000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-48000000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-309000000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-40000000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-326000000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-60000000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-238000000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-100000000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-444000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100000000.0</v>
       </c>
       <c r="AI19">
         <v>-100000000.0</v>
       </c>
       <c r="AJ19">
         <v>-100000000.0</v>
       </c>
       <c r="AK19">
+        <v>-100000000.0</v>
+      </c>
+      <c r="AL19">
         <v>-128000000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-33000000.0</v>
       </c>
-      <c r="AM19"/>
       <c r="AN19"/>
-      <c r="AO19">
+      <c r="AO19"/>
+      <c r="AP19">
         <v>-182000000.0</v>
       </c>
-      <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-      <c r="AS19">
+      <c r="AS19"/>
+      <c r="AT19">
         <v>-1325000000.0</v>
       </c>
-      <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>-83000000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
-    </row>
-    <row r="20" spans="1:55">
+      <c r="BD19"/>
+    </row>
+    <row r="20" spans="1:56">
       <c r="A20" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -19772,1542 +20317,1571 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-    </row>
-    <row r="21" spans="1:55">
+      <c r="BD20"/>
+    </row>
+    <row r="21" spans="1:56">
       <c r="A21" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-600000000.0</v>
       </c>
-      <c r="F21">
-[...2 lines deleted...]
-      <c r="G21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
-      <c r="R21">
-[...1 lines deleted...]
-      </c>
+      <c r="R21"/>
       <c r="S21">
         <v>-750000000.0</v>
       </c>
       <c r="T21">
         <v>-750000000.0</v>
       </c>
       <c r="U21">
         <v>-750000000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>-750000000.0</v>
+      </c>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
-[...1 lines deleted...]
-      </c>
+      <c r="Y21"/>
       <c r="Z21">
         <v>1191000000.0</v>
       </c>
       <c r="AA21">
         <v>1191000000.0</v>
       </c>
       <c r="AB21">
         <v>1191000000.0</v>
       </c>
-      <c r="AC21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC21">
+        <v>1191000000.0</v>
+      </c>
+      <c r="AD21"/>
       <c r="AE21">
         <v>6750000000.0</v>
       </c>
       <c r="AF21">
         <v>6750000000.0</v>
       </c>
       <c r="AG21">
+        <v>6750000000.0</v>
+      </c>
+      <c r="AH21">
         <v>-403000000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>6750000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-62000000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-67000000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>345000000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>12000000.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
-      <c r="AO21">
+      <c r="AO21"/>
+      <c r="AP21">
         <v>673000000.0</v>
       </c>
-      <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
-      <c r="AS21">
+      <c r="AS21"/>
+      <c r="AT21">
         <v>316000000.0</v>
       </c>
-      <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>859000000.0</v>
       </c>
-      <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
-    </row>
-    <row r="22" spans="1:55">
+      <c r="BD21"/>
+    </row>
+    <row r="22" spans="1:56">
       <c r="A22" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B22">
+        <v>678000000.0</v>
+      </c>
+      <c r="C22">
         <v>175000000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>229000000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>609000000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>719000000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>354000000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>388000000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>832000000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>320000000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>704000000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>115000000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>415000000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>369000000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-50000000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>321000000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>613000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>308000000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>290000000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-73000000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>708000000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>272000000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>582000000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>230000000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1117000000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>145000000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>90000000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>314000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>513000000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>465000000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>539000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>24000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>615000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>480000000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>466000000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>882000000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>400000000.0</v>
       </c>
-      <c r="AK22">
-[...1 lines deleted...]
-      </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
         <v>0.0</v>
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
         <v>8306000000.0</v>
       </c>
-      <c r="AT22">
-[...1 lines deleted...]
-      </c>
       <c r="AU22">
         <v>0.0</v>
       </c>
       <c r="AV22">
         <v>0.0</v>
       </c>
       <c r="AW22">
         <v>0.0</v>
       </c>
       <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
         <v>1053000000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1207000000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>639000000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>839000000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>825000000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>571000000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:55">
+    <row r="23" spans="1:56">
       <c r="A23" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B23">
+        <v>-89000000.0</v>
+      </c>
+      <c r="C23">
         <v>60000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>15000000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-210000000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13000000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>28000000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>47000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>34000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>16000000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4000000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-61000000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11000000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3000000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-103000000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-5000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>24000000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-742000000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-3000000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-29000000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-17000000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-63000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-39000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>580000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>555000000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-17000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-6000000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-42000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>18000000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-921000000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-541000000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>229000000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>268000000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>975000000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>454000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-584000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-74000000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-10000000.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-372000000.0</v>
       </c>
-      <c r="AP23"/>
       <c r="AQ23"/>
       <c r="AR23"/>
-      <c r="AS23">
+      <c r="AS23"/>
+      <c r="AT23">
         <v>-601000000.0</v>
       </c>
-      <c r="AT23"/>
       <c r="AU23"/>
       <c r="AV23"/>
-      <c r="AW23">
+      <c r="AW23"/>
+      <c r="AX23">
         <v>-127000000.0</v>
       </c>
-      <c r="AX23"/>
       <c r="AY23"/>
       <c r="AZ23"/>
       <c r="BA23"/>
       <c r="BB23"/>
       <c r="BC23"/>
-    </row>
-    <row r="24" spans="1:55">
+      <c r="BD23"/>
+    </row>
+    <row r="24" spans="1:56">
       <c r="A24" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B24">
+        <v>-48000000.0</v>
+      </c>
+      <c r="C24">
         <v>18000000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-234000000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-16000000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-5000000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-9000000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-14000000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-12000000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-5000000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-6000000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>13000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1000000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8000000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-5000000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-13000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-12000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-6000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>29000000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>3000000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-2000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1000000.0</v>
       </c>
       <c r="X24">
         <v>-1000000.0</v>
       </c>
       <c r="Y24">
+        <v>-1000000.0</v>
+      </c>
+      <c r="Z24">
         <v>17000000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>340000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-238000000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-238000000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-1000000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>2000000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-65000000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-2000000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-6000000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-1000000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-2000000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-172000000.0</v>
       </c>
-      <c r="AL24">
-[...1 lines deleted...]
-      </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
+        <v>0.0</v>
+      </c>
+      <c r="AP24">
         <v>-277000000.0</v>
       </c>
-      <c r="AP24">
-[...1 lines deleted...]
-      </c>
       <c r="AQ24">
         <v>0.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
+        <v>0.0</v>
+      </c>
+      <c r="AT24">
         <v>-277000000.0</v>
       </c>
-      <c r="AT24">
-[...1 lines deleted...]
-      </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
         <v>0.0</v>
       </c>
       <c r="AY24">
         <v>0.0</v>
       </c>
       <c r="AZ24">
         <v>0.0</v>
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:55">
+      <c r="BD24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:56">
       <c r="A25" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B25">
+        <v>3289000000.0</v>
+      </c>
+      <c r="C25">
         <v>551000000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>222000000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>118000000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-164000000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>149000000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>102000000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-206000000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>177000000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-223000000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>50000000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>170000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-723000000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>723000000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-69000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>80000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>138000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>238000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>215000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-64000000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>178000000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-55000000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-166000000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-479000000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>32000000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>637000000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-297000000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>33000000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-76000000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-60000000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>348000000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-129000000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-21000000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2000000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>113000000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14000000.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
-    </row>
-    <row r="26" spans="1:55">
+      <c r="BD25"/>
+    </row>
+    <row r="26" spans="1:56">
       <c r="A26" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B26">
         <v>-100000000.0</v>
       </c>
       <c r="C26">
+        <v>-100000000.0</v>
+      </c>
+      <c r="D26">
         <v>-1550000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000000.0</v>
       </c>
       <c r="E26">
         <v>-250000000.0</v>
       </c>
       <c r="F26">
         <v>-250000000.0</v>
       </c>
       <c r="G26">
         <v>-250000000.0</v>
       </c>
       <c r="H26">
         <v>-250000000.0</v>
       </c>
       <c r="I26">
         <v>-250000000.0</v>
       </c>
       <c r="J26">
         <v>-250000000.0</v>
       </c>
       <c r="K26">
         <v>-250000000.0</v>
       </c>
       <c r="L26">
         <v>-250000000.0</v>
       </c>
       <c r="M26">
         <v>-250000000.0</v>
       </c>
       <c r="N26">
+        <v>-250000000.0</v>
+      </c>
+      <c r="O26">
         <v>-1250000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-250000000.0</v>
       </c>
       <c r="P26">
         <v>-250000000.0</v>
       </c>
       <c r="Q26">
+        <v>-250000000.0</v>
+      </c>
+      <c r="R26">
         <v>-252000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-251000000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-247000000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-250000000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-288000000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-297000000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-149000000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-267000000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-600000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-179000000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-421000000.0</v>
       </c>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
+      <c r="AF26"/>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>0.0</v>
       </c>
       <c r="AR26">
         <v>0.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>49000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>48000000.0</v>
       </c>
       <c r="AV26">
         <v>48000000.0</v>
       </c>
       <c r="AW26">
-        <v>66000000.0</v>
+        <v>48000000.0</v>
       </c>
       <c r="AX26">
         <v>66000000.0</v>
       </c>
       <c r="AY26">
         <v>66000000.0</v>
       </c>
       <c r="AZ26">
-        <v>0.0</v>
+        <v>66000000.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
       <c r="BB26">
-        <v>21000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BC26">
         <v>21000000.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:55">
+      <c r="BD26">
+        <v>21000000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:56">
       <c r="A27" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B27">
+        <v>10000000.0</v>
+      </c>
+      <c r="C27">
         <v>30000000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>32000000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>28000000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>38000000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>29000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34000000.0</v>
       </c>
       <c r="H27">
         <v>34000000.0</v>
       </c>
       <c r="I27">
-        <v>21000000.0</v>
+        <v>34000000.0</v>
       </c>
       <c r="J27">
         <v>21000000.0</v>
       </c>
       <c r="K27">
-        <v>24000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="L27">
         <v>24000000.0</v>
       </c>
       <c r="M27">
+        <v>24000000.0</v>
+      </c>
+      <c r="N27">
         <v>19000000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>23000000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>25000000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>27000000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>28000000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>32000000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>15000000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>35000000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>37000000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>44000000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>31000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36000000.0</v>
       </c>
       <c r="Z27">
         <v>36000000.0</v>
       </c>
       <c r="AA27">
+        <v>36000000.0</v>
+      </c>
+      <c r="AB27">
         <v>38000000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>27000000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>31000000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5000000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>9000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>10000000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>15000000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>22000000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>19000000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>13000000.0</v>
       </c>
-      <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
-    </row>
-    <row r="28" spans="1:55">
+      <c r="BD27"/>
+    </row>
+    <row r="28" spans="1:56">
       <c r="A28" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B28">
+        <v>-201000000.0</v>
+      </c>
+      <c r="C28">
         <v>-168000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1544000000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-598000000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-847000000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-355000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-206000000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-347000000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-243000000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1626000000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>914000000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-386000000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-247000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-1383000000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-258000000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-402000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-240000000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1138000000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-250000000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-429000000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-453000000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-366000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-349000000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>298000000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>1132000000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-348000000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-582000000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-56000000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-158000000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-661000000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-550000000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>216000000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>256000000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>947000000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>427000000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-594000000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-1291000000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-871000000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-811000000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-608000000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-5424000000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-4006000000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-2987000000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-1965000000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-7102000000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-5519000000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-3380000000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-132000000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-3776000000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-2371000000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1164000000.0</v>
       </c>
-      <c r="AZ28">
-[...1 lines deleted...]
-      </c>
       <c r="BA28">
         <v>0.0</v>
       </c>
       <c r="BB28">
+        <v>0.0</v>
+      </c>
+      <c r="BC28">
         <v>775000000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>942000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:55">
+    <row r="29" spans="1:56">
       <c r="A29" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B29">
+        <v>2739000000.0</v>
+      </c>
+      <c r="C29">
         <v>1902000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-669000000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-130000000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1513000000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2015000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-362000000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>158000000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>899000000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1476000000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-536000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>493000000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1568000000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-531000000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>270000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>933000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1607000000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-685000000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>29000000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>773000000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1629000000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-30000000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>267000000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1020000000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1601000000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-458000000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>202000000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>900000000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1588000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-211000000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>247000000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>532000000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>820000000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-300000000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>265000000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>3767000000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2418000000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1223000000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>980000000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>3122000000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>2012000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>232000000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-305000000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>3568000000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>2623000000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>852000000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>457000000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2964000000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>1581000000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>548000000.0</v>
       </c>
-      <c r="AZ29">
-[...1 lines deleted...]
-      </c>
       <c r="BA29">
         <v>0.0</v>
       </c>
       <c r="BB29">
+        <v>0.0</v>
+      </c>
+      <c r="BC29">
         <v>564000000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>680000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:55">
+    <row r="30" spans="1:56">
       <c r="A30" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B30">
+        <v>-162000000.0</v>
+      </c>
+      <c r="C30">
         <v>-150000000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-138000000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-255000000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-130000000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-167000000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-162000000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-78000000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-128000000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-181000000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-85000000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-58000000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-120000000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-97000000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-103000000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-118000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-127000000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-90000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-221000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-75000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-199000000.0</v>
       </c>
       <c r="V30">
         <v>-199000000.0</v>
       </c>
       <c r="W30">
+        <v>-199000000.0</v>
+      </c>
+      <c r="X30">
         <v>-180000000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-149000000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-703000000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-48000000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-309000000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-40000000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-326000000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-60000000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-44000000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-207000000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-69000000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-42000000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-84000000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>323000000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-752000000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-368000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-250000000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-122000000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-1638000000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-1380000000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-1300000000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-283000000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6736000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6987000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>7237000000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-1021000000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-935000000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-1008000000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-245000000.0</v>
       </c>
-      <c r="AZ30">
-[...1 lines deleted...]
-      </c>
       <c r="BA30">
         <v>0.0</v>
       </c>
       <c r="BB30">
+        <v>0.0</v>
+      </c>
+      <c r="BC30">
         <v>-648000000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-362000000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>