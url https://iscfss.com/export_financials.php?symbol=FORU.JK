--- v0 (2026-09-14)
+++ v1 (2026-11-01)
@@ -1764,90 +1764,90 @@
       </c>
       <c r="U13">
         <v>46522400000.0</v>
       </c>
       <c r="V13">
         <v>46522400000.0</v>
       </c>
       <c r="W13">
         <v>45506750000.0</v>
       </c>
       <c r="X13">
         <v>45506750000.0</v>
       </c>
       <c r="Y13">
         <v>45506750000.0</v>
       </c>
       <c r="Z13">
         <v>25000000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="C14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="D14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="E14">
         <v>465224000.0</v>
       </c>
       <c r="F14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="G14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="H14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="I14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="J14">
         <v>465224000.0</v>
       </c>
       <c r="K14">
         <v>465224022.0</v>
       </c>
       <c r="L14">
         <v>465224077.0</v>
       </c>
       <c r="M14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="N14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="O14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
     </row>
     <row r="15" spans="1:26">
       <c r="A15" t="s">
         <v>39</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
@@ -2799,54 +2799,62 @@
       <c r="M36">
         <v>25743377392.0</v>
       </c>
       <c r="N36">
         <v>24361619902.0</v>
       </c>
       <c r="O36">
         <v>-13353397329.0</v>
       </c>
       <c r="P36"/>
       <c r="Q36"/>
       <c r="R36"/>
       <c r="S36"/>
       <c r="T36"/>
       <c r="U36"/>
       <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
       <c r="Z36"/>
     </row>
     <row r="37" spans="1:26">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>0.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
     </row>
     <row r="38" spans="1:26">
       <c r="A38" t="s">
         <v>62</v>
@@ -6440,213 +6448,213 @@
       </c>
       <c r="CK13">
         <v>45506750000.0</v>
       </c>
       <c r="CL13">
         <v>45506750000.0</v>
       </c>
       <c r="CM13">
         <v>45506750000.0</v>
       </c>
       <c r="CN13">
         <v>45507000000.0</v>
       </c>
       <c r="CO13">
         <v>45506750000.0</v>
       </c>
       <c r="CP13">
         <v>45500000000.0</v>
       </c>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>38</v>
       </c>
       <c r="B14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="C14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="D14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="E14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="F14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="G14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="H14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="I14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="J14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="K14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="L14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="M14">
         <v>465224000.0</v>
       </c>
       <c r="N14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="O14">
         <v>465224000.0</v>
       </c>
       <c r="P14">
         <v>465224000.0</v>
       </c>
       <c r="Q14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="R14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="S14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="T14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="U14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="V14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="W14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="X14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="Y14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="Z14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AA14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AB14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AC14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AD14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AE14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AF14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AG14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AH14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AI14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AJ14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AK14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AL14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AM14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AN14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AO14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AP14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AQ14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AR14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AS14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AT14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AU14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AV14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AW14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AX14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AY14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="AZ14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="BA14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="BB14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="BC14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="BD14">
-        <v>465224000.0</v>
+        <v>9073728896.0</v>
       </c>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
@@ -9859,55 +9867,65 @@
       <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
       <c r="BZ36"/>
       <c r="CA36"/>
       <c r="CB36"/>
       <c r="CC36"/>
       <c r="CD36"/>
       <c r="CE36"/>
       <c r="CF36"/>
       <c r="CG36"/>
       <c r="CH36"/>
       <c r="CI36"/>
       <c r="CJ36"/>
       <c r="CK36"/>
       <c r="CL36"/>
       <c r="CM36"/>
       <c r="CN36"/>
       <c r="CO36"/>
       <c r="CP36"/>
     </row>
     <row r="37" spans="1:94">
       <c r="A37" t="s">
         <v>61</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>0.0</v>
+      </c>
+      <c r="C37">
+        <v>0.0</v>
+      </c>
+      <c r="D37">
+        <v>0.0</v>
+      </c>
+      <c r="E37">
+        <v>0.0</v>
+      </c>
+      <c r="F37">
+        <v>0.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
@@ -14960,57 +14978,57 @@
       </c>
       <c r="X2">
         <v>125336584000.0</v>
       </c>
       <c r="Y2">
         <v>57325601000.0</v>
       </c>
       <c r="Z2">
         <v>32151895000.0</v>
       </c>
     </row>
     <row r="3" spans="1:26">
       <c r="A3" t="s">
         <v>158</v>
       </c>
       <c r="B3">
         <v>1427182738.0</v>
       </c>
       <c r="C3">
         <v>1013469254.0</v>
       </c>
       <c r="D3">
         <v>748932944.0</v>
       </c>
       <c r="E3">
-        <v>278002000.0</v>
+        <v>278001533.0</v>
       </c>
       <c r="F3">
         <v>118111500.0</v>
       </c>
       <c r="G3">
-        <v>570070000.0</v>
+        <v>570070178.0</v>
       </c>
       <c r="H3">
         <v>506062253.0</v>
       </c>
       <c r="I3">
         <v>1220115953.0</v>
       </c>
       <c r="J3">
         <v>1607930884.0</v>
       </c>
       <c r="K3">
         <v>1670395244.0</v>
       </c>
       <c r="L3">
         <v>1705836537.0</v>
       </c>
       <c r="M3">
         <v>1770634532.0</v>
       </c>
       <c r="N3">
         <v>1814224860.0</v>
       </c>
       <c r="O3">
         <v>1826513338.0</v>
       </c>
@@ -15048,51 +15066,51 @@
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
     </row>
     <row r="5" spans="1:26">
       <c r="A5" t="s">
         <v>160</v>
       </c>
       <c r="B5">
         <v>216242176.0</v>
       </c>
       <c r="C5">
         <v>-7651588598.0</v>
       </c>
       <c r="D5">
         <v>-1989172059.0</v>
       </c>
       <c r="E5">
-        <v>-4830681000.0</v>
+        <v>-4830680000.0</v>
       </c>
       <c r="F5">
         <v>-857644160.0</v>
       </c>
       <c r="G5">
         <v>-24414225000.0</v>
       </c>
       <c r="H5">
         <v>-9530350145.0</v>
       </c>
       <c r="I5">
         <v>-8627671924.0</v>
       </c>
       <c r="J5">
         <v>-55955958755.0</v>
       </c>
       <c r="K5">
         <v>10543416.0</v>
       </c>
       <c r="L5">
         <v>5613813440.0</v>
       </c>
       <c r="M5">
         <v>9452690101.0</v>
       </c>
@@ -15106,57 +15124,57 @@
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
     </row>
     <row r="6" spans="1:26">
       <c r="A6" t="s">
         <v>161</v>
       </c>
       <c r="B6">
         <v>1643424914.0</v>
       </c>
       <c r="C6">
         <v>-6638119344.0</v>
       </c>
       <c r="D6">
         <v>-1240239115.0</v>
       </c>
       <c r="E6">
-        <v>-4552679000.0</v>
+        <v>-4552678467.0</v>
       </c>
       <c r="F6">
         <v>-739532660.0</v>
       </c>
       <c r="G6">
-        <v>-23844155000.0</v>
+        <v>-23844154822.0</v>
       </c>
       <c r="H6">
         <v>-9024287892.0</v>
       </c>
       <c r="I6">
         <v>-7407555971.0</v>
       </c>
       <c r="J6">
         <v>-54348027871.0</v>
       </c>
       <c r="K6">
         <v>1680938660.0</v>
       </c>
       <c r="L6">
         <v>7319649977.0</v>
       </c>
       <c r="M6">
         <v>11223324633.0</v>
       </c>
       <c r="N6">
         <v>16302480389.0</v>
       </c>
       <c r="O6">
         <v>18338171008.0</v>
       </c>
@@ -17191,102 +17209,102 @@
       <c r="B3">
         <v>377058477.0</v>
       </c>
       <c r="C3">
         <v>360523077.0</v>
       </c>
       <c r="D3">
         <v>359631369.0</v>
       </c>
       <c r="E3">
         <v>359333427.0</v>
       </c>
       <c r="F3">
         <v>355412598.0</v>
       </c>
       <c r="G3">
         <v>352805344.0</v>
       </c>
       <c r="H3">
         <v>353420094.0</v>
       </c>
       <c r="I3">
         <v>358498686.0</v>
       </c>
       <c r="J3">
-        <v>104498343.0</v>
+        <v>104498000.0</v>
       </c>
       <c r="K3">
         <v>197052131.0</v>
       </c>
       <c r="L3">
         <v>147373419.0</v>
       </c>
       <c r="M3">
         <v>191253851.0</v>
       </c>
       <c r="N3">
         <v>206522425.0</v>
       </c>
       <c r="O3">
         <v>203783249.0</v>
       </c>
       <c r="P3">
         <v>85989556.0</v>
       </c>
       <c r="Q3">
         <v>44180488.0</v>
       </c>
       <c r="R3">
         <v>111370616.0</v>
       </c>
       <c r="S3">
         <v>36460873.0</v>
       </c>
       <c r="T3">
         <v>32671630.0</v>
       </c>
       <c r="U3">
         <v>32172898.0</v>
       </c>
       <c r="V3">
         <v>28141098.0</v>
       </c>
       <c r="W3">
         <v>25125873.0</v>
       </c>
       <c r="X3">
         <v>529741613.0</v>
       </c>
       <c r="Y3">
         <v>40094150.0</v>
       </c>
       <c r="Z3">
         <v>95695669.0</v>
       </c>
       <c r="AA3">
-        <v>67080626.0</v>
+        <v>67080625.0</v>
       </c>
       <c r="AB3">
         <v>65683548.0</v>
       </c>
       <c r="AC3">
         <v>165280430.0</v>
       </c>
       <c r="AD3">
         <v>131615049.0</v>
       </c>
       <c r="AE3">
         <v>143483226.0</v>
       </c>
       <c r="AF3">
         <v>153782431.0</v>
       </c>
       <c r="AG3">
         <v>145138359.0</v>
       </c>
       <c r="AH3">
         <v>155103401.0</v>
       </c>
       <c r="AI3">
         <v>766091762.0</v>
       </c>
@@ -17311,51 +17329,51 @@
       <c r="AP3">
         <v>420148445.0</v>
       </c>
       <c r="AQ3">
         <v>428139033.0</v>
       </c>
       <c r="AR3">
         <v>426612292.0</v>
       </c>
       <c r="AS3">
         <v>425338120.0</v>
       </c>
       <c r="AT3">
         <v>428374817.0</v>
       </c>
       <c r="AU3">
         <v>425511308.0</v>
       </c>
       <c r="AV3">
         <v>476782557.0</v>
       </c>
       <c r="AW3">
         <v>433109597.0</v>
       </c>
       <c r="AX3">
-        <v>428214375.0</v>
+        <v>428214376.0</v>
       </c>
       <c r="AY3">
         <v>432528002.0</v>
       </c>
       <c r="AZ3">
         <v>500454339.0</v>
       </c>
       <c r="BA3">
         <v>430547600.0</v>
       </c>
       <c r="BB3">
         <v>435772127.0</v>
       </c>
       <c r="BC3">
         <v>447450794.0</v>
       </c>
       <c r="BD3">
         <v>318733185.0</v>
       </c>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
@@ -17693,102 +17711,102 @@
       <c r="B6">
         <v>-2831816217.0</v>
       </c>
       <c r="C6">
         <v>-3551830501.0</v>
       </c>
       <c r="D6">
         <v>2191891487.0</v>
       </c>
       <c r="E6">
         <v>-587403082.0</v>
       </c>
       <c r="F6">
         <v>-1064884980.0</v>
       </c>
       <c r="G6">
         <v>1121996737.0</v>
       </c>
       <c r="H6">
         <v>964777230.0</v>
       </c>
       <c r="I6">
         <v>-2931174052.0</v>
       </c>
       <c r="J6">
-        <v>-1309830637.0</v>
+        <v>-1309830980.0</v>
       </c>
       <c r="K6">
         <v>-3361891895.0</v>
       </c>
       <c r="L6">
         <v>-147244652.0</v>
       </c>
       <c r="M6">
         <v>-862880120.0</v>
       </c>
       <c r="N6">
         <v>-294085498.0</v>
       </c>
       <c r="O6">
         <v>133346686.0</v>
       </c>
       <c r="P6">
         <v>-1126988469.0</v>
       </c>
       <c r="Q6">
         <v>-254100228.0</v>
       </c>
       <c r="R6">
         <v>-1794821494.0</v>
       </c>
       <c r="S6">
         <v>-2188124474.0</v>
       </c>
       <c r="T6">
         <v>1666324107.0</v>
       </c>
       <c r="U6">
         <v>751977109.0</v>
       </c>
       <c r="V6">
         <v>-1583869184.0</v>
       </c>
       <c r="W6">
         <v>-779019373.0</v>
       </c>
       <c r="X6">
         <v>-5857600677.0</v>
       </c>
       <c r="Y6">
         <v>-6873552659.0</v>
       </c>
       <c r="Z6">
         <v>-4188532889.0</v>
       </c>
       <c r="AA6">
-        <v>-2850631710.0</v>
+        <v>-2850631711.0</v>
       </c>
       <c r="AB6">
         <v>1172491793.0</v>
       </c>
       <c r="AC6">
         <v>-310776731.0</v>
       </c>
       <c r="AD6">
         <v>-6538294818.0</v>
       </c>
       <c r="AE6">
         <v>-3347708136.0</v>
       </c>
       <c r="AF6">
         <v>1001443486.0</v>
       </c>
       <c r="AG6">
         <v>1532911554.0</v>
       </c>
       <c r="AH6">
         <v>-6037603784.0</v>
       </c>
       <c r="AI6">
         <v>-3904307227.0</v>
       </c>
@@ -17813,51 +17831,51 @@
       <c r="AP6">
         <v>-2556456412.0</v>
       </c>
       <c r="AQ6">
         <v>-5600522831.0</v>
       </c>
       <c r="AR6">
         <v>6998247755.0</v>
       </c>
       <c r="AS6">
         <v>-1171008707.0</v>
       </c>
       <c r="AT6">
         <v>5173253409.0</v>
       </c>
       <c r="AU6">
         <v>-3680842480.0</v>
       </c>
       <c r="AV6">
         <v>10940577689.0</v>
       </c>
       <c r="AW6">
         <v>-325004658.0</v>
       </c>
       <c r="AX6">
-        <v>-3740908280.0</v>
+        <v>-3740908279.0</v>
       </c>
       <c r="AY6">
         <v>4348659882.0</v>
       </c>
       <c r="AZ6">
         <v>10052900313.0</v>
       </c>
       <c r="BA6">
         <v>250356055.0</v>
       </c>
       <c r="BB6">
         <v>6169741795.0</v>
       </c>
       <c r="BC6">
         <v>-170517774.0</v>
       </c>
       <c r="BD6">
         <v>12771908802.0</v>
       </c>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
@@ -23017,51 +23035,51 @@
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
     </row>
     <row r="14" spans="1:26">
       <c r="A14" t="s">
         <v>200</v>
       </c>
       <c r="B14">
         <v>1427182738.0</v>
       </c>
       <c r="C14">
         <v>1013469254.0</v>
       </c>
       <c r="D14">
         <v>748932944.0</v>
       </c>
       <c r="E14">
         <v>278001533.0</v>
       </c>
       <c r="F14">
         <v>118111500.0</v>
       </c>
       <c r="G14">
-        <v>732612058.0</v>
+        <v>570070178.0</v>
       </c>
       <c r="H14">
         <v>506062253.0</v>
       </c>
       <c r="I14">
         <v>1220115953.0</v>
       </c>
       <c r="J14">
         <v>1607930884.0</v>
       </c>
       <c r="K14">
         <v>1670395244.0</v>
       </c>
       <c r="L14">
         <v>1705836537.0</v>
       </c>
       <c r="M14">
         <v>1770634532.0</v>
       </c>
       <c r="N14">
         <v>1814224860.0</v>
       </c>
       <c r="O14">
         <v>1826513338.0</v>
       </c>
@@ -23585,51 +23603,51 @@
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
     </row>
     <row r="25" spans="1:26">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
         <v>1555999654.0</v>
       </c>
       <c r="C25">
         <v>-2012210079.0</v>
       </c>
       <c r="D25">
         <v>3038557377.0</v>
       </c>
       <c r="E25">
         <v>2182302130.0</v>
       </c>
       <c r="F25">
         <v>-787727179.0</v>
       </c>
       <c r="G25">
-        <v>1727734349.0</v>
+        <v>1890276229.0</v>
       </c>
       <c r="H25">
         <v>-4273291240.0</v>
       </c>
       <c r="I25">
         <v>206389288.0</v>
       </c>
       <c r="J25">
         <v>76737731238.0</v>
       </c>
       <c r="K25">
         <v>2080984462.0</v>
       </c>
       <c r="L25">
         <v>8911767852.0</v>
       </c>
       <c r="M25">
         <v>3037334176.0</v>
       </c>
       <c r="N25">
         <v>16383333593.0</v>
       </c>
       <c r="O25">
         <v>-36431854328.0</v>
       </c>
@@ -25909,51 +25927,53 @@
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
     </row>
     <row r="14" spans="1:94">
       <c r="A14" t="s">
         <v>200</v>
       </c>
-      <c r="B14"/>
+      <c r="B14">
+        <v>377058477.0</v>
+      </c>
       <c r="C14">
         <v>360523077.0</v>
       </c>
       <c r="D14">
         <v>359631369.0</v>
       </c>
       <c r="E14">
         <v>359333427.0</v>
       </c>
       <c r="F14">
         <v>355412598.0</v>
       </c>
       <c r="G14">
         <v>352805344.0</v>
       </c>
       <c r="H14">
         <v>353420094.0</v>
       </c>
       <c r="I14">
         <v>358498686.0</v>
       </c>
       <c r="J14">
         <v>104498000.0</v>
       </c>
       <c r="K14">
@@ -27728,51 +27748,51 @@
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24">
         <v>6166880000.0</v>
       </c>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24">
         <v>529050000.0</v>
       </c>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
     </row>
     <row r="25" spans="1:94">
       <c r="A25" t="s">
         <v>210</v>
       </c>
       <c r="B25">
-        <v>-8331217077.0</v>
+        <v>-8708275554.0</v>
       </c>
       <c r="C25">
         <v>7662505709.0</v>
       </c>
       <c r="D25">
         <v>572913611.0</v>
       </c>
       <c r="E25">
         <v>-870235092.0</v>
       </c>
       <c r="F25">
         <v>1821929552.0</v>
       </c>
       <c r="G25">
         <v>1122766235.0</v>
       </c>
       <c r="H25">
         <v>-1159753228.0</v>
       </c>
       <c r="I25">
         <v>2234969324.0</v>
       </c>
       <c r="J25">
         <v>-2796504000.0</v>
       </c>