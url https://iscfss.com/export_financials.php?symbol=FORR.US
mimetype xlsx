--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1237,51 +1240,53 @@
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>32</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>832000.0</v>
+      </c>
       <c r="C2">
         <v>965000.0</v>
       </c>
       <c r="D2">
         <v>1796000.0</v>
       </c>
       <c r="E2">
         <v>361000.0</v>
       </c>
       <c r="F2">
         <v>840000.0</v>
       </c>
       <c r="G2">
         <v>657000.0</v>
       </c>
       <c r="H2">
         <v>505000.0</v>
       </c>
       <c r="I2">
         <v>588000.0</v>
       </c>
       <c r="J2">
         <v>217000.0</v>
       </c>
       <c r="K2">
@@ -1405,51 +1410,53 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-1093000.0</v>
+      </c>
       <c r="C5">
         <v>-7746000.0</v>
       </c>
       <c r="D5">
         <v>-4571000.0</v>
       </c>
       <c r="E5">
         <v>-7918000.0</v>
       </c>
       <c r="F5">
         <v>-3189000.0</v>
       </c>
       <c r="G5">
         <v>-690000.0</v>
       </c>
       <c r="H5">
         <v>-4857000.0</v>
       </c>
       <c r="I5">
         <v>-5154000.0</v>
       </c>
       <c r="J5">
         <v>-2012000.0</v>
       </c>
       <c r="K5">
@@ -1551,149 +1558,155 @@
       </c>
       <c r="P6">
         <v>0.0</v>
       </c>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>36895000.0</v>
+      </c>
       <c r="C7">
         <v>37567000.0</v>
       </c>
       <c r="D7">
         <v>51854000.0</v>
       </c>
       <c r="E7">
         <v>64383000.0</v>
       </c>
       <c r="F7">
         <v>78030000.0</v>
       </c>
       <c r="G7">
         <v>82295000.0</v>
       </c>
       <c r="H7">
         <v>79270000.0</v>
       </c>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>255000.0</v>
+      </c>
       <c r="C8">
         <v>251000.0</v>
       </c>
       <c r="D8">
         <v>247000.0</v>
       </c>
       <c r="E8">
         <v>244000.0</v>
       </c>
       <c r="F8">
         <v>241000.0</v>
       </c>
       <c r="G8">
         <v>236000.0</v>
       </c>
       <c r="H8">
         <v>233000.0</v>
       </c>
       <c r="I8">
         <v>230000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>39</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>304404000.0</v>
+      </c>
       <c r="C9">
         <v>292217000.0</v>
       </c>
       <c r="D9">
         <v>278057000.0</v>
       </c>
       <c r="E9">
         <v>261766000.0</v>
       </c>
       <c r="F9">
         <v>245985000.0</v>
       </c>
       <c r="G9">
         <v>230128000.0</v>
       </c>
       <c r="H9">
         <v>216454000.0</v>
       </c>
       <c r="I9">
         <v>200696000.0</v>
       </c>
       <c r="J9">
         <v>181910000.0</v>
       </c>
       <c r="K9">
@@ -1713,51 +1726,53 @@
       </c>
       <c r="P9">
         <v>373591000.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>40</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>63335000.0</v>
+      </c>
       <c r="C10">
         <v>56087000.0</v>
       </c>
       <c r="D10">
         <v>72909000.0</v>
       </c>
       <c r="E10">
         <v>123317000.0</v>
       </c>
       <c r="F10">
         <v>115769000.0</v>
       </c>
       <c r="G10">
         <v>90257000.0</v>
       </c>
       <c r="H10">
         <v>67904000.0</v>
       </c>
       <c r="I10">
         <v>140296000.0</v>
       </c>
       <c r="J10">
         <v>79790000.0</v>
       </c>
       <c r="K10">
@@ -1809,97 +1824,101 @@
         <v>17747000.0</v>
       </c>
       <c r="AA10">
         <v>15848000.0</v>
       </c>
       <c r="AB10">
         <v>13400000.0</v>
       </c>
       <c r="AC10">
         <v>10400000.0</v>
       </c>
       <c r="AD10">
         <v>7700000.0</v>
       </c>
       <c r="AE10">
         <v>34400000.0</v>
       </c>
       <c r="AF10">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>41</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>63335000.0</v>
+      </c>
       <c r="C11">
         <v>56087000.0</v>
       </c>
       <c r="D11">
         <v>72909000.0</v>
       </c>
       <c r="E11">
         <v>103629000.0</v>
       </c>
       <c r="F11">
         <v>115769000.0</v>
       </c>
       <c r="G11">
         <v>90257000.0</v>
       </c>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>127656000.0</v>
+      </c>
       <c r="C12">
         <v>104669000.0</v>
       </c>
       <c r="D12">
         <v>124489000.0</v>
       </c>
       <c r="E12">
         <v>123317000.0</v>
       </c>
       <c r="F12">
         <v>134278000.0</v>
       </c>
       <c r="G12">
         <v>90257000.0</v>
       </c>
       <c r="H12">
         <v>67904000.0</v>
       </c>
       <c r="I12">
         <v>140296000.0</v>
       </c>
       <c r="J12">
         <v>134123000.0</v>
       </c>
       <c r="K12">
@@ -1949,51 +1968,53 @@
         <v>205182000.0</v>
       </c>
       <c r="AA12">
         <v>174739000.0</v>
       </c>
       <c r="AB12">
         <v>98700000.0</v>
       </c>
       <c r="AC12">
         <v>10400000.0</v>
       </c>
       <c r="AD12">
         <v>7700000.0</v>
       </c>
       <c r="AE12">
         <v>34400000.0</v>
       </c>
       <c r="AF12">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>43</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>255000.0</v>
+      </c>
       <c r="C13">
         <v>251000.0</v>
       </c>
       <c r="D13">
         <v>247000.0</v>
       </c>
       <c r="E13">
         <v>244000.0</v>
       </c>
       <c r="F13">
         <v>241000.0</v>
       </c>
       <c r="G13">
         <v>236000.0</v>
       </c>
       <c r="H13">
         <v>233000.0</v>
       </c>
       <c r="I13">
         <v>230000.0</v>
       </c>
       <c r="J13">
         <v>224000.0</v>
       </c>
       <c r="K13">
@@ -2219,51 +2240,53 @@
       </c>
       <c r="X15">
         <v>243000.0</v>
       </c>
       <c r="Y15">
         <v>240000.0</v>
       </c>
       <c r="Z15">
         <v>230000.0</v>
       </c>
       <c r="AA15">
         <v>218000.0</v>
       </c>
       <c r="AB15">
         <v>200000.0</v>
       </c>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>141812000.0</v>
+      </c>
       <c r="C16">
         <v>145404000.0</v>
       </c>
       <c r="D16">
         <v>156798000.0</v>
       </c>
       <c r="E16">
         <v>178021000.0</v>
       </c>
       <c r="F16">
         <v>213696000.0</v>
       </c>
       <c r="G16">
         <v>179968000.0</v>
       </c>
       <c r="H16">
         <v>179194000.0</v>
       </c>
       <c r="I16">
         <v>135332000.0</v>
       </c>
       <c r="J16">
         <v>145207000.0</v>
       </c>
       <c r="K16">
@@ -2425,51 +2448,53 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>120381000.0</v>
+      </c>
       <c r="C20">
         <v>227959000.0</v>
       </c>
       <c r="D20">
         <v>244257000.0</v>
       </c>
       <c r="E20">
         <v>242149000.0</v>
       </c>
       <c r="F20">
         <v>244994000.0</v>
       </c>
       <c r="G20">
         <v>247211000.0</v>
       </c>
       <c r="H20">
         <v>243895000.0</v>
       </c>
       <c r="I20">
         <v>85165000.0</v>
       </c>
       <c r="J20">
         <v>76169000.0</v>
       </c>
       <c r="K20">
@@ -2505,51 +2530,53 @@
       <c r="U20">
         <v>53171000.0</v>
       </c>
       <c r="V20">
         <v>52639000.0</v>
       </c>
       <c r="W20">
         <v>52875000.0</v>
       </c>
       <c r="X20">
         <v>57006000.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>51</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>18730000.0</v>
+      </c>
       <c r="C21">
         <v>27475000.0</v>
       </c>
       <c r="D21">
         <v>37637000.0</v>
       </c>
       <c r="E21">
         <v>49504000.0</v>
       </c>
       <c r="F21">
         <v>62733000.0</v>
       </c>
       <c r="G21">
         <v>77995000.0</v>
       </c>
       <c r="H21">
         <v>97363000.0</v>
       </c>
       <c r="I21">
         <v>4951000.0</v>
       </c>
       <c r="J21">
         <v>732000.0</v>
       </c>
       <c r="K21">
@@ -2665,51 +2692,53 @@
         <v>5126000.0</v>
       </c>
       <c r="W22">
         <v>5509000.0</v>
       </c>
       <c r="X22">
         <v>7079000.0</v>
       </c>
       <c r="Y22">
         <v>5902000.0</v>
       </c>
       <c r="Z22">
         <v>6042000.0</v>
       </c>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>53</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>404034000.0</v>
+      </c>
       <c r="C23">
         <v>503862000.0</v>
       </c>
       <c r="D23">
         <v>564174000.0</v>
       </c>
       <c r="E23">
         <v>608438000.0</v>
       </c>
       <c r="F23">
         <v>680129000.0</v>
       </c>
       <c r="G23">
         <v>644218000.0</v>
       </c>
       <c r="H23">
         <v>639160000.0</v>
       </c>
       <c r="I23">
         <v>353524000.0</v>
       </c>
       <c r="J23">
         <v>345200000.0</v>
       </c>
       <c r="K23">
@@ -2761,51 +2790,53 @@
         <v>305152000.0</v>
       </c>
       <c r="AA23">
         <v>303803000.0</v>
       </c>
       <c r="AB23">
         <v>159400000.0</v>
       </c>
       <c r="AC23">
         <v>100500000.0</v>
       </c>
       <c r="AD23">
         <v>73500000.0</v>
       </c>
       <c r="AE23">
         <v>56800000.0</v>
       </c>
       <c r="AF23">
         <v>15400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>0.0</v>
+      </c>
       <c r="C24">
         <v>35000000.0</v>
       </c>
       <c r="D24">
         <v>35000000.0</v>
       </c>
       <c r="E24">
         <v>50000000.0</v>
       </c>
       <c r="F24">
         <v>75000000.0</v>
       </c>
       <c r="G24">
         <v>95299000.0</v>
       </c>
       <c r="H24">
         <v>121170000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
@@ -2823,51 +2854,53 @@
       </c>
       <c r="P24">
         <v>0.0</v>
       </c>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>55</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>0.0</v>
+      </c>
       <c r="C25">
         <v>35000000.0</v>
       </c>
       <c r="D25">
         <v>35000000.0</v>
       </c>
       <c r="E25">
         <v>50000000.0</v>
       </c>
       <c r="F25">
         <v>75000000.0</v>
       </c>
       <c r="G25">
         <v>95299000.0</v>
       </c>
       <c r="H25">
         <v>121170000.0</v>
       </c>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
@@ -2959,51 +2992,53 @@
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>8560000.0</v>
+      </c>
       <c r="C28">
         <v>16480000.0</v>
       </c>
       <c r="D28">
         <v>13945000.0</v>
       </c>
       <c r="E28">
         <v>-8934000.0</v>
       </c>
       <c r="F28">
         <v>18752000.0</v>
       </c>
       <c r="G28">
         <v>99837000.0</v>
       </c>
       <c r="H28">
         <v>141911000.0</v>
       </c>
       <c r="I28">
         <v>-140296000.0</v>
       </c>
       <c r="J28">
         <v>-79790000.0</v>
       </c>
       <c r="K28">
@@ -3055,51 +3090,53 @@
         <v>-17747000.0</v>
       </c>
       <c r="AA28">
         <v>-15848000.0</v>
       </c>
       <c r="AB28">
         <v>-13400000.0</v>
       </c>
       <c r="AC28">
         <v>-10400000.0</v>
       </c>
       <c r="AD28">
         <v>-7700000.0</v>
       </c>
       <c r="AE28">
         <v>-34400000.0</v>
       </c>
       <c r="AF28">
         <v>-1000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>161525000.0</v>
+      </c>
       <c r="C29">
         <v>264537000.0</v>
       </c>
       <c r="D29">
         <v>275265000.0</v>
       </c>
       <c r="E29">
         <v>271656000.0</v>
       </c>
       <c r="F29">
         <v>278907000.0</v>
       </c>
       <c r="G29">
         <v>293565000.0</v>
       </c>
       <c r="H29">
         <v>288633000.0</v>
       </c>
       <c r="I29">
         <v>151600000.0</v>
       </c>
       <c r="J29">
         <v>141189000.0</v>
       </c>
       <c r="K29"/>
@@ -3107,51 +3144,53 @@
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>60</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>50850000.0</v>
+      </c>
       <c r="C30">
         <v>55490000.0</v>
       </c>
       <c r="D30">
         <v>58999000.0</v>
       </c>
       <c r="E30">
         <v>73345000.0</v>
       </c>
       <c r="F30">
         <v>86965000.0</v>
       </c>
       <c r="G30">
         <v>84695000.0</v>
       </c>
       <c r="H30">
         <v>84605000.0</v>
       </c>
       <c r="I30">
         <v>67318000.0</v>
       </c>
       <c r="J30">
         <v>70023000.0</v>
       </c>
       <c r="K30">
@@ -3263,51 +3302,53 @@
       </c>
       <c r="P31">
         <v>208875000.0</v>
       </c>
       <c r="Q31"/>
       <c r="R31"/>
       <c r="S31"/>
       <c r="T31"/>
       <c r="U31"/>
       <c r="V31"/>
       <c r="W31"/>
       <c r="X31"/>
       <c r="Y31"/>
       <c r="Z31"/>
       <c r="AA31"/>
       <c r="AB31"/>
       <c r="AC31"/>
       <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-27377000.0</v>
+      </c>
       <c r="C32">
         <v>-2607000.0</v>
       </c>
       <c r="D32">
         <v>-24076000.0</v>
       </c>
       <c r="E32">
         <v>-34099000.0</v>
       </c>
       <c r="F32">
         <v>-42848000.0</v>
       </c>
       <c r="G32">
         <v>-52585000.0</v>
       </c>
       <c r="H32">
         <v>-76895000.0</v>
       </c>
       <c r="I32">
         <v>46108000.0</v>
       </c>
       <c r="J32">
         <v>41766000.0</v>
       </c>
       <c r="K32"/>
@@ -3315,51 +3356,53 @@
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
     </row>
     <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>63</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>191349000.0</v>
+      </c>
       <c r="C33">
         <v>302498000.0</v>
       </c>
       <c r="D33">
         <v>348174000.0</v>
       </c>
       <c r="E33">
         <v>373148000.0</v>
       </c>
       <c r="F33">
         <v>410641000.0</v>
       </c>
       <c r="G33">
         <v>427058000.0</v>
       </c>
       <c r="H33">
         <v>447124000.0</v>
       </c>
       <c r="I33">
         <v>117431000.0</v>
       </c>
       <c r="J33">
         <v>108381000.0</v>
       </c>
       <c r="K33">
@@ -3409,51 +3452,53 @@
         <v>64986000.0</v>
       </c>
       <c r="AA33">
         <v>61381000.0</v>
       </c>
       <c r="AB33">
         <v>13400000.0</v>
       </c>
       <c r="AC33">
         <v>7800000.0</v>
       </c>
       <c r="AD33">
         <v>4500000.0</v>
       </c>
       <c r="AE33">
         <v>2500000.0</v>
       </c>
       <c r="AF33">
         <v>1000000.0</v>
       </c>
     </row>
     <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2053000.0</v>
+      </c>
       <c r="C34">
         <v>1840000.0</v>
       </c>
       <c r="D34">
         <v>2481000.0</v>
       </c>
       <c r="E34">
         <v>67393000.0</v>
       </c>
       <c r="F34">
         <v>88886000.0</v>
       </c>
       <c r="G34">
         <v>93408000.0</v>
       </c>
       <c r="H34">
         <v>90971000.0</v>
       </c>
       <c r="I34">
         <v>4368000.0</v>
       </c>
       <c r="J34">
         <v>8958000.0</v>
       </c>
       <c r="K34">
@@ -3463,51 +3508,53 @@
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>37447000.0</v>
+      </c>
       <c r="C35">
         <v>70354000.0</v>
       </c>
       <c r="D35">
         <v>83833000.0</v>
       </c>
       <c r="E35">
         <v>117393000.0</v>
       </c>
       <c r="F35">
         <v>163886000.0</v>
       </c>
       <c r="G35">
         <v>188707000.0</v>
       </c>
       <c r="H35">
         <v>212141000.0</v>
       </c>
       <c r="I35">
         <v>11939000.0</v>
       </c>
       <c r="J35">
         <v>8958000.0</v>
       </c>
       <c r="K35">
@@ -3535,51 +3582,53 @@
         <v>8117000.0</v>
       </c>
       <c r="S35">
         <v>6551000.0</v>
       </c>
       <c r="T35">
         <v>6858000.0</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>10359000.0</v>
+      </c>
       <c r="C36">
         <v>6216000.0</v>
       </c>
       <c r="D36">
         <v>5957000.0</v>
       </c>
       <c r="E36">
         <v>4592000.0</v>
       </c>
       <c r="F36">
         <v>5298000.0</v>
       </c>
       <c r="G36">
         <v>3324000.0</v>
       </c>
       <c r="H36">
         <v>3291000.0</v>
       </c>
       <c r="I36">
         <v>5310000.0</v>
       </c>
       <c r="J36">
         <v>831000.0</v>
       </c>
       <c r="K36">
@@ -3675,51 +3724,53 @@
       </c>
       <c r="P37">
         <v>0.0</v>
       </c>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
     </row>
     <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>68</v>
       </c>
-      <c r="B38"/>
+      <c r="B38">
+        <v>10359000.0</v>
+      </c>
       <c r="C38">
         <v>8316000.0</v>
       </c>
       <c r="D38">
         <v>7157000.0</v>
       </c>
       <c r="E38">
         <v>7417000.0</v>
       </c>
       <c r="F38">
         <v>680.13</v>
       </c>
       <c r="G38">
         <v>74820000.0</v>
       </c>
       <c r="H38">
         <v>4329000.0</v>
       </c>
       <c r="I38">
         <v>2810000.0</v>
       </c>
       <c r="J38">
         <v>4331000.0</v>
       </c>
       <c r="K38">
@@ -3761,51 +3812,53 @@
       <c r="W38">
         <v>44172000.0</v>
       </c>
       <c r="X38">
         <v>42139000.0</v>
       </c>
       <c r="Y38">
         <v>21729000.0</v>
       </c>
       <c r="Z38">
         <v>19550000.0</v>
       </c>
       <c r="AA38">
         <v>23895000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>34179000.0</v>
+      </c>
       <c r="C39">
         <v>41205000.0</v>
       </c>
       <c r="D39">
         <v>32512000.0</v>
       </c>
       <c r="E39">
         <v>38628000.0</v>
       </c>
       <c r="F39">
         <v>18614000.0</v>
       </c>
       <c r="G39">
         <v>18588000.0</v>
       </c>
       <c r="H39">
         <v>19201000.0</v>
       </c>
       <c r="I39">
         <v>28479000.0</v>
       </c>
       <c r="J39">
         <v>32673000.0</v>
       </c>
       <c r="K39">
@@ -3857,51 +3910,53 @@
         <v>10486000.0</v>
       </c>
       <c r="AA39">
         <v>17760000.0</v>
       </c>
       <c r="AB39">
         <v>10300000.0</v>
       </c>
       <c r="AC39">
         <v>61100000.0</v>
       </c>
       <c r="AD39">
         <v>50100000.0</v>
       </c>
       <c r="AE39">
         <v>11800000.0</v>
       </c>
       <c r="AF39">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>55035000.0</v>
+      </c>
       <c r="C40">
         <v>42702000.0</v>
       </c>
       <c r="D40">
         <v>62621000.0</v>
       </c>
       <c r="E40">
         <v>71552000.0</v>
       </c>
       <c r="F40">
         <v>67085000.0</v>
       </c>
       <c r="G40">
         <v>56324000.0</v>
       </c>
       <c r="H40">
         <v>62329000.0</v>
       </c>
       <c r="I40">
         <v>51074000.0</v>
       </c>
       <c r="J40">
         <v>45717000.0</v>
       </c>
       <c r="K40">
@@ -4021,51 +4076,53 @@
         <v>8117000.0</v>
       </c>
       <c r="S41">
         <v>6551000.0</v>
       </c>
       <c r="T41">
         <v>6858000.0</v>
       </c>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>72</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>74789000.0</v>
+      </c>
       <c r="C42">
         <v>65098000.0</v>
       </c>
       <c r="D42">
         <v>66908000.0</v>
       </c>
       <c r="E42">
         <v>54699000.0</v>
       </c>
       <c r="F42">
         <v>54030000.0</v>
       </c>
       <c r="G42">
         <v>58239000.0</v>
       </c>
       <c r="H42">
         <v>44565000.0</v>
       </c>
       <c r="I42">
         <v>28807000.0</v>
       </c>
       <c r="J42">
         <v>19967000.0</v>
       </c>
       <c r="K42">
@@ -4201,51 +4258,53 @@
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>98770000.0</v>
+      </c>
       <c r="C45">
         <v>100600000.0</v>
       </c>
       <c r="D45">
         <v>123185000.0</v>
       </c>
       <c r="E45">
         <v>139206000.0</v>
       </c>
       <c r="F45">
         <v>163211000.0</v>
       </c>
       <c r="G45">
         <v>96328000.0</v>
       </c>
       <c r="H45">
         <v>99037000.0</v>
       </c>
       <c r="I45">
         <v>22005000.0</v>
       </c>
       <c r="J45">
         <v>25249000.0</v>
       </c>
       <c r="K45">
@@ -4297,51 +4356,53 @@
         <v>21258000.0</v>
       </c>
       <c r="AA45">
         <v>22128000.0</v>
       </c>
       <c r="AB45">
         <v>11600000.0</v>
       </c>
       <c r="AC45">
         <v>7800000.0</v>
       </c>
       <c r="AD45">
         <v>4500000.0</v>
       </c>
       <c r="AE45">
         <v>2500000.0</v>
       </c>
       <c r="AF45">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>41879000.0</v>
+      </c>
       <c r="C46">
         <v>38748000.0</v>
       </c>
       <c r="D46">
         <v>59123000.0</v>
       </c>
       <c r="E46">
         <v>73178000.0</v>
       </c>
       <c r="F46">
         <v>93254000.0</v>
       </c>
       <c r="G46">
         <v>96328000.0</v>
       </c>
       <c r="H46">
         <v>99037000.0</v>
       </c>
       <c r="I46">
         <v>22005000.0</v>
       </c>
       <c r="J46">
         <v>25249000.0</v>
       </c>
       <c r="K46">
@@ -4391,51 +4452,53 @@
         <v>21258000.0</v>
       </c>
       <c r="AA46">
         <v>22128000.0</v>
       </c>
       <c r="AB46">
         <v>11600000.0</v>
       </c>
       <c r="AC46">
         <v>7800000.0</v>
       </c>
       <c r="AD46">
         <v>4500000.0</v>
       </c>
       <c r="AE46">
         <v>2500000.0</v>
       </c>
       <c r="AF46">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>77</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>41879000.0</v>
+      </c>
       <c r="C47">
         <v>38748000.0</v>
       </c>
       <c r="D47">
         <v>59123000.0</v>
       </c>
       <c r="E47">
         <v>23208000.0</v>
       </c>
       <c r="F47">
         <v>28245000.0</v>
       </c>
       <c r="G47">
         <v>27032000.0</v>
       </c>
       <c r="H47">
         <v>29937000.0</v>
       </c>
       <c r="I47">
         <v>22005000.0</v>
       </c>
       <c r="J47">
         <v>25249000.0</v>
       </c>
       <c r="K47">
@@ -4477,51 +4540,53 @@
       <c r="W47">
         <v>6410000.0</v>
       </c>
       <c r="X47">
         <v>8266000.0</v>
       </c>
       <c r="Y47">
         <v>10674000.0</v>
       </c>
       <c r="Z47">
         <v>21258000.0</v>
       </c>
       <c r="AA47">
         <v>22128000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>52574000.0</v>
+      </c>
       <c r="C48">
         <v>171934000.0</v>
       </c>
       <c r="D48">
         <v>177681000.0</v>
       </c>
       <c r="E48">
         <v>174631000.0</v>
       </c>
       <c r="F48">
         <v>152825000.0</v>
       </c>
       <c r="G48">
         <v>127981000.0</v>
       </c>
       <c r="H48">
         <v>118147000.0</v>
       </c>
       <c r="I48">
         <v>127717000.0</v>
       </c>
       <c r="J48">
         <v>123010000.0</v>
       </c>
       <c r="K48">
@@ -4633,139 +4698,145 @@
       </c>
       <c r="P49">
         <v>104662000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>35000000.0</v>
+      </c>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50">
         <v>12500000.0</v>
       </c>
       <c r="H50">
         <v>9375000.0</v>
       </c>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
       <c r="AC50"/>
       <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
     </row>
     <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>81</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>71895000.0</v>
+      </c>
       <c r="C51">
         <v>72567000.0</v>
       </c>
       <c r="D51">
         <v>86854000.0</v>
       </c>
       <c r="E51">
         <v>114383000.0</v>
       </c>
       <c r="F51">
         <v>153030000.0</v>
       </c>
       <c r="G51">
         <v>190094000.0</v>
       </c>
       <c r="H51">
         <v>209815000.0</v>
       </c>
       <c r="I51"/>
       <c r="J51"/>
       <c r="K51"/>
       <c r="L51"/>
       <c r="M51"/>
       <c r="N51"/>
       <c r="O51"/>
       <c r="P51"/>
       <c r="Q51"/>
       <c r="R51"/>
       <c r="S51"/>
       <c r="T51"/>
       <c r="U51"/>
       <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
       <c r="Y51"/>
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>42383000.0</v>
+      </c>
       <c r="C52">
         <v>12758000.0</v>
       </c>
       <c r="D52">
         <v>14181000.0</v>
       </c>
       <c r="E52">
         <v>13632000.0</v>
       </c>
       <c r="F52">
         <v>25984000.0</v>
       </c>
       <c r="G52">
         <v>24472000.0</v>
       </c>
       <c r="H52">
         <v>21583000.0</v>
       </c>
       <c r="I52">
         <v>2991000.0</v>
       </c>
       <c r="J52">
         <v>3912000.0</v>
       </c>
       <c r="K52">
@@ -4787,51 +4858,53 @@
         <v>4742000.0</v>
       </c>
       <c r="Q52"/>
       <c r="R52"/>
       <c r="S52"/>
       <c r="T52"/>
       <c r="U52"/>
       <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
       <c r="Y52"/>
       <c r="Z52">
         <v>21659000.0</v>
       </c>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52"/>
       <c r="AF52"/>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>64321000.0</v>
+      </c>
       <c r="C53">
         <v>48582000.0</v>
       </c>
       <c r="D53">
         <v>51580000.0</v>
       </c>
       <c r="E53">
         <v>19688000.0</v>
       </c>
       <c r="F53">
         <v>18509000.0</v>
       </c>
       <c r="G53">
         <v>0.0</v>
       </c>
       <c r="H53"/>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>54333000.0</v>
       </c>
       <c r="K53">
         <v>61147000.0</v>
       </c>
@@ -4923,51 +4996,53 @@
       </c>
       <c r="P54">
         <v>0.0</v>
       </c>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
     </row>
     <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>85</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>404034000.0</v>
+      </c>
       <c r="C55">
         <v>503862000.0</v>
       </c>
       <c r="D55">
         <v>564174000.0</v>
       </c>
       <c r="E55">
         <v>608438000.0</v>
       </c>
       <c r="F55">
         <v>680129000.0</v>
       </c>
       <c r="G55">
         <v>644218000.0</v>
       </c>
       <c r="H55">
         <v>639160000.0</v>
       </c>
       <c r="I55">
         <v>353524000.0</v>
       </c>
       <c r="J55">
         <v>345200000.0</v>
       </c>
       <c r="K55">
@@ -5019,51 +5094,53 @@
         <v>305152000.0</v>
       </c>
       <c r="AA55">
         <v>303803000.0</v>
       </c>
       <c r="AB55">
         <v>159400000.0</v>
       </c>
       <c r="AC55">
         <v>100500000.0</v>
       </c>
       <c r="AD55">
         <v>73500000.0</v>
       </c>
       <c r="AE55">
         <v>56800000.0</v>
       </c>
       <c r="AF55">
         <v>15400000.0</v>
       </c>
     </row>
     <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>86</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>212685000.0</v>
+      </c>
       <c r="C56">
         <v>201364000.0</v>
       </c>
       <c r="D56">
         <v>216000000.0</v>
       </c>
       <c r="E56">
         <v>235290000.0</v>
       </c>
       <c r="F56">
         <v>269488000.0</v>
       </c>
       <c r="G56">
         <v>217160000.0</v>
       </c>
       <c r="H56">
         <v>192036000.0</v>
       </c>
       <c r="I56">
         <v>236093000.0</v>
       </c>
       <c r="J56">
         <v>236819000.0</v>
       </c>
       <c r="K56">
@@ -5115,51 +5192,53 @@
         <v>240166000.0</v>
       </c>
       <c r="AA56">
         <v>242422000.0</v>
       </c>
       <c r="AB56">
         <v>146000000.0</v>
       </c>
       <c r="AC56">
         <v>92700000.0</v>
       </c>
       <c r="AD56">
         <v>69000000.0</v>
       </c>
       <c r="AE56">
         <v>54300000.0</v>
       </c>
       <c r="AF56">
         <v>14400000.0</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>240062000.0</v>
+      </c>
       <c r="C57">
         <v>203971000.0</v>
       </c>
       <c r="D57">
         <v>240076000.0</v>
       </c>
       <c r="E57">
         <v>269389000.0</v>
       </c>
       <c r="F57">
         <v>312336000.0</v>
       </c>
       <c r="G57">
         <v>269745000.0</v>
       </c>
       <c r="H57">
         <v>268931000.0</v>
       </c>
       <c r="I57">
         <v>189985000.0</v>
       </c>
       <c r="J57">
         <v>195053000.0</v>
       </c>
       <c r="K57">
@@ -5211,51 +5290,53 @@
         <v>84754000.0</v>
       </c>
       <c r="AA57">
         <v>126875000.0</v>
       </c>
       <c r="AB57">
         <v>80600000.0</v>
       </c>
       <c r="AC57">
         <v>47000000.0</v>
       </c>
       <c r="AD57">
         <v>33000000.0</v>
       </c>
       <c r="AE57">
         <v>23000000.0</v>
       </c>
       <c r="AF57">
         <v>13400000.0</v>
       </c>
     </row>
     <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>88</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>277509000.0</v>
+      </c>
       <c r="C58">
         <v>274325000.0</v>
       </c>
       <c r="D58">
         <v>323909000.0</v>
       </c>
       <c r="E58">
         <v>386782000.0</v>
       </c>
       <c r="F58">
         <v>476222000.0</v>
       </c>
       <c r="G58">
         <v>458452000.0</v>
       </c>
       <c r="H58">
         <v>481072000.0</v>
       </c>
       <c r="I58">
         <v>201924000.0</v>
       </c>
       <c r="J58">
         <v>204011000.0</v>
       </c>
       <c r="K58">
@@ -5357,51 +5438,53 @@
       </c>
       <c r="P59">
         <v>0.0</v>
       </c>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>90</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>126525000.0</v>
+      </c>
       <c r="C60">
         <v>229537000.0</v>
       </c>
       <c r="D60">
         <v>240265000.0</v>
       </c>
       <c r="E60">
         <v>221656000.0</v>
       </c>
       <c r="F60">
         <v>203907000.0</v>
       </c>
       <c r="G60">
         <v>185766000.0</v>
       </c>
       <c r="H60">
         <v>158088000.0</v>
       </c>
       <c r="I60">
         <v>151600000.0</v>
       </c>
       <c r="J60">
         <v>141189000.0</v>
       </c>
       <c r="K60">
@@ -5578,807 +5661,815 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>32</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>1076000.0</v>
+      </c>
       <c r="C2">
+        <v>832000.0</v>
+      </c>
+      <c r="D2">
         <v>1824000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1801000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>422000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>965000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1575000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>2329000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2749000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1796000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>762000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1137000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>425000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>361000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1069000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>101000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>887000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>840000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>700000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1037000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>380000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>657000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1707000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1201000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>352000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>505000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1093000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3462000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1209000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>588000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>512000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>614000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>353000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>217000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>613000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1080000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>328000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1806000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>634000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>694000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1289000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>525000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>595000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>698000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>857000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>912000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1035000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>966000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1168000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1024000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>918000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1122000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>922000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>772000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>933000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>982000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>689000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1223000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>5037000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2743000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>4675000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>3644000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4158000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>3424000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>2969000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2078000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>1952000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>2709000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>3062000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3532000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3458000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3834000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3347000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>4174000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>2531000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3241000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>2189000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2878000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2003000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>3103000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>1276000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1716000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1956000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2455000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2254000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3741000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2570000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2950000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2013000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2566000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>1757000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>2956000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2299000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>1601000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1988000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>2267000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2048000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2667000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>1918000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>3046000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>1883000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>3993000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3660000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>2819000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3604000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>2700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>1100000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1600000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DG2">
         <v>1400000.0</v>
       </c>
       <c r="DH2">
+        <v>1400000.0</v>
+      </c>
+      <c r="DI2">
         <v>1600000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>1700000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DL2">
         <v>1100000.0</v>
       </c>
       <c r="DM2">
+        <v>1100000.0</v>
+      </c>
+      <c r="DN2">
         <v>900000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>1200000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>700000.0</v>
       </c>
-      <c r="DP2"/>
       <c r="DQ2"/>
-      <c r="DR2">
+      <c r="DR2"/>
+      <c r="DS2">
         <v>400000.0</v>
       </c>
-      <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6462,52 +6553,53 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6591,450 +6683,454 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-2573000.0</v>
+      </c>
       <c r="C5">
+        <v>-1093000.0</v>
+      </c>
+      <c r="D5">
         <v>-1172000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-300000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-5284000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-7746000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2477000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-6726000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6533000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-4571000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-8349000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-5944000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-6679000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-7918000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-13890000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-8860000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4371000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3190000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3323000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1939000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2801000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-690000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-4246000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-7028000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7958000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-4857000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6604000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4990000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-5584000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5154000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-4319000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-3782000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-450000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2012000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2621000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-4245000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-6766000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-7573000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-4822000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4654000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-3228000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-4826000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-3628000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3499000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-4515000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1613000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>37000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2429000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2510000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2454000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>624000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-1167000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-813000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>588000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>644000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-6841000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-5844000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-6828000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-5167000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-2377000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-3209000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-5472000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-3790000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-7530000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-4128000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-1865000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1037000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-2297000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-4045000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-1785000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-5227000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-3192000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-1508000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-747000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>641000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-19046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="BZ5">
         <v>-3000000.0</v>
       </c>
       <c r="CA5">
+        <v>-3000000.0</v>
+      </c>
+      <c r="CB5">
         <v>-2541000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2672000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2618000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2604000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2531000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2488000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2562000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-1732000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-586000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1981000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1160000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1089000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>298000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>1083000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>649000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1024000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>690000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>-71000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-677000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-40000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>772000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>627000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1112000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>-14204000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-906000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-704000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-678000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-7500000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-200000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-6700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-5700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3200000.0</v>
       </c>
       <c r="DH5">
         <v>-3200000.0</v>
       </c>
       <c r="DI5">
+        <v>-3200000.0</v>
+      </c>
+      <c r="DJ5">
         <v>-2600000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>-2100000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-1700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-1400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-1100000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-900000.0</v>
       </c>
-      <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
-      <c r="DR5">
+      <c r="DR5"/>
+      <c r="DS5">
         <v>-500000.0</v>
       </c>
-      <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -7078,51 +7174,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7143,138 +7241,143 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>37</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>27340000.0</v>
+      </c>
       <c r="C7">
+        <v>36895000.0</v>
+      </c>
+      <c r="D7">
         <v>31792000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>35113000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>21999000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>37567000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>28422000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>31338000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>34472000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>51854000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>40843000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>44831000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>48521000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>64383000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>53539000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>57517000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>61476000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>78030000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>68395000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>71577000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>74567000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>82295000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>72940000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>63490000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>63840000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>79270000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>63829000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>64818000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>63843000.0</v>
       </c>
-      <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
@@ -7326,111 +7429,116 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>257000.0</v>
+      </c>
       <c r="C8">
         <v>255000.0</v>
       </c>
       <c r="D8">
+        <v>255000.0</v>
+      </c>
+      <c r="E8">
         <v>254000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="G8">
         <v>251000.0</v>
       </c>
       <c r="H8">
-        <v>249000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="I8">
         <v>249000.0</v>
       </c>
       <c r="J8">
-        <v>247000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="K8">
         <v>247000.0</v>
       </c>
       <c r="L8">
-        <v>245000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="M8">
         <v>245000.0</v>
       </c>
       <c r="N8">
-        <v>244000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="O8">
         <v>244000.0</v>
       </c>
       <c r="P8">
+        <v>244000.0</v>
+      </c>
+      <c r="Q8">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="R8">
         <v>241000.0</v>
       </c>
       <c r="S8">
+        <v>241000.0</v>
+      </c>
+      <c r="T8">
         <v>240000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>238000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7491,225 +7599,228 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>304404000.0</v>
+      </c>
+      <c r="D9">
         <v>301755000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>298129000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>294922000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>292217000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>289191000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>273797000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>269371000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>265691000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>261766000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>258341000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>254937000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>251001000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>245985000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>241968000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>237485000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>234752000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>230128000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>225053000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>222778000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>220308000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>216454000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>212656000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>210378000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>206655000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>200696000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>196803000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>189554000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>186335000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>181910000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>175218000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>166022000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>162159000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>157569000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>148411000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>141869000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>138180000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>134967000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>132172000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>129588000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>128479000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>124942000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>120415000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>115803000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>113182000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>109676000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>105396000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>99914000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>392790000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>389362000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>385873000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>382494000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>377077000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>373591000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>368462000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>366354000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -7730,455 +7841,463 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>40</v>
       </c>
-      <c r="B10"/>
+      <c r="B10">
+        <v>73903000.0</v>
+      </c>
       <c r="C10">
+        <v>63335000.0</v>
+      </c>
+      <c r="D10">
         <v>65121000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>67767000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>75592000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>56087000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>62754000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>58852000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>61379000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>72909000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>101706000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>109951000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>104217000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>123317000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>118738000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>122613000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>112496000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>134278000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>146350000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>146387000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>125600000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>90257000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>73027000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>68377000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>69815000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>67904000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>67629000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>69762000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>75012000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>140296000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>92057000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>92997000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>82073000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>79790000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>79960000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>67106000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>74176000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>76958000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>70136000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>68856000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>78654000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>53331000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>45586000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>50163000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>50168000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>49650000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>56932000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>52634000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>80501000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>74132000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>70700000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>55083000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>143944000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>98810000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>80900000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>87663000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>100407000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>81047000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>73586000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>83185000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>97600000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>86927000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>138100000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>143912000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>135246000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>97805000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>108177000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>94017000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>111284000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>129478000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>124869000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>155315000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>126510000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>53163000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>40820000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>41190000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>38845000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>39157000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>31622000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>84558000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>80070000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>48538000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>52468000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>55217000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>43890000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>37328000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>36621000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>46068000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>38431000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>22385000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>11342000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13881000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>23916000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>11479000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>19213000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>17703000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>13094000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>17747000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>15657000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>20863000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>18706000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>15848000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>34535000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>27367000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>38587000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>13400000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="DE10">
         <v>8100000.0</v>
       </c>
       <c r="DF10">
+        <v>8100000.0</v>
+      </c>
+      <c r="DG10">
         <v>10400000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>5200000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2800000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>3200000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>7700000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1900000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1800000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>5000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>34400000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>1300000.0</v>
       </c>
-      <c r="DP10"/>
       <c r="DQ10"/>
-      <c r="DR10">
+      <c r="DR10"/>
+      <c r="DS10">
         <v>1000000.0</v>
       </c>
-      <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>63335000.0</v>
+      </c>
+      <c r="D11">
         <v>65121000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>67767000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>75592000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>56087000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>62754000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>101706000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>109951000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>104217000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>103629000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>98735000.0</v>
       </c>
-      <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
@@ -8244,1769 +8363,1789 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>42</v>
       </c>
-      <c r="B12"/>
+      <c r="B12">
+        <v>145472000.0</v>
+      </c>
       <c r="C12">
+        <v>127656000.0</v>
+      </c>
+      <c r="D12">
         <v>131952000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>134954000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>134254000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>104669000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>114932000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>110813000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>118474000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>124489000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>111456000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>123615000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>120976000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>123317000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>118738000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>122613000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>131612000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>134278018.51</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>146350000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>146387000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>125600000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>90257000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>73027000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>68377000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>69815000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>67904000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>67629000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>69762000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>75012000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>140296000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>144452000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>143087000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>136331000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>134123000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>133979000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>125235000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>134593000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>138105000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>133240000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>126529000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>120010000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>101106000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>104151000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>110840000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>111000000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>104535000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>112429000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>133658000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>157241000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>155145000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>157661000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>178633000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>264552000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>233686000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>228657000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>236440000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>243292000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>218038000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>212619000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>218299000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>230690000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>206917000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>275092000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>276910000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>272896000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>249842000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>270232000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>233374000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>225754000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>213429000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>208127000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>228765000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>206123000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>248974000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>239382000.0</v>
       </c>
-      <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
-      <c r="CA12">
+      <c r="CA12"/>
+      <c r="CB12">
         <v>191556000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>182139000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>156418000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>132268000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>134558000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>131820000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>131698000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>127440000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>128400000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>125093000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>127762000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>126733000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>128881000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>135630000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>140624000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>194631000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>197407000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>204129000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>203209000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>205182000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>202399000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>205245000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>18706000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>190448000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>171672000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>159696000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>98700000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>87500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="DE12">
         <v>8100000.0</v>
       </c>
       <c r="DF12">
+        <v>8100000.0</v>
+      </c>
+      <c r="DG12">
         <v>10400000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>5200000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>2800000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>3200000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>7700000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>1900000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1800000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>5000000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>34400000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>10900000.0</v>
       </c>
-      <c r="DP12"/>
       <c r="DQ12"/>
-      <c r="DR12">
+      <c r="DR12"/>
+      <c r="DS12">
         <v>1000000.0</v>
       </c>
-      <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
         <v>43</v>
       </c>
-      <c r="B13"/>
+      <c r="B13">
+        <v>257000.0</v>
+      </c>
       <c r="C13">
         <v>255000.0</v>
       </c>
       <c r="D13">
+        <v>255000.0</v>
+      </c>
+      <c r="E13">
         <v>254000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="G13">
         <v>251000.0</v>
       </c>
       <c r="H13">
-        <v>249000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="I13">
         <v>249000.0</v>
       </c>
       <c r="J13">
-        <v>247000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="K13">
         <v>247000.0</v>
       </c>
       <c r="L13">
-        <v>245000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="M13">
         <v>245000.0</v>
       </c>
       <c r="N13">
-        <v>244000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="O13">
         <v>244000.0</v>
       </c>
       <c r="P13">
+        <v>244000.0</v>
+      </c>
+      <c r="Q13">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="R13">
         <v>241000.0</v>
       </c>
       <c r="S13">
+        <v>241000.0</v>
+      </c>
+      <c r="T13">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="U13">
         <v>238000.0</v>
       </c>
       <c r="V13">
-        <v>236000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="W13">
         <v>236000.0</v>
       </c>
       <c r="X13">
-        <v>234000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="Y13">
         <v>234000.0</v>
       </c>
       <c r="Z13">
+        <v>234000.0</v>
+      </c>
+      <c r="AA13">
         <v>233000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AC13">
         <v>231000.0</v>
       </c>
       <c r="AD13">
+        <v>231000.0</v>
+      </c>
+      <c r="AE13">
         <v>230000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>229000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>226000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>225000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>224000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>223000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>219000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>218000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>217000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>215000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AP13">
         <v>211000.0</v>
       </c>
       <c r="AQ13">
-        <v>210000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AR13">
         <v>210000.0</v>
       </c>
       <c r="AS13">
-        <v>209000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="AT13">
         <v>209000.0</v>
       </c>
       <c r="AU13">
+        <v>209000.0</v>
+      </c>
+      <c r="AV13">
         <v>208000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="AX13">
         <v>205000.0</v>
       </c>
       <c r="AY13">
+        <v>205000.0</v>
+      </c>
+      <c r="AZ13">
         <v>204000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="BB13">
         <v>315000.0</v>
       </c>
       <c r="BC13">
-        <v>313000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="BD13">
         <v>313000.0</v>
       </c>
       <c r="BE13">
-        <v>310000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="BF13">
         <v>310000.0</v>
       </c>
       <c r="BG13">
-        <v>307000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="BH13">
         <v>307000.0</v>
       </c>
       <c r="BI13">
+        <v>307000.0</v>
+      </c>
+      <c r="BJ13">
         <v>306000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>305000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>298000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>297000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>295000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>294000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>293000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="BR13">
         <v>291000.0</v>
       </c>
       <c r="BS13">
         <v>291000.0</v>
       </c>
       <c r="BT13">
+        <v>291000.0</v>
+      </c>
+      <c r="BU13">
         <v>288000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>284000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279000.0</v>
       </c>
       <c r="BX13">
         <v>279000.0</v>
       </c>
       <c r="BY13">
         <v>279000.0</v>
       </c>
       <c r="BZ13">
         <v>279000.0</v>
       </c>
       <c r="CA13">
+        <v>279000.0</v>
+      </c>
+      <c r="CB13">
         <v>275000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>270000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>258000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>254000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>253000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="CH13">
         <v>247000.0</v>
       </c>
       <c r="CI13">
+        <v>247000.0</v>
+      </c>
+      <c r="CJ13">
         <v>246000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>245000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>244000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="CN13">
         <v>242000.0</v>
       </c>
       <c r="CO13">
+        <v>242000.0</v>
+      </c>
+      <c r="CP13">
         <v>241000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>240000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>239000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>237000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>233000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>230000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>228000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>225000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>222000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>218000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>216000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>211000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>207000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>200000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>100000.0</v>
       </c>
-      <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
-      <c r="DO13">
+      <c r="DO13"/>
+      <c r="DP13">
         <v>100000.0</v>
       </c>
-      <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>19071000.0</v>
+      </c>
+      <c r="C14">
         <v>19001000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19113000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19165000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>18890000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18942000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>19065000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19124000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19285000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19238000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19289000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19258000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19108000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19051000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19139000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19173000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19264000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19376000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19388000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19377000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19288000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19119000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>18872000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18831000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18705000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18720000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18546000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18780000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18363000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18459000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18433000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18290000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18036000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18322000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18051000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18050000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18536000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18572000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18435000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18145000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>17925000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17879000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>18065000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18268000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18058000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18520000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18549000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>19044000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>19613000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>20341000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20665000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>21747000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>22658000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22652000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22858000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>23023000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>23173000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>23118000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>23082000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>23203000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>23252000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>22713000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>23107000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>23135000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>22877000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>22389000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>22809000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>22944000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>23106000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>22946000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>23793000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>23554000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>23617000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>23048000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>23667000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>23827000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>23752000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>23058000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>23428000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>22826000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>21825000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>21186000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>21931000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>21847000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21840000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21611000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>22345000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>22074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22255000.0</v>
       </c>
       <c r="CL14">
         <v>22255000.0</v>
       </c>
       <c r="CM14">
+        <v>22255000.0</v>
+      </c>
+      <c r="CN14">
         <v>22741000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>22718000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>22920000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>22739000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>23263000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>23989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23146000.0</v>
       </c>
       <c r="CT14">
         <v>23146000.0</v>
       </c>
       <c r="CU14">
+        <v>23146000.0</v>
+      </c>
+      <c r="CV14">
         <v>23600000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>22451000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>24670000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>22054000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>25075000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>24727000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>23578000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>19949000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>19333333.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>18333333.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>19466000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>17272727.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>19000000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>17777778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16250000.0</v>
       </c>
       <c r="DJ14">
         <v>16250000.0</v>
       </c>
       <c r="DK14">
         <v>16250000.0</v>
       </c>
       <c r="DL14">
+        <v>16250000.0</v>
+      </c>
+      <c r="DM14">
         <v>17142857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666667.0</v>
       </c>
       <c r="DN14">
         <v>16666667.0</v>
       </c>
       <c r="DO14">
+        <v>16666667.0</v>
+      </c>
+      <c r="DP14">
         <v>11666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DQ14">
         <v>10000000.0</v>
       </c>
       <c r="DR14">
         <v>10000000.0</v>
       </c>
       <c r="DS14">
         <v>10000000.0</v>
       </c>
       <c r="DT14">
-        <v>6666667.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="DU14">
         <v>6666667.0</v>
       </c>
+      <c r="DV14">
+        <v>6666667.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="O15">
         <v>244000.0</v>
       </c>
       <c r="P15">
+        <v>244000.0</v>
+      </c>
+      <c r="Q15">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="R15">
         <v>241000.0</v>
       </c>
       <c r="S15">
+        <v>241000.0</v>
+      </c>
+      <c r="T15">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="U15">
         <v>238000.0</v>
       </c>
       <c r="V15">
-        <v>236000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="W15">
         <v>236000.0</v>
       </c>
       <c r="X15">
-        <v>234000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="Y15">
         <v>234000.0</v>
       </c>
       <c r="Z15">
+        <v>234000.0</v>
+      </c>
+      <c r="AA15">
         <v>233000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AC15">
         <v>231000.0</v>
       </c>
       <c r="AD15">
+        <v>231000.0</v>
+      </c>
+      <c r="AE15">
         <v>230000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>229000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>226000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>225000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>224000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>223000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>219000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>218000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>217000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>215000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AP15">
         <v>211000.0</v>
       </c>
       <c r="AQ15">
-        <v>210000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AR15">
         <v>210000.0</v>
       </c>
       <c r="AS15">
-        <v>209000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="AT15">
         <v>209000.0</v>
       </c>
       <c r="AU15">
+        <v>209000.0</v>
+      </c>
+      <c r="AV15">
         <v>208000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="AX15">
         <v>205000.0</v>
       </c>
       <c r="AY15">
+        <v>205000.0</v>
+      </c>
+      <c r="AZ15">
         <v>204000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="BB15">
         <v>315000.0</v>
       </c>
       <c r="BC15">
-        <v>313000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="BD15">
         <v>313000.0</v>
       </c>
       <c r="BE15">
-        <v>310000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="BF15">
         <v>310000.0</v>
       </c>
       <c r="BG15">
-        <v>307000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="BH15">
         <v>307000.0</v>
       </c>
       <c r="BI15">
+        <v>307000.0</v>
+      </c>
+      <c r="BJ15">
         <v>306000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>305000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>298000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>297000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>295000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>294000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>293000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="BR15">
         <v>291000.0</v>
       </c>
       <c r="BS15">
         <v>291000.0</v>
       </c>
       <c r="BT15">
+        <v>291000.0</v>
+      </c>
+      <c r="BU15">
         <v>288000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>284000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279000.0</v>
       </c>
       <c r="BX15">
         <v>279000.0</v>
       </c>
       <c r="BY15">
         <v>279000.0</v>
       </c>
       <c r="BZ15">
         <v>279000.0</v>
       </c>
       <c r="CA15">
+        <v>279000.0</v>
+      </c>
+      <c r="CB15">
         <v>275000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>270000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>258000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>254000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>253000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="CH15">
         <v>247000.0</v>
       </c>
       <c r="CI15">
+        <v>247000.0</v>
+      </c>
+      <c r="CJ15">
         <v>246000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>245000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>244000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="CN15">
         <v>242000.0</v>
       </c>
       <c r="CO15">
+        <v>242000.0</v>
+      </c>
+      <c r="CP15">
         <v>241000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>240000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>239000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>237000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>233000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>230000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>228000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="CX15">
         <v>218000.0</v>
       </c>
       <c r="CY15">
+        <v>218000.0</v>
+      </c>
+      <c r="CZ15">
         <v>216000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>211000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>207000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>100000.0</v>
       </c>
-      <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
-      <c r="DO15">
+      <c r="DO15"/>
+      <c r="DP15">
         <v>100000.0</v>
       </c>
-      <c r="DP15"/>
       <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
+      <c r="DV15"/>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>173191000.0</v>
+      </c>
       <c r="C16">
+        <v>141812000.0</v>
+      </c>
+      <c r="D16">
         <v>141246000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>154502000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>180580000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>145404000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>153155000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>164117000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>193664000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>156798000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>158349000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>179613000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>215093000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>178021000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>180758000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>210592000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>248084000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>213696000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>194164000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>210288000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>216522000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>179968000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>155418000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>170777000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>195399000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>179194000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>168008000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>180910000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>191612000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>135332000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>128435000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>143023000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>155425000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>145207000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>132929000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>145350000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>156256000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>134265000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>126178000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>138597000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>154805000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>140676000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>124195000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>136228000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>150417000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>144568000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>129390000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>143938000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>159778000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>152903000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>125787000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>136803000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>152188000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>150479000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>124857000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>134550000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>151708000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>147887000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>117547000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>130356000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>137527000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>131521000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>104583000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>108534000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>117580000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>117888000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>93541000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>98098000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>108412000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>113844000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>98128000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>108057000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>117059000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>111418000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>85238000.0</v>
       </c>
-      <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
-      <c r="CA16">
+      <c r="CA16"/>
+      <c r="CB16">
         <v>74939000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>80344000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>87460000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>86663000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>67671000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>69961000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>73036000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>72357000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>60769000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>63891000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>67233000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>68630000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>51606000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>59487000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>67392000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>42123000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>39555000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>45934000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>53380000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>59930000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>62561000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>76142000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>93312000.0</v>
       </c>
-      <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10023,57 +10162,57 @@
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
-      <c r="BG17">
+      <c r="BG17"/>
+      <c r="BH17">
         <v>4550000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>6656000.0</v>
       </c>
-      <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
@@ -10094,89 +10233,88 @@
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-      <c r="N18">
+      <c r="N18"/>
+      <c r="O18">
         <v>500000.0</v>
       </c>
-      <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -10220,51 +10358,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -10285,52 +10425,53 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10414,1441 +10555,1460 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>109120000.0</v>
+      </c>
       <c r="C20">
+        <v>120381000.0</v>
+      </c>
+      <c r="D20">
         <v>147195000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>147376000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>145267000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>227959000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>230247000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>242924000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>243028000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>244257000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>242061000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>243287000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>242852000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>242149000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>238949000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>241471000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>244069000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>244990000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>245212000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>246235000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>245691000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>247211000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>244990000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>243201000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>242690000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>243895000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>238826000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>242265000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>242543000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>85165000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>85126000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>76551000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>76900000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>76169000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>75815000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>75024000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>73552000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>73193000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>74607000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>74444000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>74992000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>74071000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>74772000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>74525000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>74037000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>76683000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>77793000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>79780000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>79992000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>80001000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>79493000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>78480000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>78152000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>78954000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>78211000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>71388000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>71721000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>71543000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>71677000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>71961000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>68237000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>67958000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>68077000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>67614000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>68025000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>68314000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>66999000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>66953000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>66683000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>67424000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>69253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53769000.0</v>
       </c>
       <c r="BU20">
         <v>53769000.0</v>
       </c>
       <c r="BV20">
+        <v>53769000.0</v>
+      </c>
+      <c r="BW20">
         <v>53677000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BX20">
         <v>53527000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>53264000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>53218000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>53171000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>53323000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>53279000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>53126000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>52639000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>52915000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>52921000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>53182000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>52875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56894000.0</v>
       </c>
       <c r="CJ20">
         <v>56894000.0</v>
       </c>
       <c r="CK20">
+        <v>56894000.0</v>
+      </c>
+      <c r="CL20">
         <v>56858000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CM20">
         <v>57006000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>55096000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>56126000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>69251000.0</v>
       </c>
-      <c r="CP20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CQ20"/>
       <c r="CR20">
         <v>13244000.0</v>
       </c>
       <c r="CS20">
         <v>13244000.0</v>
       </c>
-      <c r="CT20"/>
+      <c r="CT20">
+        <v>13244000.0</v>
+      </c>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
         <v>51</v>
       </c>
-      <c r="B21"/>
+      <c r="B21">
+        <v>16649000.0</v>
+      </c>
       <c r="C21">
+        <v>18730000.0</v>
+      </c>
+      <c r="D21">
         <v>20824000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>23041000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>25258000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>27475000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>29691000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>32562000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>35073000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>37637000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40343000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>43406000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>46453000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>49504000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>52496000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>55904000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>59340000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>62730000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>66260000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>69990000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>73898000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>77995000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>83386000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>87994000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>92655000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>97363000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>102915000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>108661000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>114684000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4951000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>5368000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>617000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>559000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>732000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>927000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1109000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1280000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1464000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1705000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1933000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2165000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2334000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2591000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2801000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2995000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3382000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4019000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4686000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>5237000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5777000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>6296000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6767000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>7291000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7920000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>8517000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>9029000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9808000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>10317000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>11170000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>12099000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>7794000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>8487000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>9392000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>10298000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>11203000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>12108000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>6464000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6903000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>7559000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7138000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8102000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>126000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>150000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>309000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>539000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>832000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1125000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1517000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1965000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2434000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2888000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>3530000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>57235000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>58026000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>59184000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>59867000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>65239000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>66625000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>67970000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>70462000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>69200000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>72838000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>88571000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>14004000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>14086000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>14169000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>14251000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>14333000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>14594000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14852000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>15097000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>15358000.0</v>
       </c>
-      <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
+      <c r="DV21"/>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
+      <c r="H22"/>
+      <c r="I22">
         <v>1.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-157202000.0</v>
       </c>
-      <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>-42163000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-100270000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-16759000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>24559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
-      <c r="Q22"/>
-      <c r="R22">
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
+      <c r="R22"/>
+      <c r="S22">
         <v>-86964913.04</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18059000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>19244000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>21937000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>23620000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>14408000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-21417000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18603000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>20326000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>13641000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>14837000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>17254000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>15677000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>10884000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>12514000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>14722000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>13731000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>9146000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10578000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>12287000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12052000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>9639000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>11576000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>13316000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13529000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>9332000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>10985000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>12969000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>13754000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>9709000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>11278000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>13011000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>12939000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>8408000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8850000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>9616000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9410000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
-      <c r="BI22"/>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>23500000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>18114000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>23877000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>21773000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>24540000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>25275000.0</v>
       </c>
-      <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
-      <c r="CA22">
+      <c r="CA22"/>
+      <c r="CB22">
         <v>7129000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>7679000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7975000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>5126000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5626000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5816000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>6226000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>5509000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>7325000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>8206000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8277000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>7079000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>6962000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>7733000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>8144000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>5902000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>8144000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>7172000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>6754000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6042000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>8423000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>7078000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>189261000.0</v>
       </c>
-      <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
         <v>53</v>
       </c>
-      <c r="B23"/>
+      <c r="B23">
+        <v>409069000.0</v>
+      </c>
       <c r="C23">
+        <v>404034000.0</v>
+      </c>
+      <c r="D23">
         <v>414181000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>436038000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>439806000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>503862000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>505259000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>524167000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>555670000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>564174000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>193349000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>570674000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>593888000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>608438000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>585240000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>614930000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>651902000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>680130000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>654792000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>668450000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>663719000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>644218000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>592775000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>458249000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>608298000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>639160000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>598331000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>624470000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>640378000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>353524000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>328494000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>326142000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>340736000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>345200000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>314388000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>314193000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>327802000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>335785000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>309639000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>316074000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>322919000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>318991000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>292700000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>307386000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>321060000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>332707000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>310889000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>338875000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>374359000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>402202000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>368828000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>391750000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>490102000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>487832000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>464706000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>468921000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>486589000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>487578000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>441969000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>454184000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>454694000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>450477000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>469825000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>469451000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>474873000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>470196000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>435592000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>436641000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>443870000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>454951000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>418258000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>431862000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>424945000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>426357000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>385185000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>386614000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>387141000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>384143000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>347625000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>342439000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>319183000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>311702000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>296022000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>294315000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>297257000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>302872000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>290783000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>291631000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>296066000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>310975000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>289977000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>296983000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>309912000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>278273000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>274792000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>287732000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>288761000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>305152000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>298113000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>305411000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>314483000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>303803000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>279256000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>238251000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>223458000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>159400000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>126900000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>113200000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>107800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>100500000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>89500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>82800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>79800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>73500000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>67200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>62300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>59700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>56800000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>23300000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>15400000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
+      <c r="DV23"/>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>35000000.0</v>
+      </c>
       <c r="C24">
-        <v>35000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D24">
         <v>35000000.0</v>
       </c>
       <c r="E24">
         <v>35000000.0</v>
       </c>
       <c r="F24">
         <v>35000000.0</v>
       </c>
       <c r="G24">
         <v>35000000.0</v>
       </c>
       <c r="H24">
         <v>35000000.0</v>
       </c>
       <c r="I24">
         <v>35000000.0</v>
       </c>
       <c r="J24">
         <v>35000000.0</v>
       </c>
       <c r="K24">
         <v>35000000.0</v>
       </c>
       <c r="L24">
         <v>35000000.0</v>
       </c>
       <c r="M24">
         <v>35000000.0</v>
       </c>
       <c r="N24">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="O24">
         <v>50000000.0</v>
       </c>
       <c r="P24">
         <v>50000000.0</v>
       </c>
       <c r="Q24">
+        <v>50000000.0</v>
+      </c>
+      <c r="R24">
         <v>60000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>75000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>86364000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>89342000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>92319000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>95299000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>98268000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>101235000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>104202000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>121170000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>123355000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>131540000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>143728000.0</v>
       </c>
-      <c r="AD24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE24"/>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
@@ -11892,51 +12052,53 @@
       </c>
       <c r="BA24">
         <v>0.0</v>
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
-      <c r="BI24"/>
+      <c r="BI24">
+        <v>0.0</v>
+      </c>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
@@ -11957,132 +12119,135 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25">
-        <v>35000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="D25">
         <v>35000000.0</v>
       </c>
       <c r="E25">
         <v>35000000.0</v>
       </c>
       <c r="F25">
         <v>35000000.0</v>
       </c>
       <c r="G25">
         <v>35000000.0</v>
       </c>
-      <c r="H25"/>
+      <c r="H25">
+        <v>35000000.0</v>
+      </c>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
-[...1 lines deleted...]
-      </c>
+      <c r="K25"/>
       <c r="L25">
         <v>35000000.0</v>
       </c>
       <c r="M25">
         <v>35000000.0</v>
       </c>
       <c r="N25">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="O25">
         <v>50000000.0</v>
       </c>
       <c r="P25">
         <v>50000000.0</v>
       </c>
       <c r="Q25">
+        <v>50000000.0</v>
+      </c>
+      <c r="R25">
         <v>60000000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>75000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>86364000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>89342000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>92319000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>95299000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>98268000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>101235000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>104202000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>121170000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>123355000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>131540000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>143728000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
@@ -12134,159 +12299,160 @@
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="AB26">
         <v>2400000.0</v>
       </c>
       <c r="AC26">
         <v>2400000.0</v>
       </c>
       <c r="AD26">
+        <v>2400000.0</v>
+      </c>
+      <c r="AE26">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="AF26">
         <v>1800000.0</v>
       </c>
       <c r="AG26">
         <v>1800000.0</v>
       </c>
       <c r="AH26">
+        <v>1800000.0</v>
+      </c>
+      <c r="AI26">
         <v>1900000.0</v>
       </c>
-      <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>2800000.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>3600000.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>3800000.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
-      <c r="AY26">
+      <c r="AY26"/>
+      <c r="AZ26">
         <v>9092000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>8920000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>8926000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>8970000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>9789000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>9686000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>9581000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>9565000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>17223000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>16985000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -12307,52 +12473,53 @@
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12436,491 +12603,501 @@
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>58</v>
       </c>
-      <c r="B28"/>
+      <c r="B28">
+        <v>-11563000.0</v>
+      </c>
       <c r="C28">
+        <v>8560000.0</v>
+      </c>
+      <c r="D28">
         <v>9167000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>8962000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-6030000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16480000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>13828000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>21076000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>22179000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>13945000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-66706000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-30120000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-20696000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-8934000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-15199000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-15096000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>8980000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-134277925.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>20909000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>27032000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>53786000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>99837000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>109900000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>45686000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>108383000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>141911000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>128149000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>134409000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>139590000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-140296000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-92057000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-92997000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-82073000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-79790000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-79960000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-67106000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-74176000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-76958000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-70136000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-68856000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-78654000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-53331000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-45586000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-50163000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-50168000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-49650000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-56932000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-52634000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-80501000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-74132000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-70700000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-55083000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-143944000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-98810000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-80900000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-87663000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-100407000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-81047000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-73586000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-83185000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-97600000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-86927000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-138100000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-143912000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-135246000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-97805000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-108177000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-94017000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-111284000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-129478000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-124869000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-155315000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-126510000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-53163000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-40820000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-41190000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-38845000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-39157000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-31622000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-84558000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-80070000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-48538000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-52468000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-55217000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-43890000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-37328000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-36621000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-46068000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-38431000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-22385000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-11342000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-13881000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-23708000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-11479000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-19213000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-17703000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-13094000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-17747000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-15657000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-20863000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-18706000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-15848000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-34535000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-27367000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-38587000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-13400000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8100000.0</v>
       </c>
       <c r="DE28">
         <v>-8100000.0</v>
       </c>
       <c r="DF28">
+        <v>-8100000.0</v>
+      </c>
+      <c r="DG28">
         <v>-10400000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-5200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-2800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-3200000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-7700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-1900000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-1800000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-5000000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-34400000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-1300000.0</v>
       </c>
-      <c r="DP28"/>
       <c r="DQ28"/>
-      <c r="DR28">
+      <c r="DR28"/>
+      <c r="DS28">
         <v>-1000000.0</v>
       </c>
-      <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>141054000.0</v>
+      </c>
       <c r="C29">
+        <v>161525000.0</v>
+      </c>
+      <c r="D29">
         <v>192672000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>194539000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>182434000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>264537000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>269334000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>272054000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>265931000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>275265000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>35000000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>266645000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>257746000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>271656000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>263889000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>260099000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>262430000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>278907000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>300016000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>303344000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>297056000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>293565000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>284695000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>285582000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>272530000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12976,578 +13153,584 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
         <v>60</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>40901000.0</v>
+      </c>
       <c r="C30">
+        <v>50850000.0</v>
+      </c>
+      <c r="D30">
         <v>33588000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>40244000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>43251000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>55490000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>39165000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>47702000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>54717000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>58999000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>41016000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>46277000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>58915000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>73345000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>50602000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>59014000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>70260000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>86965000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>52317000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63397000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>68822000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>84695000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>54141000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54108000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>59505000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>84605000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>54612000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>65824000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>69122000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>67318000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>38552000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>49486000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>62154000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>70023000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>39481000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>50954000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>55029000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>58812000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>36024000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>42714000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>49351000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>67355000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>37379000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>42656000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>50000000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>67429000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>39041000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41182000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>49105000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>77543000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37009000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>39785000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>49160000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>74623000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>44149000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>47545000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>52249000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>81378000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>43159000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>47714000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>48280000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>73574000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>39229000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>39774000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>46878000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>67436000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>36404000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>36281000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>40559000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>64226000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>37352000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>44884000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>50880000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>69865000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>35729000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>37774000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>40245000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>59727000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>29902000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>32187000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>33344000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>52177000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>28653000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>28056000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>28718000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>39210000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>25113000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>26059000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>25342000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>40013000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>19655000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>18028000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>22624000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>17791000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>10859000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12206000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>15110000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>24498000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>17174000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>19160000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>29362000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>49923000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>31897000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>26993000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>28615000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>37000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>20900000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>17500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>17900000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>21200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>16500000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>13600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>12600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>11200000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>12200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>9300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>8200000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>8100000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>8700000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>5900000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:126">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>-55048000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-66559000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-69997000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-77556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100979000.0</v>
       </c>
       <c r="Q31">
         <v>-100979000.0</v>
       </c>
       <c r="R31">
+        <v>-100979000.0</v>
+      </c>
+      <c r="S31">
         <v>-110320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114723000.0</v>
       </c>
       <c r="T31">
         <v>-114723000.0</v>
       </c>
       <c r="U31">
+        <v>-114723000.0</v>
+      </c>
+      <c r="V31">
         <v>-127352000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-139440000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-153668000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-157786000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-177173000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-183170000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-194089000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-201240000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-213413000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>61484000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>56336000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>62943000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>63836000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>64288000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>58478000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>51241000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>58419000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>75379000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>66607000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>60322000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>53043000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>50897000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>51629000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>54651000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>56189000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>61537000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>62831000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>69455000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>90082000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>118884000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>122178000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>132476000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>212645000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>210196000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>209419000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>206753000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>205962000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>208875000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>195520000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>194267000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -13568,126 +13751,131 @@
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
+      <c r="DV31"/>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:126">
       <c r="A32" t="s">
         <v>62</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-19514000.0</v>
+      </c>
       <c r="C32">
+        <v>-27377000.0</v>
+      </c>
+      <c r="D32">
         <v>11534000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16969000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-5188000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-2607000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-4133000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-18167000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-22530000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-24076000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-5877000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-33308000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-43461000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-34099000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-42790000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-54493000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-56112000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-42848000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-38728000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-42609000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-47877000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-52585000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-66029000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-68257000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-84454000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -13743,495 +13931,505 @@
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
+      <c r="DV32"/>
     </row>
-    <row r="33" spans="1:125">
+    <row r="33" spans="1:126">
       <c r="A33" t="s">
         <v>63</v>
       </c>
-      <c r="B33"/>
+      <c r="B33">
+        <v>190697000.0</v>
+      </c>
       <c r="C33">
+        <v>191349000.0</v>
+      </c>
+      <c r="D33">
         <v>220543000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>221835000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>221307000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>302498000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>311392000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>330740000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>337089000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>348174000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>351171000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>360453000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>368044000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>373148000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>380956000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>392383000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>402536000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>410640000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>416673000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>423499000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>427447000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>427058000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>435158000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>429628000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>435395000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>447124000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>447461000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>457820000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>462691000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>117431000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>121314000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>108266000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>108888000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>108381000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>115965000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>114203000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>111581000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>112349000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>118146000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>121047000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>121529000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>121264000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>120684000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>120575000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>119596000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>124712000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>126503000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>130276000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>131654000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>135813000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>147105000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>147889000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>148738000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>151267000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>162731000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>150632000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>150406000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>150217000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>156598000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>153335000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>136780000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>132687000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>130074000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>125679000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>127363000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>129395000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>103442000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>139563000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>142939000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>144047000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>146168000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>124607000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>135869000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>72347000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>76898000.0</v>
       </c>
-      <c r="BX33"/>
       <c r="BY33"/>
       <c r="BZ33"/>
-      <c r="CA33">
+      <c r="CA33"/>
+      <c r="CB33">
         <v>111906000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>112650000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>112587000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>113191000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>120871000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>121962000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>123945000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>123879000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>124795000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>126822000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>128886000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>131151000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>130471000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>130808000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>133788000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>56425000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>55580000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>60804000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>59865000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>64986000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>65946000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>68190000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>70791000.0</v>
       </c>
-      <c r="CX33"/>
-      <c r="CY33">
+      <c r="CY33"/>
+      <c r="CZ33">
         <v>42505000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>27287000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>22667000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>13400000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>9300000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>8900000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>7400000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>7800000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>7900000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>7300000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>6500000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>4500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>4200000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>3200000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>2700000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>2500000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>2100000.0</v>
       </c>
-      <c r="DP33"/>
       <c r="DQ33"/>
-      <c r="DR33">
+      <c r="DR33"/>
+      <c r="DS33">
         <v>1000000.0</v>
       </c>
-      <c r="DS33"/>
       <c r="DT33"/>
       <c r="DU33"/>
+      <c r="DV33"/>
     </row>
-    <row r="34" spans="1:125">
+    <row r="34" spans="1:126">
       <c r="A34" t="s">
         <v>64</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2789000.0</v>
+      </c>
       <c r="C34">
+        <v>2053000.0</v>
+      </c>
+      <c r="D34">
         <v>7613000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>9152000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>11686000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1840000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>9503000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9181000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>14156000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>2481000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>11679000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>15669000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>66837000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>67393000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>74277000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>77791000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>83994000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>88886000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>90429000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>18469000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>95014000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>93408000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>96153000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>86727000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>88567000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>90971000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>78741000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>83719000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>83038000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
@@ -14283,727 +14481,736 @@
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
+      <c r="DV34"/>
     </row>
-    <row r="35" spans="1:125">
+    <row r="35" spans="1:126">
       <c r="A35" t="s">
         <v>65</v>
       </c>
-      <c r="B35"/>
+      <c r="B35">
+        <v>65129000.0</v>
+      </c>
       <c r="C35">
+        <v>37447000.0</v>
+      </c>
+      <c r="D35">
         <v>74405000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>79265000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>68685000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>70354000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>72925000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>75519000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>83628000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>83833000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>35000000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>95500000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>101837000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>117393000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>124277000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>127791000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>143994000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>163890000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>176793000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>179388000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>187333000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>188707000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>194421000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>114063000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>192769000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>212141000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>202096000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>215259000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>226766000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>11939000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11353000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>8094000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8403000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8958000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8788000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8040000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8188000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8275000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>10254000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>9436000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9254000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9236000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9277000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9315000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9391000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9408000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9305000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>9464000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>9458000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>10142000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>8972000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>9233000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>9318000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>9433000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>17499000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>17444000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>18441000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>17580000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>13059000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>11492000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>8685000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>6920000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>7568000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>7195000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>7669000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>8117000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>6552000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6424000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>6053000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>6551000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>6894000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>7404000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>6936000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>6858000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6068000.0</v>
       </c>
-      <c r="BX35"/>
       <c r="BY35"/>
       <c r="BZ35"/>
-      <c r="CA35">
-[...1 lines deleted...]
-      </c>
+      <c r="CA35"/>
       <c r="CB35">
         <v>5800000.0</v>
       </c>
       <c r="CC35">
         <v>5800000.0</v>
       </c>
       <c r="CD35">
         <v>5800000.0</v>
       </c>
       <c r="CE35">
+        <v>5800000.0</v>
+      </c>
+      <c r="CF35">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="CG35">
         <v>6600000.0</v>
       </c>
-      <c r="CH35"/>
+      <c r="CH35">
+        <v>6600000.0</v>
+      </c>
       <c r="CI35"/>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
-      <c r="CO35">
+      <c r="CO35"/>
+      <c r="CP35">
         <v>200000.0</v>
       </c>
-      <c r="CP35"/>
       <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
-      <c r="DE35">
+      <c r="DE35"/>
+      <c r="DF35">
         <v>100000.0</v>
       </c>
-      <c r="DF35"/>
       <c r="DG35"/>
       <c r="DH35"/>
-      <c r="DI35">
+      <c r="DI35"/>
+      <c r="DJ35">
         <v>100000.0</v>
       </c>
-      <c r="DJ35"/>
       <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
+      <c r="DV35"/>
     </row>
-    <row r="36" spans="1:125">
+    <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
-      <c r="B36"/>
+      <c r="B36">
+        <v>13815000.0</v>
+      </c>
       <c r="C36">
+        <v>10359000.0</v>
+      </c>
+      <c r="D36">
         <v>10937000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>8139000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>12818000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6216000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>6855000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>4444000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>4708000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>4324000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>7053000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>8404000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>7754000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>4592000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>8821000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>9883000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>9977000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9660000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>7828000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7873000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7535000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>3324000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>5040000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>5577000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>7082000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>3291000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>7018000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7753000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7578000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>5310000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>8417000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>7756000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>6942000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6231000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>13095000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>13631000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>13336000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>13798000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>16988000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>18837000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>17426000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>17290000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>15540000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>13944000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>11993000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12473000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>10828000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>10021000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>8592000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>10167000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>11166000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>11244000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>9815000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>9123000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>17902000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>11689000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>8935000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8344000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>488000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>2544000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>5180000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>12149000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>15468000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>15372000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>15368000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>17331000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>548000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>529000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>495000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>203000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>1050000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1189000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>849000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>1253000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>868000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>10794000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>13400000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>13630000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>703000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>1043000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>246000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>915000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>1273000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1260000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1483000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>14742000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>13822000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>13989000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>13050000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>12264000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>14688000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>12176000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>12313000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>10117000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>9826000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>9640000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>9296000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>10008000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>9955000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>10222000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>10249000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>23895000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>22879000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>11746000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>9266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DC36">
         <v>1800000.0</v>
       </c>
       <c r="DD36">
+        <v>1800000.0</v>
+      </c>
+      <c r="DE36">
         <v>1500000.0</v>
       </c>
-      <c r="DE36"/>
       <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
-      <c r="DK36">
+      <c r="DK36"/>
+      <c r="DL36">
         <v>-100000.0</v>
       </c>
-      <c r="DL36"/>
       <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
-      <c r="DR36">
+      <c r="DR36"/>
+      <c r="DS36">
         <v>-100000.0</v>
       </c>
-      <c r="DS36"/>
       <c r="DT36"/>
       <c r="DU36"/>
+      <c r="DV36"/>
     </row>
-    <row r="37" spans="1:125">
+    <row r="37" spans="1:126">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -15047,51 +15254,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -15112,1731 +15321,1751 @@
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
+      <c r="DV37"/>
     </row>
-    <row r="38" spans="1:125">
+    <row r="38" spans="1:126">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
       <c r="C38">
+        <v>10359000.0</v>
+      </c>
+      <c r="D38">
         <v>7837000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>8139000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>14984000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>8316000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>9097000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>555670000.0</v>
       </c>
-      <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>-351171000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>86606000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>7754000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>8317000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8821000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>9883000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9977000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>680130000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>654792000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>7873000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7535000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>74820000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>4540000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-93864000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>4582000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4329000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4618000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>5353000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>7578000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>2810000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>6617000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>5956000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5142000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>83132000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>89837000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>89764000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>88168000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>88455000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>93300000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>95214000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>94583000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>93695000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>92903000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>91270000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>89025000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>92538000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>92640000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>94487000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>93821000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>95945000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>106047000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>105411000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>104184000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>104967000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>114419000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>101792000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>100045000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>99769000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>105108000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>110245000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>105905000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>112849000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>120752000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>119327000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>121114000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>123572000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>96485000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>132179000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>134737000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>137288000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>139236000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>118009000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>129039000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>65513000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>70257000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>72908000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>77973000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>79653000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>106453000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>106943000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>107354000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>96437000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>114791000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>115404000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>116843000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>117469000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>118770000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>121204000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>121117000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>122885000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>121426000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>120381000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>121786000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>45751000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>42862000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>45418000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>43466000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>43728000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>43068000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>43922000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>46072000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>39253000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>22879000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>11746000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>9266000.0</v>
       </c>
-      <c r="DB38"/>
       <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
+      <c r="DV38"/>
     </row>
-    <row r="39" spans="1:125">
+    <row r="39" spans="1:126">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>31999000.0</v>
+      </c>
       <c r="C39">
+        <v>34179000.0</v>
+      </c>
+      <c r="D39">
         <v>28098000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>39005000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>40994000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>41205000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>39770000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>34912000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>45390000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>32512000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>42163000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>53993000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>45953000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>38628000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>34944000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>40920000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>47494000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>-134277835.99</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>39452000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>35167000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>41850000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>18588000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>30449000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>36446000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>43583000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>19201000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>28629000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>31064000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>33553000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>28479000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>24176000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>25303000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>33363000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>32673000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>24963000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>23801000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>26599000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>26519000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>22229000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>25784000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>32029000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>29266000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>30486000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>33315000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>40464000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>36031000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>32916000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>33759000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>36359000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>33701000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>27053000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>25443000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>27652000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>28314000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>29169000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>34304000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>40642000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>37945000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>29593000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>34836000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>38944000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>37299000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>25430000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>27088000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>27736000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>23523000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>25514000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>27423000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>34618000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>33249000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>26611000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>33606000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>32073000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>35171000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>33176000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>33346000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>33786000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>31319000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>14261000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>15463000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>16834000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>14066000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>11940000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>12477000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>12896000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>12343000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>12475000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>13657000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>14076000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>13078000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>10970000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>12517000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>12876000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>9426000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>10946000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>10593000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>10577000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>10486000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>12594000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>12816000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>195624000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>17760000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>14406000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>12299000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>12480000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>10300000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>9200000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>78700000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>74400000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>61100000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>59900000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>59100000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>57500000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>50100000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>48900000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>48000000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>43800000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>11800000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>1600000.0</v>
       </c>
-      <c r="DP39"/>
       <c r="DQ39"/>
-      <c r="DR39">
+      <c r="DR39"/>
+      <c r="DS39">
         <v>7500000.0</v>
       </c>
-      <c r="DS39"/>
       <c r="DT39"/>
       <c r="DU39"/>
+      <c r="DV39"/>
     </row>
-    <row r="40" spans="1:125">
+    <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>63619000.0</v>
+      </c>
       <c r="C40">
+        <v>55035000.0</v>
+      </c>
+      <c r="D40">
         <v>31538000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>34315000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>30122000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>42702000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>30110000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>31558000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>30612000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>48440000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>56533000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>-179613000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>53787000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>71552000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>65247000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>66347000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>56507000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>-213695688.5</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>69483000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>63735000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>54747000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>56324000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>54802000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>44272000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>51450000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>62329000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>70888000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>67340000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>69946000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>51074000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>41364000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>34300000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>35260000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>45717000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>36838000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>32349000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>29779000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>36699000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>29654000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>30648000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>27371000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>38688000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>29641000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>29168000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>27174000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>34167000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>26516000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>30586000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>28644000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>30779000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>25184000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>26869000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>29586000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>26364000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>25270000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>28775000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>28260000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>25411000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>27959000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>31266000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>31768000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>36485000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>26066000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>25044000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>25878000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>30168000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>23892000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>22274000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>24847000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>27527000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>18734000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>27555000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>25835000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>28891000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>23520000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>117531000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>127731000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>129727000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>31619000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>27033000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>24857000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>24771000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>26462000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>25933000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>24758000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>26928000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>27363000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>25976000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>25535000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>31457000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>27650000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>24272000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>29384000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>20681000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>16371000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>19744000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>20813000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>22157000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>20094000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>20313000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>22918000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>121111000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>115534000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>98323000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>97055000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>77900000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>56800000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>49100000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>47500000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>45600000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>39400000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>35300000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>35000000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>31700000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>28200000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>25100000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>24200000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>21800000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>18400000.0</v>
       </c>
-      <c r="DP40"/>
       <c r="DQ40"/>
-      <c r="DR40">
+      <c r="DR40"/>
+      <c r="DS40">
         <v>13000000.0</v>
       </c>
-      <c r="DS40"/>
       <c r="DT40"/>
       <c r="DU40"/>
+      <c r="DV40"/>
     </row>
-    <row r="41" spans="1:125">
+    <row r="41" spans="1:126">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>15669000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>18316000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>16642000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>20673000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20202000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>22496000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>23554000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>21526000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>17783000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>19567000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>21941000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>21772000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>21512000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>22940000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>23765000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>14912000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>18901000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>19195000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>11939000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11353000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>8094000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>8403000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8858000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>8788000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>8040000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>8188000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8175000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>10254000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>9436000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9254000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9032000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9277000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>9315000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>9391000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>9311000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>9305000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>9464000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>9458000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>9290000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>8972000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>9233000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9318000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9072000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>17499000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>17444000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>18441000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>8934000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>13059000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>11492000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>8685000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6920000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>7568000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>7195000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7669000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>8117000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>6552000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6424000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6053000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>6551000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6894000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>7404000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>6936000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6858000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6068000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>7274000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>7203000.0</v>
       </c>
-      <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
+      <c r="DV41"/>
     </row>
-    <row r="42" spans="1:125">
+    <row r="42" spans="1:126">
       <c r="A42" t="s">
         <v>72</v>
       </c>
-      <c r="B42"/>
+      <c r="B42">
+        <v>77621000.0</v>
+      </c>
       <c r="C42">
+        <v>74789000.0</v>
+      </c>
+      <c r="D42">
         <v>72140000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>71010000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>67803000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>65098000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>65058000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>66231000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>66207000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>66908000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>62648000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>61484000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>58624000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>54699000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>51274000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>47870000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>49587000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>54270000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>59433000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>62923000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>62863000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>58239000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>53164000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>50889000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>48419000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>44565000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>40767000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>38489000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>34766000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>28807000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>24914000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>17969000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>20025000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>19967000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>13275000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>7620000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>18730000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>35593000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>28226000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>21684000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>17995000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>14782000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>14279000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>18548000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>23502000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>25688000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>27770000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>34775000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>57382000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>83588000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>88325000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>99490000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>181947000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>178656000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>178686000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>184442000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>188377000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>192591000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>187462000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>190364000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>190379000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>195422000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>185005000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>190254000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>189279000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>183957000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>186623000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>189665000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>191926000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>194298000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>194441000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>192765000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>186486000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>194003000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>191046000.0</v>
       </c>
-      <c r="BX42"/>
       <c r="BY42"/>
       <c r="BZ42"/>
-      <c r="CA42">
+      <c r="CA42"/>
+      <c r="CB42">
         <v>148227000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>146573000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>124005000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>146687000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>122444000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>121665000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>125708000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>130254000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>132870000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>136210000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>135513000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>142223000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>141566000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>142271000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>143208000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>147850000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>150698000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>158024000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>154914000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>156043000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>153268000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>148463000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>144123000.0</v>
       </c>
-      <c r="CX42"/>
-      <c r="CY42">
+      <c r="CY42"/>
+      <c r="CZ42">
         <v>122035000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>104824000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>95312000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>54200000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>48500000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>51500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>49500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>44700000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>41100000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>40100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>38200000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>39600000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>35600000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>34900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34300000.0</v>
       </c>
       <c r="DN42">
         <v>34300000.0</v>
       </c>
       <c r="DO42">
+        <v>34300000.0</v>
+      </c>
+      <c r="DP42">
         <v>-100000.0</v>
       </c>
-      <c r="DP42"/>
       <c r="DQ42"/>
-      <c r="DR42">
+      <c r="DR42"/>
+      <c r="DS42">
         <v>500000.0</v>
       </c>
-      <c r="DS42"/>
       <c r="DT42"/>
       <c r="DU42"/>
+      <c r="DV42"/>
     </row>
-    <row r="43" spans="1:125">
+    <row r="43" spans="1:126">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16920,87 +17149,86 @@
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
+      <c r="DV43"/>
     </row>
-    <row r="44" spans="1:125">
+    <row r="44" spans="1:126">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -17044,51 +17272,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -17109,1619 +17339,1638 @@
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
+      <c r="DV44"/>
     </row>
-    <row r="45" spans="1:125">
+    <row r="45" spans="1:126">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>48899000.0</v>
+      </c>
       <c r="C45">
+        <v>98770000.0</v>
+      </c>
+      <c r="D45">
         <v>41587000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>43279000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>35798000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>100600000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>42357000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>48693000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>52167000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>123185000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>61714000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>65356000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>70985000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>139206000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>80690000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>99401000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>100323000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>96328000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>101742000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>92856000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>92968000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>99037000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>98702000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>99141000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>97886000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>22005000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>22403000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>23342000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>24487000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>25249000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>26128000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>24439000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>23413000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>23894000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>24846000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>25833000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>26946000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>27569000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>27781000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>29305000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>30571000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>32174000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>33863000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>35789000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>37833000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>39868000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>41058000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>42478000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>44554000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>46300000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>48312000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>48840000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>50361000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>50448000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>51490000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>43090000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>30875000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>19838000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>9322000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>6352000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>6249000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>5823000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>6957000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>7344000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>8202000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>6759000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>6932000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>6598000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>6830000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>6834000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>5611000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>6648000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>6688000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>5611000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>5453000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5707000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>5233000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>5771000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>6080000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>6558000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>7102000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>6410000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>6025000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>5618000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>7769000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>8266000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>9045000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>10427000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>12002000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>10674000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>12718000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>15386000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>16399000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>21258000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>22878000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>24268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22128000.0</v>
       </c>
       <c r="CX45">
         <v>22128000.0</v>
       </c>
       <c r="CY45">
+        <v>22128000.0</v>
+      </c>
+      <c r="CZ45">
         <v>19626000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>15541000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>13401000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>11600000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="DE45">
         <v>7400000.0</v>
       </c>
       <c r="DF45">
+        <v>7400000.0</v>
+      </c>
+      <c r="DG45">
         <v>7800000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>7900000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>7300000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>6500000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>4500000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>4300000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>3200000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>2700000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>2500000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>2100000.0</v>
       </c>
-      <c r="DP45"/>
       <c r="DQ45"/>
-      <c r="DR45">
+      <c r="DR45"/>
+      <c r="DS45">
         <v>1100000.0</v>
       </c>
-      <c r="DS45"/>
       <c r="DT45"/>
       <c r="DU45"/>
+      <c r="DV45"/>
     </row>
-    <row r="46" spans="1:125">
+    <row r="46" spans="1:126">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>48899000.0</v>
+      </c>
       <c r="C46">
+        <v>41879000.0</v>
+      </c>
+      <c r="D46">
         <v>41587000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>43279000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>35798000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>38748000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>42357000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>48693000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>52167000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59123000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>61714000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>65356000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>70985000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>73178000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>80690000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>85125000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>89150000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>93250000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>97373000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>99401000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>100323000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>96328000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>101742000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>92856000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>92968000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>99037000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>98702000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>99141000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>97886000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>22005000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>22403000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>23342000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>24487000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>25249000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>26128000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>24439000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>23413000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>23894000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>24846000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>25833000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>26946000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>27569000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>27781000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>29305000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>30571000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>32174000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>33863000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>35789000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>37833000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>39868000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>41058000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>42478000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>44554000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>46300000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>48312000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>48840000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>50361000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>50448000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>51490000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>43090000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>30875000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>19838000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>9322000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>6352000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>6249000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>5823000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>6957000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>7344000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>8202000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>6759000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>6932000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>6598000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>6830000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>6834000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>6641000.0</v>
       </c>
-      <c r="BX46"/>
       <c r="BY46"/>
       <c r="BZ46"/>
-      <c r="CA46">
+      <c r="CA46"/>
+      <c r="CB46">
         <v>5453000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>5707000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5233000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5771000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>6080000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>6558000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>7102000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>6410000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>6025000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>5618000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>7769000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>8266000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>9045000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>10427000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>12002000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>10674000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>12718000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>15386000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>16399000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>21258000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>22878000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>24268000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>24719000.0</v>
       </c>
-      <c r="CX46"/>
-      <c r="CY46">
+      <c r="CY46"/>
+      <c r="CZ46">
         <v>19626000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>15541000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>13401000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>11600000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="DE46">
         <v>7400000.0</v>
       </c>
       <c r="DF46">
+        <v>7400000.0</v>
+      </c>
+      <c r="DG46">
         <v>7800000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>7900000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>7300000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>6500000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>4500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>4300000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>3200000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>2700000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>2500000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>2100000.0</v>
       </c>
-      <c r="DP46"/>
       <c r="DQ46"/>
-      <c r="DR46">
+      <c r="DR46"/>
+      <c r="DS46">
         <v>1100000.0</v>
       </c>
-      <c r="DS46"/>
       <c r="DT46"/>
       <c r="DU46"/>
+      <c r="DV46"/>
     </row>
-    <row r="47" spans="1:125">
+    <row r="47" spans="1:126">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47">
+        <v>41879000.0</v>
+      </c>
+      <c r="D47">
         <v>41587000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>43279000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>35798000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>38748000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>42357000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>61714000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>65356000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>22420000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>23208000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>25053000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26159000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>27064000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>28245000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>29743000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>99401000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>26513000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27032000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>28531000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>29019000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>28748000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>29937000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>27609000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>25974000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>26357000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>22005000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>22403000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>23342000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>24487000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>25249000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>26128000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>24439000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>23413000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>23894000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>24846000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>25833000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>26946000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>27569000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>27781000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>29305000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>30571000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>32174000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>33863000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>35789000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>37833000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>39868000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>41058000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>42478000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>44554000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>46300000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>48312000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>48840000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>50361000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>50448000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>51490000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>43090000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>30875000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>19838000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>9322000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>6352000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>6249000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>5823000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>6957000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>7344000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>8202000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>6759000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>6932000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>6598000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>6830000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>6834000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>6641000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>6648000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>6688000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>5611000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5453000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5707000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>5233000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>5771000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>6080000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6558000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>7102000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>6410000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>6025000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>5618000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>7769000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>8266000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>9045000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>10427000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>12002000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>10674000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>12718000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>15386000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>16399000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>21258000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>22878000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>24268000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>24719000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>22128000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>19626000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>15541000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>13401000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
+      <c r="DV47"/>
     </row>
-    <row r="48" spans="1:125">
+    <row r="48" spans="1:126">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>30749000.0</v>
+      </c>
       <c r="C48">
+        <v>52574000.0</v>
+      </c>
+      <c r="D48">
         <v>86449000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>88575000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>84662000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>171934000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>171502000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>177300000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>171008000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>177681000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>178344000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>175860000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>170556000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>174631000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>176261000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>170847000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>156973000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>152830000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>144802000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>140280000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>131937000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>127981000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>125554000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>129314000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>117477000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>118147000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>113257000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>115956000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>114401000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>127717000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>126006000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>125698000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>121495000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>123010000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>124343000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>123780000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>121069000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>121799000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>119300000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>119456000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>115222000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>117135000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>118131000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>116718000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>114025000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>117318000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>116628000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>116510000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>115214000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>118415000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>118814000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>119197000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>116639000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>117648000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>116504000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>109256000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>104648000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>104662000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>95765000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>90033000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>84563000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>81652000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>145937000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>142233000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>135331000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>129559000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>123776000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>119476000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>113324000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>110693000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>101539000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>95151000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>86506000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>81478000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>75862000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>69065000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>64563000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>62766000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>93103000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>87788000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>83945000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>82425000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>79767000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>76540000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>73816000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>71077000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>67551000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>64340000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>66688000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>66945000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>66858000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>66672000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>66531000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>64754000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>61290000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>61597000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>58050000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>64165000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>59272000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>56595000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>50913000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>46048000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>38717000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>32778000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>27958000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>24400000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>20600000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>17700000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>15500000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>13600000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>10800000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>9000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>7400000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>3000000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>4000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>2600000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>1400000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>4200000.0</v>
       </c>
-      <c r="DP48"/>
       <c r="DQ48"/>
-      <c r="DR48">
+      <c r="DR48"/>
+      <c r="DS48">
         <v>2000000.0</v>
       </c>
-      <c r="DS48"/>
       <c r="DT48"/>
       <c r="DU48"/>
+      <c r="DV48"/>
     </row>
-    <row r="49" spans="1:125">
+    <row r="49" spans="1:126">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>170556000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>174631000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>176261000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>170847000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>156973000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>152825000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>144802000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>140280000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>131937000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>127981000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>125554000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>129314000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>117477000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>118147000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>113257000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>115956000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>114401000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>127717000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>126006000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>125698000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>121495000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>123010000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>124343000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>123780000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>121069000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>121799000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>119300000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>119456000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>115222000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>117135000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>118131000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>116718000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>114025000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>117318000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>116628000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>116510000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>115214000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>118415000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>118814000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>119197000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>116639000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>117648000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>116504000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>109256000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>104648000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>104662000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>95765000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>90033000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -18742,106 +18991,109 @@
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
+      <c r="DV49"/>
     </row>
-    <row r="50" spans="1:125">
+    <row r="50" spans="1:126">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
-      <c r="C50"/>
+      <c r="C50">
+        <v>35000000.0</v>
+      </c>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
-      <c r="S50">
-[...1 lines deleted...]
-      </c>
+      <c r="S50"/>
       <c r="T50">
         <v>12500000.0</v>
       </c>
       <c r="U50">
         <v>12500000.0</v>
       </c>
       <c r="V50">
         <v>12500000.0</v>
       </c>
       <c r="W50">
+        <v>12500000.0</v>
+      </c>
+      <c r="X50">
         <v>11719000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>10938000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>10156000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>9375000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>8594000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>7813000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>7031000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
@@ -18893,138 +19145,143 @@
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
+      <c r="DV50"/>
     </row>
-    <row r="51" spans="1:125">
+    <row r="51" spans="1:126">
       <c r="A51" t="s">
         <v>81</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>62340000.0</v>
+      </c>
       <c r="C51">
+        <v>71895000.0</v>
+      </c>
+      <c r="D51">
         <v>74288000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>76729000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>69562000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>72567000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>76582000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>79928000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>83558000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>86854000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>92295000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>213476000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>83521000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>114383000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>103539000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>107517000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>121476000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>87992000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>167259000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>173419000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>179386000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>190094000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>182927000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>114063000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>178198000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>209815000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>195778000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>204171000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>214602000.0</v>
       </c>
-      <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
@@ -19043,656 +19300,663 @@
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
-      <c r="CO51">
+      <c r="CO51"/>
+      <c r="CP51">
         <v>208000.0</v>
       </c>
-      <c r="CP51"/>
       <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
+      <c r="DV51"/>
     </row>
-    <row r="52" spans="1:125">
+    <row r="52" spans="1:126">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52"/>
       <c r="C52">
+        <v>42383000.0</v>
+      </c>
+      <c r="D52">
         <v>7496000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>6616000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>12563000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12758000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>13160000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13590000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>14086000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>28362000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>57295000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>178476000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>13985000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13632000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13455000.0</v>
       </c>
-      <c r="P52"/>
-      <c r="Q52">
+      <c r="Q52"/>
+      <c r="R52">
         <v>13427000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="T52">
         <v>12500000.0</v>
       </c>
       <c r="U52">
         <v>12500000.0</v>
       </c>
       <c r="V52">
+        <v>12500000.0</v>
+      </c>
+      <c r="W52">
         <v>24472000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>11719000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>10938000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10156000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>21583000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>8594000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>7813000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7031000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>2991000.0</v>
       </c>
-      <c r="AE52"/>
       <c r="AF52"/>
       <c r="AG52"/>
-      <c r="AH52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>3912000.0</v>
       </c>
-      <c r="AI52"/>
       <c r="AJ52"/>
       <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>4704000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>2564000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>2050000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>2692000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>3714000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
-      <c r="BF52">
+      <c r="BF52"/>
+      <c r="BG52">
         <v>4742000.0</v>
       </c>
-      <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
-      <c r="CO52">
+      <c r="CO52"/>
+      <c r="CP52">
         <v>208000.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CQ52"/>
+      <c r="CR52">
         <v>19869000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>19331000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>20429000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>21659000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>17128000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>17275000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>21614000.0</v>
       </c>
-      <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
+      <c r="DV52"/>
     </row>
-    <row r="53" spans="1:125">
+    <row r="53" spans="1:126">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>71569000.0</v>
+      </c>
       <c r="C53">
+        <v>64321000.0</v>
+      </c>
+      <c r="D53">
         <v>66831000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>67187000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>58662000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>48582000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>52178000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>51961000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>57095000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>51580000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>9750000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>13664000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>16759000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>19688000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>20003000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>19388000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>19116000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>18510000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>17018000.0</v>
       </c>
-      <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>4300000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>52395000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>50090000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>54258000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>54333000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>54019000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>58129000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>60417000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>61147000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>63104000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>57673000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>41356000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>47775000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>58565000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>60677000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>60832000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>54885000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>55497000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>81024000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>76740000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>81013000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>86961000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>123550000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>120608000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>134876000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>147757000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>148777000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>142885000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>136991000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>139033000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>135114000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>133090000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>119990000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>136992000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>132998000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>137650000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>152037000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>162055000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>139357000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>114470000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>83951000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>83258000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>73450000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>79613000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>195811000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>198562000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>194748000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>189604000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>168676000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>159934000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>97581000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>76348000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>83730000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>82090000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>76603000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>87808000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>90112000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>91779000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>79025000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>89331000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>104348000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>117539000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>121749000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>116708000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>183152000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>178194000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>186426000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>190115000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>187435000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>186742000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>184382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158891000.0</v>
       </c>
       <c r="CX53">
         <v>158891000.0</v>
       </c>
       <c r="CY53">
+        <v>158891000.0</v>
+      </c>
+      <c r="CZ53">
         <v>155913000.0</v>
       </c>
-      <c r="CZ53">
+      <c r="DA53">
         <v>144305000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>121109000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>85300000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>72100000.0</v>
       </c>
-      <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
-      <c r="DO53">
+      <c r="DO53"/>
+      <c r="DP53">
         <v>9600000.0</v>
       </c>
-      <c r="DP53"/>
       <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
+      <c r="DV53"/>
     </row>
-    <row r="54" spans="1:125">
+    <row r="54" spans="1:126">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -19736,51 +20000,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -19801,1557 +20067,1576 @@
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
+      <c r="DV54"/>
     </row>
-    <row r="55" spans="1:125">
+    <row r="55" spans="1:126">
       <c r="A55" t="s">
         <v>85</v>
       </c>
-      <c r="B55"/>
+      <c r="B55">
+        <v>409069000.0</v>
+      </c>
       <c r="C55">
+        <v>404034000.0</v>
+      </c>
+      <c r="D55">
         <v>414181000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>436038000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>439806000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>503862000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>505259000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>524167000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>555670000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>564174000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>152472000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>570674000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>593888000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>608438000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>585240000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>614930000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>651902000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>680130000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>654792000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>668450000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>663719000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>644218000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>592775000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>458249000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>608298000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>639160000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>598331000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>624470000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>640378000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>353524000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>328494000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>326142000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>340736000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>345200000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>314388000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>314193000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>327802000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>335785000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>309639000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>316074000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>322919000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>318991000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>292700000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>307386000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>321060000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>332707000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>310889000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>338875000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>374359000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>402202000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>368828000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>391750000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>490102000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>487832000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>464706000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>468921000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>486589000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>487578000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>441969000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>454184000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>454694000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>450477000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>469825000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>469451000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>474873000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>470196000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>435592000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>436641000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>443870000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>454951000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>418258000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>431862000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>424945000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>426357000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>385185000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>386614000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>387141000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>384143000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>347625000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>342439000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>319183000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>311702000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>296022000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>294315000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>297257000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>302872000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>290783000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>291631000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>296066000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>310975000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>289977000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>296983000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>309912000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>278273000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>274792000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>287732000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>288761000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>305152000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>298113000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>305411000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>314483000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>303803000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>279256000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>238251000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>223458000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>159400000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>126900000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>113200000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>107800000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>100500000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>89500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>82800000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>79800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>73500000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>67200000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>62300000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>59700000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>56800000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>23300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15400000.0</v>
       </c>
       <c r="DQ55">
         <v>15400000.0</v>
       </c>
       <c r="DR55">
         <v>15400000.0</v>
       </c>
       <c r="DS55">
         <v>15400000.0</v>
       </c>
       <c r="DT55">
         <v>15400000.0</v>
       </c>
       <c r="DU55">
         <v>15400000.0</v>
       </c>
+      <c r="DV55">
+        <v>15400000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:125">
+    <row r="56" spans="1:126">
       <c r="A56" t="s">
         <v>86</v>
       </c>
-      <c r="B56"/>
+      <c r="B56">
+        <v>218372000.0</v>
+      </c>
       <c r="C56">
+        <v>212685000.0</v>
+      </c>
+      <c r="D56">
         <v>193638000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>214203000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>218499000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>201364000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>193867000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>193427000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>218581000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>216000000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>152472000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>123615000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>225844000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>235290000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>204284000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>222547000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>249366000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>269490000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>238119000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>244951000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>236272000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>217160000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>157617000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>122485000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>172903000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>192036000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>150870000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>166650000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>177687000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>236093000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>207180000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>217876000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>231848000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>236819000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>198423000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>199990000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>216221000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>223436000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>191493000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>195027000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>201390000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>197727000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>172016000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>186811000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>201464000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>207995000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>184386000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>208599000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>242705000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>266389000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>221723000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>243861000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>341364000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>336565000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>301975000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>318289000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>336183000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>337361000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>285371000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>300849000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>317914000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>317790000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>339751000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>343772000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>347510000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>340801000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>332150000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>297078000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>300931000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>310904000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>272090000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>307255000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>289076000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>354010000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>308287000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>307058000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>302480000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>298879000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>235719000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>229789000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>206596000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>198511000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>175151000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>172353000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>173312000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>178993000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>165988000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>164809000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>167180000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>179824000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>159506000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>166175000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>176124000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>221848000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>219212000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>226928000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>228896000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>240166000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>232167000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>237221000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>243692000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>242422000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>236751000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>210964000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>200791000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>146000000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>117600000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>104300000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>100400000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>92700000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>81600000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>75500000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>73300000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>69000000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>63000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>59100000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>57000000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>54300000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>21200000.0</v>
       </c>
-      <c r="DP56"/>
       <c r="DQ56"/>
-      <c r="DR56">
+      <c r="DR56"/>
+      <c r="DS56">
         <v>14400000.0</v>
       </c>
-      <c r="DS56"/>
       <c r="DT56"/>
       <c r="DU56"/>
+      <c r="DV56"/>
     </row>
-    <row r="57" spans="1:125">
+    <row r="57" spans="1:126">
       <c r="A57" t="s">
         <v>87</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>237886000.0</v>
+      </c>
       <c r="C57">
+        <v>240062000.0</v>
+      </c>
+      <c r="D57">
         <v>182104000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>197234000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>223687000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>203971000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>198000000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>211594000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>241111000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>240076000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>158349000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>179613000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>269305000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>269389000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>247074000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>277040000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>305478000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>312340000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>276847000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>287560000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>284149000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>269745000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>223646000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>170777000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>257357000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>268931000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>248583000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>259525000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>269798000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>189985000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>170311000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>177937000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>191038000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>195053000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>170380000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>178779000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>186363000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>177474000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>156466000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>169939000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>183465000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>182453000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>154431000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>166094000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>178448000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>181697000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>156941000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>175490000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>189590000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>187398000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>151889000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>164794000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>182696000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>181329000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>151060000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>164307000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>180657000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>179263000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>150543000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>164365000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>173970000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>171650000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>134807000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>137002000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>146427000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>150134000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>119385000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>123081000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>136321000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>144903000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>120320000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>139446000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>146241000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>144483000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>111289000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>120772000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>129920000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>132605000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>108561000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>110480000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>113593000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>112948000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>96089000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>98349000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>100048000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>103026000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>90702000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>92817000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>94781000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>102653000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>81013000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>86715000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>99283000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>64405000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>61875000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>67945000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>76241000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>84754000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>84573000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>99501000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>118113000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>126875000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>119194000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>101142000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>100659000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>80600000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>57900000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>50700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>48400000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>47000000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>40800000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>36900000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>36700000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>33000000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>29300000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>26200000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>25100000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>23000000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>19100000.0</v>
       </c>
-      <c r="DP57"/>
       <c r="DQ57"/>
-      <c r="DR57">
+      <c r="DR57"/>
+      <c r="DS57">
         <v>13400000.0</v>
       </c>
-      <c r="DS57"/>
       <c r="DT57"/>
       <c r="DU57"/>
+      <c r="DV57"/>
     </row>
-    <row r="58" spans="1:125">
+    <row r="58" spans="1:126">
       <c r="A58" t="s">
         <v>88</v>
       </c>
-      <c r="B58"/>
+      <c r="B58">
+        <v>303015000.0</v>
+      </c>
       <c r="C58">
+        <v>277509000.0</v>
+      </c>
+      <c r="D58">
         <v>256509000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>276499000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>292372000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>274325000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>270925000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>287113000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>324739000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>323909000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>193349000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>179613000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>371142000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>386782000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>371351000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>404831000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>449472000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>476220000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>453640000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>466948000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>471482000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>458452000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>418067000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>284840000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>450126000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>481072000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>450679000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>474784000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>496564000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>201924000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>181664000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>186031000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>199441000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>204011000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>179168000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>186819000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>194551000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>185749000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>166720000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>179375000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>192719000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>191689000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>163708000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>175409000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>187839000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>191105000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>166246000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>184954000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>199048000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>197540000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>160861000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>174027000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>192014000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>190762000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>168559000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>181751000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>199098000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>196843000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>163602000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>175857000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>182655000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>178570000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>142375000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>144197000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>154096000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>158251000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>125937000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>129505000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>142374000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>151454000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>127214000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>146850000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>153177000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>151341000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>117357000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>128046000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>137122000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>139238000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>108561000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>110480000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>113593000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>112948000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>96089000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>98349000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>100048000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>103026000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>90702000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>92817000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>94781000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>102653000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>81013000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>86715000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>99283000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>64405000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>61875000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>67945000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>76241000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>84754000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>84573000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>99501000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>118113000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>126875000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>119194000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>101142000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>100659000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>80600000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>57900000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>50700000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>48500000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>47000000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>40800000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>36900000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>36800000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>33000000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>29300000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>26200000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>25100000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>23000000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>19100000.0</v>
       </c>
-      <c r="DP58"/>
       <c r="DQ58"/>
-      <c r="DR58">
+      <c r="DR58"/>
+      <c r="DS58">
         <v>13400000.0</v>
       </c>
-      <c r="DS58"/>
       <c r="DT58"/>
       <c r="DU58"/>
+      <c r="DV58"/>
     </row>
-    <row r="59" spans="1:125">
+    <row r="59" spans="1:126">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -21395,51 +21680,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -21460,692 +21747,699 @@
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
+      <c r="DV59"/>
     </row>
-    <row r="60" spans="1:125">
+    <row r="60" spans="1:126">
       <c r="A60" t="s">
         <v>90</v>
       </c>
-      <c r="B60"/>
+      <c r="B60">
+        <v>106054000.0</v>
+      </c>
       <c r="C60">
+        <v>126525000.0</v>
+      </c>
+      <c r="D60">
         <v>157672000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>159539000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>147434000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>229537000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>234334000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>237054000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>230931000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>240265000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>232890000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>231645000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>222746000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>221656000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>213889000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>210099000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>202430000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>203907000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>201152000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>201502000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>192237000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>185766000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>174708000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>173409000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>158172000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>158088000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>147652000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>149686000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>143814000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>151600000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>146830000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>140111000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>141295000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>141189000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>135220000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>127374000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>133251000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>150036000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>142919000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>136699000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>130200000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>127302000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>128992000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>131977000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>133221000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>141602000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>144643000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>153921000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>175311000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>204662000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>207967000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>217723000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>298088000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>297070000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>296147000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>287170000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>287491000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>290735000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>278367000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>278327000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>272039000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>271907000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>327450000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>325254000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>320777000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>311945000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>309655000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>307136000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>301496000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>303497000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>291044000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>285012000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>271768000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>275016000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>267828000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>258568000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>250018000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>244905000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>239064000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>231959000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>205590000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>198754000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>199933000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>195966000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>197209000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>199846000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>200081000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>198814000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>201285000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>208322000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>208964000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>210268000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>210629000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>213868000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>212917000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>219787000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>212520000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>220398000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>213540000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>205910000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>196370000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>176928000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>160062000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>137109000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>122799000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>78800000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>69000000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>62500000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>59300000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>53500000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>48700000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>45900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>43000000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>40500000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>37900000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>36100000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>34600000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>33800000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>4200000.0</v>
       </c>
-      <c r="DP60"/>
       <c r="DQ60"/>
-      <c r="DR60">
+      <c r="DR60"/>
+      <c r="DS60">
         <v>2000000.0</v>
       </c>
-      <c r="DS60"/>
       <c r="DT60"/>
       <c r="DU60"/>
+      <c r="DV60"/>
     </row>
-    <row r="61" spans="1:125">
+    <row r="61" spans="1:126">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
-[...1 lines deleted...]
-      </c>
+      <c r="Y61"/>
       <c r="Z61">
         <v>-171889000.0</v>
       </c>
       <c r="AA61">
         <v>-171889000.0</v>
       </c>
       <c r="AB61">
         <v>-171889000.0</v>
       </c>
       <c r="AC61">
         <v>-171889000.0</v>
       </c>
       <c r="AD61">
         <v>-171889000.0</v>
       </c>
       <c r="AE61">
         <v>-171889000.0</v>
       </c>
       <c r="AF61">
+        <v>-171889000.0</v>
+      </c>
+      <c r="AG61">
         <v>-171585000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-166310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-161943000.0</v>
       </c>
       <c r="AI61">
         <v>-161943000.0</v>
       </c>
       <c r="AJ61">
+        <v>-161943000.0</v>
+      </c>
+      <c r="AK61">
         <v>-158402000.0</v>
       </c>
-      <c r="AK61">
+      <c r="AL61">
         <v>-143429000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-121976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120185000.0</v>
       </c>
       <c r="AN61">
         <v>-120185000.0</v>
       </c>
       <c r="AO61">
         <v>-120185000.0</v>
       </c>
       <c r="AP61">
         <v>-120185000.0</v>
       </c>
       <c r="AQ61">
+        <v>-120185000.0</v>
+      </c>
+      <c r="AR61">
         <v>-117893000.0</v>
       </c>
-      <c r="AR61">
+      <c r="AS61">
         <v>-111040000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-104977000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-99254000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-92645000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-81028000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-55800000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-26088000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-17071000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-210843000.0</v>
       </c>
       <c r="BB61">
         <v>-210843000.0</v>
       </c>
       <c r="BC61">
+        <v>-210843000.0</v>
+      </c>
+      <c r="BD61">
         <v>-207187000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-198052000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-188700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-181000000.0</v>
       </c>
       <c r="BG61">
         <v>-181000000.0</v>
       </c>
       <c r="BH61">
+        <v>-181000000.0</v>
+      </c>
+      <c r="BI61">
         <v>-175990000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-171162000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-162595000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-155201000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-146252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-141250000.0</v>
       </c>
       <c r="BN61">
         <v>-141250000.0</v>
       </c>
       <c r="BO61">
+        <v>-141250000.0</v>
+      </c>
+      <c r="BP61">
         <v>-136084000.0</v>
       </c>
-      <c r="BP61">
+      <c r="BQ61">
         <v>-130874000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-125750000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-120851000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-116514000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-110459000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-104902000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-90428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-85834000.0</v>
       </c>
       <c r="BX61">
         <v>-85834000.0</v>
       </c>
       <c r="BY61">
         <v>-85834000.0</v>
       </c>
       <c r="BZ61">
         <v>-85834000.0</v>
       </c>
       <c r="CA61">
         <v>-85834000.0</v>
       </c>
       <c r="CB61">
-        <v>-76462000.0</v>
+        <v>-85834000.0</v>
       </c>
       <c r="CC61">
         <v>-76462000.0</v>
       </c>
       <c r="CD61">
+        <v>-76462000.0</v>
+      </c>
+      <c r="CE61">
         <v>-73530000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-66314000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-61243000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-54845000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-50056000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-44923000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-41478000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-38487000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-30300000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-28881000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-27380000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-25330000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-20085000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-14830000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-7920000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-3547000.0</v>
       </c>
-      <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
+      <c r="DV61"/>
     </row>
-    <row r="62" spans="1:125">
+    <row r="62" spans="1:126">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22229,50 +22523,51 @@
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
+      <c r="DV62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22362,54 +22657,54 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
-        <v>185487000.0</v>
+        <v>170717000.0</v>
       </c>
       <c r="C2">
         <v>9648000.0</v>
       </c>
       <c r="D2">
         <v>204484000.0</v>
       </c>
       <c r="E2">
         <v>223773000.0</v>
       </c>
       <c r="F2">
         <v>201815000.0</v>
       </c>
       <c r="G2">
         <v>180899000.0</v>
       </c>
       <c r="H2">
         <v>196726000.0</v>
       </c>
       <c r="I2">
         <v>146502000.0</v>
       </c>
       <c r="J2">
         <v>136872000.0</v>
       </c>
@@ -22460,54 +22755,54 @@
       </c>
       <c r="Z2">
         <v>49113000.0</v>
       </c>
       <c r="AA2">
         <v>45470000.0</v>
       </c>
       <c r="AB2">
         <v>27700000.0</v>
       </c>
       <c r="AC2">
         <v>22000000.0</v>
       </c>
       <c r="AD2">
         <v>13700000.0</v>
       </c>
       <c r="AE2">
         <v>9000000.0</v>
       </c>
       <c r="AF2">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
-        <v>14770000.0</v>
+        <v>21450000.0</v>
       </c>
       <c r="C3">
         <v>30183000.0</v>
       </c>
       <c r="D3">
         <v>32066000.0</v>
       </c>
       <c r="E3">
         <v>36941000.0</v>
       </c>
       <c r="F3">
         <v>35934000.0</v>
       </c>
       <c r="G3">
         <v>42959000.0</v>
       </c>
       <c r="H3">
         <v>43783000.0</v>
       </c>
       <c r="I3">
         <v>9117000.0</v>
       </c>
       <c r="J3">
         <v>7429000.0</v>
       </c>
@@ -22558,90 +22853,90 @@
       </c>
       <c r="Z3">
         <v>11094000.0</v>
       </c>
       <c r="AA3">
         <v>7944000.0</v>
       </c>
       <c r="AB3">
         <v>4000000.0</v>
       </c>
       <c r="AC3">
         <v>2800000.0</v>
       </c>
       <c r="AD3">
         <v>1200000.0</v>
       </c>
       <c r="AE3">
         <v>500000.0</v>
       </c>
       <c r="AF3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
-        <v>1948000.0</v>
+        <v>-116729000.0</v>
       </c>
       <c r="C5">
         <v>5648000.0</v>
       </c>
       <c r="D5">
         <v>9345000.0</v>
       </c>
       <c r="E5">
         <v>33157000.0</v>
       </c>
       <c r="F5">
         <v>37413000.0</v>
       </c>
       <c r="G5">
         <v>18273000.0</v>
       </c>
       <c r="H5">
         <v>-1545000.0</v>
       </c>
       <c r="I5">
         <v>23525000.0</v>
       </c>
       <c r="J5">
         <v>27371000.0</v>
       </c>
@@ -22692,54 +22987,54 @@
       </c>
       <c r="Z5">
         <v>20408000.0</v>
       </c>
       <c r="AA5">
         <v>27144000.0</v>
       </c>
       <c r="AB5">
         <v>14600000.0</v>
       </c>
       <c r="AC5">
         <v>9200000.0</v>
       </c>
       <c r="AD5">
         <v>6800000.0</v>
       </c>
       <c r="AE5">
         <v>4000000.0</v>
       </c>
       <c r="AF5">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
-        <v>16718000.0</v>
+        <v>-95279000.0</v>
       </c>
       <c r="C6">
         <v>35831000.0</v>
       </c>
       <c r="D6">
         <v>41411000.0</v>
       </c>
       <c r="E6">
         <v>70098000.0</v>
       </c>
       <c r="F6">
         <v>73347000.0</v>
       </c>
       <c r="G6">
         <v>61232000.0</v>
       </c>
       <c r="H6">
         <v>42238000.0</v>
       </c>
       <c r="I6">
         <v>32642000.0</v>
       </c>
       <c r="J6">
         <v>34800000.0</v>
       </c>
@@ -22790,130 +23085,130 @@
       </c>
       <c r="Z6">
         <v>31502000.0</v>
       </c>
       <c r="AA6">
         <v>35088000.0</v>
       </c>
       <c r="AB6">
         <v>18600000.0</v>
       </c>
       <c r="AC6">
         <v>12000000.0</v>
       </c>
       <c r="AD6">
         <v>8000000.0</v>
       </c>
       <c r="AE6">
         <v>4500000.0</v>
       </c>
       <c r="AF6">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-400000.0</v>
       </c>
       <c r="J8">
         <v>-1600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
-        <v>211401000.0</v>
+        <v>226171000.0</v>
       </c>
       <c r="C9">
         <v>422822000.0</v>
       </c>
       <c r="D9">
         <v>276295000.0</v>
       </c>
       <c r="E9">
         <v>314014000.0</v>
       </c>
       <c r="F9">
         <v>292500000.0</v>
       </c>
       <c r="G9">
         <v>268085000.0</v>
       </c>
       <c r="H9">
         <v>264971000.0</v>
       </c>
       <c r="I9">
         <v>211073000.0</v>
       </c>
       <c r="J9">
         <v>200801000.0</v>
       </c>
@@ -22964,51 +23259,51 @@
       </c>
       <c r="Z9">
         <v>110007000.0</v>
       </c>
       <c r="AA9">
         <v>111677000.0</v>
       </c>
       <c r="AB9">
         <v>59600000.0</v>
       </c>
       <c r="AC9">
         <v>39600000.0</v>
       </c>
       <c r="AD9">
         <v>26700000.0</v>
       </c>
       <c r="AE9">
         <v>16000000.0</v>
       </c>
       <c r="AF9">
         <v>9100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
         <v>-119409000.0</v>
       </c>
       <c r="C10">
         <v>2637000.0</v>
       </c>
       <c r="D10">
         <v>6285000.0</v>
       </c>
       <c r="E10">
         <v>30724000.0</v>
       </c>
       <c r="F10">
         <v>33191000.0</v>
       </c>
       <c r="G10">
         <v>12933000.0</v>
       </c>
       <c r="H10">
         <v>-9599000.0</v>
       </c>
       <c r="I10">
         <v>23525000.0</v>
       </c>
@@ -23062,51 +23357,51 @@
       </c>
       <c r="Z10">
         <v>27042000.0</v>
       </c>
       <c r="AA10">
         <v>34037000.0</v>
       </c>
       <c r="AB10">
         <v>17600000.0</v>
       </c>
       <c r="AC10">
         <v>12100000.0</v>
       </c>
       <c r="AD10">
         <v>9300000.0</v>
       </c>
       <c r="AE10">
         <v>4700000.0</v>
       </c>
       <c r="AF10">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
         <v>-49000.0</v>
       </c>
       <c r="C11">
         <v>8384000.0</v>
       </c>
       <c r="D11">
         <v>3235000.0</v>
       </c>
       <c r="E11">
         <v>8918000.0</v>
       </c>
       <c r="F11">
         <v>8347000.0</v>
       </c>
       <c r="G11">
         <v>2943000.0</v>
       </c>
       <c r="H11">
         <v>-29000.0</v>
       </c>
       <c r="I11">
         <v>8145000.0</v>
       </c>
@@ -23160,51 +23455,51 @@
       </c>
       <c r="Z11">
         <v>8925000.0</v>
       </c>
       <c r="AA11">
         <v>12423000.0</v>
       </c>
       <c r="AB11">
         <v>6600000.0</v>
       </c>
       <c r="AC11">
         <v>4600000.0</v>
       </c>
       <c r="AD11">
         <v>3700000.0</v>
       </c>
       <c r="AE11">
         <v>700000.0</v>
       </c>
       <c r="AF11">
         <v>800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
         <v>2680000.0</v>
       </c>
       <c r="C12">
         <v>3011000.0</v>
       </c>
       <c r="D12">
         <v>3060000.0</v>
       </c>
       <c r="E12">
         <v>2461000.0</v>
       </c>
       <c r="F12">
         <v>4222000.0</v>
       </c>
       <c r="G12">
         <v>5340000.0</v>
       </c>
       <c r="H12">
         <v>8054000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -23258,53 +23553,55 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>197</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>198</v>
+      </c>
+      <c r="B13">
+        <v>3378000.0</v>
+      </c>
       <c r="C13">
         <v>2997000.0</v>
       </c>
       <c r="D13">
         <v>3152000.0</v>
       </c>
       <c r="E13">
         <v>2352000.0</v>
       </c>
       <c r="F13">
         <v>5722000.0</v>
       </c>
       <c r="G13">
         <v>2868000.0</v>
       </c>
       <c r="H13">
         <v>8009000.0</v>
       </c>
       <c r="I13">
         <v>426000.0</v>
       </c>
       <c r="J13">
         <v>479000.0</v>
       </c>
       <c r="K13">
@@ -23314,87 +23611,87 @@
         <v>18000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
         <v>-119360000.0</v>
       </c>
       <c r="C15">
         <v>-5747000.0</v>
       </c>
       <c r="D15">
         <v>3050000.0</v>
       </c>
       <c r="E15">
         <v>21806000.0</v>
       </c>
       <c r="F15">
         <v>24844000.0</v>
       </c>
       <c r="G15">
         <v>9990000.0</v>
       </c>
       <c r="H15">
         <v>-9570000.0</v>
       </c>
       <c r="I15">
         <v>15380000.0</v>
       </c>
@@ -23448,53 +23745,55 @@
       </c>
       <c r="Z15">
         <v>18117000.0</v>
       </c>
       <c r="AA15">
         <v>21614000.0</v>
       </c>
       <c r="AB15">
         <v>11000000.0</v>
       </c>
       <c r="AC15">
         <v>7500000.0</v>
       </c>
       <c r="AD15">
         <v>5600000.0</v>
       </c>
       <c r="AE15">
         <v>4000000.0</v>
       </c>
       <c r="AF15">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>200</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>201</v>
+      </c>
+      <c r="B16">
+        <v>-119360000.0</v>
+      </c>
       <c r="C16">
         <v>-5747000.0</v>
       </c>
       <c r="D16">
         <v>3050000.0</v>
       </c>
       <c r="E16">
         <v>21806000.0</v>
       </c>
       <c r="F16">
         <v>24844000.0</v>
       </c>
       <c r="G16">
         <v>9990000.0</v>
       </c>
       <c r="H16">
         <v>-9570000.0</v>
       </c>
       <c r="I16">
         <v>15380000.0</v>
       </c>
       <c r="J16">
         <v>15140000.0</v>
       </c>
       <c r="K16">
@@ -23534,53 +23833,55 @@
         <v>11348000.0</v>
       </c>
       <c r="W16">
         <v>4132000.0</v>
       </c>
       <c r="X16">
         <v>2191000.0</v>
       </c>
       <c r="Y16">
         <v>589000.0</v>
       </c>
       <c r="Z16">
         <v>18117000.0</v>
       </c>
       <c r="AA16">
         <v>21614000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>202</v>
+      </c>
+      <c r="B17">
+        <v>-119360000.0</v>
+      </c>
       <c r="C17">
         <v>-5747000.0</v>
       </c>
       <c r="D17">
         <v>2083000.0</v>
       </c>
       <c r="E17">
         <v>21806000.0</v>
       </c>
       <c r="F17">
         <v>24844000.0</v>
       </c>
       <c r="G17">
         <v>9990000.0</v>
       </c>
       <c r="H17">
         <v>-9570000.0</v>
       </c>
       <c r="I17">
         <v>15380000.0</v>
       </c>
       <c r="J17">
         <v>15140000.0</v>
       </c>
       <c r="K17">
@@ -23598,99 +23899,101 @@
       <c r="O17">
         <v>25574000.0</v>
       </c>
       <c r="P17">
         <v>23010000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>-2680000.0</v>
+      </c>
       <c r="C18">
         <v>-3011000.0</v>
       </c>
       <c r="D18">
         <v>-3015000.0</v>
       </c>
       <c r="E18">
         <v>-2461000.0</v>
       </c>
       <c r="F18">
         <v>-4222000.0</v>
       </c>
       <c r="G18">
         <v>-5340000.0</v>
       </c>
       <c r="H18">
         <v>-8054000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>531000.0</v>
       </c>
       <c r="F19">
         <v>-1229000.0</v>
       </c>
       <c r="G19">
         <v>2098000.0</v>
       </c>
       <c r="H19">
         <v>-470000.0</v>
       </c>
       <c r="I19">
         <v>1100000.0</v>
       </c>
       <c r="J19">
         <v>301000.0</v>
       </c>
       <c r="K19">
         <v>-65000.0</v>
       </c>
@@ -23706,51 +24009,51 @@
       <c r="O19">
         <v>851000.0</v>
       </c>
       <c r="P19">
         <v>1648000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>9335000.0</v>
       </c>
       <c r="F20">
         <v>334000.0</v>
       </c>
       <c r="G20">
         <v>5779000.0</v>
       </c>
       <c r="H20">
         <v>8948000.0</v>
       </c>
       <c r="I20">
         <v>3787000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20">
         <v>1026000.0</v>
       </c>
       <c r="L20">
         <v>4433000.0</v>
@@ -23764,51 +24067,51 @@
       <c r="O20">
         <v>1421000.0</v>
       </c>
       <c r="P20">
         <v>375000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
         <v>1948000.0</v>
       </c>
       <c r="C21">
         <v>740000.0</v>
       </c>
       <c r="D21">
         <v>6766000.0</v>
       </c>
       <c r="E21">
         <v>32654000.0</v>
       </c>
       <c r="F21">
         <v>38642000.0</v>
       </c>
       <c r="G21">
         <v>16175000.0</v>
       </c>
       <c r="H21">
         <v>-1075000.0</v>
       </c>
       <c r="I21">
         <v>22425000.0</v>
       </c>
@@ -23862,87 +24165,87 @@
       </c>
       <c r="Z21">
         <v>20617000.0</v>
       </c>
       <c r="AA21">
         <v>27144000.0</v>
       </c>
       <c r="AB21">
         <v>14600000.0</v>
       </c>
       <c r="AC21">
         <v>9200000.0</v>
       </c>
       <c r="AD21">
         <v>6800000.0</v>
       </c>
       <c r="AE21">
         <v>4000000.0</v>
       </c>
       <c r="AF21">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
         <v>394940000.0</v>
       </c>
       <c r="C23">
         <v>431730000.0</v>
       </c>
       <c r="D23">
         <v>474013000.0</v>
       </c>
       <c r="E23">
         <v>505133000.0</v>
       </c>
       <c r="F23">
         <v>455673000.0</v>
       </c>
       <c r="G23">
         <v>432809000.0</v>
       </c>
       <c r="H23">
         <v>462772000.0</v>
       </c>
       <c r="I23">
         <v>331363000.0</v>
       </c>
@@ -23996,139 +24299,141 @@
       </c>
       <c r="Z23">
         <v>135395000.0</v>
       </c>
       <c r="AA23">
         <v>130003000.0</v>
       </c>
       <c r="AB23">
         <v>72700000.0</v>
       </c>
       <c r="AC23">
         <v>52400000.0</v>
       </c>
       <c r="AD23">
         <v>33600000.0</v>
       </c>
       <c r="AE23">
         <v>21000000.0</v>
       </c>
       <c r="AF23">
         <v>12800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>21450000.0</v>
+      </c>
       <c r="C25">
         <v>30183000.0</v>
       </c>
       <c r="D25">
         <v>36564000.0</v>
       </c>
       <c r="E25">
         <v>22430000.0</v>
       </c>
       <c r="F25">
         <v>24519000.0</v>
       </c>
       <c r="G25">
         <v>29562000.0</v>
       </c>
       <c r="H25">
         <v>31191000.0</v>
       </c>
       <c r="I25">
         <v>9117000.0</v>
       </c>
       <c r="J25">
         <v>7429000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>200000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24136,53 +24441,55 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>212</v>
+      </c>
+      <c r="B27">
+        <v>149479000.0</v>
+      </c>
       <c r="C27">
         <v>159621000.0</v>
       </c>
       <c r="D27">
         <v>167352000.0</v>
       </c>
       <c r="E27">
         <v>181940000.0</v>
       </c>
       <c r="F27">
         <v>170949000.0</v>
       </c>
       <c r="G27">
         <v>166200000.0</v>
       </c>
       <c r="H27">
         <v>172865000.0</v>
       </c>
       <c r="I27">
         <v>131824000.0</v>
       </c>
       <c r="J27">
         <v>123917000.0</v>
       </c>
       <c r="K27">
@@ -24210,53 +24517,55 @@
         <v>76094000.0</v>
       </c>
       <c r="S27">
         <v>79944000.0</v>
       </c>
       <c r="T27">
         <v>71830000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>51152000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>52664000.0</v>
+      </c>
       <c r="C28">
         <v>58818000.0</v>
       </c>
       <c r="D28">
         <v>68497000.0</v>
       </c>
       <c r="E28">
         <v>67655000.0</v>
       </c>
       <c r="F28">
         <v>58056000.0</v>
       </c>
       <c r="G28">
         <v>50369000.0</v>
       </c>
       <c r="H28">
         <v>53042000.0</v>
       </c>
       <c r="I28">
         <v>43920000.0</v>
       </c>
       <c r="J28">
         <v>41906000.0</v>
       </c>
       <c r="K28">
@@ -24304,53 +24613,55 @@
       <c r="Y28">
         <v>43477000.0</v>
       </c>
       <c r="Z28">
         <v>75188000.0</v>
       </c>
       <c r="AA28">
         <v>76589000.0</v>
       </c>
       <c r="AB28">
         <v>41000000.0</v>
       </c>
       <c r="AC28">
         <v>27600000.0</v>
       </c>
       <c r="AD28">
         <v>18700000.0</v>
       </c>
       <c r="AE28">
         <v>11500000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>-49000.0</v>
+      </c>
       <c r="C29">
         <v>8384000.0</v>
       </c>
       <c r="D29">
         <v>1574000.0</v>
       </c>
       <c r="E29">
         <v>8918000.0</v>
       </c>
       <c r="F29">
         <v>8347000.0</v>
       </c>
       <c r="G29">
         <v>2943000.0</v>
       </c>
       <c r="H29">
         <v>-29000.0</v>
       </c>
       <c r="I29">
         <v>8145000.0</v>
       </c>
       <c r="J29">
         <v>12231000.0</v>
       </c>
       <c r="K29">
@@ -24360,54 +24671,54 @@
         <v>7324000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
-        <v>209453000.0</v>
+        <v>224223000.0</v>
       </c>
       <c r="C30">
         <v>422082000.0</v>
       </c>
       <c r="D30">
         <v>269529000.0</v>
       </c>
       <c r="E30">
         <v>281360000.0</v>
       </c>
       <c r="F30">
         <v>253858000.0</v>
       </c>
       <c r="G30">
         <v>251910000.0</v>
       </c>
       <c r="H30">
         <v>266046000.0</v>
       </c>
       <c r="I30">
         <v>184861000.0</v>
       </c>
       <c r="J30">
         <v>173252000.0</v>
       </c>
@@ -24458,51 +24769,51 @@
       </c>
       <c r="Z30">
         <v>86282000.0</v>
       </c>
       <c r="AA30">
         <v>84533000.0</v>
       </c>
       <c r="AB30">
         <v>45000000.0</v>
       </c>
       <c r="AC30">
         <v>30400000.0</v>
       </c>
       <c r="AD30">
         <v>19900000.0</v>
       </c>
       <c r="AE30">
         <v>12000000.0</v>
       </c>
       <c r="AF30">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
         <v>-121357000.0</v>
       </c>
       <c r="C31">
         <v>1897000.0</v>
       </c>
       <c r="D31">
         <v>-481000.0</v>
       </c>
       <c r="E31">
         <v>-1930000.0</v>
       </c>
       <c r="F31">
         <v>-5451000.0</v>
       </c>
       <c r="G31">
         <v>-3242000.0</v>
       </c>
       <c r="H31">
         <v>-8524000.0</v>
       </c>
       <c r="I31">
         <v>1100000.0</v>
       </c>
@@ -24556,51 +24867,51 @@
       </c>
       <c r="Z31">
         <v>6425000.0</v>
       </c>
       <c r="AA31">
         <v>6893000.0</v>
       </c>
       <c r="AB31">
         <v>3000000.0</v>
       </c>
       <c r="AC31">
         <v>2900000.0</v>
       </c>
       <c r="AD31">
         <v>2500000.0</v>
       </c>
       <c r="AE31">
         <v>700000.0</v>
       </c>
       <c r="AF31">
         <v>300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
         <v>396888000.0</v>
       </c>
       <c r="C32">
         <v>432470000.0</v>
       </c>
       <c r="D32">
         <v>480779000.0</v>
       </c>
       <c r="E32">
         <v>537787000.0</v>
       </c>
       <c r="F32">
         <v>494315000.0</v>
       </c>
       <c r="G32">
         <v>448984000.0</v>
       </c>
       <c r="H32">
         <v>461697000.0</v>
       </c>
       <c r="I32">
         <v>357575000.0</v>
       </c>
@@ -24673,1202 +24984,1209 @@
       <c r="AF32">
         <v>14600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU32"/>
+  <dimension ref="A1:DV32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="DP1" t="s">
         <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>183</v>
       </c>
       <c r="DT1" t="s">
         <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B2">
-        <v>47199000.0</v>
+        <v>38630000.0</v>
       </c>
       <c r="C2">
-        <v>41460000.0</v>
+        <v>43751000.0</v>
       </c>
       <c r="D2">
+        <v>37711000.0</v>
+      </c>
+      <c r="E2">
         <v>49654000.0</v>
       </c>
-      <c r="E2">
-[...1 lines deleted...]
-      </c>
       <c r="F2">
+        <v>39601000.0</v>
+      </c>
+      <c r="G2">
         <v>44506000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>46535000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>51164000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>44690000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>52600000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47978000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>54614000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49292000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>56814000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>52717000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>60991000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>53251000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>52244000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>49836000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>52258000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>47477000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47457000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>46125000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>43964000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43353000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>50116000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>44929000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>56571000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>45110000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>38965000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>34361000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39071000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34105000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>36058000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>32508000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>36910000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>31396000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>32746000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>29889000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>34417000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>31328000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>33718000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>29222000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>32560000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>30761000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>33056000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>30105000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>33558000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>29480000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>31664000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>27584000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>30786000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>27027000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>28726000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>25736000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>29828000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>26938000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>24978000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>25071000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>28024000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>25498000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25079000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>22399000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>24300000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>21127000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>20960000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>19234000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>21860000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>22212000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>21954000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21806000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>22894000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>21148000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21502000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>18648000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>21620000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>19838000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>18577000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>17444000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>20282000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>17627000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>16803000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>15358000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>16514000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>13777000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>13905000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13266000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>14377000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>13139000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13667000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>12525000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>14330000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>9525000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>8632000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>7540000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>8873000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8981000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>11249000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>10428000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>15138000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>12298000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>13208000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>11294000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11674000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>9295000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>7800000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>6900000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6500000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>5200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5800000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>4800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4300000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3300000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>3000000.0</v>
       </c>
-      <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B3">
-        <v>3448000.0</v>
+        <v>5091000.0</v>
       </c>
       <c r="C3">
-        <v>3749000.0</v>
+        <v>4709000.0</v>
       </c>
       <c r="D3">
+        <v>9168000.0</v>
+      </c>
+      <c r="E3">
         <v>3876000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>6105000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5945000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4361000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4575000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>10253000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7245000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7701000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>9064000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>8056000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>11743000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>8480000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>20147000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>18371000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>8738000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>9079000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9258000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>8859000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>10889000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10374000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10043000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11653000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>10863000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>7775000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7265000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>8233000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2291000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2367000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2277000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2182000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2072000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>1804000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1683000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1870000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>2034000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2149000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2286000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2174000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2163000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2272000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2320000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2328000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2655000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2704000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2825000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>3312000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>2874000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2849000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2856000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2919000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>3077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841000.0</v>
       </c>
       <c r="BD3">
         <v>2841000.0</v>
       </c>
       <c r="BE3">
+        <v>2841000.0</v>
+      </c>
+      <c r="BF3">
         <v>2607000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2688000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2099000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1471000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1663000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1836000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1848000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1784000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1823000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>2506000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>942000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>1800000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1748000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2838000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>897000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1183000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1394000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1410000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1459000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>932000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>923000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>871000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>1646000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1616000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1714000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>880000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>1897000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1995000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>2294000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2528000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2359000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2641000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>3548000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>4056000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4746000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4240000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>2824000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>1291000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>2521000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2446000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2148000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2745000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2850000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2815000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2684000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2778000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>1984000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1750000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1432000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DD3">
         <v>1000000.0</v>
       </c>
       <c r="DE3">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DF3">
         <v>900000.0</v>
       </c>
       <c r="DG3">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DH3">
         <v>700000.0</v>
       </c>
       <c r="DI3">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ3">
         <v>500000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>300000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM3">
         <v>100000.0</v>
       </c>
       <c r="DN3">
+        <v>100000.0</v>
+      </c>
+      <c r="DO3">
         <v>260000.0</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>150000.0</v>
       </c>
-      <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -26050,848 +26368,855 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B5">
-        <v>-346000.0</v>
+        <v>-17917000.0</v>
       </c>
       <c r="C5">
+        <v>-35880000.0</v>
+      </c>
+      <c r="D5">
         <v>-1005000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>7791000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-87635000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>1641000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-304000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12329000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-8018000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-491000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5624000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8802000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-4590000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-3164000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>8557000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20756000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>6495000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>11121000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>6344000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12882000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>7066000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>3947000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-100000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>13382000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>1044000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>6647000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1530000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7109000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-11190000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>11225000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>5919000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>11356000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2431000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>7451000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>6749000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>10213000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3136000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>9038000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7552000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>11483000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3727000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4109000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>6226000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>10174000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2709000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>6188000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>4854000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>8119000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>869000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>4464000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4301000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>10102000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4871000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>7383000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7167000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>11512000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5971000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>13809000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7650000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8145000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2535000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>7070000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3965000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>8345000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>5915000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>11367000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>7008000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>10418000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>6326000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>12396000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>8992000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>9247000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>5149000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>8325000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>4794000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>6784000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>1289000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>7791000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>5910000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5551000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>1627000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>4548000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4200000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3309000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-222000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>3963000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>799000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2544000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>744000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1584000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>466000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>811000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1280000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2767000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2386000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2861000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-5959000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>5808000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5213000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>6800000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>37779000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>9873000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>7345000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>5830000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4096000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>5900000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3700000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>2671000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2229000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>3600000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>2400000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1900000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1500000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>2700000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1400000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1200000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-12660000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>6150000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
+      <c r="DV5"/>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B6">
-        <v>3102000.0</v>
+        <v>-12826000.0</v>
       </c>
       <c r="C6">
-        <v>2744000.0</v>
+        <v>-31171000.0</v>
       </c>
       <c r="D6">
+        <v>8163000.0</v>
+      </c>
+      <c r="E6">
         <v>11667000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-81530000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>7586000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>4057000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>16904000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2235000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>6754000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>13325000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>17866000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>3466000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>8579000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>17037000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>40903000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24866000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>19859000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>15423000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>22140000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>15925000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14836000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10274000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>23425000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12697000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>17510000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6245000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>14374000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-2957000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>13516000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>8286000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>13633000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-249000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>9523000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8553000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>11896000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>5006000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>11072000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>9701000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>13769000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>5901000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>6272000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>8498000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>12494000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>5037000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>8843000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7558000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>10944000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>4181000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>7338000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7150000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>12958000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>7790000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>10460000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10008000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>14353000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>8578000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>16497000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>9749000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>9616000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>4198000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>8906000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>5813000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>10129000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>7738000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>13873000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>7950000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>12218000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>8074000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>15234000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>9889000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>10430000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>6543000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>9735000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>6253000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>7716000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2212000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>8662000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>7556000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7167000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3341000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>5428000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>6097000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>5304000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2072000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6491000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3158000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>5185000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>4292000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>5640000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>5212000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>5051000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>4104000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4058000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4907000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5307000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>-3811000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>8553000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8063000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>9615000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>40463000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>12651000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>9329000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7580000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>5528000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>7000000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4700000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3671000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3129000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>4500000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>3100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>2600000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>2000000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>3000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2400000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>1500000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1300000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-12400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>6300000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>5300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>4700000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>-7300000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>3500000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>2900000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -27073,109 +27398,110 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
+      <c r="AD8"/>
+      <c r="AE8">
         <v>-400000.0</v>
       </c>
-      <c r="AE8">
-[...1 lines deleted...]
-      </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
@@ -27354,1285 +27680,1297 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B9">
-        <v>53859000.0</v>
+        <v>46824000.0</v>
       </c>
       <c r="C9">
-        <v>52835000.0</v>
+        <v>57307000.0</v>
       </c>
       <c r="D9">
+        <v>56584000.0</v>
+      </c>
+      <c r="E9">
         <v>62005000.0</v>
       </c>
-      <c r="E9">
-[...1 lines deleted...]
-      </c>
       <c r="F9">
+        <v>50275000.0</v>
+      </c>
+      <c r="G9">
         <v>63535000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>55992000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>70661000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>55387000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>65489000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>65453000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>80975000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>64378000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>80077000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>74962000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>87255000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>71720000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>81484000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>68300000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>76412000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>66304000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>73064000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>62452000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>69577000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>62992000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>74153000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>63667000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>71612000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>55539000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>59618000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>50529000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>57282000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>43644000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>54319000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>47861000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>52823000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>45798000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>50700000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>47538000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>53404000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>46073000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>47257000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>45531000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>50251000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>44426000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>47625000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>45258000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>49389000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>43591000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>45857000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>41988000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>47378000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>44472000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>46340000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>42775000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>49265000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>43322000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>49672000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>44703000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>45426000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>40244000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>42037000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>37378000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>40353000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>38053000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>40526000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>34647000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>39718000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>34195000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>40967000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>37700000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>40580000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>33826000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>36917000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>32487000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>33565000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>27479000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>30371000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>26630000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>28202000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>23570000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>24373000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>23667000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>22732000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>20005000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>24045000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>20613000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>20544000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>18590000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>21664000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>19683000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>20394000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>15272000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>14877000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>14398000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>16560000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>17075000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>23402000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>23982000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>31276000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>31347000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>34706000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>28843000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>26606000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>21522000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>19900000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>15100000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>13200000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>11300000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>12200000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>9900000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>9200000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>8300000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>8700000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>6700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>5800000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>5200000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>8600000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>6300000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>5300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>4700000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>5500000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>3500000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>2900000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B10">
+        <v>-18721000.0</v>
+      </c>
+      <c r="C10">
         <v>-36534000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1689000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>7116000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-88302000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>925000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1074000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>11566000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-8780000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1265000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4861000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>8072000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-5383000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-3893000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>8319000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>20271000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>6027000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>10150000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>5288000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>11816000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5937000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>2711000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-1359000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12075000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-494000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>4934000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-3434000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>2443000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-13542000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>9434000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>5244000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>11278000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-2431000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>8022000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6123000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>10284000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2942000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>9738000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>6696000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>11891000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1934000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4023000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5745000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>10004000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-452000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>6142000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>5052000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>7202000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-7000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2147000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3691000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>9203000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3743000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>7808000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7681000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>11675000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>5096000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14161000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10135000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>9678000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>4671000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>7513000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>6245000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>11304000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>9238000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9883000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>7678000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>11720000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>4454000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>11885000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>10068000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>13745000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>9112000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>11215000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>8256000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>6934000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>3329000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>9602000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>6686000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>7180000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>3046000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>4669000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>5754000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>4465000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4490000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>5322000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>4829000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>-3531000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-387000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>127000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>269000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>205000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>2575000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3403000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>-334000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>3856000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>-6647000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>6217000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>4216000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>8948000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>7661000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>11183000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>9502000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>7802000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>5550000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>6300000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>4700000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3600000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3100000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>4300000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>3000000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>2600000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2100000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3300000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>2200000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2000000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1700000.0</v>
       </c>
-      <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B11">
+        <v>3104000.0</v>
+      </c>
+      <c r="C11">
         <v>-2659000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>437000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>3203000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-1030000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>493000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4724000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>5274000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-2107000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-602000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2377000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2768000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-1308000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-2263000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2905000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>6397000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1879000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>2127000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>766000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3473000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1981000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>285000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2401000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>238000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>19000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>44000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-735000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>888000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-226000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>4059000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1294000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>3490000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-698000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>5929000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2170000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>4220000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-88000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3948000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3584000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>4431000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>920000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>2003000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1295000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>4254000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-228000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>2543000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2009000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2913000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>59000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>164000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>1590000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>3581000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>1402000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>3107000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>-2692000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>3906000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>1915000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>5264000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4403000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4208000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>1760000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>3384000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>2541000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>4402000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>3466000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>4100000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>3378000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5568000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>1823000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2731000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>3680000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>5100000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>4084000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>5601000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>1729000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2432000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>1299000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>2524000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2828000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>3330000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>1526000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>2011000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2527000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>1741000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1751000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1796000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1618000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>-1183000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-130000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>40000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>83000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>64000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>798000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>-61000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-27000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>309000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>-532000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1324000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1539000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>3266000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>2796000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>3853000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3563000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>2926000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2081000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2300000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1800000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1400000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1200000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1600000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1100000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1000000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>800000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>1300000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>900000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>800000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>700000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>-15160000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>5450000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>-400000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-300000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-600000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DU11">
         <v>-200000.0</v>
       </c>
+      <c r="DV11">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B12">
+        <v>804000.0</v>
+      </c>
+      <c r="C12">
         <v>654000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>684000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>675000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>667000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>716000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>770000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>763000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>762000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>774000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>763000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>730000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>793000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>729000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>584000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>535000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>613000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>971000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1056000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1066000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1129000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1236000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1259000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1307000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1538000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1713000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1904000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352000.0</v>
       </c>
       <c r="AD12">
         <v>2352000.0</v>
       </c>
       <c r="AE12">
         <v>2352000.0</v>
       </c>
       <c r="AF12">
         <v>2352000.0</v>
       </c>
       <c r="AG12">
-        <v>0.0</v>
+        <v>2352000.0</v>
       </c>
       <c r="AH12">
         <v>0.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
@@ -28806,134 +29144,139 @@
       </c>
       <c r="CT12">
         <v>0.0</v>
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
-      <c r="DB12"/>
+      <c r="DB12">
+        <v>0.0</v>
+      </c>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B13"/>
       <c r="C13">
+        <v>1238000.0</v>
+      </c>
+      <c r="D13">
         <v>684000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>675000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1691000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>702000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>770000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>763000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>730000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>793000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>846000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>584000.0</v>
       </c>
-      <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>1525000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1607000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1921000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2093000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2388000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -28985,86 +29328,85 @@
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
+      <c r="DV13"/>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -29246,959 +29588,970 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
+      <c r="DV14"/>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B15">
+        <v>-21825000.0</v>
+      </c>
+      <c r="C15">
         <v>-33875000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-2126000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>3913000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-87272000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>432000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-5798000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>6292000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-6673000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-663000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>2484000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>5304000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-4075000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-1630000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5414000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>13874000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>4148000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>8023000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>4522000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>8343000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3956000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2426000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3760000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11837000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-513000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4890000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-2699000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1555000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-13316000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>5375000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3950000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>7788000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-1733000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>2093000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3953000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>6064000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3030000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5790000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3112000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>7460000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1014000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2020000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>4450000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>5750000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-224000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3599000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3043000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>4289000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-66000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1983000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2101000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>5622000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2341000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>4701000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>10373000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7769000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3181000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>8897000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>5732000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>5470000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>2911000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>4129000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>3704000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>6902000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>5772000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5783000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>4300000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>6152000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>2631000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>9154000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>6388000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>8645000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>5028000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5614000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>6797000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4502000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2030000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>7078000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>5308000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>3850000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1520000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2658000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>3227000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2724000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2739000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>3526000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3211000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>-2348000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-257000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>87000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>186000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>141000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1777000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3464000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>-307000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3547000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>-6115000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>4893000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2677000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>5682000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>4865000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>7330000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>5939000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>4876000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>3469000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>4000000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2900000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2200000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>2700000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>1900000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1300000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>2000000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1300000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1200000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1000000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>2500000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>700000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>400000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>300000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>600000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DU15">
         <v>200000.0</v>
       </c>
+      <c r="DV15">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B16"/>
       <c r="C16">
+        <v>-33875000.0</v>
+      </c>
+      <c r="D16">
         <v>-2126000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>3913000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-87272000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>432000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-5798000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>2484000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5304000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-4075000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-1630000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>5414000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>13874000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>4148000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>8023000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>4522000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8343000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3956000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2426000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3760000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11837000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-513000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4890000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-2699000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1555000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-13316000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>5375000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3950000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>7788000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-1733000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>2093000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3953000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>6064000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3030000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5790000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3112000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>7460000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>1289000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2020000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>4450000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>5750000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-224000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>3599000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3043000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>4289000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-66000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2626000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2435000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>5622000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2341000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>4251000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>10373000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>7769000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>3181000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>8897000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>5732000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5470000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>2911000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>4129000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>3704000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>6902000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>5772000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5783000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>4300000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>6152000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>2631000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>9154000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>6388000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>8645000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>5028000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5614000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>6797000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>4502000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>2030000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>6239000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>4832000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>3655000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1331000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>4405000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2485000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2517000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2855000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>3526000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3211000.0</v>
       </c>
-      <c r="CJ16">
-[...1 lines deleted...]
-      </c>
       <c r="CK16">
         <v>0.0</v>
       </c>
       <c r="CL16">
+        <v>0.0</v>
+      </c>
+      <c r="CM16">
         <v>87000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>186000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>141000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>1777000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>3464000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>-3547000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>3547000.0</v>
       </c>
-      <c r="CS16">
-[...1 lines deleted...]
-      </c>
       <c r="CT16">
+        <v>0.0</v>
+      </c>
+      <c r="CU16">
         <v>4893000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2677000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>5682000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>4865000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>7330000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>5940000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>4875000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>3469000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
     </row>
-    <row r="17" spans="1:125">
+    <row r="17" spans="1:126">
       <c r="A17" t="s">
-        <v>201</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>202</v>
+      </c>
+      <c r="B17">
+        <v>-21825000.0</v>
+      </c>
       <c r="C17">
+        <v>-33875000.0</v>
+      </c>
+      <c r="D17">
         <v>-2126000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>3913000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-87272000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>432000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-5798000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>6292000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-6673000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-663000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>2484000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>5304000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-4075000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-1630000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>5414000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>13874000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>4148000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>8023000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>4522000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>8343000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>3956000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>2426000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3760000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11837000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-513000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4890000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-2699000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>1555000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-13316000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>5375000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3950000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>7788000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-1733000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>2093000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3953000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>6064000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>3030000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5790000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>3112000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>7460000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>1289000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>2020000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>4450000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>5750000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-224000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>3599000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3043000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>4289000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>-66000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2626000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2435000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>5622000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2341000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>9635000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>4989000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>7769000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>3181000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>5732000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>5470000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -30287,158 +30640,165 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
+      <c r="DV17"/>
     </row>
-    <row r="18" spans="1:125">
+    <row r="18" spans="1:126">
       <c r="A18" t="s">
-        <v>202</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>-804000.0</v>
+      </c>
       <c r="C18">
+        <v>-654000.0</v>
+      </c>
+      <c r="D18">
         <v>-684000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-675000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-667000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-716000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-770000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-763000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-762000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-774000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-763000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-730000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-793000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-729000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-584000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-535000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-613000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-971000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1056000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1066000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1129000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1236000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1259000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1307000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1538000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1713000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1904000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2085000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2352000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -30490,209 +30850,210 @@
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
+      <c r="DV18"/>
     </row>
-    <row r="19" spans="1:125">
+    <row r="19" spans="1:126">
       <c r="A19" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
-      <c r="M19">
+      <c r="M19"/>
+      <c r="N19">
         <v>550000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-87000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>346000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>103000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>169000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-363000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-195000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-201000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-470000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-102000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-274000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2151000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>323000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-180000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>110000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-94000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-306000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>628000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>319000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>271000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-118000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>53000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>146000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>93000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>9000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>700000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-856000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>419000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-328000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-85000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>404000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-89000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>263000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-46000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>127000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>122000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-27000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-2317000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-53000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>204000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>325000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-335000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>504000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>214000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>468000.0</v>
       </c>
-      <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>386000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>62000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
@@ -30713,194 +31074,193 @@
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
+      <c r="DV19"/>
     </row>
-    <row r="20" spans="1:125">
+    <row r="20" spans="1:126">
       <c r="A20" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20">
         <v>1589000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>9335000.0</v>
       </c>
-      <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20">
         <v>216000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>118000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>1964000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>328000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>612000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>2875000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1100000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2394000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2487000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2967000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2481000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>977000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>329000.0</v>
       </c>
-      <c r="AG20">
-[...1 lines deleted...]
-      </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
         <v>-5020000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>10095000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>11000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1015000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>928000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
         <v>81000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>3424000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>1817000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>-71000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>1039000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>849000.0</v>
       </c>
-      <c r="AX20">
-[...1 lines deleted...]
-      </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
         <v>314000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>1591000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>-10000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>37000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>51000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>1343000.0</v>
       </c>
-      <c r="BF20">
-[...1 lines deleted...]
-      </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
@@ -30998,483 +31358,487 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
+      <c r="DV20"/>
     </row>
-    <row r="21" spans="1:125">
+    <row r="21" spans="1:126">
       <c r="A21" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B21">
+        <v>-5684000.0</v>
+      </c>
+      <c r="C21">
         <v>-346000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
-        <v>6956000.0</v>
+        <v>-2054000.0</v>
       </c>
       <c r="E21">
-        <v>-87591000.0</v>
+        <v>7447000.0</v>
       </c>
       <c r="F21">
+        <v>-3099000.0</v>
+      </c>
+      <c r="G21">
         <v>-551000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1981000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>11314000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-9292000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1438000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5056000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>8288000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-5140000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-3077000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>8557000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>20703000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>6471000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>11484000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>6539000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>13083000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>7536000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4049000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>174000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>11231000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>721000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6827000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1640000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>4622000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-10884000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>8744000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4942000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>11027000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-2288000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7451000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>6749000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>10213000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3136000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>9038000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7552000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>11472000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2262000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4108000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>5341000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>10093000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-715000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>6188000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>4925000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>7080000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>20000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>4464000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4058000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>8999000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3418000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7393000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7177000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>11461000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>4628000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>13434000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>9749000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9616000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>4198000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7070000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>5813000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>10129000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>7738000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>9067000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>7950000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>12218000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>3185000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>12396000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>8595000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>10430000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>6543000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>8325000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>6253000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6784000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>1289000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>7791000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>4936000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>5846000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>1889000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>4194000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4791000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3599000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2072000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>4318000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3158000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>-4250000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-1213000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>1158000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>-518000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-342000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>1280000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>2651000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>-696000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2861000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>-5959000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>5808000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2105000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>6800000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>37741000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>9873000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>7345000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>5830000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4096000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>5900000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3700000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>2700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>2200000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>3600000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>2300000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>1900000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1500000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>2700000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1400000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1200000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>-12400000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>6300000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>5300000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>4700000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>-7300000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>3500000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>2900000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:125">
+    <row r="22" spans="1:126">
       <c r="A22" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -31656,439 +32020,445 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
+      <c r="DV22"/>
     </row>
-    <row r="23" spans="1:125">
+    <row r="23" spans="1:126">
       <c r="A23" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B23">
+        <v>91138000.0</v>
+      </c>
+      <c r="C23">
         <v>101404000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>96349000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>177467000.0</v>
+        <v>104212000.0</v>
       </c>
       <c r="F23">
+        <v>92975000.0</v>
+      </c>
+      <c r="G23">
         <v>108592000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>100546000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>110511000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>109369000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>119527000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>108375000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>127301000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>118810000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>139968000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>119122000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>127543000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>118500000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>122244000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>111597000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>115587000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>106245000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>116472000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>108403000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>102310000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>105624000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>117442000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>107842000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>121074000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>108566000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>87358000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>78971000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>84997000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>80037000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>82926000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>73620000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>79520000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>74058000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>74408000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>69875000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>76338000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>74124000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>76867000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>68484000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>72637000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>72478000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>74493000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>70509000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>74828000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>72202000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>73057000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>65514000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>68851000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>66490000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>67683000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>61297000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>67581000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>64289000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>60841000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>60025000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>63834000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>61544000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>60046000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>53964000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>54524000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>51442000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>50119000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>45931000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>49360000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>50081000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>50525000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>50911000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>53044000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>48431000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>50094000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>44882000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>48401000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>46028000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>41157000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>39138000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>42638000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>39308000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>36982000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>34234000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>35647000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>31710000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>33987000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>30721000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>32377000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>30985000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>33747000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>31329000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>34326000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>23517000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>20858000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>19552000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>22572000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>32015000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>28843000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>29197000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>39614000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>5904000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>38041000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>32792000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>32450000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>26721000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>21800000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>18300000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>17000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>15700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>14800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>12800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>13100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>11600000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>10300000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>8400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>7700000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7000000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>21000000.0</v>
       </c>
-      <c r="DO23"/>
       <c r="DP23"/>
       <c r="DQ23"/>
-      <c r="DR23">
+      <c r="DR23"/>
+      <c r="DS23">
         <v>12800000.0</v>
       </c>
-      <c r="DS23"/>
       <c r="DT23"/>
       <c r="DU23"/>
+      <c r="DV23"/>
     </row>
-    <row r="24" spans="1:125">
+    <row r="24" spans="1:126">
       <c r="A24" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32170,490 +32540,494 @@
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
+      <c r="DV24"/>
     </row>
-    <row r="25" spans="1:125">
+    <row r="25" spans="1:126">
       <c r="A25" t="s">
-        <v>209</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>5091000.0</v>
+      </c>
       <c r="C25">
+        <v>4709000.0</v>
+      </c>
+      <c r="D25">
         <v>9168000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1468000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6105000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>5945000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7106000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>6879000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>10253000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>7245000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>5303000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5259000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5170000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5370000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5726000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5653000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>8371000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6065000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6038000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6223000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>8859000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8017000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7266000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7161000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7118000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>10863000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11007000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>13680000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8233000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>2291000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2367000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2277000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2182000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2072000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>1804000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1683000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1870000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>2034000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2149000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2286000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2174000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2164000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2429000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2320000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2328000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2655000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2704000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2825000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>3312000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>2874000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2849000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2856000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2919000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>3077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841000.0</v>
       </c>
       <c r="BD25">
         <v>2841000.0</v>
       </c>
       <c r="BE25">
+        <v>2841000.0</v>
+      </c>
+      <c r="BF25">
         <v>2607000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>2688000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2099000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1471000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1663000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1836000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1848000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1783000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1824000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2506000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1514000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1800000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1748000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>2838000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>897000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1183000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1394000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1410000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1487000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>932000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>923000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>871000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1646000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1616000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1714000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>880000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1897000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1995000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>2294000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2528000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2359000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2641000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>3548000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>4056000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4746000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>4240000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>2824000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>1291000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2521000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2446000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2148000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2745000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2850000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2778000.0</v>
       </c>
       <c r="CX25">
         <v>2778000.0</v>
       </c>
       <c r="CY25">
+        <v>2778000.0</v>
+      </c>
+      <c r="CZ25">
         <v>1984000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>1750000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1432000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DD25">
         <v>1000000.0</v>
       </c>
       <c r="DE25">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DF25">
         <v>900000.0</v>
       </c>
       <c r="DG25">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DH25">
         <v>700000.0</v>
       </c>
       <c r="DI25">
+        <v>700000.0</v>
+      </c>
+      <c r="DJ25">
         <v>500000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>300000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DM25">
         <v>100000.0</v>
       </c>
       <c r="DN25">
+        <v>100000.0</v>
+      </c>
+      <c r="DO25">
         <v>260000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>150000.0</v>
       </c>
-      <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
+      <c r="DV25"/>
     </row>
-    <row r="26" spans="1:125">
+    <row r="26" spans="1:126">
       <c r="A26" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AQ26">
         <v>200000.0</v>
       </c>
       <c r="AR26">
-        <v>0.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AS26">
         <v>0.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
@@ -32794,812 +33168,829 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
+      <c r="DV26"/>
     </row>
-    <row r="27" spans="1:125">
+    <row r="27" spans="1:126">
       <c r="A27" t="s">
-        <v>211</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>212</v>
+      </c>
+      <c r="B27">
+        <v>34609000.0</v>
+      </c>
       <c r="C27">
-        <v>42411000.0</v>
+        <v>40448000.0</v>
       </c>
       <c r="D27">
+        <v>36011000.0</v>
+      </c>
+      <c r="E27">
         <v>37314000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>35706000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>41673000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>38273000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>40253000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>39422000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>44272000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>39967000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>41581000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>41532000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>48691000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>44231000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>44974000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>44044000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>47774000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>41340000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>42556000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>39279000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>44601000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>42209000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>39117000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>40273000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>45210000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>41605000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>44017000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>42033000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>35053000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>31051000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>32709000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>33011000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>33562000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>29225000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>30508000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>30622000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>29408000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>27751000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>29335000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>30584000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>30509000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>27460000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>28481000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>29631000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>29563000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>27677000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>28630000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>29883000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>27456000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>25771000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>26789000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>27057000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>25681000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>24309000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>26267000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>25133000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>25067000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>24927000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>26009000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>25465000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>23627000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>20228000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>20720000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>20405000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>19558000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>18084000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>19303000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>19149000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>59626000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>34000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>33000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>34000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>71830000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>17913000.0</v>
       </c>
-      <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
-      <c r="CA27">
+      <c r="CA27"/>
+      <c r="CB27">
         <v>33000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CC27">
         <v>32000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>35000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>41017000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>33000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>13065000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>35000.0</v>
       </c>
-      <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>11036000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>11605000.0</v>
       </c>
-      <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
-      <c r="CQ27">
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>7094000.0</v>
       </c>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
+      <c r="DV27"/>
     </row>
-    <row r="28" spans="1:125">
+    <row r="28" spans="1:126">
       <c r="A28" t="s">
-        <v>212</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>14379000.0</v>
+      </c>
       <c r="C28">
+        <v>13757000.0</v>
+      </c>
+      <c r="D28">
         <v>12478000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>13368000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13061000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14584000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>15738000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14437000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14059000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>16847000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>15108000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15315000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>21227000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>19758000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>16448000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>15925000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15524000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>16161000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>14383000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14334000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>13178000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>14433000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>12475000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>11456000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>12005000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>13098000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13533000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13221000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13190000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>11049000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11192000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>10940000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10739000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>11234000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>10083000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10419000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10170000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10220000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10086000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10300000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10038000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10477000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>9530000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9276000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9758000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9219000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>10023000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>9815000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9527000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>11063000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>9310000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8420000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>9487000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>10199000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>8411000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8645000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>9611000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>8108000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>7928000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8330000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8918000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>9547000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9489000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>7720000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>8087000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>7993000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7099000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>6397000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6972000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>26603000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>27811000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>29177000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>26076000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>27233000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>24915000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>25556000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>24875000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>21247000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>20273000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>20968000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20145000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>18470000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>17231000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>17418000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>15936000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>17843000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>15327000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>15590000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>14471000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>15183000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>14676000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>15549000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>11375000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>10067000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>9983000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>11629000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>11798000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>14849000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>15919000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>21699000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>22721000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>22055000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>19514000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>19026000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>15994000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>12900000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>10400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>9500000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>8200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>7700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>6800000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>6700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6300000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>5700000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>4700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>4300000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3900000.0</v>
       </c>
-      <c r="DN28"/>
       <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
+      <c r="DV28"/>
     </row>
-    <row r="29" spans="1:125">
+    <row r="29" spans="1:126">
       <c r="A29" t="s">
-        <v>213</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>3104000.0</v>
+      </c>
       <c r="C29">
+        <v>-2659000.0</v>
+      </c>
+      <c r="D29">
         <v>437000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>3203000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1030000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>493000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>4724000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>5274000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2107000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-602000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2377000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2768000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-1308000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-2263000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2905000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>6397000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1879000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2127000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>766000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3473000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1981000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>285000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2401000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>238000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>19000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>44000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-735000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>888000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-226000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -33651,4796 +34042,4894 @@
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
+      <c r="DV29"/>
     </row>
-    <row r="30" spans="1:125">
+    <row r="30" spans="1:126">
       <c r="A30" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B30">
-        <v>54205000.0</v>
+        <v>52508000.0</v>
       </c>
       <c r="C30">
-        <v>54889000.0</v>
+        <v>57653000.0</v>
       </c>
       <c r="D30">
-        <v>55049000.0</v>
+        <v>58638000.0</v>
       </c>
       <c r="E30">
-        <v>175250000.0</v>
+        <v>54558000.0</v>
       </c>
       <c r="F30">
+        <v>53374000.0</v>
+      </c>
+      <c r="G30">
         <v>64086000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>54011000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>59347000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>64679000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>66927000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>60397000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>72687000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>69518000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>83154000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>66405000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>66552000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>65249000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>70000000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>61761000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63329000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>58768000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>69015000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>62278000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>58346000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>62271000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>67326000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>62913000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>64503000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>63456000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>48393000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>44610000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>45926000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>45932000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>46868000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>41112000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>42610000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>42662000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>41662000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>39986000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>41921000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>42796000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>43149000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>39262000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>40077000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>41717000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41437000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>40404000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>41270000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>42722000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>41393000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>37930000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>38065000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>39463000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>38957000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>35561000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>37753000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>37351000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>35863000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>34954000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>35810000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>36046000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>34967000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>31565000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>30224000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>30315000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>29159000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>26697000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>27500000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>27869000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>28571000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>29105000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>30150000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>27283000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>28592000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>26234000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>26781000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>26190000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>22580000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>21694000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>22356000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>21681000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>20179000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>18876000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>19133000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>17933000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>20082000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>17455000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>18000000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>17846000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>20080000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>18804000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>19996000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>13992000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>12226000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>12012000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>13699000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>23034000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>17594000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>18769000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>24476000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-6394000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>24833000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>21498000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>20776000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>17426000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>14000000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>11400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>10500000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>9100000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>8600000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>7600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>7300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>6800000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>6000000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>4400000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4000000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-21000000.0</v>
       </c>
-      <c r="DO30"/>
       <c r="DP30"/>
       <c r="DQ30"/>
-      <c r="DR30">
+      <c r="DR30"/>
+      <c r="DS30">
         <v>-12800000.0</v>
       </c>
-      <c r="DS30"/>
       <c r="DT30"/>
       <c r="DU30"/>
+      <c r="DV30"/>
     </row>
-    <row r="31" spans="1:125">
+    <row r="31" spans="1:126">
       <c r="A31" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B31">
+        <v>-13037000.0</v>
+      </c>
+      <c r="C31">
         <v>-36188000.0</v>
       </c>
-      <c r="C31">
-[...1 lines deleted...]
-      </c>
       <c r="D31">
-        <v>160000.0</v>
+        <v>365000.0</v>
       </c>
       <c r="E31">
-        <v>-711000.0</v>
+        <v>-331000.0</v>
       </c>
       <c r="F31">
+        <v>-85203000.0</v>
+      </c>
+      <c r="G31">
         <v>1476000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-3055000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>252000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>512000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>173000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-195000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-216000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-243000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-816000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-238000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-432000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-444000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-1334000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1251000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1267000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1599000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1338000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1533000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>844000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-1215000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1893000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1794000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-2179000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2658000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>690000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>302000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>251000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-143000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>571000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-626000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>71000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-194000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>700000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-856000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>419000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-328000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-85000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>404000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-89000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>263000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-46000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>127000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>122000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-27000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-2317000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-53000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-899000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-1128000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-335000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>1065000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>214000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>468000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>727000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>386000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>62000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>473000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>443000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>432000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1175000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1500000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>816000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-272000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-498000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1269000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-511000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>1473000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>3315000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>2569000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2890000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2273000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>150000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>2040000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>1811000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1750000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1334000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1157000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>475000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>963000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>866000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>2418000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>1004000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1671000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>719000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>826000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-1031000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>787000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>547000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>1295000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>752000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>362000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>995000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-688000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>409000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>2111000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>2148000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-30080000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>1310000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>2157000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>1972000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>1454000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>400000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DE31">
         <v>900000.0</v>
       </c>
       <c r="DF31">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DG31">
         <v>700000.0</v>
       </c>
       <c r="DH31">
         <v>700000.0</v>
       </c>
       <c r="DI31">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DJ31">
         <v>600000.0</v>
       </c>
       <c r="DK31">
+        <v>600000.0</v>
+      </c>
+      <c r="DL31">
         <v>500000.0</v>
       </c>
-      <c r="DL31">
+      <c r="DM31">
         <v>600000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>500000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>12400000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>-6300000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-5300000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-4700000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>7300000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>-3500000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-2900000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:125">
+    <row r="32" spans="1:126">
       <c r="A32" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B32">
+        <v>85454000.0</v>
+      </c>
+      <c r="C32">
         <v>101058000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>94295000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>111659000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>89876000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>108041000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>102527000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>121825000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>100077000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>118089000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>113431000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>135589000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>113670000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>136891000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>127679000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>148246000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>124971000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>133728000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>118136000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>128670000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>113781000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>120521000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>108577000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>113541000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>106345000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>124269000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>108596000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>128183000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>100649000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>98583000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>84890000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>96353000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>77749000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>90377000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>80369000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>89733000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>77194000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>83446000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>77427000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>87821000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>77401000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>80975000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>74753000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>82811000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>75187000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>80681000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>75363000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>82947000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>73071000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>77521000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>69572000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>78164000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>71499000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>75066000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>68511000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>79093000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>70260000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>74650000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>69774000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>73450000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>65742000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>67116000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>59777000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>64653000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>59180000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>61486000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>53881000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>61578000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>56407000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>62921000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>59506000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>63474000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>54974000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>58419000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>51135000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>55185000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>47317000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>48948000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>44074000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>48484000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>41197000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>41176000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>39025000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>39246000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>33782000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>37950000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>33879000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>34921000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>31729000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>35331000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>32208000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>34724000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>24797000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>23509000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>21938000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>25433000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>26056000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>34651000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>34410000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>46414000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>43645000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>47914000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>40137000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>38280000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>30817000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>27700000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>22000000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>19700000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>17900000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>18400000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>15100000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>15000000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>13100000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>13000000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>10100000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>9100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>8200000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>8600000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>6300000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>5300000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>4700000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>5500000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>3500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>2900000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>2700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
         <v>2</v>
       </c>
-      <c r="C1" t="s">
+      <c r="D1" t="s">
         <v>3</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>4</v>
       </c>
-      <c r="E1" t="s">
+      <c r="F1" t="s">
         <v>5</v>
       </c>
-      <c r="F1" t="s">
+      <c r="G1" t="s">
         <v>6</v>
       </c>
-      <c r="G1" t="s">
+      <c r="H1" t="s">
         <v>7</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>8</v>
       </c>
-      <c r="I1" t="s">
+      <c r="J1" t="s">
         <v>9</v>
       </c>
-      <c r="J1" t="s">
+      <c r="K1" t="s">
         <v>10</v>
       </c>
-      <c r="K1" t="s">
+      <c r="L1" t="s">
         <v>11</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>12</v>
       </c>
-      <c r="M1" t="s">
+      <c r="N1" t="s">
         <v>13</v>
       </c>
-      <c r="N1" t="s">
+      <c r="O1" t="s">
         <v>14</v>
       </c>
-      <c r="O1" t="s">
+      <c r="P1" t="s">
         <v>15</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>16</v>
       </c>
-      <c r="Q1" t="s">
+      <c r="R1" t="s">
         <v>17</v>
       </c>
-      <c r="R1" t="s">
+      <c r="S1" t="s">
         <v>18</v>
       </c>
-      <c r="S1" t="s">
+      <c r="T1" t="s">
         <v>19</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>20</v>
       </c>
-      <c r="U1" t="s">
+      <c r="V1" t="s">
         <v>21</v>
       </c>
-      <c r="V1" t="s">
+      <c r="W1" t="s">
         <v>22</v>
       </c>
-      <c r="W1" t="s">
+      <c r="X1" t="s">
         <v>23</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>24</v>
       </c>
-      <c r="Y1" t="s">
+      <c r="Z1" t="s">
         <v>25</v>
       </c>
-      <c r="Z1" t="s">
+      <c r="AA1" t="s">
         <v>26</v>
       </c>
-      <c r="AA1" t="s">
+      <c r="AB1" t="s">
         <v>27</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>28</v>
       </c>
-      <c r="AC1" t="s">
+      <c r="AD1" t="s">
         <v>29</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>30</v>
       </c>
-      <c r="AE1" t="s">
+      <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
+        <v>58187000.0</v>
+      </c>
+      <c r="C2">
         <v>75042000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>105654000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>118031000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>90652000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>69192000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>140296000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>79790000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>76958000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>53331000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>49650000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>74132000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>98810000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>81047000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>86927000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>97805000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>129478000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53163000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>39157000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>48538000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>37328000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>22385000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11479000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>17747000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>15848000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>13445000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>10400000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>7700000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>34400000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1000000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2800000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
+        <v>2987000</v>
+      </c>
+      <c r="C3">
         <v>3400000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>5495000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5663000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10745000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8905000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11890000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>5050000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>7861000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>4140000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3931000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1503000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>3127000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>5103000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>39776000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13426000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>4284000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>3698000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>5106000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>3334000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3012000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3664000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1441000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1031000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10046000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>18044000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>8900000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6100000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>3200000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2000000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>9900000</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>-6260000.0</v>
       </c>
-      <c r="E4">
+      <c r="F4">
         <v>28628000.0</v>
       </c>
-      <c r="F4">
+      <c r="G4">
         <v>19497000.0</v>
       </c>
-      <c r="G4">
+      <c r="H4">
         <v>-71701000.0</v>
       </c>
-      <c r="H4">
+      <c r="I4">
         <v>60506000.0</v>
       </c>
-      <c r="I4">
+      <c r="J4">
         <v>2832000.0</v>
       </c>
-      <c r="J4">
+      <c r="K4">
         <v>23627000.0</v>
       </c>
-      <c r="K4">
+      <c r="L4">
         <v>3681000.0</v>
       </c>
-      <c r="L4">
+      <c r="M4">
         <v>-24482000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-24678000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>17763000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-5880000.0</v>
       </c>
-      <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
+      <c r="AF4"/>
     </row>
-    <row r="5" spans="1:31">
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-19105000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-42131000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-729000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8807000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1396000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>823000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>9600000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>10006000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-195000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2922000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>17807000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1857000.0</v>
       </c>
-      <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
+      <c r="AF5"/>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
+        <v>7402000.0</v>
+      </c>
+      <c r="C6">
         <v>-16855000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-30612000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-12377000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27379000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>21460000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-71104000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>60506000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>2832000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>23627000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3681000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-24482000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-24678000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17763000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-5880000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-10878000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-31673000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>76315000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>14006000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-9381000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>11210000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14943000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>10906000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-6268000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>1899000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>2403000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>3000000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>5200000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>1100000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>27700000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
+        <v>-8324000.0</v>
+      </c>
+      <c r="C7">
         <v>-45498000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-24386000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-28879000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>34070000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-14584000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>4610000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2581000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1309000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>3917000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>3118000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>4814000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-410000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>17538000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2141000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>1914000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5355000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>10619000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4142000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>80711000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2159000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2031000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-16186000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-12947000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-9905000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>24423000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16500000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1600000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>5900000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>6400000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>2300000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>12835000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>3898000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>234000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>3696000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2588000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-10327000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>7963000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>-718000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>9140000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-2930000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>6959000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-7594000.0</v>
       </c>
-      <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
+      <c r="AF8"/>
     </row>
-    <row r="9" spans="1:31">
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
+        <v>4847000.0</v>
+      </c>
+      <c r="C9">
         <v>-9000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>14715000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>12835000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3898000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>234000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>3696000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2588000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-10327000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7963000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-718000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>9140000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-2930000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>6959000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-7594000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-7467000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2090000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-9966000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-7765000.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>-14444000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1283000.0</v>
       </c>
-      <c r="W9"/>
-      <c r="X9">
+      <c r="X9"/>
+      <c r="Y9">
         <v>6608000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>24477000.0</v>
       </c>
-      <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
+      <c r="AF9"/>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>7770000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-10703000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-10229000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1502000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3711000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1700000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>6088000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2791000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>4154000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6655000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-146465000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-138181000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-180880000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-146587000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-207075000.0</v>
       </c>
-      <c r="T10"/>
-      <c r="U10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-71221000.0</v>
       </c>
-      <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
+      <c r="AF10"/>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-6563000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>20627000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>406000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>4699000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1389000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>14843000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-5834000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2180000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-4131000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>5442000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1693000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>16951000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>5397000.0</v>
       </c>
-      <c r="Q11"/>
-      <c r="R11">
+      <c r="R11"/>
+      <c r="S11">
         <v>6905000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>49000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>4106000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>8273000.0</v>
       </c>
-      <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
+      <c r="AF11"/>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>7582000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9795000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>7310000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>8615000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>11408000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>16026000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11302000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>7418000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>347000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>4340000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-4134000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>19051000.0</v>
       </c>
-      <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>1950000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1156000.0</v>
       </c>
-      <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
+      <c r="AF12"/>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-9597000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>1760000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>-14002000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>-14872000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>425000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>2032000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2396000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>7823000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1976000.0</v>
       </c>
-      <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
+      <c r="AF13"/>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
+        <v>14770000.0</v>
+      </c>
+      <c r="C14">
         <v>30183000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32066000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>36941000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>35934000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>42959000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>43783000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>9117000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>7429000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>8643000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>9241000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11496000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11498000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11366000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>7921000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>7291000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>7568000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>6312000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>5742000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>6463000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>7066000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11076000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>15866000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8406000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>11094000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7944000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4000000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>2800000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>1200000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>500000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15"/>
-      <c r="C15">
+      <c r="C15"/>
+      <c r="D15">
         <v>25000.0</v>
       </c>
-      <c r="D15"/>
-      <c r="E15">
+      <c r="E15"/>
+      <c r="F15">
         <v>9165000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2906000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>2258000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>14502000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>13631000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>12987000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>12179000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>11962000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>12394000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>12588000.0</v>
       </c>
-      <c r="O15">
-[...1 lines deleted...]
-      </c>
       <c r="P15">
+        <v>0.0</v>
+      </c>
+      <c r="Q15">
         <v>68414000.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
-      <c r="AD15">
+      <c r="AD15"/>
+      <c r="AE15">
         <v>5600000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1100000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
+        <v>65589000.0</v>
+      </c>
+      <c r="C16">
         <v>58187000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>75042000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>105654000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>118031000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>90652000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>69192000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>140296000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>79790000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>76958000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>53331000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>49650000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>74132000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>98810000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>81047000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>86927000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>97805000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>129478000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>53163000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>39157000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>48538000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>37328000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>22385000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11479000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>17747000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>15848000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>13400000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>12900000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>35500000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>28700000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1700000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>-4044000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>3928000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-2872000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1862000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-2127000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>433000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>427000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1962000.0</v>
       </c>
-      <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
+      <c r="AF17"/>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
+        <v>18094000.0</v>
+      </c>
+      <c r="C18">
         <v>-7261000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>16178000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>33762000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>96322000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>38849000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>36516000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>33369000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>29632000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>37718000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>28535000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>27292000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>27586000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>48044000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>15668000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25231000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>38815000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39954000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>32324000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>42428000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>20920000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>14342000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2674000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>4530000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>18625000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>51924000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>23000000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>6200000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>8700000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9300000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-5300000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
+        <v>-12722000.0</v>
+      </c>
+      <c r="C19">
         <v>5019000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>5209000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1352000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-18607000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-4570000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-249545000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>54385000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>6548000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-13677000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>6373000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>24726000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>60419000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-86000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-20819000.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
+      <c r="AF19"/>
     </row>
-    <row r="20" spans="1:31">
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
+      <c r="AF20"/>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
         <v>-15000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-25000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-34869000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-23375000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>128168000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129025000.0</v>
       </c>
       <c r="I21">
         <v>129025000.0</v>
       </c>
       <c r="J21">
         <v>129025000.0</v>
       </c>
-      <c r="K21"/>
+      <c r="K21">
+        <v>129025000.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
+      <c r="AF21"/>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
+        <v>-119360000.0</v>
+      </c>
+      <c r="C22">
         <v>-5747000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>3050000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>21806000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>24844000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>9990000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-9570000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15380000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>15140000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>17651000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>11996000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>10865000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>13024000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>25574000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>23010000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>20507000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>18866000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>29215000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>18943000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>17756000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>11348000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>4132000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2191000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>589000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18117000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>21614000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>11000000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>7500000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>5600000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>4000000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1300000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
+        <v>-1294000.0</v>
+      </c>
+      <c r="C23">
         <v>-179000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>783000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1241000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5298000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-6018000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>413000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10494000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>15979000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17284000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3398000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9213000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17224000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>10696000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12079000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>27920000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-20399000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>8476000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>807000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>308000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-23474000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>54000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-9923000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-951000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-43002000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-112213000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-39100000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2000000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>400000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>100000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-5200000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
+        <v>1642000.0</v>
+      </c>
+      <c r="C24">
         <v>5938000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>13000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>201000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>56000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4335000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>29000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>1000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>343000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-48000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>347000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1542000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>264000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1113000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>15090000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1773000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-16212000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>444000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>146000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>2033000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>295000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1081000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1315000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>61000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>42000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-45000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-800000.0</v>
       </c>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
+      <c r="AF24"/>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
+        <v>125668000.0</v>
+      </c>
+      <c r="C25">
         <v>2916000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>918000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1666000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2424000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>189000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1856000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>110000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1318000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1069000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>749000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1702000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5079000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>3657000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>3593000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1715000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3256000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-12323000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2799000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>7295000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>860000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>925000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2372000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-1000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>11781000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2394000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-100000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>100000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-500000.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
+        <v>-2540000.0</v>
+      </c>
+      <c r="C26">
         <v>-15920000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-4082000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-15112000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-20066000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-2906000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2258000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-9946000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-39967000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-1791000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-20931000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-73166000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-118210000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-29843000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-18405000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-21345000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-20399000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-30423000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-4594000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-12304000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-23474000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-17756000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26">
+      <c r="X26"/>
+      <c r="Y26">
         <v>-22085000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
+      <c r="AF26"/>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
+        <v>12256000.0</v>
+      </c>
+      <c r="C27">
         <v>14343000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>15486000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>14543000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>10070000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>10877000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11684000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>8300000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8490000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>7976000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>8347000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7444000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6051000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>5397000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3642000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>4874000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6111000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>8326000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>7210000.0</v>
       </c>
-      <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>1556000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>11756000.0</v>
       </c>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
+      <c r="AF27"/>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>-2569000.0</v>
+      </c>
+      <c r="C28">
         <v>-16099000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-18299000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-38871000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-49143000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-23687000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>129438000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13954000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-37619000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2506000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-29712000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-75915000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-113380000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-31735000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6326000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-61839000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-16117000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3370000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1109000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>30530000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-14511000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-12423000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-6151000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-10801000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>16419000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>44484000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>10200000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>5200000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1100000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>27700000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1100000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>21081000.0</v>
+      </c>
+      <c r="C29">
         <v>-3861000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>21673000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>39425000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>107067000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>47754000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>48406000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>38419000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>37493000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>41858000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>32466000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>28795000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>30713000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>53147000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>55444000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>38657000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>43099000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>43652000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>37430000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>45762000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>23932000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>18006000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>4115000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5561000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>28671000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>69968000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>31900000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>12300000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>11900000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>11300000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>4600000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-14067000.0</v>
+      </c>
+      <c r="C30">
         <v>5019000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-36759000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6814000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-29296000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-4570000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-249545000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>40086000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-970000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-17865000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2789000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>24765000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>57556000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4076000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-53036000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>15602000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-59541000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>38572000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-25287000.0</v>
       </c>
-      <c r="T30"/>
-      <c r="U30">
+      <c r="U30"/>
+      <c r="V30">
         <v>2288000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8969000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>12972000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-951000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-43002000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-112213000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-39100000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-14800000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-39700000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-5500000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-5200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DN30"/>
+  <dimension ref="A1:DP30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:118">
+    <row r="1" spans="1:120">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
         <v>94</v>
       </c>
-      <c r="D1" t="s">
+      <c r="E1" t="s">
         <v>95</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
         <v>97</v>
       </c>
-      <c r="H1" t="s">
+      <c r="I1" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
         <v>100</v>
       </c>
-      <c r="L1" t="s">
+      <c r="M1" t="s">
         <v>101</v>
-      </c>
-[...1 lines deleted...]
-        <v>4</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
         <v>103</v>
       </c>
-      <c r="P1" t="s">
+      <c r="Q1" t="s">
         <v>104</v>
-      </c>
-[...1 lines deleted...]
-        <v>5</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
         <v>106</v>
       </c>
-      <c r="T1" t="s">
+      <c r="U1" t="s">
         <v>107</v>
-      </c>
-[...1 lines deleted...]
-        <v>6</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
         <v>109</v>
       </c>
-      <c r="X1" t="s">
+      <c r="Y1" t="s">
         <v>110</v>
-      </c>
-[...1 lines deleted...]
-        <v>7</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
         <v>112</v>
       </c>
-      <c r="AB1" t="s">
+      <c r="AC1" t="s">
         <v>113</v>
-      </c>
-[...1 lines deleted...]
-        <v>8</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
         <v>115</v>
       </c>
-      <c r="AF1" t="s">
+      <c r="AG1" t="s">
         <v>116</v>
-      </c>
-[...1 lines deleted...]
-        <v>9</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>118</v>
       </c>
-      <c r="AJ1" t="s">
+      <c r="AK1" t="s">
         <v>119</v>
-      </c>
-[...1 lines deleted...]
-        <v>10</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
         <v>121</v>
       </c>
-      <c r="AN1" t="s">
+      <c r="AO1" t="s">
         <v>122</v>
-      </c>
-[...1 lines deleted...]
-        <v>11</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
         <v>124</v>
       </c>
-      <c r="AR1" t="s">
+      <c r="AS1" t="s">
         <v>125</v>
-      </c>
-[...1 lines deleted...]
-        <v>12</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
         <v>127</v>
       </c>
-      <c r="AV1" t="s">
+      <c r="AW1" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>13</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>130</v>
       </c>
-      <c r="AZ1" t="s">
+      <c r="BA1" t="s">
         <v>131</v>
-      </c>
-[...1 lines deleted...]
-        <v>14</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
         <v>133</v>
       </c>
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
         <v>134</v>
-      </c>
-[...1 lines deleted...]
-        <v>15</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
         <v>136</v>
       </c>
-      <c r="BH1" t="s">
+      <c r="BI1" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>16</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
         <v>139</v>
       </c>
-      <c r="BL1" t="s">
+      <c r="BM1" t="s">
         <v>140</v>
-      </c>
-[...1 lines deleted...]
-        <v>17</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
         <v>142</v>
       </c>
-      <c r="BP1" t="s">
+      <c r="BQ1" t="s">
         <v>143</v>
-      </c>
-[...1 lines deleted...]
-        <v>18</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
         <v>145</v>
       </c>
-      <c r="BT1" t="s">
+      <c r="BU1" t="s">
         <v>146</v>
-      </c>
-[...1 lines deleted...]
-        <v>19</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
         <v>148</v>
       </c>
-      <c r="BX1" t="s">
+      <c r="BY1" t="s">
         <v>149</v>
-      </c>
-[...1 lines deleted...]
-        <v>20</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
         <v>151</v>
       </c>
-      <c r="CB1" t="s">
+      <c r="CC1" t="s">
         <v>152</v>
-      </c>
-[...1 lines deleted...]
-        <v>21</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
         <v>154</v>
       </c>
-      <c r="CF1" t="s">
+      <c r="CG1" t="s">
         <v>155</v>
-      </c>
-[...1 lines deleted...]
-        <v>22</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>157</v>
       </c>
-      <c r="CJ1" t="s">
+      <c r="CK1" t="s">
         <v>158</v>
-      </c>
-[...1 lines deleted...]
-        <v>23</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
         <v>160</v>
       </c>
-      <c r="CN1" t="s">
+      <c r="CO1" t="s">
         <v>161</v>
-      </c>
-[...1 lines deleted...]
-        <v>24</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
         <v>163</v>
       </c>
-      <c r="CR1" t="s">
+      <c r="CS1" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>25</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
         <v>166</v>
       </c>
-      <c r="CV1" t="s">
+      <c r="CW1" t="s">
         <v>167</v>
-      </c>
-[...1 lines deleted...]
-        <v>26</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>169</v>
       </c>
-      <c r="CZ1" t="s">
+      <c r="DA1" t="s">
         <v>170</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
         <v>172</v>
       </c>
-      <c r="DD1" t="s">
+      <c r="DE1" t="s">
         <v>173</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
         <v>175</v>
       </c>
-      <c r="DH1" t="s">
+      <c r="DI1" t="s">
         <v>176</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
         <v>178</v>
       </c>
-      <c r="DL1" t="s">
+      <c r="DM1" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>30</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>181</v>
+      </c>
     </row>
-    <row r="2" spans="1:118">
+    <row r="2" spans="1:120">
       <c r="A2" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B2">
+        <v>63335000.0</v>
+      </c>
+      <c r="C2">
+        <v>67373000.0</v>
+      </c>
+      <c r="D2">
         <v>70063000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>77758000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>58186000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>64996000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>60969000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>61379000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>72909000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>101706000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>109951000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>106288000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>105654000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>100599000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>105259000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>114695000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>118031000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>131802000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>148927000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>128266000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>90652000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>73410000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>69201000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>70640000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>69192000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>68974000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>71112000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>76368000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>140296000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>92057000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>92997000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>82073000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>79790000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>79960000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>67106000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>74176000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>76958000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>70136000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>68856000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>78654000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>53331000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>45586000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>50163000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>50168000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>49650000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>56932000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>52634000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>80501000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>74132000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>70700000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>55083000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>143944000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>98810000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>80900000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>87663000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>100407000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>81047000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>73586000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>83185000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>97600000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>86927000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>138100000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>143912000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>135246000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>97805000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>108177000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>94017000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>111284000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>129478000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>124869000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>155315000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>126510000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>53163000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>40820000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>41190000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>38845000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>39157000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>31622000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>84558000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>80070000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>48538000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>52468000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>55217000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>43890000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>37328000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>36621000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>46068000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>38431000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>22385000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>11342000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>13881000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>23916000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>11479000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>19213000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>17703000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>13094000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>17747000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>15657000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>20863000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>18706000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>15848000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>34535000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>27367000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>38587000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>13445000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>15400000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>11700000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DE2">
         <v>14500000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DF2">
         <v>10400000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DG2">
         <v>700000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DH2">
         <v>1200000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DI2">
         <v>8900000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DJ2">
         <v>7700000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DK2">
         <v>400000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DL2">
         <v>200000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DM2">
         <v>34420000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DN2">
         <v>34400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DO2">
         <v>1300000.0</v>
       </c>
-      <c r="DN2"/>
+      <c r="DP2"/>
     </row>
-    <row r="3" spans="1:118">
+    <row r="3" spans="1:120">
       <c r="A3" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B3">
+        <v>6198000</v>
+      </c>
+      <c r="C3">
+        <v>1064000</v>
+      </c>
+      <c r="D3">
         <v>673000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>602000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>648000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>657000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>487000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>830000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>1426000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1592000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1239000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>637000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1632000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1436000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1529000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>2698000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1262000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>900000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>4602000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>3775000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1468000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1626000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>2169000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>2709000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2401000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>3528000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3696000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>1894000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>2772000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1888000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>617000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1220000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>1324000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2055000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>2566000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>1700000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>1540000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>806000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1016000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1174000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1144000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1615000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>638000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>730000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>948000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>393000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>239000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>191000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>680000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1078000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>782000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>328000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>939000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>258000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>1600000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>827000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>2418000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>6582000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>7094000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>15389000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>10711000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>7178000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>3806000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>1040000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>1402000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>820000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>674000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>188000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>2602000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>968000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>1056000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>720000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>954000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>1280000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>965000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>868000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>1993000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>986000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>672000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>1348000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>328000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>636000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>393000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>393000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>1590000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>1241000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>1144000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>749000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>530000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>319000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>105000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>948000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>69000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>3000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>62000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>722000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>244000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>920000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>1479000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>2422000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>5225000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>5172000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>6275000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>3880000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>2717000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>5200000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>2200000</v>
       </c>
-      <c r="DC3">
+      <c r="DE3">
         <v>1000000</v>
       </c>
-      <c r="DD3">
+      <c r="DF3">
         <v>500000</v>
       </c>
-      <c r="DE3">
+      <c r="DG3">
         <v>800000</v>
       </c>
-      <c r="DF3">
+      <c r="DH3">
         <v>1300000</v>
       </c>
-      <c r="DG3">
+      <c r="DI3">
         <v>1400000</v>
       </c>
-      <c r="DH3">
+      <c r="DJ3">
         <v>2600000</v>
       </c>
-      <c r="DI3">
+      <c r="DK3">
         <v>600000</v>
       </c>
-      <c r="DJ3">
+      <c r="DL3">
         <v>1400000</v>
       </c>
-      <c r="DK3">
+      <c r="DM3">
         <v>800000</v>
       </c>
-      <c r="DL3">
+      <c r="DN3">
         <v>400000</v>
       </c>
-      <c r="DM3">
+      <c r="DO3">
         <v>580000</v>
       </c>
-      <c r="DN3">
+      <c r="DP3">
         <v>370000</v>
       </c>
     </row>
-    <row r="4" spans="1:118">
+    <row r="4" spans="1:120">
       <c r="A4" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-615000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>445000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>422000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-5144000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-1983000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-13986000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>-15783000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>20305000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>38092000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>14699000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>2535000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>-1868000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>4131000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-1591000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>-737000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-5007000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>-64366000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>48239000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>-940000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>10924000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>2283000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-170000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>12854000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>-7070000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-2782000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>6822000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>1280000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>-9798000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>25323000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>7745000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>-4577000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-5000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>518000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-7282000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>4298000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-27867000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>6369000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>3432000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>15617000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>-88861000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>45134000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>17910000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>-6763000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>-12744000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>19360000.0</v>
       </c>
-      <c r="BE4"/>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -38457,202 +38946,204 @@
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
     </row>
-    <row r="5" spans="1:118">
+    <row r="5" spans="1:120">
       <c r="A5" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>28711000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-4351000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-21012000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-29186000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>35444000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-56311000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-20541000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2160000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>36881000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>13121000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-14486000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-14880000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>15516000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>313000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-9893000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-7035000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>25422000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>3161000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-13456000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>14475000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-5576000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-1104000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-1018000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>3042000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-97000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-2249000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>9004000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>5633000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-2788000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-676000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>8424000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>6922000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-4664000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-3170000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>2111000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>3870000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-3006000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-7607000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-494000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>4114000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>1065000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>9751000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>5175000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>6455000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-3574000.0</v>
       </c>
-      <c r="BE5"/>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -38669,914 +39160,928 @@
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
     </row>
-    <row r="6" spans="1:118">
+    <row r="6" spans="1:120">
       <c r="A6" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B6">
+        <v>10568000.0</v>
+      </c>
+      <c r="C6">
+        <v>-1784000.0</v>
+      </c>
+      <c r="D6">
         <v>-2690000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-7695000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>19572000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-6809000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>4027000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2527000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-11530000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-28797000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-120449000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-104634000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>634000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>5055000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4660000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9436000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-3336000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-13771000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-17125000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>20661000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>37614000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>17242000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>4209000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-1439000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1448000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>218000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-2138000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-5256000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-63928000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>48239000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-940000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>10924000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>2283000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-170000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>12854000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-7070000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-2782000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>6822000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>1280000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-9798000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>25323000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>7745000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-4577000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-5000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>518000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-7282000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>4298000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-27867000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>6369000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>3432000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>15617000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-88861000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>45134000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>17910000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-6763000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-12744000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>19360000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>7461000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-9599000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>-14415000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>10673000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>-51173000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>-5812000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>8666000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>37441000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-10372000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>14160000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>-17267000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-18194000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>4609000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>-30446000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>28805000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>73347000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>12343000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-370000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>2345000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>-312000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>7535000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>-52936000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>4488000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>31532000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-3930000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-2749000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>11327000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>6562000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>707000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>-9447000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>7637000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>16046000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>11043000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-2539000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-10035000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>12437000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-7734000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>1510000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>4609000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>-4653000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>2090000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>-5206000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>2157000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>2858000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>-18687000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>7168000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-11220000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DB6">
         <v>25142000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DC6">
         <v>-2000000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DD6">
         <v>3700000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DE6">
         <v>1200000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DF6">
         <v>4100000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DG6">
         <v>2100000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DH6">
         <v>700000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DI6">
         <v>1200000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DJ6">
         <v>1200000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DK6">
         <v>500000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DL6">
         <v>400000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DM6">
         <v>200000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DN6">
         <v>-29400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DO6">
         <v>33120000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DP6">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:118">
+    <row r="7" spans="1:120">
       <c r="A7" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B7">
+        <v>38639000.0</v>
+      </c>
+      <c r="C7">
+        <v>-2854000.0</v>
+      </c>
+      <c r="D7">
         <v>-9708000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-15066000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>19304000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-10627000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-8536000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-15648000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-10687000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>2154000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>-17696000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-11988000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>14755000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-10249000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-14795000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-11758000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>7923000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>50000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-4143000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>11277000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>26886000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>1489000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-5777000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-17800000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>7504000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-21899000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-1133000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-10677000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>38319000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-12627000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>1176000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>9169000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>4863000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-12654000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>1366000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-2304000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>12283000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>-6682000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>-4074000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>-872000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>15545000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-4241000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>-4621000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>137000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>11843000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-5881000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-13035000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-3614000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>27344000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-13081000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-12137000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>-4429000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>29237000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>233000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>-5919000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>-4408000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>27632000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-13030000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>-5968000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>-3723000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>24862000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>-10121000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>-2395000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>-550000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>14980000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-4857000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>27068000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-2508000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>13998000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-281000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-8019000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-2801000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>21720000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>-3852000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>-8488000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>13726000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>6286000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>39116000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>1162000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>-753000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>16441000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-8627000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-1487000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>523000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>7432000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-1152000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-872000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-2044000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>6099000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-4218000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-6434000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-3971000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-1563000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-2468000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-5196000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-6322000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>1039000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>-4883000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-13547000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>-3226000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>11751000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>-2010000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>10823000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>2233000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DB7">
         <v>27723000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DC7">
         <v>10400000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DD7">
         <v>2300000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DE7">
         <v>2000000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DF7">
         <v>1800000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DG7">
         <v>900000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DH7">
         <v>900000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DI7">
         <v>-1900000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DJ7">
         <v>1700000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DK7">
         <v>4300000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DL7">
         <v>-200000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DM7">
         <v>-200000.0</v>
       </c>
-      <c r="DL7">
+      <c r="DN7">
         <v>2000000.0</v>
       </c>
-      <c r="DM7">
+      <c r="DO7">
         <v>29200000.0</v>
       </c>
-      <c r="DN7">
+      <c r="DP7">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:118">
+    <row r="8" spans="1:120">
       <c r="A8" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>14691000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>-21966000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>8096000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>10466000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>16239000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>34950000.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>-10584000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-35649000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>15181000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-29992000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>271000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>5399000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>24556000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-29688000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>10908000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>3237000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>19239000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-29269000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>11837000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AG8">
         <v>12099000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AH8">
         <v>7921000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AI8">
         <v>-30467000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AJ8">
         <v>11683000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AK8">
         <v>4618000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AL8">
         <v>3839000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AM8">
         <v>-23115000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AN8">
         <v>6633000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AO8">
         <v>6307000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AP8">
         <v>18138000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AQ8">
         <v>-30229000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AR8">
         <v>5158000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AS8">
         <v>7551000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AT8">
         <v>16802000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AU8">
         <v>-28781000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AV8">
         <v>1711000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AW8">
         <v>7900000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AX8">
         <v>28310000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AY8">
         <v>-40500000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AZ8">
         <v>3006000.0</v>
       </c>
-      <c r="AY8">
+      <c r="BA8">
         <v>9378000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BB8">
         <v>25186000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BC8">
         <v>-30237000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BD8">
         <v>3535000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BE8">
         <v>4143000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BF8">
         <v>29518000.0</v>
       </c>
-      <c r="BE8"/>
-      <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
@@ -39593,1191 +40098,1205 @@
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
     </row>
-    <row r="9" spans="1:118">
+    <row r="9" spans="1:120">
       <c r="A9" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B9">
+        <v>9680000.0</v>
+      </c>
+      <c r="C9">
+        <v>-17149000.0</v>
+      </c>
+      <c r="D9">
         <v>6491000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3116000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>12389000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-16861000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>6079000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>6888000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3885000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-17573000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>4897000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>12700000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>14691000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-21966000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>8096000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>10466000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>16239000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-34950000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>10584000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>5287000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>15181000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-29992000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>271000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>5399000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>24556000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-29688000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>10908000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>3237000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>19239000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-29269000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>11837000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>12099000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7921000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>-30467000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>11683000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>4618000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>3839000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-23115000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>6633000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>6307000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>18138000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>-30229000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>5158000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>7551000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>16802000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-28781000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>1711000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>7900000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>28310000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>-40500000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>3006000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>9378000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>25186000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-30237000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>3535000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>4143000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>29518000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>-38867000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>4113000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>1204000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>25956000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>-34991000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>1304000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>6411000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>19809000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>-30491000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>55000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>5095000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>23251000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>-9966000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>34518000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>25429000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>19802000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>-7765000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21861000.0</v>
       </c>
       <c r="BX9">
         <v>19457000.0</v>
       </c>
-      <c r="BY9"/>
+      <c r="BY9">
+        <v>21861000.0</v>
+      </c>
       <c r="BZ9">
+        <v>19457000.0</v>
+      </c>
+      <c r="CA9"/>
+      <c r="CB9">
         <v>21816000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>20603000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>19027000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>-14444000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>9282000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>10114000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>10037000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>1283000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>15541000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>14785000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>15586000.0</v>
       </c>
-      <c r="CK9"/>
-      <c r="CL9">
+      <c r="CM9"/>
+      <c r="CN9">
         <v>9088000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>10534000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>5803000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>6608000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>13541000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>12176000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>9579000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>24477000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>31441000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>29997000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>20119000.0</v>
       </c>
-      <c r="CW9"/>
-      <c r="CX9">
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>4328000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>9976000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DB9">
         <v>8372000.0</v>
       </c>
-      <c r="DA9"/>
-      <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
-      <c r="DL9">
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9">
         <v>600000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DO9">
         <v>600000.0</v>
       </c>
-      <c r="DN9"/>
+      <c r="DP9"/>
     </row>
-    <row r="10" spans="1:118">
+    <row r="10" spans="1:120">
       <c r="A10" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
-[...1 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10"/>
       <c r="K10">
+        <v>1.0</v>
+      </c>
+      <c r="L10"/>
+      <c r="M10">
         <v>6843000.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>26560000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1724000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>9142000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-26208000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>19141000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>9504000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-2142000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-37206000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>6042000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>1372000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-5065000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-12578000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>13681000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>2851000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>5314000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-20344000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>10731000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1814000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2540000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-11374000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>8493000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-194000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>7152000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-17151000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>13351000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>516000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>5654000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-13433000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>10970000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-3223000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>2849000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-7805000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>5169000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-3311000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>859000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>1437000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2926000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>978000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-162833000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>-156868000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>-132095000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>-144221000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>-139379000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>-146026000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>-120765000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>-209188000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>-214213000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>-206812000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>-164741000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>-185018000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>-181220000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>-172967000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>-157487000.0</v>
       </c>
-      <c r="BR10"/>
-[...1 lines deleted...]
-      <c r="BT10">
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
         <v>2473000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>-206785000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>-176856000.0</v>
       </c>
-      <c r="BW10"/>
-      <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
-      <c r="CB10">
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
         <v>-95158000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>-77689000.0</v>
       </c>
-      <c r="CD10"/>
-[...1 lines deleted...]
-      <c r="CF10">
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10">
         <v>-74318000.0</v>
       </c>
-      <c r="CG10"/>
-      <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
-      <c r="DM10">
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10">
         <v>-2200000.0</v>
       </c>
-      <c r="DN10"/>
+      <c r="DP10"/>
     </row>
-    <row r="11" spans="1:118">
+    <row r="11" spans="1:120">
       <c r="A11" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-35873000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-37352000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>23976000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>875000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>9656000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-41070000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>27433000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-20859000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-5846000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-22510000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>21704000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>11546000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-5437000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-27407000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>10421000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1084000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-464000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-6342000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>13481000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>2795000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-17405000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2518000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>25565000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-9299000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-9964000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>8541000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>20512000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>-13729000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-12812000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>195000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>28606000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-11795000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-14336000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>-295000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>26070000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-16857000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-15384000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>2040000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>35026000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>-14649000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>-17921000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>2986000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>29640000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-14629000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>-15006000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>1688000.0</v>
       </c>
-      <c r="BE11"/>
-      <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
-      <c r="BI11">
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>5397000.0</v>
       </c>
-      <c r="BJ11"/>
-      <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
-      <c r="BQ11">
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
         <v>6905000.0</v>
       </c>
-      <c r="BR11"/>
-      <c r="BS11"/>
       <c r="BT11"/>
-      <c r="BU11">
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11">
         <v>49000.0</v>
       </c>
-      <c r="BV11"/>
-      <c r="BW11"/>
       <c r="BX11"/>
-      <c r="BY11">
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11">
         <v>4106000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>6304000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>3743000.0</v>
       </c>
-      <c r="CB11"/>
-      <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
-      <c r="CV11">
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11">
         <v>523000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>8273000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>16623000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>6266000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>10759000.0</v>
       </c>
-      <c r="DA11"/>
-      <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
     </row>
-    <row r="12" spans="1:118">
+    <row r="12" spans="1:120">
       <c r="A12" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>1015000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>5091000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>162000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3860000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1488000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2072000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>3568000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>5180000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>429000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>618000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>3034000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3114000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-1147000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>2309000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>8682000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>4672000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2739000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-7478000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>5998000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1688000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1254000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>2468000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>9083000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>2804000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1929000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2210000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>4747000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>4002000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>131000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>2422000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>4168000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>1024000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>78000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2148000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>346000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>-439000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>-1583000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2023000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>5881000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>1039000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-2900000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>320000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>1704000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>-4155000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-2390000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>707000.0</v>
       </c>
-      <c r="BE12"/>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
-      <c r="CS12">
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12">
         <v>1950000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12"/>
       <c r="CV12"/>
-      <c r="CW12">
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12">
         <v>1156000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
     </row>
-    <row r="13" spans="1:118">
+    <row r="13" spans="1:120">
       <c r="A13" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>11185000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-47652000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>17834000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2693000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>13151000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-43275000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>14988000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-539000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>11836000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-24525000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>9926000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>10125000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1430000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-35483000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-637000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>2568000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-5873000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-10930000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>8888000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>4481000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>7522000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-20466000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>2032000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>3245000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>4250000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>-97000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>2396000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>2952000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>5619000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-2788000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>7823000.0</v>
       </c>
-      <c r="AP13"/>
-      <c r="AQ13"/>
       <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
         <v>1976000.0</v>
       </c>
-      <c r="AT13"/>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -40805,557 +41324,565 @@
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
     </row>
-    <row r="14" spans="1:118">
+    <row r="14" spans="1:120">
       <c r="A14" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B14">
+        <v>5091000.0</v>
+      </c>
+      <c r="C14">
+        <v>5856000.0</v>
+      </c>
+      <c r="D14">
         <v>9168000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1468000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>6105000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5945000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-3622000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>6879000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>10253000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7245000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>7701000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>9064000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5170000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>11743000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>8480000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>8347000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>8371000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8738000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>9079000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>9258000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>8859000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>10889000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>10374000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>10043000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>11653000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>10863000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>11007000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>13680000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>8233000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>2291000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>2367000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2277000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2182000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2072000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1804000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>1683000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>1870000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>2034000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>2149000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>2286000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>2174000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>2164000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>2429000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>2320000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>2328000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>2655000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>2704000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>2825000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>3312000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>2874000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>2849000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>2856000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>2919000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>3077000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>2841000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>2841000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>2607000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>2688000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>2099000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>1471000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>1663000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>1836000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>1848000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>1783000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>1824000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>2506000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>942000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>1800000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>1748000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>2838000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>897000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>1183000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>1394000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>1410000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>1459000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>1385000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>1488000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>1487000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>1646000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>1616000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>1714000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>880000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>1897000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>1995000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>2294000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>2528000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>2359000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>2641000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>3548000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>4056000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>4746000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>4240000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>2824000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>1291000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>2521000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>2446000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>2148000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>2745000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>2850000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>2815000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>2684000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>2778000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>1984000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>1750000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DB14">
         <v>1432000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DC14">
         <v>1100000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DD14">
         <v>1000000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DE14">
         <v>1000000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DF14">
         <v>900000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DG14">
         <v>900000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DH14">
         <v>700000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DI14">
         <v>700000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DJ14">
         <v>500000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DK14">
         <v>300000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DL14">
         <v>700000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DM14">
         <v>100000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DN14">
         <v>100000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DO14">
         <v>260000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DP14">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:118">
+    <row r="15" spans="1:120">
       <c r="A15" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15"/>
+      <c r="N15">
         <v>1079000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>136000.0</v>
       </c>
-      <c r="N15"/>
-[...1 lines deleted...]
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15"/>
+      <c r="R15">
         <v>1861000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>7840000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>2752000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>115000.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
-      <c r="Y15">
-[...2 lines deleted...]
-      <c r="Z15">
+      <c r="Y15"/>
+      <c r="Z15"/>
+      <c r="AA15">
+        <v>0.0</v>
+      </c>
+      <c r="AB15">
         <v>3642000.0</v>
       </c>
-      <c r="AA15">
-[...2 lines deleted...]
-      <c r="AB15">
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
+      <c r="AD15">
         <v>3663000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>3663000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>3643000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>3585000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>3611000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>3426000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>3390000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>3353000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>3462000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>3291000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>3268000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>3227000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>3201000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>3016000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>3037000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>3057000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>3069000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>2909000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>2925000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>2993000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>3135000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>2969000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>3011000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>3064000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>3350000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>3107000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>3125000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>3161000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>3195000.0</v>
       </c>
-      <c r="BE15">
-[...4 lines deleted...]
-      </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
-      <c r="BH15"/>
+      <c r="BH15">
+        <v>0.0</v>
+      </c>
       <c r="BI15">
+        <v>0.0</v>
+      </c>
+      <c r="BJ15"/>
+      <c r="BK15">
         <v>68414000.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
@@ -41367,524 +41894,532 @@
       <c r="CP15"/>
       <c r="CQ15"/>
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
+      <c r="DO15"/>
+      <c r="DP15"/>
     </row>
-    <row r="16" spans="1:118">
+    <row r="16" spans="1:120">
       <c r="A16" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B16">
+        <v>73903000.0</v>
+      </c>
+      <c r="C16">
+        <v>65589000.0</v>
+      </c>
+      <c r="D16">
         <v>67373000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>70063000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>77758000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>58187000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>64996000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>58852000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>61379000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>72909000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>-10498000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>1654000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>106288000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>105654000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>100599000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>105259000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>114695000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>118031000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>131802000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>148927000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>128266000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>90652000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>73410000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>69201000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>70640000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>69192000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>68974000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>71112000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>76368000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>140296000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>92057000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>92997000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>82073000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>79790000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>79960000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>67106000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>74176000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>76958000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>70136000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>68856000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>78654000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>53331000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>45586000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>50163000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>50168000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>49650000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>56932000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>52634000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>80501000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>74132000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>70700000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>55083000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>143944000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>98810000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>80900000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>87663000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>100407000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>81047000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>73586000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>83185000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>97600000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>86927000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>138100000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>143912000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>135246000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>97805000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>108177000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>94017000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>111284000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>129478000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>124869000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>155315000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>126510000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>53163000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>40820000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>41190000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>38845000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>39157000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>31622000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>84558000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>80070000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>48538000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>52468000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>55217000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>43890000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>37328000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>36621000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>46068000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>38431000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>22385000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>11342000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>13881000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>23916000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>11479000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>19213000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>17703000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>13094000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>17747000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>15657000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>20863000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>18706000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>15848000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>34535000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>27367000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>38587000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>13400000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>15400000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DE16">
         <v>11700000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DF16">
         <v>14500000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DG16">
         <v>2100000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DH16">
         <v>700000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DI16">
         <v>1200000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DJ16">
         <v>8900000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DK16">
         <v>500000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DL16">
         <v>400000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DM16">
         <v>200000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DN16">
         <v>5000000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DO16">
         <v>34420000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DP16">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:118">
+    <row r="17" spans="1:120">
       <c r="A17" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17">
         <v>-1396000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-509000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>-3559000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>1420000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>394000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>1284000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>1579000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>671000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>-2002000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-214000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>-1107000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>451000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>-651000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-447000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>859000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>-1623000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-942000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-1323000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>103000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>35000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>417000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>1216000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>86000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-1286000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>215000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>771000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>-1537000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>978000.0</v>
       </c>
-      <c r="BE17"/>
-      <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
@@ -41901,578 +42436,590 @@
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
     </row>
-    <row r="18" spans="1:118">
+    <row r="18" spans="1:120">
       <c r="A18" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B18">
+        <v>19380000.0</v>
+      </c>
+      <c r="C18">
+        <v>-4276000.0</v>
+      </c>
+      <c r="D18">
         <v>524000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-4229000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>26075000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2487000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-223000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-3736000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-815000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>10290000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-7236000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2474000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>10650000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>186000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>1519000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>32057000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>21404000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>21175000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>10297000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>25767000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>39083000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>16929000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2028000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>470000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>19422000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-985000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>8638000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>5647000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>23216000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-902000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>8529000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>19261000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>6481000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-1425000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>7404000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>5739000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>17914000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>5161000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>4253000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>7911000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>20393000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>2633000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>2819000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>7749000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>15334000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>551000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-7669000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>2086000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>32324000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-2717000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-5661000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>1450000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>34514000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>9666000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>2224000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>3686000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>32468000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>2355000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>1270000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>-9407000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>21450000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>-6209000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>1532000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>8182000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>21726000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>5810000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>6429000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>8501000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>18075000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>2331000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>1803000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>7022000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>28798000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>6955000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>2102000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>3774000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>19493000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>9005000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>8063000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>4656000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>20704000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>3369000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>3009000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>4733000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>9809000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>3154000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>2805000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-566000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>8949000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>801000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-1982000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>286000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>3569000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>1671000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>1514000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>-63000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>1408000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>2357000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>-6955000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>6202000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>17021000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>-3836000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>16016000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>7726000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DB18">
         <v>32018000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DC18">
         <v>10000000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DD18">
         <v>4300000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DE18">
         <v>4500000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DF18">
         <v>4200000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DG18">
         <v>3600000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DH18">
         <v>2600000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DI18">
         <v>-1000000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DJ18">
         <v>1000000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DK18">
         <v>5800000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DL18">
         <v>100000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DM18">
         <v>300000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DN18">
         <v>2500000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DO18">
         <v>5870000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DP18">
         <v>1340000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:118">
+    <row r="19" spans="1:120">
       <c r="A19" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B19">
+        <v>-7816000.0</v>
+      </c>
+      <c r="C19">
+        <v>2698000.0</v>
+      </c>
+      <c r="D19">
         <v>-199000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-6277000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-8472000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>245000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>7450000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>4560000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-7236000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-43063000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>2860000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>2102000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>3036000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>386000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-665000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-338000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-735000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1558000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-17049000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-3775000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-1468000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1626000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>2166000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-2709000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2401000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-3528000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-2438000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-1864000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-241715000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>52414000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-2184000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>4259000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-104000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-480000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>4101000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>2230000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>697000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>1792000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-5592000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-16381000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>6504000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>10532000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>1938000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-123000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-5974000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>281000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>25146000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-4589000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>3888000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>14657000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>36255000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>-4118000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>13625000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>12070000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>712000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>-6657000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-6211000.0</v>
       </c>
-      <c r="BE19"/>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -42489,54 +43036,56 @@
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
     </row>
-    <row r="20" spans="1:118">
+    <row r="20" spans="1:120">
       <c r="A20" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -42611,131 +43160,137 @@
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
     </row>
-    <row r="21" spans="1:118">
+    <row r="21" spans="1:120">
       <c r="A21" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>237</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
-[...1 lines deleted...]
-      </c>
+      <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>0.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
-[...4 lines deleted...]
-      </c>
+      <c r="L21"/>
+      <c r="M21"/>
       <c r="N21">
         <v>-15000000.0</v>
       </c>
       <c r="O21">
-        <v>-10000000.0</v>
+        <v>-15000000.0</v>
       </c>
       <c r="P21">
         <v>-15000000.0</v>
       </c>
       <c r="Q21">
+        <v>-10000000.0</v>
+      </c>
+      <c r="R21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="S21">
         <v>-25494000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-3125000.0</v>
       </c>
       <c r="T21">
         <v>-3125000.0</v>
       </c>
       <c r="U21">
-        <v>-2344000.0</v>
+        <v>-3125000.0</v>
       </c>
       <c r="V21">
-        <v>-2343000.0</v>
+        <v>-3125000.0</v>
       </c>
       <c r="W21">
         <v>-2344000.0</v>
       </c>
       <c r="X21">
+        <v>-2343000.0</v>
+      </c>
+      <c r="Y21">
+        <v>-2344000.0</v>
+      </c>
+      <c r="Z21">
         <v>-16344000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1562000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-7563000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-11562000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>148855000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>149712000.0</v>
       </c>
       <c r="AE21">
         <v>149712000.0</v>
       </c>
-      <c r="AF21"/>
-      <c r="AG21"/>
+      <c r="AF21">
+        <v>149712000.0</v>
+      </c>
+      <c r="AG21">
+        <v>149712000.0</v>
+      </c>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
@@ -42777,3092 +43332,3146 @@
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
     </row>
-    <row r="22" spans="1:118">
+    <row r="22" spans="1:120">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
+        <v>-21825000.0</v>
+      </c>
+      <c r="C22">
+        <v>-33875000.0</v>
+      </c>
+      <c r="D22">
         <v>-2126000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>3913000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-87272000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>432000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-5798000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>6292000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-6673000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-663000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2484000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5304000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-4075000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-1630000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>5414000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>13874000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>4148000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>8023000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>4522000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>8343000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>3956000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>2426000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3760000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>11837000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-513000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>4890000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-2699000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>1555000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-13316000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>5375000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>3950000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>7788000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-1733000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>2093000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>3953000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>6064000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>3030000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>5790000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>3112000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>7460000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1289000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>2020000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>4450000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>5750000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-224000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>3599000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>3043000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>4289000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-66000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>2235000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>2826000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5622000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>2341000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>4251000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>10373000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>7769000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>3181000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>8897000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>5732000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>5470000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>2911000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>4129000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>3704000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>6902000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>5772000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>5783000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>4300000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>6152000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>2631000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>9154000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>6388000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>8645000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>5028000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>5614000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>6797000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>4502000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>2030000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>7078000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>5315000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>3843000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1520000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>2658000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>3227000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>2724000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>2739000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>3526000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>3211000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>-2348000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>-257000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>87000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>186000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>141000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>1777000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>3464000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>-307000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>3547000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>-6115000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>4893000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>2677000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>5682000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>4865000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>7330000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>5940000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>4875000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>3469000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>4000000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>2900000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DE22">
         <v>2200000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DF22">
         <v>1900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DG22">
         <v>2700000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DH22">
         <v>1800000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DI22">
         <v>1700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DJ22">
         <v>1300000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DK22">
         <v>2000000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DL22">
         <v>1400000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DM22">
         <v>1200000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DN22">
         <v>1000000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DO22">
         <v>2500000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DP22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:118">
+    <row r="23" spans="1:120">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
+        <v>-208000.0</v>
+      </c>
+      <c r="C23">
+        <v>-63000.0</v>
+      </c>
+      <c r="D23">
         <v>-362000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-441000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-429000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-115000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>195000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-83000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-176000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>4000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>259000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-180000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>761000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>54000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-499000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>100000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1722000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>805000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2023000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>336000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-480000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>144000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-1485000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>6000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1053000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>715000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>-4138000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>878000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>1649000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-17000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>5132000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>1112000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>2464000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4624000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>7020000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>1668000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>2667000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5161000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>275000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>2227000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1196000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>467000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>994000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>568000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1369000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>2275000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>2652000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>2708000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>1578000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>2931000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>4042000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8695000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>1556000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>11159000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>1848000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>4186000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>2041000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>93000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>100000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>301000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>31000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>1550000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>139000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>127000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>133000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-21947000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>10509000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-24931000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-4899000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>3162000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>2059000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>2080000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>1175000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>807000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>-308000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>-2461000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>-22657000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>-308000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>55000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>369000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>3587000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>16258000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>843000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>400000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-4574000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>54000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-12623000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>7687000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-7687000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-9923000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>115000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>-10117000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>13567000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-5994000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>7353000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2892000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-5202000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-4044000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-3416000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-9503000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-23733000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-23733000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>-21610000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-27335000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DB23">
         <v>-39535000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DC23">
         <v>-18400000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DD23">
         <v>-2900000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DE23">
         <v>-6700000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DF23">
         <v>-11100000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DG23">
         <v>-800000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DH23">
         <v>100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DI23">
         <v>700000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DJ23">
         <v>200000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DK23">
         <v>400000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DL23">
         <v>-1800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DM23">
         <v>200000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DN23">
         <v>-32300000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DO23">
         <v>27840000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DP23">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:118">
+    <row r="24" spans="1:120">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
+        <v>-53000.0</v>
+      </c>
+      <c r="C24">
+        <v>4000.0</v>
+      </c>
+      <c r="D24">
         <v>-84000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>472000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1250000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>6000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>5918000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>5390000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>14000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-20000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-4000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-3138000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-62000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-45000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>67000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>1356000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>85000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>12000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-17005000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>44000.0</v>
       </c>
       <c r="U24">
         <v>44000.0</v>
       </c>
       <c r="V24">
-        <v>4335000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="W24">
-        <v>4335000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="X24">
         <v>4335000.0</v>
       </c>
       <c r="Y24">
+        <v>4335000.0</v>
+      </c>
+      <c r="Z24">
+        <v>4335000.0</v>
+      </c>
+      <c r="AA24">
         <v>-237655000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>-1000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>30000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-238943000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1289000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>-2184000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>-1289000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>-104000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>143000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-24000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>40000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>184000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>-14000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>-15000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-20000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>72000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>9000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>62000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>204000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>71000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>34000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>46000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>1391000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>130000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>-114000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>173000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>75000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>101000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-58000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>91000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>979000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>1511000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>2157000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>4158000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>7264000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>-2052000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>110000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>82000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>1973000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>-16650000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-530268000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>93000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>268000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>100000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>96000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>46000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>202000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>120000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-123000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>399000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>86000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>2033000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>250000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>121000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>32000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>-493000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>250000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>308000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>230000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>239000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>313000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>260000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>269000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>124000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>-1514000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>-48000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>123000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-350000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>152000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>120000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>139000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>-168000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>3435000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-3217000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>-8000.0</v>
       </c>
-      <c r="CW24"/>
-      <c r="CX24">
+      <c r="CY24"/>
+      <c r="CZ24">
         <v>300784000.0</v>
       </c>
-      <c r="CY24">
+      <c r="DA24">
         <v>-1464000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>-10000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>300000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>300000.0</v>
       </c>
-      <c r="DC24"/>
-      <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
-      <c r="DI24">
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24">
         <v>100000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DL24">
         <v>-100000.0</v>
       </c>
-      <c r="DK24"/>
-[...1 lines deleted...]
-      <c r="DM24">
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24">
         <v>-600000.0</v>
       </c>
-      <c r="DN24">
+      <c r="DP24">
         <v>-750000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:118">
+    <row r="25" spans="1:120">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
+        <v>13972000.0</v>
+      </c>
+      <c r="C25">
+        <v>25628000.0</v>
+      </c>
+      <c r="D25">
         <v>2446000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>4532000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>85235000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1022000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>13941000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>66000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>659000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>184000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-3000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>276000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-8659000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1880000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-158000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>22668000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-58000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>663000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>516000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>492000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>753000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>915000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>525000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1879000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>628000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>310000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>530000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>420000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>596000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-398000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>7000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>63000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>437000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-294000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>899000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>234000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>479000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-435000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1116000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-183000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>571000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>365000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-76000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>420000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>40000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>395000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>317000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>391000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>599000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>2938000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>808000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>718000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>615000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1421000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>680000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>864000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>692000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>516000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>1023000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>1262000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>792000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>1044000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>901000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-12000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>-218000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>290000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>-26767000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>1611000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>348000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-15280000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>1915000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>1597000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-401000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-5034000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>1407000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>3708000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>2718000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>1976000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>2164000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>1442000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-191000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>1538000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>702000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>260000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>-1640000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-351000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-749000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>1935000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>90000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>2070000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-329000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>759000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>-128000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>2066000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>1899000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>2678000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>5112000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>10005000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>1061000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>565000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>150000.0</v>
       </c>
-      <c r="CW25"/>
-      <c r="CX25">
+      <c r="CY25"/>
+      <c r="CZ25">
         <v>-18000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>-179000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DB25">
         <v>30000.0</v>
       </c>
-      <c r="DA25"/>
-[...1 lines deleted...]
-      <c r="DC25">
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25">
         <v>100000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DF25">
         <v>-200000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DG25">
         <v>-200000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DH25">
         <v>300000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DI25">
         <v>-100000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DJ25">
         <v>100000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DK25"/>
       <c r="DL25">
+        <v>-200000.0</v>
+      </c>
+      <c r="DM25"/>
+      <c r="DN25">
         <v>-20000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DO25">
         <v>-25950000.0</v>
       </c>
-      <c r="DN25">
+      <c r="DP25">
         <v>-1240000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:118">
+    <row r="26" spans="1:120">
       <c r="A26" t="s">
-        <v>240</v>
-[...1 lines deleted...]
-      <c r="B26">
+        <v>241</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>-133000.0</v>
+      </c>
+      <c r="D26">
         <v>-2363000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-44000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-429000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-2936000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-4969000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-3918000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-4097000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-61000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-3262000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-820000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-1079000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-136000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-2720000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-5653000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-9459000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-9420000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-7973000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-2673000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-480000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-30000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-1925000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-49000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>-902000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>-26000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-304000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-41000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-89000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-17000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-304000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-5275000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-4367000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-16000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-3541000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-14973000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-21453000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-1791000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1306000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-738000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-25000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-2292000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-6853000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-6063000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-5723000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-6609000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-11617000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-25228000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-29712000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-9017000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-17110000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-92083000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-3656000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-3656000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-9135000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-9352000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-7700000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>29959000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-5010000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-4828000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-8567000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-7394000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-8949000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>-5002000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>3780000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-5166000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-5210000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-5124000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-4899000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-4337000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BT26">
         <v>-6055000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BU26">
         <v>-5557000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BV26">
         <v>-14474000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BW26">
         <v>42526000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BX26">
         <v>3000.0</v>
       </c>
-      <c r="BW26"/>
-[...1 lines deleted...]
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26">
         <v>3000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CB26">
         <v>-9372000.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CC26"/>
+      <c r="CD26">
         <v>-2935000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CE26">
         <v>20150000.0</v>
       </c>
-      <c r="CD26">
+      <c r="CF26">
         <v>-5071000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CG26">
         <v>-6398000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CH26">
         <v>-4789000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CI26">
         <v>-5133000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CJ26">
         <v>-3445000.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26"/>
       <c r="CK26"/>
-      <c r="CL26">
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26">
         <v>-1402000.0</v>
       </c>
-      <c r="CM26">
+      <c r="CO26">
         <v>-1942000.0</v>
       </c>
-      <c r="CN26">
+      <c r="CP26">
         <v>-5245000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CQ26">
         <v>-5255000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>-8910000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>-4373000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CT26">
         <v>-3547000.0</v>
       </c>
-      <c r="CS26"/>
-      <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
-      <c r="DL26">
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26">
         <v>33230000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DO26">
         <v>33230000.0</v>
       </c>
-      <c r="DN26"/>
+      <c r="DP26"/>
     </row>
-    <row r="27" spans="1:118">
+    <row r="27" spans="1:120">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
+        <v>2719000.0</v>
+      </c>
+      <c r="C27">
+        <v>2425000.0</v>
+      </c>
+      <c r="D27">
         <v>3373000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>3986000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>2472000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>3141000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>3603000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4025000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>3574000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>4317000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4144000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3860000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3165000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>3507000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3905000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3837000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>3294000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>2719000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2462000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2397000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2492000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>2913000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>2698000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2464000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>2802000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>3079000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>3072000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>2848000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>2685000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>2109000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>2120000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2108000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>1963000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>2067000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>2178000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>2196000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>2049000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>2245000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>1970000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>1626000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>2135000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>2462000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>2224000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>1475000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>2186000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>2296000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>1983000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>1218000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>1947000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>1463000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>868000.0</v>
       </c>
       <c r="AZ27">
         <v>1860000.0</v>
       </c>
       <c r="BA27">
+        <v>868000.0</v>
+      </c>
+      <c r="BB27">
+        <v>1860000.0</v>
+      </c>
+      <c r="BC27">
         <v>1476000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>1409000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>1189000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>1323000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>549000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>1412000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>243000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>1438000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>1188000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>1157000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>1423000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>1106000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>1190000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>1428000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>1301000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>2192000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>8326000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>55000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-1615000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>1406000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>7210000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>2618000.0</v>
       </c>
-      <c r="BW27"/>
-      <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27">
         <v>-1212000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>7000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>1736000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>1556000.0</v>
       </c>
-      <c r="CD27"/>
-      <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>-1000.0</v>
       </c>
-      <c r="CY27">
+      <c r="DA27">
         <v>1000.0</v>
       </c>
-      <c r="CZ27"/>
-      <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
-      <c r="DF27">
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27">
         <v>100000.0</v>
       </c>
-      <c r="DG27"/>
-      <c r="DH27"/>
       <c r="DI27"/>
-      <c r="DJ27">
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27">
         <v>-300000.0</v>
       </c>
-      <c r="DK27"/>
-      <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
     </row>
-    <row r="28" spans="1:118">
+    <row r="28" spans="1:120">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
+        <v>148000.0</v>
+      </c>
+      <c r="C28">
+        <v>-195000.0</v>
+      </c>
+      <c r="D28">
         <v>-2124000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-485000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>235000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-3051000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-4774000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-4001000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-4273000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-57000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-3003000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-1000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-14239000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-82000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-499000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-15553000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-22737000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-33615000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-9075000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-5462000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-991000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-2230000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-3828000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>-2338000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-15291000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-847000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-10392000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-10684000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>151361000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-1877000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>1185000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>-7748000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-5514000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>1198000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>89000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-16658000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-22248000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>1870000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>2847000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-206000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2005000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-4841000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-8896000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-8552000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-7423000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-7243000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-11890000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-25513000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-31269000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-9055000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-16079000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-86452000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1794000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-4142000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-10412000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-8327000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-8854000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>4630000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-4318000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-157000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-6481000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-59060000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-6329000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-363000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>3913000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-3605000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-4471000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-3508000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-4533000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>156000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>439000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>4957000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-8922000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>298000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>811000.0</v>
       </c>
       <c r="BX28">
         <v>811000.0</v>
       </c>
       <c r="BY28">
+        <v>811000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>811000.0</v>
+      </c>
+      <c r="CA28">
         <v>7005000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-859000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>20797000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>3587000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-5454000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-72000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-4411000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-4574000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-2813000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-2836000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>401000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-7175000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>368000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-789000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-1008000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-4722000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-3264000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-7529000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>1118000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-1126000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>2777000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>3654000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>3435000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>6553000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>3391000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>6588000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>4530000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>29975000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3700000.0</v>
       </c>
       <c r="DC28">
         <v>1200000.0</v>
       </c>
       <c r="DD28">
+        <v>3700000.0</v>
+      </c>
+      <c r="DE28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DF28">
         <v>4100000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DG28">
         <v>2100000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DH28">
         <v>700000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DI28">
         <v>1200000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DJ28">
         <v>1200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DK28">
         <v>500000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DL28">
         <v>400000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DM28">
         <v>200000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DN28">
         <v>27840000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DO28">
         <v>27840000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DP28">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:118">
+    <row r="29" spans="1:120">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
+        <v>25578000.0</v>
+      </c>
+      <c r="C29">
+        <v>-3212000.0</v>
+      </c>
+      <c r="D29">
         <v>1197000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-3627000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>26723000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-1830000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>264000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2906000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>611000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>11882000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-5997000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3111000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>12282000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>1622000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>3048000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>34755000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>22666000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>22075000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>14899000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>29542000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>40551000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>18555000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>4197000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>3179000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>21823000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2543000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>12334000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>7541000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>25988000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>986000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>9146000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>20481000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>7805000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>630000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>9970000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>7439000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>19454000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>5967000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>5269000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>9085000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>21537000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>4248000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>3457000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>8479000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>16282000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>944000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>-7430000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>2277000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>33004000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>-1639000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>-4879000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>1778000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>35453000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>9924000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>3824000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>4513000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>34886000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>8937000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>8364000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>5982000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>32161000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>969000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>5338000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>9222000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>23128000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>6630000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>7103000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>8689000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>20677000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>3299000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>2859000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>7742000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>29752000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>8235000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>3067000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>4642000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>21486000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>9991000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>8735000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>6004000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>21032000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>4005000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>3402000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>5126000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>11399000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>4395000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>3949000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>183000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>9479000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>1120000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-1877000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>1234000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>3638000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>1674000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>1576000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>659000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>1652000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>3277000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>-5476000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>8624000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>22246000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>1336000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>22291000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>11606000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>34735000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DC29">
         <v>15200000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DD29">
         <v>6500000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DE29">
         <v>5500000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DF29">
         <v>4700000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DG29">
         <v>4400000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DH29">
         <v>3900000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DI29">
         <v>400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DJ29">
         <v>3600000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DK29">
         <v>6400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DL29">
         <v>1500000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DM29">
         <v>1100000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DN29">
         <v>2900000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DO29">
         <v>6450000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DP29">
         <v>1710000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:118">
+    <row r="30" spans="1:120">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
+        <v>-14067000.0</v>
+      </c>
+      <c r="C30">
+        <v>1638000.0</v>
+      </c>
+      <c r="D30">
         <v>-956000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-6277000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-8472000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>245000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>7450000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4560000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-7236000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-43063000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-1239000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-637000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>1342000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1095000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2127000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-1680000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-1912000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-2446000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-21607000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-3775000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-1468000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1626000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>2166000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-2709000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2401000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-3528000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-2438000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-1864000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-241715000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>50526000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-10762000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>1750000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-1428000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-2392000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>1511000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>570000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-659000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>987000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-6622000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-17570000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>5340000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>8989000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1309000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-791000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-6718000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-41000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>24941000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-4734000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>4599000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>13709000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>35359000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-4273000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>12761000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>11913000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-946000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-7393000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-7650000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-4137000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-10453000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>-21000000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-17446000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>8212000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-8110000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2843000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>12657000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>-12757000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>10509000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>-24931000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-32362000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1875000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>-31083000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>16066000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>51714000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>3994000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-4163000.0</v>
       </c>
-      <c r="BW30"/>
-      <c r="BX30"/>
       <c r="BY30"/>
-      <c r="BZ30">
+      <c r="BZ30"/>
+      <c r="CA30"/>
+      <c r="CB30">
         <v>-60968000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-22537000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>6836000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-2504000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-6108000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>11027000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-127000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-1332000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-10600000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>7035000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>13866000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>9407000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>115000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-10117000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>13567000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-5994000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>7353000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>2892000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>-5202000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>-4044000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-3416000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-9503000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-26039000.0</v>
       </c>
-      <c r="CW30"/>
-      <c r="CX30">
+      <c r="CY30"/>
+      <c r="CZ30">
         <v>-21610000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>-27335000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DB30">
         <v>-39535000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DC30">
         <v>-18400000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DD30">
         <v>-2900000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DE30">
         <v>-6700000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DF30">
         <v>-11100000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DG30">
         <v>-1200000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DH30">
         <v>-2200000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DI30">
         <v>-2100000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DJ30">
         <v>-9300000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DK30">
         <v>-1100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DL30">
         <v>-1800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DM30">
         <v>-4500000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DN30">
         <v>-32300000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DO30">
         <v>-1180000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DP30">
         <v>-1120000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>