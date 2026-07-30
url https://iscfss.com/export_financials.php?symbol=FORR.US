--- v1 (2026-06-04)
+++ v2 (2026-07-30)
@@ -3825,51 +3825,51 @@
         <v>23895000.0</v>
       </c>
       <c r="AB38"/>
       <c r="AC38"/>
       <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
         <v>34179000.0</v>
       </c>
       <c r="C39">
         <v>41205000.0</v>
       </c>
       <c r="D39">
         <v>32512000.0</v>
       </c>
       <c r="E39">
         <v>38628000.0</v>
       </c>
       <c r="F39">
-        <v>18614000.0</v>
+        <v>48245000.0</v>
       </c>
       <c r="G39">
         <v>18588000.0</v>
       </c>
       <c r="H39">
         <v>19201000.0</v>
       </c>
       <c r="I39">
         <v>28479000.0</v>
       </c>
       <c r="J39">
         <v>32673000.0</v>
       </c>
       <c r="K39">
         <v>26519000.0</v>
       </c>
       <c r="L39">
         <v>29266000.0</v>
       </c>
       <c r="M39">
         <v>36031000.0</v>
       </c>
       <c r="N39">
         <v>33701000.0</v>
       </c>
@@ -12616,51 +12616,51 @@
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
     </row>
     <row r="28" spans="1:126">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
         <v>-11563000.0</v>
       </c>
       <c r="C28">
         <v>8560000.0</v>
       </c>
       <c r="D28">
-        <v>9167000.0</v>
+        <v>1671000.0</v>
       </c>
       <c r="E28">
         <v>8962000.0</v>
       </c>
       <c r="F28">
         <v>-6030000.0</v>
       </c>
       <c r="G28">
         <v>16480000.0</v>
       </c>
       <c r="H28">
         <v>13828000.0</v>
       </c>
       <c r="I28">
         <v>21076000.0</v>
       </c>
       <c r="J28">
         <v>22179000.0</v>
       </c>
       <c r="K28">
         <v>13945000.0</v>
       </c>
       <c r="L28">
         <v>-66706000.0</v>
       </c>
@@ -14797,51 +14797,51 @@
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
     </row>
     <row r="36" spans="1:126">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
         <v>13815000.0</v>
       </c>
       <c r="C36">
         <v>10359000.0</v>
       </c>
       <c r="D36">
         <v>10937000.0</v>
       </c>
       <c r="E36">
-        <v>8139000.0</v>
+        <v>5039000.0</v>
       </c>
       <c r="F36">
         <v>12818000.0</v>
       </c>
       <c r="G36">
         <v>6216000.0</v>
       </c>
       <c r="H36">
         <v>6855000.0</v>
       </c>
       <c r="I36">
         <v>4444000.0</v>
       </c>
       <c r="J36">
         <v>4708000.0</v>
       </c>
       <c r="K36">
         <v>4324000.0</v>
       </c>
       <c r="L36">
         <v>7053000.0</v>
       </c>
       <c r="M36">
         <v>8404000.0</v>
       </c>
@@ -16038,69 +16038,69 @@
         <v>11800000.0</v>
       </c>
       <c r="DP39">
         <v>1600000.0</v>
       </c>
       <c r="DQ39"/>
       <c r="DR39"/>
       <c r="DS39">
         <v>7500000.0</v>
       </c>
       <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
     </row>
     <row r="40" spans="1:126">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>63619000.0</v>
       </c>
       <c r="C40">
         <v>55035000.0</v>
       </c>
       <c r="D40">
-        <v>31538000.0</v>
+        <v>39034000.0</v>
       </c>
       <c r="E40">
         <v>34315000.0</v>
       </c>
       <c r="F40">
         <v>30122000.0</v>
       </c>
       <c r="G40">
         <v>42702000.0</v>
       </c>
       <c r="H40">
         <v>30110000.0</v>
       </c>
       <c r="I40">
-        <v>31558000.0</v>
+        <v>63116000.0</v>
       </c>
       <c r="J40">
-        <v>30612000.0</v>
+        <v>61224000.0</v>
       </c>
       <c r="K40">
         <v>48440000.0</v>
       </c>
       <c r="L40">
         <v>56533000.0</v>
       </c>
       <c r="M40">
         <v>-179613000.0</v>
       </c>
       <c r="N40">
         <v>53787000.0</v>
       </c>
       <c r="O40">
         <v>71552000.0</v>
       </c>
       <c r="P40">
         <v>65247000.0</v>
       </c>
       <c r="Q40">
         <v>66347000.0</v>
       </c>
       <c r="R40">
         <v>56507000.0</v>
       </c>
@@ -19158,51 +19158,51 @@
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
     </row>
     <row r="51" spans="1:126">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
         <v>62340000.0</v>
       </c>
       <c r="C51">
         <v>71895000.0</v>
       </c>
       <c r="D51">
-        <v>74288000.0</v>
+        <v>66792000.0</v>
       </c>
       <c r="E51">
         <v>76729000.0</v>
       </c>
       <c r="F51">
         <v>69562000.0</v>
       </c>
       <c r="G51">
         <v>72567000.0</v>
       </c>
       <c r="H51">
         <v>76582000.0</v>
       </c>
       <c r="I51">
         <v>79928000.0</v>
       </c>
       <c r="J51">
         <v>83558000.0</v>
       </c>
       <c r="K51">
         <v>86854000.0</v>
       </c>
       <c r="L51">
         <v>92295000.0</v>
       </c>
@@ -26439,57 +26439,57 @@
       <c r="H5">
         <v>-304000.0</v>
       </c>
       <c r="I5">
         <v>12329000.0</v>
       </c>
       <c r="J5">
         <v>-8018000.0</v>
       </c>
       <c r="K5">
         <v>-491000.0</v>
       </c>
       <c r="L5">
         <v>5624000.0</v>
       </c>
       <c r="M5">
         <v>8802000.0</v>
       </c>
       <c r="N5">
         <v>-4590000.0</v>
       </c>
       <c r="O5">
         <v>-3164000.0</v>
       </c>
       <c r="P5">
-        <v>8557000.0</v>
+        <v>8903000.0</v>
       </c>
       <c r="Q5">
-        <v>20756000.0</v>
+        <v>20806000.0</v>
       </c>
       <c r="R5">
-        <v>6495000.0</v>
+        <v>6640000.0</v>
       </c>
       <c r="S5">
         <v>11121000.0</v>
       </c>
       <c r="T5">
         <v>6344000.0</v>
       </c>
       <c r="U5">
         <v>12882000.0</v>
       </c>
       <c r="V5">
         <v>7066000.0</v>
       </c>
       <c r="W5">
         <v>3947000.0</v>
       </c>
       <c r="X5">
         <v>-100000.0</v>
       </c>
       <c r="Y5">
         <v>13382000.0</v>
       </c>
       <c r="Z5">
         <v>1044000.0</v>
       </c>
@@ -26807,57 +26807,57 @@
       <c r="H6">
         <v>4057000.0</v>
       </c>
       <c r="I6">
         <v>16904000.0</v>
       </c>
       <c r="J6">
         <v>2235000.0</v>
       </c>
       <c r="K6">
         <v>6754000.0</v>
       </c>
       <c r="L6">
         <v>13325000.0</v>
       </c>
       <c r="M6">
         <v>17866000.0</v>
       </c>
       <c r="N6">
         <v>3466000.0</v>
       </c>
       <c r="O6">
         <v>8579000.0</v>
       </c>
       <c r="P6">
-        <v>17037000.0</v>
+        <v>17383000.0</v>
       </c>
       <c r="Q6">
-        <v>40903000.0</v>
+        <v>40953000.0</v>
       </c>
       <c r="R6">
-        <v>24866000.0</v>
+        <v>25011000.0</v>
       </c>
       <c r="S6">
         <v>19859000.0</v>
       </c>
       <c r="T6">
         <v>15423000.0</v>
       </c>
       <c r="U6">
         <v>22140000.0</v>
       </c>
       <c r="V6">
         <v>15925000.0</v>
       </c>
       <c r="W6">
         <v>14836000.0</v>
       </c>
       <c r="X6">
         <v>10274000.0</v>
       </c>
       <c r="Y6">
         <v>23425000.0</v>
       </c>
       <c r="Z6">
         <v>12697000.0</v>
       </c>
@@ -44408,51 +44408,51 @@
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24">
         <v>100000.0</v>
       </c>
       <c r="DL24">
         <v>-100000.0</v>
       </c>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24">
         <v>-600000.0</v>
       </c>
       <c r="DP24">
         <v>-750000.0</v>
       </c>
     </row>
     <row r="25" spans="1:120">
       <c r="A25" t="s">
         <v>240</v>
       </c>
       <c r="B25">
-        <v>13972000.0</v>
+        <v>11253000.0</v>
       </c>
       <c r="C25">
         <v>25628000.0</v>
       </c>
       <c r="D25">
         <v>2446000.0</v>
       </c>
       <c r="E25">
         <v>4532000.0</v>
       </c>
       <c r="F25">
         <v>85235000.0</v>
       </c>
       <c r="G25">
         <v>-1022000.0</v>
       </c>
       <c r="H25">
         <v>13941000.0</v>
       </c>
       <c r="I25">
         <v>66000.0</v>
       </c>
       <c r="J25">
         <v>659000.0</v>
       </c>