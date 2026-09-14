--- v2 (2026-07-30)
+++ v3 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="247">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -1736,51 +1739,51 @@
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
         <v>63335000.0</v>
       </c>
       <c r="C10">
         <v>56087000.0</v>
       </c>
       <c r="D10">
         <v>72909000.0</v>
       </c>
       <c r="E10">
-        <v>123317000.0</v>
+        <v>103629000.0</v>
       </c>
       <c r="F10">
         <v>115769000.0</v>
       </c>
       <c r="G10">
         <v>90257000.0</v>
       </c>
       <c r="H10">
         <v>67904000.0</v>
       </c>
       <c r="I10">
         <v>140296000.0</v>
       </c>
       <c r="J10">
         <v>79790000.0</v>
       </c>
       <c r="K10">
         <v>76958000.0</v>
       </c>
       <c r="L10">
         <v>53331000.0</v>
       </c>
       <c r="M10">
         <v>49650000.0</v>
       </c>
@@ -3002,54 +3005,54 @@
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
         <v>8560000.0</v>
       </c>
       <c r="C28">
         <v>16480000.0</v>
       </c>
       <c r="D28">
         <v>13945000.0</v>
       </c>
       <c r="E28">
-        <v>-8934000.0</v>
+        <v>10754000.0</v>
       </c>
       <c r="F28">
-        <v>18752000.0</v>
+        <v>37261000.0</v>
       </c>
       <c r="G28">
         <v>99837000.0</v>
       </c>
       <c r="H28">
         <v>141911000.0</v>
       </c>
       <c r="I28">
         <v>-140296000.0</v>
       </c>
       <c r="J28">
         <v>-79790000.0</v>
       </c>
       <c r="K28">
         <v>-76958000.0</v>
       </c>
       <c r="L28">
         <v>-53331000.0</v>
       </c>
       <c r="M28">
         <v>-49650000.0</v>
       </c>
       <c r="N28">
         <v>-74132000.0</v>
       </c>
@@ -3586,63 +3589,63 @@
       </c>
       <c r="T35">
         <v>6858000.0</v>
       </c>
       <c r="U35"/>
       <c r="V35"/>
       <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
       <c r="Z35"/>
       <c r="AA35"/>
       <c r="AB35"/>
       <c r="AC35"/>
       <c r="AD35"/>
       <c r="AE35"/>
       <c r="AF35"/>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
         <v>10359000.0</v>
       </c>
       <c r="C36">
-        <v>6216000.0</v>
+        <v>8316000.0</v>
       </c>
       <c r="D36">
-        <v>5957000.0</v>
+        <v>7157000.0</v>
       </c>
       <c r="E36">
-        <v>4592000.0</v>
+        <v>8317000.0</v>
       </c>
       <c r="F36">
-        <v>5298000.0</v>
+        <v>9660000.0</v>
       </c>
       <c r="G36">
-        <v>3324000.0</v>
+        <v>5524000.0</v>
       </c>
       <c r="H36">
         <v>3291000.0</v>
       </c>
       <c r="I36">
         <v>5310000.0</v>
       </c>
       <c r="J36">
         <v>831000.0</v>
       </c>
       <c r="K36">
         <v>1198000.0</v>
       </c>
       <c r="L36">
         <v>590000.0</v>
       </c>
       <c r="M36">
         <v>12473000.0</v>
       </c>
       <c r="N36">
         <v>10167000.0</v>
       </c>
       <c r="O36">
         <v>9123000.0</v>
       </c>
@@ -3923,51 +3926,51 @@
       </c>
       <c r="AE39">
         <v>11800000.0</v>
       </c>
       <c r="AF39">
         <v>7500000.0</v>
       </c>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
         <v>55035000.0</v>
       </c>
       <c r="C40">
         <v>42702000.0</v>
       </c>
       <c r="D40">
         <v>62621000.0</v>
       </c>
       <c r="E40">
         <v>71552000.0</v>
       </c>
       <c r="F40">
-        <v>67085000.0</v>
+        <v>80077000.0</v>
       </c>
       <c r="G40">
         <v>56324000.0</v>
       </c>
       <c r="H40">
         <v>62329000.0</v>
       </c>
       <c r="I40">
         <v>51074000.0</v>
       </c>
       <c r="J40">
         <v>45717000.0</v>
       </c>
       <c r="K40">
         <v>36699000.0</v>
       </c>
       <c r="L40">
         <v>38688000.0</v>
       </c>
       <c r="M40">
         <v>34167000.0</v>
       </c>
       <c r="N40">
         <v>30779000.0</v>
       </c>
@@ -4803,51 +4806,51 @@
       <c r="Z51"/>
       <c r="AA51"/>
       <c r="AB51"/>
       <c r="AC51"/>
       <c r="AD51"/>
       <c r="AE51"/>
       <c r="AF51"/>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
         <v>42383000.0</v>
       </c>
       <c r="C52">
         <v>12758000.0</v>
       </c>
       <c r="D52">
         <v>14181000.0</v>
       </c>
       <c r="E52">
         <v>13632000.0</v>
       </c>
       <c r="F52">
-        <v>25984000.0</v>
+        <v>12992000.0</v>
       </c>
       <c r="G52">
         <v>24472000.0</v>
       </c>
       <c r="H52">
         <v>21583000.0</v>
       </c>
       <c r="I52">
         <v>2991000.0</v>
       </c>
       <c r="J52">
         <v>3912000.0</v>
       </c>
       <c r="K52">
         <v>4704000.0</v>
       </c>
       <c r="L52">
         <v>2564000.0</v>
       </c>
       <c r="M52">
         <v>2050000.0</v>
       </c>
       <c r="N52">
         <v>2692000.0</v>
       </c>
@@ -5661,815 +5664,821 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV62"/>
+  <dimension ref="A1:DW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2">
+        <v>1299000.0</v>
+      </c>
+      <c r="C2">
         <v>1076000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>832000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1824000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1801000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>422000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>965000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1575000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>2329000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2749000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1796000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>762000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1137000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>425000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>361000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1069000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>101000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>887000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>840000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>700000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1037000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>380000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>657000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1707000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1201000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>352000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>505000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1093000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3462000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1209000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>588000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>512000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>614000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>353000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>217000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>613000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1080000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>328000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1806000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>634000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>694000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1289000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>525000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>595000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>698000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>857000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>912000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1035000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>966000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1168000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1024000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>918000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1122000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>922000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>772000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>933000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>982000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>689000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>1223000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5037000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2743000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4675000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3644000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4158000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>3424000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>2969000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>2078000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1952000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>2709000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>3062000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>3532000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>3458000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3834000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>3347000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4174000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>2531000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3241000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>2189000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>2878000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>2003000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>3103000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>1276000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>1716000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>1956000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>2455000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2254000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3741000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>2570000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>2950000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>2013000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>2566000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>1757000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>2956000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>2299000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>1601000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>1988000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>2267000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>2048000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>2667000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>1918000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>3046000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>1883000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>3993000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3660000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>2819000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3604000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>2700000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>1100000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>1600000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1400000.0</v>
       </c>
       <c r="DH2">
         <v>1400000.0</v>
       </c>
       <c r="DI2">
+        <v>1400000.0</v>
+      </c>
+      <c r="DJ2">
         <v>1600000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>1300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1100000.0</v>
       </c>
       <c r="DM2">
         <v>1100000.0</v>
       </c>
       <c r="DN2">
+        <v>1100000.0</v>
+      </c>
+      <c r="DO2">
         <v>900000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1200000.0</v>
       </c>
-      <c r="DP2">
+      <c r="DQ2">
         <v>700000.0</v>
       </c>
-      <c r="DQ2"/>
       <c r="DR2"/>
-      <c r="DS2">
+      <c r="DS2"/>
+      <c r="DT2">
         <v>400000.0</v>
       </c>
-      <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6554,52 +6563,53 @@
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6684,456 +6694,458 @@
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-3024000.0</v>
+      </c>
+      <c r="C5">
         <v>-2573000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1093000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1172000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-300000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-5284000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-7746000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2477000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-6726000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-6533000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-4571000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-8349000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-5944000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-6679000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-7918000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-13890000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8860000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-4371000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-3190000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-3323000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-1939000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2801000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-690000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-4246000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-7028000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-7958000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4857000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-6604000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4990000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-5584000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-5154000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-4319000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3782000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-450000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2012000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2621000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-4245000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-6766000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-7573000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-4822000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-4654000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-3228000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-4826000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-3628000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-3499000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4515000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-1613000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>37000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2429000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2510000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2454000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>624000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-1167000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-813000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>588000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>644000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-6841000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-5844000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-6828000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-5167000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-2377000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-3209000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-5472000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-3790000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-7530000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-4128000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-1865000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-1037000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-2297000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-4045000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1785000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-5227000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-3192000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-1508000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-747000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>641000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-19046000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3000000.0</v>
       </c>
       <c r="CA5">
         <v>-3000000.0</v>
       </c>
       <c r="CB5">
+        <v>-3000000.0</v>
+      </c>
+      <c r="CC5">
         <v>-2541000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2672000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2618000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-2604000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-2531000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-2488000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-2562000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-1732000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-586000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-1981000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-1160000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-1089000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>298000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>1083000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>649000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>1024000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>690000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>-71000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-677000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>-40000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>772000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>627000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>1112000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-14204000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-906000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-704000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-678000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-7500000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-200000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-6700000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>-5700000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>-4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3200000.0</v>
       </c>
       <c r="DI5">
         <v>-3200000.0</v>
       </c>
       <c r="DJ5">
+        <v>-3200000.0</v>
+      </c>
+      <c r="DK5">
         <v>-2600000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>-2100000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>-1700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>-1400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>-1100000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-900000.0</v>
       </c>
-      <c r="DP5"/>
       <c r="DQ5"/>
       <c r="DR5"/>
-      <c r="DS5">
+      <c r="DS5"/>
+      <c r="DT5">
         <v>-500000.0</v>
       </c>
-      <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
-      <c r="AF6">
-[...1 lines deleted...]
-      </c>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
@@ -7177,51 +7189,53 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
@@ -7242,143 +7256,146 @@
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
       <c r="DV6"/>
+      <c r="DW6"/>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7">
+        <v>28991000.0</v>
+      </c>
+      <c r="C7">
         <v>27340000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>36895000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>31792000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>35113000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>21999000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>37567000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>28422000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>31338000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>34472000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>51854000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>40843000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>44831000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>48521000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>64383000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>53539000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>57517000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>61476000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>78030000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>68395000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>71577000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>74567000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>82295000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>72940000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>63490000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>63840000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>79270000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>63829000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>64818000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>63843000.0</v>
       </c>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
@@ -7430,116 +7447,119 @@
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
         <v>38</v>
       </c>
       <c r="B8">
+        <v>259000.0</v>
+      </c>
+      <c r="C8">
         <v>257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="D8">
         <v>255000.0</v>
       </c>
       <c r="E8">
+        <v>255000.0</v>
+      </c>
+      <c r="F8">
         <v>254000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="H8">
         <v>251000.0</v>
       </c>
       <c r="I8">
-        <v>249000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="J8">
         <v>249000.0</v>
       </c>
       <c r="K8">
-        <v>247000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="L8">
         <v>247000.0</v>
       </c>
       <c r="M8">
-        <v>245000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="N8">
         <v>245000.0</v>
       </c>
       <c r="O8">
-        <v>244000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="P8">
         <v>244000.0</v>
       </c>
       <c r="Q8">
+        <v>244000.0</v>
+      </c>
+      <c r="R8">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="S8">
         <v>241000.0</v>
       </c>
       <c r="T8">
+        <v>241000.0</v>
+      </c>
+      <c r="U8">
         <v>240000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>238000.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7600,228 +7620,229 @@
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
+      <c r="C9"/>
+      <c r="D9">
         <v>304404000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>301755000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>298129000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>294922000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>292217000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>289191000.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>273797000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>269371000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>265691000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>261766000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>258341000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>254937000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>251001000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>245985000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>241968000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>237485000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>234752000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>230128000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>225053000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>222778000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>220308000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>216454000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>212656000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>210378000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>206655000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>200696000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>196803000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>189554000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>186335000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>181910000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>175218000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>166022000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>162159000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>157569000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>148411000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>141869000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>138180000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>134967000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>132172000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>129588000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>128479000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>124942000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>120415000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>115803000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>113182000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>109676000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>105396000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>99914000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>392790000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>389362000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>385873000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>382494000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>377077000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>373591000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>368462000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>366354000.0</v>
       </c>
-      <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
@@ -7842,463 +7863,467 @@
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
       <c r="DV9"/>
+      <c r="DW9"/>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>59515000.0</v>
+      </c>
+      <c r="C10">
         <v>73903000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>63335000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>65121000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>67767000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>75592000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>56087000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>62754000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>58852000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>61379000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>72909000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>101706000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>109951000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>104217000.0</v>
       </c>
-      <c r="O10">
-[...1 lines deleted...]
-      </c>
       <c r="P10">
-        <v>118738000.0</v>
+        <v>103629000.0</v>
       </c>
       <c r="Q10">
-        <v>122613000.0</v>
+        <v>98735000.0</v>
       </c>
       <c r="R10">
+        <v>103225000.0</v>
+      </c>
+      <c r="S10">
         <v>112496000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>134278000.0</v>
       </c>
-      <c r="T10">
-[...1 lines deleted...]
-      </c>
       <c r="U10">
+        <v>129332000.0</v>
+      </c>
+      <c r="V10">
         <v>146387000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>125600000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>90257000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>73027000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>68377000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>69815000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>67904000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>67629000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>69762000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>75012000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>140296000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>92057000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>92997000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>82073000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>79790000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>79960000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>67106000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>74176000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>76958000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>70136000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>68856000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>78654000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>53331000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>45586000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>50163000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>50168000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>49650000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>56932000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>52634000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>80501000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>74132000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>70700000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55083000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>143944000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>98810000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>80900000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>87663000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>100407000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>81047000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>73586000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>83185000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>97600000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>86927000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>138100000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>143912000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>135246000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>97805000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>108177000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>94017000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>111284000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>129478000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>124869000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>155315000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>126510000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>53163000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>40820000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>41190000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>38845000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>39157000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>31622000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>84558000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>80070000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>48538000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>52468000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>55217000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>43890000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>37328000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>36621000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>46068000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>38431000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>22385000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>11342000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>13881000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>23916000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>11479000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>19213000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>17703000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>13094000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>17747000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>15657000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>20863000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>18706000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>15848000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>34535000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>27367000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>38587000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>13400000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="DF10">
         <v>8100000.0</v>
       </c>
       <c r="DG10">
+        <v>8100000.0</v>
+      </c>
+      <c r="DH10">
         <v>10400000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>5200000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2800000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>3200000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>7700000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1900000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1800000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>5000000.0</v>
       </c>
-      <c r="DO10">
+      <c r="DP10">
         <v>34400000.0</v>
       </c>
-      <c r="DP10">
+      <c r="DQ10">
         <v>1300000.0</v>
       </c>
-      <c r="DQ10"/>
       <c r="DR10"/>
-      <c r="DS10">
+      <c r="DS10"/>
+      <c r="DT10">
         <v>1000000.0</v>
       </c>
-      <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
+      <c r="C11"/>
+      <c r="D11">
         <v>63335000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>65121000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>67767000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>75592000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>56087000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>62754000.0</v>
       </c>
-      <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>101706000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>109951000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>104217000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>103629000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>98735000.0</v>
       </c>
-      <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
@@ -8364,1788 +8389,1802 @@
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
       <c r="DV11"/>
+      <c r="DW11"/>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>130832000.0</v>
+      </c>
+      <c r="C12">
         <v>145472000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>127656000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>131952000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>134954000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>134254000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>104669000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>114932000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>110813000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>118474000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>124489000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>111456000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>123615000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>120976000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>123317000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>118738000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>122613000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>131612000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>134278018.51</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>146350000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>146387000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>125600000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>90257000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>73027000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>68377000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>69815000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>67904000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>67629000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>69762000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>75012000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>140296000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>144452000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>143087000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>136331000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>134123000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>133979000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>125235000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>134593000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>138105000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>133240000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>126529000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>120010000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>101106000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>104151000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>110840000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>111000000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>104535000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>112429000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>133658000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>157241000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>155145000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>157661000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>178633000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>264552000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>233686000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>228657000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>236440000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>243292000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>218038000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>212619000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>218299000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>230690000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>206917000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>275092000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>276910000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>272896000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>249842000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>270232000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>233374000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>225754000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>213429000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>208127000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>228765000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>206123000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>248974000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>239382000.0</v>
       </c>
-      <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
-      <c r="CB12">
+      <c r="CB12"/>
+      <c r="CC12">
         <v>191556000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>182139000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>156418000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>132268000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>134558000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>131820000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>131698000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>127440000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>128400000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>125093000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>127762000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>126733000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>128881000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>135630000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>140624000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>194631000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>197407000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>204129000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>203209000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>205182000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>202399000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>205245000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>18706000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>190448000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>171672000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>159696000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>98700000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>87500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8100000.0</v>
       </c>
       <c r="DF12">
         <v>8100000.0</v>
       </c>
       <c r="DG12">
+        <v>8100000.0</v>
+      </c>
+      <c r="DH12">
         <v>10400000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>5200000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>2800000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3200000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>7700000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>1900000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>1800000.0</v>
       </c>
-      <c r="DN12">
+      <c r="DO12">
         <v>5000000.0</v>
       </c>
-      <c r="DO12">
+      <c r="DP12">
         <v>34400000.0</v>
       </c>
-      <c r="DP12">
+      <c r="DQ12">
         <v>10900000.0</v>
       </c>
-      <c r="DQ12"/>
       <c r="DR12"/>
-      <c r="DS12">
+      <c r="DS12"/>
+      <c r="DT12">
         <v>1000000.0</v>
       </c>
-      <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
+        <v>259000.0</v>
+      </c>
+      <c r="C13">
         <v>257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>255000.0</v>
       </c>
       <c r="D13">
         <v>255000.0</v>
       </c>
       <c r="E13">
+        <v>255000.0</v>
+      </c>
+      <c r="F13">
         <v>254000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>251000.0</v>
       </c>
       <c r="H13">
         <v>251000.0</v>
       </c>
       <c r="I13">
-        <v>249000.0</v>
+        <v>251000.0</v>
       </c>
       <c r="J13">
         <v>249000.0</v>
       </c>
       <c r="K13">
-        <v>247000.0</v>
+        <v>249000.0</v>
       </c>
       <c r="L13">
         <v>247000.0</v>
       </c>
       <c r="M13">
-        <v>245000.0</v>
+        <v>247000.0</v>
       </c>
       <c r="N13">
         <v>245000.0</v>
       </c>
       <c r="O13">
-        <v>244000.0</v>
+        <v>245000.0</v>
       </c>
       <c r="P13">
         <v>244000.0</v>
       </c>
       <c r="Q13">
+        <v>244000.0</v>
+      </c>
+      <c r="R13">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="S13">
         <v>241000.0</v>
       </c>
       <c r="T13">
+        <v>241000.0</v>
+      </c>
+      <c r="U13">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="V13">
         <v>238000.0</v>
       </c>
       <c r="W13">
-        <v>236000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="X13">
         <v>236000.0</v>
       </c>
       <c r="Y13">
-        <v>234000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="Z13">
         <v>234000.0</v>
       </c>
       <c r="AA13">
+        <v>234000.0</v>
+      </c>
+      <c r="AB13">
         <v>233000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AD13">
         <v>231000.0</v>
       </c>
       <c r="AE13">
+        <v>231000.0</v>
+      </c>
+      <c r="AF13">
         <v>230000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>229000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>226000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>225000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>224000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>223000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>219000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>218000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>217000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>215000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AQ13">
         <v>211000.0</v>
       </c>
       <c r="AR13">
-        <v>210000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AS13">
         <v>210000.0</v>
       </c>
       <c r="AT13">
-        <v>209000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="AU13">
         <v>209000.0</v>
       </c>
       <c r="AV13">
+        <v>209000.0</v>
+      </c>
+      <c r="AW13">
         <v>208000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="AY13">
         <v>205000.0</v>
       </c>
       <c r="AZ13">
+        <v>205000.0</v>
+      </c>
+      <c r="BA13">
         <v>204000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="BC13">
         <v>315000.0</v>
       </c>
       <c r="BD13">
-        <v>313000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="BE13">
         <v>313000.0</v>
       </c>
       <c r="BF13">
-        <v>310000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="BG13">
         <v>310000.0</v>
       </c>
       <c r="BH13">
-        <v>307000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="BI13">
         <v>307000.0</v>
       </c>
       <c r="BJ13">
+        <v>307000.0</v>
+      </c>
+      <c r="BK13">
         <v>306000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>305000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>298000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>297000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>295000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>294000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>293000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="BS13">
         <v>291000.0</v>
       </c>
       <c r="BT13">
         <v>291000.0</v>
       </c>
       <c r="BU13">
+        <v>291000.0</v>
+      </c>
+      <c r="BV13">
         <v>288000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>284000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279000.0</v>
       </c>
       <c r="BY13">
         <v>279000.0</v>
       </c>
       <c r="BZ13">
         <v>279000.0</v>
       </c>
       <c r="CA13">
         <v>279000.0</v>
       </c>
       <c r="CB13">
+        <v>279000.0</v>
+      </c>
+      <c r="CC13">
         <v>275000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>270000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>258000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>254000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>253000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="CI13">
         <v>247000.0</v>
       </c>
       <c r="CJ13">
+        <v>247000.0</v>
+      </c>
+      <c r="CK13">
         <v>246000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>245000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>244000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="CO13">
         <v>242000.0</v>
       </c>
       <c r="CP13">
+        <v>242000.0</v>
+      </c>
+      <c r="CQ13">
         <v>241000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>240000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>239000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>237000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>233000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>230000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>228000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>225000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>222000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>218000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>216000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>211000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>207000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>200000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>100000.0</v>
       </c>
-      <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
-      <c r="DP13">
+      <c r="DP13"/>
+      <c r="DQ13">
         <v>100000.0</v>
       </c>
-      <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>19455000.0</v>
+      </c>
+      <c r="C14">
         <v>19071000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19001000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>19113000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>19165000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>18890000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>18942000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>19065000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>19124000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>19285000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>19238000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>19289000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>19258000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>19108000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19051000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19139000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19173000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>19264000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>19376000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>19388000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>19377000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>19288000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>19119000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>18872000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>18831000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>18705000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>18720000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>18546000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>18780000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18363000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18459000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>18433000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>18290000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>18036000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>18322000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>18051000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>18050000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>18536000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>18572000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>18435000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>18145000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>17925000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>17879000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>18065000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18268000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18058000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18520000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18549000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>19044000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>19613000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>20341000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>20665000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>21747000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>22658000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>22652000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>22858000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>23023000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>23173000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>23118000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>23082000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>23203000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>23252000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>22713000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>23107000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>23135000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>22877000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>22389000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>22809000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>22944000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>23106000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>22946000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>23793000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>23554000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>23617000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>23048000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>23667000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>23827000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>23752000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>23058000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>23428000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>22826000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>21825000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>21186000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>21931000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>21847000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>21840000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>21611000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>22345000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>22074000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22255000.0</v>
       </c>
       <c r="CM14">
         <v>22255000.0</v>
       </c>
       <c r="CN14">
+        <v>22255000.0</v>
+      </c>
+      <c r="CO14">
         <v>22741000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>22718000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>22920000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>22739000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>23263000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>23989000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23146000.0</v>
       </c>
       <c r="CU14">
         <v>23146000.0</v>
       </c>
       <c r="CV14">
+        <v>23146000.0</v>
+      </c>
+      <c r="CW14">
         <v>23600000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>22451000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>24670000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>22054000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>25075000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>24727000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>23578000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>19949000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>19333333.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>18333333.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>19466000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>17272727.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>19000000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>17777778.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16250000.0</v>
       </c>
       <c r="DK14">
         <v>16250000.0</v>
       </c>
       <c r="DL14">
         <v>16250000.0</v>
       </c>
       <c r="DM14">
+        <v>16250000.0</v>
+      </c>
+      <c r="DN14">
         <v>17142857.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16666667.0</v>
       </c>
       <c r="DO14">
         <v>16666667.0</v>
       </c>
       <c r="DP14">
+        <v>16666667.0</v>
+      </c>
+      <c r="DQ14">
         <v>11666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="DR14">
         <v>10000000.0</v>
       </c>
       <c r="DS14">
         <v>10000000.0</v>
       </c>
       <c r="DT14">
         <v>10000000.0</v>
       </c>
       <c r="DU14">
-        <v>6666667.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="DV14">
         <v>6666667.0</v>
       </c>
+      <c r="DW14">
+        <v>6666667.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>245000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>244000.0</v>
       </c>
       <c r="P15">
         <v>244000.0</v>
       </c>
       <c r="Q15">
+        <v>244000.0</v>
+      </c>
+      <c r="R15">
         <v>242000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>241000.0</v>
       </c>
       <c r="S15">
         <v>241000.0</v>
       </c>
       <c r="T15">
+        <v>241000.0</v>
+      </c>
+      <c r="U15">
         <v>240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>238000.0</v>
       </c>
       <c r="V15">
         <v>238000.0</v>
       </c>
       <c r="W15">
-        <v>236000.0</v>
+        <v>238000.0</v>
       </c>
       <c r="X15">
         <v>236000.0</v>
       </c>
       <c r="Y15">
-        <v>234000.0</v>
+        <v>236000.0</v>
       </c>
       <c r="Z15">
         <v>234000.0</v>
       </c>
       <c r="AA15">
+        <v>234000.0</v>
+      </c>
+      <c r="AB15">
         <v>233000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>232000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>231000.0</v>
       </c>
       <c r="AD15">
         <v>231000.0</v>
       </c>
       <c r="AE15">
+        <v>231000.0</v>
+      </c>
+      <c r="AF15">
         <v>230000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>229000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>226000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>225000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>224000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>223000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>219000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>218000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>217000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>215000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AQ15">
         <v>211000.0</v>
       </c>
       <c r="AR15">
-        <v>210000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AS15">
         <v>210000.0</v>
       </c>
       <c r="AT15">
-        <v>209000.0</v>
+        <v>210000.0</v>
       </c>
       <c r="AU15">
         <v>209000.0</v>
       </c>
       <c r="AV15">
+        <v>209000.0</v>
+      </c>
+      <c r="AW15">
         <v>208000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>205000.0</v>
       </c>
       <c r="AY15">
         <v>205000.0</v>
       </c>
       <c r="AZ15">
+        <v>205000.0</v>
+      </c>
+      <c r="BA15">
         <v>204000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="BC15">
         <v>315000.0</v>
       </c>
       <c r="BD15">
-        <v>313000.0</v>
+        <v>315000.0</v>
       </c>
       <c r="BE15">
         <v>313000.0</v>
       </c>
       <c r="BF15">
-        <v>310000.0</v>
+        <v>313000.0</v>
       </c>
       <c r="BG15">
         <v>310000.0</v>
       </c>
       <c r="BH15">
-        <v>307000.0</v>
+        <v>310000.0</v>
       </c>
       <c r="BI15">
         <v>307000.0</v>
       </c>
       <c r="BJ15">
+        <v>307000.0</v>
+      </c>
+      <c r="BK15">
         <v>306000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>305000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>298000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>297000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>295000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>294000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>293000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>292000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>291000.0</v>
       </c>
       <c r="BS15">
         <v>291000.0</v>
       </c>
       <c r="BT15">
         <v>291000.0</v>
       </c>
       <c r="BU15">
+        <v>291000.0</v>
+      </c>
+      <c r="BV15">
         <v>288000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>284000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>282000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279000.0</v>
       </c>
       <c r="BY15">
         <v>279000.0</v>
       </c>
       <c r="BZ15">
         <v>279000.0</v>
       </c>
       <c r="CA15">
         <v>279000.0</v>
       </c>
       <c r="CB15">
+        <v>279000.0</v>
+      </c>
+      <c r="CC15">
         <v>275000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>270000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>258000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>254000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>253000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>247000.0</v>
       </c>
       <c r="CI15">
         <v>247000.0</v>
       </c>
       <c r="CJ15">
+        <v>247000.0</v>
+      </c>
+      <c r="CK15">
         <v>246000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>245000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>244000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>243000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>242000.0</v>
       </c>
       <c r="CO15">
         <v>242000.0</v>
       </c>
       <c r="CP15">
+        <v>242000.0</v>
+      </c>
+      <c r="CQ15">
         <v>241000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>240000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>239000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>237000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>233000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>230000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>228000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>225000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218000.0</v>
       </c>
       <c r="CY15">
         <v>218000.0</v>
       </c>
       <c r="CZ15">
+        <v>218000.0</v>
+      </c>
+      <c r="DA15">
         <v>216000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>211000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>207000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>100000.0</v>
       </c>
-      <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
-      <c r="DP15">
+      <c r="DP15"/>
+      <c r="DQ15">
         <v>100000.0</v>
       </c>
-      <c r="DQ15"/>
       <c r="DR15"/>
       <c r="DS15"/>
       <c r="DT15"/>
       <c r="DU15"/>
       <c r="DV15"/>
+      <c r="DW15"/>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16">
+        <v>147328000.0</v>
+      </c>
+      <c r="C16">
         <v>173191000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>141812000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>141246000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>154502000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>180580000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>145404000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>153155000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>164117000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>193664000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>156798000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>158349000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>179613000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>215093000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>178021000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>180758000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>210592000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>248084000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>213696000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>194164000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>210288000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>216522000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>179968000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>155418000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>170777000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>195399000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>179194000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>168008000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>180910000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>191612000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>135332000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>128435000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>143023000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>155425000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>145207000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>132929000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>145350000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>156256000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>134265000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>126178000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>138597000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>154805000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>140676000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>124195000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>136228000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>150417000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>144568000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>129390000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>143938000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>159778000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>152903000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>125787000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>136803000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>152188000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>150479000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>124857000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>134550000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>151708000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>147887000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>117547000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>130356000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>137527000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>131521000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>104583000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>108534000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>117580000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>117888000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>93541000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>98098000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>108412000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>113844000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>98128000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>108057000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>117059000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>111418000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>85238000.0</v>
       </c>
-      <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
-      <c r="CB16">
+      <c r="CB16"/>
+      <c r="CC16">
         <v>74939000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>80344000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>87460000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>86663000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>67671000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>69961000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>73036000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>72357000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>60769000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>63891000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>67233000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>68630000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>51606000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>59487000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>67392000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>42123000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>39555000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>45934000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>53380000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>59930000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>62561000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>76142000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>93312000.0</v>
       </c>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -10163,57 +10202,57 @@
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
-      <c r="BH17">
+      <c r="BH17"/>
+      <c r="BI17">
         <v>4550000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>6656000.0</v>
       </c>
-      <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
@@ -10234,90 +10273,89 @@
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>500000.0</v>
       </c>
-      <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
-      <c r="AF18">
-[...1 lines deleted...]
-      </c>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -10361,51 +10399,53 @@
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
@@ -10426,52 +10466,53 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10556,1462 +10597,1473 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
         <v>50</v>
       </c>
       <c r="B20">
+        <v>109020000.0</v>
+      </c>
+      <c r="C20">
         <v>109120000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>120381000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>147195000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>147376000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>145267000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>227959000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>230247000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>242924000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>243028000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>244257000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>242061000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>243287000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>242852000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>242149000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>238949000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>241471000.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>244069000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>244990000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>245212000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>246235000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>245691000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>247211000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>244990000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>243201000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>242690000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>243895000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>238826000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>242265000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>242543000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>85165000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>85126000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>76551000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>76900000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>76169000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>75815000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>75024000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>73552000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>73193000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>74607000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>74444000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>74992000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>74071000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>74772000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>74525000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>74037000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>76683000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>77793000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>79780000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>79992000.0</v>
       </c>
-      <c r="AY20">
+      <c r="AZ20">
         <v>80001000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BA20">
         <v>79493000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BB20">
         <v>78480000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>78152000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>78954000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>78211000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>71388000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>71721000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BH20">
         <v>71543000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BI20">
         <v>71677000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BJ20">
         <v>71961000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BK20">
         <v>68237000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BL20">
         <v>67958000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BM20">
         <v>68077000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BN20">
         <v>67614000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BO20">
         <v>68025000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BP20">
         <v>68314000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BQ20">
         <v>66999000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BR20">
         <v>66953000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BS20">
         <v>66683000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BT20">
         <v>67424000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BU20">
         <v>69253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53769000.0</v>
       </c>
       <c r="BV20">
         <v>53769000.0</v>
       </c>
       <c r="BW20">
+        <v>53769000.0</v>
+      </c>
+      <c r="BX20">
         <v>53677000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BY20">
         <v>53527000.0</v>
       </c>
-      <c r="BY20">
+      <c r="BZ20">
         <v>53264000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CA20">
         <v>53218000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CB20">
         <v>53171000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CC20">
         <v>53323000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CD20">
         <v>53279000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CE20">
         <v>53126000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CF20">
         <v>52639000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CG20">
         <v>52915000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CH20">
         <v>52921000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CI20">
         <v>53182000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CJ20">
         <v>52875000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>56894000.0</v>
       </c>
       <c r="CK20">
         <v>56894000.0</v>
       </c>
       <c r="CL20">
+        <v>56894000.0</v>
+      </c>
+      <c r="CM20">
         <v>56858000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CN20">
         <v>57006000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CO20">
         <v>55096000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CP20">
         <v>56126000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CQ20">
         <v>69251000.0</v>
       </c>
-      <c r="CQ20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CR20"/>
       <c r="CS20">
         <v>13244000.0</v>
       </c>
       <c r="CT20">
         <v>13244000.0</v>
       </c>
-      <c r="CU20"/>
+      <c r="CU20">
+        <v>13244000.0</v>
+      </c>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
+        <v>14568000.0</v>
+      </c>
+      <c r="C21">
         <v>16649000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>18730000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>20824000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>23041000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>25258000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>27475000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>29691000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>32562000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>35073000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>37637000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>40343000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>43406000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>46453000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>49504000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>52496000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>55904000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>59340000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>62730000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>66260000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>69990000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>73898000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>77995000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>83386000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>87994000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>92655000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>97363000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>102915000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>108661000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>114684000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4951000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5368000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>617000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>559000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>732000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>927000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1109000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>1280000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1464000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1705000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1933000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2165000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2334000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2591000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2801000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2995000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3382000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4019000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>4686000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>5237000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>5777000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>6296000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>6767000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>7291000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7920000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>8517000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>9029000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>9808000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>10317000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>11170000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>12099000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>7794000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>8487000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>9392000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10298000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>11203000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>12108000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>6464000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>6903000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>7559000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>7138000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8102000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>126000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>150000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>309000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>539000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>832000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1125000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>1517000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>1965000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2434000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2888000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3530000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>57235000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>58026000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>59184000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>59867000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>65239000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>66625000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>67970000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>70462000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>69200000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>72838000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>88571000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>14004000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>14086000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>14169000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>14251000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>14333000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>14594000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>14852000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>15097000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>15358000.0</v>
       </c>
-      <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
       <c r="DV21"/>
+      <c r="DW21"/>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-157202000.0</v>
       </c>
-      <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>-42163000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-100270000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-16759000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>24559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
         <v>-86964913.04</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>18059000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>19244000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>21937000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>23620000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14408000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-21417000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>18603000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20326000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>13641000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>14837000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>17254000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>15677000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>10884000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>12514000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>14722000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>13731000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>9146000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>10578000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>12287000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>12052000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>9639000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>11576000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>13316000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>13529000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>9332000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>10985000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>12969000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>13754000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>9709000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>11278000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>13011000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>12939000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>8408000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>8850000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>9616000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>9410000.0</v>
       </c>
-      <c r="BD22">
-[...1 lines deleted...]
-      </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
-      <c r="BS22">
+      <c r="BS22"/>
+      <c r="BT22">
         <v>23500000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>18114000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>23877000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>21773000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>24540000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>25275000.0</v>
       </c>
-      <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
-      <c r="CB22">
+      <c r="CB22"/>
+      <c r="CC22">
         <v>7129000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>7679000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>7975000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>5126000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>5626000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>5816000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>6226000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>5509000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>7325000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>8206000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>8277000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>7079000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>6962000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>7733000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>8144000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>5902000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>8144000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>7172000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>6754000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>6042000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>8423000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>7078000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>189261000.0</v>
       </c>
-      <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>416514000.0</v>
+      </c>
+      <c r="C23">
         <v>409069000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>404034000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>414181000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>436038000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>439806000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>503862000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>505259000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>524167000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>555670000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>564174000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>193349000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>570674000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>593888000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>608438000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>585240000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>614930000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>651902000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>680130000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>654792000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>668450000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>663719000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>644218000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>592775000.0</v>
       </c>
-      <c r="Y23">
-[...1 lines deleted...]
-      </c>
       <c r="Z23">
+        <v>588559000.0</v>
+      </c>
+      <c r="AA23">
         <v>608298000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>639160000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>598331000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>624470000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>640378000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>353524000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>328494000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>326142000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>340736000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>345200000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>314388000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>314193000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>327802000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>335785000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>309639000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>316074000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>322919000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>318991000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>292700000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>307386000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>321060000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>332707000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>310889000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>338875000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>374359000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>402202000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>368828000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>391750000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>490102000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>487832000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>464706000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>468921000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>486589000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>487578000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>441969000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>454184000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>454694000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>450477000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>469825000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>469451000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>474873000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>470196000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>435592000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>436641000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>443870000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>454951000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>418258000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>431862000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>424945000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>426357000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>385185000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>386614000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>387141000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>384143000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>347625000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>342439000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>319183000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>311702000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>296022000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>294315000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>297257000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>302872000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>290783000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>291631000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>296066000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>310975000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>289977000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>296983000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>309912000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>278273000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>274792000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>287732000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>288761000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>305152000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>298113000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>305411000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>314483000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>303803000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>279256000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>238251000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>223458000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>159400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>126900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>113200000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>107800000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>100500000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>89500000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>82800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>79800000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>73500000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>67200000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>62300000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>59700000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>56800000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>23300000.0</v>
       </c>
-      <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>15400000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
         <v>54</v>
       </c>
       <c r="B24">
         <v>35000000.0</v>
       </c>
       <c r="C24">
-        <v>0.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="D24">
-        <v>35000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E24">
         <v>35000000.0</v>
       </c>
       <c r="F24">
         <v>35000000.0</v>
       </c>
       <c r="G24">
         <v>35000000.0</v>
       </c>
       <c r="H24">
         <v>35000000.0</v>
       </c>
       <c r="I24">
         <v>35000000.0</v>
       </c>
       <c r="J24">
         <v>35000000.0</v>
       </c>
       <c r="K24">
         <v>35000000.0</v>
       </c>
       <c r="L24">
         <v>35000000.0</v>
       </c>
       <c r="M24">
         <v>35000000.0</v>
       </c>
       <c r="N24">
         <v>35000000.0</v>
       </c>
       <c r="O24">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="P24">
         <v>50000000.0</v>
       </c>
       <c r="Q24">
         <v>50000000.0</v>
       </c>
       <c r="R24">
+        <v>50000000.0</v>
+      </c>
+      <c r="S24">
         <v>60000000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>75000000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>86364000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>89342000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>92319000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>95299000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>98268000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>101235000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>104202000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>121170000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>123355000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>131540000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>143728000.0</v>
       </c>
-      <c r="AE24"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AF24"/>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
       <c r="AI24">
         <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>0.0</v>
       </c>
       <c r="AK24">
         <v>0.0</v>
       </c>
       <c r="AL24">
         <v>0.0</v>
       </c>
       <c r="AM24">
         <v>0.0</v>
       </c>
       <c r="AN24">
         <v>0.0</v>
       </c>
       <c r="AO24">
@@ -12055,51 +12107,53 @@
       </c>
       <c r="BB24">
         <v>0.0</v>
       </c>
       <c r="BC24">
         <v>0.0</v>
       </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
         <v>0.0</v>
       </c>
       <c r="BF24">
         <v>0.0</v>
       </c>
       <c r="BG24">
         <v>0.0</v>
       </c>
       <c r="BH24">
         <v>0.0</v>
       </c>
       <c r="BI24">
         <v>0.0</v>
       </c>
-      <c r="BJ24"/>
+      <c r="BJ24">
+        <v>0.0</v>
+      </c>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
@@ -12120,135 +12174,136 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
+      <c r="C25"/>
       <c r="D25">
-        <v>35000000.0</v>
+        <v>0.0</v>
       </c>
       <c r="E25">
         <v>35000000.0</v>
       </c>
       <c r="F25">
         <v>35000000.0</v>
       </c>
       <c r="G25">
         <v>35000000.0</v>
       </c>
       <c r="H25">
         <v>35000000.0</v>
       </c>
-      <c r="I25"/>
+      <c r="I25">
+        <v>35000000.0</v>
+      </c>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
+      <c r="L25"/>
       <c r="M25">
         <v>35000000.0</v>
       </c>
       <c r="N25">
         <v>35000000.0</v>
       </c>
       <c r="O25">
-        <v>50000000.0</v>
+        <v>35000000.0</v>
       </c>
       <c r="P25">
         <v>50000000.0</v>
       </c>
       <c r="Q25">
         <v>50000000.0</v>
       </c>
       <c r="R25">
+        <v>50000000.0</v>
+      </c>
+      <c r="S25">
         <v>60000000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>75000000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>86364000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>89342000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>92319000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>95299000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>98268000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>101235000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>104202000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>121170000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>123355000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>131540000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>143728000.0</v>
       </c>
-      <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
@@ -12300,160 +12355,161 @@
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
       <c r="DN25"/>
       <c r="DO25"/>
       <c r="DP25"/>
       <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
         <v>56</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2400000.0</v>
       </c>
       <c r="AC26">
         <v>2400000.0</v>
       </c>
       <c r="AD26">
         <v>2400000.0</v>
       </c>
       <c r="AE26">
+        <v>2400000.0</v>
+      </c>
+      <c r="AF26">
         <v>2500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="AG26">
         <v>1800000.0</v>
       </c>
       <c r="AH26">
         <v>1800000.0</v>
       </c>
       <c r="AI26">
+        <v>1800000.0</v>
+      </c>
+      <c r="AJ26">
         <v>1900000.0</v>
       </c>
-      <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
-      <c r="AM26">
+      <c r="AM26"/>
+      <c r="AN26">
         <v>2800000.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
-      <c r="AQ26">
+      <c r="AQ26"/>
+      <c r="AR26">
         <v>3600000.0</v>
       </c>
-      <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-      <c r="AU26">
+      <c r="AU26"/>
+      <c r="AV26">
         <v>3800000.0</v>
       </c>
-      <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
-      <c r="AZ26">
+      <c r="AZ26"/>
+      <c r="BA26">
         <v>9092000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>8920000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>8926000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>8970000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>9789000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>9686000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>9581000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>9565000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>17223000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>16985000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
@@ -12474,52 +12530,53 @@
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12604,501 +12661,507 @@
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
+        <v>4476000.0</v>
+      </c>
+      <c r="C28">
         <v>-11563000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>8560000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1671000.0</v>
       </c>
-      <c r="E28">
-[...1 lines deleted...]
-      </c>
       <c r="F28">
-        <v>-6030000.0</v>
+        <v>2346000.0</v>
       </c>
       <c r="G28">
+        <v>-18593000.0</v>
+      </c>
+      <c r="H28">
         <v>16480000.0</v>
       </c>
-      <c r="H28">
-[...1 lines deleted...]
-      </c>
       <c r="I28">
-        <v>21076000.0</v>
+        <v>668000.0</v>
       </c>
       <c r="J28">
-        <v>22179000.0</v>
+        <v>7486000.0</v>
       </c>
       <c r="K28">
+        <v>8093000.0</v>
+      </c>
+      <c r="L28">
         <v>13945000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-66706000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-30120000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-20696000.0</v>
       </c>
-      <c r="O28">
-[...1 lines deleted...]
-      </c>
       <c r="P28">
-        <v>-15199000.0</v>
+        <v>10754000.0</v>
       </c>
       <c r="Q28">
-        <v>-15096000.0</v>
+        <v>4804000.0</v>
       </c>
       <c r="R28">
+        <v>4292000.0</v>
+      </c>
+      <c r="S28">
         <v>8980000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-134277925.0</v>
       </c>
-      <c r="T28">
-[...1 lines deleted...]
-      </c>
       <c r="U28">
+        <v>37927000.0</v>
+      </c>
+      <c r="V28">
         <v>27032000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>53786000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>99837000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>109900000.0</v>
       </c>
-      <c r="Y28">
-[...1 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>107286000.0</v>
+      </c>
+      <c r="AA28">
         <v>108383000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>141911000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>128149000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>134409000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>139590000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-140296000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-92057000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-92997000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-82073000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-79790000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-79960000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-67106000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-74176000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-76958000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-70136000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-68856000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-78654000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-53331000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-45586000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-50163000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-50168000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-49650000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-56932000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-52634000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-80501000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-74132000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-70700000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-55083000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-143944000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-98810000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-80900000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-87663000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-100407000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-81047000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-73586000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-83185000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-97600000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-86927000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-138100000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-143912000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-135246000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-97805000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-108177000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-94017000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-111284000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-129478000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-124869000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-155315000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-126510000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>-53163000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-40820000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-41190000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-38845000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-39157000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-31622000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-84558000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-80070000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-48538000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-52468000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-55217000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-43890000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-37328000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-36621000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-46068000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-38431000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-22385000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-11342000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-13881000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-23708000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-11479000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-19213000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-17703000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-13094000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-17747000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-15657000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-20863000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-18706000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-15848000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>-34535000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-27367000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>-38587000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>-13400000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>-15400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8100000.0</v>
       </c>
       <c r="DF28">
         <v>-8100000.0</v>
       </c>
       <c r="DG28">
+        <v>-8100000.0</v>
+      </c>
+      <c r="DH28">
         <v>-10400000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>-5200000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>-2800000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>-3200000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>-7700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>-1900000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>-1800000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>-5000000.0</v>
       </c>
-      <c r="DO28">
+      <c r="DP28">
         <v>-34400000.0</v>
       </c>
-      <c r="DP28">
+      <c r="DQ28">
         <v>-1300000.0</v>
       </c>
-      <c r="DQ28"/>
       <c r="DR28"/>
-      <c r="DS28">
+      <c r="DS28"/>
+      <c r="DT28">
         <v>-1000000.0</v>
       </c>
-      <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
         <v>59</v>
       </c>
       <c r="B29">
+        <v>156640000.0</v>
+      </c>
+      <c r="C29">
         <v>141054000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>161525000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>192672000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>194539000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>182434000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>264537000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>269334000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>272054000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>265931000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>275265000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>35000000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>266645000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>257746000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>271656000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>263889000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>260099000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>262430000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>278907000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>300016000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>303344000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>297056000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>293565000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>284695000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>285582000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>272530000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -13154,584 +13217,588 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30">
+        <v>36108000.0</v>
+      </c>
+      <c r="C30">
         <v>40901000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>50850000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33588000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>40244000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>43251000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>55490000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>39165000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>47702000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>54717000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>58999000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>41016000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>46277000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>58915000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>73345000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>50602000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>59014000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>70260000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>86965000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>52317000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63397000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>68822000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>84695000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>54141000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>54108000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>59505000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>84605000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>54612000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>65824000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>69122000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>67318000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>38552000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>49486000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>62154000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>70023000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>39481000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>50954000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>55029000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>58812000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>36024000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>42714000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>49351000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>67355000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>37379000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>42656000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>50000000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>67429000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>39041000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>41182000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>49105000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>77543000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>37009000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>39785000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>49160000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>74623000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>44149000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>47545000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>52249000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>81378000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>43159000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>47714000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>48280000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>73574000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>39229000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>39774000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>46878000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>67436000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>36404000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>36281000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>40559000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>64226000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>37352000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>44884000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>50880000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>69865000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>35729000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>37774000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>40245000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>59727000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>29902000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>32187000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>33344000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>52177000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>28653000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>28056000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>28718000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>39210000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>25113000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>26059000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>25342000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>40013000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>19655000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>18028000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>22624000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>17791000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>10859000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>12206000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>15110000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>24498000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>17174000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>19160000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>29362000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>49923000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>31897000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>26993000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>28615000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>37000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>20900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>17500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>17900000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>21200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>16500000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>13600000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>12600000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>11200000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>12200000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>9300000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>8200000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>8100000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>8700000.0</v>
       </c>
-      <c r="DQ30"/>
       <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>5900000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-55048000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-66559000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-69997000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-77556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-100979000.0</v>
       </c>
       <c r="R31">
         <v>-100979000.0</v>
       </c>
       <c r="S31">
+        <v>-100979000.0</v>
+      </c>
+      <c r="T31">
         <v>-110320000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-114723000.0</v>
       </c>
       <c r="U31">
         <v>-114723000.0</v>
       </c>
       <c r="V31">
+        <v>-114723000.0</v>
+      </c>
+      <c r="W31">
         <v>-127352000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-139440000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-153668000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-157786000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-177173000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-183170000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-194089000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-201240000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-213413000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>61484000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>56336000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>62943000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>63836000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>64288000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>58478000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>51241000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>58419000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>75379000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>66607000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>60322000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>53043000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>50897000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>51629000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>54651000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>56189000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>61537000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>62831000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>69455000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>90082000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>118884000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>122178000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>132476000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>212645000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>210196000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>209419000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>206753000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>205962000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>208875000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>195520000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>194267000.0</v>
       </c>
-      <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
@@ -13752,131 +13819,134 @@
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
       <c r="DN31"/>
       <c r="DO31"/>
       <c r="DP31"/>
       <c r="DQ31"/>
       <c r="DR31"/>
       <c r="DS31"/>
       <c r="DT31"/>
       <c r="DU31"/>
       <c r="DV31"/>
+      <c r="DW31"/>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32">
+        <v>13248000.0</v>
+      </c>
+      <c r="C32">
         <v>-19514000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-27377000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>11534000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16969000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-5188000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-2607000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-4133000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-18167000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-22530000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-24076000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-5877000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-33308000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-43461000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-34099000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-42790000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-54493000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-56112000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-42848000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-38728000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-42609000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-47877000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-52585000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-66029000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-68257000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-84454000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13932,505 +14002,511 @@
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
       <c r="DN32"/>
       <c r="DO32"/>
       <c r="DP32"/>
       <c r="DQ32"/>
       <c r="DR32"/>
       <c r="DS32"/>
       <c r="DT32"/>
       <c r="DU32"/>
       <c r="DV32"/>
+      <c r="DW32"/>
     </row>
-    <row r="33" spans="1:126">
+    <row r="33" spans="1:127">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>194481000.0</v>
+      </c>
+      <c r="C33">
         <v>190697000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>191349000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>220543000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>221835000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>221307000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>302498000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>311392000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>330740000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>337089000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>348174000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>351171000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>360453000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>368044000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>373148000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>380956000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>392383000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>402536000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>410640000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>416673000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>423499000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>427447000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>427058000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>435158000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>429628000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>435395000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>447124000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>447461000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>457820000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>462691000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>117431000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>121314000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>108266000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>108888000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>108381000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>115965000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>114203000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>111581000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>112349000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>118146000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>121047000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>121529000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>121264000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>120684000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>120575000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>119596000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>124712000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>126503000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>130276000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>131654000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>135813000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>147105000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>147889000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>148738000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>151267000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>162731000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>150632000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>150406000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>150217000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>156598000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>153335000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>136780000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>132687000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>130074000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>125679000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>127363000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>129395000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>103442000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>139563000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>142939000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>144047000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>146168000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>124607000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>135869000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>72347000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>76898000.0</v>
       </c>
-      <c r="BY33"/>
       <c r="BZ33"/>
       <c r="CA33"/>
-      <c r="CB33">
+      <c r="CB33"/>
+      <c r="CC33">
         <v>111906000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>112650000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>112587000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>113191000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>120871000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>121962000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>123945000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>123879000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>124795000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>126822000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>128886000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>131151000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>130471000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>130808000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>133788000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>56425000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>55580000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>60804000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>59865000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>64986000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>65946000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>68190000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>70791000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33">
+      <c r="CZ33"/>
+      <c r="DA33">
         <v>42505000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>27287000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>22667000.0</v>
       </c>
-      <c r="DC33">
+      <c r="DD33">
         <v>13400000.0</v>
       </c>
-      <c r="DD33">
+      <c r="DE33">
         <v>9300000.0</v>
       </c>
-      <c r="DE33">
+      <c r="DF33">
         <v>8900000.0</v>
       </c>
-      <c r="DF33">
+      <c r="DG33">
         <v>7400000.0</v>
       </c>
-      <c r="DG33">
+      <c r="DH33">
         <v>7800000.0</v>
       </c>
-      <c r="DH33">
+      <c r="DI33">
         <v>7900000.0</v>
       </c>
-      <c r="DI33">
+      <c r="DJ33">
         <v>7300000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>6500000.0</v>
       </c>
-      <c r="DK33">
+      <c r="DL33">
         <v>4500000.0</v>
       </c>
-      <c r="DL33">
+      <c r="DM33">
         <v>4200000.0</v>
       </c>
-      <c r="DM33">
+      <c r="DN33">
         <v>3200000.0</v>
       </c>
-      <c r="DN33">
+      <c r="DO33">
         <v>2700000.0</v>
       </c>
-      <c r="DO33">
+      <c r="DP33">
         <v>2500000.0</v>
       </c>
-      <c r="DP33">
+      <c r="DQ33">
         <v>2100000.0</v>
       </c>
-      <c r="DQ33"/>
       <c r="DR33"/>
-      <c r="DS33">
+      <c r="DS33"/>
+      <c r="DT33">
         <v>1000000.0</v>
       </c>
-      <c r="DT33"/>
       <c r="DU33"/>
       <c r="DV33"/>
+      <c r="DW33"/>
     </row>
-    <row r="34" spans="1:126">
+    <row r="34" spans="1:127">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34">
+        <v>1966000.0</v>
+      </c>
+      <c r="C34">
         <v>2789000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>2053000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>7613000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>9152000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>11686000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1840000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>9503000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>9181000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>14156000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>2481000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>11679000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>15669000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>66837000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>67393000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>74277000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>77791000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>83994000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>88886000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>90429000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>18469000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>95014000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>93408000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>96153000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>86727000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>88567000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>90971000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>78741000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>83719000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>83038000.0</v>
       </c>
-      <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
@@ -14482,738 +14558,743 @@
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
       <c r="DN34"/>
       <c r="DO34"/>
       <c r="DP34"/>
       <c r="DQ34"/>
       <c r="DR34"/>
       <c r="DS34"/>
       <c r="DT34"/>
       <c r="DU34"/>
       <c r="DV34"/>
+      <c r="DW34"/>
     </row>
-    <row r="35" spans="1:126">
+    <row r="35" spans="1:127">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
+        <v>86089000.0</v>
+      </c>
+      <c r="C35">
         <v>65129000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>37447000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>74405000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>79265000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>68685000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>70354000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>72925000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>75519000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>83628000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>83833000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>35000000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>95500000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>101837000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>117393000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>124277000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>127791000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>143994000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>163890000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>176793000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>179388000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>187333000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>188707000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>194421000.0</v>
       </c>
-      <c r="Y35">
-[...1 lines deleted...]
-      </c>
       <c r="Z35">
+        <v>187962000.0</v>
+      </c>
+      <c r="AA35">
         <v>192769000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>212141000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>202096000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>215259000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>226766000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>11939000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>11353000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>8094000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>8403000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>8958000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>8788000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>8040000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>8188000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>8275000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>10254000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>9436000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>9254000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>9236000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>9277000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>9315000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>9391000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>9408000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>9305000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>9464000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>9458000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>10142000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>8972000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>9233000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>9318000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>9433000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>17499000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>17444000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>18441000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>17580000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>13059000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>11492000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>8685000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>6920000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>7568000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>7195000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>7669000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>8117000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>6552000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>6424000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>6053000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>6551000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>6894000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>7404000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>6936000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>6858000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>6068000.0</v>
       </c>
-      <c r="BY35"/>
       <c r="BZ35"/>
       <c r="CA35"/>
-      <c r="CB35">
-[...1 lines deleted...]
-      </c>
+      <c r="CB35"/>
       <c r="CC35">
         <v>5800000.0</v>
       </c>
       <c r="CD35">
         <v>5800000.0</v>
       </c>
       <c r="CE35">
         <v>5800000.0</v>
       </c>
       <c r="CF35">
+        <v>5800000.0</v>
+      </c>
+      <c r="CG35">
         <v>6700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6600000.0</v>
       </c>
       <c r="CH35">
         <v>6600000.0</v>
       </c>
-      <c r="CI35"/>
+      <c r="CI35">
+        <v>6600000.0</v>
+      </c>
       <c r="CJ35"/>
       <c r="CK35"/>
       <c r="CL35"/>
       <c r="CM35"/>
       <c r="CN35"/>
       <c r="CO35"/>
-      <c r="CP35">
+      <c r="CP35"/>
+      <c r="CQ35">
         <v>200000.0</v>
       </c>
-      <c r="CQ35"/>
       <c r="CR35"/>
       <c r="CS35"/>
       <c r="CT35"/>
       <c r="CU35"/>
       <c r="CV35"/>
       <c r="CW35"/>
       <c r="CX35"/>
       <c r="CY35"/>
       <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
       <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
-      <c r="DF35">
+      <c r="DF35"/>
+      <c r="DG35">
         <v>100000.0</v>
       </c>
-      <c r="DG35"/>
       <c r="DH35"/>
       <c r="DI35"/>
-      <c r="DJ35">
+      <c r="DJ35"/>
+      <c r="DK35">
         <v>100000.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
       <c r="DN35"/>
       <c r="DO35"/>
       <c r="DP35"/>
       <c r="DQ35"/>
       <c r="DR35"/>
       <c r="DS35"/>
       <c r="DT35"/>
       <c r="DU35"/>
       <c r="DV35"/>
+      <c r="DW35"/>
     </row>
-    <row r="36" spans="1:126">
+    <row r="36" spans="1:127">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>13815000.0</v>
+        <v>7776000.0</v>
       </c>
       <c r="C36">
+        <v>16029000.0</v>
+      </c>
+      <c r="D36">
         <v>10359000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>10937000.0</v>
       </c>
-      <c r="E36">
-[...1 lines deleted...]
-      </c>
       <c r="F36">
-        <v>12818000.0</v>
+        <v>8139000.0</v>
       </c>
       <c r="G36">
-        <v>6216000.0</v>
+        <v>14984000.0</v>
       </c>
       <c r="H36">
-        <v>6855000.0</v>
+        <v>8316000.0</v>
       </c>
       <c r="I36">
-        <v>4444000.0</v>
+        <v>9097000.0</v>
       </c>
       <c r="J36">
-        <v>4708000.0</v>
+        <v>6561000.0</v>
       </c>
       <c r="K36">
-        <v>4324000.0</v>
+        <v>6821000.0</v>
       </c>
       <c r="L36">
+        <v>7157000.0</v>
+      </c>
+      <c r="M36">
         <v>7053000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>8404000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>7754000.0</v>
       </c>
-      <c r="O36">
-[...1 lines deleted...]
-      </c>
       <c r="P36">
+        <v>8317000.0</v>
+      </c>
+      <c r="Q36">
         <v>8821000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>9883000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>9977000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>9660000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>7828000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>7873000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>7535000.0</v>
       </c>
-      <c r="W36">
-[...1 lines deleted...]
-      </c>
       <c r="X36">
+        <v>5524000.0</v>
+      </c>
+      <c r="Y36">
         <v>5040000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>5577000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>7082000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>3291000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>7018000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>7753000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>7578000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>5310000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>8417000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>7756000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>6942000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>6231000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>13095000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>13631000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>13336000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>13798000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>16988000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>18837000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>17426000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>17290000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>15540000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>13944000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>11993000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12473000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>10828000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>10021000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>8592000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>10167000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>11166000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>11244000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>9815000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>9123000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>17902000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>11689000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>8935000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>8344000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>488000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>2544000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>5180000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>12149000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>15468000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>15372000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>15368000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>17331000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>548000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>529000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>495000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>203000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>1050000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>1189000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>849000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>1253000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>868000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>10794000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>13400000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>13630000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>703000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1043000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>246000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>915000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>1273000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>1260000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>1483000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>14742000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>13822000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>13989000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>13050000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>12264000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>14688000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>12176000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>12313000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>10117000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>9826000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>9640000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>9296000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>10008000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>9955000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>10222000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>10249000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>23895000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>22879000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>11746000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>9266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1800000.0</v>
       </c>
       <c r="DD36">
         <v>1800000.0</v>
       </c>
       <c r="DE36">
+        <v>1800000.0</v>
+      </c>
+      <c r="DF36">
         <v>1500000.0</v>
       </c>
-      <c r="DF36"/>
       <c r="DG36"/>
       <c r="DH36"/>
       <c r="DI36"/>
       <c r="DJ36"/>
       <c r="DK36"/>
-      <c r="DL36">
+      <c r="DL36"/>
+      <c r="DM36">
         <v>-100000.0</v>
       </c>
-      <c r="DM36"/>
       <c r="DN36"/>
       <c r="DO36"/>
       <c r="DP36"/>
       <c r="DQ36"/>
       <c r="DR36"/>
-      <c r="DS36">
+      <c r="DS36"/>
+      <c r="DT36">
         <v>-100000.0</v>
       </c>
-      <c r="DT36"/>
       <c r="DU36"/>
       <c r="DV36"/>
+      <c r="DW36"/>
     </row>
-    <row r="37" spans="1:126">
+    <row r="37" spans="1:127">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
-      <c r="AF37">
-[...1 lines deleted...]
-      </c>
+      <c r="AF37"/>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
         <v>0.0</v>
       </c>
       <c r="AO37">
@@ -15257,51 +15338,53 @@
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
@@ -15322,1750 +15405,1762 @@
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
       <c r="DN37"/>
       <c r="DO37"/>
       <c r="DP37"/>
       <c r="DQ37"/>
       <c r="DR37"/>
       <c r="DS37"/>
       <c r="DT37"/>
       <c r="DU37"/>
       <c r="DV37"/>
+      <c r="DW37"/>
     </row>
-    <row r="38" spans="1:126">
+    <row r="38" spans="1:127">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>10359000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>7837000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>8139000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>14984000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>8316000.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>9097000.0</v>
       </c>
-      <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>555670000.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>-351171000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>86606000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>7754000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>8317000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>8821000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>9883000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>9977000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>680130000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>654792000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>7873000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7535000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>74820000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>4540000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-93864000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>4582000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>4329000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>4618000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>5353000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>7578000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2810000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>6617000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>5956000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>5142000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>83132000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>89837000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>89764000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>88168000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>88455000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>93300000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>95214000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>94583000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>93695000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>92903000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>91270000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>89025000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>92538000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>92640000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>94487000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>93821000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>95945000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>106047000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>105411000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>104184000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>104967000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>114419000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>101792000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>100045000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>99769000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>105108000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>110245000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>105905000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>112849000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>120752000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>119327000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>121114000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>123572000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>96485000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>132179000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>134737000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>137288000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>139236000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>118009000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>129039000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>65513000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>70257000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>72908000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>77973000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>79653000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>106453000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>106943000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>107354000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>96437000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>114791000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>115404000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>116843000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>117469000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>118770000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>121204000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>121117000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>122885000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>121426000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>120381000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>121786000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>45751000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>42862000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>45418000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>43466000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>43728000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>43068000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>43922000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>46072000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>39253000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>22879000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>11746000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>9266000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
       <c r="DF38"/>
       <c r="DG38"/>
       <c r="DH38"/>
       <c r="DI38"/>
       <c r="DJ38"/>
       <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
       <c r="DN38"/>
       <c r="DO38"/>
       <c r="DP38"/>
       <c r="DQ38"/>
       <c r="DR38"/>
       <c r="DS38"/>
       <c r="DT38"/>
       <c r="DU38"/>
       <c r="DV38"/>
+      <c r="DW38"/>
     </row>
-    <row r="39" spans="1:126">
+    <row r="39" spans="1:127">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
+        <v>55093000.0</v>
+      </c>
+      <c r="C39">
         <v>31999000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>34179000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>28098000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>39005000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>40994000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>41205000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>39770000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>34912000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>45390000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>32512000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>42163000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>53993000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>45953000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>38628000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>34944000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>40920000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>47494000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>-134277835.99</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>39452000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>35167000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>41850000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>18588000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>30449000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>36446000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>43583000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>19201000.0</v>
       </c>
-      <c r="AB39">
-[...1 lines deleted...]
-      </c>
       <c r="AC39">
+        <v>27912000.0</v>
+      </c>
+      <c r="AD39">
         <v>31064000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>33553000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>28479000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>24176000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>25303000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>33363000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>32673000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>24963000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>23801000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>26599000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>26519000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>22229000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>25784000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>32029000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>29266000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>30486000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>33315000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>40464000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>36031000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>32916000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>33759000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>36359000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>33701000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>27053000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>25443000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>27652000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>28314000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>29169000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>34304000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>40642000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>37945000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>29593000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>34836000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>38944000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>37299000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>25430000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>27088000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>27736000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>23523000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>25514000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>27423000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>34618000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>33249000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>26611000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>33606000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>32073000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>35171000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BY39">
         <v>33176000.0</v>
       </c>
-      <c r="BY39">
+      <c r="BZ39">
         <v>33346000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CA39">
         <v>33786000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CB39">
         <v>31319000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CC39">
         <v>14261000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CD39">
         <v>15463000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CE39">
         <v>16834000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CF39">
         <v>14066000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CG39">
         <v>11940000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CH39">
         <v>12477000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CI39">
         <v>12896000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CJ39">
         <v>12343000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CK39">
         <v>12475000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CL39">
         <v>13657000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CM39">
         <v>14076000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CN39">
         <v>13078000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CO39">
         <v>10970000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CP39">
         <v>12517000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CQ39">
         <v>12876000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CR39">
         <v>9426000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CS39">
         <v>10946000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CT39">
         <v>10593000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CU39">
         <v>10577000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CV39">
         <v>10486000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CW39">
         <v>12594000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CX39">
         <v>12816000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CY39">
         <v>195624000.0</v>
       </c>
-      <c r="CY39">
+      <c r="CZ39">
         <v>17760000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DA39">
         <v>14406000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DB39">
         <v>12299000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DC39">
         <v>12480000.0</v>
       </c>
-      <c r="DC39">
+      <c r="DD39">
         <v>10300000.0</v>
       </c>
-      <c r="DD39">
+      <c r="DE39">
         <v>9200000.0</v>
       </c>
-      <c r="DE39">
+      <c r="DF39">
         <v>78700000.0</v>
       </c>
-      <c r="DF39">
+      <c r="DG39">
         <v>74400000.0</v>
       </c>
-      <c r="DG39">
+      <c r="DH39">
         <v>61100000.0</v>
       </c>
-      <c r="DH39">
+      <c r="DI39">
         <v>59900000.0</v>
       </c>
-      <c r="DI39">
+      <c r="DJ39">
         <v>59100000.0</v>
       </c>
-      <c r="DJ39">
+      <c r="DK39">
         <v>57500000.0</v>
       </c>
-      <c r="DK39">
+      <c r="DL39">
         <v>50100000.0</v>
       </c>
-      <c r="DL39">
+      <c r="DM39">
         <v>48900000.0</v>
       </c>
-      <c r="DM39">
+      <c r="DN39">
         <v>48000000.0</v>
       </c>
-      <c r="DN39">
+      <c r="DO39">
         <v>43800000.0</v>
       </c>
-      <c r="DO39">
+      <c r="DP39">
         <v>11800000.0</v>
       </c>
-      <c r="DP39">
+      <c r="DQ39">
         <v>1600000.0</v>
       </c>
-      <c r="DQ39"/>
       <c r="DR39"/>
-      <c r="DS39">
+      <c r="DS39"/>
+      <c r="DT39">
         <v>7500000.0</v>
       </c>
-      <c r="DT39"/>
       <c r="DU39"/>
       <c r="DV39"/>
+      <c r="DW39"/>
     </row>
-    <row r="40" spans="1:126">
+    <row r="40" spans="1:127">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
+        <v>60158000.0</v>
+      </c>
+      <c r="C40">
         <v>63619000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>55035000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>39034000.0</v>
       </c>
-      <c r="E40">
-[...1 lines deleted...]
-      </c>
       <c r="F40">
-        <v>30122000.0</v>
+        <v>40931000.0</v>
       </c>
       <c r="G40">
+        <v>42685000.0</v>
+      </c>
+      <c r="H40">
         <v>42702000.0</v>
       </c>
-      <c r="H40">
-[...1 lines deleted...]
-      </c>
       <c r="I40">
-        <v>63116000.0</v>
+        <v>43270000.0</v>
       </c>
       <c r="J40">
-        <v>61224000.0</v>
+        <v>45148000.0</v>
       </c>
       <c r="K40">
-        <v>48440000.0</v>
+        <v>44698000.0</v>
       </c>
       <c r="L40">
+        <v>62621000.0</v>
+      </c>
+      <c r="M40">
         <v>56533000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>-179613000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>53787000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>71552000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>65247000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>66347000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>56507000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-213695688.5</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>69483000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>63735000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>54747000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>56324000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>54802000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>44272000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>51450000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>62329000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>70888000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>67340000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>69946000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>51074000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>41364000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>34300000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>35260000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>45717000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>36838000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>32349000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>29779000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>36699000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>29654000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>30648000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>27371000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>38688000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>29641000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>29168000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>27174000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>34167000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>26516000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>30586000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>28644000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>30779000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>25184000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>26869000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>29586000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>26364000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>25270000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>28775000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>28260000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>25411000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>27959000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>31266000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>31768000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>36485000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>26066000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>25044000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>25878000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>30168000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>23892000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>22274000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>24847000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>27527000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>18734000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>27555000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>25835000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>28891000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>23520000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>117531000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>127731000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>129727000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>31619000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>27033000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>24857000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>24771000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>26462000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>25933000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>24758000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>26928000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>27363000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>25976000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>25535000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>31457000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>27650000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>24272000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>29384000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>20681000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>16371000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>19744000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>20813000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>22157000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>20094000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>20313000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>22918000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>121111000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>115534000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>98323000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>97055000.0</v>
       </c>
-      <c r="DC40">
+      <c r="DD40">
         <v>77900000.0</v>
       </c>
-      <c r="DD40">
+      <c r="DE40">
         <v>56800000.0</v>
       </c>
-      <c r="DE40">
+      <c r="DF40">
         <v>49100000.0</v>
       </c>
-      <c r="DF40">
+      <c r="DG40">
         <v>47500000.0</v>
       </c>
-      <c r="DG40">
+      <c r="DH40">
         <v>45600000.0</v>
       </c>
-      <c r="DH40">
+      <c r="DI40">
         <v>39400000.0</v>
       </c>
-      <c r="DI40">
+      <c r="DJ40">
         <v>35300000.0</v>
       </c>
-      <c r="DJ40">
+      <c r="DK40">
         <v>35000000.0</v>
       </c>
-      <c r="DK40">
+      <c r="DL40">
         <v>31700000.0</v>
       </c>
-      <c r="DL40">
+      <c r="DM40">
         <v>28200000.0</v>
       </c>
-      <c r="DM40">
+      <c r="DN40">
         <v>25100000.0</v>
       </c>
-      <c r="DN40">
+      <c r="DO40">
         <v>24200000.0</v>
       </c>
-      <c r="DO40">
+      <c r="DP40">
         <v>21800000.0</v>
       </c>
-      <c r="DP40">
+      <c r="DQ40">
         <v>18400000.0</v>
       </c>
-      <c r="DQ40"/>
       <c r="DR40"/>
-      <c r="DS40">
+      <c r="DS40"/>
+      <c r="DT40">
         <v>13000000.0</v>
       </c>
-      <c r="DT40"/>
       <c r="DU40"/>
       <c r="DV40"/>
+      <c r="DW40"/>
     </row>
-    <row r="41" spans="1:126">
+    <row r="41" spans="1:127">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>15669000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>18316000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>16642000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>20673000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>20202000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>22496000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>23554000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>21526000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>17783000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>19567000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>21941000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>21772000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>21512000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>22940000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>23765000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>14912000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>18901000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>19195000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>11939000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>11353000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>8094000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>8403000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>8858000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>8788000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>8040000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>8188000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>8175000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>10254000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>9436000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>9254000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>9032000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>9277000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>9315000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>9391000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>9311000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>9305000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>9464000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>9458000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>9290000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>8972000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9233000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9318000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>9072000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>17499000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>17444000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>18441000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>8934000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>13059000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>11492000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>8685000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6920000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>7568000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>7195000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>7669000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>8117000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>6552000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>6424000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>6053000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>6551000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>6894000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7404000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>6936000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6858000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>6068000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>7274000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>7203000.0</v>
       </c>
-      <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
       <c r="DN41"/>
       <c r="DO41"/>
       <c r="DP41"/>
       <c r="DQ41"/>
       <c r="DR41"/>
       <c r="DS41"/>
       <c r="DT41"/>
       <c r="DU41"/>
       <c r="DV41"/>
+      <c r="DW41"/>
     </row>
-    <row r="42" spans="1:126">
+    <row r="42" spans="1:127">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
+        <v>78403000.0</v>
+      </c>
+      <c r="C42">
         <v>77621000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>74789000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>72140000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>71010000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>67803000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>65098000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>65058000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>66231000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>66207000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>66908000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>62648000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>61484000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>58624000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>54699000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>51274000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>47870000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>49587000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>54270000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>59433000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>62923000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>62863000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>58239000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>53164000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>50889000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>48419000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>44565000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>40767000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>38489000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>34766000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>28807000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>24914000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>17969000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>20025000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>19967000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>13275000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>7620000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>18730000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>35593000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>28226000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>21684000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>17995000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>14782000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>14279000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>18548000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>23502000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>25688000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>27770000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>34775000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>57382000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>83588000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>88325000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>99490000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>181947000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>178656000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>178686000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>184442000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>188377000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>192591000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>187462000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>190364000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>190379000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>195422000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>185005000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>190254000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>189279000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>183957000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>186623000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>189665000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>191926000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>194298000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>194441000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>192765000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>186486000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>194003000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>191046000.0</v>
       </c>
-      <c r="BY42"/>
       <c r="BZ42"/>
       <c r="CA42"/>
-      <c r="CB42">
+      <c r="CB42"/>
+      <c r="CC42">
         <v>148227000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>146573000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>124005000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>146687000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>122444000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>121665000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>125708000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>130254000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>132870000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>136210000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>135513000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>142223000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>141566000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>142271000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>143208000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>147850000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>150698000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>158024000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>154914000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>156043000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>153268000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>148463000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>144123000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42">
+      <c r="CZ42"/>
+      <c r="DA42">
         <v>122035000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>104824000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>95312000.0</v>
       </c>
-      <c r="DC42">
+      <c r="DD42">
         <v>54200000.0</v>
       </c>
-      <c r="DD42">
+      <c r="DE42">
         <v>48500000.0</v>
       </c>
-      <c r="DE42">
+      <c r="DF42">
         <v>51500000.0</v>
       </c>
-      <c r="DF42">
+      <c r="DG42">
         <v>49500000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>44700000.0</v>
       </c>
-      <c r="DH42">
+      <c r="DI42">
         <v>41100000.0</v>
       </c>
-      <c r="DI42">
+      <c r="DJ42">
         <v>40100000.0</v>
       </c>
-      <c r="DJ42">
+      <c r="DK42">
         <v>38200000.0</v>
       </c>
-      <c r="DK42">
+      <c r="DL42">
         <v>39600000.0</v>
       </c>
-      <c r="DL42">
+      <c r="DM42">
         <v>35600000.0</v>
       </c>
-      <c r="DM42">
+      <c r="DN42">
         <v>34900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>34300000.0</v>
       </c>
       <c r="DO42">
         <v>34300000.0</v>
       </c>
       <c r="DP42">
+        <v>34300000.0</v>
+      </c>
+      <c r="DQ42">
         <v>-100000.0</v>
       </c>
-      <c r="DQ42"/>
       <c r="DR42"/>
-      <c r="DS42">
+      <c r="DS42"/>
+      <c r="DT42">
         <v>500000.0</v>
       </c>
-      <c r="DT42"/>
       <c r="DU42"/>
       <c r="DV42"/>
+      <c r="DW42"/>
     </row>
-    <row r="43" spans="1:126">
+    <row r="43" spans="1:127">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -17150,88 +17245,87 @@
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
       <c r="DN43"/>
       <c r="DO43"/>
       <c r="DP43"/>
       <c r="DQ43"/>
       <c r="DR43"/>
       <c r="DS43"/>
       <c r="DT43"/>
       <c r="DU43"/>
       <c r="DV43"/>
+      <c r="DW43"/>
     </row>
-    <row r="44" spans="1:126">
+    <row r="44" spans="1:127">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
-      <c r="AF44">
-[...1 lines deleted...]
-      </c>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -17275,51 +17369,53 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
@@ -17340,1638 +17436,1649 @@
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
       <c r="DN44"/>
       <c r="DO44"/>
       <c r="DP44"/>
       <c r="DQ44"/>
       <c r="DR44"/>
       <c r="DS44"/>
       <c r="DT44"/>
       <c r="DU44"/>
       <c r="DV44"/>
+      <c r="DW44"/>
     </row>
-    <row r="45" spans="1:126">
+    <row r="45" spans="1:127">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45">
+        <v>60898000.0</v>
+      </c>
+      <c r="C45">
         <v>48899000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>98770000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>41587000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>43279000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>35798000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>100600000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>42357000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>48693000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>52167000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>123185000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>61714000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>65356000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>70985000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>139206000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>80690000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>99401000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>100323000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>96328000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>101742000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>92856000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>92968000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>99037000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>98702000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>99141000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>97886000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>22005000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>22403000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>23342000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>24487000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>25249000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>26128000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>24439000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>23413000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>23894000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>24846000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>25833000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>26946000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>27569000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>27781000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>29305000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>30571000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>32174000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>33863000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>35789000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>37833000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>39868000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>41058000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>42478000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>44554000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>46300000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>48312000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>48840000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>50361000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>50448000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>51490000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>43090000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>30875000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>19838000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>9322000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>6352000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>6249000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>5823000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>6957000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>7344000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>8202000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>6759000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>6932000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>6598000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>6830000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>6834000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>5611000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>6648000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>6688000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>5611000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>5453000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>5707000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>5233000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>5771000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>6080000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>6558000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>7102000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>6410000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>6025000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>5618000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>7769000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>8266000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>9045000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>10427000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>12002000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>10674000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>12718000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>15386000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>16399000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>21258000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>22878000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>24268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22128000.0</v>
       </c>
       <c r="CY45">
         <v>22128000.0</v>
       </c>
       <c r="CZ45">
+        <v>22128000.0</v>
+      </c>
+      <c r="DA45">
         <v>19626000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>15541000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>13401000.0</v>
       </c>
-      <c r="DC45">
+      <c r="DD45">
         <v>11600000.0</v>
       </c>
-      <c r="DD45">
+      <c r="DE45">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="DF45">
         <v>7400000.0</v>
       </c>
       <c r="DG45">
+        <v>7400000.0</v>
+      </c>
+      <c r="DH45">
         <v>7800000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>7900000.0</v>
       </c>
-      <c r="DI45">
+      <c r="DJ45">
         <v>7300000.0</v>
       </c>
-      <c r="DJ45">
+      <c r="DK45">
         <v>6500000.0</v>
       </c>
-      <c r="DK45">
+      <c r="DL45">
         <v>4500000.0</v>
       </c>
-      <c r="DL45">
+      <c r="DM45">
         <v>4300000.0</v>
       </c>
-      <c r="DM45">
+      <c r="DN45">
         <v>3200000.0</v>
       </c>
-      <c r="DN45">
+      <c r="DO45">
         <v>2700000.0</v>
       </c>
-      <c r="DO45">
+      <c r="DP45">
         <v>2500000.0</v>
       </c>
-      <c r="DP45">
+      <c r="DQ45">
         <v>2100000.0</v>
       </c>
-      <c r="DQ45"/>
       <c r="DR45"/>
-      <c r="DS45">
+      <c r="DS45"/>
+      <c r="DT45">
         <v>1100000.0</v>
       </c>
-      <c r="DT45"/>
       <c r="DU45"/>
       <c r="DV45"/>
+      <c r="DW45"/>
     </row>
-    <row r="46" spans="1:126">
+    <row r="46" spans="1:127">
       <c r="A46" t="s">
         <v>76</v>
       </c>
       <c r="B46">
+        <v>60898000.0</v>
+      </c>
+      <c r="C46">
         <v>48899000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>41879000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>41587000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>43279000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>35798000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>38748000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>42357000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>48693000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>52167000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>59123000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>61714000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>65356000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>70985000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>73178000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>80690000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>85125000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>89150000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>93250000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>97373000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>99401000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>100323000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>96328000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>101742000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>92856000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>92968000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>99037000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>98702000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>99141000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>97886000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>22005000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>22403000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>23342000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>24487000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>25249000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>26128000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>24439000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>23413000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>23894000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>24846000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>25833000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>26946000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>27569000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>27781000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>29305000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>30571000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>32174000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>33863000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>35789000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>37833000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>39868000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>41058000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>42478000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>44554000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>46300000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>48312000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>48840000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>50361000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>50448000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>51490000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>43090000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>30875000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>19838000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>9322000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>6352000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>6249000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>5823000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>6957000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>7344000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>8202000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>6759000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>6932000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>6598000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>6830000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>6834000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>6641000.0</v>
       </c>
-      <c r="BY46"/>
       <c r="BZ46"/>
       <c r="CA46"/>
-      <c r="CB46">
+      <c r="CB46"/>
+      <c r="CC46">
         <v>5453000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>5707000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>5233000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>5771000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>6080000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>6558000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>7102000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>6410000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>6025000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>5618000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>7769000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>8266000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>9045000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>10427000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>12002000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>10674000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12718000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>15386000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>16399000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>21258000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>22878000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>24268000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>24719000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46">
+      <c r="CZ46"/>
+      <c r="DA46">
         <v>19626000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>15541000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>13401000.0</v>
       </c>
-      <c r="DC46">
+      <c r="DD46">
         <v>11600000.0</v>
       </c>
-      <c r="DD46">
+      <c r="DE46">
         <v>7500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7400000.0</v>
       </c>
       <c r="DF46">
         <v>7400000.0</v>
       </c>
       <c r="DG46">
+        <v>7400000.0</v>
+      </c>
+      <c r="DH46">
         <v>7800000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>7900000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>7300000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>6500000.0</v>
       </c>
-      <c r="DK46">
+      <c r="DL46">
         <v>4500000.0</v>
       </c>
-      <c r="DL46">
+      <c r="DM46">
         <v>4300000.0</v>
       </c>
-      <c r="DM46">
+      <c r="DN46">
         <v>3200000.0</v>
       </c>
-      <c r="DN46">
+      <c r="DO46">
         <v>2700000.0</v>
       </c>
-      <c r="DO46">
+      <c r="DP46">
         <v>2500000.0</v>
       </c>
-      <c r="DP46">
+      <c r="DQ46">
         <v>2100000.0</v>
       </c>
-      <c r="DQ46"/>
       <c r="DR46"/>
-      <c r="DS46">
+      <c r="DS46"/>
+      <c r="DT46">
         <v>1100000.0</v>
       </c>
-      <c r="DT46"/>
       <c r="DU46"/>
       <c r="DV46"/>
+      <c r="DW46"/>
     </row>
-    <row r="47" spans="1:126">
+    <row r="47" spans="1:127">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>41879000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>41587000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>43279000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>35798000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>38748000.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>42357000.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>61714000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>65356000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>22420000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>23208000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>25053000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26159000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>27064000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>28245000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>29743000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>99401000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>26513000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>27032000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>28531000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>29019000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>28748000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>29937000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>27609000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>25974000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>26357000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>22005000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22403000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>23342000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>24487000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>25249000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>26128000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>24439000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>23413000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>23894000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>24846000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>25833000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>26946000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>27569000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>27781000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>29305000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>30571000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>32174000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>33863000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>35789000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>37833000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>39868000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>41058000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>42478000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>44554000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>46300000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>48312000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>48840000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>50361000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>50448000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>51490000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>43090000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>30875000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>19838000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>9322000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>6352000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>6249000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>5823000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>6957000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>7344000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>8202000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>6759000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>6932000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>6598000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>6830000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>6834000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>6641000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>6648000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>6688000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>5611000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>5453000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>5707000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>5233000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>5771000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>6080000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>6558000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>7102000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>6410000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>6025000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>5618000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>7769000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>8266000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>9045000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>10427000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>12002000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>10674000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12718000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>15386000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>16399000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>21258000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>22878000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>24268000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>24719000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>22128000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>19626000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>15541000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DC47">
         <v>13401000.0</v>
       </c>
-      <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
       <c r="DN47"/>
       <c r="DO47"/>
       <c r="DP47"/>
       <c r="DQ47"/>
       <c r="DR47"/>
       <c r="DS47"/>
       <c r="DT47"/>
       <c r="DU47"/>
       <c r="DV47"/>
+      <c r="DW47"/>
     </row>
-    <row r="48" spans="1:126">
+    <row r="48" spans="1:127">
       <c r="A48" t="s">
         <v>78</v>
       </c>
       <c r="B48">
+        <v>46002000.0</v>
+      </c>
+      <c r="C48">
         <v>30749000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>52574000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>86449000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>88575000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>84662000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>171934000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>171502000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>177300000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>171008000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>177681000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>178344000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>175860000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>170556000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>174631000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>176261000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>170847000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>156973000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>152830000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>144802000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>140280000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>131937000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>127981000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>125554000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>129314000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>117477000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>118147000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>113257000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>115956000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>114401000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>127717000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>126006000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>125698000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>121495000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>123010000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>124343000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>123780000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>121069000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>121799000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>119300000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>119456000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>115222000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>117135000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>118131000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>116718000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>114025000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>117318000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>116628000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>116510000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>115214000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>118415000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>118814000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>119197000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>116639000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>117648000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>116504000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>109256000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>104648000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>104662000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>95765000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>90033000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>84563000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>81652000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>145937000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>142233000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>135331000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>129559000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>123776000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>119476000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>113324000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>110693000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>101539000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>95151000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>86506000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>81478000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>75862000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>69065000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>64563000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>62766000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>93103000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>87788000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>83945000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>82425000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>79767000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>76540000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>73816000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>71077000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>67551000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>64340000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>66688000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>66945000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>66858000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>66672000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>66531000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>64754000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>61290000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>61597000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>58050000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>64165000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>59272000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>56595000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>50913000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>46048000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>38717000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>32778000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>27958000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>24400000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>20600000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>17700000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>15500000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>13600000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>10800000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>9000000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>7400000.0</v>
       </c>
-      <c r="DK48">
+      <c r="DL48">
         <v>3000000.0</v>
       </c>
-      <c r="DL48">
+      <c r="DM48">
         <v>4000000.0</v>
       </c>
-      <c r="DM48">
+      <c r="DN48">
         <v>2600000.0</v>
       </c>
-      <c r="DN48">
+      <c r="DO48">
         <v>1400000.0</v>
       </c>
-      <c r="DO48">
+      <c r="DP48">
         <v>400000.0</v>
       </c>
-      <c r="DP48">
+      <c r="DQ48">
         <v>4200000.0</v>
       </c>
-      <c r="DQ48"/>
       <c r="DR48"/>
-      <c r="DS48">
+      <c r="DS48"/>
+      <c r="DT48">
         <v>2000000.0</v>
       </c>
-      <c r="DT48"/>
       <c r="DU48"/>
       <c r="DV48"/>
+      <c r="DW48"/>
     </row>
-    <row r="49" spans="1:126">
+    <row r="49" spans="1:127">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>170556000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>174631000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>176261000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>170847000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>156973000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>152825000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>144802000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>140280000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>131937000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>127981000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>125554000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>129314000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>117477000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>118147000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>113257000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>115956000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>114401000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>127717000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>126006000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>125698000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>121495000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>123010000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>124343000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>123780000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>121069000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>121799000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>119300000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>119456000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>115222000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>117135000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>118131000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>116718000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>114025000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>117318000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>116628000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>116510000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>115214000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>118415000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>118814000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>119197000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>116639000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>117648000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>116504000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>109256000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>104648000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>104662000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>95765000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BJ49">
         <v>90033000.0</v>
       </c>
-      <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
@@ -18992,109 +19099,110 @@
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
       <c r="DN49"/>
       <c r="DO49"/>
       <c r="DP49"/>
       <c r="DQ49"/>
       <c r="DR49"/>
       <c r="DS49"/>
       <c r="DT49"/>
       <c r="DU49"/>
       <c r="DV49"/>
+      <c r="DW49"/>
     </row>
-    <row r="50" spans="1:126">
+    <row r="50" spans="1:127">
       <c r="A50" t="s">
         <v>80</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50">
         <v>35000000.0</v>
       </c>
-      <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
-[...1 lines deleted...]
-      </c>
+      <c r="T50"/>
       <c r="U50">
         <v>12500000.0</v>
       </c>
       <c r="V50">
         <v>12500000.0</v>
       </c>
       <c r="W50">
         <v>12500000.0</v>
       </c>
       <c r="X50">
+        <v>12500000.0</v>
+      </c>
+      <c r="Y50">
         <v>11719000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>10938000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>10156000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>9375000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>8594000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>7813000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>7031000.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
@@ -19146,143 +19254,146 @@
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
       <c r="DN50"/>
       <c r="DO50"/>
       <c r="DP50"/>
       <c r="DQ50"/>
       <c r="DR50"/>
       <c r="DS50"/>
       <c r="DT50"/>
       <c r="DU50"/>
       <c r="DV50"/>
+      <c r="DW50"/>
     </row>
-    <row r="51" spans="1:126">
+    <row r="51" spans="1:127">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>63991000.0</v>
+      </c>
+      <c r="C51">
         <v>62340000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>71895000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>66792000.0</v>
       </c>
-      <c r="E51">
-[...1 lines deleted...]
-      </c>
       <c r="F51">
-        <v>69562000.0</v>
+        <v>70113000.0</v>
       </c>
       <c r="G51">
+        <v>56999000.0</v>
+      </c>
+      <c r="H51">
         <v>72567000.0</v>
       </c>
-      <c r="H51">
-[...1 lines deleted...]
-      </c>
       <c r="I51">
-        <v>79928000.0</v>
+        <v>63422000.0</v>
       </c>
       <c r="J51">
-        <v>83558000.0</v>
+        <v>66338000.0</v>
       </c>
       <c r="K51">
+        <v>69472000.0</v>
+      </c>
+      <c r="L51">
         <v>86854000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>92295000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>213476000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>83521000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>114383000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>103539000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>107517000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>121476000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>87992000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>167259000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>173419000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>179386000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>190094000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>182927000.0</v>
       </c>
-      <c r="Y51">
-[...1 lines deleted...]
-      </c>
       <c r="Z51">
+        <v>175663000.0</v>
+      </c>
+      <c r="AA51">
         <v>178198000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>209815000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>195778000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>204171000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>214602000.0</v>
       </c>
-      <c r="AE51"/>
       <c r="AF51"/>
       <c r="AG51"/>
       <c r="AH51"/>
       <c r="AI51"/>
       <c r="AJ51"/>
       <c r="AK51"/>
       <c r="AL51"/>
       <c r="AM51"/>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
       <c r="AY51"/>
       <c r="AZ51"/>
       <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
@@ -19301,665 +19412,668 @@
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
       <c r="BZ51"/>
       <c r="CA51"/>
       <c r="CB51"/>
       <c r="CC51"/>
       <c r="CD51"/>
       <c r="CE51"/>
       <c r="CF51"/>
       <c r="CG51"/>
       <c r="CH51"/>
       <c r="CI51"/>
       <c r="CJ51"/>
       <c r="CK51"/>
       <c r="CL51"/>
       <c r="CM51"/>
       <c r="CN51"/>
       <c r="CO51"/>
-      <c r="CP51">
+      <c r="CP51"/>
+      <c r="CQ51">
         <v>208000.0</v>
       </c>
-      <c r="CQ51"/>
       <c r="CR51"/>
       <c r="CS51"/>
       <c r="CT51"/>
       <c r="CU51"/>
       <c r="CV51"/>
       <c r="CW51"/>
       <c r="CX51"/>
       <c r="CY51"/>
       <c r="CZ51"/>
       <c r="DA51"/>
       <c r="DB51"/>
       <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
       <c r="DF51"/>
       <c r="DG51"/>
       <c r="DH51"/>
       <c r="DI51"/>
       <c r="DJ51"/>
       <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
       <c r="DN51"/>
       <c r="DO51"/>
       <c r="DP51"/>
       <c r="DQ51"/>
       <c r="DR51"/>
       <c r="DS51"/>
       <c r="DT51"/>
       <c r="DU51"/>
       <c r="DV51"/>
+      <c r="DW51"/>
     </row>
-    <row r="52" spans="1:126">
+    <row r="52" spans="1:127">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52"/>
-      <c r="C52">
+      <c r="C52"/>
+      <c r="D52">
         <v>42383000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>7496000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>6616000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>12563000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>12758000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>13160000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>13590000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>14086000.0</v>
       </c>
-      <c r="K52">
-[...1 lines deleted...]
-      </c>
       <c r="L52">
+        <v>14181000.0</v>
+      </c>
+      <c r="M52">
         <v>57295000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>178476000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>13985000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>13632000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>13455000.0</v>
       </c>
-      <c r="Q52"/>
-      <c r="R52">
+      <c r="R52"/>
+      <c r="S52">
         <v>13427000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12992000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12500000.0</v>
       </c>
       <c r="U52">
         <v>12500000.0</v>
       </c>
       <c r="V52">
         <v>12500000.0</v>
       </c>
       <c r="W52">
+        <v>12500000.0</v>
+      </c>
+      <c r="X52">
         <v>24472000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>11719000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10938000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>10156000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>21583000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8594000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>7813000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>7031000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2991000.0</v>
       </c>
-      <c r="AF52"/>
       <c r="AG52"/>
       <c r="AH52"/>
-      <c r="AI52">
+      <c r="AI52"/>
+      <c r="AJ52">
         <v>3912000.0</v>
       </c>
-      <c r="AJ52"/>
       <c r="AK52"/>
       <c r="AL52"/>
-      <c r="AM52">
+      <c r="AM52"/>
+      <c r="AN52">
         <v>4704000.0</v>
       </c>
-      <c r="AN52"/>
       <c r="AO52"/>
       <c r="AP52"/>
-      <c r="AQ52">
+      <c r="AQ52"/>
+      <c r="AR52">
         <v>2564000.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
       <c r="AT52"/>
-      <c r="AU52">
+      <c r="AU52"/>
+      <c r="AV52">
         <v>2050000.0</v>
       </c>
-      <c r="AV52"/>
       <c r="AW52"/>
       <c r="AX52"/>
-      <c r="AY52">
+      <c r="AY52"/>
+      <c r="AZ52">
         <v>2692000.0</v>
       </c>
-      <c r="AZ52"/>
       <c r="BA52"/>
       <c r="BB52"/>
-      <c r="BC52">
+      <c r="BC52"/>
+      <c r="BD52">
         <v>3714000.0</v>
       </c>
-      <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
-      <c r="BG52">
+      <c r="BG52"/>
+      <c r="BH52">
         <v>4742000.0</v>
       </c>
-      <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52"/>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
       <c r="CL52"/>
       <c r="CM52"/>
       <c r="CN52"/>
       <c r="CO52"/>
-      <c r="CP52">
+      <c r="CP52"/>
+      <c r="CQ52">
         <v>208000.0</v>
       </c>
-      <c r="CQ52"/>
-      <c r="CR52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>19869000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>19331000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>20429000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>21659000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>17128000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>17275000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>21614000.0</v>
       </c>
-      <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
       <c r="DF52"/>
       <c r="DG52"/>
       <c r="DH52"/>
       <c r="DI52"/>
       <c r="DJ52"/>
       <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
       <c r="DN52"/>
       <c r="DO52"/>
       <c r="DP52"/>
       <c r="DQ52"/>
       <c r="DR52"/>
       <c r="DS52"/>
       <c r="DT52"/>
       <c r="DU52"/>
       <c r="DV52"/>
+      <c r="DW52"/>
     </row>
-    <row r="53" spans="1:126">
+    <row r="53" spans="1:127">
       <c r="A53" t="s">
         <v>83</v>
       </c>
       <c r="B53">
+        <v>71317000.0</v>
+      </c>
+      <c r="C53">
         <v>71569000.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>64321000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>66831000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>67187000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>58662000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>48582000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>52178000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>51961000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>57095000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>51580000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>9750000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>13664000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>16759000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>19688000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>20003000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>19388000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>19116000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>18510000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>17018000.0</v>
       </c>
-      <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53">
         <v>4300000.0</v>
       </c>
-      <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53">
         <v>52395000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>50090000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>54258000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>54333000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>54019000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>58129000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>60417000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>61147000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>63104000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>57673000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>41356000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>47775000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>58565000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>60677000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>60832000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>54885000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>55497000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>81024000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>76740000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>81013000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>86961000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>123550000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>120608000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>134876000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>147757000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>148777000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>142885000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>136991000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>139033000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>135114000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>133090000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>119990000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>136992000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>132998000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>137650000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>152037000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>162055000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>139357000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>114470000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>83951000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>83258000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>73450000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>79613000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>195811000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>198562000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>194748000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>189604000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>168676000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>159934000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>97581000.0</v>
       </c>
-      <c r="CD53">
+      <c r="CE53">
         <v>76348000.0</v>
       </c>
-      <c r="CE53">
+      <c r="CF53">
         <v>83730000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>82090000.0</v>
       </c>
-      <c r="CG53">
+      <c r="CH53">
         <v>76603000.0</v>
       </c>
-      <c r="CH53">
+      <c r="CI53">
         <v>87808000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>90112000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>91779000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>79025000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>89331000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>104348000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>117539000.0</v>
       </c>
-      <c r="CO53">
+      <c r="CP53">
         <v>121749000.0</v>
       </c>
-      <c r="CP53">
+      <c r="CQ53">
         <v>116708000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>183152000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>178194000.0</v>
       </c>
-      <c r="CS53">
+      <c r="CT53">
         <v>186426000.0</v>
       </c>
-      <c r="CT53">
+      <c r="CU53">
         <v>190115000.0</v>
       </c>
-      <c r="CU53">
+      <c r="CV53">
         <v>187435000.0</v>
       </c>
-      <c r="CV53">
+      <c r="CW53">
         <v>186742000.0</v>
       </c>
-      <c r="CW53">
+      <c r="CX53">
         <v>184382000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>158891000.0</v>
       </c>
       <c r="CY53">
         <v>158891000.0</v>
       </c>
       <c r="CZ53">
+        <v>158891000.0</v>
+      </c>
+      <c r="DA53">
         <v>155913000.0</v>
       </c>
-      <c r="DA53">
+      <c r="DB53">
         <v>144305000.0</v>
       </c>
-      <c r="DB53">
+      <c r="DC53">
         <v>121109000.0</v>
       </c>
-      <c r="DC53">
+      <c r="DD53">
         <v>85300000.0</v>
       </c>
-      <c r="DD53">
+      <c r="DE53">
         <v>72100000.0</v>
       </c>
-      <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
       <c r="DN53"/>
       <c r="DO53"/>
-      <c r="DP53">
+      <c r="DP53"/>
+      <c r="DQ53">
         <v>9600000.0</v>
       </c>
-      <c r="DQ53"/>
       <c r="DR53"/>
       <c r="DS53"/>
       <c r="DT53"/>
       <c r="DU53"/>
       <c r="DV53"/>
+      <c r="DW53"/>
     </row>
-    <row r="54" spans="1:126">
+    <row r="54" spans="1:127">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
-      <c r="AF54">
-[...1 lines deleted...]
-      </c>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -20003,51 +20117,53 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
@@ -20068,1578 +20184,1589 @@
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
       <c r="DN54"/>
       <c r="DO54"/>
       <c r="DP54"/>
       <c r="DQ54"/>
       <c r="DR54"/>
       <c r="DS54"/>
       <c r="DT54"/>
       <c r="DU54"/>
       <c r="DV54"/>
+      <c r="DW54"/>
     </row>
-    <row r="55" spans="1:126">
+    <row r="55" spans="1:127">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>416514000.0</v>
+      </c>
+      <c r="C55">
         <v>409069000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>404034000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>414181000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>436038000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>439806000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>503862000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>505259000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>524167000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>555670000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>564174000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>152472000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>570674000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>593888000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>608438000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>585240000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>614930000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>651902000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>680130000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>654792000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>668450000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>663719000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>644218000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>592775000.0</v>
       </c>
-      <c r="Y55">
-[...1 lines deleted...]
-      </c>
       <c r="Z55">
+        <v>588559000.0</v>
+      </c>
+      <c r="AA55">
         <v>608298000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>639160000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>598331000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>624470000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>640378000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>353524000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>328494000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>326142000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>340736000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>345200000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>314388000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>314193000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>327802000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>335785000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>309639000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>316074000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>322919000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>318991000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>292700000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>307386000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>321060000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>332707000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>310889000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>338875000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>374359000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>402202000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>368828000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>391750000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>490102000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>487832000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>464706000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>468921000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>486589000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>487578000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>441969000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>454184000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>454694000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>450477000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>469825000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>469451000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>474873000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>470196000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>435592000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>436641000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>443870000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>454951000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>418258000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>431862000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>424945000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>426357000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>385185000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>386614000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>387141000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>384143000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>347625000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>342439000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>319183000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>311702000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>296022000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>294315000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>297257000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>302872000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>290783000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>291631000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>296066000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>310975000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>289977000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>296983000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>309912000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>278273000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>274792000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>287732000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>288761000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>305152000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>298113000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>305411000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>314483000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>303803000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>279256000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>238251000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>223458000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>159400000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>126900000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>113200000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>107800000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>100500000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>89500000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>82800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>79800000.0</v>
       </c>
-      <c r="DK55">
+      <c r="DL55">
         <v>73500000.0</v>
       </c>
-      <c r="DL55">
+      <c r="DM55">
         <v>67200000.0</v>
       </c>
-      <c r="DM55">
+      <c r="DN55">
         <v>62300000.0</v>
       </c>
-      <c r="DN55">
+      <c r="DO55">
         <v>59700000.0</v>
       </c>
-      <c r="DO55">
+      <c r="DP55">
         <v>56800000.0</v>
       </c>
-      <c r="DP55">
+      <c r="DQ55">
         <v>23300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15400000.0</v>
       </c>
       <c r="DR55">
         <v>15400000.0</v>
       </c>
       <c r="DS55">
         <v>15400000.0</v>
       </c>
       <c r="DT55">
         <v>15400000.0</v>
       </c>
       <c r="DU55">
         <v>15400000.0</v>
       </c>
       <c r="DV55">
         <v>15400000.0</v>
       </c>
+      <c r="DW55">
+        <v>15400000.0</v>
+      </c>
     </row>
-    <row r="56" spans="1:126">
+    <row r="56" spans="1:127">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>222033000.0</v>
+      </c>
+      <c r="C56">
         <v>218372000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>212685000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>193638000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>214203000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>218499000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>201364000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>193867000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>193427000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>218581000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>216000000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>152472000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>123615000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>225844000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>235290000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>204284000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>222547000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>249366000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>269490000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>238119000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>244951000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>236272000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>217160000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>157617000.0</v>
       </c>
-      <c r="Y56">
-[...1 lines deleted...]
-      </c>
       <c r="Z56">
+        <v>158931000.0</v>
+      </c>
+      <c r="AA56">
         <v>172903000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>192036000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>150870000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>166650000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>177687000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>236093000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>207180000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>217876000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>231848000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>236819000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>198423000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>199990000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>216221000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>223436000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>191493000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>195027000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>201390000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>197727000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>172016000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>186811000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>201464000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>207995000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>184386000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>208599000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>242705000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>266389000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>221723000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>243861000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>341364000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>336565000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>301975000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>318289000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>336183000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>337361000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>285371000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>300849000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>317914000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>317790000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>339751000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>343772000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>347510000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>340801000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>332150000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>297078000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>300931000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>310904000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>272090000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>307255000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>289076000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>354010000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>308287000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>307058000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>302480000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>298879000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>235719000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>229789000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>206596000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>198511000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>175151000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>172353000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>173312000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>178993000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>165988000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>164809000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>167180000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>179824000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>159506000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>166175000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>176124000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>221848000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>219212000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>226928000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>228896000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>240166000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>232167000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>237221000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>243692000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>242422000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>236751000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>210964000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>200791000.0</v>
       </c>
-      <c r="DC56">
+      <c r="DD56">
         <v>146000000.0</v>
       </c>
-      <c r="DD56">
+      <c r="DE56">
         <v>117600000.0</v>
       </c>
-      <c r="DE56">
+      <c r="DF56">
         <v>104300000.0</v>
       </c>
-      <c r="DF56">
+      <c r="DG56">
         <v>100400000.0</v>
       </c>
-      <c r="DG56">
+      <c r="DH56">
         <v>92700000.0</v>
       </c>
-      <c r="DH56">
+      <c r="DI56">
         <v>81600000.0</v>
       </c>
-      <c r="DI56">
+      <c r="DJ56">
         <v>75500000.0</v>
       </c>
-      <c r="DJ56">
+      <c r="DK56">
         <v>73300000.0</v>
       </c>
-      <c r="DK56">
+      <c r="DL56">
         <v>69000000.0</v>
       </c>
-      <c r="DL56">
+      <c r="DM56">
         <v>63000000.0</v>
       </c>
-      <c r="DM56">
+      <c r="DN56">
         <v>59100000.0</v>
       </c>
-      <c r="DN56">
+      <c r="DO56">
         <v>57000000.0</v>
       </c>
-      <c r="DO56">
+      <c r="DP56">
         <v>54300000.0</v>
       </c>
-      <c r="DP56">
+      <c r="DQ56">
         <v>21200000.0</v>
       </c>
-      <c r="DQ56"/>
       <c r="DR56"/>
-      <c r="DS56">
+      <c r="DS56"/>
+      <c r="DT56">
         <v>14400000.0</v>
       </c>
-      <c r="DT56"/>
       <c r="DU56"/>
       <c r="DV56"/>
+      <c r="DW56"/>
     </row>
-    <row r="57" spans="1:126">
+    <row r="57" spans="1:127">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
+        <v>208785000.0</v>
+      </c>
+      <c r="C57">
         <v>237886000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>240062000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>182104000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>197234000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>223687000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>203971000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>198000000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>211594000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>241111000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>240076000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>158349000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>179613000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>269305000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>269389000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>247074000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>277040000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>305478000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>312340000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>276847000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>287560000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>284149000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>269745000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>223646000.0</v>
       </c>
-      <c r="Y57">
-[...1 lines deleted...]
-      </c>
       <c r="Z57">
+        <v>227188000.0</v>
+      </c>
+      <c r="AA57">
         <v>257357000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>268931000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>248583000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>259525000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>269798000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>189985000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>170311000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>177937000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>191038000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>195053000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>170380000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>178779000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>186363000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>177474000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>156466000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>169939000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>183465000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>182453000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>154431000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>166094000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>178448000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>181697000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>156941000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>175490000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>189590000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>187398000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>151889000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>164794000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>182696000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>181329000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>151060000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>164307000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>180657000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>179263000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>150543000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>164365000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>173970000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>171650000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>134807000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>137002000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>146427000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>150134000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>119385000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>123081000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>136321000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>144903000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>120320000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>139446000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>146241000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>144483000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>111289000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>120772000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>129920000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>132605000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>108561000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>110480000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>113593000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>112948000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>96089000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>98349000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>100048000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>103026000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>90702000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>92817000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>94781000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>102653000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>81013000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>86715000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>99283000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>64405000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>61875000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>67945000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>76241000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>84754000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>84573000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>99501000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>118113000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>126875000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>119194000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>101142000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>100659000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>80600000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>57900000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>50700000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>48400000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>47000000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>40800000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>36900000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>36700000.0</v>
       </c>
-      <c r="DK57">
+      <c r="DL57">
         <v>33000000.0</v>
       </c>
-      <c r="DL57">
+      <c r="DM57">
         <v>29300000.0</v>
       </c>
-      <c r="DM57">
+      <c r="DN57">
         <v>26200000.0</v>
       </c>
-      <c r="DN57">
+      <c r="DO57">
         <v>25100000.0</v>
       </c>
-      <c r="DO57">
+      <c r="DP57">
         <v>23000000.0</v>
       </c>
-      <c r="DP57">
+      <c r="DQ57">
         <v>19100000.0</v>
       </c>
-      <c r="DQ57"/>
       <c r="DR57"/>
-      <c r="DS57">
+      <c r="DS57"/>
+      <c r="DT57">
         <v>13400000.0</v>
       </c>
-      <c r="DT57"/>
       <c r="DU57"/>
       <c r="DV57"/>
+      <c r="DW57"/>
     </row>
-    <row r="58" spans="1:126">
+    <row r="58" spans="1:127">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>294874000.0</v>
+      </c>
+      <c r="C58">
         <v>303015000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>277509000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>256509000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>276499000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>292372000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>274325000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>270925000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>287113000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>324739000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>323909000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>193349000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>179613000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>371142000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>386782000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>371351000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>404831000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>449472000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>476220000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>453640000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>466948000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>471482000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>458452000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>418067000.0</v>
       </c>
-      <c r="Y58">
-[...1 lines deleted...]
-      </c>
       <c r="Z58">
+        <v>415150000.0</v>
+      </c>
+      <c r="AA58">
         <v>450126000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>481072000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>450679000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>474784000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>496564000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>201924000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>181664000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>186031000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>199441000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>204011000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>179168000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>186819000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>194551000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>185749000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>166720000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>179375000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>192719000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>191689000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>163708000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>175409000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>187839000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>191105000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>166246000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>184954000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>199048000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>197540000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>160861000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>174027000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>192014000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>190762000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>168559000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>181751000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>199098000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>196843000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>163602000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>175857000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>182655000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>178570000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>142375000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>144197000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>154096000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>158251000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>125937000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>129505000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>142374000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>151454000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>127214000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>146850000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>153177000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>151341000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>117357000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>128046000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>137122000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>139238000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>108561000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>110480000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>113593000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>112948000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>96089000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>98349000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>100048000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>103026000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>90702000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>92817000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>94781000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>102653000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>81013000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>86715000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>99283000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>64405000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>61875000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>67945000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>76241000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>84754000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>84573000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>99501000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>118113000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>126875000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>119194000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>101142000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>100659000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>80600000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>57900000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>50700000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>48500000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>47000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>40800000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>36900000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>36800000.0</v>
       </c>
-      <c r="DK58">
+      <c r="DL58">
         <v>33000000.0</v>
       </c>
-      <c r="DL58">
+      <c r="DM58">
         <v>29300000.0</v>
       </c>
-      <c r="DM58">
+      <c r="DN58">
         <v>26200000.0</v>
       </c>
-      <c r="DN58">
+      <c r="DO58">
         <v>25100000.0</v>
       </c>
-      <c r="DO58">
+      <c r="DP58">
         <v>23000000.0</v>
       </c>
-      <c r="DP58">
+      <c r="DQ58">
         <v>19100000.0</v>
       </c>
-      <c r="DQ58"/>
       <c r="DR58"/>
-      <c r="DS58">
+      <c r="DS58"/>
+      <c r="DT58">
         <v>13400000.0</v>
       </c>
-      <c r="DT58"/>
       <c r="DU58"/>
       <c r="DV58"/>
+      <c r="DW58"/>
     </row>
-    <row r="59" spans="1:126">
+    <row r="59" spans="1:127">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
-      <c r="AF59">
-[...1 lines deleted...]
-      </c>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -21683,51 +21810,53 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
@@ -21748,698 +21877,703 @@
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
       <c r="DN59"/>
       <c r="DO59"/>
       <c r="DP59"/>
       <c r="DQ59"/>
       <c r="DR59"/>
       <c r="DS59"/>
       <c r="DT59"/>
       <c r="DU59"/>
       <c r="DV59"/>
+      <c r="DW59"/>
     </row>
-    <row r="60" spans="1:126">
+    <row r="60" spans="1:127">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>121640000.0</v>
+      </c>
+      <c r="C60">
         <v>106054000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>126525000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>157672000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>159539000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>147434000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>229537000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>234334000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>237054000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>230931000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>240265000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>232890000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>231645000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>222746000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>221656000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>213889000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>210099000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>202430000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>203907000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>201152000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>201502000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>192237000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>185766000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>174708000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>173409000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>158172000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>158088000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>147652000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>149686000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>143814000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>151600000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>146830000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>140111000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>141295000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>141189000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>135220000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>127374000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>133251000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>150036000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>142919000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>136699000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>130200000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>127302000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>128992000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>131977000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>133221000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>141602000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>144643000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>153921000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>175311000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>204662000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>207967000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>217723000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>298088000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>297070000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>296147000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>287170000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>287491000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>290735000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>278367000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>278327000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>272039000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>271907000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>327450000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>325254000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>320777000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>311945000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>309655000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>307136000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>301496000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>303497000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>291044000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>285012000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>271768000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>275016000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>267828000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>258568000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>250018000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>244905000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>239064000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>231959000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>205590000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>198754000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>199933000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>195966000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>197209000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>199846000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>200081000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>198814000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>201285000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>208322000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>208964000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>210268000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>210629000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>213868000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>212917000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>219787000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>212520000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>220398000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>213540000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>205910000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>196370000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>176928000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>160062000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>137109000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>122799000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>78800000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>69000000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>62500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>59300000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>53500000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>48700000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>45900000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>43000000.0</v>
       </c>
-      <c r="DK60">
+      <c r="DL60">
         <v>40500000.0</v>
       </c>
-      <c r="DL60">
+      <c r="DM60">
         <v>37900000.0</v>
       </c>
-      <c r="DM60">
+      <c r="DN60">
         <v>36100000.0</v>
       </c>
-      <c r="DN60">
+      <c r="DO60">
         <v>34600000.0</v>
       </c>
-      <c r="DO60">
+      <c r="DP60">
         <v>33800000.0</v>
       </c>
-      <c r="DP60">
+      <c r="DQ60">
         <v>4200000.0</v>
       </c>
-      <c r="DQ60"/>
       <c r="DR60"/>
-      <c r="DS60">
+      <c r="DS60"/>
+      <c r="DT60">
         <v>2000000.0</v>
       </c>
-      <c r="DT60"/>
       <c r="DU60"/>
       <c r="DV60"/>
+      <c r="DW60"/>
     </row>
-    <row r="61" spans="1:126">
+    <row r="61" spans="1:127">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-      <c r="Z61">
-[...1 lines deleted...]
-      </c>
+      <c r="Z61"/>
       <c r="AA61">
         <v>-171889000.0</v>
       </c>
       <c r="AB61">
         <v>-171889000.0</v>
       </c>
       <c r="AC61">
         <v>-171889000.0</v>
       </c>
       <c r="AD61">
         <v>-171889000.0</v>
       </c>
       <c r="AE61">
         <v>-171889000.0</v>
       </c>
       <c r="AF61">
         <v>-171889000.0</v>
       </c>
       <c r="AG61">
+        <v>-171889000.0</v>
+      </c>
+      <c r="AH61">
         <v>-171585000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-166310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-161943000.0</v>
       </c>
       <c r="AJ61">
         <v>-161943000.0</v>
       </c>
       <c r="AK61">
+        <v>-161943000.0</v>
+      </c>
+      <c r="AL61">
         <v>-158402000.0</v>
       </c>
-      <c r="AL61">
+      <c r="AM61">
         <v>-143429000.0</v>
       </c>
-      <c r="AM61">
+      <c r="AN61">
         <v>-121976000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-120185000.0</v>
       </c>
       <c r="AO61">
         <v>-120185000.0</v>
       </c>
       <c r="AP61">
         <v>-120185000.0</v>
       </c>
       <c r="AQ61">
         <v>-120185000.0</v>
       </c>
       <c r="AR61">
+        <v>-120185000.0</v>
+      </c>
+      <c r="AS61">
         <v>-117893000.0</v>
       </c>
-      <c r="AS61">
+      <c r="AT61">
         <v>-111040000.0</v>
       </c>
-      <c r="AT61">
+      <c r="AU61">
         <v>-104977000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-99254000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-92645000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-81028000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-55800000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-26088000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-17071000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-424000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-210843000.0</v>
       </c>
       <c r="BC61">
         <v>-210843000.0</v>
       </c>
       <c r="BD61">
+        <v>-210843000.0</v>
+      </c>
+      <c r="BE61">
         <v>-207187000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-198052000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-188700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-181000000.0</v>
       </c>
       <c r="BH61">
         <v>-181000000.0</v>
       </c>
       <c r="BI61">
+        <v>-181000000.0</v>
+      </c>
+      <c r="BJ61">
         <v>-175990000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-171162000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-162595000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-155201000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-146252000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-141250000.0</v>
       </c>
       <c r="BO61">
         <v>-141250000.0</v>
       </c>
       <c r="BP61">
+        <v>-141250000.0</v>
+      </c>
+      <c r="BQ61">
         <v>-136084000.0</v>
       </c>
-      <c r="BQ61">
+      <c r="BR61">
         <v>-130874000.0</v>
       </c>
-      <c r="BR61">
+      <c r="BS61">
         <v>-125750000.0</v>
       </c>
-      <c r="BS61">
+      <c r="BT61">
         <v>-120851000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-116514000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-110459000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-104902000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-90428000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-85834000.0</v>
       </c>
       <c r="BY61">
         <v>-85834000.0</v>
       </c>
       <c r="BZ61">
         <v>-85834000.0</v>
       </c>
       <c r="CA61">
         <v>-85834000.0</v>
       </c>
       <c r="CB61">
         <v>-85834000.0</v>
       </c>
       <c r="CC61">
-        <v>-76462000.0</v>
+        <v>-85834000.0</v>
       </c>
       <c r="CD61">
         <v>-76462000.0</v>
       </c>
       <c r="CE61">
+        <v>-76462000.0</v>
+      </c>
+      <c r="CF61">
         <v>-73530000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-66314000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-61243000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-54845000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-50056000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-44923000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-41478000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-38487000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-30300000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-28881000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-27380000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-25330000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-20085000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-14830000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-7920000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-3547000.0</v>
       </c>
-      <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
       <c r="DN61"/>
       <c r="DO61"/>
       <c r="DP61"/>
       <c r="DQ61"/>
       <c r="DR61"/>
       <c r="DS61"/>
       <c r="DT61"/>
       <c r="DU61"/>
       <c r="DV61"/>
+      <c r="DW61"/>
     </row>
-    <row r="62" spans="1:126">
+    <row r="62" spans="1:127">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -22524,50 +22658,51 @@
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
       <c r="DN62"/>
       <c r="DO62"/>
       <c r="DP62"/>
       <c r="DQ62"/>
       <c r="DR62"/>
       <c r="DS62"/>
       <c r="DT62"/>
       <c r="DU62"/>
       <c r="DV62"/>
+      <c r="DW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -22657,51 +22792,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
         <v>170717000.0</v>
       </c>
       <c r="C2">
         <v>9648000.0</v>
       </c>
       <c r="D2">
         <v>204484000.0</v>
       </c>
       <c r="E2">
         <v>223773000.0</v>
       </c>
       <c r="F2">
         <v>201815000.0</v>
       </c>
       <c r="G2">
         <v>180899000.0</v>
       </c>
       <c r="H2">
         <v>196726000.0</v>
       </c>
       <c r="I2">
         <v>146502000.0</v>
       </c>
@@ -22755,51 +22890,51 @@
       </c>
       <c r="Z2">
         <v>49113000.0</v>
       </c>
       <c r="AA2">
         <v>45470000.0</v>
       </c>
       <c r="AB2">
         <v>27700000.0</v>
       </c>
       <c r="AC2">
         <v>22000000.0</v>
       </c>
       <c r="AD2">
         <v>13700000.0</v>
       </c>
       <c r="AE2">
         <v>9000000.0</v>
       </c>
       <c r="AF2">
         <v>5500000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
         <v>21450000.0</v>
       </c>
       <c r="C3">
         <v>30183000.0</v>
       </c>
       <c r="D3">
         <v>32066000.0</v>
       </c>
       <c r="E3">
         <v>36941000.0</v>
       </c>
       <c r="F3">
         <v>35934000.0</v>
       </c>
       <c r="G3">
         <v>42959000.0</v>
       </c>
       <c r="H3">
         <v>43783000.0</v>
       </c>
       <c r="I3">
         <v>9117000.0</v>
       </c>
@@ -22853,87 +22988,87 @@
       </c>
       <c r="Z3">
         <v>11094000.0</v>
       </c>
       <c r="AA3">
         <v>7944000.0</v>
       </c>
       <c r="AB3">
         <v>4000000.0</v>
       </c>
       <c r="AC3">
         <v>2800000.0</v>
       </c>
       <c r="AD3">
         <v>1200000.0</v>
       </c>
       <c r="AE3">
         <v>500000.0</v>
       </c>
       <c r="AF3">
         <v>300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5">
         <v>-116729000.0</v>
       </c>
       <c r="C5">
         <v>5648000.0</v>
       </c>
       <c r="D5">
         <v>9345000.0</v>
       </c>
       <c r="E5">
         <v>33157000.0</v>
       </c>
       <c r="F5">
         <v>37413000.0</v>
       </c>
       <c r="G5">
         <v>18273000.0</v>
       </c>
       <c r="H5">
         <v>-1545000.0</v>
       </c>
       <c r="I5">
         <v>23525000.0</v>
       </c>
@@ -22987,51 +23122,51 @@
       </c>
       <c r="Z5">
         <v>20408000.0</v>
       </c>
       <c r="AA5">
         <v>27144000.0</v>
       </c>
       <c r="AB5">
         <v>14600000.0</v>
       </c>
       <c r="AC5">
         <v>9200000.0</v>
       </c>
       <c r="AD5">
         <v>6800000.0</v>
       </c>
       <c r="AE5">
         <v>4000000.0</v>
       </c>
       <c r="AF5">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
         <v>-95279000.0</v>
       </c>
       <c r="C6">
         <v>35831000.0</v>
       </c>
       <c r="D6">
         <v>41411000.0</v>
       </c>
       <c r="E6">
         <v>70098000.0</v>
       </c>
       <c r="F6">
         <v>73347000.0</v>
       </c>
       <c r="G6">
         <v>61232000.0</v>
       </c>
       <c r="H6">
         <v>42238000.0</v>
       </c>
       <c r="I6">
         <v>32642000.0</v>
       </c>
@@ -23085,127 +23220,127 @@
       </c>
       <c r="Z6">
         <v>31502000.0</v>
       </c>
       <c r="AA6">
         <v>35088000.0</v>
       </c>
       <c r="AB6">
         <v>18600000.0</v>
       </c>
       <c r="AC6">
         <v>12000000.0</v>
       </c>
       <c r="AD6">
         <v>8000000.0</v>
       </c>
       <c r="AE6">
         <v>4500000.0</v>
       </c>
       <c r="AF6">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>-400000.0</v>
       </c>
       <c r="J8">
         <v>-1600000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
         <v>226171000.0</v>
       </c>
       <c r="C9">
         <v>422822000.0</v>
       </c>
       <c r="D9">
         <v>276295000.0</v>
       </c>
       <c r="E9">
         <v>314014000.0</v>
       </c>
       <c r="F9">
         <v>292500000.0</v>
       </c>
       <c r="G9">
         <v>268085000.0</v>
       </c>
       <c r="H9">
         <v>264971000.0</v>
       </c>
       <c r="I9">
         <v>211073000.0</v>
       </c>
@@ -23259,51 +23394,51 @@
       </c>
       <c r="Z9">
         <v>110007000.0</v>
       </c>
       <c r="AA9">
         <v>111677000.0</v>
       </c>
       <c r="AB9">
         <v>59600000.0</v>
       </c>
       <c r="AC9">
         <v>39600000.0</v>
       </c>
       <c r="AD9">
         <v>26700000.0</v>
       </c>
       <c r="AE9">
         <v>16000000.0</v>
       </c>
       <c r="AF9">
         <v>9100000.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
         <v>-119409000.0</v>
       </c>
       <c r="C10">
         <v>2637000.0</v>
       </c>
       <c r="D10">
         <v>6285000.0</v>
       </c>
       <c r="E10">
         <v>30724000.0</v>
       </c>
       <c r="F10">
         <v>33191000.0</v>
       </c>
       <c r="G10">
         <v>12933000.0</v>
       </c>
       <c r="H10">
         <v>-9599000.0</v>
       </c>
       <c r="I10">
         <v>23525000.0</v>
       </c>
@@ -23357,51 +23492,51 @@
       </c>
       <c r="Z10">
         <v>27042000.0</v>
       </c>
       <c r="AA10">
         <v>34037000.0</v>
       </c>
       <c r="AB10">
         <v>17600000.0</v>
       </c>
       <c r="AC10">
         <v>12100000.0</v>
       </c>
       <c r="AD10">
         <v>9300000.0</v>
       </c>
       <c r="AE10">
         <v>4700000.0</v>
       </c>
       <c r="AF10">
         <v>2100000.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11">
         <v>-49000.0</v>
       </c>
       <c r="C11">
         <v>8384000.0</v>
       </c>
       <c r="D11">
         <v>3235000.0</v>
       </c>
       <c r="E11">
         <v>8918000.0</v>
       </c>
       <c r="F11">
         <v>8347000.0</v>
       </c>
       <c r="G11">
         <v>2943000.0</v>
       </c>
       <c r="H11">
         <v>-29000.0</v>
       </c>
       <c r="I11">
         <v>8145000.0</v>
       </c>
@@ -23455,51 +23590,51 @@
       </c>
       <c r="Z11">
         <v>8925000.0</v>
       </c>
       <c r="AA11">
         <v>12423000.0</v>
       </c>
       <c r="AB11">
         <v>6600000.0</v>
       </c>
       <c r="AC11">
         <v>4600000.0</v>
       </c>
       <c r="AD11">
         <v>3700000.0</v>
       </c>
       <c r="AE11">
         <v>700000.0</v>
       </c>
       <c r="AF11">
         <v>800000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12">
         <v>2680000.0</v>
       </c>
       <c r="C12">
         <v>3011000.0</v>
       </c>
       <c r="D12">
         <v>3060000.0</v>
       </c>
       <c r="E12">
         <v>2461000.0</v>
       </c>
       <c r="F12">
         <v>4222000.0</v>
       </c>
       <c r="G12">
         <v>5340000.0</v>
       </c>
       <c r="H12">
         <v>8054000.0</v>
       </c>
       <c r="I12">
         <v>0.0</v>
       </c>
@@ -23553,51 +23688,51 @@
       </c>
       <c r="Z12">
         <v>0.0</v>
       </c>
       <c r="AA12">
         <v>0.0</v>
       </c>
       <c r="AB12">
         <v>0.0</v>
       </c>
       <c r="AC12">
         <v>0.0</v>
       </c>
       <c r="AD12">
         <v>0.0</v>
       </c>
       <c r="AE12">
         <v>0.0</v>
       </c>
       <c r="AF12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13">
         <v>3378000.0</v>
       </c>
       <c r="C13">
         <v>2997000.0</v>
       </c>
       <c r="D13">
         <v>3152000.0</v>
       </c>
       <c r="E13">
         <v>2352000.0</v>
       </c>
       <c r="F13">
         <v>5722000.0</v>
       </c>
       <c r="G13">
         <v>2868000.0</v>
       </c>
       <c r="H13">
         <v>8009000.0</v>
       </c>
       <c r="I13">
         <v>426000.0</v>
       </c>
@@ -23611,87 +23746,87 @@
         <v>18000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
         <v>-119360000.0</v>
       </c>
       <c r="C15">
         <v>-5747000.0</v>
       </c>
       <c r="D15">
         <v>3050000.0</v>
       </c>
       <c r="E15">
         <v>21806000.0</v>
       </c>
       <c r="F15">
         <v>24844000.0</v>
       </c>
       <c r="G15">
         <v>9990000.0</v>
       </c>
       <c r="H15">
         <v>-9570000.0</v>
       </c>
       <c r="I15">
         <v>15380000.0</v>
       </c>
@@ -23745,51 +23880,51 @@
       </c>
       <c r="Z15">
         <v>18117000.0</v>
       </c>
       <c r="AA15">
         <v>21614000.0</v>
       </c>
       <c r="AB15">
         <v>11000000.0</v>
       </c>
       <c r="AC15">
         <v>7500000.0</v>
       </c>
       <c r="AD15">
         <v>5600000.0</v>
       </c>
       <c r="AE15">
         <v>4000000.0</v>
       </c>
       <c r="AF15">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16">
         <v>-119360000.0</v>
       </c>
       <c r="C16">
         <v>-5747000.0</v>
       </c>
       <c r="D16">
         <v>3050000.0</v>
       </c>
       <c r="E16">
         <v>21806000.0</v>
       </c>
       <c r="F16">
         <v>24844000.0</v>
       </c>
       <c r="G16">
         <v>9990000.0</v>
       </c>
       <c r="H16">
         <v>-9570000.0</v>
       </c>
       <c r="I16">
         <v>15380000.0</v>
       </c>
@@ -23833,51 +23968,51 @@
         <v>11348000.0</v>
       </c>
       <c r="W16">
         <v>4132000.0</v>
       </c>
       <c r="X16">
         <v>2191000.0</v>
       </c>
       <c r="Y16">
         <v>589000.0</v>
       </c>
       <c r="Z16">
         <v>18117000.0</v>
       </c>
       <c r="AA16">
         <v>21614000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17">
         <v>-119360000.0</v>
       </c>
       <c r="C17">
         <v>-5747000.0</v>
       </c>
       <c r="D17">
         <v>2083000.0</v>
       </c>
       <c r="E17">
         <v>21806000.0</v>
       </c>
       <c r="F17">
         <v>24844000.0</v>
       </c>
       <c r="G17">
         <v>9990000.0</v>
       </c>
       <c r="H17">
         <v>-9570000.0</v>
       </c>
       <c r="I17">
         <v>15380000.0</v>
       </c>
@@ -23899,101 +24034,101 @@
       <c r="O17">
         <v>25574000.0</v>
       </c>
       <c r="P17">
         <v>23010000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
         <v>-2680000.0</v>
       </c>
       <c r="C18">
         <v>-3011000.0</v>
       </c>
       <c r="D18">
         <v>-3015000.0</v>
       </c>
       <c r="E18">
         <v>-2461000.0</v>
       </c>
       <c r="F18">
         <v>-4222000.0</v>
       </c>
       <c r="G18">
         <v>-5340000.0</v>
       </c>
       <c r="H18">
         <v>-8054000.0</v>
       </c>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>531000.0</v>
       </c>
       <c r="F19">
         <v>-1229000.0</v>
       </c>
       <c r="G19">
         <v>2098000.0</v>
       </c>
       <c r="H19">
         <v>-470000.0</v>
       </c>
       <c r="I19">
         <v>1100000.0</v>
       </c>
       <c r="J19">
         <v>301000.0</v>
       </c>
       <c r="K19">
         <v>-65000.0</v>
       </c>
@@ -24009,51 +24144,51 @@
       <c r="O19">
         <v>851000.0</v>
       </c>
       <c r="P19">
         <v>1648000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>9335000.0</v>
       </c>
       <c r="F20">
         <v>334000.0</v>
       </c>
       <c r="G20">
         <v>5779000.0</v>
       </c>
       <c r="H20">
         <v>8948000.0</v>
       </c>
       <c r="I20">
         <v>3787000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20">
         <v>1026000.0</v>
       </c>
       <c r="L20">
         <v>4433000.0</v>
@@ -24067,51 +24202,51 @@
       <c r="O20">
         <v>1421000.0</v>
       </c>
       <c r="P20">
         <v>375000.0</v>
       </c>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
         <v>1948000.0</v>
       </c>
       <c r="C21">
         <v>740000.0</v>
       </c>
       <c r="D21">
         <v>6766000.0</v>
       </c>
       <c r="E21">
         <v>32654000.0</v>
       </c>
       <c r="F21">
         <v>38642000.0</v>
       </c>
       <c r="G21">
         <v>16175000.0</v>
       </c>
       <c r="H21">
         <v>-1075000.0</v>
       </c>
       <c r="I21">
         <v>22425000.0</v>
       </c>
@@ -24165,87 +24300,87 @@
       </c>
       <c r="Z21">
         <v>20617000.0</v>
       </c>
       <c r="AA21">
         <v>27144000.0</v>
       </c>
       <c r="AB21">
         <v>14600000.0</v>
       </c>
       <c r="AC21">
         <v>9200000.0</v>
       </c>
       <c r="AD21">
         <v>6800000.0</v>
       </c>
       <c r="AE21">
         <v>4000000.0</v>
       </c>
       <c r="AF21">
         <v>1800000.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
         <v>394940000.0</v>
       </c>
       <c r="C23">
         <v>431730000.0</v>
       </c>
       <c r="D23">
         <v>474013000.0</v>
       </c>
       <c r="E23">
         <v>505133000.0</v>
       </c>
       <c r="F23">
         <v>455673000.0</v>
       </c>
       <c r="G23">
         <v>432809000.0</v>
       </c>
       <c r="H23">
         <v>462772000.0</v>
       </c>
       <c r="I23">
         <v>331363000.0</v>
       </c>
@@ -24299,87 +24434,87 @@
       </c>
       <c r="Z23">
         <v>135395000.0</v>
       </c>
       <c r="AA23">
         <v>130003000.0</v>
       </c>
       <c r="AB23">
         <v>72700000.0</v>
       </c>
       <c r="AC23">
         <v>52400000.0</v>
       </c>
       <c r="AD23">
         <v>33600000.0</v>
       </c>
       <c r="AE23">
         <v>21000000.0</v>
       </c>
       <c r="AF23">
         <v>12800000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
         <v>21450000.0</v>
       </c>
       <c r="C25">
         <v>30183000.0</v>
       </c>
       <c r="D25">
         <v>36564000.0</v>
       </c>
       <c r="E25">
         <v>22430000.0</v>
       </c>
       <c r="F25">
         <v>24519000.0</v>
       </c>
       <c r="G25">
         <v>29562000.0</v>
       </c>
       <c r="H25">
         <v>31191000.0</v>
       </c>
       <c r="I25">
         <v>9117000.0</v>
       </c>
@@ -24389,51 +24524,51 @@
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>200000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -24441,51 +24576,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
         <v>149479000.0</v>
       </c>
       <c r="C27">
         <v>159621000.0</v>
       </c>
       <c r="D27">
         <v>167352000.0</v>
       </c>
       <c r="E27">
         <v>181940000.0</v>
       </c>
       <c r="F27">
         <v>170949000.0</v>
       </c>
       <c r="G27">
         <v>166200000.0</v>
       </c>
       <c r="H27">
         <v>172865000.0</v>
       </c>
       <c r="I27">
         <v>131824000.0</v>
       </c>
@@ -24517,51 +24652,51 @@
         <v>76094000.0</v>
       </c>
       <c r="S27">
         <v>79944000.0</v>
       </c>
       <c r="T27">
         <v>71830000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>51152000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
         <v>52664000.0</v>
       </c>
       <c r="C28">
         <v>58818000.0</v>
       </c>
       <c r="D28">
         <v>68497000.0</v>
       </c>
       <c r="E28">
         <v>67655000.0</v>
       </c>
       <c r="F28">
         <v>58056000.0</v>
       </c>
       <c r="G28">
         <v>50369000.0</v>
       </c>
       <c r="H28">
         <v>53042000.0</v>
       </c>
       <c r="I28">
         <v>43920000.0</v>
       </c>
@@ -24613,51 +24748,51 @@
       <c r="Y28">
         <v>43477000.0</v>
       </c>
       <c r="Z28">
         <v>75188000.0</v>
       </c>
       <c r="AA28">
         <v>76589000.0</v>
       </c>
       <c r="AB28">
         <v>41000000.0</v>
       </c>
       <c r="AC28">
         <v>27600000.0</v>
       </c>
       <c r="AD28">
         <v>18700000.0</v>
       </c>
       <c r="AE28">
         <v>11500000.0</v>
       </c>
       <c r="AF28"/>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
         <v>-49000.0</v>
       </c>
       <c r="C29">
         <v>8384000.0</v>
       </c>
       <c r="D29">
         <v>1574000.0</v>
       </c>
       <c r="E29">
         <v>8918000.0</v>
       </c>
       <c r="F29">
         <v>8347000.0</v>
       </c>
       <c r="G29">
         <v>2943000.0</v>
       </c>
       <c r="H29">
         <v>-29000.0</v>
       </c>
       <c r="I29">
         <v>8145000.0</v>
       </c>
@@ -24671,51 +24806,51 @@
         <v>7324000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
         <v>224223000.0</v>
       </c>
       <c r="C30">
         <v>422082000.0</v>
       </c>
       <c r="D30">
         <v>269529000.0</v>
       </c>
       <c r="E30">
         <v>281360000.0</v>
       </c>
       <c r="F30">
         <v>253858000.0</v>
       </c>
       <c r="G30">
         <v>251910000.0</v>
       </c>
       <c r="H30">
         <v>266046000.0</v>
       </c>
       <c r="I30">
         <v>184861000.0</v>
       </c>
@@ -24769,51 +24904,51 @@
       </c>
       <c r="Z30">
         <v>86282000.0</v>
       </c>
       <c r="AA30">
         <v>84533000.0</v>
       </c>
       <c r="AB30">
         <v>45000000.0</v>
       </c>
       <c r="AC30">
         <v>30400000.0</v>
       </c>
       <c r="AD30">
         <v>19900000.0</v>
       </c>
       <c r="AE30">
         <v>12000000.0</v>
       </c>
       <c r="AF30">
         <v>7300000.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31">
         <v>-121357000.0</v>
       </c>
       <c r="C31">
         <v>1897000.0</v>
       </c>
       <c r="D31">
         <v>-481000.0</v>
       </c>
       <c r="E31">
         <v>-1930000.0</v>
       </c>
       <c r="F31">
         <v>-5451000.0</v>
       </c>
       <c r="G31">
         <v>-3242000.0</v>
       </c>
       <c r="H31">
         <v>-8524000.0</v>
       </c>
       <c r="I31">
         <v>1100000.0</v>
       </c>
@@ -24867,51 +25002,51 @@
       </c>
       <c r="Z31">
         <v>6425000.0</v>
       </c>
       <c r="AA31">
         <v>6893000.0</v>
       </c>
       <c r="AB31">
         <v>3000000.0</v>
       </c>
       <c r="AC31">
         <v>2900000.0</v>
       </c>
       <c r="AD31">
         <v>2500000.0</v>
       </c>
       <c r="AE31">
         <v>700000.0</v>
       </c>
       <c r="AF31">
         <v>300000.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B32">
         <v>396888000.0</v>
       </c>
       <c r="C32">
         <v>432470000.0</v>
       </c>
       <c r="D32">
         <v>480779000.0</v>
       </c>
       <c r="E32">
         <v>537787000.0</v>
       </c>
       <c r="F32">
         <v>494315000.0</v>
       </c>
       <c r="G32">
         <v>448984000.0</v>
       </c>
       <c r="H32">
         <v>461697000.0</v>
       </c>
       <c r="I32">
         <v>357575000.0</v>
       </c>
@@ -24984,1212 +25119,1219 @@
       <c r="AF32">
         <v>14600000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DV32"/>
+  <dimension ref="A1:DW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:126">
+    <row r="1" spans="1:127">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
       <c r="DV1" t="s">
         <v>186</v>
       </c>
+      <c r="DW1" t="s">
+        <v>187</v>
+      </c>
     </row>
-    <row r="2" spans="1:126">
+    <row r="2" spans="1:127">
       <c r="A2" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B2">
+        <v>43717000.0</v>
+      </c>
+      <c r="C2">
         <v>38630000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>43751000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>37711000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>49654000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>39601000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>44506000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>46535000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>51164000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>44690000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>52600000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>47978000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>54614000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>49292000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>56814000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>52717000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>60991000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>53251000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>52244000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>49836000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>52258000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>47477000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>47457000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>46125000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43964000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>43353000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>50116000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>44929000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>56571000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>45110000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>38965000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>34361000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>39071000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>34105000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>36058000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>32508000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>36910000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31396000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>32746000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>29889000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>34417000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>31328000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>33718000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>29222000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>32560000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>30761000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>33056000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>30105000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>33558000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>29480000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>31664000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>27584000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>30786000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>27027000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>28726000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>25736000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>29828000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26938000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>24978000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>25071000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>28024000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>25498000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>25079000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>22399000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>24300000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>21127000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20960000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>19234000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>21860000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>22212000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21954000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>21806000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>22894000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>21148000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21502000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>18648000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>21620000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>19838000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>18577000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>17444000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>20282000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>17627000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>16803000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>15358000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>16514000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>13777000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>13905000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>13266000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>14377000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>13139000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>13667000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>12525000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>14330000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>9525000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>8632000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>7540000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>8873000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>8981000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>11249000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>10428000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>15138000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>12298000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>13208000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>11294000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>11674000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>9295000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>7800000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>6900000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>6500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>6600000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>6200000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>5200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>5800000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>4800000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>4300000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>3400000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>3300000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>3000000.0</v>
       </c>
-      <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
       <c r="DV2"/>
+      <c r="DW2"/>
     </row>
-    <row r="3" spans="1:126">
+    <row r="3" spans="1:127">
       <c r="A3" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B3">
+        <v>3275000.0</v>
+      </c>
+      <c r="C3">
         <v>5091000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4709000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9168000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3876000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>6105000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>5945000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>4361000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>4575000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>10253000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7245000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>7701000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>9064000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>8056000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>11743000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>8480000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>20147000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>18371000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8738000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>9079000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>9258000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>8859000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>10889000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>10374000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>10043000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>11653000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>10863000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7775000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>7265000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>8233000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>2291000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>2367000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2277000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2182000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2072000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>1804000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1683000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1870000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2034000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>2149000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2286000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>2174000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>2163000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>2272000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>2320000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>2328000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>2655000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>2704000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>2825000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>3312000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>2874000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>2849000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>2856000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>2919000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>3077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841000.0</v>
       </c>
       <c r="BE3">
         <v>2841000.0</v>
       </c>
       <c r="BF3">
+        <v>2841000.0</v>
+      </c>
+      <c r="BG3">
         <v>2607000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>2688000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>2099000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>1471000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>1663000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>1836000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>1848000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1784000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1823000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>2506000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>942000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>1800000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>1748000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>2838000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>897000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>1183000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1394000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1410000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>1459000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>932000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>923000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>871000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>1646000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1616000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>1714000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>880000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>1897000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>1995000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>2294000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>2528000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>2359000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>2641000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>3548000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>4056000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>4746000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4240000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>2824000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>1291000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>2521000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>2446000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>2148000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>2745000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>2850000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2815000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>2684000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>2778000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>1984000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>1750000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1432000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE3">
         <v>1000000.0</v>
       </c>
       <c r="DF3">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DG3">
         <v>900000.0</v>
       </c>
       <c r="DH3">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DI3">
         <v>700000.0</v>
       </c>
       <c r="DJ3">
+        <v>700000.0</v>
+      </c>
+      <c r="DK3">
         <v>500000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>300000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN3">
         <v>100000.0</v>
       </c>
       <c r="DO3">
+        <v>100000.0</v>
+      </c>
+      <c r="DP3">
         <v>260000.0</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>150000.0</v>
       </c>
-      <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
       <c r="DV3"/>
+      <c r="DW3"/>
     </row>
-    <row r="4" spans="1:126">
+    <row r="4" spans="1:127">
       <c r="A4" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
-      <c r="AE4">
-[...1 lines deleted...]
-      </c>
+      <c r="AE4"/>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
@@ -26371,855 +26513,862 @@
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
-      <c r="DC4"/>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
       <c r="DV4"/>
+      <c r="DW4"/>
     </row>
-    <row r="5" spans="1:126">
+    <row r="5" spans="1:127">
       <c r="A5" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B5">
+        <v>3299000.0</v>
+      </c>
+      <c r="C5">
         <v>-17917000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-35880000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1005000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>7791000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-87635000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>1641000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-304000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>12329000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-8018000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-491000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>5624000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8802000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-4590000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3164000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>8903000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>20806000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6640000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>11121000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6344000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>12882000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7066000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>3947000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-100000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>13382000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1044000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>6647000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1530000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>7109000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11190000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>11225000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5919000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>11356000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2431000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7451000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>6749000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>10213000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>3136000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>9038000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>7552000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>11483000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3727000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>4109000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>6226000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>10174000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2709000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>6188000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>4854000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>8119000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>869000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>4464000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>4301000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>10102000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>4871000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7383000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>7167000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>11512000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>5971000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>13809000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>7650000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>8145000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2535000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>7070000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>3965000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>8345000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>5915000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>11367000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>7008000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>10418000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>6326000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>12396000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>8992000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>9247000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>5149000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>8325000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>4794000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>6784000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>1289000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>7791000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>5910000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>5551000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>1627000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>4548000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>4200000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>3309000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-222000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3963000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>799000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2544000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>744000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>1584000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>466000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>811000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1280000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2767000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2386000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2861000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>-5959000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5808000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>5213000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>6800000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>37779000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>9873000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>7345000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>5830000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>4096000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>5900000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3700000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>2671000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>2229000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>3600000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>2400000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1900000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1500000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>2700000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1700000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1400000.0</v>
       </c>
-      <c r="DN5">
+      <c r="DO5">
         <v>1200000.0</v>
       </c>
-      <c r="DO5">
+      <c r="DP5">
         <v>-12660000.0</v>
       </c>
-      <c r="DP5">
+      <c r="DQ5">
         <v>6150000.0</v>
       </c>
-      <c r="DQ5"/>
       <c r="DR5"/>
       <c r="DS5"/>
       <c r="DT5"/>
       <c r="DU5"/>
       <c r="DV5"/>
+      <c r="DW5"/>
     </row>
-    <row r="6" spans="1:126">
+    <row r="6" spans="1:127">
       <c r="A6" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B6">
+        <v>6574000.0</v>
+      </c>
+      <c r="C6">
         <v>-12826000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-31171000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8163000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>11667000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-81530000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>7586000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4057000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>16904000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>2235000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>6754000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>13325000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>17866000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>3466000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>8579000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>17383000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>40953000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>25011000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>19859000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>15423000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>22140000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>15925000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14836000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>10274000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>23425000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12697000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17510000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>6245000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>14374000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-2957000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13516000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>8286000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>13633000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-249000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>9523000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8553000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11896000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5006000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>11072000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>9701000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>13769000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5901000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>6272000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>8498000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>12494000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>5037000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>8843000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7558000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>10944000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>4181000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>7338000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>7150000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>12958000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>7790000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>10460000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>10008000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>14353000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>8578000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>16497000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>9749000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>9616000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4198000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>8906000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>5813000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>10129000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>7738000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>13873000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>7950000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>12218000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>8074000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>15234000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>9889000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>10430000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>6543000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>9735000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>6253000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>7716000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2212000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>8662000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>7556000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7167000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>3341000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>5428000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>6097000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>5304000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2072000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>6491000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3158000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>5185000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>4292000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>5640000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>5212000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>5051000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>4104000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>4058000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>4907000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5307000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-3811000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>8553000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>8063000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>9615000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>40463000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>12651000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>9329000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>7580000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5528000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>7000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>4700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3671000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>3129000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>4500000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>3100000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>2600000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>2000000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>3000000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>2400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1500000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>1300000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>-12400000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>6300000.0</v>
       </c>
-      <c r="DQ6">
+      <c r="DR6">
         <v>5300000.0</v>
       </c>
-      <c r="DR6">
+      <c r="DS6">
         <v>4700000.0</v>
       </c>
-      <c r="DS6">
+      <c r="DT6">
         <v>-7300000.0</v>
       </c>
-      <c r="DT6">
+      <c r="DU6">
         <v>3500000.0</v>
       </c>
-      <c r="DU6">
+      <c r="DV6">
         <v>2900000.0</v>
       </c>
-      <c r="DV6">
+      <c r="DW6">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:126">
+    <row r="7" spans="1:127">
       <c r="A7" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
-      <c r="AE7">
-[...1 lines deleted...]
-      </c>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -27401,110 +27550,111 @@
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
-      <c r="DC7"/>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
       <c r="DV7"/>
+      <c r="DW7"/>
     </row>
-    <row r="8" spans="1:126">
+    <row r="8" spans="1:127">
       <c r="A8" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
-      <c r="AE8">
+      <c r="AE8"/>
+      <c r="AF8">
         <v>-400000.0</v>
       </c>
-      <c r="AF8">
-[...1 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -27683,1297 +27833,1309 @@
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
-      <c r="DC8"/>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
       <c r="DV8"/>
+      <c r="DW8"/>
     </row>
-    <row r="9" spans="1:126">
+    <row r="9" spans="1:127">
       <c r="A9" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B9">
+        <v>56516000.0</v>
+      </c>
+      <c r="C9">
         <v>46824000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>57307000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>56584000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>62005000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>50275000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>63535000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>55992000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>70661000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>55387000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>65489000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>65453000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>80975000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>64378000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>80077000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>74962000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>87255000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>71720000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>81484000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>68300000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>76412000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>66304000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>73064000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>62452000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>69577000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>62992000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>74153000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>63667000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>71612000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>55539000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>59618000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>50529000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>57282000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>43644000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>54319000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>47861000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>52823000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>45798000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>50700000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>47538000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>53404000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>46073000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>47257000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>45531000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>50251000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>44426000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>47625000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>45258000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>49389000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>43591000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>45857000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>41988000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>47378000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>44472000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>46340000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>42775000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>49265000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>43322000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>49672000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>44703000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>45426000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>40244000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>42037000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>37378000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>40353000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>38053000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>40526000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>34647000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>39718000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>34195000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>40967000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>37700000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>40580000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>33826000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>36917000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>32487000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>33565000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>27479000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>30371000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>26630000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>28202000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>23570000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>24373000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>23667000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>22732000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>20005000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>24045000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>20613000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>20544000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>18590000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>21664000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>19683000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>20394000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>15272000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>14877000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>14398000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>16560000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>17075000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>23402000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>23982000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>31276000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>31347000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>34706000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>28843000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>26606000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>21522000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>19900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>15100000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>13200000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>11300000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>12200000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>9900000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>9200000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>8300000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>8700000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>6700000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>5800000.0</v>
       </c>
-      <c r="DN9">
+      <c r="DO9">
         <v>5200000.0</v>
       </c>
-      <c r="DO9">
+      <c r="DP9">
         <v>8600000.0</v>
       </c>
-      <c r="DP9">
+      <c r="DQ9">
         <v>6300000.0</v>
       </c>
-      <c r="DQ9">
+      <c r="DR9">
         <v>5300000.0</v>
       </c>
-      <c r="DR9">
+      <c r="DS9">
         <v>4700000.0</v>
       </c>
-      <c r="DS9">
+      <c r="DT9">
         <v>5500000.0</v>
       </c>
-      <c r="DT9">
+      <c r="DU9">
         <v>3500000.0</v>
       </c>
-      <c r="DU9">
+      <c r="DV9">
         <v>2900000.0</v>
       </c>
-      <c r="DV9">
+      <c r="DW9">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:126">
+    <row r="10" spans="1:127">
       <c r="A10" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B10">
+        <v>2913000.0</v>
+      </c>
+      <c r="C10">
         <v>-18721000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-36534000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1689000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>7116000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-88302000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>925000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1074000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>11566000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-8780000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1265000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4861000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8072000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-5383000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-3893000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8319000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>20271000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6027000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10150000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>5288000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>11816000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5937000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>2711000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1359000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>12075000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-494000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>4934000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3434000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2443000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-13542000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9434000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5244000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>11278000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-2431000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>8022000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>6123000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>10284000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>2942000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>9738000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6696000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>11891000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>1934000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>4023000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>5745000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>10004000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-452000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6142000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5052000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>7202000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2147000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3691000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>9203000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3743000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>7808000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>7681000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>11675000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5096000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14161000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>10135000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>9678000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4671000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>7513000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>6245000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>11304000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>9238000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>9883000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>7678000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>11720000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>4454000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>11885000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>10068000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>13745000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>9112000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11215000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>8256000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>6934000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>3329000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>9602000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>6686000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>7180000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>3046000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>4669000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>5754000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>4465000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>4490000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>5322000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>4829000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>-3531000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>-387000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>127000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>269000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>205000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>2575000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3403000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>-334000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>3856000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>-6647000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>6217000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>4216000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>8948000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>7661000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>11183000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>9502000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>7802000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>5550000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>6300000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>4700000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3600000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>3100000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>4300000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>3000000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>2600000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>2100000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>3300000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>2200000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>2000000.0</v>
       </c>
-      <c r="DN10">
+      <c r="DO10">
         <v>1700000.0</v>
       </c>
-      <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
       <c r="DV10"/>
+      <c r="DW10"/>
     </row>
-    <row r="11" spans="1:126">
+    <row r="11" spans="1:127">
       <c r="A11" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B11">
+        <v>-12340000.0</v>
+      </c>
+      <c r="C11">
         <v>3104000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-2659000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>437000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3203000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1030000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>493000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>4724000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>5274000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-2107000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-602000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2377000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2768000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-1308000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-2263000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2905000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>6397000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1879000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2127000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>766000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3473000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1981000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>285000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>2401000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>238000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>19000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>44000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-735000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>888000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-226000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>4059000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1294000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>3490000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-698000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>5929000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2170000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>4220000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-88000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>3948000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>3584000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>4431000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>920000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>2003000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>1295000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4254000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-228000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>2543000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>2009000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>2913000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>59000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>164000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1590000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>3581000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1402000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>3107000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-2692000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>3906000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1915000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>5264000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>4403000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4208000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>1760000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>3384000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>2541000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>4402000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>3466000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4100000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>3378000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>5568000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>1823000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>2731000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>3680000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>5100000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>4084000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>5601000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>1729000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>2432000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>1299000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>2524000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>2828000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3330000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>1526000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>2011000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>2527000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>1741000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>1751000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>1796000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>1618000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>-1183000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>-130000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>40000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>83000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>64000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>798000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>-61000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>-27000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>309000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>-532000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>1324000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>1539000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>3266000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>2796000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>3853000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>3563000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>2926000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>2081000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>2300000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1800000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1400000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>1200000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>1600000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>1100000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>1000000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>800000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>1300000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>900000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>800000.0</v>
       </c>
-      <c r="DN11">
+      <c r="DO11">
         <v>700000.0</v>
       </c>
-      <c r="DO11">
+      <c r="DP11">
         <v>-15160000.0</v>
       </c>
-      <c r="DP11">
+      <c r="DQ11">
         <v>5450000.0</v>
       </c>
-      <c r="DQ11">
+      <c r="DR11">
         <v>-400000.0</v>
       </c>
-      <c r="DR11">
+      <c r="DS11">
         <v>-300000.0</v>
       </c>
-      <c r="DS11">
+      <c r="DT11">
         <v>-600000.0</v>
       </c>
-      <c r="DT11">
+      <c r="DU11">
         <v>-300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DV11">
         <v>-200000.0</v>
       </c>
+      <c r="DW11">
+        <v>-200000.0</v>
+      </c>
     </row>
-    <row r="12" spans="1:126">
+    <row r="12" spans="1:127">
       <c r="A12" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B12">
+        <v>386000.0</v>
+      </c>
+      <c r="C12">
         <v>804000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>654000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>684000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>675000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>667000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>716000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>770000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>763000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>762000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>774000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>763000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>730000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>793000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>729000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>584000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>535000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>613000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>971000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1056000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1066000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>1129000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>1236000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1259000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>1307000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>1538000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>1713000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1904000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2085000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2352000.0</v>
       </c>
       <c r="AE12">
         <v>2352000.0</v>
       </c>
       <c r="AF12">
         <v>2352000.0</v>
       </c>
       <c r="AG12">
         <v>2352000.0</v>
       </c>
       <c r="AH12">
-        <v>0.0</v>
+        <v>2352000.0</v>
       </c>
       <c r="AI12">
         <v>0.0</v>
       </c>
       <c r="AJ12">
         <v>0.0</v>
       </c>
       <c r="AK12">
         <v>0.0</v>
       </c>
       <c r="AL12">
         <v>0.0</v>
       </c>
       <c r="AM12">
         <v>0.0</v>
       </c>
       <c r="AN12">
         <v>0.0</v>
       </c>
       <c r="AO12">
         <v>0.0</v>
       </c>
       <c r="AP12">
         <v>0.0</v>
       </c>
@@ -29147,137 +29309,140 @@
       </c>
       <c r="CU12">
         <v>0.0</v>
       </c>
       <c r="CV12">
         <v>0.0</v>
       </c>
       <c r="CW12">
         <v>0.0</v>
       </c>
       <c r="CX12">
         <v>0.0</v>
       </c>
       <c r="CY12">
         <v>0.0</v>
       </c>
       <c r="CZ12">
         <v>0.0</v>
       </c>
       <c r="DA12">
         <v>0.0</v>
       </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
-      <c r="DC12"/>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
       <c r="DV12"/>
+      <c r="DW12"/>
     </row>
-    <row r="13" spans="1:126">
+    <row r="13" spans="1:127">
       <c r="A13" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B13"/>
-      <c r="C13">
+      <c r="C13"/>
+      <c r="D13">
         <v>1238000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>684000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>675000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1691000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>702000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>770000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>763000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>730000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>793000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>846000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>584000.0</v>
       </c>
-      <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>1525000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1607000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1921000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2093000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2388000.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -29329,87 +29494,86 @@
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
       <c r="DR13"/>
       <c r="DS13"/>
       <c r="DT13"/>
       <c r="DU13"/>
       <c r="DV13"/>
+      <c r="DW13"/>
     </row>
-    <row r="14" spans="1:126">
+    <row r="14" spans="1:127">
       <c r="A14" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
-      <c r="AE14">
-[...1 lines deleted...]
-      </c>
+      <c r="AE14"/>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
         <v>0.0</v>
       </c>
       <c r="AN14">
@@ -29591,970 +29755,977 @@
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
-      <c r="DC14"/>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
       <c r="DN14"/>
       <c r="DO14"/>
       <c r="DP14"/>
       <c r="DQ14"/>
       <c r="DR14"/>
       <c r="DS14"/>
       <c r="DT14"/>
       <c r="DU14"/>
       <c r="DV14"/>
+      <c r="DW14"/>
     </row>
-    <row r="15" spans="1:126">
+    <row r="15" spans="1:127">
       <c r="A15" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B15">
+        <v>15253000.0</v>
+      </c>
+      <c r="C15">
         <v>-21825000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-33875000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2126000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>3913000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-87272000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>432000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-5798000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6292000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-6673000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-663000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2484000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>5304000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-4075000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1630000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5414000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>13874000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4148000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8023000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4522000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>8343000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3956000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>2426000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-3760000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>11837000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-513000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4890000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-2699000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1555000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-13316000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>5375000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>3950000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7788000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-1733000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>2093000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3953000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>6064000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3030000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5790000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3112000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>7460000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1014000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2020000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>4450000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>5750000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-224000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>3599000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>3043000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>4289000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>-66000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1983000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2101000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>5622000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2341000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>4701000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>10373000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>7769000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3181000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>8897000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>5732000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>5470000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2911000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>4129000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>3704000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>6902000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>5772000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>5783000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>4300000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>6152000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>2631000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>9154000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>6388000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>8645000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5028000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>5614000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>6797000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>4502000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2030000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>7078000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>5308000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>3850000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1520000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2658000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>3227000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2724000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2739000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>3526000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>3211000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>-2348000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>-257000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>87000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>186000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>141000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1777000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3464000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>-307000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3547000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>-6115000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>4893000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>2677000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>5682000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>4865000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>7330000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>5939000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>4876000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>3469000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>4000000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>2900000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>2200000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1900000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>2700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1900000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1600000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1300000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>2000000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1300000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1200000.0</v>
       </c>
-      <c r="DN15">
+      <c r="DO15">
         <v>1000000.0</v>
       </c>
-      <c r="DO15">
+      <c r="DP15">
         <v>2500000.0</v>
       </c>
-      <c r="DP15">
+      <c r="DQ15">
         <v>700000.0</v>
       </c>
-      <c r="DQ15">
+      <c r="DR15">
         <v>400000.0</v>
       </c>
-      <c r="DR15">
+      <c r="DS15">
         <v>300000.0</v>
       </c>
-      <c r="DS15">
+      <c r="DT15">
         <v>600000.0</v>
       </c>
-      <c r="DT15">
+      <c r="DU15">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="DV15">
         <v>200000.0</v>
       </c>
+      <c r="DW15">
+        <v>200000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:126">
+    <row r="16" spans="1:127">
       <c r="A16" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-33875000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-2126000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>3913000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-87272000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>432000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-5798000.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>2484000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5304000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-4075000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>-1630000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>5414000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>13874000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>4148000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8023000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4522000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>8343000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>3956000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2426000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-3760000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>11837000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-513000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4890000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-2699000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1555000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-13316000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>5375000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>3950000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7788000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-1733000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2093000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3953000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>6064000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3030000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5790000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>3112000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>7460000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>1289000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2020000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>4450000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>5750000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-224000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>3599000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3043000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>4289000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>-66000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2626000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2435000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>5622000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2341000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>4251000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>10373000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>7769000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3181000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>8897000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>5732000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>5470000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2911000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>4129000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>3704000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>6902000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>5772000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>5783000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>4300000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>6152000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>2631000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>9154000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>6388000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>8645000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5028000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>5614000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>6797000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>4502000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>2030000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>6239000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>4832000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>3655000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1331000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>4405000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>2485000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2517000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>2855000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>3526000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>3211000.0</v>
       </c>
-      <c r="CK16">
-[...1 lines deleted...]
-      </c>
       <c r="CL16">
         <v>0.0</v>
       </c>
       <c r="CM16">
+        <v>0.0</v>
+      </c>
+      <c r="CN16">
         <v>87000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>186000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>141000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>1777000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>3464000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>-3547000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>3547000.0</v>
       </c>
-      <c r="CT16">
-[...1 lines deleted...]
-      </c>
       <c r="CU16">
+        <v>0.0</v>
+      </c>
+      <c r="CV16">
         <v>4893000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>2677000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>5682000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>4865000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>7330000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>5940000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>4875000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>3469000.0</v>
       </c>
-      <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
       <c r="DV16"/>
+      <c r="DW16"/>
     </row>
-    <row r="17" spans="1:126">
+    <row r="17" spans="1:127">
       <c r="A17" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B17">
+        <v>15253000.0</v>
+      </c>
+      <c r="C17">
         <v>-21825000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-33875000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2126000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>3913000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-87272000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>432000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-5798000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6292000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-6673000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-663000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>2484000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>5304000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-4075000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-1630000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>5414000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>13874000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>4148000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8023000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4522000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>8343000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>3956000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>2426000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-3760000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>11837000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-513000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4890000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-2699000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1555000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-13316000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>5375000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>3950000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7788000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-1733000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>2093000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3953000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>6064000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>3030000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5790000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>3112000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>7460000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>1289000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2020000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>4450000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>5750000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-224000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>3599000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>3043000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>4289000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>-66000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>2626000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2435000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>5622000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2341000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>9635000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>4989000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>7769000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>3181000.0</v>
       </c>
-      <c r="BG17">
-[...1 lines deleted...]
-      </c>
       <c r="BH17">
+        <v>0.0</v>
+      </c>
+      <c r="BI17">
         <v>5732000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BJ17">
         <v>5470000.0</v>
       </c>
-      <c r="BJ17">
-[...1 lines deleted...]
-      </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
         <v>0.0</v>
       </c>
       <c r="BS17">
@@ -30643,163 +30814,168 @@
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
-      <c r="DC17"/>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
       <c r="DV17"/>
+      <c r="DW17"/>
     </row>
-    <row r="18" spans="1:126">
+    <row r="18" spans="1:127">
       <c r="A18" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B18">
+        <v>-386000.0</v>
+      </c>
+      <c r="C18">
         <v>-804000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-654000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-684000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-675000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-667000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-716000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-770000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-763000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-762000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-774000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-763000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-730000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-793000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-729000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-584000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-535000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-613000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-971000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1056000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1066000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-1129000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1236000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1259000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1307000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1538000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-1713000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-1904000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2085000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-2352000.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -30851,210 +31027,211 @@
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
       <c r="DN18"/>
       <c r="DO18"/>
       <c r="DP18"/>
       <c r="DQ18"/>
       <c r="DR18"/>
       <c r="DS18"/>
       <c r="DT18"/>
       <c r="DU18"/>
       <c r="DV18"/>
+      <c r="DW18"/>
     </row>
-    <row r="19" spans="1:126">
+    <row r="19" spans="1:127">
       <c r="A19" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>550000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-87000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>346000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>103000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>169000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-363000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-195000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-201000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-470000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-102000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-274000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>2151000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>323000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-180000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>110000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-94000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-306000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>628000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>319000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>271000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-118000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>53000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>146000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>93000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>9000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>700000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-856000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>419000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-328000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-85000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>404000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-89000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>263000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-46000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>127000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>122000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-27000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-2317000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-53000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>204000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>325000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-335000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>504000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>214000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>468000.0</v>
       </c>
-      <c r="BG19"/>
-      <c r="BH19">
+      <c r="BH19"/>
+      <c r="BI19">
         <v>386000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BJ19">
         <v>62000.0</v>
       </c>
-      <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -31075,195 +31252,194 @@
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
       <c r="DV19"/>
+      <c r="DW19"/>
     </row>
-    <row r="20" spans="1:126">
+    <row r="20" spans="1:127">
       <c r="A20" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20">
         <v>1589000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>9335000.0</v>
       </c>
-      <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20">
         <v>216000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>118000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>1964000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>328000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>612000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2875000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>1100000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2394000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2487000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2967000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2481000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>977000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>329000.0</v>
       </c>
-      <c r="AH20">
-[...1 lines deleted...]
-      </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
         <v>-5020000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>10095000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>11000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1015000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>928000.0</v>
       </c>
-      <c r="AR20">
-[...1 lines deleted...]
-      </c>
       <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
         <v>81000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>3424000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AV20">
         <v>1817000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AW20">
         <v>-71000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AX20">
         <v>1039000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AY20">
         <v>849000.0</v>
       </c>
-      <c r="AY20">
-[...1 lines deleted...]
-      </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
         <v>314000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BC20">
         <v>1591000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>-10000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>37000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>51000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BG20">
         <v>1343000.0</v>
       </c>
-      <c r="BG20">
-[...1 lines deleted...]
-      </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
       <c r="BN20">
         <v>0.0</v>
       </c>
       <c r="BO20">
         <v>0.0</v>
       </c>
       <c r="BP20">
@@ -31361,487 +31537,491 @@
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
-      <c r="DC20"/>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
       <c r="DV20"/>
+      <c r="DW20"/>
     </row>
-    <row r="21" spans="1:126">
+    <row r="21" spans="1:127">
       <c r="A21" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B21">
+        <v>3398000.0</v>
+      </c>
+      <c r="C21">
         <v>-5684000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-346000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-2054000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>7447000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-3099000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-551000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1981000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>11314000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-9292000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1438000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5056000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8288000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-5140000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-3077000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>8557000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>20703000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6471000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>11484000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6539000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>13083000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7536000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4049000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>174000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>11231000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>721000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>6827000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1640000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>4622000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-10884000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>8744000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>4942000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>11027000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-2288000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7451000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>6749000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10213000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3136000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>9038000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>7552000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>11472000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2262000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>4108000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>5341000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>10093000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-715000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>6188000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>4925000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>7080000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>20000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4464000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>4058000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>8999000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3418000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>7393000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>7177000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>11461000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4628000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>13434000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>9749000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>9616000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4198000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>7070000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>5813000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>10129000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>7738000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>9067000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>7950000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>12218000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>3185000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>12396000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>8595000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>10430000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>6543000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>8325000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>6253000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>6784000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>1289000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>7791000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>4936000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>5846000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>1889000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>4194000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>4791000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>3599000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2072000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>4318000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3158000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>-4250000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>-1213000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>1158000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>-518000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-342000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>1280000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>2651000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>-696000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2861000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>-5959000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>5808000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2105000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>6800000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>37741000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>9873000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>7345000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>5830000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>4096000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>5900000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3700000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>2700000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>2200000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>3600000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>2300000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1900000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1500000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>2700000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1700000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1400000.0</v>
       </c>
-      <c r="DN21">
+      <c r="DO21">
         <v>1200000.0</v>
       </c>
-      <c r="DO21">
+      <c r="DP21">
         <v>-12400000.0</v>
       </c>
-      <c r="DP21">
+      <c r="DQ21">
         <v>6300000.0</v>
       </c>
-      <c r="DQ21">
+      <c r="DR21">
         <v>5300000.0</v>
       </c>
-      <c r="DR21">
+      <c r="DS21">
         <v>4700000.0</v>
       </c>
-      <c r="DS21">
+      <c r="DT21">
         <v>-7300000.0</v>
       </c>
-      <c r="DT21">
+      <c r="DU21">
         <v>3500000.0</v>
       </c>
-      <c r="DU21">
+      <c r="DV21">
         <v>2900000.0</v>
       </c>
-      <c r="DV21">
+      <c r="DW21">
         <v>2700000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:126">
+    <row r="22" spans="1:127">
       <c r="A22" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
-      <c r="AE22">
-[...1 lines deleted...]
-      </c>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -32023,442 +32203,448 @@
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
-      <c r="DC22"/>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
       <c r="DN22"/>
       <c r="DO22"/>
       <c r="DP22"/>
       <c r="DQ22"/>
       <c r="DR22"/>
       <c r="DS22"/>
       <c r="DT22"/>
       <c r="DU22"/>
       <c r="DV22"/>
+      <c r="DW22"/>
     </row>
-    <row r="23" spans="1:126">
+    <row r="23" spans="1:127">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
+        <v>96835000.0</v>
+      </c>
+      <c r="C23">
         <v>91138000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>101404000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>96349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>104212000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>92975000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>108592000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>100546000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>110511000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>109369000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>119527000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>108375000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>127301000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>118810000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>139968000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>119122000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>127543000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>118500000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>122244000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>111597000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>115587000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>106245000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>116472000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>108403000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>102310000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>105624000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>117442000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>107842000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>121074000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>108566000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>87358000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>78971000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>84997000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>80037000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>82926000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>73620000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>79520000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>74058000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>74408000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>69875000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>76338000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>74124000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>76867000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>68484000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>72637000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>72478000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>74493000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>70509000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>74828000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>72202000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>73057000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>65514000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>68851000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>66490000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>67683000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>61297000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>67581000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>64289000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>60841000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>60025000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>63834000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>61544000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>60046000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>53964000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>54524000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>51442000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>50119000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>45931000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>49360000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>50081000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>50525000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>50911000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>53044000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>48431000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>50094000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>44882000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>48401000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>46028000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>41157000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>39138000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>42638000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>39308000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>36982000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>34234000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>35647000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>31710000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>33987000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>30721000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>32377000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>30985000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>33747000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>31329000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>34326000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>23517000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>20858000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>19552000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>22572000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>32015000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>28843000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>29197000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>39614000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5904000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>38041000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>32792000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>32450000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>26721000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>21800000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>18300000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>17000000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>15700000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>14800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>12800000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>13100000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>11600000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>10300000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>8400000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>7700000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>7000000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>21000000.0</v>
       </c>
-      <c r="DP23"/>
       <c r="DQ23"/>
       <c r="DR23"/>
-      <c r="DS23">
+      <c r="DS23"/>
+      <c r="DT23">
         <v>12800000.0</v>
       </c>
-      <c r="DT23"/>
       <c r="DU23"/>
       <c r="DV23"/>
+      <c r="DW23"/>
     </row>
-    <row r="24" spans="1:126">
+    <row r="24" spans="1:127">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -32541,496 +32727,498 @@
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
       <c r="DN24"/>
       <c r="DO24"/>
       <c r="DP24"/>
       <c r="DQ24"/>
       <c r="DR24"/>
       <c r="DS24"/>
       <c r="DT24"/>
       <c r="DU24"/>
       <c r="DV24"/>
+      <c r="DW24"/>
     </row>
-    <row r="25" spans="1:126">
+    <row r="25" spans="1:127">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
+        <v>1704000.0</v>
+      </c>
+      <c r="C25">
         <v>5091000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>4709000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>9168000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1468000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6105000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>5945000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>7106000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>6879000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>10253000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>7245000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>5303000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>5259000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>5170000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>5370000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5726000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5653000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>8371000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6065000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6038000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>6223000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>8859000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>8017000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7266000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>7161000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7118000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>10863000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11007000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>13680000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>8233000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>2291000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2367000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2277000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>2182000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>2072000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>1804000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>1683000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>1870000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2034000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2149000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2286000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2174000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2164000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2429000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2320000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2328000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2655000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2704000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2825000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>3312000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2874000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>2849000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>2856000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>2919000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>3077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841000.0</v>
       </c>
       <c r="BE25">
         <v>2841000.0</v>
       </c>
       <c r="BF25">
+        <v>2841000.0</v>
+      </c>
+      <c r="BG25">
         <v>2607000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>2688000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>2099000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1471000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1663000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1836000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1848000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1783000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1824000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>2506000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>1514000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1800000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>1748000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>2838000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>897000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1183000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1394000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>1410000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1487000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>932000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>923000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>871000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>1646000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1616000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>1714000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>880000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>1897000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>1995000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2294000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>2528000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>2359000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>2641000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>3548000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>4056000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>4746000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>4240000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>2824000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>1291000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>2521000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2446000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>2148000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>2745000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>2850000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>2815000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2778000.0</v>
       </c>
       <c r="CY25">
         <v>2778000.0</v>
       </c>
       <c r="CZ25">
+        <v>2778000.0</v>
+      </c>
+      <c r="DA25">
         <v>1984000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>1750000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>1432000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE25">
         <v>1000000.0</v>
       </c>
       <c r="DF25">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DG25">
         <v>900000.0</v>
       </c>
       <c r="DH25">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DI25">
         <v>700000.0</v>
       </c>
       <c r="DJ25">
+        <v>700000.0</v>
+      </c>
+      <c r="DK25">
         <v>500000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN25">
         <v>100000.0</v>
       </c>
       <c r="DO25">
+        <v>100000.0</v>
+      </c>
+      <c r="DP25">
         <v>260000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>150000.0</v>
       </c>
-      <c r="DQ25"/>
       <c r="DR25"/>
       <c r="DS25"/>
       <c r="DT25"/>
       <c r="DU25"/>
       <c r="DV25"/>
+      <c r="DW25"/>
     </row>
-    <row r="26" spans="1:126">
+    <row r="26" spans="1:127">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
         <v>0.0</v>
       </c>
       <c r="AP26">
         <v>0.0</v>
       </c>
       <c r="AQ26">
-        <v>200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AR26">
         <v>200000.0</v>
       </c>
       <c r="AS26">
-        <v>0.0</v>
+        <v>200000.0</v>
       </c>
       <c r="AT26">
         <v>0.0</v>
       </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
         <v>0.0</v>
       </c>
       <c r="AW26">
         <v>0.0</v>
       </c>
       <c r="AX26">
         <v>0.0</v>
       </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
         <v>0.0</v>
       </c>
       <c r="BA26">
         <v>0.0</v>
       </c>
@@ -33171,827 +33359,838 @@
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
-      <c r="DC26"/>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
       <c r="DN26"/>
       <c r="DO26"/>
       <c r="DP26"/>
       <c r="DQ26"/>
       <c r="DR26"/>
       <c r="DS26"/>
       <c r="DT26"/>
       <c r="DU26"/>
       <c r="DV26"/>
+      <c r="DW26"/>
     </row>
-    <row r="27" spans="1:126">
+    <row r="27" spans="1:127">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>34668000.0</v>
+      </c>
+      <c r="C27">
         <v>34609000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>40448000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>36011000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>37314000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>35706000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>41673000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>38273000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>40253000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>39422000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>44272000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>39967000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>41581000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>41532000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>48691000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>44231000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>44974000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>44044000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>47774000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>41340000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>42556000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>39279000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>44601000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>42209000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>39117000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>40273000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>45210000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>41605000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>44017000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>42033000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>35053000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>31051000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>32709000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>33011000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>33562000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>29225000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>30508000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>30622000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>29408000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>27751000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>29335000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>30584000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>30509000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>27460000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>28481000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>29631000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>29563000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>27677000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>28630000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>29883000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>27456000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>25771000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>26789000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>27057000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>25681000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>24309000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>26267000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>25133000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>25067000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>24927000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>26009000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>25465000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>23627000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>20228000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>20720000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>20405000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>19558000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>18084000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>19303000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>19149000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>59626000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>34000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>33000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>34000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>71830000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>17913000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>33000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>32000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>35000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>41017000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CG27">
         <v>33000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>13065000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>35000.0</v>
       </c>
-      <c r="CI27"/>
-      <c r="CJ27">
+      <c r="CJ27"/>
+      <c r="CK27">
         <v>11036000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>11605000.0</v>
       </c>
-      <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
-      <c r="CR27">
+      <c r="CR27"/>
+      <c r="CS27">
         <v>7094000.0</v>
       </c>
-      <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
       <c r="DV27"/>
+      <c r="DW27"/>
     </row>
-    <row r="28" spans="1:126">
+    <row r="28" spans="1:127">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>13109000.0</v>
+      </c>
+      <c r="C28">
         <v>14379000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13757000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12478000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>13368000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13061000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14584000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>15738000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>14437000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14059000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16847000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15108000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15315000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>21227000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>19758000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>16448000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>15925000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>15524000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>16161000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>14383000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>14334000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13178000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>14433000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>12475000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11456000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12005000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>13098000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>13533000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>13221000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>13190000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>11049000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>11192000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>10940000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>10739000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11234000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>10083000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>10419000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10170000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>10220000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10086000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>10300000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10038000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10477000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9530000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>9276000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>9758000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>9219000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>10023000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9815000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>9527000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>11063000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>9310000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8420000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>9487000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>10199000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>8411000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>8645000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>9611000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8108000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>7928000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>8330000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>8918000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>9547000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>9489000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>7720000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8087000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7993000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7099000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6397000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>6972000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>26603000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>27811000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>29177000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>26076000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>27233000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>24915000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>25556000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>24875000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>21247000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>20273000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20968000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>20145000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>18470000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>17231000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>17418000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>15936000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>17843000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>15327000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>15590000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>14471000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>15183000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>14676000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>15549000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>11375000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>10067000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>9983000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>11629000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>11798000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>14849000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>15919000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>21699000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>22721000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>22055000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>19514000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>19026000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>15994000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>12900000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>10400000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>9500000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>8200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>7700000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>6800000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>6700000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>6300000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>5700000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>4700000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>4300000.0</v>
       </c>
-      <c r="DN28">
+      <c r="DO28">
         <v>3900000.0</v>
       </c>
-      <c r="DO28"/>
       <c r="DP28"/>
       <c r="DQ28"/>
       <c r="DR28"/>
       <c r="DS28"/>
       <c r="DT28"/>
       <c r="DU28"/>
       <c r="DV28"/>
+      <c r="DW28"/>
     </row>
-    <row r="29" spans="1:126">
+    <row r="29" spans="1:127">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>-12340000.0</v>
+      </c>
+      <c r="C29">
         <v>3104000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2659000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>437000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3203000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1030000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>493000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4724000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>5274000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2107000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-602000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2377000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2768000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1308000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-2263000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2905000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>6397000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1879000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>2127000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>766000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3473000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1981000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>285000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>2401000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>238000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>19000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>44000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-735000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>888000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-226000.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
@@ -34043,1176 +34242,1186 @@
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
       <c r="DN29"/>
       <c r="DO29"/>
       <c r="DP29"/>
       <c r="DQ29"/>
       <c r="DR29"/>
       <c r="DS29"/>
       <c r="DT29"/>
       <c r="DU29"/>
       <c r="DV29"/>
+      <c r="DW29"/>
     </row>
-    <row r="30" spans="1:126">
+    <row r="30" spans="1:127">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>53118000.0</v>
+      </c>
+      <c r="C30">
         <v>52508000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>57653000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>58638000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>54558000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>53374000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>64086000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>54011000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>59347000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>64679000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>66927000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>60397000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>72687000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>69518000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>83154000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>66405000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>66552000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>65249000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>70000000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>61761000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>63329000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>58768000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>69015000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>62278000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>58346000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>62271000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>67326000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>62913000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>64503000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>63456000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>48393000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>44610000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>45926000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>45932000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>46868000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>41112000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>42610000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>42662000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>41662000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>39986000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>41921000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>42796000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>43149000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>39262000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>40077000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>41717000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>41437000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>40404000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>41270000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>42722000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>41393000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>37930000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>38065000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>39463000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>38957000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>35561000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>37753000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>37351000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>35863000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>34954000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>35810000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>36046000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>34967000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>31565000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>30224000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>30315000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>29159000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>26697000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>27500000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>27869000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>28571000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>29105000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>30150000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>27283000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>28592000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>26234000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>26781000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>26190000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>22580000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>21694000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>22356000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>21681000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>20179000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>18876000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>19133000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>17933000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>20082000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>17455000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>18000000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>17846000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>20080000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>18804000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>19996000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13992000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>12226000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>12012000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>13699000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>23034000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>17594000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>18769000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>24476000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-6394000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>24833000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>21498000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>20776000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>17426000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>14000000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>11400000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>10500000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>9100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>8600000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>7600000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>7300000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>6800000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>6000000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>5000000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>4400000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>4000000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-21000000.0</v>
       </c>
-      <c r="DP30"/>
       <c r="DQ30"/>
       <c r="DR30"/>
-      <c r="DS30">
+      <c r="DS30"/>
+      <c r="DT30">
         <v>-12800000.0</v>
       </c>
-      <c r="DT30"/>
       <c r="DU30"/>
       <c r="DV30"/>
+      <c r="DW30"/>
     </row>
-    <row r="31" spans="1:126">
+    <row r="31" spans="1:127">
       <c r="A31" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="B31">
+        <v>-485000.0</v>
+      </c>
+      <c r="C31">
         <v>-13037000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-36188000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>365000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-331000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-85203000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>1476000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-3055000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>252000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>512000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>173000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-195000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-216000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-243000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-816000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-238000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-432000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-444000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-1334000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-1251000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-1267000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-1599000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1338000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1533000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>844000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1215000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-1893000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-1794000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2179000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-2658000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>690000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>302000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>251000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-143000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>571000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-626000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>71000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-194000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>700000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-856000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>419000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-328000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-85000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>404000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-89000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>263000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-46000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>127000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>122000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-27000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2317000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-53000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-899000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-1128000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-335000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>1065000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>214000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>468000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>727000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>386000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>62000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>473000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>443000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>432000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1175000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>1500000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>816000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>-272000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>-498000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>1269000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>-511000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1473000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>3315000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2569000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2890000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2273000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>150000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>2040000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>1811000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>1750000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>1334000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>1157000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>475000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>963000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>866000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2418000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>1004000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>1671000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>719000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>826000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-1031000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>787000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>547000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>1295000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>752000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>362000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>995000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-688000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>409000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>2111000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>2148000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-30080000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>1310000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>2157000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>1972000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>1454000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>400000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>1000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DF31">
         <v>900000.0</v>
       </c>
       <c r="DG31">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DH31">
         <v>700000.0</v>
       </c>
       <c r="DI31">
         <v>700000.0</v>
       </c>
       <c r="DJ31">
-        <v>600000.0</v>
+        <v>700000.0</v>
       </c>
       <c r="DK31">
         <v>600000.0</v>
       </c>
       <c r="DL31">
+        <v>600000.0</v>
+      </c>
+      <c r="DM31">
         <v>500000.0</v>
       </c>
-      <c r="DM31">
+      <c r="DN31">
         <v>600000.0</v>
       </c>
-      <c r="DN31">
+      <c r="DO31">
         <v>500000.0</v>
       </c>
-      <c r="DO31">
+      <c r="DP31">
         <v>12400000.0</v>
       </c>
-      <c r="DP31">
+      <c r="DQ31">
         <v>-6300000.0</v>
       </c>
-      <c r="DQ31">
+      <c r="DR31">
         <v>-5300000.0</v>
       </c>
-      <c r="DR31">
+      <c r="DS31">
         <v>-4700000.0</v>
       </c>
-      <c r="DS31">
+      <c r="DT31">
         <v>7300000.0</v>
       </c>
-      <c r="DT31">
+      <c r="DU31">
         <v>-3500000.0</v>
       </c>
-      <c r="DU31">
+      <c r="DV31">
         <v>-2900000.0</v>
       </c>
-      <c r="DV31">
+      <c r="DW31">
         <v>-2700000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:126">
+    <row r="32" spans="1:127">
       <c r="A32" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B32">
+        <v>100233000.0</v>
+      </c>
+      <c r="C32">
         <v>85454000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>101058000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>94295000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>111659000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>89876000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>108041000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>102527000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>121825000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>100077000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>118089000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>113431000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>135589000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>113670000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>136891000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>127679000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>148246000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>124971000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>133728000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>118136000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>128670000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>113781000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>120521000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>108577000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>113541000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>106345000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>124269000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>108596000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>128183000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>100649000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>98583000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>84890000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>96353000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>77749000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>90377000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>80369000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>89733000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>77194000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>83446000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>77427000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>87821000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>77401000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>80975000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>74753000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>82811000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>75187000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>80681000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>75363000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>82947000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>73071000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>77521000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>69572000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>78164000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>71499000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>75066000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>68511000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>79093000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>70260000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>74650000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>69774000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>73450000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>65742000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>67116000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>59777000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>64653000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>59180000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>61486000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>53881000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>61578000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>56407000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>62921000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>59506000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>63474000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>54974000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>58419000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>51135000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>55185000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>47317000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>48948000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>44074000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>48484000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>41197000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>41176000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>39025000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>39246000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>33782000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>37950000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>33879000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>34921000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>31729000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>35331000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>32208000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>34724000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>24797000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>23509000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>21938000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>25433000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>26056000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>34651000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>34410000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>46414000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>43645000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>47914000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>40137000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>38280000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>30817000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>27700000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>22000000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>19700000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>17900000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>18400000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>15100000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>15000000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>13100000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>13000000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>10100000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>9100000.0</v>
       </c>
-      <c r="DN32">
+      <c r="DO32">
         <v>8200000.0</v>
       </c>
-      <c r="DO32">
+      <c r="DP32">
         <v>8600000.0</v>
       </c>
-      <c r="DP32">
+      <c r="DQ32">
         <v>6300000.0</v>
       </c>
-      <c r="DQ32">
+      <c r="DR32">
         <v>5300000.0</v>
       </c>
-      <c r="DR32">
+      <c r="DS32">
         <v>4700000.0</v>
       </c>
-      <c r="DS32">
+      <c r="DT32">
         <v>5500000.0</v>
       </c>
-      <c r="DT32">
+      <c r="DU32">
         <v>3500000.0</v>
       </c>
-      <c r="DU32">
+      <c r="DV32">
         <v>2900000.0</v>
       </c>
-      <c r="DV32">
+      <c r="DW32">
         <v>2700000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -35304,51 +35513,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B2">
         <v>58187000.0</v>
       </c>
       <c r="C2">
         <v>75042000.0</v>
       </c>
       <c r="D2">
         <v>105654000.0</v>
       </c>
       <c r="E2">
         <v>118031000.0</v>
       </c>
       <c r="F2">
         <v>90652000.0</v>
       </c>
       <c r="G2">
         <v>69192000.0</v>
       </c>
       <c r="H2">
         <v>140296000.0</v>
       </c>
       <c r="I2">
         <v>79790000.0</v>
       </c>
@@ -35402,51 +35611,51 @@
       </c>
       <c r="Z2">
         <v>15848000.0</v>
       </c>
       <c r="AA2">
         <v>13445000.0</v>
       </c>
       <c r="AB2">
         <v>10400000.0</v>
       </c>
       <c r="AC2">
         <v>7700000.0</v>
       </c>
       <c r="AD2">
         <v>34400000.0</v>
       </c>
       <c r="AE2">
         <v>1000000.0</v>
       </c>
       <c r="AF2">
         <v>2800000.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B3">
         <v>2987000</v>
       </c>
       <c r="C3">
         <v>3400000</v>
       </c>
       <c r="D3">
         <v>5495000</v>
       </c>
       <c r="E3">
         <v>5663000</v>
       </c>
       <c r="F3">
         <v>10745000</v>
       </c>
       <c r="G3">
         <v>8905000</v>
       </c>
       <c r="H3">
         <v>11890000</v>
       </c>
       <c r="I3">
         <v>5050000</v>
       </c>
@@ -35500,51 +35709,51 @@
       </c>
       <c r="Z3">
         <v>10046000</v>
       </c>
       <c r="AA3">
         <v>18044000</v>
       </c>
       <c r="AB3">
         <v>8900000</v>
       </c>
       <c r="AC3">
         <v>6100000</v>
       </c>
       <c r="AD3">
         <v>3200000</v>
       </c>
       <c r="AE3">
         <v>2000000</v>
       </c>
       <c r="AF3">
         <v>9900000</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-6260000.0</v>
       </c>
       <c r="F4">
         <v>28628000.0</v>
       </c>
       <c r="G4">
         <v>19497000.0</v>
       </c>
       <c r="H4">
         <v>-71701000.0</v>
       </c>
       <c r="I4">
         <v>60506000.0</v>
       </c>
       <c r="J4">
         <v>2832000.0</v>
       </c>
       <c r="K4">
         <v>23627000.0</v>
       </c>
@@ -35560,51 +35769,51 @@
       <c r="O4">
         <v>17763000.0</v>
       </c>
       <c r="P4">
         <v>-5880000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-19105000.0</v>
       </c>
       <c r="F5">
         <v>-42131000.0</v>
       </c>
       <c r="G5">
         <v>-729000.0</v>
       </c>
       <c r="H5">
         <v>8807000.0</v>
       </c>
       <c r="I5">
         <v>-1396000.0</v>
       </c>
       <c r="J5">
         <v>823000.0</v>
       </c>
       <c r="K5">
         <v>9600000.0</v>
       </c>
@@ -35620,51 +35829,51 @@
       <c r="O5">
         <v>17807000.0</v>
       </c>
       <c r="P5">
         <v>-1857000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B6">
         <v>7402000.0</v>
       </c>
       <c r="C6">
         <v>-16855000.0</v>
       </c>
       <c r="D6">
         <v>-30612000.0</v>
       </c>
       <c r="E6">
         <v>-12377000.0</v>
       </c>
       <c r="F6">
         <v>27379000.0</v>
       </c>
       <c r="G6">
         <v>21460000.0</v>
       </c>
       <c r="H6">
         <v>-71104000.0</v>
       </c>
       <c r="I6">
         <v>60506000.0</v>
       </c>
@@ -35718,51 +35927,51 @@
       </c>
       <c r="Z6">
         <v>1899000.0</v>
       </c>
       <c r="AA6">
         <v>2403000.0</v>
       </c>
       <c r="AB6">
         <v>3000000.0</v>
       </c>
       <c r="AC6">
         <v>5200000.0</v>
       </c>
       <c r="AD6">
         <v>1100000.0</v>
       </c>
       <c r="AE6">
         <v>27700000.0</v>
       </c>
       <c r="AF6">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7">
         <v>-8324000.0</v>
       </c>
       <c r="C7">
         <v>-45498000.0</v>
       </c>
       <c r="D7">
         <v>-24386000.0</v>
       </c>
       <c r="E7">
         <v>-28879000.0</v>
       </c>
       <c r="F7">
         <v>34070000.0</v>
       </c>
       <c r="G7">
         <v>-14584000.0</v>
       </c>
       <c r="H7">
         <v>4610000.0</v>
       </c>
       <c r="I7">
         <v>2581000.0</v>
       </c>
@@ -35816,51 +36025,51 @@
       </c>
       <c r="Z7">
         <v>-9905000.0</v>
       </c>
       <c r="AA7">
         <v>24423000.0</v>
       </c>
       <c r="AB7">
         <v>16500000.0</v>
       </c>
       <c r="AC7">
         <v>1600000.0</v>
       </c>
       <c r="AD7">
         <v>5900000.0</v>
       </c>
       <c r="AE7">
         <v>6400000.0</v>
       </c>
       <c r="AF7">
         <v>2300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>12835000.0</v>
       </c>
       <c r="F8">
         <v>3898000.0</v>
       </c>
       <c r="G8">
         <v>234000.0</v>
       </c>
       <c r="H8">
         <v>3696000.0</v>
       </c>
       <c r="I8">
         <v>2588000.0</v>
       </c>
       <c r="J8">
         <v>-10327000.0</v>
       </c>
       <c r="K8">
         <v>7963000.0</v>
       </c>
@@ -35876,51 +36085,51 @@
       <c r="O8">
         <v>6959000.0</v>
       </c>
       <c r="P8">
         <v>-7594000.0</v>
       </c>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B9">
         <v>4847000.0</v>
       </c>
       <c r="C9">
         <v>-9000.0</v>
       </c>
       <c r="D9">
         <v>14715000.0</v>
       </c>
       <c r="E9">
         <v>12835000.0</v>
       </c>
       <c r="F9">
         <v>-3898000.0</v>
       </c>
       <c r="G9">
         <v>234000.0</v>
       </c>
       <c r="H9">
         <v>3696000.0</v>
       </c>
       <c r="I9">
         <v>2588000.0</v>
       </c>
@@ -35958,51 +36167,51 @@
         <v>-7765000.0</v>
       </c>
       <c r="U9"/>
       <c r="V9">
         <v>-14444000.0</v>
       </c>
       <c r="W9">
         <v>1283000.0</v>
       </c>
       <c r="X9"/>
       <c r="Y9">
         <v>6608000.0</v>
       </c>
       <c r="Z9">
         <v>24477000.0</v>
       </c>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>7770000.0</v>
       </c>
       <c r="G10">
         <v>-10703000.0</v>
       </c>
       <c r="H10">
         <v>-10229000.0</v>
       </c>
       <c r="I10">
         <v>1502000.0</v>
       </c>
       <c r="J10">
         <v>3711000.0</v>
       </c>
       <c r="K10">
         <v>-1700000.0</v>
       </c>
       <c r="L10">
         <v>6088000.0</v>
@@ -36026,51 +36235,51 @@
         <v>-180880000.0</v>
       </c>
       <c r="S10">
         <v>-146587000.0</v>
       </c>
       <c r="T10">
         <v>-207075000.0</v>
       </c>
       <c r="U10"/>
       <c r="V10">
         <v>-71221000.0</v>
       </c>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-6563000.0</v>
       </c>
       <c r="F11">
         <v>20627000.0</v>
       </c>
       <c r="G11">
         <v>406000.0</v>
       </c>
       <c r="H11">
         <v>4699000.0</v>
       </c>
       <c r="I11">
         <v>1389000.0</v>
       </c>
       <c r="J11">
         <v>14843000.0</v>
       </c>
       <c r="K11">
         <v>-5834000.0</v>
       </c>
@@ -36096,51 +36305,51 @@
       <c r="S11">
         <v>6905000.0</v>
       </c>
       <c r="T11">
         <v>49000.0</v>
       </c>
       <c r="U11">
         <v>4106000.0</v>
       </c>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11">
         <v>8273000.0</v>
       </c>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>7582000.0</v>
       </c>
       <c r="F12">
         <v>9795000.0</v>
       </c>
       <c r="G12">
         <v>7310000.0</v>
       </c>
       <c r="H12">
         <v>8615000.0</v>
       </c>
       <c r="I12">
         <v>11408000.0</v>
       </c>
       <c r="J12">
         <v>16026000.0</v>
       </c>
       <c r="K12">
         <v>11302000.0</v>
       </c>
@@ -36160,51 +36369,51 @@
         <v>19051000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12">
         <v>1950000.0</v>
       </c>
       <c r="AA12">
         <v>1156000.0</v>
       </c>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-9597000.0</v>
       </c>
       <c r="F13">
         <v>1760000.0</v>
       </c>
       <c r="G13">
         <v>-14002000.0</v>
       </c>
       <c r="H13">
         <v>-14872000.0</v>
       </c>
       <c r="I13">
         <v>425000.0</v>
       </c>
       <c r="J13">
         <v>2032000.0</v>
       </c>
       <c r="K13">
         <v>2396000.0</v>
       </c>
@@ -36214,54 +36423,54 @@
       <c r="M13">
         <v>1976000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B14">
-        <v>14770000.0</v>
+        <v>21450000.0</v>
       </c>
       <c r="C14">
         <v>30183000.0</v>
       </c>
       <c r="D14">
         <v>32066000.0</v>
       </c>
       <c r="E14">
         <v>36941000.0</v>
       </c>
       <c r="F14">
         <v>35934000.0</v>
       </c>
       <c r="G14">
         <v>42959000.0</v>
       </c>
       <c r="H14">
         <v>43783000.0</v>
       </c>
       <c r="I14">
         <v>9117000.0</v>
       </c>
       <c r="J14">
         <v>7429000.0</v>
       </c>
@@ -36312,51 +36521,51 @@
       </c>
       <c r="Z14">
         <v>11094000.0</v>
       </c>
       <c r="AA14">
         <v>7944000.0</v>
       </c>
       <c r="AB14">
         <v>4000000.0</v>
       </c>
       <c r="AC14">
         <v>2800000.0</v>
       </c>
       <c r="AD14">
         <v>1200000.0</v>
       </c>
       <c r="AE14">
         <v>500000.0</v>
       </c>
       <c r="AF14">
         <v>300000.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15">
         <v>25000.0</v>
       </c>
       <c r="E15"/>
       <c r="F15">
         <v>9165000.0</v>
       </c>
       <c r="G15">
         <v>2906000.0</v>
       </c>
       <c r="H15">
         <v>2258000.0</v>
       </c>
       <c r="I15">
         <v>14502000.0</v>
       </c>
       <c r="J15">
         <v>13631000.0</v>
       </c>
       <c r="K15">
         <v>12987000.0</v>
       </c>
@@ -36378,51 +36587,51 @@
       <c r="Q15">
         <v>68414000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15">
         <v>5600000.0</v>
       </c>
       <c r="AF15">
         <v>1100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B16">
         <v>65589000.0</v>
       </c>
       <c r="C16">
         <v>58187000.0</v>
       </c>
       <c r="D16">
         <v>75042000.0</v>
       </c>
       <c r="E16">
         <v>105654000.0</v>
       </c>
       <c r="F16">
         <v>118031000.0</v>
       </c>
       <c r="G16">
         <v>90652000.0</v>
       </c>
       <c r="H16">
         <v>69192000.0</v>
       </c>
       <c r="I16">
         <v>140296000.0</v>
       </c>
@@ -36476,51 +36685,51 @@
       </c>
       <c r="Z16">
         <v>17747000.0</v>
       </c>
       <c r="AA16">
         <v>15848000.0</v>
       </c>
       <c r="AB16">
         <v>13400000.0</v>
       </c>
       <c r="AC16">
         <v>12900000.0</v>
       </c>
       <c r="AD16">
         <v>35500000.0</v>
       </c>
       <c r="AE16">
         <v>28700000.0</v>
       </c>
       <c r="AF16">
         <v>1700000.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-4044000.0</v>
       </c>
       <c r="J17">
         <v>3928000.0</v>
       </c>
       <c r="K17">
         <v>-2872000.0</v>
       </c>
       <c r="L17">
         <v>-1862000.0</v>
       </c>
       <c r="M17">
         <v>-2127000.0</v>
       </c>
       <c r="N17">
         <v>433000.0</v>
@@ -36528,51 +36737,51 @@
       <c r="O17">
         <v>427000.0</v>
       </c>
       <c r="P17">
         <v>-1962000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B18">
         <v>18094000.0</v>
       </c>
       <c r="C18">
         <v>-7261000.0</v>
       </c>
       <c r="D18">
         <v>16178000.0</v>
       </c>
       <c r="E18">
         <v>33762000.0</v>
       </c>
       <c r="F18">
         <v>96322000.0</v>
       </c>
       <c r="G18">
         <v>38849000.0</v>
       </c>
       <c r="H18">
         <v>36516000.0</v>
       </c>
       <c r="I18">
         <v>33369000.0</v>
       </c>
@@ -36626,51 +36835,51 @@
       </c>
       <c r="Z18">
         <v>18625000.0</v>
       </c>
       <c r="AA18">
         <v>51924000.0</v>
       </c>
       <c r="AB18">
         <v>23000000.0</v>
       </c>
       <c r="AC18">
         <v>6200000.0</v>
       </c>
       <c r="AD18">
         <v>8700000.0</v>
       </c>
       <c r="AE18">
         <v>9300000.0</v>
       </c>
       <c r="AF18">
         <v>-5300000.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B19">
         <v>-12722000.0</v>
       </c>
       <c r="C19">
         <v>5019000.0</v>
       </c>
       <c r="D19">
         <v>5209000.0</v>
       </c>
       <c r="E19">
         <v>-1352000.0</v>
       </c>
       <c r="F19">
         <v>-18607000.0</v>
       </c>
       <c r="G19">
         <v>-4570000.0</v>
       </c>
       <c r="H19">
         <v>-249545000.0</v>
       </c>
       <c r="I19">
         <v>54385000.0</v>
       </c>
@@ -36692,87 +36901,87 @@
       <c r="O19">
         <v>-86000.0</v>
       </c>
       <c r="P19">
         <v>-20819000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-15000000.0</v>
       </c>
       <c r="E21">
         <v>-25000000.0</v>
       </c>
       <c r="F21">
         <v>-34869000.0</v>
       </c>
       <c r="G21">
         <v>-23375000.0</v>
       </c>
       <c r="H21">
         <v>128168000.0</v>
       </c>
       <c r="I21">
         <v>129025000.0</v>
       </c>
@@ -36784,51 +36993,51 @@
       </c>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
         <v>-119360000.0</v>
       </c>
       <c r="C22">
         <v>-5747000.0</v>
       </c>
       <c r="D22">
         <v>3050000.0</v>
       </c>
       <c r="E22">
         <v>21806000.0</v>
       </c>
       <c r="F22">
         <v>24844000.0</v>
       </c>
       <c r="G22">
         <v>9990000.0</v>
       </c>
       <c r="H22">
         <v>-9570000.0</v>
       </c>
       <c r="I22">
         <v>15380000.0</v>
       </c>
@@ -36882,69 +37091,69 @@
       </c>
       <c r="Z22">
         <v>18117000.0</v>
       </c>
       <c r="AA22">
         <v>21614000.0</v>
       </c>
       <c r="AB22">
         <v>11000000.0</v>
       </c>
       <c r="AC22">
         <v>7500000.0</v>
       </c>
       <c r="AD22">
         <v>5600000.0</v>
       </c>
       <c r="AE22">
         <v>4000000.0</v>
       </c>
       <c r="AF22">
         <v>1300000.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
         <v>-1294000.0</v>
       </c>
       <c r="C23">
-        <v>-179000.0</v>
+        <v>-2605000.0</v>
       </c>
       <c r="D23">
-        <v>783000.0</v>
+        <v>-2706000.0</v>
       </c>
       <c r="E23">
-        <v>1241000.0</v>
+        <v>-3111000.0</v>
       </c>
       <c r="F23">
         <v>5298000.0</v>
       </c>
       <c r="G23">
-        <v>-6018000.0</v>
+        <v>-312000.0</v>
       </c>
       <c r="H23">
         <v>413000.0</v>
       </c>
       <c r="I23">
         <v>10494000.0</v>
       </c>
       <c r="J23">
         <v>15979000.0</v>
       </c>
       <c r="K23">
         <v>17284000.0</v>
       </c>
       <c r="L23">
         <v>3398000.0</v>
       </c>
       <c r="M23">
         <v>9213000.0</v>
       </c>
       <c r="N23">
         <v>17224000.0</v>
       </c>
       <c r="O23">
         <v>10696000.0</v>
       </c>
@@ -36980,57 +37189,57 @@
       </c>
       <c r="Z23">
         <v>-43002000.0</v>
       </c>
       <c r="AA23">
         <v>-112213000.0</v>
       </c>
       <c r="AB23">
         <v>-39100000.0</v>
       </c>
       <c r="AC23">
         <v>2000000.0</v>
       </c>
       <c r="AD23">
         <v>400000.0</v>
       </c>
       <c r="AE23">
         <v>100000.0</v>
       </c>
       <c r="AF23">
         <v>-5200000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
         <v>1642000.0</v>
       </c>
       <c r="C24">
-        <v>5938000.0</v>
+        <v>-62000.0</v>
       </c>
       <c r="D24">
         <v>13000.0</v>
       </c>
       <c r="E24">
         <v>201000.0</v>
       </c>
       <c r="F24">
         <v>56000.0</v>
       </c>
       <c r="G24">
         <v>4335000.0</v>
       </c>
       <c r="H24">
         <v>29000.0</v>
       </c>
       <c r="I24">
         <v>1000.0</v>
       </c>
       <c r="J24">
         <v>343000.0</v>
       </c>
       <c r="K24">
         <v>-48000.0</v>
       </c>
@@ -37070,54 +37279,54 @@
       <c r="W24">
         <v>1081000.0</v>
       </c>
       <c r="X24">
         <v>-1315000.0</v>
       </c>
       <c r="Y24">
         <v>61000.0</v>
       </c>
       <c r="Z24">
         <v>42000.0</v>
       </c>
       <c r="AA24">
         <v>-45000.0</v>
       </c>
       <c r="AB24">
         <v>-800000.0</v>
       </c>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
-        <v>125668000.0</v>
+        <v>118988000.0</v>
       </c>
       <c r="C25">
         <v>2916000.0</v>
       </c>
       <c r="D25">
         <v>918000.0</v>
       </c>
       <c r="E25">
         <v>1666000.0</v>
       </c>
       <c r="F25">
         <v>2424000.0</v>
       </c>
       <c r="G25">
         <v>189000.0</v>
       </c>
       <c r="H25">
         <v>1856000.0</v>
       </c>
       <c r="I25">
         <v>110000.0</v>
       </c>
       <c r="J25">
         <v>1318000.0</v>
       </c>
@@ -37166,51 +37375,51 @@
       <c r="Y25">
         <v>-1000.0</v>
       </c>
       <c r="Z25">
         <v>11781000.0</v>
       </c>
       <c r="AA25">
         <v>2394000.0</v>
       </c>
       <c r="AB25">
         <v>-100000.0</v>
       </c>
       <c r="AC25">
         <v>100000.0</v>
       </c>
       <c r="AD25">
         <v>-500000.0</v>
       </c>
       <c r="AE25"/>
       <c r="AF25">
         <v>700000.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B26">
         <v>-2540000.0</v>
       </c>
       <c r="C26">
         <v>-15920000.0</v>
       </c>
       <c r="D26">
         <v>-4082000.0</v>
       </c>
       <c r="E26">
         <v>-15112000.0</v>
       </c>
       <c r="F26">
         <v>-20066000.0</v>
       </c>
       <c r="G26">
         <v>-2906000.0</v>
       </c>
       <c r="H26">
         <v>-2258000.0</v>
       </c>
       <c r="I26">
         <v>-9946000.0</v>
       </c>
@@ -37248,51 +37457,51 @@
         <v>-4594000.0</v>
       </c>
       <c r="U26">
         <v>-12304000.0</v>
       </c>
       <c r="V26">
         <v>-23474000.0</v>
       </c>
       <c r="W26">
         <v>-17756000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26">
         <v>-22085000.0</v>
       </c>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
         <v>12256000.0</v>
       </c>
       <c r="C27">
         <v>14343000.0</v>
       </c>
       <c r="D27">
         <v>15486000.0</v>
       </c>
       <c r="E27">
         <v>14543000.0</v>
       </c>
       <c r="F27">
         <v>10070000.0</v>
       </c>
       <c r="G27">
         <v>10877000.0</v>
       </c>
       <c r="H27">
         <v>11684000.0</v>
       </c>
       <c r="I27">
         <v>8300000.0</v>
       </c>
@@ -37326,51 +37535,51 @@
       <c r="S27">
         <v>8326000.0</v>
       </c>
       <c r="T27">
         <v>7210000.0</v>
       </c>
       <c r="U27"/>
       <c r="V27">
         <v>1556000.0</v>
       </c>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27">
         <v>11756000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
         <v>-2569000.0</v>
       </c>
       <c r="C28">
         <v>-16099000.0</v>
       </c>
       <c r="D28">
         <v>-18299000.0</v>
       </c>
       <c r="E28">
         <v>-38871000.0</v>
       </c>
       <c r="F28">
         <v>-49143000.0</v>
       </c>
       <c r="G28">
         <v>-23687000.0</v>
       </c>
       <c r="H28">
         <v>129438000.0</v>
       </c>
       <c r="I28">
         <v>-13954000.0</v>
       </c>
@@ -37424,51 +37633,51 @@
       </c>
       <c r="Z28">
         <v>16419000.0</v>
       </c>
       <c r="AA28">
         <v>44484000.0</v>
       </c>
       <c r="AB28">
         <v>10200000.0</v>
       </c>
       <c r="AC28">
         <v>5200000.0</v>
       </c>
       <c r="AD28">
         <v>1100000.0</v>
       </c>
       <c r="AE28">
         <v>27700000.0</v>
       </c>
       <c r="AF28">
         <v>-1100000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
         <v>21081000.0</v>
       </c>
       <c r="C29">
         <v>-3861000.0</v>
       </c>
       <c r="D29">
         <v>21673000.0</v>
       </c>
       <c r="E29">
         <v>39425000.0</v>
       </c>
       <c r="F29">
         <v>107067000.0</v>
       </c>
       <c r="G29">
         <v>47754000.0</v>
       </c>
       <c r="H29">
         <v>48406000.0</v>
       </c>
       <c r="I29">
         <v>38419000.0</v>
       </c>
@@ -37522,51 +37731,51 @@
       </c>
       <c r="Z29">
         <v>28671000.0</v>
       </c>
       <c r="AA29">
         <v>69968000.0</v>
       </c>
       <c r="AB29">
         <v>31900000.0</v>
       </c>
       <c r="AC29">
         <v>12300000.0</v>
       </c>
       <c r="AD29">
         <v>11900000.0</v>
       </c>
       <c r="AE29">
         <v>11300000.0</v>
       </c>
       <c r="AF29">
         <v>4600000.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
         <v>-14067000.0</v>
       </c>
       <c r="C30">
         <v>5019000.0</v>
       </c>
       <c r="D30">
         <v>-36759000.0</v>
       </c>
       <c r="E30">
         <v>-6814000.0</v>
       </c>
       <c r="F30">
         <v>-29296000.0</v>
       </c>
       <c r="G30">
         <v>-4570000.0</v>
       </c>
       <c r="H30">
         <v>-249545000.0</v>
       </c>
       <c r="I30">
         <v>40086000.0</v>
       </c>
@@ -37637,1300 +37846,1309 @@
       <c r="AF30">
         <v>-5200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DP30"/>
+  <dimension ref="A1:DQ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:120">
+    <row r="1" spans="1:121">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
       </c>
-      <c r="DP1" t="s">
-        <v>181</v>
+      <c r="DQ1" t="s">
+        <v>182</v>
       </c>
     </row>
-    <row r="2" spans="1:120">
+    <row r="2" spans="1:121">
       <c r="A2" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B2">
-        <v>63335000.0</v>
+        <v>76117000.0</v>
       </c>
       <c r="C2">
+        <v>65586000.0</v>
+      </c>
+      <c r="D2">
         <v>67373000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70063000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>77758000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>58186000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64996000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>60969000.0</v>
       </c>
-      <c r="I2">
-[...1 lines deleted...]
-      </c>
       <c r="J2">
-        <v>72909000.0</v>
+        <v>63492000.0</v>
       </c>
       <c r="K2">
-        <v>101706000.0</v>
+        <v>75042000.0</v>
       </c>
       <c r="L2">
-        <v>109951000.0</v>
+        <v>103749000.0</v>
       </c>
       <c r="M2">
+        <v>112071000.0</v>
+      </c>
+      <c r="N2">
         <v>106288000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>105654000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>100599000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>105259000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>114695000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>118031000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>131802000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>148927000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>128266000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>90652000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>73410000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>69201000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>70640000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>69192000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>68974000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>71112000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>76368000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>140296000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>92057000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>92997000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>82073000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>79790000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>79960000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>67106000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>74176000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>76958000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>70136000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>68856000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>78654000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>53331000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>45586000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>50163000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>50168000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>49650000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>56932000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>52634000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>80501000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>74132000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>70700000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>55083000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>143944000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>98810000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>80900000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>87663000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>100407000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>81047000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>73586000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>83185000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>97600000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>86927000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>138100000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>143912000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>135246000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>97805000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>108177000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>94017000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>111284000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>129478000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>124869000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>155315000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>126510000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>53163000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>40820000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>41190000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>38845000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>39157000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>31622000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>84558000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>80070000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>48538000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>52468000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>55217000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>43890000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>37328000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>36621000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>46068000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>38431000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>22385000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>11342000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>13881000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>23916000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>11479000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>19213000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>17703000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>13094000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>17747000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>15657000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>20863000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>18706000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>15848000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>34535000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>27367000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>38587000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>13445000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>15400000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>11700000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>14500000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>10400000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>700000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>1200000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>8900000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>7700000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>400000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>200000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>34420000.0</v>
       </c>
-      <c r="DN2">
+      <c r="DO2">
         <v>34400000.0</v>
       </c>
-      <c r="DO2">
+      <c r="DP2">
         <v>1300000.0</v>
       </c>
-      <c r="DP2"/>
+      <c r="DQ2"/>
     </row>
-    <row r="3" spans="1:120">
+    <row r="3" spans="1:121">
       <c r="A3" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B3">
+        <v>12040000</v>
+      </c>
+      <c r="C3">
         <v>6198000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1064000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>673000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>602000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>648000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>657000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>487000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>830000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1426000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1592000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1239000</v>
       </c>
-      <c r="M3">
-[...1 lines deleted...]
-      </c>
       <c r="N3">
+        <v>1032000</v>
+      </c>
+      <c r="O3">
         <v>1632000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1436000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1529000</v>
       </c>
-      <c r="Q3">
-[...1 lines deleted...]
-      </c>
       <c r="R3">
+        <v>1436000</v>
+      </c>
+      <c r="S3">
         <v>1262000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>900000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4602000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3775000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>1468000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1626000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2169000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2709000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>2401000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>3528000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>3696000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1894000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>2772000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>1888000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>617000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>1220000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>1324000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2055000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2566000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1700000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1540000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>806000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>1016000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>1174000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1144000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1615000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>638000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>730000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>948000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>393000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>239000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>191000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>680000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>1078000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>782000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>328000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>939000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>258000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>1600000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>827000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2418000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>6582000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>7094000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>15389000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>10711000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>7178000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>3806000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>1040000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>1402000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>820000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>674000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>188000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>2602000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>968000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>1056000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>720000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>954000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>1280000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>965000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>868000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>1993000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>986000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>672000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>1348000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>328000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>636000</v>
-      </c>
-[...1 lines deleted...]
-        <v>393000</v>
       </c>
       <c r="CG3">
         <v>393000</v>
       </c>
       <c r="CH3">
+        <v>393000</v>
+      </c>
+      <c r="CI3">
         <v>1590000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>1241000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>1144000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>749000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>530000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>319000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>105000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>948000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>69000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>3000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>62000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>722000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>244000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>920000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>1479000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>2422000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>5225000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>5172000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>6275000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>3880000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>2717000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>5200000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>2200000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>1000000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>500000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>800000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>1300000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>1400000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>2600000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>600000</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>1400000</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>800000</v>
       </c>
-      <c r="DN3">
+      <c r="DO3">
         <v>400000</v>
       </c>
-      <c r="DO3">
+      <c r="DP3">
         <v>580000</v>
       </c>
-      <c r="DP3">
+      <c r="DQ3">
         <v>370000</v>
       </c>
     </row>
-    <row r="4" spans="1:120">
+    <row r="4" spans="1:121">
       <c r="A4" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
-      <c r="N4">
+      <c r="N4"/>
+      <c r="O4">
         <v>-615000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>445000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>422000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-5144000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-1983000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-13986000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-15783000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>20305000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>38092000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>14699000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>2535000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-1868000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>4131000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-1591000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-737000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-5007000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-64366000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>48239000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-940000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>10924000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>2283000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-170000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>12854000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-7070000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-2782000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>6822000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>1280000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-9798000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>25323000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>7745000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-4577000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-5000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>518000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-7282000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>4298000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-27867000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>6369000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>3432000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>15617000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-88861000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>45134000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>17910000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>-6763000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>-12744000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BG4">
         <v>19360000.0</v>
       </c>
-      <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
@@ -38948,203 +39166,204 @@
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
+      <c r="DQ4"/>
     </row>
-    <row r="5" spans="1:120">
+    <row r="5" spans="1:121">
       <c r="A5" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
-      <c r="N5">
+      <c r="N5"/>
+      <c r="O5">
         <v>28711000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-4351000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-21012000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-29186000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>35444000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-56311000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-20541000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2160000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>36881000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13121000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-14486000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-14880000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>15516000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>313000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-9893000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-7035000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>25422000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>3161000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-13456000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>14475000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-5576000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1104000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1018000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3042000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-97000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-2249000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>9004000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>5633000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-2788000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-676000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>8424000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>6922000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-4664000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-3170000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>2111000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>3870000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-3006000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-7607000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-494000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>4114000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1065000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9751000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>5175000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>6455000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-3574000.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
@@ -39162,927 +39381,934 @@
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
+      <c r="DQ5"/>
     </row>
-    <row r="6" spans="1:120">
+    <row r="6" spans="1:121">
       <c r="A6" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B6">
-        <v>10568000.0</v>
+        <v>487000.0</v>
       </c>
       <c r="C6">
+        <v>10531000.0</v>
+      </c>
+      <c r="D6">
         <v>-1784000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2690000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-7695000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19572000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-6809000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4027000.0</v>
       </c>
-      <c r="I6">
-[...1 lines deleted...]
-      </c>
       <c r="J6">
-        <v>-11530000.0</v>
+        <v>-2523000.0</v>
       </c>
       <c r="K6">
-        <v>-28797000.0</v>
+        <v>-11550000.0</v>
       </c>
       <c r="L6">
-        <v>-120449000.0</v>
+        <v>-28707000.0</v>
       </c>
       <c r="M6">
-        <v>-104634000.0</v>
+        <v>-8322000.0</v>
       </c>
       <c r="N6">
+        <v>5783000.0</v>
+      </c>
+      <c r="O6">
         <v>634000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>5055000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-4660000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-9436000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-3336000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-13771000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-17125000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>20661000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>37614000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>17242000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>4209000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-1439000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>1448000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>218000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2138000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-5256000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-63928000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>48239000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-940000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>10924000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>2283000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-170000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>12854000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-7070000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-2782000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>6822000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>1280000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-9798000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>25323000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>7745000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-4577000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>518000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-7282000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>4298000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-27867000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>6369000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3432000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>15617000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-88861000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>45134000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>17910000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-6763000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-12744000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>19360000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>7461000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-9599000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>-14415000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>10673000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>-51173000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-5812000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>8666000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>37441000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-10372000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>14160000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>-17267000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-18194000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>4609000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-30446000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>28805000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>73347000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>12343000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-370000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2345000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-312000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>7535000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-52936000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>4488000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>31532000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>-3930000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-2749000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>11327000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>6562000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>707000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-9447000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>7637000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>16046000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>11043000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-2539000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-10035000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>12437000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>-7734000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>1510000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>4609000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-4653000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>2090000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-5206000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>2157000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>2858000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-18687000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7168000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-11220000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>25142000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-2000000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3700000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>1200000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>4100000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>2100000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DJ6">
         <v>1200000.0</v>
       </c>
       <c r="DK6">
+        <v>1200000.0</v>
+      </c>
+      <c r="DL6">
         <v>500000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>400000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>200000.0</v>
       </c>
-      <c r="DN6">
+      <c r="DO6">
         <v>-29400000.0</v>
       </c>
-      <c r="DO6">
+      <c r="DP6">
         <v>33120000.0</v>
       </c>
-      <c r="DP6">
+      <c r="DQ6">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:120">
+    <row r="7" spans="1:121">
       <c r="A7" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B7">
+        <v>-23769000.0</v>
+      </c>
+      <c r="C7">
         <v>38639000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-2854000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-9708000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-15066000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>19304000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-10627000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-8536000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-15648000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-10687000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>2154000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-17696000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-11988000.0</v>
       </c>
-      <c r="N7">
-[...1 lines deleted...]
-      </c>
       <c r="O7">
+        <v>3144000.0</v>
+      </c>
+      <c r="P7">
         <v>-10249000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-14795000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-11758000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>7923000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>50000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-4143000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>11277000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>26886000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>1489000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-5777000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-17800000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7504000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-21899000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1133000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-10677000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>38319000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-12627000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1176000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>9169000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>4863000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-12654000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>1366000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-2304000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>12283000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-6682000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-4074000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-872000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>15545000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-4241000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-4621000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>137000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>11843000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-5881000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-13035000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-3614000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>27344000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-13081000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-12137000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-4429000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>29237000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>233000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-5919000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-4408000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>27632000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-13030000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-5968000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-3723000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>24862000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-10121000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-2395000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-550000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>14980000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-4857000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>27068000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-2508000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>13998000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-281000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-8019000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2801000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>21720000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-3852000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-8488000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>13726000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>6286000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>39116000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>1162000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>-753000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>16441000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-8627000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>-1487000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>523000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>7432000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-1152000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-872000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-2044000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>6099000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>-4218000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>-6434000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-3971000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-1563000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-2468000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-5196000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-6322000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>1039000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>-4883000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-13547000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>-3226000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>11751000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-2010000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>10823000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>2233000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>27723000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>10400000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>2300000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>2000000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>1800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>900000.0</v>
       </c>
       <c r="DH7">
         <v>900000.0</v>
       </c>
       <c r="DI7">
+        <v>900000.0</v>
+      </c>
+      <c r="DJ7">
         <v>-1900000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>1700000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>4300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DM7">
         <v>-200000.0</v>
       </c>
       <c r="DN7">
+        <v>-200000.0</v>
+      </c>
+      <c r="DO7">
         <v>2000000.0</v>
       </c>
-      <c r="DO7">
+      <c r="DP7">
         <v>29200000.0</v>
       </c>
-      <c r="DP7">
+      <c r="DQ7">
         <v>2100000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:120">
+    <row r="8" spans="1:121">
       <c r="A8" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
+      <c r="N8"/>
+      <c r="O8">
         <v>14691000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>-21966000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>8096000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>10466000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>16239000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>34950000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-10584000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-35649000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>15181000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>-29992000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>271000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>5399000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>24556000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-29688000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>10908000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>3237000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>19239000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-29269000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>11837000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>12099000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>7921000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-30467000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>11683000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>4618000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>3839000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-23115000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>6633000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>6307000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>18138000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>-30229000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>5158000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>7551000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>16802000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-28781000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>1711000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>7900000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>28310000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-40500000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>3006000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>9378000.0</v>
       </c>
-      <c r="BB8">
+      <c r="BC8">
         <v>25186000.0</v>
       </c>
-      <c r="BC8">
+      <c r="BD8">
         <v>-30237000.0</v>
       </c>
-      <c r="BD8">
+      <c r="BE8">
         <v>3535000.0</v>
       </c>
-      <c r="BE8">
+      <c r="BF8">
         <v>4143000.0</v>
       </c>
-      <c r="BF8">
+      <c r="BG8">
         <v>29518000.0</v>
       </c>
-      <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
@@ -40100,1204 +40326,1211 @@
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
+      <c r="DQ8"/>
     </row>
-    <row r="9" spans="1:120">
+    <row r="9" spans="1:121">
       <c r="A9" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B9">
+        <v>4720000.0</v>
+      </c>
+      <c r="C9">
         <v>9680000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-17149000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>6491000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>3116000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>12389000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-16861000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>6079000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>6888000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>3885000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-17573000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4897000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>12700000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>14691000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-21966000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>8096000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10466000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>16239000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-34950000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>10584000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>5287000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15181000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-29992000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>271000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>5399000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>24556000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-29688000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10908000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3237000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>19239000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-29269000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>11837000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>12099000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>7921000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-30467000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11683000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>4618000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3839000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-23115000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>6633000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>6307000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>18138000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-30229000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>5158000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>7551000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>16802000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-28781000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1711000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>7900000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>28310000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-40500000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>3006000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9378000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>25186000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-30237000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>3535000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>4143000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>29518000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-38867000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>4113000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>1204000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>25956000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-34991000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>1304000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>6411000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>19809000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>-30491000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>55000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>5095000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>23251000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>-9966000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>34518000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>25429000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>19802000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>-7765000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>19457000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>21861000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>19457000.0</v>
       </c>
-      <c r="CA9"/>
-      <c r="CB9">
+      <c r="CB9"/>
+      <c r="CC9">
         <v>21816000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>20603000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>19027000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>-14444000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>9282000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>10114000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>10037000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>1283000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>15541000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>14785000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>15586000.0</v>
       </c>
-      <c r="CM9"/>
-      <c r="CN9">
+      <c r="CN9"/>
+      <c r="CO9">
         <v>9088000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>10534000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>5803000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>6608000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>13541000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>12176000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>9579000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>24477000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>31441000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>29997000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>20119000.0</v>
       </c>
-      <c r="CY9"/>
-      <c r="CZ9">
+      <c r="CZ9"/>
+      <c r="DA9">
         <v>4328000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>9976000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>8372000.0</v>
       </c>
-      <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
-      <c r="DN9">
-[...1 lines deleted...]
-      </c>
+      <c r="DN9"/>
       <c r="DO9">
         <v>600000.0</v>
       </c>
-      <c r="DP9"/>
+      <c r="DP9">
+        <v>600000.0</v>
+      </c>
+      <c r="DQ9"/>
     </row>
-    <row r="10" spans="1:120">
+    <row r="10" spans="1:121">
       <c r="A10" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>1.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>6843000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
-      <c r="S10">
+      <c r="S10"/>
+      <c r="T10">
         <v>26560000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1724000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>9142000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-26208000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>19141000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>9504000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-2142000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-37206000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>6042000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>1372000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-5065000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-12578000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>13681000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>2851000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>5314000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-20344000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>10731000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1814000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2540000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-11374000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8493000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-194000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>7152000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-17151000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13351000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>516000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>5654000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-13433000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10970000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-3223000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2849000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-7805000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>5169000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-3311000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>859000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1437000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>2926000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>978000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>-162833000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-156868000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-132095000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-144221000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>-139379000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-146026000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-120765000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-209188000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>-214213000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-206812000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>-164741000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-185018000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>-181220000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-172967000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-157487000.0</v>
       </c>
-      <c r="BT10"/>
       <c r="BU10"/>
-      <c r="BV10">
+      <c r="BV10"/>
+      <c r="BW10">
         <v>2473000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>-206785000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-176856000.0</v>
       </c>
-      <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
-      <c r="CD10">
+      <c r="CD10"/>
+      <c r="CE10">
         <v>-95158000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>-77689000.0</v>
       </c>
-      <c r="CF10"/>
       <c r="CG10"/>
-      <c r="CH10">
+      <c r="CH10"/>
+      <c r="CI10">
         <v>-74318000.0</v>
       </c>
-      <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
-      <c r="DO10">
+      <c r="DO10"/>
+      <c r="DP10">
         <v>-2200000.0</v>
       </c>
-      <c r="DP10"/>
+      <c r="DQ10"/>
     </row>
-    <row r="11" spans="1:120">
+    <row r="11" spans="1:121">
       <c r="A11" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>-35873000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-37352000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>23976000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>875000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>9656000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-41070000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>27433000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-20859000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-5846000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-22510000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>21704000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>11546000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5437000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-27407000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10421000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1084000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-464000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-6342000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>13481000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>2795000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-17405000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>2518000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>25565000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-9299000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-9964000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>8541000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>20512000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-13729000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-12812000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>195000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>28606000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-11795000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>-14336000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-295000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>26070000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>-16857000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-15384000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2040000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>35026000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-14649000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>-17921000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>2986000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>29640000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>-14629000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>-15006000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1688000.0</v>
       </c>
-      <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
-      <c r="BK11">
+      <c r="BK11"/>
+      <c r="BL11">
         <v>5397000.0</v>
       </c>
-      <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
-      <c r="BS11">
+      <c r="BS11"/>
+      <c r="BT11">
         <v>6905000.0</v>
       </c>
-      <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
-      <c r="BW11">
+      <c r="BW11"/>
+      <c r="BX11">
         <v>49000.0</v>
       </c>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
-      <c r="CA11">
+      <c r="CA11"/>
+      <c r="CB11">
         <v>4106000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>6304000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>3743000.0</v>
       </c>
-      <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
-      <c r="CX11">
+      <c r="CX11"/>
+      <c r="CY11">
         <v>523000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>8273000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>16623000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>6266000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>10759000.0</v>
       </c>
-      <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
+      <c r="DQ11"/>
     </row>
-    <row r="12" spans="1:120">
+    <row r="12" spans="1:121">
       <c r="A12" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
+      <c r="M12"/>
+      <c r="N12">
         <v>1015000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>5091000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>162000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3860000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1488000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2072000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>3568000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>5180000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>429000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>618000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3034000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>3114000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-1147000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>2309000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>8682000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4672000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2739000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-7478000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>5998000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1688000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1254000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2468000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>9083000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2804000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1929000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2210000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4747000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4002000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>131000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2422000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>4168000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1024000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>78000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>2148000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>346000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>-439000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-1583000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>2023000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>5881000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1039000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-2900000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>320000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1704000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-4155000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2390000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>707000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>1950000.0</v>
       </c>
-      <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
-      <c r="CY12">
+      <c r="CY12"/>
+      <c r="CZ12">
         <v>1156000.0</v>
       </c>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
+      <c r="DQ12"/>
     </row>
-    <row r="13" spans="1:120">
+    <row r="13" spans="1:121">
       <c r="A13" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
-      <c r="M13">
+      <c r="M13"/>
+      <c r="N13">
         <v>11185000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>-47652000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>17834000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2693000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>13151000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-43275000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>14988000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-539000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>11836000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-24525000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>9926000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>10125000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>1430000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-35483000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-637000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2568000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-5873000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-10930000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>8888000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>4481000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>7522000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-20466000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>2032000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>3245000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>4250000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-97000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>2396000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>2952000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>5619000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-2788000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>7823000.0</v>
       </c>
-      <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-      <c r="AU13">
+      <c r="AU13"/>
+      <c r="AV13">
         <v>1976000.0</v>
       </c>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -41326,564 +41559,568 @@
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
+      <c r="DQ13"/>
     </row>
-    <row r="14" spans="1:120">
+    <row r="14" spans="1:121">
       <c r="A14" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
       <c r="B14">
+        <v>1704000.0</v>
+      </c>
+      <c r="C14">
         <v>5091000.0</v>
       </c>
-      <c r="C14">
-[...1 lines deleted...]
-      </c>
       <c r="D14">
+        <v>4709000.0</v>
+      </c>
+      <c r="E14">
         <v>9168000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1468000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>6105000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>5945000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
-        <v>6879000.0</v>
+        <v>15089000.0</v>
       </c>
       <c r="J14">
+        <v>-1104000.0</v>
+      </c>
+      <c r="K14">
         <v>10253000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>7245000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>7701000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>9064000.0</v>
       </c>
-      <c r="N14">
-[...1 lines deleted...]
-      </c>
       <c r="O14">
+        <v>8056000.0</v>
+      </c>
+      <c r="P14">
         <v>11743000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>8480000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8347000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>8371000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>8738000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>9079000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>9258000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8859000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10889000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10374000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10043000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11653000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10863000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11007000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>13680000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>8233000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>2291000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>2367000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>2277000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>2182000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>2072000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>1804000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>1683000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>1870000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>2034000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>2149000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2286000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2174000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2164000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2429000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2320000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2328000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2655000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2704000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2825000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>3312000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>2874000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>2849000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>2856000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2919000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3077000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2841000.0</v>
       </c>
       <c r="BE14">
         <v>2841000.0</v>
       </c>
       <c r="BF14">
+        <v>2841000.0</v>
+      </c>
+      <c r="BG14">
         <v>2607000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>2688000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2099000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>1471000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>1663000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>1836000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>1848000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1783000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>1824000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2506000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>942000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>1800000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1748000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>2838000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>897000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>1183000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>1394000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>1410000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>1459000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>1385000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>1488000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>1487000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>1646000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>1616000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>1714000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>880000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>1897000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>1995000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>2294000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>2528000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>2359000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>2641000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>3548000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>4056000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>4746000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>4240000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>2824000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>1291000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>2521000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>2446000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>2148000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>2745000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>2850000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>2815000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>2684000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>2778000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>1984000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>1750000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>1432000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>1100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1000000.0</v>
       </c>
       <c r="DE14">
         <v>1000000.0</v>
       </c>
       <c r="DF14">
-        <v>900000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="DG14">
         <v>900000.0</v>
       </c>
       <c r="DH14">
-        <v>700000.0</v>
+        <v>900000.0</v>
       </c>
       <c r="DI14">
         <v>700000.0</v>
       </c>
       <c r="DJ14">
+        <v>700000.0</v>
+      </c>
+      <c r="DK14">
         <v>500000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>300000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="DN14">
         <v>100000.0</v>
       </c>
       <c r="DO14">
+        <v>100000.0</v>
+      </c>
+      <c r="DP14">
         <v>260000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>150000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:120">
+    <row r="15" spans="1:121">
       <c r="A15" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>1079000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>136000.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1861000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>7840000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>2752000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>115000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
-      <c r="AA15">
-[...1 lines deleted...]
-      </c>
+      <c r="AA15"/>
       <c r="AB15">
+        <v>0.0</v>
+      </c>
+      <c r="AC15">
         <v>3642000.0</v>
       </c>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
       <c r="AD15">
-        <v>3663000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE15">
         <v>3663000.0</v>
       </c>
       <c r="AF15">
+        <v>3663000.0</v>
+      </c>
+      <c r="AG15">
         <v>3643000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3585000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3611000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3426000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3390000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>3353000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3462000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3291000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>3268000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>3227000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3201000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>3016000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>3037000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>3057000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>3069000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2909000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2925000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2993000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>3135000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2969000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>3011000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>3064000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>3350000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>3107000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>3125000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>3161000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3195000.0</v>
       </c>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
-      <c r="BK15">
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15"/>
+      <c r="BL15">
         <v>68414000.0</v>
       </c>
-      <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
@@ -41896,531 +42133,535 @@
       <c r="CR15"/>
       <c r="CS15"/>
       <c r="CT15"/>
       <c r="CU15"/>
       <c r="CV15"/>
       <c r="CW15"/>
       <c r="CX15"/>
       <c r="CY15"/>
       <c r="CZ15"/>
       <c r="DA15"/>
       <c r="DB15"/>
       <c r="DC15"/>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
+      <c r="DQ15"/>
     </row>
-    <row r="16" spans="1:120">
+    <row r="16" spans="1:121">
       <c r="A16" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="B16">
-        <v>73903000.0</v>
+        <v>76604000.0</v>
       </c>
       <c r="C16">
+        <v>76117000.0</v>
+      </c>
+      <c r="D16">
         <v>65589000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>67373000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>70063000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>77758000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>58187000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>64996000.0</v>
       </c>
-      <c r="I16">
-[...1 lines deleted...]
-      </c>
       <c r="J16">
-        <v>61379000.0</v>
+        <v>60969000.0</v>
       </c>
       <c r="K16">
-        <v>72909000.0</v>
+        <v>63492000.0</v>
       </c>
       <c r="L16">
-        <v>-10498000.0</v>
+        <v>75042000.0</v>
       </c>
       <c r="M16">
-        <v>1654000.0</v>
+        <v>103749000.0</v>
       </c>
       <c r="N16">
+        <v>112071000.0</v>
+      </c>
+      <c r="O16">
         <v>106288000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>105654000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>100599000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>105259000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>114695000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>118031000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>131802000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>148927000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>128266000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>90652000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>73410000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>69201000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>70640000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>69192000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>68974000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>71112000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>76368000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>140296000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>92057000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>92997000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>82073000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>79790000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>79960000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>67106000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>74176000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>76958000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>70136000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>68856000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>78654000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>53331000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>45586000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>50163000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>50168000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>49650000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>56932000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>52634000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>80501000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>74132000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>70700000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>55083000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>143944000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>98810000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>80900000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>87663000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>100407000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>81047000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>73586000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>83185000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>97600000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>86927000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>138100000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>143912000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>135246000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>97805000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>108177000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>94017000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>111284000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>129478000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>124869000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>155315000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>126510000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>53163000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>40820000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>41190000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>38845000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>39157000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>31622000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>84558000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>80070000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>48538000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>52468000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>55217000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>43890000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>37328000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>36621000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>46068000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>38431000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>22385000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>11342000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>13881000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>23916000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>11479000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>19213000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>17703000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>13094000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>17747000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>15657000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>20863000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>18706000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>15848000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>34535000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>27367000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>38587000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>13400000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>15400000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>11700000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>14500000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>2100000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>700000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>1200000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>8900000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>500000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>400000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>200000.0</v>
       </c>
-      <c r="DN16">
+      <c r="DO16">
         <v>5000000.0</v>
       </c>
-      <c r="DO16">
+      <c r="DP16">
         <v>34420000.0</v>
       </c>
-      <c r="DP16">
+      <c r="DQ16">
         <v>550000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:120">
+    <row r="17" spans="1:121">
       <c r="A17" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
-      <c r="AE17">
+      <c r="AE17"/>
+      <c r="AF17">
         <v>-1396000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-509000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-3559000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>1420000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>394000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>1284000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>1579000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>671000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-2002000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>-214000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>-1107000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>451000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>-651000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>-447000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>859000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>-1623000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>-942000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>-1323000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>103000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>35000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>417000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1216000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>86000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>-1286000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>215000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>771000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>-1537000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BG17">
         <v>978000.0</v>
       </c>
-      <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
@@ -42438,589 +42679,595 @@
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
+      <c r="DQ17"/>
     </row>
-    <row r="18" spans="1:120">
+    <row r="18" spans="1:121">
       <c r="A18" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B18">
+        <v>2275000.0</v>
+      </c>
+      <c r="C18">
         <v>19380000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-4276000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>524000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-4229000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>26075000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-2487000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-223000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-3736000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-815000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>10290000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-7236000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>2474000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>10650000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>186000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>1519000.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
+        <v>10653000.0</v>
+      </c>
+      <c r="S18">
         <v>21404000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>21175000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>10297000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25767000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>39083000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>16929000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2028000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>470000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>19422000.0</v>
       </c>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
       <c r="AB18">
-        <v>8638000.0</v>
+        <v>-744000.0</v>
       </c>
       <c r="AC18">
+        <v>8397000.0</v>
+      </c>
+      <c r="AD18">
         <v>5647000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>23216000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-902000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8529000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>19261000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6481000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-1425000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7404000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5739000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>17914000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5161000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4253000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>7911000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>20393000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>2633000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>2819000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7749000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>15334000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>551000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-7669000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2086000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>32324000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-2717000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-5661000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1450000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>34514000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>9666000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>2224000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>3686000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>32468000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>2355000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>1270000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>-9407000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>21450000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>-6209000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>1532000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>8182000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>21726000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>5810000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>6429000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>8501000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>18075000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2331000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1803000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>7022000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>28798000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>6955000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>2102000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>3774000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>19493000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>9005000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>8063000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>4656000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>20704000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>3369000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3009000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>4733000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>9809000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3154000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>2805000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>-566000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>8949000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>801000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>-1982000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>286000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3569000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>1671000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>1514000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-63000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>1408000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>2357000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>-6955000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>6202000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>17021000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>-3836000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>16016000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>7726000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>32018000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>10000000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>4300000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>4500000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>4200000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>3600000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>2600000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>-1000000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>1000000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>5800000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>100000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>300000.0</v>
       </c>
-      <c r="DN18">
+      <c r="DO18">
         <v>2500000.0</v>
       </c>
-      <c r="DO18">
+      <c r="DP18">
         <v>5870000.0</v>
       </c>
-      <c r="DP18">
+      <c r="DQ18">
         <v>1340000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:120">
+    <row r="19" spans="1:121">
       <c r="A19" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="B19">
+        <v>285000.0</v>
+      </c>
+      <c r="C19">
         <v>-7816000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>2698000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-199000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-6277000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-8472000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>245000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>7450000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>4560000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7236000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-43063000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>2860000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>2102000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>3036000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>386000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-665000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-338000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-735000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1558000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-17049000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-3775000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1468000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-1626000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>2166000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2709000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-2401000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-3528000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-2438000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1864000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-241715000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>52414000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-2184000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>4259000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-104000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-480000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>4101000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>2230000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>697000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>1792000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-5592000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-16381000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>6504000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>10532000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>1938000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>-123000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-5974000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>281000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>25146000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>-4589000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>3888000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>14657000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>36255000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>-4118000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>13625000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>12070000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>712000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-6657000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BG19">
         <v>-6211000.0</v>
       </c>
-      <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
@@ -43038,54 +43285,55 @@
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
+      <c r="DQ19"/>
     </row>
-    <row r="20" spans="1:120">
+    <row r="20" spans="1:121">
       <c r="A20" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -43162,136 +43410,141 @@
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
+      <c r="DQ20"/>
     </row>
-    <row r="21" spans="1:120">
+    <row r="21" spans="1:121">
       <c r="A21" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
-      <c r="C21"/>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>0.0</v>
       </c>
       <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>-15000000.0</v>
       </c>
       <c r="P21">
         <v>-15000000.0</v>
       </c>
       <c r="Q21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="R21">
         <v>-10000000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-15000000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-25494000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3125000.0</v>
       </c>
       <c r="U21">
         <v>-3125000.0</v>
       </c>
       <c r="V21">
         <v>-3125000.0</v>
       </c>
       <c r="W21">
+        <v>-3125000.0</v>
+      </c>
+      <c r="X21">
         <v>-2344000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-2343000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-2344000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-16344000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-1562000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-7563000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11562000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>148855000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>149712000.0</v>
       </c>
       <c r="AF21">
         <v>149712000.0</v>
       </c>
       <c r="AG21">
         <v>149712000.0</v>
       </c>
-      <c r="AH21"/>
+      <c r="AH21">
+        <v>149712000.0</v>
+      </c>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
@@ -43334,3144 +43587,3172 @@
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
+      <c r="DQ21"/>
     </row>
-    <row r="22" spans="1:120">
+    <row r="22" spans="1:121">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22">
+        <v>15253000.0</v>
+      </c>
+      <c r="C22">
         <v>-21825000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-33875000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2126000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3913000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-87272000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>432000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-5798000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6292000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-6673000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-663000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>2484000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>5304000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-4075000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1630000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>5414000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>13874000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>4148000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8023000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4522000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>8343000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3956000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>2426000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-3760000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>11837000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-513000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4890000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-2699000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1555000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-13316000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>5375000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>3950000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7788000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-1733000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2093000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3953000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>6064000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3030000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5790000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3112000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7460000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>1289000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2020000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>4450000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5750000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-224000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>3599000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3043000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>4289000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>-66000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2235000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2826000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>5622000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2341000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4251000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>10373000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>7769000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3181000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>8897000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>5732000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>5470000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2911000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>4129000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>3704000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>6902000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>5772000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>5783000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>4300000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>6152000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2631000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>9154000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>6388000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>8645000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5028000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>5614000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>6797000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>4502000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2030000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>7078000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>5315000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>3843000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1520000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2658000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>3227000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2724000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2739000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>3526000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>3211000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>-2348000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>-257000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>87000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>186000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>141000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>1777000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3464000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>-307000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3547000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>-6115000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>4893000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>2677000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>5682000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>4865000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>7330000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>5940000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>4875000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>3469000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>4000000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>2900000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>2200000.0</v>
       </c>
-      <c r="DF22">
+      <c r="DG22">
         <v>1900000.0</v>
       </c>
-      <c r="DG22">
+      <c r="DH22">
         <v>2700000.0</v>
       </c>
-      <c r="DH22">
+      <c r="DI22">
         <v>1800000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1700000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1300000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>2000000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1400000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1200000.0</v>
       </c>
-      <c r="DN22">
+      <c r="DO22">
         <v>1000000.0</v>
       </c>
-      <c r="DO22">
+      <c r="DP22">
         <v>2500000.0</v>
       </c>
-      <c r="DP22">
+      <c r="DQ22">
         <v>700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:120">
+    <row r="23" spans="1:121">
       <c r="A23" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B23">
+        <v>-708000.0</v>
+      </c>
+      <c r="C23">
         <v>-208000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-63000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-362000.0</v>
       </c>
-      <c r="E23">
-[...1 lines deleted...]
-      </c>
       <c r="F23">
+        <v>-440000.0</v>
+      </c>
+      <c r="G23">
         <v>-429000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-115000.0</v>
       </c>
-      <c r="H23">
-[...1 lines deleted...]
-      </c>
       <c r="I23">
+        <v>-978000.0</v>
+      </c>
+      <c r="J23">
         <v>-83000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-176000.0</v>
       </c>
-      <c r="K23">
-[...1 lines deleted...]
-      </c>
       <c r="L23">
+        <v>-61000.0</v>
+      </c>
+      <c r="M23">
         <v>259000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-180000.0</v>
       </c>
-      <c r="N23">
-[...1 lines deleted...]
-      </c>
       <c r="O23">
+        <v>-1079000.0</v>
+      </c>
+      <c r="P23">
+        <v>-136000.0</v>
+      </c>
+      <c r="Q23">
+        <v>-2720000.0</v>
+      </c>
+      <c r="R23">
+        <v>100000.0</v>
+      </c>
+      <c r="S23">
+        <v>1722000.0</v>
+      </c>
+      <c r="T23">
+        <v>805000.0</v>
+      </c>
+      <c r="U23">
+        <v>2023000.0</v>
+      </c>
+      <c r="V23">
+        <v>336000.0</v>
+      </c>
+      <c r="W23">
+        <v>-480000.0</v>
+      </c>
+      <c r="X23">
+        <v>114000.0</v>
+      </c>
+      <c r="Y23">
+        <v>-1485000.0</v>
+      </c>
+      <c r="Z23">
+        <v>6000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1053000.0</v>
+      </c>
+      <c r="AB23">
+        <v>715000.0</v>
+      </c>
+      <c r="AC23">
+        <v>-2829000.0</v>
+      </c>
+      <c r="AD23">
+        <v>878000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1649000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-17000.0</v>
+      </c>
+      <c r="AG23">
+        <v>5132000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1112000.0</v>
+      </c>
+      <c r="AI23">
+        <v>2464000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>4624000.0</v>
+      </c>
+      <c r="AK23">
+        <v>7020000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1668000.0</v>
+      </c>
+      <c r="AM23">
+        <v>2667000.0</v>
+      </c>
+      <c r="AN23">
+        <v>5161000.0</v>
+      </c>
+      <c r="AO23">
+        <v>275000.0</v>
+      </c>
+      <c r="AP23">
+        <v>2227000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1196000.0</v>
+      </c>
+      <c r="AR23">
+        <v>467000.0</v>
+      </c>
+      <c r="AS23">
+        <v>994000.0</v>
+      </c>
+      <c r="AT23">
+        <v>568000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1369000.0</v>
+      </c>
+      <c r="AV23">
+        <v>2275000.0</v>
+      </c>
+      <c r="AW23">
+        <v>2652000.0</v>
+      </c>
+      <c r="AX23">
+        <v>2708000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1578000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>2931000.0</v>
+      </c>
+      <c r="BA23">
+        <v>4042000.0</v>
+      </c>
+      <c r="BB23">
+        <v>8695000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1556000.0</v>
+      </c>
+      <c r="BD23">
+        <v>11159000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1848000.0</v>
+      </c>
+      <c r="BF23">
+        <v>4186000.0</v>
+      </c>
+      <c r="BG23">
+        <v>2041000.0</v>
+      </c>
+      <c r="BH23">
+        <v>93000.0</v>
+      </c>
+      <c r="BI23">
+        <v>100000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>301000.0</v>
+      </c>
+      <c r="BK23">
+        <v>31000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1550000.0</v>
+      </c>
+      <c r="BM23">
+        <v>139000.0</v>
+      </c>
+      <c r="BN23">
+        <v>127000.0</v>
+      </c>
+      <c r="BO23">
+        <v>133000.0</v>
+      </c>
+      <c r="BP23">
+        <v>-21947000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>10509000.0</v>
+      </c>
+      <c r="BR23">
+        <v>-24931000.0</v>
+      </c>
+      <c r="BS23">
+        <v>-4899000.0</v>
+      </c>
+      <c r="BT23">
+        <v>3162000.0</v>
+      </c>
+      <c r="BU23">
+        <v>2059000.0</v>
+      </c>
+      <c r="BV23">
+        <v>2080000.0</v>
+      </c>
+      <c r="BW23">
+        <v>1175000.0</v>
+      </c>
+      <c r="BX23">
+        <v>807000.0</v>
+      </c>
+      <c r="BY23">
+        <v>-308000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>-2461000.0</v>
+      </c>
+      <c r="CA23">
+        <v>-22657000.0</v>
+      </c>
+      <c r="CB23">
+        <v>-308000.0</v>
+      </c>
+      <c r="CC23">
+        <v>55000.0</v>
+      </c>
+      <c r="CD23">
+        <v>369000.0</v>
+      </c>
+      <c r="CE23">
+        <v>3587000.0</v>
+      </c>
+      <c r="CF23">
+        <v>16258000.0</v>
+      </c>
+      <c r="CG23">
+        <v>843000.0</v>
+      </c>
+      <c r="CH23">
+        <v>400000.0</v>
+      </c>
+      <c r="CI23">
+        <v>-4574000.0</v>
+      </c>
+      <c r="CJ23">
         <v>54000.0</v>
       </c>
-      <c r="P23">
-[...215 lines deleted...]
-      <c r="CJ23">
+      <c r="CK23">
         <v>-12623000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7687000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-7687000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-9923000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>115000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-10117000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>13567000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-5994000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>7353000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>2892000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>-5202000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>-4044000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-3416000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-9503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-23733000.0</v>
       </c>
       <c r="CY23">
         <v>-23733000.0</v>
       </c>
       <c r="CZ23">
+        <v>-23733000.0</v>
+      </c>
+      <c r="DA23">
         <v>-21610000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-27335000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>-39535000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>-18400000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>-2900000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-6700000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>-11100000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-800000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>100000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>700000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>200000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>400000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>-1800000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>200000.0</v>
       </c>
-      <c r="DN23">
+      <c r="DO23">
         <v>-32300000.0</v>
       </c>
-      <c r="DO23">
+      <c r="DP23">
         <v>27840000.0</v>
       </c>
-      <c r="DP23">
+      <c r="DQ23">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:120">
+    <row r="24" spans="1:121">
       <c r="A24" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B24">
+        <v>-60000.0</v>
+      </c>
+      <c r="C24">
         <v>-53000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>4000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-84000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>472000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>1250000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5918000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5390000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>14000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-20000.0</v>
       </c>
-      <c r="L24">
-[...1 lines deleted...]
-      </c>
       <c r="M24">
-        <v>-3138000.0</v>
+        <v>99000.0</v>
       </c>
       <c r="N24">
+        <v>-4000.0</v>
+      </c>
+      <c r="O24">
         <v>-62000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-45000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>67000.0</v>
       </c>
-      <c r="Q24">
-[...1 lines deleted...]
-      </c>
       <c r="R24">
+        <v>94000.0</v>
+      </c>
+      <c r="S24">
         <v>85000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>12000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17005000.0</v>
       </c>
       <c r="U24">
         <v>44000.0</v>
       </c>
       <c r="V24">
         <v>44000.0</v>
       </c>
       <c r="W24">
         <v>44000.0</v>
       </c>
       <c r="X24">
-        <v>4335000.0</v>
+        <v>44000.0</v>
       </c>
       <c r="Y24">
         <v>4335000.0</v>
       </c>
       <c r="Z24">
         <v>4335000.0</v>
       </c>
       <c r="AA24">
+        <v>4335000.0</v>
+      </c>
+      <c r="AB24">
         <v>-237655000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-1000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>30000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-238943000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1289000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-2184000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-1289000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-104000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>143000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-24000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>40000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>184000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>1000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-14000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-15000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-20000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>72000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>62000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>204000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>71000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>34000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>46000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1391000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>130000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-114000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>173000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>75000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>101000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-58000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>91000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>979000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1511000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>2157000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>4158000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>7264000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-2052000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>110000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>82000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>1973000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-16650000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-530268000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>93000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>268000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>100000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>96000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>46000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>202000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>120000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-123000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>399000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>86000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>2033000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>250000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>121000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>32000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-493000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>250000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>308000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>230000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>239000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>313000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>260000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>269000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>124000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-1514000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-48000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>123000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-350000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>152000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>120000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>139000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-168000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>3435000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>-3217000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-8000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>300784000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-1464000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-10000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>300000.0</v>
       </c>
       <c r="DD24">
         <v>300000.0</v>
       </c>
-      <c r="DE24"/>
+      <c r="DE24">
+        <v>300000.0</v>
+      </c>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
-      <c r="DK24">
+      <c r="DK24"/>
+      <c r="DL24">
         <v>100000.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-100000.0</v>
       </c>
-      <c r="DM24"/>
       <c r="DN24"/>
-      <c r="DO24">
+      <c r="DO24"/>
+      <c r="DP24">
         <v>-600000.0</v>
       </c>
-      <c r="DP24">
+      <c r="DQ24">
         <v>-750000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:120">
+    <row r="25" spans="1:121">
       <c r="A25" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B25">
+        <v>-6376000.0</v>
+      </c>
+      <c r="C25">
         <v>11253000.0</v>
       </c>
-      <c r="C25">
-[...1 lines deleted...]
-      </c>
       <c r="D25">
+        <v>26775000.0</v>
+      </c>
+      <c r="E25">
         <v>2446000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>4532000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>85235000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-1022000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>-4770000.0</v>
+      </c>
+      <c r="J25">
+        <v>8049000.0</v>
+      </c>
+      <c r="K25">
+        <v>659000.0</v>
+      </c>
+      <c r="L25">
+        <v>184000.0</v>
+      </c>
+      <c r="M25">
+        <v>-3000.0</v>
+      </c>
+      <c r="N25">
+        <v>671000.0</v>
+      </c>
+      <c r="O25">
         <v>66000.0</v>
       </c>
-      <c r="J25">
-[...14 lines deleted...]
-      <c r="O25">
+      <c r="P25">
         <v>1880000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-158000.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
+        <v>2000.0</v>
+      </c>
+      <c r="S25">
         <v>-58000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>663000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>516000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>492000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>753000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>915000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>525000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-1879000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>628000.0</v>
       </c>
-      <c r="AA25">
-[...1 lines deleted...]
-      </c>
       <c r="AB25">
-        <v>530000.0</v>
+        <v>551000.0</v>
       </c>
       <c r="AC25">
+        <v>289000.0</v>
+      </c>
+      <c r="AD25">
         <v>420000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>596000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-398000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>7000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>63000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>437000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-294000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>899000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>234000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>479000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-435000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>1116000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-183000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>571000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>365000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-76000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>420000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>40000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>395000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>317000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>391000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>599000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>2938000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>808000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>718000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>615000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>1421000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>680000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>864000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>692000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>516000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1023000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>1262000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>792000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1044000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>901000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-12000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>-218000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>290000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>-26767000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>1611000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>348000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-15280000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1915000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>1597000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-401000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-5034000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>1407000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>3708000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2718000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>1976000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>2164000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>1442000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-191000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1538000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>702000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>260000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-1640000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>-351000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>-749000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>1935000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>90000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>2070000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>-329000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>759000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-128000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>2066000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>1899000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>2678000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>5112000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>10005000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>1061000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>565000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>150000.0</v>
       </c>
-      <c r="CY25"/>
-      <c r="CZ25">
+      <c r="CZ25"/>
+      <c r="DA25">
         <v>-18000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>-179000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>30000.0</v>
       </c>
-      <c r="DC25"/>
       <c r="DD25"/>
-      <c r="DE25">
+      <c r="DE25"/>
+      <c r="DF25">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="DG25">
         <v>-200000.0</v>
       </c>
       <c r="DH25">
+        <v>-200000.0</v>
+      </c>
+      <c r="DI25">
         <v>300000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>-100000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>100000.0</v>
       </c>
-      <c r="DK25"/>
-      <c r="DL25">
+      <c r="DL25"/>
+      <c r="DM25">
         <v>-200000.0</v>
       </c>
-      <c r="DM25"/>
-      <c r="DN25">
+      <c r="DN25"/>
+      <c r="DO25">
         <v>-20000.0</v>
       </c>
-      <c r="DO25">
+      <c r="DP25">
         <v>-25950000.0</v>
       </c>
-      <c r="DP25">
+      <c r="DQ25">
         <v>-1240000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:120">
+    <row r="26" spans="1:121">
       <c r="A26" t="s">
-        <v>241</v>
-[...2 lines deleted...]
-      <c r="C26">
+        <v>242</v>
+      </c>
+      <c r="B26">
+        <v>-956000.0</v>
+      </c>
+      <c r="C26"/>
+      <c r="D26">
         <v>-133000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-2363000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-44000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-429000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-2936000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-4969000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-3918000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>-4097000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-61000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-3262000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-820000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-1079000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-136000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-2720000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5653000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-9459000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-9420000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-7973000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-2673000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-480000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-30000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1925000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-49000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-902000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-26000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-304000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-41000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-89000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-17000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-304000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-5275000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-4367000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-16000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-3541000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-14973000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-21453000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1791000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1306000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-738000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-25000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2292000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-6853000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-6063000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-5723000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-6609000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-11617000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-25228000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-29712000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-9017000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>-17110000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-92083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3656000.0</v>
       </c>
       <c r="BC26">
         <v>-3656000.0</v>
       </c>
       <c r="BD26">
+        <v>-3656000.0</v>
+      </c>
+      <c r="BE26">
         <v>-9135000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-9352000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-7700000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>29959000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>-5010000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-4828000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-8567000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>-7394000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BM26">
         <v>-8949000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BN26">
         <v>-5002000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BO26">
         <v>3780000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BP26">
         <v>-5166000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BQ26">
         <v>-5210000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-5124000.0</v>
       </c>
-      <c r="BR26">
+      <c r="BS26">
         <v>-4899000.0</v>
       </c>
-      <c r="BS26">
+      <c r="BT26">
         <v>-4337000.0</v>
       </c>
-      <c r="BT26">
+      <c r="BU26">
         <v>-6055000.0</v>
       </c>
-      <c r="BU26">
+      <c r="BV26">
         <v>-5557000.0</v>
       </c>
-      <c r="BV26">
+      <c r="BW26">
         <v>-14474000.0</v>
       </c>
-      <c r="BW26">
+      <c r="BX26">
         <v>42526000.0</v>
       </c>
-      <c r="BX26">
+      <c r="BY26">
         <v>3000.0</v>
       </c>
-      <c r="BY26"/>
       <c r="BZ26"/>
-      <c r="CA26">
+      <c r="CA26"/>
+      <c r="CB26">
         <v>3000.0</v>
       </c>
-      <c r="CB26">
+      <c r="CC26">
         <v>-9372000.0</v>
       </c>
-      <c r="CC26"/>
-      <c r="CD26">
+      <c r="CD26"/>
+      <c r="CE26">
         <v>-2935000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>20150000.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>-5071000.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>-6398000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-4789000.0</v>
       </c>
-      <c r="CI26">
+      <c r="CJ26">
         <v>-5133000.0</v>
       </c>
-      <c r="CJ26">
+      <c r="CK26">
         <v>-3445000.0</v>
       </c>
-      <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
-      <c r="CN26">
+      <c r="CN26"/>
+      <c r="CO26">
         <v>-1402000.0</v>
       </c>
-      <c r="CO26">
+      <c r="CP26">
         <v>-1942000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CQ26">
         <v>-5245000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-5255000.0</v>
       </c>
-      <c r="CR26">
+      <c r="CS26">
         <v>-8910000.0</v>
       </c>
-      <c r="CS26">
+      <c r="CT26">
         <v>-4373000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-3547000.0</v>
       </c>
-      <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
-      <c r="DN26">
-[...1 lines deleted...]
-      </c>
+      <c r="DN26"/>
       <c r="DO26">
         <v>33230000.0</v>
       </c>
-      <c r="DP26"/>
+      <c r="DP26">
+        <v>33230000.0</v>
+      </c>
+      <c r="DQ26"/>
     </row>
-    <row r="27" spans="1:120">
+    <row r="27" spans="1:121">
       <c r="A27" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B27">
+        <v>2894000.0</v>
+      </c>
+      <c r="C27">
         <v>2719000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>2425000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3373000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3986000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>2472000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>3141000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>3603000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>4025000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3574000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4317000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>4144000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3860000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3165000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>3507000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3905000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3837000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3294000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2719000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2462000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2397000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2492000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2913000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>2698000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2464000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2802000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3079000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3072000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2848000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>2685000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2109000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2120000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>2108000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1963000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2067000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2178000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2196000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>2049000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2245000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1970000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1626000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2135000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>2462000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>2224000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1475000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>2186000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>2296000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1983000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1218000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1947000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>1463000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>1860000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>868000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1860000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>1476000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>1409000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>1189000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>1323000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>549000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>1412000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>243000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>1438000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>1188000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>1157000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>1423000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>1106000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>1190000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>1428000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>1301000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>2192000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>8326000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>55000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-1615000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>1406000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>7210000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>2618000.0</v>
       </c>
-      <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
-      <c r="CB27">
+      <c r="CB27"/>
+      <c r="CC27">
         <v>-1212000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CD27">
         <v>7000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>1736000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CF27">
         <v>1556000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>-1000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>1000.0</v>
       </c>
-      <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
-      <c r="DH27">
+      <c r="DH27"/>
+      <c r="DI27">
         <v>100000.0</v>
       </c>
-      <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
-      <c r="DL27">
+      <c r="DL27"/>
+      <c r="DM27">
         <v>-300000.0</v>
       </c>
-      <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
+      <c r="DQ27"/>
     </row>
-    <row r="28" spans="1:120">
+    <row r="28" spans="1:121">
       <c r="A28" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B28">
+        <v>-1664000.0</v>
+      </c>
+      <c r="C28">
         <v>148000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-195000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-2124000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-485000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>235000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-3051000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-4774000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-4001000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4273000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-57000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3003000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1000000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-14239000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-82000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-499000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-15553000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-22737000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-33615000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-9075000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5462000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-991000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-2230000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-3828000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-2338000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-15291000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-847000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-10392000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-10684000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>151361000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1877000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>1185000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-7748000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5514000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>1198000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>89000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-16658000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-22248000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1870000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2847000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-206000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-2005000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-4841000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-8896000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-8552000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-7423000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-7243000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-11890000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-25513000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-31269000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-9055000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-16079000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-86452000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1794000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-4142000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10412000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-8327000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-8854000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4630000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-4318000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-157000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-6481000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-59060000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-6329000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-363000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>3913000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-3605000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-4471000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-3508000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>-4533000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>156000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>439000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>4957000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-8922000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>298000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>811000.0</v>
       </c>
       <c r="BY28">
         <v>811000.0</v>
       </c>
       <c r="BZ28">
         <v>811000.0</v>
       </c>
       <c r="CA28">
+        <v>811000.0</v>
+      </c>
+      <c r="CB28">
         <v>7005000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-859000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>20797000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>3587000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-5454000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-72000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4411000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-4574000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-2813000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-2836000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>401000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-7175000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>368000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-789000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-1008000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-4722000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-3264000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-7529000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>1118000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>-1126000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2777000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>3654000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>3435000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>6553000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>3391000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>6588000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>4530000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>29975000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>1200000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>1200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>4100000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2100000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>700000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1200000.0</v>
       </c>
       <c r="DJ28">
         <v>1200000.0</v>
       </c>
       <c r="DK28">
+        <v>1200000.0</v>
+      </c>
+      <c r="DL28">
         <v>500000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>400000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27840000.0</v>
       </c>
       <c r="DO28">
         <v>27840000.0</v>
       </c>
       <c r="DP28">
+        <v>27840000.0</v>
+      </c>
+      <c r="DQ28">
         <v>-30000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:120">
+    <row r="29" spans="1:121">
       <c r="A29" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B29">
+        <v>14315000.0</v>
+      </c>
+      <c r="C29">
         <v>25578000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-3212000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1197000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3627000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>26723000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1830000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>264000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-2906000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>611000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11882000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-5997000.0</v>
       </c>
-      <c r="M29">
-[...1 lines deleted...]
-      </c>
       <c r="N29">
+        <v>3506000.0</v>
+      </c>
+      <c r="O29">
         <v>12282000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1622000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3048000.0</v>
       </c>
-      <c r="Q29">
-[...1 lines deleted...]
-      </c>
       <c r="R29">
+        <v>12089000.0</v>
+      </c>
+      <c r="S29">
         <v>22666000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>22075000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>14899000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>29542000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>40551000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>18555000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>4197000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>3179000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>21823000.0</v>
       </c>
-      <c r="AA29">
-[...1 lines deleted...]
-      </c>
       <c r="AB29">
-        <v>12334000.0</v>
+        <v>2784000.0</v>
       </c>
       <c r="AC29">
+        <v>12093000.0</v>
+      </c>
+      <c r="AD29">
         <v>7541000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>25988000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>986000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>9146000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>20481000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7805000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>630000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>9970000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>7439000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>19454000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5967000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>5269000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>9085000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>21537000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4248000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>3457000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>8479000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>16282000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>944000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-7430000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2277000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>33004000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-1639000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-4879000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1778000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>35453000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>9924000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>3824000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4513000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>34886000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>8937000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>8364000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>5982000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>32161000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>969000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>5338000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>9222000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>23128000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>6630000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>7103000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>8689000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>20677000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>3299000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2859000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>7742000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>29752000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>8235000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>3067000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>4642000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>21486000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>9991000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>8735000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>6004000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>21032000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>4005000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3402000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>5126000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>11399000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>4395000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>3949000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>183000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>9479000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>1120000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>-1877000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1234000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>3638000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>1674000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>1576000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>659000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>1652000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>3277000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>-5476000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>8624000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>22246000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>1336000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>22291000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>11606000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>34735000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>15200000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>6500000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>5500000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4700000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>4400000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>3900000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>400000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>3600000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>6400000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1100000.0</v>
       </c>
-      <c r="DN29">
+      <c r="DO29">
         <v>2900000.0</v>
       </c>
-      <c r="DO29">
+      <c r="DP29">
         <v>6450000.0</v>
       </c>
-      <c r="DP29">
+      <c r="DQ29">
         <v>1710000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:120">
+    <row r="30" spans="1:121">
       <c r="A30" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="B30">
+        <v>-11815000.0</v>
+      </c>
+      <c r="C30">
         <v>-14067000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1638000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-956000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-6277000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-8472000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>245000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>7450000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4560000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7236000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-43063000.0</v>
       </c>
-      <c r="L30">
-[...1 lines deleted...]
-      </c>
       <c r="M30">
-        <v>-637000.0</v>
+        <v>2860000.0</v>
       </c>
       <c r="N30">
+        <v>2102000.0</v>
+      </c>
+      <c r="O30">
         <v>1342000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-1095000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2127000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-1680000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1912000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2446000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-21607000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-3775000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1468000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1626000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>2166000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2709000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-2401000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3528000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-2438000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-1864000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-241715000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>50526000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-10762000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1750000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1428000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-2392000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>1511000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>570000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-659000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>987000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-6622000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-17570000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>5340000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>8989000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1309000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-791000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-6718000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-41000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>24941000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-4734000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>4599000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>13709000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>35359000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-4273000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>12761000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>11913000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-946000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-7393000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-7650000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-4137000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-10453000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-21000000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-17446000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>8212000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-8110000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>2843000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>12657000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-12757000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>10509000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-24931000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-32362000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>1875000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-31083000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>16066000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>51714000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>3994000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-4163000.0</v>
       </c>
-      <c r="BY30"/>
       <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>-60968000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-22537000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>6836000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-2504000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-6108000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>11027000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-127000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1332000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-10600000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>7035000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>13866000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>9407000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>115000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-10117000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>13567000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-5994000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>7353000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>2892000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-5202000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-4044000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3416000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-9503000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-26039000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30">
+      <c r="CZ30"/>
+      <c r="DA30">
         <v>-21610000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-27335000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-39535000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-18400000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-2900000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-6700000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-11100000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>-1200000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-2200000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-2100000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-9300000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-1100000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-1800000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-4500000.0</v>
       </c>
-      <c r="DN30">
+      <c r="DO30">
         <v>-32300000.0</v>
       </c>
-      <c r="DO30">
+      <c r="DP30">
         <v>-1180000.0</v>
       </c>
-      <c r="DP30">
+      <c r="DQ30">
         <v>-1120000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>