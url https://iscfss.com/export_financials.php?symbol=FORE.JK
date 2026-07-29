--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="133">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="134">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
@@ -223,50 +223,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>costOfRevenue</t>
   </si>
@@ -1403,51 +1406,51 @@
       <c r="F37"/>
     </row>
     <row r="38" spans="1:6">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38">
         <v>53029067340.0</v>
       </c>
       <c r="C38">
         <v>44450315960.0</v>
       </c>
       <c r="D38">
         <v>16597049990.0</v>
       </c>
       <c r="E38">
         <v>8966590350.0</v>
       </c>
       <c r="F38"/>
     </row>
     <row r="39" spans="1:6">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
-        <v>9915416000.0</v>
+        <v>9915417000.0</v>
       </c>
       <c r="C39">
         <v>7575733000.0</v>
       </c>
       <c r="D39">
         <v>5099938000.0</v>
       </c>
       <c r="E39">
         <v>4319030000.0</v>
       </c>
       <c r="F39">
         <v>9095724000.0</v>
       </c>
     </row>
     <row r="40" spans="1:6">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
         <v>106999325000.0</v>
       </c>
       <c r="C40">
         <v>68508677000.0</v>
       </c>
       <c r="D40">
@@ -1619,51 +1622,51 @@
     <row r="51" spans="1:6">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
         <v>218088013000.0</v>
       </c>
       <c r="C51">
         <v>217672373000.0</v>
       </c>
       <c r="D51">
         <v>157079932000.0</v>
       </c>
       <c r="E51">
         <v>420437620000.0</v>
       </c>
       <c r="F51">
         <v>371316956000.0</v>
       </c>
     </row>
     <row r="52" spans="1:6">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
-        <v>110541977000.0</v>
+        <v>110541978000.0</v>
       </c>
       <c r="C52">
         <v>110384464000.0</v>
       </c>
       <c r="D52">
         <v>51831088000.0</v>
       </c>
       <c r="E52">
         <v>339802791000.0</v>
       </c>
       <c r="F52">
         <v>20206179000.0</v>
       </c>
     </row>
     <row r="53" spans="1:6">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
     </row>
     <row r="54" spans="1:6">
@@ -1805,3049 +1808,3277 @@
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="16.425" bestFit="true" customWidth="true" style="0"/>
-    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...1 lines deleted...]
-    <col min="11" max="11" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="16.425" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>6</v>
       </c>
       <c r="B2">
+        <v>114469892000.0</v>
+      </c>
+      <c r="C2">
         <v>84370349000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>131500185000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>94313373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>106480384000.0</v>
       </c>
       <c r="F2">
         <v>106480384000.0</v>
       </c>
       <c r="G2">
+        <v>106480384000.0</v>
+      </c>
+      <c r="H2">
         <v>94430829000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>64280880000.0</v>
       </c>
-      <c r="I2"/>
       <c r="J2"/>
-      <c r="K2">
+      <c r="K2"/>
+      <c r="L2">
         <v>44929196000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>7</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>8</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>9</v>
       </c>
       <c r="B5"/>
       <c r="C5">
+        <v>1205979000.0</v>
+      </c>
+      <c r="D5">
         <v>1083655000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1060211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>929941000.0</v>
       </c>
       <c r="F5">
         <v>929941000.0</v>
       </c>
       <c r="G5">
+        <v>929941000.0</v>
+      </c>
+      <c r="H5">
         <v>23410000.0</v>
       </c>
-      <c r="H5"/>
       <c r="I5"/>
-      <c r="J5">
+      <c r="J5"/>
+      <c r="K5">
         <v>77484680000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>7354443000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>10</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>11</v>
       </c>
       <c r="B7">
+        <v>234642765737.0</v>
+      </c>
+      <c r="C7">
         <v>222310950379.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>201895228290.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>171869480066.0</v>
       </c>
-      <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>170915119355.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>181504066813.0</v>
       </c>
-      <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>12</v>
       </c>
       <c r="B8">
         <v>624285148900.0</v>
       </c>
       <c r="C8">
         <v>624285148900.0</v>
       </c>
-      <c r="D8"/>
-      <c r="E8">
+      <c r="D8">
         <v>624285148900.0</v>
       </c>
-      <c r="F8"/>
-      <c r="G8">
+      <c r="E8"/>
+      <c r="F8">
+        <v>624285148900.0</v>
+      </c>
+      <c r="G8"/>
+      <c r="H8">
         <v>492685148900.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>457296677500.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>13</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>233015571840.0</v>
       </c>
       <c r="E9">
         <v>233015571840.0</v>
       </c>
-      <c r="F9"/>
-      <c r="G9">
+      <c r="F9">
+        <v>233015571840.0</v>
+      </c>
+      <c r="G9"/>
+      <c r="H9">
         <v>27416131610.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>49147002010.0</v>
       </c>
-      <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
         <v>14</v>
       </c>
       <c r="B10">
+        <v>263964212000.0</v>
+      </c>
+      <c r="C10">
         <v>253801033000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>327531297000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>329395906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400306620000.0</v>
       </c>
       <c r="F10">
         <v>400306620000.0</v>
       </c>
       <c r="G10">
+        <v>400306620000.0</v>
+      </c>
+      <c r="H10">
         <v>63031014000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>62444920000.0</v>
       </c>
-      <c r="I10"/>
       <c r="J10"/>
-      <c r="K10">
+      <c r="K10"/>
+      <c r="L10">
         <v>26906914000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
         <v>15</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
         <v>16</v>
       </c>
       <c r="B12">
+        <v>263964212000.0</v>
+      </c>
+      <c r="C12">
         <v>253801033000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>327531297000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>329395906000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400306620000.0</v>
       </c>
       <c r="F12">
         <v>400306620000.0</v>
       </c>
       <c r="G12">
+        <v>400306620000.0</v>
+      </c>
+      <c r="H12">
         <v>63031014000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>62444920000.0</v>
       </c>
-      <c r="I12"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J12"/>
       <c r="K12">
         <v>26906914000.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12">
+        <v>26906914000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
         <v>17</v>
       </c>
       <c r="B13">
         <v>624285149000.0</v>
       </c>
       <c r="C13">
         <v>624285149000.0</v>
       </c>
       <c r="D13">
         <v>624285149000.0</v>
       </c>
       <c r="E13">
         <v>624285149000.0</v>
       </c>
       <c r="F13">
         <v>624285149000.0</v>
       </c>
       <c r="G13">
+        <v>624285149000.0</v>
+      </c>
+      <c r="H13">
         <v>492685149000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>457296678000.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>361686573000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>18</v>
       </c>
       <c r="B14">
         <v>8918359000.0</v>
       </c>
       <c r="C14">
         <v>8918359000.0</v>
       </c>
       <c r="D14">
         <v>8918359000.0</v>
       </c>
       <c r="E14">
-        <v>7529248000.0</v>
+        <v>8918359000.0</v>
       </c>
       <c r="F14">
         <v>7529248000.0</v>
       </c>
       <c r="G14">
+        <v>7529248000.0</v>
+      </c>
+      <c r="H14">
         <v>7106841000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>5436099500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5166951000.0</v>
       </c>
       <c r="J14">
         <v>5166951000.0</v>
       </c>
       <c r="K14">
+        <v>5166951000.0</v>
+      </c>
+      <c r="L14">
         <v>7311804000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>19</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
         <v>20</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>11340355000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10522637000.0</v>
       </c>
-      <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
         <v>21</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
         <v>22</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
         <v>23</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>24</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>25</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>26</v>
       </c>
       <c r="B22">
+        <v>145786220000.0</v>
+      </c>
+      <c r="C22">
         <v>128170409000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>134622572000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>113247000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>96957800000.0</v>
       </c>
       <c r="F22">
         <v>96957800000.0</v>
       </c>
       <c r="G22">
+        <v>96957800000.0</v>
+      </c>
+      <c r="H22">
         <v>87190384000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>73407049000.0</v>
       </c>
-      <c r="I22"/>
       <c r="J22"/>
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22">
         <v>46832475000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>27</v>
       </c>
       <c r="B23">
+        <v>1259374903000.0</v>
+      </c>
+      <c r="C23">
         <v>1164247896000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>1160171581000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>1054427559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024048141000.0</v>
       </c>
       <c r="F23">
         <v>1024048141000.0</v>
       </c>
       <c r="G23">
+        <v>1024048141000.0</v>
+      </c>
+      <c r="H23">
         <v>640760490000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>604784123000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>339443780000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
         <v>28</v>
       </c>
       <c r="B24">
+        <v>756240048.0</v>
+      </c>
+      <c r="C24">
         <v>2607755199.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>5335027926.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>8010960440.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>10738233230.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>16192778680.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>22263125450.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>29</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>107546035390.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>88802029580.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>102042633840.0</v>
       </c>
-      <c r="F25"/>
-      <c r="G25">
+      <c r="G25"/>
+      <c r="H25">
         <v>107287909430.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>125640505210.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>30</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
         <v>31</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
         <v>32</v>
       </c>
       <c r="B28">
+        <v>-18583207000.0</v>
+      </c>
+      <c r="C28">
         <v>-18024571000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-109443284000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-133443595000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-197869653000.0</v>
       </c>
       <c r="F28">
         <v>-197869653000.0</v>
       </c>
       <c r="G28">
+        <v>-197869653000.0</v>
+      </c>
+      <c r="H28">
         <v>154641359000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>171543188000.0</v>
       </c>
-      <c r="I28"/>
       <c r="J28"/>
-      <c r="K28">
+      <c r="K28"/>
+      <c r="L28">
         <v>130173018000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
         <v>33</v>
       </c>
       <c r="B29">
+        <v>748431703883.0</v>
+      </c>
+      <c r="C29">
         <v>703606953197.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>696780309210.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>663827843670.0</v>
       </c>
-      <c r="F29"/>
-      <c r="G29">
+      <c r="G29"/>
+      <c r="H29">
         <v>299880547220.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>275787903246.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>34</v>
       </c>
       <c r="B30">
+        <v>13034324000.0</v>
+      </c>
+      <c r="C30">
         <v>11098728000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>12886107000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>9674296000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>5304323000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4101053000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>7378166000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>5044349000.0</v>
       </c>
-      <c r="I30"/>
       <c r="J30"/>
-      <c r="K30">
+      <c r="K30"/>
+      <c r="L30">
         <v>5472215000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
         <v>35</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-    </row>
-    <row r="32" spans="1:11">
+      <c r="L31"/>
+    </row>
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
         <v>36</v>
       </c>
       <c r="B32">
+        <v>85482812851.0</v>
+      </c>
+      <c r="C32">
         <v>85480827545.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>124573549480.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>242693431556.0</v>
       </c>
-      <c r="F32"/>
-      <c r="G32">
+      <c r="G32"/>
+      <c r="H32">
         <v>-108148671719.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-101297665702.0</v>
       </c>
-      <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
         <v>37</v>
       </c>
       <c r="B33">
+        <v>796376991000.0</v>
+      </c>
+      <c r="C33">
         <v>739710988000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>675216188000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>576389508000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>502034877000.0</v>
       </c>
       <c r="F33">
         <v>502034877000.0</v>
       </c>
       <c r="G33">
+        <v>502034877000.0</v>
+      </c>
+      <c r="H33">
         <v>475585192000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>457099311000.0</v>
       </c>
-      <c r="I33"/>
       <c r="J33"/>
-      <c r="K33">
+      <c r="K33"/>
+      <c r="L33">
         <v>255132239000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
         <v>38</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
         <v>39</v>
       </c>
       <c r="B35">
+        <v>144166339000.0</v>
+      </c>
+      <c r="C35">
         <v>135050374000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>119202213000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>99427347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>111467952000.0</v>
       </c>
       <c r="F35">
         <v>111467952000.0</v>
       </c>
       <c r="G35">
+        <v>111467952000.0</v>
+      </c>
+      <c r="H35">
         <v>114313227000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>132488708000.0</v>
       </c>
-      <c r="I35"/>
-      <c r="J35">
+      <c r="J35"/>
+      <c r="K35">
         <v>-77484680000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>107144640000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>40</v>
       </c>
       <c r="B36">
+        <v>58933493000.0</v>
+      </c>
+      <c r="C36">
         <v>53314908000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>33066290000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>30777726000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>41301611000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>43493879000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>27854791000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>39442445000.0</v>
       </c>
-      <c r="I36"/>
       <c r="J36"/>
-      <c r="K36">
+      <c r="K36"/>
+      <c r="L36">
         <v>16368236000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:11">
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
         <v>41</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
         <v>42</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>53029067340.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>50341724730.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>43493879330.0</v>
       </c>
-      <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38">
         <v>44450315960.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>41500584460.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-    </row>
-    <row r="39" spans="1:11">
+      <c r="L38"/>
+    </row>
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>43</v>
       </c>
       <c r="B39">
+        <v>40213155000.0</v>
+      </c>
+      <c r="C39">
         <v>31466739000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>9915416000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>25720849000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>19444521000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>20647791000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7575733000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>6788493000.0</v>
       </c>
-      <c r="I39"/>
-      <c r="J39">
+      <c r="J39"/>
+      <c r="K39">
         <v>-26906914000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>5099938000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
         <v>44</v>
       </c>
       <c r="B40">
+        <v>106424345000.0</v>
+      </c>
+      <c r="C40">
         <v>98704972000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>106999325000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>91547203000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>56198796000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>72445116000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>68508677000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>62502688000.0</v>
       </c>
-      <c r="I40"/>
       <c r="J40"/>
-      <c r="K40">
+      <c r="K40"/>
+      <c r="L40">
         <v>49764149000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
         <v>45</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-    </row>
-    <row r="42" spans="1:11">
+      <c r="L41"/>
+    </row>
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>46</v>
       </c>
       <c r="B42">
+        <v>234716348000.0</v>
+      </c>
+      <c r="C42">
         <v>234221551000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>233015572000.0</v>
       </c>
       <c r="D42">
         <v>233015572000.0</v>
       </c>
       <c r="E42">
         <v>233015572000.0</v>
       </c>
       <c r="F42">
         <v>233015572000.0</v>
       </c>
       <c r="G42">
+        <v>233015572000.0</v>
+      </c>
+      <c r="H42">
         <v>27416132000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>49057065000.0</v>
       </c>
-      <c r="I42"/>
       <c r="J42"/>
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42">
         <v>32988866000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:11">
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>47</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
         <v>48</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
         <v>49</v>
       </c>
       <c r="B45">
+        <v>1357834353333.0</v>
+      </c>
+      <c r="C45">
         <v>1239825217595.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1114079040036.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>849636059636.0</v>
       </c>
-      <c r="F45"/>
-      <c r="G45">
+      <c r="G45"/>
+      <c r="H45">
         <v>737638567507.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>685684214861.0</v>
       </c>
-      <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
         <v>50</v>
       </c>
       <c r="B46">
+        <v>733443685000.0</v>
+      </c>
+      <c r="C46">
         <v>683828339000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>622187120000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>526047784000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>458540998000.0</v>
       </c>
       <c r="F46">
         <v>458540998000.0</v>
       </c>
       <c r="G46">
+        <v>458540998000.0</v>
+      </c>
+      <c r="H46">
         <v>431134876000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>415598727000.0</v>
       </c>
-      <c r="I46"/>
       <c r="J46"/>
-      <c r="K46">
+      <c r="K46"/>
+      <c r="L46">
         <v>238535189000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
         <v>51</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>622187120410.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>526047783650.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>458540998010.0</v>
       </c>
-      <c r="F47"/>
-      <c r="G47">
+      <c r="G47"/>
+      <c r="H47">
         <v>431134876210.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>415598726590.0</v>
       </c>
-      <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-    </row>
-    <row r="48" spans="1:11">
+      <c r="L47"/>
+    </row>
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
         <v>52</v>
       </c>
       <c r="B48">
+        <v>-121308032000.0</v>
+      </c>
+      <c r="C48">
         <v>-168365258000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-177796851000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-206894216000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-224970304000.0</v>
       </c>
       <c r="F48">
         <v>-224970304000.0</v>
       </c>
       <c r="G48">
+        <v>-224970304000.0</v>
+      </c>
+      <c r="H48">
         <v>-267001398000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-283049881000.0</v>
       </c>
-      <c r="I48"/>
       <c r="J48"/>
-      <c r="K48">
+      <c r="K48"/>
+      <c r="L48">
         <v>-324545202000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
         <v>53</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
         <v>54</v>
       </c>
       <c r="B50">
-        <v>10857756588.0</v>
+        <v>9981999011.0</v>
       </c>
       <c r="C50">
         <v>10857756588.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="D50">
+        <v>10857756588.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
         <v>19829253304.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>30564475418.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>30220916356.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
-    </row>
-    <row r="51" spans="1:11">
+      <c r="L50"/>
+    </row>
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
         <v>55</v>
       </c>
       <c r="B51">
+        <v>245381005000.0</v>
+      </c>
+      <c r="C51">
         <v>235776462000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>218088013000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>195952311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202436967000.0</v>
       </c>
       <c r="F51">
         <v>202436967000.0</v>
       </c>
       <c r="G51">
+        <v>202436967000.0</v>
+      </c>
+      <c r="H51">
         <v>217672373000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>233988109000.0</v>
       </c>
-      <c r="I51"/>
       <c r="J51"/>
-      <c r="K51">
+      <c r="K51"/>
+      <c r="L51">
         <v>157079932000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
         <v>56</v>
       </c>
       <c r="B52">
+        <v>115270842000.0</v>
+      </c>
+      <c r="C52">
         <v>113582265000.0</v>
       </c>
-      <c r="C52">
-[...1 lines deleted...]
-      </c>
       <c r="D52">
+        <v>210226197830.0</v>
+      </c>
+      <c r="E52">
         <v>107150281000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>100394332000.0</v>
       </c>
       <c r="F52">
         <v>100394332000.0</v>
       </c>
       <c r="G52">
+        <v>100394332000.0</v>
+      </c>
+      <c r="H52">
         <v>110384464000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>108347603000.0</v>
       </c>
-      <c r="I52"/>
       <c r="J52"/>
-      <c r="K52">
+      <c r="K52"/>
+      <c r="L52">
         <v>51831088000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
         <v>57</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
         <v>58</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
         <v>59</v>
       </c>
       <c r="B55">
+        <v>1259374903000.0</v>
+      </c>
+      <c r="C55">
         <v>1164247896000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>1160171581000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>1054427559000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1024048141000.0</v>
       </c>
       <c r="F55">
         <v>1024048141000.0</v>
       </c>
       <c r="G55">
+        <v>1024048141000.0</v>
+      </c>
+      <c r="H55">
         <v>640760490000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>604784123000.0</v>
       </c>
-      <c r="I55"/>
       <c r="J55"/>
-      <c r="K55">
+      <c r="K55"/>
+      <c r="L55">
         <v>339443780000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
         <v>60</v>
       </c>
       <c r="B56">
+        <v>462997911000.0</v>
+      </c>
+      <c r="C56">
         <v>424536908000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>484955393000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>478038050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>522013264000.0</v>
       </c>
       <c r="F56">
         <v>522013264000.0</v>
       </c>
       <c r="G56">
+        <v>522013264000.0</v>
+      </c>
+      <c r="H56">
         <v>165175298000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>147684812000.0</v>
       </c>
-      <c r="I56"/>
       <c r="J56"/>
-      <c r="K56">
+      <c r="K56"/>
+      <c r="L56">
         <v>84311541000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
         <v>61</v>
       </c>
       <c r="B57">
+        <v>377515099000.0</v>
+      </c>
+      <c r="C57">
         <v>339056080000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>360381843000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>303533495000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>279319832000.0</v>
       </c>
       <c r="F57">
         <v>279319832000.0</v>
       </c>
       <c r="G57">
+        <v>279319832000.0</v>
+      </c>
+      <c r="H57">
         <v>273323970000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>248982477000.0</v>
       </c>
-      <c r="I57"/>
       <c r="J57"/>
-      <c r="K57">
+      <c r="K57"/>
+      <c r="L57">
         <v>154814459000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
         <v>62</v>
       </c>
       <c r="B58">
+        <v>521681438000.0</v>
+      </c>
+      <c r="C58">
         <v>474106455000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>479584056000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>402960842000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>390787784000.0</v>
       </c>
       <c r="F58">
         <v>390787784000.0</v>
       </c>
       <c r="G58">
+        <v>390787784000.0</v>
+      </c>
+      <c r="H58">
         <v>387637197000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>381471185000.0</v>
       </c>
-      <c r="I58"/>
-      <c r="J58">
+      <c r="J58"/>
+      <c r="K58">
         <v>-77484680000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>261959099000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
         <v>63</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
         <v>64</v>
       </c>
       <c r="B60">
+        <v>737693465000.0</v>
+      </c>
+      <c r="C60">
         <v>690141441000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>680587525000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>651466716000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>633260357000.0</v>
       </c>
       <c r="F60">
         <v>633260357000.0</v>
       </c>
       <c r="G60">
+        <v>633260357000.0</v>
+      </c>
+      <c r="H60">
         <v>253123293000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>223303861000.0</v>
       </c>
-      <c r="I60"/>
-[...2 lines deleted...]
-      </c>
+      <c r="J60"/>
       <c r="K60">
         <v>77484680000.0</v>
       </c>
-    </row>
-    <row r="61" spans="1:11">
+      <c r="L60">
+        <v>77484680000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
         <v>65</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
         <v>66</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="16.425" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
         <v>760533668000.0</v>
       </c>
       <c r="C2">
         <v>417884017000.0</v>
       </c>
       <c r="D2">
         <v>179891540000.0</v>
       </c>
       <c r="E2">
         <v>118125741000.0</v>
       </c>
       <c r="F2">
         <v>46293518000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
         <v>192712619000.0</v>
       </c>
       <c r="C3">
         <v>56501997000.0</v>
       </c>
-      <c r="D3"/>
-[...1 lines deleted...]
-      <c r="F3"/>
+      <c r="D3">
+        <v>64032114898.0</v>
+      </c>
+      <c r="E3">
+        <v>43407819585.0</v>
+      </c>
+      <c r="F3">
+        <v>24358688939.0</v>
+      </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
         <v>105598604000.0</v>
       </c>
       <c r="C5">
         <v>61907288000.0</v>
       </c>
-      <c r="D5"/>
-[...1 lines deleted...]
-      <c r="F5"/>
+      <c r="D5">
+        <v>-63255778898.0</v>
+      </c>
+      <c r="E5">
+        <v>-101132172585.0</v>
+      </c>
+      <c r="F5">
+        <v>-56941161939.0</v>
+      </c>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
         <v>298311223000.0</v>
       </c>
       <c r="C6">
         <v>118409285000.0</v>
       </c>
       <c r="D6">
         <v>776336000.0</v>
       </c>
       <c r="E6">
         <v>-57724353000.0</v>
       </c>
       <c r="F6">
         <v>-32582473000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
         <v>736601104000.0</v>
       </c>
       <c r="C9">
         <v>620775217000.0</v>
       </c>
       <c r="D9">
         <v>302179691000.0</v>
       </c>
       <c r="E9">
         <v>168588790000.0</v>
       </c>
       <c r="F9">
         <v>61073487000.0</v>
       </c>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
         <v>103662378000.0</v>
       </c>
       <c r="C10">
         <v>52957912000.0</v>
       </c>
       <c r="D10">
         <v>-2359354000.0</v>
       </c>
       <c r="E10">
         <v>-59707796000.0</v>
       </c>
       <c r="F10">
         <v>-34155108000.0</v>
       </c>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11">
         <v>13529336000.0</v>
       </c>
       <c r="C11">
         <v>-1154949000.0</v>
       </c>
       <c r="D11">
         <v>10097000.0</v>
       </c>
       <c r="E11">
         <v>223659000.0</v>
       </c>
       <c r="F11">
         <v>-347180000.0</v>
       </c>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
         <v>14556311000.0</v>
       </c>
       <c r="C12">
         <v>13957673000.0</v>
       </c>
       <c r="D12">
         <v>3135690000.0</v>
       </c>
       <c r="E12">
         <v>1983443000.0</v>
       </c>
       <c r="F12">
         <v>1572635000.0</v>
       </c>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13">
         <v>10882071452.0</v>
       </c>
       <c r="C13">
         <v>11590493220.0</v>
       </c>
       <c r="D13">
         <v>3409024020.0</v>
       </c>
       <c r="E13">
         <v>35423128090.0</v>
       </c>
       <c r="F13">
         <v>84068785.0</v>
       </c>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14">
         <v>0.0</v>
       </c>
       <c r="F14">
         <v>0.0</v>
       </c>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
         <v>90133042000.0</v>
       </c>
       <c r="C15">
         <v>58219108000.0</v>
       </c>
       <c r="D15">
         <v>1154825000.0</v>
       </c>
       <c r="E15">
         <v>-59931455000.0</v>
       </c>
       <c r="F15">
         <v>-33807928000.0</v>
       </c>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16">
         <v>90133042110.0</v>
       </c>
       <c r="C16">
         <v>58219108460.0</v>
       </c>
       <c r="D16">
         <v>1154824500.0</v>
       </c>
       <c r="E16">
         <v>-59931454590.0</v>
       </c>
       <c r="F16"/>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17">
         <v>90133042112.0</v>
       </c>
       <c r="C17">
         <v>58219108464.0</v>
       </c>
       <c r="D17">
         <v>1154824502.0</v>
       </c>
       <c r="E17">
         <v>-59931454587.0</v>
       </c>
       <c r="F17">
         <v>-33807928221.0</v>
       </c>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18">
         <v>-3674239513.0</v>
       </c>
       <c r="C18">
         <v>-13337211228.0</v>
       </c>
       <c r="D18">
         <v>-3061936286.0</v>
       </c>
       <c r="E18">
         <v>-1974808646.0</v>
       </c>
       <c r="F18">
         <v>-1488566545.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
         <v>105598605000.0</v>
       </c>
       <c r="C21">
         <v>61907289000.0</v>
       </c>
       <c r="D21">
         <v>67028000.0</v>
       </c>
       <c r="E21">
         <v>-25718851000.0</v>
       </c>
       <c r="F21">
         <v>-33320109000.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
         <v>1391536167000.0</v>
       </c>
       <c r="C23">
         <v>972244307000.0</v>
       </c>
       <c r="D23">
         <v>482004203000.0</v>
       </c>
       <c r="E23">
         <v>312433382000.0</v>
       </c>
       <c r="F23">
         <v>140687114000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25">
         <v>187718369551.0</v>
       </c>
       <c r="C25">
         <v>119338018258.0</v>
       </c>
       <c r="D25">
         <v>64032114898.0</v>
       </c>
       <c r="E25">
         <v>43407819585.0</v>
       </c>
       <c r="F25">
         <v>24358688939.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>99</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>100</v>
+      </c>
+      <c r="B27">
+        <v>221380645000.0</v>
+      </c>
       <c r="C27">
         <v>462253356000.0</v>
       </c>
       <c r="D27">
         <v>247925675000.0</v>
       </c>
       <c r="E27">
         <v>157074425000.0</v>
       </c>
       <c r="F27">
         <v>68969518000.0</v>
       </c>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
-        <v>280104404303.0</v>
+        <v>47232032000.0</v>
       </c>
       <c r="C28">
         <v>92106934000.0</v>
       </c>
       <c r="D28">
         <v>54186988000.0</v>
       </c>
       <c r="E28">
         <v>37233216000.0</v>
       </c>
       <c r="F28">
         <v>25424078000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29">
         <v>13529336162.0</v>
       </c>
       <c r="C29">
         <v>-1154948650.0</v>
       </c>
       <c r="D29">
         <v>10097300.0</v>
       </c>
       <c r="E29">
         <v>223658610.0</v>
       </c>
       <c r="F29">
         <v>-347180094.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
         <v>631002499000.0</v>
       </c>
       <c r="C30">
         <v>554360290000.0</v>
       </c>
       <c r="D30">
         <v>302112663000.0</v>
       </c>
       <c r="E30">
         <v>194307641000.0</v>
       </c>
       <c r="F30">
         <v>94393596000.0</v>
       </c>
     </row>
     <row r="31" spans="1:6">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
         <v>-1936227000.0</v>
       </c>
       <c r="C31">
         <v>-8949376000.0</v>
       </c>
       <c r="D31">
         <v>-2426382000.0</v>
       </c>
       <c r="E31">
         <v>-33988945000.0</v>
       </c>
       <c r="F31">
         <v>-834999000.0</v>
       </c>
     </row>
     <row r="32" spans="1:6">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
         <v>1497134772000.0</v>
       </c>
       <c r="C32">
         <v>1038659234000.0</v>
       </c>
       <c r="D32">
         <v>482071231000.0</v>
       </c>
       <c r="E32">
         <v>286714530000.0</v>
       </c>
       <c r="F32">
         <v>107367005000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="B2">
+        <v>212136923000.0</v>
+      </c>
+      <c r="C2">
         <v>170782850000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>232277599000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>193589718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>131414326000.0</v>
       </c>
       <c r="F2">
         <v>131414326000.0</v>
       </c>
       <c r="G2">
+        <v>131414326000.0</v>
+      </c>
+      <c r="H2">
         <v>127337900000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>108618414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>88776626000.0</v>
       </c>
       <c r="J2">
         <v>88776626000.0</v>
       </c>
       <c r="K2">
+        <v>88776626000.0</v>
+      </c>
+      <c r="L2">
         <v>66277876000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="B3">
+        <v>67215119000.0</v>
+      </c>
+      <c r="C3">
         <v>62311054000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>58348170000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>50135816000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19902988000.0</v>
       </c>
       <c r="F3">
         <v>19902988000.0</v>
       </c>
       <c r="G3">
+        <v>19902988000.0</v>
+      </c>
+      <c r="H3">
         <v>16949367000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>34880499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12015432000.0</v>
       </c>
       <c r="J3">
         <v>12015432000.0</v>
       </c>
-      <c r="K3"/>
-[...1 lines deleted...]
-    <row r="4" spans="1:11">
+      <c r="K3">
+        <v>12015432000.0</v>
+      </c>
+      <c r="L3">
+        <v>19503409556.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="B5">
+        <v>67635731000.0</v>
+      </c>
+      <c r="C5">
         <v>19634340000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>40347694000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>23955379000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22821672000.0</v>
       </c>
       <c r="F5">
         <v>22821672000.0</v>
       </c>
       <c r="G5">
+        <v>22821672000.0</v>
+      </c>
+      <c r="H5">
         <v>18245548000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>12201173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15713699000.0</v>
       </c>
       <c r="J5">
         <v>15713699000.0</v>
       </c>
-      <c r="K5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:11">
+      <c r="K5">
+        <v>15713699000.0</v>
+      </c>
+      <c r="L5">
+        <v>-3893554556.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="B6">
+        <v>134850850000.0</v>
+      </c>
+      <c r="C6">
         <v>81945394000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>98695864000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>74091195000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42724660000.0</v>
       </c>
       <c r="F6">
         <v>42724660000.0</v>
       </c>
       <c r="G6">
+        <v>42724660000.0</v>
+      </c>
+      <c r="H6">
         <v>35194915000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>47081672000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27729131000.0</v>
       </c>
       <c r="J6">
         <v>27729131000.0</v>
       </c>
       <c r="K6">
+        <v>27729131000.0</v>
+      </c>
+      <c r="L6">
         <v>15609855000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="B9">
+        <v>281124027000.0</v>
+      </c>
+      <c r="C9">
         <v>273675862000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>223104351000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>185790347000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>199772053000.0</v>
       </c>
       <c r="F9">
         <v>199772053000.0</v>
       </c>
       <c r="G9">
+        <v>199772053000.0</v>
+      </c>
+      <c r="H9">
         <v>183949897000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>167491318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>136854227000.0</v>
       </c>
       <c r="J9">
         <v>136854227000.0</v>
       </c>
       <c r="K9">
+        <v>136854227000.0</v>
+      </c>
+      <c r="L9">
         <v>106731325000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="B10">
+        <v>62928507000.0</v>
+      </c>
+      <c r="C10">
         <v>15178453000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>41771254000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20478066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20706529000.0</v>
       </c>
       <c r="F10">
         <v>20706529000.0</v>
       </c>
       <c r="G10">
+        <v>20706529000.0</v>
+      </c>
+      <c r="H10">
         <v>16305463000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>8012933000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14319758000.0</v>
       </c>
       <c r="J10">
         <v>14319758000.0</v>
       </c>
       <c r="K10">
+        <v>14319758000.0</v>
+      </c>
+      <c r="L10">
         <v>14599974000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="B11">
+        <v>15871281000.0</v>
+      </c>
+      <c r="C11">
         <v>5746860000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>11745394000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2401978000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>309018000.0</v>
       </c>
       <c r="F11">
         <v>309018000.0</v>
       </c>
       <c r="G11">
+        <v>309018000.0</v>
+      </c>
+      <c r="H11">
         <v>433779000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-65134000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>761797000.0</v>
       </c>
       <c r="J11">
         <v>761797000.0</v>
       </c>
       <c r="K11">
+        <v>761797000.0</v>
+      </c>
+      <c r="L11">
         <v>2524000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="B12">
+        <v>4707224000.0</v>
+      </c>
+      <c r="C12">
         <v>4455887000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2557517000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>3477313000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2497145000.0</v>
       </c>
       <c r="F12">
         <v>2497145000.0</v>
       </c>
       <c r="G12">
+        <v>2497145000.0</v>
+      </c>
+      <c r="H12">
         <v>4837469000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4188240000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2333527000.0</v>
       </c>
       <c r="J12">
         <v>2333527000.0</v>
       </c>
       <c r="K12">
+        <v>2333527000.0</v>
+      </c>
+      <c r="L12">
         <v>1009881000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="B13">
+        <v>1970609180.0</v>
+      </c>
+      <c r="C13">
         <v>2493367065.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3213376203.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>145323210.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5097460240.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>208191665.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2907619640.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4178357020.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B15">
+        <v>47057226000.0</v>
+      </c>
+      <c r="C15">
         <v>9431593000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>30025860000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>18076089000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21015547000.0</v>
       </c>
       <c r="F15">
         <v>21015547000.0</v>
       </c>
       <c r="G15">
+        <v>21015547000.0</v>
+      </c>
+      <c r="H15">
         <v>15870760000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>9882829000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16232760000.0</v>
       </c>
       <c r="J15">
         <v>16232760000.0</v>
       </c>
       <c r="K15">
+        <v>16232760000.0</v>
+      </c>
+      <c r="L15">
         <v>17635439000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>30025860090.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>18076088860.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>42031093160.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>15870760480.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>9882828670.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16"/>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="B17">
+        <v>47057226205.0</v>
+      </c>
+      <c r="C17">
         <v>9431593245.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>30025860092.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>36153698219.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>5877394944.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>15871684270.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>9881904878.0</v>
       </c>
-      <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="B18">
+        <v>-2736614758.0</v>
+      </c>
+      <c r="C18">
         <v>-1962519571.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>655858839.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-1701896414.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3292393865.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-4608438565.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-4061719041.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="B21">
+        <v>65943477000.0</v>
+      </c>
+      <c r="C21">
         <v>16250047000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>40347694000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19607567000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22821672000.0</v>
       </c>
       <c r="F21">
         <v>22821672000.0</v>
       </c>
       <c r="G21">
+        <v>22821672000.0</v>
+      </c>
+      <c r="H21">
         <v>-48125280000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>16697881000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15713699000.0</v>
       </c>
       <c r="J21">
         <v>15713699000.0</v>
       </c>
       <c r="K21">
+        <v>15713699000.0</v>
+      </c>
+      <c r="L21">
         <v>2955755000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
       <c r="B23">
+        <v>657475945000.0</v>
+      </c>
+      <c r="C23">
         <v>428208665000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>415034256000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>359772498000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>308364707000.0</v>
       </c>
       <c r="F23">
         <v>308364707000.0</v>
       </c>
       <c r="G23">
+        <v>308364707000.0</v>
+      </c>
+      <c r="H23">
         <v>359413077000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>259411850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>209917153000.0</v>
       </c>
       <c r="J23">
         <v>209917153000.0</v>
       </c>
       <c r="K23">
+        <v>209917153000.0</v>
+      </c>
+      <c r="L23">
         <v>170053446000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B25">
+        <v>67215119391.0</v>
+      </c>
+      <c r="C25">
         <v>62311054153.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>57679027264.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>43732646345.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>37821811521.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>35382261812.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>34880499433.0</v>
       </c>
-      <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B27">
+        <v>75067308000.0</v>
+      </c>
+      <c r="C27">
         <v>69653697000.0</v>
       </c>
-      <c r="C27"/>
-[...3 lines deleted...]
-      </c>
+      <c r="D27">
+        <v>56487583225.0</v>
+      </c>
+      <c r="E27"/>
       <c r="F27">
         <v>144335209000.0</v>
       </c>
       <c r="G27">
+        <v>144335209000.0</v>
+      </c>
+      <c r="H27">
         <v>138317051000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>44209876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>101718213000.0</v>
       </c>
       <c r="J27">
         <v>101718213000.0</v>
       </c>
       <c r="K27">
+        <v>101718213000.0</v>
+      </c>
+      <c r="L27">
         <v>85978694000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B28">
+        <v>13083997000.0</v>
+      </c>
+      <c r="C28">
         <v>12400211000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>16796334348.0</v>
+      </c>
+      <c r="E28">
         <v>166182780030.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32615172000.0</v>
       </c>
       <c r="F28">
         <v>32615172000.0</v>
       </c>
       <c r="G28">
+        <v>32615172000.0</v>
+      </c>
+      <c r="H28">
         <v>27343200000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>10480907000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19422315000.0</v>
       </c>
       <c r="J28">
         <v>19422315000.0</v>
       </c>
       <c r="K28">
+        <v>19422315000.0</v>
+      </c>
+      <c r="L28">
         <v>17796877000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B29">
+        <v>15871280889.0</v>
+      </c>
+      <c r="C29">
         <v>5746860026.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>11745393650.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2401977590.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-618035080.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>438210595.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>433779150.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-65133920.0</v>
       </c>
-      <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B30">
+        <v>445339022000.0</v>
+      </c>
+      <c r="C30">
         <v>257425815000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>182756657000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>166182780000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>176950381000.0</v>
       </c>
       <c r="F30">
         <v>176950381000.0</v>
       </c>
       <c r="G30">
+        <v>176950381000.0</v>
+      </c>
+      <c r="H30">
         <v>232075177000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>150793437000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>121140527000.0</v>
       </c>
       <c r="J30">
         <v>121140527000.0</v>
       </c>
       <c r="K30">
+        <v>121140527000.0</v>
+      </c>
+      <c r="L30">
         <v>103775570000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B31">
+        <v>-3014970000.0</v>
+      </c>
+      <c r="C31">
         <v>-1071594000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>1423560000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>870499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2115143000.0</v>
       </c>
       <c r="F31">
         <v>-2115143000.0</v>
       </c>
       <c r="G31">
+        <v>-2115143000.0</v>
+      </c>
+      <c r="H31">
         <v>64430743000.0</v>
       </c>
-      <c r="H31"/>
       <c r="I31">
-        <v>-1393941000.0</v>
+        <v>-4221409888.0</v>
       </c>
       <c r="J31">
         <v>-1393941000.0</v>
       </c>
       <c r="K31">
+        <v>-1393941000.0</v>
+      </c>
+      <c r="L31">
         <v>11644220000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B32">
+        <v>723419422000.0</v>
+      </c>
+      <c r="C32">
         <v>444458712000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>455381950000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>379380065000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>331186378000.0</v>
       </c>
       <c r="F32">
         <v>331186378000.0</v>
       </c>
       <c r="G32">
+        <v>331186378000.0</v>
+      </c>
+      <c r="H32">
         <v>311287797000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>276109732000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>225630852000.0</v>
       </c>
       <c r="J32">
         <v>225630852000.0</v>
       </c>
       <c r="K32">
+        <v>225630852000.0</v>
+      </c>
+      <c r="L32">
         <v>173009200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:F30"/>
@@ -4866,1273 +5097,1342 @@
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:6">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
     </row>
     <row r="2" spans="1:6">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
         <v>63031014000.0</v>
       </c>
       <c r="C2">
         <v>26906914000.0</v>
       </c>
       <c r="D2">
         <v>17710028000.0</v>
       </c>
       <c r="E2">
         <v>11715975000.0</v>
       </c>
       <c r="F2">
         <v>16629845000.0</v>
       </c>
     </row>
     <row r="3" spans="1:6">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
         <v>196892701000</v>
       </c>
       <c r="C3">
         <v>138648900000</v>
       </c>
       <c r="D3">
         <v>83471202000</v>
       </c>
       <c r="E3">
         <v>34013955000</v>
       </c>
       <c r="F3">
         <v>27313984000</v>
       </c>
     </row>
     <row r="4" spans="1:6">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
     </row>
     <row r="5" spans="1:6">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
     </row>
     <row r="6" spans="1:6">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
         <v>264500283000.0</v>
       </c>
       <c r="C6">
         <v>36124101000.0</v>
       </c>
       <c r="D6">
         <v>9196886000.0</v>
       </c>
       <c r="E6">
         <v>5994053000.0</v>
       </c>
       <c r="F6">
         <v>-4913870000.0</v>
       </c>
     </row>
     <row r="7" spans="1:6">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7">
         <v>10891195700.0</v>
       </c>
       <c r="C7">
         <v>595288490.0</v>
       </c>
       <c r="D7">
         <v>73753590.0</v>
       </c>
       <c r="E7">
         <v>8634520.0</v>
       </c>
       <c r="F7"/>
     </row>
     <row r="8" spans="1:6">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
     </row>
     <row r="9" spans="1:6">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
     </row>
     <row r="10" spans="1:6">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
     </row>
     <row r="11" spans="1:6">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
     </row>
     <row r="12" spans="1:6">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
     </row>
     <row r="13" spans="1:6">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
     </row>
     <row r="14" spans="1:6">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14">
         <v>192712619000.0</v>
       </c>
       <c r="C14">
         <v>123486308000.0</v>
       </c>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
     </row>
     <row r="15" spans="1:6">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
     </row>
     <row r="16" spans="1:6">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
         <v>327531297000.0</v>
       </c>
       <c r="C16">
         <v>63031014000.0</v>
       </c>
       <c r="D16">
         <v>26906914000.0</v>
       </c>
       <c r="E16">
         <v>17710028000.0</v>
       </c>
       <c r="F16">
         <v>11715975000.0</v>
       </c>
     </row>
     <row r="17" spans="1:6">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
     </row>
     <row r="18" spans="1:6">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
         <v>106648947000.0</v>
       </c>
       <c r="C18">
         <v>73806792000.0</v>
       </c>
       <c r="D18">
         <v>-9790892000.0</v>
       </c>
       <c r="E18">
         <v>17602596000.0</v>
       </c>
       <c r="F18">
         <v>-32689671000.0</v>
       </c>
     </row>
     <row r="19" spans="1:6">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
     </row>
     <row r="20" spans="1:6">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20">
         <v>353440000000.0</v>
       </c>
       <c r="C20">
         <v>34850543656.0</v>
       </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
     </row>
     <row r="21" spans="1:6">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
         <v>-30994036264.0</v>
       </c>
       <c r="C21">
         <v>67396550628.0</v>
       </c>
       <c r="D21">
         <v>75193105000.0</v>
       </c>
       <c r="E21">
         <v>15533456727.0</v>
       </c>
       <c r="F21">
         <v>42893372047.0</v>
       </c>
     </row>
     <row r="22" spans="1:6">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
         <v>90133042000.0</v>
       </c>
       <c r="C22">
         <v>58219108000.0</v>
       </c>
       <c r="D22">
         <v>1154824502.0</v>
       </c>
       <c r="E22">
         <v>-59931454587.0</v>
       </c>
       <c r="F22">
         <v>-33807928221.0</v>
       </c>
     </row>
     <row r="23" spans="1:6">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
         <v>-151025235000.0</v>
       </c>
       <c r="C23">
         <v>-30379552000.0</v>
       </c>
       <c r="D23">
         <v>-56209302000.0</v>
       </c>
       <c r="E23">
         <v>-27388942000.0</v>
       </c>
       <c r="F23">
         <v>-16253910000.0</v>
       </c>
     </row>
     <row r="24" spans="1:6">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24">
         <v>5042000.0</v>
       </c>
       <c r="C24">
         <v>-5042000.0</v>
       </c>
       <c r="D24">
         <v>3974000.0</v>
       </c>
       <c r="E24">
         <v>246942000.0</v>
       </c>
       <c r="F24">
         <v>1136340000.0</v>
       </c>
     </row>
     <row r="25" spans="1:6">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
         <v>20695987000.0</v>
       </c>
       <c r="C25">
         <v>30750275000.0</v>
       </c>
       <c r="D25">
         <v>73680310000.0</v>
       </c>
       <c r="E25">
         <v>51616551000.0</v>
       </c>
       <c r="F25">
         <v>-5375687000.0</v>
       </c>
     </row>
     <row r="26" spans="1:6">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26">
         <v>353440000000.0</v>
       </c>
       <c r="C26">
         <v>34850543660.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26"/>
     </row>
     <row r="27" spans="1:6">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
     </row>
     <row r="28" spans="1:6">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
         <v>157846294000.0</v>
       </c>
       <c r="C28">
         <v>-27971628000.0</v>
       </c>
       <c r="D28">
         <v>18983803000.0</v>
       </c>
       <c r="E28">
         <v>-11855485000.0</v>
       </c>
       <c r="F28">
         <v>26639462000.0</v>
       </c>
     </row>
     <row r="29" spans="1:6">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
         <v>303541648000.0</v>
       </c>
       <c r="C29">
         <v>212455692000.0</v>
       </c>
       <c r="D29">
         <v>73680310000.0</v>
       </c>
       <c r="E29">
         <v>51616551000.0</v>
       </c>
       <c r="F29">
         <v>-5375687000.0</v>
       </c>
     </row>
     <row r="30" spans="1:6">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
         <v>-196887659000.0</v>
       </c>
       <c r="C30">
         <v>-148359963000.0</v>
       </c>
       <c r="D30">
         <v>-83467228000.0</v>
       </c>
       <c r="E30">
         <v>-33767014000.0</v>
       </c>
       <c r="F30">
         <v>-26177644000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="16.425" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>67</v>
       </c>
       <c r="C1" t="s">
+        <v>68</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>68</v>
       </c>
       <c r="E1" t="s">
         <v>69</v>
       </c>
       <c r="F1" t="s">
         <v>70</v>
       </c>
       <c r="G1" t="s">
+        <v>71</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>71</v>
       </c>
       <c r="I1" t="s">
         <v>72</v>
       </c>
       <c r="J1" t="s">
         <v>73</v>
       </c>
       <c r="K1" t="s">
+        <v>74</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
       </c>
     </row>
-    <row r="2" spans="1:11">
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B2">
+        <v>253801033000.0</v>
+      </c>
+      <c r="C2">
         <v>327531297000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>329395906000.0</v>
       </c>
-      <c r="D2">
-[...1 lines deleted...]
-      </c>
       <c r="E2">
+        <v>400306620000.0</v>
+      </c>
+      <c r="F2">
         <v>45233361239.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63031014000.0</v>
       </c>
-      <c r="G2">
-[...1 lines deleted...]
-      </c>
       <c r="H2">
+        <v>62444920390.0</v>
+      </c>
+      <c r="I2">
         <v>57649508000.0</v>
       </c>
-      <c r="I2"/>
-      <c r="J2">
+      <c r="J2"/>
+      <c r="K2">
         <v>26906914000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>18919018000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B3">
+        <v>53046719000</v>
+      </c>
+      <c r="C3">
         <v>54579438000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>73883936000</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
-        <v>30886666000</v>
+        <v>61235432000</v>
       </c>
       <c r="F3">
         <v>30886666000</v>
       </c>
       <c r="G3">
+        <v>30886666000</v>
+      </c>
+      <c r="H3">
         <v>45328541000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>34969825000</v>
-      </c>
-[...1 lines deleted...]
-        <v>28258545000</v>
       </c>
       <c r="J3">
         <v>28258545000</v>
       </c>
       <c r="K3">
+        <v>28258545000</v>
+      </c>
+      <c r="L3">
         <v>22064187000</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B6">
+        <v>10163179000.0</v>
+      </c>
+      <c r="C6">
         <v>-73730264000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1864609000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>329395906000.0</v>
+      </c>
+      <c r="F6">
         <v>355073258799.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-63031014000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>63031014000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>4795412000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>57649508000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26906914000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7987895000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>10891195700.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>7693868350.0</v>
       </c>
-      <c r="E7"/>
       <c r="F7"/>
-      <c r="G7">
+      <c r="G7"/>
+      <c r="H7">
         <v>595288490.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>385414830.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>264910170.0</v>
       </c>
-      <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-    </row>
-    <row r="13" spans="1:11">
+      <c r="L12"/>
+    </row>
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B14"/>
-      <c r="C14">
+      <c r="C14"/>
+      <c r="D14">
         <v>58348170000.0</v>
       </c>
-      <c r="D14"/>
       <c r="E14">
-        <v>42114316000.0</v>
+        <v>50135816000.0</v>
       </c>
       <c r="F14">
         <v>42114316000.0</v>
       </c>
       <c r="G14">
+        <v>42114316000.0</v>
+      </c>
+      <c r="H14">
         <v>36514607000.0</v>
       </c>
-      <c r="H14"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I14"/>
       <c r="J14">
         <v>25416562000.0</v>
       </c>
-      <c r="K14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:11">
+      <c r="K14">
+        <v>25416562000.0</v>
+      </c>
+      <c r="L14"/>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B16">
+        <v>263964212000.0</v>
+      </c>
+      <c r="C16">
         <v>253801033000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>327531297000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>329395906000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>400306620038.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>45233361239.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>63031014000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>62444920000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>57649508000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>26906914000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B18">
+        <v>63300672000.0</v>
+      </c>
+      <c r="C18">
         <v>-14533742000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>79453073000.0</v>
       </c>
-      <c r="D18"/>
       <c r="E18">
-        <v>34463801000.0</v>
+        <v>-30012411000.0</v>
       </c>
       <c r="F18">
         <v>34463801000.0</v>
       </c>
       <c r="G18">
+        <v>34463801000.0</v>
+      </c>
+      <c r="H18">
         <v>26433113000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>18251173000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15477975000.0</v>
       </c>
       <c r="J18">
         <v>15477975000.0</v>
       </c>
       <c r="K18">
+        <v>15477975000.0</v>
+      </c>
+      <c r="L18">
         <v>14265947000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B20"/>
-      <c r="C20">
+      <c r="C20"/>
+      <c r="D20">
         <v>0.0</v>
       </c>
-      <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B21">
+        <v>-2727272728.0</v>
+      </c>
+      <c r="C21">
         <v>-2727272727.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-8618662551.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-8453828232.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-7735939336.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-7270636310.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>6498575826.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-    </row>
-    <row r="22" spans="1:11">
+      <c r="L21"/>
+    </row>
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="B22">
+        <v>47057226205.0</v>
+      </c>
+      <c r="C22">
         <v>9431593245.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>30025860000.0</v>
       </c>
-      <c r="D22"/>
       <c r="E22">
-        <v>21015547000.0</v>
+        <v>18076089000.0</v>
       </c>
       <c r="F22">
         <v>21015547000.0</v>
       </c>
       <c r="G22">
+        <v>21015547000.0</v>
+      </c>
+      <c r="H22">
         <v>15870760000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>9882828667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16232760000.0</v>
       </c>
       <c r="J22">
         <v>16232760000.0</v>
       </c>
-      <c r="K22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:11">
+      <c r="K22">
+        <v>16232760000.0</v>
+      </c>
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B23">
+        <v>-48397078000.0</v>
+      </c>
+      <c r="C23">
         <v>-50744768000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-72699019000.0</v>
       </c>
-      <c r="D23">
-[...1 lines deleted...]
-      </c>
       <c r="E23">
-        <v>134171481000.0</v>
+        <v>-3261184000.0</v>
       </c>
       <c r="F23">
         <v>134171481000.0</v>
       </c>
       <c r="G23">
+        <v>134171481000.0</v>
+      </c>
+      <c r="H23">
         <v>6476101000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-8412376000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107925000.0</v>
       </c>
       <c r="J23">
         <v>-107925000.0</v>
       </c>
       <c r="K23">
+        <v>-107925000.0</v>
+      </c>
+      <c r="L23">
         <v>-14362656000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B24">
+        <v>-2013143000.0</v>
+      </c>
+      <c r="C24">
         <v>-5724482000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
+        <v>-1237069894.0</v>
+      </c>
+      <c r="E24">
         <v>5041880.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2521000.0</v>
       </c>
       <c r="F24">
         <v>2521000.0</v>
       </c>
       <c r="G24">
+        <v>2521000.0</v>
+      </c>
+      <c r="H24">
         <v>-5042000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11541961000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1248000.0</v>
       </c>
       <c r="J24">
         <v>1248000.0</v>
       </c>
-      <c r="K24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:11">
+      <c r="K24">
+        <v>1248000.0</v>
+      </c>
+      <c r="L24">
+        <v>-609332205.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B25">
+        <v>116347391000.0</v>
+      </c>
+      <c r="C25">
         <v>40045696000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>64962979000.0</v>
       </c>
-      <c r="D25"/>
       <c r="E25">
-        <v>2220605000.0</v>
+        <v>-36988884000.0</v>
       </c>
       <c r="F25">
         <v>2220605000.0</v>
       </c>
       <c r="G25">
+        <v>2220605000.0</v>
+      </c>
+      <c r="H25">
         <v>19376286000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>53220998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2087198000.0</v>
       </c>
       <c r="J25">
         <v>2087198000.0</v>
       </c>
       <c r="K25">
+        <v>2087198000.0</v>
+      </c>
+      <c r="L25">
         <v>36330134000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
-[...1 lines deleted...]
-      </c>
+      <c r="C26"/>
       <c r="D26">
         <v>353440000000.0</v>
       </c>
-      <c r="E26"/>
+      <c r="E26">
+        <v>353440000000.0</v>
+      </c>
       <c r="F26"/>
-      <c r="G26">
+      <c r="G26"/>
+      <c r="H26">
         <v>34850543660.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>21192942650.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="J26"/>
       <c r="K26"/>
-    </row>
-    <row r="27" spans="1:11">
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B28">
+        <v>-51124351000.0</v>
+      </c>
+      <c r="C28">
         <v>-53472041000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-81317682000.0</v>
       </c>
-      <c r="D28">
-[...1 lines deleted...]
-      </c>
       <c r="E28">
-        <v>134171481000.0</v>
+        <v>-40898303000.0</v>
       </c>
       <c r="F28">
         <v>134171481000.0</v>
       </c>
       <c r="G28">
+        <v>134171481000.0</v>
+      </c>
+      <c r="H28">
         <v>-25841977000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1913800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-107925000.0</v>
       </c>
       <c r="J28">
         <v>-107925000.0</v>
       </c>
       <c r="K28">
+        <v>-107925000.0</v>
+      </c>
+      <c r="L28">
         <v>-6278051000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B29">
+        <v>116347391000.0</v>
+      </c>
+      <c r="C29">
         <v>40045696000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>153337009000.0</v>
       </c>
-      <c r="D29">
-[...1 lines deleted...]
-      </c>
       <c r="E29">
-        <v>65350468000.0</v>
+        <v>31223021000.0</v>
       </c>
       <c r="F29">
         <v>65350468000.0</v>
       </c>
       <c r="G29">
+        <v>65350468000.0</v>
+      </c>
+      <c r="H29">
         <v>71761654000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>53220998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>43736520000.0</v>
       </c>
       <c r="J29">
         <v>43736520000.0</v>
       </c>
       <c r="K29">
+        <v>43736520000.0</v>
+      </c>
+      <c r="L29">
         <v>36330134000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B30">
+        <v>-55059862000.0</v>
+      </c>
+      <c r="C30">
         <v>-60303920000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-73883936000.0</v>
       </c>
-      <c r="D30">
-[...1 lines deleted...]
-      </c>
       <c r="E30">
-        <v>-30884145000.0</v>
+        <v>-61235432000.0</v>
       </c>
       <c r="F30">
         <v>-30884145000.0</v>
       </c>
       <c r="G30">
+        <v>-30884145000.0</v>
+      </c>
+      <c r="H30">
         <v>-45333583000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-46511786000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-28257297000.0</v>
       </c>
       <c r="J30">
         <v>-28257297000.0</v>
       </c>
       <c r="K30">
+        <v>-28257297000.0</v>
+      </c>
+      <c r="L30">
         <v>-22064187000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>