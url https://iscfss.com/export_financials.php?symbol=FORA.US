--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="145">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>accountsPayable</t>
   </si>
   <si>
     <t>accumulatedAmortization</t>
   </si>
   <si>
     <t>accumulatedDepreciation</t>
@@ -226,50 +229,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -824,10064 +830,10807 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G62"/>
+  <dimension ref="A1:H62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>3833522.0</v>
+      </c>
+      <c r="C2">
         <v>982665.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>161590.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>316105.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1125067.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>647601.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>6400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-    </row>
-    <row r="4" spans="1:7">
+      <c r="H3"/>
+    </row>
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>0.0</v>
       </c>
-      <c r="D5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="E5"/>
       <c r="F5">
         <v>0.0</v>
       </c>
       <c r="G5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:7">
+      <c r="H5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-    </row>
-    <row r="7" spans="1:7">
+      <c r="H6"/>
+    </row>
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>12137.0</v>
+      </c>
+      <c r="C7">
         <v>23423.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>10664.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>642058.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>858848.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>0.0</v>
       </c>
-      <c r="G7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>31073.0</v>
+      </c>
+      <c r="C8">
         <v>31011.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>30920.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>32251.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>31773.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>21233.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>7713.0</v>
       </c>
     </row>
-    <row r="9" spans="1:7">
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>17514907.0</v>
       </c>
-      <c r="G9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:7">
+      <c r="H9"/>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>12903760.0</v>
+      </c>
+      <c r="C10">
         <v>4590661.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6042986.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2795743.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18663805.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>665463.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>494.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
-    </row>
-    <row r="12" spans="1:7">
+      <c r="H11"/>
+    </row>
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>31550989.0</v>
+      </c>
+      <c r="C12">
         <v>35082749.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>48339575.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>20192230.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>31063166.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>12167307.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>150261.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>31073.0</v>
+      </c>
+      <c r="C13">
         <v>31011.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>30920.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>32251.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>31773.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>21233.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>7713.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>31111780.0</v>
+      </c>
+      <c r="C14">
         <v>31070548.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>32230845.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>32031095.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>31773154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29824424.0</v>
       </c>
       <c r="G14">
         <v>29824424.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14">
+        <v>29824424.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>21233.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>7713.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>5251193.0</v>
+      </c>
+      <c r="C16">
         <v>4487686.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>2225009.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2581287.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>976268.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>158884.0</v>
       </c>
-      <c r="G16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:7">
+      <c r="H16"/>
+    </row>
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-    </row>
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
-    </row>
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
+      <c r="D20"/>
       <c r="E20">
         <v>9099372.0</v>
       </c>
       <c r="F20">
+        <v>9099372.0</v>
+      </c>
+      <c r="G20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>1001546.0</v>
+      </c>
+      <c r="C21">
         <v>1192044.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1390156.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>6775841.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9051184.0</v>
       </c>
-      <c r="F21"/>
       <c r="G21"/>
-    </row>
-    <row r="22" spans="1:7">
+      <c r="H21"/>
+    </row>
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
-      <c r="D22">
+      <c r="D22"/>
+      <c r="E22">
         <v>966809.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1017927.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-196701.0</v>
       </c>
-      <c r="G22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>44130895.0</v>
+      </c>
+      <c r="C23">
         <v>47169843.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60900269.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>46258167.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>56842361.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>12554341.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>179045.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>24870181.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>25106547.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>24260448.0</v>
       </c>
-      <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
-    </row>
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-    </row>
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-12891623.0</v>
+      </c>
+      <c r="C28">
         <v>2130411.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>16958791.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22708973.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6468613.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-665463.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>183806.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>29778748.0</v>
+      </c>
+      <c r="C29">
         <v>36750665.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>51049987.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>37529023.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>49444835.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11267115.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-96731.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>8082323.0</v>
+      </c>
+      <c r="C30">
         <v>6558414.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8996449.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>4061986.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>3004431.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>219697.0</v>
       </c>
-      <c r="G30"/>
-[...1 lines deleted...]
-    <row r="31" spans="1:7">
+      <c r="H30"/>
+    </row>
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>-3452737.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>7020709.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>11267115.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-281031.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>28204610.0</v>
+      </c>
+      <c r="C32">
         <v>27855401.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>50439290.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>18563453.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>29186641.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>11220757.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-284450.0</v>
       </c>
     </row>
-    <row r="33" spans="1:7">
+    <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1574138.0</v>
+      </c>
+      <c r="C33">
         <v>2709752.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2480077.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>19342139.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>20856595.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>46358.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="34" spans="1:7">
+    <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>39</v>
-[...1 lines deleted...]
-      <c r="B34">
+        <v>40</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34">
         <v>512137.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>1000000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>10960.0</v>
       </c>
-      <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
-    </row>
-    <row r="35" spans="1:7">
+      <c r="H34"/>
+    </row>
+    <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
+        <v>408360.0</v>
+      </c>
+      <c r="C35">
         <v>728069.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>26357742.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>25483116.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>24871971.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>806485.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>190700.0</v>
       </c>
     </row>
-    <row r="36" spans="1:7">
+    <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>531027.0</v>
+      </c>
+      <c r="C36">
         <v>1435496.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>515611.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3359336.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>314443.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-46358.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-3419.0</v>
       </c>
     </row>
-    <row r="37" spans="1:7">
+    <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
-    </row>
-    <row r="38" spans="1:7">
+      <c r="H37"/>
+    </row>
+    <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
-      <c r="D38">
+      <c r="D38"/>
+      <c r="E38">
         <v>255324.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>314443.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-    </row>
-    <row r="39" spans="1:7">
+      <c r="H38"/>
+    </row>
+    <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2923445.0</v>
+      </c>
+      <c r="C39">
         <v>2818928.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>1084167.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2661812.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>900242.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>120979.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>25365.0</v>
       </c>
     </row>
-    <row r="40" spans="1:7">
+    <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>5255295.0</v>
+      </c>
+      <c r="C40">
         <v>4413267.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>4424084.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>5433583.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4437343.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>480741.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>269376.0</v>
       </c>
     </row>
-    <row r="41" spans="1:7">
+    <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-    </row>
-    <row r="42" spans="1:7">
+      <c r="H41"/>
+    </row>
+    <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>82536827.0</v>
+      </c>
+      <c r="C42">
         <v>79937115.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>73834300.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>71182326.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>57959622.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>17514907.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>1000098.0</v>
       </c>
     </row>
-    <row r="43" spans="1:7">
+    <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-    </row>
-    <row r="44" spans="1:7">
+      <c r="H43"/>
+    </row>
+    <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-    </row>
-    <row r="45" spans="1:7">
+      <c r="H44"/>
+    </row>
+    <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>104819.0</v>
+      </c>
+      <c r="C45">
         <v>203341.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>178445.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>3211602.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>2391596.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>46358.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="46" spans="1:7">
+    <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>41565.0</v>
+      </c>
+      <c r="C46">
         <v>82212.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>86749.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>107590.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2391596.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>46358.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="47" spans="1:7">
+    <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>3211602.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2391596.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>46358.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="48" spans="1:7">
+    <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-52789152.0</v>
+      </c>
+      <c r="C48">
         <v>-49915110.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-46144040.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-58792101.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-32820130.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-6269025.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-1288842.0</v>
       </c>
     </row>
-    <row r="49" spans="1:7">
+    <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-6269025.0</v>
       </c>
-      <c r="G49"/>
-[...1 lines deleted...]
-    <row r="50" spans="1:7">
+      <c r="H49"/>
+    </row>
+    <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>55</v>
-[...1 lines deleted...]
-      <c r="B50">
+        <v>56</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
         <v>6697649.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>13122.0</v>
       </c>
-      <c r="F50"/>
-      <c r="G50">
+      <c r="G50"/>
+      <c r="H50">
         <v>184300.0</v>
       </c>
     </row>
-    <row r="51" spans="1:7">
+    <row r="51" spans="1:8">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>12137.0</v>
+      </c>
+      <c r="C51">
         <v>6721072.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>23001777.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>25504716.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>25132418.0</v>
       </c>
-      <c r="F51"/>
-      <c r="G51">
+      <c r="G51"/>
+      <c r="H51">
         <v>184300.0</v>
       </c>
     </row>
-    <row r="52" spans="1:7">
+    <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>12137.0</v>
+      </c>
+      <c r="C52">
         <v>6721072.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>10664.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>21600.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>260447.0</v>
       </c>
-      <c r="F52"/>
-      <c r="G52">
+      <c r="G52"/>
+      <c r="H52">
         <v>184300.0</v>
       </c>
     </row>
-    <row r="53" spans="1:7">
+    <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>18647229.0</v>
+      </c>
+      <c r="C53">
         <v>30492088.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>42296589.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>17396487.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>12399361.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>11501844.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>149767.0</v>
       </c>
     </row>
-    <row r="54" spans="1:7">
+    <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-    </row>
-    <row r="55" spans="1:7">
+      <c r="H54"/>
+    </row>
+    <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>44130895.0</v>
+      </c>
+      <c r="C55">
         <v>47169843.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>60900269.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>46258167.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>56842361.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>12554341.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>179045.0</v>
       </c>
     </row>
-    <row r="56" spans="1:7">
+    <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>42556757.0</v>
+      </c>
+      <c r="C56">
         <v>44460091.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>58420191.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>26916028.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>35985766.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>12507983.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>175626.0</v>
       </c>
     </row>
-    <row r="57" spans="1:7">
+    <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>14352147.0</v>
+      </c>
+      <c r="C57">
         <v>16604690.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6821347.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>8352575.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>6799125.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1287226.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>460076.0</v>
       </c>
     </row>
-    <row r="58" spans="1:7">
+    <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>14352147.0</v>
+      </c>
+      <c r="C58">
         <v>17116827.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>33179088.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>33835691.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>31671096.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1287226.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>460076.0</v>
       </c>
     </row>
-    <row r="59" spans="1:7">
+    <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-    </row>
-    <row r="60" spans="1:7">
+      <c r="H59"/>
+    </row>
+    <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>29778748.0</v>
+      </c>
+      <c r="C60">
         <v>30053016.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>27721180.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12422476.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>25171265.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>11267115.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-281031.0</v>
       </c>
     </row>
-    <row r="61" spans="1:7">
+    <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-    </row>
-    <row r="62" spans="1:7">
+      <c r="H61"/>
+    </row>
+    <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
+      <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>7</v>
+        <v>8</v>
       </c>
       <c r="B2">
+        <v>3792858.0</v>
+      </c>
+      <c r="C2">
+        <v>3833522.0</v>
+      </c>
+      <c r="D2">
         <v>2114339.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1875222.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2269731.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>982665.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>843829.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1489766.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>374735.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>161590.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>259792.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>921542.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>350784.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>316105.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>896916.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>876927.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1256232.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1125067.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1095328.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1977152.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1951803.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>647601.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>167781.0</v>
       </c>
-      <c r="W2"/>
-[...1 lines deleted...]
-      <c r="Y2">
+      <c r="Y2"/>
+      <c r="Z2"/>
+      <c r="AA2">
         <v>6400.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>8</v>
+        <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>9</v>
+        <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>10</v>
+        <v>11</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
+      <c r="H5"/>
+      <c r="I5"/>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="N5">
         <v>0.0</v>
       </c>
-      <c r="P5">
-[...1 lines deleted...]
-      </c>
+      <c r="O5"/>
+      <c r="P5"/>
       <c r="Q5">
         <v>0.0</v>
       </c>
       <c r="R5">
         <v>0.0</v>
       </c>
       <c r="S5">
+        <v>0.0</v>
+      </c>
+      <c r="T5">
+        <v>0.0</v>
+      </c>
+      <c r="U5">
         <v>145250.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-24006.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>0.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>0.0</v>
       </c>
-      <c r="W5"/>
-      <c r="X5">
+      <c r="Y5"/>
+      <c r="Z5">
         <v>-281031.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>0.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B7">
+        <v>6104.0</v>
+      </c>
+      <c r="C7">
+        <v>12137.0</v>
+      </c>
+      <c r="D7">
         <v>18097.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>23988.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>23703.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>23423.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>23146.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>22872.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>5395.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>10664.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>15810.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>20836.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>27346.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>642058.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>710470.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>737700.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>798890.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>858848.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>921025.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>1002030.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>258973.0</v>
       </c>
-      <c r="U7"/>
-      <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B8">
+        <v>31241.0</v>
+      </c>
+      <c r="C8">
+        <v>31073.0</v>
+      </c>
+      <c r="D8">
         <v>30997.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>31203.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>31203.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>31011.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31110.0</v>
       </c>
       <c r="H8">
         <v>31093.0</v>
       </c>
       <c r="I8">
+        <v>31110.0</v>
+      </c>
+      <c r="J8">
+        <v>31093.0</v>
+      </c>
+      <c r="K8">
         <v>30920.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>32489.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>32452.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>32419.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>32251.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>32138.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>32045.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>31929.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>31773.0</v>
       </c>
-      <c r="R8">
+      <c r="T8">
         <v>31533.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>31199.0</v>
       </c>
-      <c r="T8"/>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>74176035.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>72668484.0</v>
       </c>
-      <c r="M9"/>
-      <c r="N9">
+      <c r="O9"/>
+      <c r="P9">
         <v>69535194.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>67572043.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>65864050.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="S9"/>
+      <c r="T9">
         <v>54905098.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>52264976.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>37510532.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>17514907.0</v>
       </c>
-      <c r="V9"/>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B10">
+        <v>30951187.0</v>
+      </c>
+      <c r="C10">
+        <v>12903760.0</v>
+      </c>
+      <c r="D10">
         <v>4660622.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>5369817.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>5704671.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>4590661.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2707688.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>1999118.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>1029128.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>6042986.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5377079.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2902446.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>839715.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2795743.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1585594.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>12309300.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>14753394.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>18663805.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>23535098.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>4763324.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2595747.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>665463.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1081531.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>-150261.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>494.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B12">
+        <v>30951187.0</v>
+      </c>
+      <c r="C12">
+        <v>31550989.0</v>
+      </c>
+      <c r="D12">
         <v>28225038.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>35649025.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>35666432.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>35082749.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>49357888.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>48010348.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>47434985.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>48339575.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>48962803.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>41246882.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>40004435.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>20192230.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>20632555.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>23891155.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>27146824.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>31063166.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>35934341.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>17268442.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>10099747.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12167307.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1081531.0</v>
       </c>
-      <c r="W12"/>
-      <c r="X12">
+      <c r="Y12"/>
+      <c r="Z12">
         <v>150261.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>150261.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B13">
+        <v>31241.0</v>
+      </c>
+      <c r="C13">
+        <v>31073.0</v>
+      </c>
+      <c r="D13">
         <v>30997.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>31203.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>31203.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>31011.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>31110.0</v>
       </c>
       <c r="H13">
         <v>31093.0</v>
       </c>
       <c r="I13">
+        <v>31110.0</v>
+      </c>
+      <c r="J13">
+        <v>31093.0</v>
+      </c>
+      <c r="K13">
         <v>30920.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>32489.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>32452.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>32419.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>32251.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>32138.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>32045.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>31929.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>31773.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>31533.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>31199.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>29824.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>21233.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1020268.0</v>
       </c>
-      <c r="W13"/>
-[...1 lines deleted...]
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13">
         <v>7713.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B14">
+        <v>31152930.0</v>
+      </c>
+      <c r="C14">
+        <v>31111780.0</v>
+      </c>
+      <c r="D14">
         <v>31082725.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>31293644.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>31123075.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>31010788.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>31098180.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>31098497.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>30999433.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>32459837.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>35068716.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>32260992.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>32300237.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>32189313.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>32088358.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>31984208.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>31857685.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>31642724.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>31332735.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>30996735.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>24033512.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>29785000.0</v>
       </c>
       <c r="W14">
         <v>29785000.0</v>
       </c>
       <c r="X14">
         <v>29785000.0</v>
       </c>
       <c r="Y14">
+        <v>29785000.0</v>
+      </c>
+      <c r="Z14">
+        <v>29785000.0</v>
+      </c>
+      <c r="AA14">
         <v>29804712.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
-      <c r="K15">
+      <c r="K15"/>
+      <c r="L15"/>
+      <c r="M15">
         <v>32452.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>32419.0</v>
       </c>
-      <c r="M15"/>
-      <c r="N15">
+      <c r="O15"/>
+      <c r="P15">
         <v>32138.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>32045.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>31929.0</v>
       </c>
-      <c r="Q15"/>
-      <c r="R15">
+      <c r="S15"/>
+      <c r="T15">
         <v>31533.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>31199.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>29824.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>21233000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B16">
+        <v>4618545.0</v>
+      </c>
+      <c r="C16">
+        <v>5251193.0</v>
+      </c>
+      <c r="D16">
         <v>4044273.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>4911427.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5620817.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4487686.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2243719.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>3202703.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2852454.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2225009.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2753619.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3262763.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>3100682.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2581287.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2685027.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2984880.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2964222.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>976268.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>682157.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>658894.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>671184.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>158884.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
-[...4 lines deleted...]
-      </c>
+      <c r="M20"/>
+      <c r="N20"/>
       <c r="O20">
         <v>9099372.0</v>
       </c>
       <c r="P20">
         <v>9099372.0</v>
       </c>
       <c r="Q20">
         <v>9099372.0</v>
       </c>
       <c r="R20">
+        <v>9099372.0</v>
+      </c>
+      <c r="S20">
+        <v>9099372.0</v>
+      </c>
+      <c r="T20">
         <v>9125372.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>8700912.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>9016886.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B21">
+        <v>953449.0</v>
+      </c>
+      <c r="C21">
+        <v>1001546.0</v>
+      </c>
+      <c r="D21">
         <v>1049644.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>1097741.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>1145838.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>1192044.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21"/>
       <c r="H21"/>
-      <c r="I21">
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21">
         <v>1390156.0</v>
       </c>
-      <c r="J21"/>
-      <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21">
         <v>6775841.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>7344677.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>7913513.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>8482349.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>9051184.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>9596702.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>10163914.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>10731127.0</v>
       </c>
-      <c r="U21"/>
-      <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
         <v>-627446.0</v>
       </c>
-      <c r="G22"/>
-      <c r="H22"/>
       <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22">
         <v>870328.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>968130.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>425986.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>966809.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>1205630.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1258238.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>935907.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>1017927.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>912879.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>930172.0</v>
       </c>
-      <c r="T22"/>
-      <c r="U22">
+      <c r="V22"/>
+      <c r="W22">
         <v>1.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B23">
+        <v>38813589.0</v>
+      </c>
+      <c r="C23">
+        <v>44130895.0</v>
+      </c>
+      <c r="D23">
         <v>41254335.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>48462637.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>48600082.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>47169843.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>57511990.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>58369851.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>57495109.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>60900269.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>58792289.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>55349231.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>55634738.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>46258167.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>48101310.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>50508065.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>54421566.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>56842361.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>60422288.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>41302142.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>33384901.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>12554341.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1389412.0</v>
       </c>
-      <c r="W23"/>
-      <c r="X23">
+      <c r="Y23"/>
+      <c r="Z23">
         <v>-281031.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>179045.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24">
         <v>24175094.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>23981788.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>24870181.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>24665944.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>25525762.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>25315003.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>25106547.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>24893488.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>24680429.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>24471781.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>24260448.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>24049114.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>25525762.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>25315003.0</v>
       </c>
-      <c r="M25"/>
-      <c r="N25">
+      <c r="O25"/>
+      <c r="P25">
         <v>24893488.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>24680429.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>24471781.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="S25"/>
+      <c r="T25">
         <v>24049114.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B28">
+        <v>-30945083.0</v>
+      </c>
+      <c r="C28">
+        <v>-12891623.0</v>
+      </c>
+      <c r="D28">
         <v>-4642525.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1458187.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>1069358.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2130411.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>21685967.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>22198848.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>20968713.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>16958791.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>19304675.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22644152.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24502634.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>22708973.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>24018364.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>13108829.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>10517277.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6468613.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>1696062.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-3743240.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-2316655.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-665463.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-1081531.0</v>
       </c>
-      <c r="W28"/>
-      <c r="X28">
+      <c r="Y28"/>
+      <c r="Z28">
         <v>150261.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>183806.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B29">
+        <v>26886701.0</v>
+      </c>
+      <c r="C29">
+        <v>29778748.0</v>
+      </c>
+      <c r="D29">
         <v>31080631.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>37745677.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>36797971.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>36750665.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>51265090.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>49809915.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>50526531.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>51049987.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>51331437.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>46317801.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>45722284.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>37529023.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>39225433.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>42176754.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>45693542.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>49444835.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>54229655.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>34564611.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>26775797.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>11267115.0</v>
       </c>
-      <c r="V29"/>
-      <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B30">
+        <v>4258018.0</v>
+      </c>
+      <c r="C30">
+        <v>8082323.0</v>
+      </c>
+      <c r="D30">
         <v>8634832.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>8296818.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8023071.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>6558414.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>5049060.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>6601976.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7242541.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>8996449.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8544286.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5650170.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>14447706.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>4061986.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>5531504.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>3792152.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>4881694.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>3004431.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2544459.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1972874.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1378381.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>219697.0</v>
       </c>
-      <c r="V30"/>
-      <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>20792039.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>20407281.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-3452737.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-2112104.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>483440.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>3640040.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>7020709.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>11411684.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>15681731.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>7007665.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>11267115.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-      <c r="X31">
+      <c r="X31"/>
+      <c r="Y31"/>
+      <c r="Z31">
         <v>-281031.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-281031.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B32">
+        <v>25478879.0</v>
+      </c>
+      <c r="C32">
+        <v>28204610.0</v>
+      </c>
+      <c r="D32">
         <v>29193665.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>29020127.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>27828791.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>27855401.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>25727335.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>48399309.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>49563349.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>50439290.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>51027759.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>46035760.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>45406803.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>18563453.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>19374909.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>21485746.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>25157083.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>29186641.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>34159050.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>14603604.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>6158354.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>11220757.0</v>
       </c>
-      <c r="V32"/>
-      <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B33">
+        <v>1407822.0</v>
+      </c>
+      <c r="C33">
+        <v>1574138.0</v>
+      </c>
+      <c r="D33">
         <v>1886966.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>1921534.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>2224959.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>2709752.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>1685344.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1934610.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1845663.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>2480077.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>303678.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>282041.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>320875.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>19342139.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>20295520.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>21182207.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>21088429.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>20856595.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>20730609.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>20680654.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>21321911.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>46358.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>32693.0</v>
       </c>
-      <c r="W33"/>
-      <c r="X33">
+      <c r="Y33"/>
+      <c r="Z33">
         <v>-150261.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34">
         <v>6105.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>512137.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>518098.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>524004.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>500000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>1000000.0</v>
       </c>
-      <c r="J34"/>
-[...1 lines deleted...]
-      <c r="L34">
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
         <v>5394.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>10960.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>444996.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>491199.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>551970.0</v>
       </c>
-      <c r="Q34"/>
-      <c r="R34">
+      <c r="S34"/>
+      <c r="T34">
         <v>675254.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>737701.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>724587.0</v>
       </c>
-      <c r="U34"/>
-      <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B35">
         <v>0.0</v>
       </c>
       <c r="C35">
+        <v>408360.0</v>
+      </c>
+      <c r="D35">
         <v>0.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
+        <v>0.0</v>
+      </c>
+      <c r="F35">
         <v>6105.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>728069.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>518098.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>24699098.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>24481787.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>26357742.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>24665944.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>25525762.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>25320397.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>25483116.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>25338484.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>25171628.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>25023751.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>24871971.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>24724368.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>737701.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>724587.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>806485.0</v>
       </c>
-      <c r="V35"/>
-      <c r="W35"/>
       <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B36">
+        <v>422628.0</v>
+      </c>
+      <c r="C36">
+        <v>531027.0</v>
+      </c>
+      <c r="D36">
         <v>785759.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>762301.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>1007555.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>1435496.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>1591420.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>1828425.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1773070.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>515611.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>201630.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>164369.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>181436.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>3359336.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>274532.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>285801.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>322159.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>314443.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>329682.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>1333594.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>1327651.0</v>
       </c>
-      <c r="U36"/>
-      <c r="V36"/>
       <c r="W36"/>
-      <c r="X36">
+      <c r="X36"/>
+      <c r="Y36"/>
+      <c r="Z36">
         <v>-150261.0</v>
       </c>
-      <c r="Y36"/>
-[...1 lines deleted...]
-    <row r="37" spans="1:25">
+      <c r="AA36"/>
+    </row>
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
+      <c r="G38"/>
+      <c r="H38"/>
+      <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
-[...1 lines deleted...]
-      </c>
+      <c r="K38"/>
       <c r="L38"/>
       <c r="M38">
+        <v>164369.0</v>
+      </c>
+      <c r="N38"/>
+      <c r="O38">
         <v>255324.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>274532.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>285801.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>322159.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>314443.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>329682.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>1333594.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>360158.0</v>
       </c>
-      <c r="U38"/>
-      <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B39">
+        <v>2196562.0</v>
+      </c>
+      <c r="C39">
+        <v>2923445.0</v>
+      </c>
+      <c r="D39">
         <v>2507499.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>2595260.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>2685620.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>2818928.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>1419698.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>1822917.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>971920.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>1084167.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>111194.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>7202008.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>861722.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>2661812.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>1641731.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>1642551.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1304619.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>900242.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>300000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>450000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>584862.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>120979.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>275188.0</v>
       </c>
-      <c r="W39"/>
-[...1 lines deleted...]
-      <c r="Y39">
+      <c r="Y39"/>
+      <c r="Z39"/>
+      <c r="AA39">
         <v>25365.0</v>
       </c>
     </row>
-    <row r="40" spans="1:25">
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B40">
+        <v>3509381.0</v>
+      </c>
+      <c r="C40">
+        <v>5255295.0</v>
+      </c>
+      <c r="D40">
         <v>3996995.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>3882335.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3881755.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>4413267.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2618108.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>3297719.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>3235994.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>4424084.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>3675108.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>3415283.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>3687127.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>5433583.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>4583464.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>3731804.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>3708680.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>4437343.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>3248352.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>3099455.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>3002557.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>480741.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>611021.0</v>
       </c>
-      <c r="W40"/>
-[...1 lines deleted...]
-      <c r="Y40">
+      <c r="Y40"/>
+      <c r="Z40"/>
+      <c r="AA40">
         <v>269376.0</v>
       </c>
     </row>
-    <row r="41" spans="1:25">
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
-      <c r="R41">
+      <c r="R41"/>
+      <c r="S41"/>
+      <c r="T41">
         <v>46783.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>737701.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>724587.0</v>
       </c>
-      <c r="U41"/>
-      <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B42">
+        <v>83006722.0</v>
+      </c>
+      <c r="C42">
+        <v>82536827.0</v>
+      </c>
+      <c r="D42">
         <v>82017033.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>81726637.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>81057414.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>79937115.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>78519683.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>77055000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>75411679.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>73834300.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>75707361.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>74176035.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>72668484.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>71182326.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>69535194.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>67572043.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>65864050.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>57959622.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>54905098.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>52264976.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>37510532.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>17514907.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>0.0</v>
       </c>
-      <c r="W42"/>
-[...1 lines deleted...]
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42">
         <v>1000098.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B45">
+        <v>98786.0</v>
+      </c>
+      <c r="C45">
+        <v>104819.0</v>
+      </c>
+      <c r="D45">
         <v>139500.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>145391.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>151210.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>203341.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>209025.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>214657.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>173176.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>178445.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>183591.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>117672.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>139439.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>3211602.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>4010497.0</v>
       </c>
-      <c r="O45"/>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
-      <c r="S45">
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45">
         <v>1470908.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>246247.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>46358000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B46">
+        <v>31745.0</v>
+      </c>
+      <c r="C46">
+        <v>41565.0</v>
+      </c>
+      <c r="D46">
         <v>51563.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>61492.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>71566.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>82212.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>93924.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>106185.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>72593.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>86749.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>102048.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>117672.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>139439.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>107590.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>3576939.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>3883521.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>3184549.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>2391596.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>1678853.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>482234.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>246247.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>46358.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>32693.0</v>
       </c>
-      <c r="W46"/>
-[...1 lines deleted...]
-      <c r="Y46">
+      <c r="Y46"/>
+      <c r="Z46"/>
+      <c r="AA46">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="47" spans="1:25">
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>96836.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>112093.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>3211602.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>2870667.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>3883521.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>2386533.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>2391596.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>1678853.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>482234.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>1213740.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>46358.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
-      <c r="Y47">
+      <c r="Y47"/>
+      <c r="Z47"/>
+      <c r="AA47">
         <v>3419.0</v>
       </c>
     </row>
-    <row r="48" spans="1:25">
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B48">
+        <v>-56151262.0</v>
+      </c>
+      <c r="C48">
+        <v>-52789152.0</v>
+      </c>
+      <c r="D48">
         <v>-50967399.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-50816179.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-51040972.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-49915110.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-51656195.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-51451288.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-48898029.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-46144040.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-49074357.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-53416448.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-52293622.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-58792101.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-55235387.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-50107763.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-44674218.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-32820130.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-24771340.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-17894868.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-10760672.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-6269025.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-3909658.0</v>
       </c>
-      <c r="W48"/>
-[...1 lines deleted...]
-      <c r="Y48">
+      <c r="Y48"/>
+      <c r="Z48"/>
+      <c r="AA48">
         <v>-1288842.0</v>
       </c>
     </row>
-    <row r="49" spans="1:25">
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
-      <c r="K49">
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
         <v>-53416448.0</v>
       </c>
-      <c r="L49">
+      <c r="N49">
         <v>-52293622.0</v>
       </c>
-      <c r="M49"/>
-      <c r="N49">
+      <c r="O49"/>
+      <c r="P49">
         <v>-55235387.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-50107763.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-44674218.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-24771340.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-17894868.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-10760672.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>-6269025.0</v>
       </c>
-      <c r="V49"/>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B50"/>
-      <c r="C50">
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50">
         <v>6804016.0</v>
       </c>
-      <c r="D50">
+      <c r="F50">
         <v>6750326.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>6697649.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>24370509.0</v>
       </c>
-      <c r="G50"/>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50">
         <v>13122.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>15250.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>18054.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>20119.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B51">
+        <v>6104.0</v>
+      </c>
+      <c r="C51">
+        <v>12137.0</v>
+      </c>
+      <c r="D51">
         <v>18097.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>6828004.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>6774029.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>6721072.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>24393655.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>24197966.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>21997841.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>23001777.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>24681754.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>25546598.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>25342349.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>25504716.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>25603958.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>25418129.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>25270671.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>25132418.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>25231160.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1020084.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>279092.0</v>
       </c>
-      <c r="U51"/>
-      <c r="V51"/>
       <c r="W51"/>
       <c r="X51"/>
-      <c r="Y51">
+      <c r="Y51"/>
+      <c r="Z51"/>
+      <c r="AA51">
         <v>184300.0</v>
       </c>
     </row>
-    <row r="52" spans="1:25">
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B52">
+        <v>6104.0</v>
+      </c>
+      <c r="C52">
+        <v>12137.0</v>
+      </c>
+      <c r="D52">
         <v>18097.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6851992.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>6774029.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>6721072.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>24393655.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>45744.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>5395.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>10664.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>31620.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>41672.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>21952.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>21600.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>265474.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>246501.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>246920.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>260447.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>506792.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>282383.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>279092.0</v>
       </c>
-      <c r="U52"/>
-      <c r="V52"/>
       <c r="W52"/>
       <c r="X52"/>
-      <c r="Y52">
+      <c r="Y52"/>
+      <c r="Z52"/>
+      <c r="AA52">
         <v>184300.0</v>
       </c>
     </row>
-    <row r="53" spans="1:25">
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B53">
+        <v>0.0</v>
+      </c>
+      <c r="C53">
+        <v>18647229.0</v>
+      </c>
+      <c r="D53">
         <v>23564416.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>30279208.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>29961761.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>30492088.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>46650200.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>46011230.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>46405857.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>42296589.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>43585724.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>38344436.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>39164720.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>17396487.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>19046961.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>11581855.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>12393430.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>12399361.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>12399243.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>12505118.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>7504000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>11501844.0</v>
       </c>
-      <c r="V53"/>
-[...1 lines deleted...]
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53">
         <v>300522.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>149767.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B55">
+        <v>38813589.0</v>
+      </c>
+      <c r="C55">
+        <v>44130895.0</v>
+      </c>
+      <c r="D55">
         <v>41254335.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>48462637.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>48600082.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>47169843.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>57511990.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>58369851.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>57495109.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>60900269.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>58792289.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>55349231.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>55634738.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>46258167.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>48101310.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>50508065.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>54421566.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>56842361.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>60422288.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>41302142.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>33384901.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>12554341.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1389412.0</v>
       </c>
-      <c r="W55"/>
-[...1 lines deleted...]
-      <c r="Y55">
+      <c r="Y55"/>
+      <c r="Z55"/>
+      <c r="AA55">
         <v>179045.0</v>
       </c>
     </row>
-    <row r="56" spans="1:25">
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B56">
+        <v>37405767.0</v>
+      </c>
+      <c r="C56">
+        <v>42556757.0</v>
+      </c>
+      <c r="D56">
         <v>39367369.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>46541103.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>46375123.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>44460091.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>55826646.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>56435241.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>55649446.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>58420191.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>58488611.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>55067190.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>55313863.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>26916028.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>27805790.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>29325858.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>33333137.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>35985766.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>39691679.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>20621488.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>12062990.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>12507983.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1356719.0</v>
       </c>
-      <c r="W56"/>
-      <c r="X56">
+      <c r="Y56"/>
+      <c r="Z56">
         <v>150261.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>175626.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B57">
+        <v>11926888.0</v>
+      </c>
+      <c r="C57">
+        <v>14352147.0</v>
+      </c>
+      <c r="D57">
         <v>10173704.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>17520976.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>18546332.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>16604690.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>30099311.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>8035932.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>6468578.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>6821347.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>7460852.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>9031430.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>9907060.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>8352575.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>8430881.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>7840112.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>8176054.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>6799125.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>5532629.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>6017884.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>5904636.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>1287226.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>778802.0</v>
       </c>
-      <c r="W57"/>
-[...1 lines deleted...]
-      <c r="Y57">
+      <c r="Y57"/>
+      <c r="Z57"/>
+      <c r="AA57">
         <v>460076.0</v>
       </c>
     </row>
-    <row r="58" spans="1:25">
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B58">
+        <v>11926888.0</v>
+      </c>
+      <c r="C58">
+        <v>14352147.0</v>
+      </c>
+      <c r="D58">
         <v>10173704.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>17520976.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>18552437.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>17116827.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>30617409.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>32735030.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>30950366.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>33179088.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>32126796.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>34557192.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>35227457.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>33835691.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>33769365.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>33011740.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>33199805.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>31671096.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>30256997.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>6755585.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6629223.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1287226.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>778802.0</v>
       </c>
-      <c r="W58"/>
-[...1 lines deleted...]
-      <c r="Y58">
+      <c r="Y58"/>
+      <c r="Z58"/>
+      <c r="AA58">
         <v>460076.0</v>
       </c>
     </row>
-    <row r="59" spans="1:25">
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B60">
+        <v>26886701.0</v>
+      </c>
+      <c r="C60">
+        <v>29778748.0</v>
+      </c>
+      <c r="D60">
         <v>31080631.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>30941661.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>30047645.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>30053016.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>26894581.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>25634821.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>26544743.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>27721180.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>26665493.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>20792039.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>20407281.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>12422476.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>14331945.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>17496325.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>21221761.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>25171265.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>30165291.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>34546557.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>26755678.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>11267115.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>610610.0</v>
       </c>
-      <c r="W60"/>
-      <c r="X60">
+      <c r="Y60"/>
+      <c r="Z60">
         <v>-281031.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>-281031.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G32"/>
+  <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>14364562.0</v>
+      </c>
+      <c r="C2">
         <v>7334163.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5477032.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>5049701.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>4717175.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>38293.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>854.0</v>
       </c>
     </row>
-    <row r="3" spans="1:7">
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>231145.0</v>
+      </c>
+      <c r="C3">
         <v>85369.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>96334.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>67181.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>2209863.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>8555.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>854.0</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-    </row>
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-2468693.0</v>
+      </c>
+      <c r="C5">
         <v>-2995558.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>2653957.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-18321910.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-26206215.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4980183.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1288842.0</v>
       </c>
     </row>
-    <row r="6" spans="1:7">
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-2237548.0</v>
+      </c>
+      <c r="C6">
         <v>-2910189.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>2750291.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-18254729.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-23996352.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4971628.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1287988.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-    </row>
-    <row r="8" spans="1:7">
+      <c r="H7"/>
+    </row>
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-    </row>
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>15892357.0</v>
+      </c>
+      <c r="C9">
         <v>12819100.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>15004298.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>11368440.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>12162540.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>506578.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-854.0</v>
       </c>
     </row>
-    <row r="10" spans="1:7">
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-2646070.0</v>
+      </c>
+      <c r="C10">
         <v>-3704487.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1819170.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-19168010.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-26528594.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4980183.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1288842.0</v>
       </c>
     </row>
-    <row r="11" spans="1:7">
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>227972.0</v>
+      </c>
+      <c r="C11">
         <v>66583.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>85740.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>23980.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>22511.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-3574.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-4.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>142351.0</v>
+      </c>
+      <c r="C12">
         <v>708933.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>834785.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>846100.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>322379.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="G12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:7">
+      <c r="H12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>1260533.0</v>
+      </c>
+      <c r="C13">
         <v>2422261.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1822236.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>267133.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>6809.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3574.0</v>
       </c>
-      <c r="G13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:7">
+      <c r="H13"/>
+    </row>
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
-    </row>
-    <row r="15" spans="1:7">
+      <c r="H14"/>
+    </row>
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-2874042.0</v>
+      </c>
+      <c r="C15">
         <v>-3771070.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>11106687.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-25971971.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-26551105.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4980183.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1288842.0</v>
       </c>
     </row>
-    <row r="16" spans="1:7">
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>-25971971.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-26551105.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4980183.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-1933263.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-2874042.0</v>
+      </c>
+      <c r="C17">
         <v>-3771070.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-6565642.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-25971971.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-26551105.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4980183.0</v>
       </c>
-      <c r="G17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>1118182.0</v>
+      </c>
+      <c r="C18">
         <v>1713328.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>951394.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-606203.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-315570.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>3574.0</v>
       </c>
-      <c r="G18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:7">
+      <c r="H18"/>
+    </row>
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>3574.0</v>
       </c>
-      <c r="G19"/>
-[...1 lines deleted...]
-    <row r="20" spans="1:7">
+      <c r="H19"/>
+    </row>
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-    </row>
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-2468693.0</v>
+      </c>
+      <c r="C21">
         <v>-6986961.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-5595012.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-18952810.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-27616757.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4983757.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1292170.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-    </row>
-    <row r="23" spans="1:7">
+      <c r="H22"/>
+    </row>
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>32725612.0</v>
+      </c>
+      <c r="C23">
         <v>27140224.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>26076342.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>35370951.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>44496472.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5528628.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1292172.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-    </row>
-    <row r="25" spans="1:7">
+      <c r="H24"/>
+    </row>
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>231145.0</v>
+      </c>
+      <c r="C25">
         <v>85369.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3187000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3155775.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2209863.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>8555.0</v>
       </c>
-      <c r="G25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:7">
+      <c r="H25"/>
+    </row>
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>2916722.0</v>
+      </c>
+      <c r="C26">
         <v>1444745.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>1407580.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>4009769.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>8975745.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>2509666.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>827474.0</v>
       </c>
     </row>
-    <row r="27" spans="1:7">
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>6034225.0</v>
+      </c>
+      <c r="C27">
         <v>4334289.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4884267.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>3949026.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>4142190.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>573851.0</v>
       </c>
-      <c r="G27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:7">
+      <c r="H27"/>
+    </row>
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>9410103.0</v>
+      </c>
+      <c r="C28">
         <v>12536940.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>13633193.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>16879858.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>23464267.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1534854.0</v>
       </c>
-      <c r="G28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:7">
+      <c r="H28"/>
+    </row>
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>227972.0</v>
+      </c>
+      <c r="C29">
         <v>66583.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>163267.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>23980.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>22511.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:7">
+      <c r="H29"/>
+    </row>
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>18361050.0</v>
+      </c>
+      <c r="C30">
         <v>19806061.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>20599310.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>30321250.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>39779297.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5490335.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1291318.0</v>
       </c>
     </row>
-    <row r="31" spans="1:7">
+    <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-177377.0</v>
+      </c>
+      <c r="C31">
         <v>3282474.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>7414182.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-215200.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>1088163.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>3574.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3330.0</v>
       </c>
     </row>
-    <row r="32" spans="1:7">
+    <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>30256919.0</v>
+      </c>
+      <c r="C32">
         <v>20153263.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>20481330.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>16418141.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>16879715.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>544871.0</v>
       </c>
-      <c r="G32"/>
+      <c r="H32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="B2">
+        <v>4895986.0</v>
+      </c>
+      <c r="C2">
+        <v>4043488.0</v>
+      </c>
+      <c r="D2">
         <v>3805696.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3228169.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3131622.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2420968.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1402920.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1806918.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1712244.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1595703.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1362555.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1276712.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1252215.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1719962.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1839996.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1746808.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1243030.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1688518.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1337981.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1232790.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>457886.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>38293.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="X2">
         <v>0.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="Y2">
+        <v>0.0</v>
+      </c>
+      <c r="Z2">
+        <v>0.0</v>
+      </c>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B3">
+        <v>57917.0</v>
+      </c>
+      <c r="C3">
+        <v>58096.0</v>
+      </c>
+      <c r="D3">
         <v>58026.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>58170.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>56853.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>45668.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>12261.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>13284.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>14156.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>15299.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>15624.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>21767.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>43644.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>949681.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>871825.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>604122.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>15747.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>661737.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>671044.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>595488.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>302775.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3623.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>3059.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1419.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>454.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>320.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
-[...4 lines deleted...]
-      </c>
+      <c r="K4"/>
+      <c r="L4"/>
       <c r="M4">
         <v>-32426.0</v>
       </c>
       <c r="N4">
+        <v>8747278.0</v>
+      </c>
+      <c r="O4">
         <v>-32426.0</v>
       </c>
-      <c r="O4"/>
-      <c r="P4"/>
+      <c r="P4">
+        <v>-32426.0</v>
+      </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B5">
+        <v>-2935909.0</v>
+      </c>
+      <c r="C5">
+        <v>-1698063.0</v>
+      </c>
+      <c r="D5">
         <v>-133883.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>394044.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-1065817.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>372678.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-105390.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-2351731.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-911114.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-250323.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>5758169.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-843455.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-2010434.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3338821.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4918888.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-5204971.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-10101367.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-7805227.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-6942300.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-6944494.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-4515653.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-4980183.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1161915.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-701877.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-680099.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-1169605.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B6">
+        <v>-2877992.0</v>
+      </c>
+      <c r="C6">
+        <v>-1639967.0</v>
+      </c>
+      <c r="D6">
         <v>-75857.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>452214.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-1008964.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>418346.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-93129.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-2338447.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-896958.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-235024.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>5773793.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-821688.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1966790.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2389140.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-4047063.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-4600849.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-10085620.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-7143490.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-6271256.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-6349006.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-4212878.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4980179.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-1158856.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-700458.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-679645.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1169285.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B9">
+        <v>1955109.0</v>
+      </c>
+      <c r="C9">
+        <v>3918992.0</v>
+      </c>
+      <c r="D9">
         <v>3956487.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>4247971.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>3924494.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>3391504.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>3283392.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>2970183.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>3165134.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>3773229.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3985914.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>3616830.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>3618172.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>6184030.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>5336332.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>4787450.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>2291831.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>4060848.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>3623774.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>3315195.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>1162723.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>506578.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>159504.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>108750.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>66667.0</v>
       </c>
-      <c r="Y9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:25">
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B10">
+        <v>-3332190.0</v>
+      </c>
+      <c r="C10">
+        <v>-1698063.0</v>
+      </c>
+      <c r="D10">
         <v>-169867.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>340355.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-1118495.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>251429.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-300803.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-2545038.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-1110075.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-454561.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>5546834.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-1054213.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-2218890.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3552734.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-2956053.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-4003132.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-10312700.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-8026279.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-6876472.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-7134196.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-4515653.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-4980183.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-1161915.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-791639.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-675136.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-1166589.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B11">
+        <v>29920.0</v>
+      </c>
+      <c r="C11">
+        <v>123690.0</v>
+      </c>
+      <c r="D11">
         <v>-18647.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>115562.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>7367.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>51718.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-95896.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>8221.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>102540.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-73547.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>93191.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>36187.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>29909.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>3980.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>10000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>5000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>22511.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>79422.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>149246.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>585411.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-3574.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>89762.0</v>
       </c>
-      <c r="X11"/>
-[...2 lines deleted...]
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B12">
+        <v>0.0</v>
+      </c>
+      <c r="C12">
+        <v>105356.0</v>
+      </c>
+      <c r="D12">
         <v>35984.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>53689.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>52678.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>121249.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>195415.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>193306.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>198963.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>204238.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>211333.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>210758.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>208456.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>213911.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>213060.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>208648.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>211333.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>221054.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>79422.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>20446.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1241.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12">
+      <c r="W12"/>
+      <c r="X12">
         <v>89.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>744.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>4963.0</v>
       </c>
-      <c r="Y12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:25">
+      <c r="AA12"/>
+    </row>
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B13">
+        <v>155543.0</v>
+      </c>
+      <c r="C13">
+        <v>247715.0</v>
+      </c>
+      <c r="D13">
         <v>336002.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>347968.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>328848.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>470449.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>658339.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>618316.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>675157.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>661188.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>646832.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>637032.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>382922.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>154531.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>89160.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>18954.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4488.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>2208.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>1903.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>20446.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1241.0</v>
       </c>
-      <c r="U13"/>
-      <c r="V13">
+      <c r="W13"/>
+      <c r="X13">
         <v>89.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B15">
+        <v>-3362110.0</v>
+      </c>
+      <c r="C15">
+        <v>-1821753.0</v>
+      </c>
+      <c r="D15">
         <v>-151220.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>224793.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-1125862.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>199711.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-204907.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-2553259.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-1212615.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>1388943.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>4342091.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1122826.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>6498479.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3556714.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-5127624.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-5433545.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-11854088.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-8048790.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-6876472.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-7134196.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-4515653.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-4980183.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-1161915.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-791639.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-675136.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-1166589.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-1122826.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>6498479.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3556714.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-5127624.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-5433545.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-11854088.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-8048790.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-6876472.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2642549.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-4491647.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-2359367.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-791639.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-675136.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-1166589.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B17">
+        <v>-3362110.0</v>
+      </c>
+      <c r="C17">
+        <v>-1821753.0</v>
+      </c>
+      <c r="D17">
         <v>-151220.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>224793.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-1125862.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>199711.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-204907.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>-2553259.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-1212615.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-381014.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>5453643.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-1090400.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-2248799.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3556714.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-5127624.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-5433545.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-11854088.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-8048790.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-6876472.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-7134196.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-4491647.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-2351493.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-1161915.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>-791639.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-675136.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B18">
+        <v>155543.0</v>
+      </c>
+      <c r="C18">
+        <v>247715.0</v>
+      </c>
+      <c r="D18">
         <v>300018.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>294279.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>276170.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>349200.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>462924.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>425010.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>476194.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>456950.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>435499.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>426274.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>174466.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-59380.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-109578.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-204622.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-232623.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-218846.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-77519.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-20446.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1241.0</v>
       </c>
-      <c r="U18"/>
-      <c r="V18">
+      <c r="W18"/>
+      <c r="X18">
         <v>89.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>744.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>4963.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
-      <c r="K19">
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
         <v>645085.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>377363.0</v>
       </c>
-      <c r="M19"/>
-      <c r="N19">
+      <c r="O19"/>
+      <c r="P19">
         <v>32471.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>387582.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>302304.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="S19"/>
+      <c r="T19">
         <v>551851.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-149246.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>624868.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
-      <c r="T20">
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20">
         <v>1210279.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B21">
+        <v>-2935909.0</v>
+      </c>
+      <c r="C21">
+        <v>-826943.0</v>
+      </c>
+      <c r="D21">
         <v>-299306.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>46076.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-1394665.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-1448304.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-795829.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-2970478.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-1772350.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-911410.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-807268.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-1488540.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-2387797.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-3460314.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-4951357.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-5592551.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-10325002.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-8166391.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-7348901.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-6984950.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-5116515.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-2349271.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-1162004.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-792383.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-680099.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-1169605.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B23">
+        <v>9787004.0</v>
+      </c>
+      <c r="C23">
+        <v>8789423.0</v>
+      </c>
+      <c r="D23">
         <v>8061489.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>7430064.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>8450781.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>7260776.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>5482141.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7747579.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6649728.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6280339.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6155737.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>6382082.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>7258184.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>11364306.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>12127685.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>12126809.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>13859863.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>13915757.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12310656.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11532935.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>6737124.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>5528628.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1321508.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>901133.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>746766.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1169605.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B25">
+        <v>57917.0</v>
+      </c>
+      <c r="C25">
+        <v>58096.0</v>
+      </c>
+      <c r="D25">
         <v>58026.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>58170.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>56853.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>45668.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>12261.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>13284.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>14156.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>15299.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>15624.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>21767.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>43644.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>949681.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>871825.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>666974.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>667295.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>661737.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>671044.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>595488.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>187584.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>3623.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3059.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1419.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>454.0</v>
       </c>
-      <c r="Y25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:25">
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B26">
+        <v>961458.0</v>
+      </c>
+      <c r="C26">
+        <v>958582.0</v>
+      </c>
+      <c r="D26">
         <v>676172.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>675731.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>606237.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>455693.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>291962.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>307201.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>389889.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>306923.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>264781.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>304187.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>531689.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>2478202.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>3259511.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>3387053.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1089879.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>2915797.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>2612184.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>1949926.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>1497838.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>2509666.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>658824.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>426398.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>388993.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>696836.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B27">
+        <v>1482486.0</v>
+      </c>
+      <c r="C27">
+        <v>1694440.0</v>
+      </c>
+      <c r="D27">
         <v>1461348.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>1495710.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1382727.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1304506.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>956983.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1017659.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1055141.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1137536.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1313212.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1237327.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1196192.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1415525.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1525286.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1518669.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>820594.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>1277977.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>1088203.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>1177035.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>598975.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>151261.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>40217.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>55978.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>55066.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:25">
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B28">
+        <v>2447074.0</v>
+      </c>
+      <c r="C28">
+        <v>2040777.0</v>
+      </c>
+      <c r="D28">
         <v>2118273.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>1971959.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>3279094.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2765597.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>2822253.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3665601.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>3492454.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3240177.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>3204591.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3548599.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3639826.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>4910803.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>4659959.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>4870157.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>5273968.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>7428286.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6673723.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>6577696.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>2784562.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>2980669000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>514280.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>326832.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>302253.0</v>
       </c>
-      <c r="Y28"/>
-[...1 lines deleted...]
-    <row r="29" spans="1:25">
+      <c r="AA28"/>
+    </row>
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B29">
+        <v>29920.0</v>
+      </c>
+      <c r="C29">
+        <v>123690.0</v>
+      </c>
+      <c r="D29">
         <v>-18647.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>115562.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7367.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>51718.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-95896.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>8221.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>102540.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-73547.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>93191.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>36187.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>29909.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>3980.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>10000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>5000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>5000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>22511.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
       <c r="U29">
         <v>0.0</v>
       </c>
       <c r="V29">
         <v>0.0</v>
       </c>
       <c r="W29">
         <v>0.0</v>
       </c>
       <c r="X29">
         <v>0.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="Y29">
+        <v>0.0</v>
+      </c>
+      <c r="Z29">
+        <v>0.0</v>
+      </c>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B30">
+        <v>4891018.0</v>
+      </c>
+      <c r="C30">
+        <v>4745935.0</v>
+      </c>
+      <c r="D30">
         <v>4255793.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>4201895.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>5319159.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>4839808.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>4079221.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>5940661.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>4937484.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4684636.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>4793182.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>5105370.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>6005969.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>9644344.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10287689.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>10380000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>12616833.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>12227239.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>10972675.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>10300145.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>6279238.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>5490335.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1321508.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>901133.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>746766.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>1169605.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B31">
+        <v>-396281.0</v>
+      </c>
+      <c r="C31">
+        <v>-871120.0</v>
+      </c>
+      <c r="D31">
         <v>129439.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>294279.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>276170.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1699733.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>495026.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>425440.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>662275.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>456846.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>6354102.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>434327.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>168907.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-92420.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>1995304.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>1589419.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>12302.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>140112.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>472429.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-149246.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>600862.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-4977833.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>89.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>744.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>4963.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>3016.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B32">
+        <v>6851095.0</v>
+      </c>
+      <c r="C32">
+        <v>7962480.0</v>
+      </c>
+      <c r="D32">
         <v>7762183.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>7476140.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>7056116.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>5812472.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4686312.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4777101.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4877378.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>5368932.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>5348469.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>4893542.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>4870387.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>7903992.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>7176328.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>6534258.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3534861.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>5749366.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>4961755.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>4547985.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>1620609.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>38293000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>159504.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>108750.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>66667.0</v>
       </c>
-      <c r="Y32"/>
+      <c r="AA32"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:G30"/>
+  <dimension ref="A1:H30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:7">
+    <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
-    </row>
-    <row r="2" spans="1:7">
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>4590661.0</v>
+      </c>
+      <c r="C2">
         <v>6042986.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2795743.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>17938490.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>665463.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>494.0</v>
       </c>
-      <c r="G2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:7">
+      <c r="H2"/>
+    </row>
+    <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3">
+        <v>3</v>
+      </c>
+      <c r="D3">
         <v>75493</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>47678</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1443042</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>51494</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1668</v>
       </c>
     </row>
-    <row r="4" spans="1:7">
+    <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>664969.0</v>
       </c>
-      <c r="G4"/>
-[...1 lines deleted...]
-    <row r="5" spans="1:7">
+      <c r="H4"/>
+    </row>
+    <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-295889.0</v>
       </c>
-      <c r="G5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:7">
+      <c r="H5"/>
+    </row>
+    <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>8313099.0</v>
+      </c>
+      <c r="C6">
         <v>-1452325.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>3247243.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-15142747.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17998342.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>664969.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>494.0</v>
       </c>
     </row>
-    <row r="7" spans="1:7">
+    <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>3076987.0</v>
+      </c>
+      <c r="C7">
         <v>417244.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-264259.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>917250.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2198584.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>696139.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>247805.0</v>
       </c>
     </row>
-    <row r="8" spans="1:7">
+    <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>-22996.0</v>
       </c>
-      <c r="G8"/>
-[...1 lines deleted...]
-    <row r="9" spans="1:7">
+      <c r="H8"/>
+    </row>
+    <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>-1655934.0</v>
+      </c>
+      <c r="C9">
         <v>-792622.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>362342.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1971518.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-2503991.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-219697.0</v>
       </c>
       <c r="G9">
         <v>-219697.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:7">
+      <c r="H9">
+        <v>-219697.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
-      <c r="E10">
+      <c r="E10"/>
+      <c r="F10">
         <v>-861537.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-80950.0</v>
       </c>
-      <c r="G10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:7">
+      <c r="H10"/>
+    </row>
+    <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>1573362.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>292035.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>800085.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>9600.0</v>
       </c>
     </row>
-    <row r="12" spans="1:7">
+    <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>13691307.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>8736520.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>24755.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>11717.0</v>
       </c>
     </row>
-    <row r="13" spans="1:7">
+    <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>863374.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-21475.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>115751.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>362108.0</v>
       </c>
     </row>
-    <row r="14" spans="1:7">
+    <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>231145.0</v>
+      </c>
+      <c r="C14">
         <v>85369.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>96334.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>67181.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>2209863.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>8555.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>854.0</v>
       </c>
     </row>
-    <row r="15" spans="1:7">
+    <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
-    </row>
-    <row r="16" spans="1:7">
+      <c r="H15"/>
+    </row>
+    <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>12903760.0</v>
+      </c>
+      <c r="C16">
         <v>4590661.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>6042986.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2795743.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>18663805.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>665463.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>494.0</v>
       </c>
     </row>
-    <row r="17" spans="1:7">
+    <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-    </row>
-    <row r="18" spans="1:7">
+      <c r="H17"/>
+    </row>
+    <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>2886473.0</v>
+      </c>
+      <c r="C18">
         <v>282827.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>653325.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8628852.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-18692304.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4302228.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1034040.0</v>
       </c>
     </row>
-    <row r="19" spans="1:7">
+    <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>12943231.0</v>
+      </c>
+      <c r="C19">
         <v>17288745.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>3907054.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-6461045.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-893090.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-11348503.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-224651.0</v>
       </c>
     </row>
-    <row r="20" spans="1:7">
+    <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
-      <c r="D20">
+      <c r="D20"/>
+      <c r="E20">
         <v>0.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>11968652.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>16315700.0</v>
       </c>
-      <c r="G20"/>
-[...1 lines deleted...]
-    <row r="21" spans="1:7">
+      <c r="H20"/>
+    </row>
+    <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B21">
+        <v>-6840000.0</v>
+      </c>
+      <c r="C21">
         <v>-18598406.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-960000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-13122.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23970991.0</v>
       </c>
       <c r="F21">
         <v>23970991.0</v>
       </c>
       <c r="G21">
+        <v>23970991.0</v>
+      </c>
+      <c r="H21">
         <v>276450.0</v>
       </c>
     </row>
-    <row r="22" spans="1:7">
+    <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-2874042.0</v>
+      </c>
+      <c r="C22">
         <v>-3771070.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1733430.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19191990.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-26551105.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4980183.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1288842.0</v>
       </c>
     </row>
-    <row r="23" spans="1:7">
+    <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-263661.0</v>
+      </c>
+      <c r="C23">
         <v>-132591.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-191465.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-87406.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>341400.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-11399997.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1184300.0</v>
       </c>
     </row>
-    <row r="24" spans="1:7">
+    <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>138</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>140</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1666666.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>24413595.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-1663777.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-893090.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-11348503.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-224650.0</v>
       </c>
     </row>
-    <row r="25" spans="1:7">
+    <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
+        <v>-823996.0</v>
+      </c>
+      <c r="C25">
         <v>-2977113.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-7410656.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2294190.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-9879.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-3574.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>7811.0</v>
       </c>
     </row>
-    <row r="26" spans="1:7">
+    <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B26">
+        <v>-412944.0</v>
+      </c>
+      <c r="C26">
         <v>-292900.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-3450053.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-87406.0</v>
       </c>
-      <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-    </row>
-    <row r="27" spans="1:7">
+      <c r="H26"/>
+    </row>
+    <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>3276379.0</v>
+      </c>
+      <c r="C27">
         <v>6528397.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>6573969.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11920575.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>9300443.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>28329.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>11717.0</v>
       </c>
     </row>
-    <row r="28" spans="1:7">
+    <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-7516605.0</v>
+      </c>
+      <c r="C28">
         <v>-19023897.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-4601518.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-100528.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>36281043.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>16315700.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1184300.0</v>
       </c>
     </row>
-    <row r="29" spans="1:7">
+    <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>2886473.0</v>
+      </c>
+      <c r="C29">
         <v>282827.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>728818.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8581174.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-17249262.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4250734.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1032372.0</v>
       </c>
     </row>
-    <row r="30" spans="1:7">
+    <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>12943231.0</v>
+      </c>
+      <c r="C30">
         <v>17288745.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7119943.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-6461045.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1025155.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-11399997.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-151434.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C1" t="s">
-        <v>69</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>70</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>71</v>
       </c>
       <c r="F1" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G1" t="s">
-        <v>72</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>73</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>74</v>
       </c>
       <c r="J1" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="K1" t="s">
-        <v>75</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>76</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>77</v>
       </c>
       <c r="N1" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
       <c r="O1" t="s">
-        <v>78</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>79</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>80</v>
       </c>
       <c r="R1" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="S1" t="s">
-        <v>81</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>82</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>83</v>
       </c>
       <c r="V1" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="W1" t="s">
-        <v>84</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>85</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:25">
+        <v>86</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B2">
+        <v>12903760.0</v>
+      </c>
+      <c r="C2">
+        <v>4660622.0</v>
+      </c>
+      <c r="D2">
         <v>5369817.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>5704671.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>4590661.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2707688.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1999118.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1029128.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>6042986.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>5377079.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2902446.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>839715.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2795743.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1585594.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>12309300.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>14753394.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>17938490.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>23535098.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>4763324.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2595747.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>665463.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1081531.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>653171.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>535930.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>494.0</v>
       </c>
-      <c r="Y2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:25">
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>4</v>
       </c>
       <c r="C3">
         <v>0</v>
       </c>
       <c r="D3">
+        <v>439666</v>
+      </c>
+      <c r="E3">
         <v>0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
+        <v>0</v>
+      </c>
+      <c r="G3">
         <v>1</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>3</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>465352</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1077000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>75493</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>15518</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>29157</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>74527</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>802962</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>311777</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>264265</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>64040</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>17288</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>20269</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>11589</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>2350</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>2501</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
-      <c r="K4">
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
         <v>2062731.0</v>
       </c>
-      <c r="L4">
+      <c r="N4">
         <v>-1956028.0</v>
       </c>
-      <c r="M4"/>
-      <c r="N4">
+      <c r="O4"/>
+      <c r="P4">
         <v>-10717020.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-2444094.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-3910411.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="S4"/>
+      <c r="T4">
         <v>18842313.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>2073032.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>1954290.0</v>
       </c>
-      <c r="U4"/>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
-      <c r="K5">
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
         <v>-741177.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>987300.0</v>
       </c>
-      <c r="M5"/>
-      <c r="N5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-6533.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-150955.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>186575.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="S5"/>
+      <c r="T5">
         <v>259260.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-542524.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-121873.0</v>
       </c>
-      <c r="U5"/>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B6">
+        <v>18047427.0</v>
+      </c>
+      <c r="C6">
+        <v>8243138.0</v>
+      </c>
+      <c r="D6">
         <v>-709195.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-334854.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>1114010.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1882973.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>708570.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>969990.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-5013858.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>665907.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>2474633.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2062731.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1956028.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1734304.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-10723706.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-2444094.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-4506515.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-4871293.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>18771774.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>2167577.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>1930284.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-416068.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>428360.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>117241.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>535436.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>670.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B7">
+        <v>2223801.0</v>
+      </c>
+      <c r="C7">
+        <v>4437713.0</v>
+      </c>
+      <c r="D7">
         <v>-816967.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-873284.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>329525.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1524126.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-176126.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1110375.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-2041131.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-2147483.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>2138219.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-252451.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-664632.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>896582.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-1149179.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>577546.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>278219.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>48038.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-1124789.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-1097888.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-38630.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>442936.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>312589.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-275073.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>215687.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>362108.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
-      <c r="K8">
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
         <v>-44544.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>-1986256.0</v>
       </c>
-      <c r="M8"/>
-      <c r="N8">
+      <c r="O8"/>
+      <c r="P8">
         <v>-1576786.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>1096708.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-1280960.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="S8"/>
+      <c r="T8">
         <v>-825945.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-927105.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-4610.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B9">
+        <v>4172925.0</v>
+      </c>
+      <c r="C9">
+        <v>-44438.0</v>
+      </c>
+      <c r="D9">
         <v>-235651.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>97680.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-1473525.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>154348.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>147859.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>496722.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-1591551.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-58764.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>1462178.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-14172.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-1574012.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>864361.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-1680659.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1330983.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-2495832.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-598680.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-866862.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-1067341.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>28892.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-22996.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>200000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-219697.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-200000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-200000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
         <v>-1445739.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2387818.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-942079.0</v>
       </c>
-      <c r="L10"/>
-      <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>-369543.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-1316842.0</v>
       </c>
-      <c r="S10"/>
-      <c r="T10">
+      <c r="U10"/>
+      <c r="V10">
         <v>-503194.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>587340.0</v>
       </c>
-      <c r="V10"/>
-      <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
-    </row>
-    <row r="11" spans="1:25">
+      <c r="Z10"/>
+      <c r="AA10"/>
+    </row>
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>557872.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>492953.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>92754.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>572218.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-358647.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1610296.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>323850.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-510498.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>294387.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>593022.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>638704.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>28765.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>499694.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>7651.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-37540.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>-762186.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1926823.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1950081.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1891281.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7501396.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2691635.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2413081.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2919096.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>642708.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>12298.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>5872.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>277.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>11717.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-972451.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-972451.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>214244.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>836941.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-224864.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>37053.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>322868.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-1249407.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-346115.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-545353.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>23929.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>-303838.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-84007.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>362108.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B14">
+        <v>57917.0</v>
+      </c>
+      <c r="C14">
+        <v>58096.0</v>
+      </c>
+      <c r="D14">
         <v>58026.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>58170.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>56853.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>45668.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>12261.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>13284.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>14156.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>15299.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>15624.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>21767.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>43644.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>949681.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>17326.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>16737.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>15747.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>661737.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>671044.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>595488.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>302775.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>3623.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>3059.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1419.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>454.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1281.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B16">
+        <v>30951187.0</v>
+      </c>
+      <c r="C16">
+        <v>12903760.0</v>
+      </c>
+      <c r="D16">
         <v>4660622.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>5369817.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>5704671.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>4590661.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2707688.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>1999118.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>1029128.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>6042986.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>5377079.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2902446.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>839715.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>3319898.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1585594.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12309300.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>13431975.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>18663805.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>23535098.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>4763324.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2595747.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>665463.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1081531.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>653171.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>535930.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>670.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B18">
+        <v>-547986.0</v>
+      </c>
+      <c r="C18">
+        <v>3222490.0</v>
+      </c>
+      <c r="D18">
         <v>-439666.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-344531.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>448180.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>1749911.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>764100.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-23110.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-2208070.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-599460.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>2805499.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-248798.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-1303919.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>202187.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-3409890.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1886360.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-3900405.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4870179.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-5318749.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-4833690.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-3672840.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1912129.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-858023.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-1071010.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-461068.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-786334.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B19">
+        <v>18674000.0</v>
+      </c>
+      <c r="C19">
+        <v>5105053.0</v>
+      </c>
+      <c r="D19">
         <v>6998097.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>1956.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>838125.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>18018922.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>31849.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>1012399.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-1774425.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>4758891.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>649768.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>1267287.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-633003.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>1546003.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-7376235.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>830219.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>9330.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>1014.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>106839.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-5000943.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>4000000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-11498270.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>1266114.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>1188249.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-2319196.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>194853.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
-      <c r="M20">
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20">
         <v>0.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>0.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>0.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>11968652.0</v>
       </c>
-      <c r="T20"/>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>136</v>
-[...3 lines deleted...]
-      </c>
+        <v>138</v>
+      </c>
+      <c r="B21"/>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
+        <v>-6840000.0</v>
+      </c>
+      <c r="E21">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-17648406.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21"/>
-      <c r="H21"/>
+      <c r="G21">
+        <v>-17648406.0</v>
+      </c>
+      <c r="H21">
+        <v>0.0</v>
+      </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
-      <c r="P21">
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21">
         <v>-13122.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2128.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>23978670.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2065.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-682.0</v>
       </c>
-      <c r="U21">
-[...2 lines deleted...]
-      <c r="V21"/>
       <c r="W21">
         <v>-682.0</v>
       </c>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-682.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
+        <v>-682.0</v>
+      </c>
+      <c r="AA21">
         <v>92150.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B22">
+        <v>-3362110.0</v>
+      </c>
+      <c r="C22">
+        <v>-1821753.0</v>
+      </c>
+      <c r="D22">
         <v>-151220.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>224793.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-1125862.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>199711.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-204907.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-2553259.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-1212615.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-253676.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>5453643.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1090400.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2248799.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3556714.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-2966053.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4008132.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-10317700.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-8048790.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-7021722.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-6964940.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-4515653.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-2351493.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-1161915.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-791639.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-675136.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-1166589.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B23">
+        <v>-78587.0</v>
+      </c>
+      <c r="C23">
+        <v>-84405.0</v>
+      </c>
+      <c r="D23">
         <v>-6961.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="E23"/>
+      <c r="F23">
         <v>-172295.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-18954.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-12975.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-19299.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-81363.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-43474.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-20634.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-32758.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-94599.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>13122.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-7372642.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-58085.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-13122.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>11920082.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>12950.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>12002207.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>292148.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-11521227.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1266114.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-3315700.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-2321546.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>592150.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
-      <c r="E24">
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24">
         <v>1415696.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>31849.0</v>
       </c>
-      <c r="G24"/>
-      <c r="H24">
+      <c r="I24"/>
+      <c r="J24">
         <v>1666666.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>8717612.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-465352.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1077000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>20890193.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-225575.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>3594.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-826270.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-827893.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>1310977.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>106839.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-5000943.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1310977.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>-3044084.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1286383.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1188249.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>-2319196.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>194854.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B25">
-        <v>-247321.0</v>
+        <v>-16244.0</v>
       </c>
       <c r="C25">
+        <v>-55841.0</v>
+      </c>
+      <c r="D25">
+        <v>470495.0</v>
+      </c>
+      <c r="E25">
         <v>-415712.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-105122.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1674398.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-419174.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-256146.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-627395.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1786403.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-6353984.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-468056.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>162960.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>251590.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-904834.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>124138.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-1416122.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>217034.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>-159011.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2897915.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-221175.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>698234.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>-48.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-670.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-4951.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>7650.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>140</v>
-[...3 lines deleted...]
-      </c>
+        <v>142</v>
+      </c>
+      <c r="B26"/>
       <c r="C26">
+        <v>-172295.0</v>
+      </c>
+      <c r="D26">
+        <v>-412944.0</v>
+      </c>
+      <c r="E26">
         <v>7721.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-172295.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-218500.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-74400.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-19299.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-81363.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-3450053.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-20634.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-32758.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-94599.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-29321.0</v>
       </c>
-      <c r="N26"/>
-      <c r="O26">
+      <c r="P26"/>
+      <c r="Q26">
         <v>-58085.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26"/>
       <c r="R26"/>
-      <c r="S26">
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26">
         <v>11968652.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>292830.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B27">
+        <v>548650.0</v>
+      </c>
+      <c r="C27">
+        <v>604275.0</v>
+      </c>
+      <c r="D27">
         <v>717816.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>661502.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>1292786.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>1654804.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>1552042.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>1662636.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>1658915.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>1653397.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>1551997.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>1540342.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>1478401.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>1676566.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>1592849.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>1374194.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>7613978.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3054764.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2627506.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2754290.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>863883.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>7998.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>8561.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6542.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5228.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>11717.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B28">
+        <v>-78587.0</v>
+      </c>
+      <c r="C28">
+        <v>-84405.0</v>
+      </c>
+      <c r="D28">
         <v>-7267626.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>7721.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-172295.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-17885860.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-87375.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-19299.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1031363.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3493527.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-980634.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-32758.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-94599.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-29321.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-58085.0</v>
       </c>
       <c r="P28">
         <v>-13122.0</v>
       </c>
       <c r="Q28">
+        <v>-58085.0</v>
+      </c>
+      <c r="R28">
+        <v>-13122.0</v>
+      </c>
+      <c r="S28">
         <v>-2128.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>23988816.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>12002207.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>292148.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="W28">
         <v>13000000.0</v>
       </c>
       <c r="X28">
+        <v>0.0</v>
+      </c>
+      <c r="Y28">
+        <v>13000000.0</v>
+      </c>
+      <c r="Z28">
         <v>3315700.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>592150.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B29">
+        <v>-547986.0</v>
+      </c>
+      <c r="C29">
+        <v>3222490.0</v>
+      </c>
+      <c r="D29">
         <v>-439666.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-344531.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>448180.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>1749911.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>764096.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-23110.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-2208070.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-599457.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2805499.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-248798.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-1228426.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>217705.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-3409891.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-1915517.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-3825878.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-4067217.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-5006972.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-4569425.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-3608800.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-1894841.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-837754.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-1059421.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>-458718.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-783833.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B30">
+        <v>18674000.0</v>
+      </c>
+      <c r="C30">
+        <v>5105053.0</v>
+      </c>
+      <c r="D30">
         <v>6998097.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>1956.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>838125.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>18018922.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>31849.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>1012399.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-1774425.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>4758891.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>649768.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2344287.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-633003.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>1546003.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-7372643.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>33111.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-667515.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-801948.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-204938.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-5265205.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>5246936.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-11521227.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1266114.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>1176662.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-2321546.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>192353.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>