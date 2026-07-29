--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -3768,60 +3768,60 @@
       <c r="S29">
         <v>49444835.0</v>
       </c>
       <c r="T29">
         <v>54229655.0</v>
       </c>
       <c r="U29">
         <v>34564611.0</v>
       </c>
       <c r="V29">
         <v>26775797.0</v>
       </c>
       <c r="W29">
         <v>11267115.0</v>
       </c>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
     </row>
     <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
-        <v>4258018.0</v>
+        <v>3898871.0</v>
       </c>
       <c r="C30">
         <v>8082323.0</v>
       </c>
       <c r="D30">
         <v>8634832.0</v>
       </c>
       <c r="E30">
-        <v>8296818.0</v>
+        <v>8296819.0</v>
       </c>
       <c r="F30">
         <v>8023071.0</v>
       </c>
       <c r="G30">
         <v>6558414.0</v>
       </c>
       <c r="H30">
         <v>5049060.0</v>
       </c>
       <c r="I30">
         <v>6601976.0</v>
       </c>
       <c r="J30">
         <v>7242541.0</v>
       </c>
       <c r="K30">
         <v>8996449.0</v>
       </c>
       <c r="L30">
         <v>8544286.0</v>
       </c>
       <c r="M30">
         <v>5650170.0</v>
       </c>
@@ -4005,51 +4005,51 @@
       <c r="D33">
         <v>1886966.0</v>
       </c>
       <c r="E33">
         <v>1921534.0</v>
       </c>
       <c r="F33">
         <v>2224959.0</v>
       </c>
       <c r="G33">
         <v>2709752.0</v>
       </c>
       <c r="H33">
         <v>1685344.0</v>
       </c>
       <c r="I33">
         <v>1934610.0</v>
       </c>
       <c r="J33">
         <v>1845663.0</v>
       </c>
       <c r="K33">
         <v>2480077.0</v>
       </c>
       <c r="L33">
-        <v>303678.0</v>
+        <v>303677.0</v>
       </c>
       <c r="M33">
         <v>282041.0</v>
       </c>
       <c r="N33">
         <v>320875.0</v>
       </c>
       <c r="O33">
         <v>19342139.0</v>
       </c>
       <c r="P33">
         <v>20295520.0</v>
       </c>
       <c r="Q33">
         <v>21182207.0</v>
       </c>
       <c r="R33">
         <v>21088429.0</v>
       </c>
       <c r="S33">
         <v>20856595.0</v>
       </c>
       <c r="T33">
         <v>20730609.0</v>
       </c>
@@ -4220,51 +4220,51 @@
       <c r="D36">
         <v>785759.0</v>
       </c>
       <c r="E36">
         <v>762301.0</v>
       </c>
       <c r="F36">
         <v>1007555.0</v>
       </c>
       <c r="G36">
         <v>1435496.0</v>
       </c>
       <c r="H36">
         <v>1591420.0</v>
       </c>
       <c r="I36">
         <v>1828425.0</v>
       </c>
       <c r="J36">
         <v>1773070.0</v>
       </c>
       <c r="K36">
         <v>515611.0</v>
       </c>
       <c r="L36">
-        <v>201630.0</v>
+        <v>201629.0</v>
       </c>
       <c r="M36">
         <v>164369.0</v>
       </c>
       <c r="N36">
         <v>181436.0</v>
       </c>
       <c r="O36">
         <v>3359336.0</v>
       </c>
       <c r="P36">
         <v>274532.0</v>
       </c>
       <c r="Q36">
         <v>285801.0</v>
       </c>
       <c r="R36">
         <v>322159.0</v>
       </c>
       <c r="S36">
         <v>314443.0</v>
       </c>
       <c r="T36">
         <v>329682.0</v>
       </c>
@@ -4307,100 +4307,102 @@
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
     </row>
     <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38"/>
+      <c r="L38">
+        <v>1.0</v>
+      </c>
       <c r="M38">
         <v>164369.0</v>
       </c>
       <c r="N38"/>
       <c r="O38">
         <v>255324.0</v>
       </c>
       <c r="P38">
         <v>274532.0</v>
       </c>
       <c r="Q38">
         <v>285801.0</v>
       </c>
       <c r="R38">
         <v>322159.0</v>
       </c>
       <c r="S38">
         <v>314443.0</v>
       </c>
       <c r="T38">
         <v>329682.0</v>
       </c>
       <c r="U38">
         <v>1333594.0</v>
       </c>
       <c r="V38">
         <v>360158.0</v>
       </c>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
     </row>
     <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
-        <v>2196562.0</v>
+        <v>2555709.0</v>
       </c>
       <c r="C39">
         <v>2923445.0</v>
       </c>
       <c r="D39">
         <v>2507499.0</v>
       </c>
       <c r="E39">
-        <v>2595260.0</v>
+        <v>2595259.0</v>
       </c>
       <c r="F39">
         <v>2685620.0</v>
       </c>
       <c r="G39">
         <v>2818928.0</v>
       </c>
       <c r="H39">
         <v>1419698.0</v>
       </c>
       <c r="I39">
         <v>1822917.0</v>
       </c>
       <c r="J39">
         <v>971920.0</v>
       </c>
       <c r="K39">
         <v>1084167.0</v>
       </c>
       <c r="L39">
         <v>111194.0</v>
       </c>
       <c r="M39">
         <v>7202008.0</v>
       </c>
@@ -5940,77 +5942,77 @@
       </c>
       <c r="G3">
         <v>8555.0</v>
       </c>
       <c r="H3">
         <v>854.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
         <v>90</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-2468693.0</v>
+        <v>-2503719.0</v>
       </c>
       <c r="C5">
         <v>-2995558.0</v>
       </c>
       <c r="D5">
         <v>2653957.0</v>
       </c>
       <c r="E5">
         <v>-18321910.0</v>
       </c>
       <c r="F5">
         <v>-26206215.0</v>
       </c>
       <c r="G5">
         <v>-4980183.0</v>
       </c>
       <c r="H5">
         <v>-1288842.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-2237548.0</v>
+        <v>-2272574.0</v>
       </c>
       <c r="C6">
         <v>-2910189.0</v>
       </c>
       <c r="D6">
         <v>2750291.0</v>
       </c>
       <c r="E6">
         <v>-18254729.0</v>
       </c>
       <c r="F6">
         <v>-23996352.0</v>
       </c>
       <c r="G6">
         <v>-4971628.0</v>
       </c>
       <c r="H6">
         <v>-1287988.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>93</v>
       </c>
       <c r="B7"/>
@@ -6868,51 +6870,51 @@
         <v>8747278.0</v>
       </c>
       <c r="O4">
         <v>-32426.0</v>
       </c>
       <c r="P4">
         <v>-32426.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
     </row>
     <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>91</v>
       </c>
       <c r="B5">
-        <v>-2935909.0</v>
+        <v>-3332190.0</v>
       </c>
       <c r="C5">
         <v>-1698063.0</v>
       </c>
       <c r="D5">
         <v>-133883.0</v>
       </c>
       <c r="E5">
         <v>394044.0</v>
       </c>
       <c r="F5">
         <v>-1065817.0</v>
       </c>
       <c r="G5">
         <v>372678.0</v>
       </c>
       <c r="H5">
         <v>-105390.0</v>
       </c>
       <c r="I5">
         <v>-2351731.0</v>
       </c>
       <c r="J5">
         <v>-911114.0</v>
       </c>
@@ -6951,51 +6953,51 @@
       </c>
       <c r="V5">
         <v>-4515653.0</v>
       </c>
       <c r="W5">
         <v>-4980183.0</v>
       </c>
       <c r="X5">
         <v>-1161915.0</v>
       </c>
       <c r="Y5">
         <v>-701877.0</v>
       </c>
       <c r="Z5">
         <v>-680099.0</v>
       </c>
       <c r="AA5">
         <v>-1169605.0</v>
       </c>
     </row>
     <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>92</v>
       </c>
       <c r="B6">
-        <v>-2877992.0</v>
+        <v>-3274273.0</v>
       </c>
       <c r="C6">
         <v>-1639967.0</v>
       </c>
       <c r="D6">
         <v>-75857.0</v>
       </c>
       <c r="E6">
         <v>452214.0</v>
       </c>
       <c r="F6">
         <v>-1008964.0</v>
       </c>
       <c r="G6">
         <v>418346.0</v>
       </c>
       <c r="H6">
         <v>-93129.0</v>
       </c>
       <c r="I6">
         <v>-2338447.0</v>
       </c>
       <c r="J6">
         <v>-896958.0</v>
       </c>
@@ -9721,54 +9723,54 @@
       <c r="D3">
         <v>439666</v>
       </c>
       <c r="E3">
         <v>0</v>
       </c>
       <c r="F3">
         <v>0</v>
       </c>
       <c r="G3">
         <v>1</v>
       </c>
       <c r="H3">
         <v>4</v>
       </c>
       <c r="I3">
         <v>0</v>
       </c>
       <c r="J3">
         <v>0</v>
       </c>
       <c r="K3">
         <v>3</v>
       </c>
       <c r="L3">
-        <v>465352</v>
+        <v>1</v>
       </c>
       <c r="M3">
-        <v>1077000</v>
+        <v>2</v>
       </c>
       <c r="N3">
         <v>75493</v>
       </c>
       <c r="O3">
         <v>15518</v>
       </c>
       <c r="P3">
         <v>1</v>
       </c>
       <c r="Q3">
         <v>29157</v>
       </c>
       <c r="R3">
         <v>74527</v>
       </c>
       <c r="S3">
         <v>802962</v>
       </c>
       <c r="T3">
         <v>311777</v>
       </c>
       <c r="U3">
         <v>264265</v>
       </c>
@@ -10973,101 +10975,103 @@
         <v>-1161915.0</v>
       </c>
       <c r="Y22">
         <v>-791639.0</v>
       </c>
       <c r="Z22">
         <v>-675136.0</v>
       </c>
       <c r="AA22">
         <v>-1166589.0</v>
       </c>
     </row>
     <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>139</v>
       </c>
       <c r="B23">
         <v>-78587.0</v>
       </c>
       <c r="C23">
         <v>-84405.0</v>
       </c>
       <c r="D23">
         <v>-6961.0</v>
       </c>
-      <c r="E23"/>
+      <c r="E23">
+        <v>7721.0</v>
+      </c>
       <c r="F23">
         <v>-172295.0</v>
       </c>
       <c r="G23">
         <v>-18954.0</v>
       </c>
       <c r="H23">
         <v>-12975.0</v>
       </c>
       <c r="I23">
         <v>-19299.0</v>
       </c>
       <c r="J23">
         <v>-81363.0</v>
       </c>
       <c r="K23">
         <v>-43474.0</v>
       </c>
       <c r="L23">
         <v>-20634.0</v>
       </c>
       <c r="M23">
         <v>-32758.0</v>
       </c>
       <c r="N23">
         <v>-94599.0</v>
       </c>
       <c r="O23">
-        <v>13122.0</v>
+        <v>-29321.0</v>
       </c>
       <c r="P23">
         <v>-7372642.0</v>
       </c>
       <c r="Q23">
         <v>-58085.0</v>
       </c>
       <c r="R23">
         <v>-13122.0</v>
       </c>
       <c r="S23">
-        <v>11920082.0</v>
+        <v>-2128.0</v>
       </c>
       <c r="T23">
         <v>12950.0</v>
       </c>
       <c r="U23">
-        <v>12002207.0</v>
+        <v>35620.0</v>
       </c>
       <c r="V23">
-        <v>292148.0</v>
+        <v>292830.0</v>
       </c>
       <c r="W23">
         <v>-11521227.0</v>
       </c>
       <c r="X23">
         <v>1266114.0</v>
       </c>
       <c r="Y23">
         <v>-3315700.0</v>
       </c>
       <c r="Z23">
         <v>-2321546.0</v>
       </c>
       <c r="AA23">
         <v>592150.0</v>
       </c>
     </row>
     <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>140</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>