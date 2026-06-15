--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,55 +22,58 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="158">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="160">
   <si>
     <t>Metric</t>
   </si>
   <si>
+    <t>2025-12-31</t>
+  </si>
+  <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
     <t>2018-12-31</t>
   </si>
   <si>
     <t>2017-12-31</t>
   </si>
   <si>
     <t>2016-12-31</t>
@@ -238,50 +241,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -863,2584 +869,2753 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K62"/>
+  <dimension ref="A1:L62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>32641596000.0</v>
+      </c>
+      <c r="C2">
         <v>21975012000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>10947679000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14003597502.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>12135818000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>10864149000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>10734817479.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>14597832707.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11633682357.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10419617678.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>22147669369.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
-    </row>
-    <row r="4" spans="1:11">
+      <c r="L3"/>
+    </row>
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
+        <v>1087102000.0</v>
+      </c>
+      <c r="C5">
         <v>1513704000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>1390904000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>1946279636.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1959013000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-482093000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-125055247.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>46511443734.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>11435727060.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>210000000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>200000000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
-    </row>
-    <row r="7" spans="1:11">
+      <c r="L6"/>
+    </row>
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B9">
         <v>6038294480.0</v>
       </c>
       <c r="C9">
         <v>6038294480.0</v>
       </c>
       <c r="D9">
         <v>6038294480.0</v>
       </c>
       <c r="E9">
-        <v>-2283792080.0</v>
+        <v>6038294480.0</v>
       </c>
       <c r="F9">
         <v>-2283792080.0</v>
       </c>
       <c r="G9">
         <v>-2283792080.0</v>
       </c>
       <c r="H9">
+        <v>-2283792080.0</v>
+      </c>
+      <c r="I9">
         <v>-3488556270.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>104665460.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>10000000.0</v>
       </c>
-      <c r="K9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>884577000.0</v>
+      </c>
+      <c r="C10">
         <v>728889000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>4109625000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2347742485.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1711188000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>2060398000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>941393325.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1494862411.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1862386983.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1613286222.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>567755018.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11"/>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>884577000.0</v>
+      </c>
+      <c r="C12">
         <v>728889000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>4109625000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2347742485.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1711188000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>2060398000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>941393325.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1494862411.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1862386983.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1613286222.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>567755018.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>65000000000.0</v>
       </c>
       <c r="C13">
         <v>65000000000.0</v>
       </c>
       <c r="D13">
         <v>65000000000.0</v>
       </c>
       <c r="E13">
         <v>65000000000.0</v>
       </c>
       <c r="F13">
         <v>65000000000.0</v>
       </c>
       <c r="G13">
         <v>65000000000.0</v>
       </c>
       <c r="H13">
+        <v>65000000000.0</v>
+      </c>
+      <c r="I13">
         <v>50000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000000.0</v>
       </c>
       <c r="J13">
         <v>200000000.0</v>
       </c>
       <c r="K13">
         <v>200000000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13">
+        <v>200000000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>650000000.0</v>
       </c>
       <c r="C14">
         <v>650000000.0</v>
       </c>
       <c r="D14">
         <v>650000000.0</v>
       </c>
       <c r="E14">
         <v>650000000.0</v>
       </c>
       <c r="F14">
         <v>650000000.0</v>
       </c>
       <c r="G14">
+        <v>650000000.0</v>
+      </c>
+      <c r="H14">
         <v>647123288.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>650000000.0</v>
       </c>
       <c r="I14">
         <v>650000000.0</v>
       </c>
       <c r="J14">
         <v>650000000.0</v>
       </c>
       <c r="K14">
         <v>650000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:11">
+      <c r="L14">
+        <v>650000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>9194001000.0</v>
       </c>
-      <c r="D16"/>
-      <c r="E16">
+      <c r="E16"/>
+      <c r="F16">
         <v>8184821000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>4479000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>563505362.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>2747141701.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>3153535007.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>83093750.0</v>
       </c>
       <c r="K16">
         <v>83093750.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:11">
+      <c r="L16">
+        <v>83093750.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
+      <c r="H18"/>
+      <c r="I18">
         <v>3569500000.0</v>
       </c>
-      <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
-      <c r="D21">
+      <c r="D21"/>
+      <c r="E21">
         <v>11940060000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>13675963000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14663629000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>10761963408.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>8944837000.0</v>
+      </c>
+      <c r="C22">
         <v>9024951000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>11052667000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>12752056072.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>12581933000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>13095907000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>11619347912.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>13987749956.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>7951740673.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>7727699739.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4727028181.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>46759506000.0</v>
+      </c>
+      <c r="C23">
         <v>48472808000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>50993896000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>102297196494.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>106495353000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>113192236000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>118586648946.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>126697833403.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>126644526251.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>107650119166.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>94070218898.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B24">
+        <v>1010937360.0</v>
+      </c>
+      <c r="C24">
         <v>1207990250.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>263914420.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>5624865640.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7617437070.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>7239821540.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1392857140.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>5138981950.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7506705960.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>11215207850.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2573199720.0</v>
       </c>
     </row>
-    <row r="25" spans="1:11">
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B25">
+        <v>1010937360.0</v>
+      </c>
+      <c r="C25">
         <v>1207990250.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>263914420.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6408752420.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>7764780240.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>7239821540.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1436985600.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>5851465060.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12566134510.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11715346360.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>3189562360.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>2000000.0</v>
       </c>
       <c r="J26">
+        <v>2000000.0</v>
+      </c>
+      <c r="K26">
         <v>731025000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>729025000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>15192344000.0</v>
+      </c>
+      <c r="C28">
         <v>9656833000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-3129539000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>24141772957.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>24848103000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>25372467000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18478128939.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>28571393036.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>37315503086.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>30717936854.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10145984403.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
-    </row>
-    <row r="30" spans="1:11">
+      <c r="L29"/>
+    </row>
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>10119468000.0</v>
+      </c>
+      <c r="C30">
         <v>11626956000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>9048632000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>11940059541.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>13675963000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>14663629000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>26025859467.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26622748343.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>34683346765.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21277888410.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>10761963408.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>28189164636.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>38883584071.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>49197651658.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>64766949939.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>46310477458.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>10645205082.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>7595859964.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>9569773037.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
-    </row>
-    <row r="33" spans="1:11">
+      <c r="L32"/>
+    </row>
+    <row r="33" spans="1:12">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>26545681000.0</v>
+      </c>
+      <c r="C33">
         <v>26754012000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>26363805000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>75048740163.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>78274633000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>83174036000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>79150636176.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>83638797930.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>81644936340.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>76524715949.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>77394151877.0</v>
       </c>
     </row>
-    <row r="34" spans="1:11">
+    <row r="34" spans="1:12">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
-    </row>
-    <row r="35" spans="1:11">
+      <c r="L34"/>
+    </row>
+    <row r="35" spans="1:12">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>5425556000.0</v>
+      </c>
+      <c r="C35">
         <v>5724204000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>4918323000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>10814458208.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>12414147000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>16770519000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>9613555462.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>15287675343.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>23343334332.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>20975879336.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>11304863626.0</v>
       </c>
     </row>
-    <row r="36" spans="1:11">
+    <row r="36" spans="1:12">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36">
         <v>1318683000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-73828680114.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>2253770000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>-79983055000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1442263322.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>5157181772.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>1619781772.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32100000.0</v>
       </c>
       <c r="K36">
         <v>32100000.0</v>
       </c>
-    </row>
-    <row r="37" spans="1:11">
+      <c r="L36">
+        <v>32100000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:12">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-    </row>
-    <row r="38" spans="1:11">
+      <c r="L37"/>
+    </row>
+    <row r="38" spans="1:12">
       <c r="A38" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B38">
+        <v>955596040.0</v>
+      </c>
+      <c r="C38">
         <v>995202730.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>1318683160.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>1220060049.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>1.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>3190981057.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2638187924.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>6760396892.0</v>
       </c>
-      <c r="I38">
+      <c r="J38">
         <v>3320523791.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>2350385043.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>0.0</v>
       </c>
     </row>
-    <row r="39" spans="1:11">
+    <row r="39" spans="1:12">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>264943000.0</v>
+      </c>
+      <c r="C39">
         <v>338001000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>419167000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>208598233.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>251637000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>198267000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>849412066.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>953674763.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>502115490.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>506528846.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>619320414.0</v>
       </c>
     </row>
-    <row r="40" spans="1:11">
+    <row r="40" spans="1:12">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>17539137000.0</v>
+      </c>
+      <c r="C40">
         <v>13739009000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>3730996000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>15742930164.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>11996558000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9114050000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>5640614099.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>14880481732.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>49056235242.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>45983506686.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>40606735778.0</v>
       </c>
     </row>
-    <row r="41" spans="1:11">
+    <row r="41" spans="1:12">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
-      <c r="D41">
+      <c r="D41"/>
+      <c r="E41">
         <v>4405705794.0</v>
       </c>
-      <c r="E41">
+      <c r="F41">
         <v>4649366796.0</v>
       </c>
-      <c r="F41">
+      <c r="G41">
         <v>9530697191.0</v>
       </c>
-      <c r="G41">
+      <c r="H41">
         <v>8176569868.0</v>
       </c>
-      <c r="H41">
+      <c r="I41">
         <v>9436210286.0</v>
       </c>
-      <c r="I41">
+      <c r="J41">
         <v>10777199821.0</v>
       </c>
-      <c r="J41">
+      <c r="K41">
         <v>9260532979.0</v>
       </c>
-      <c r="K41">
+      <c r="L41">
         <v>8115301269.0</v>
       </c>
     </row>
-    <row r="42" spans="1:11">
+    <row r="42" spans="1:12">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>6038294000.0</v>
       </c>
       <c r="C42">
         <v>6038294000.0</v>
       </c>
       <c r="D42">
+        <v>6038294000.0</v>
+      </c>
+      <c r="E42">
         <v>6038294481.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2283792000.0</v>
       </c>
       <c r="F42">
         <v>-2283792000.0</v>
       </c>
       <c r="G42">
+        <v>-2283792000.0</v>
+      </c>
+      <c r="H42">
         <v>-2283792080.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-50000000000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-11331061602.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000000.0</v>
       </c>
       <c r="K42">
         <v>-200000000.0</v>
       </c>
-    </row>
-    <row r="43" spans="1:11">
+      <c r="L42">
+        <v>-200000000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:12">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
-    </row>
-    <row r="44" spans="1:11">
+      <c r="L43"/>
+    </row>
+    <row r="44" spans="1:12">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
-    </row>
-    <row r="45" spans="1:11">
+      <c r="L44"/>
+    </row>
+    <row r="45" spans="1:12">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
-    </row>
-    <row r="46" spans="1:11">
+      <c r="L45"/>
+    </row>
+    <row r="46" spans="1:12">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>25589085000.0</v>
+      </c>
+      <c r="C46">
         <v>25757809000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>25044122000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>73826680114.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>76018863000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>79981055000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>76510448252.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>76876401038.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>78322412549.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>73443305906.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>74645748435.0</v>
       </c>
     </row>
-    <row r="47" spans="1:11">
+    <row r="47" spans="1:12">
       <c r="A47" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B47">
+        <v>25589085200.0</v>
+      </c>
+      <c r="C47">
         <v>25757808970.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>25044121600.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>73826680110.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>76018862812.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>79981055153.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>76510448252.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>76876401038.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>78322412549.0</v>
       </c>
-      <c r="J47">
+      <c r="K47">
         <v>73443305906.0</v>
       </c>
-      <c r="K47">
+      <c r="L47">
         <v>74645748440.0</v>
       </c>
     </row>
-    <row r="48" spans="1:11">
+    <row r="48" spans="1:12">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-89562470000.0</v>
+      </c>
+      <c r="C48">
         <v>-74736979000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-58297343000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-44795409481.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-25791637000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-13036463000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>2175797266.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-200966276.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>10340539624.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>7385859964.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>9369773037.0</v>
       </c>
     </row>
-    <row r="49" spans="1:11">
+    <row r="49" spans="1:12">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-    </row>
-    <row r="50" spans="1:11">
+      <c r="L49"/>
+    </row>
+    <row r="50" spans="1:12">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
-      <c r="H50">
+      <c r="H50"/>
+      <c r="I50">
         <v>4162412433.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>4167849490.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>4537267999.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>1083479479.0</v>
       </c>
     </row>
-    <row r="51" spans="1:11">
+    <row r="51" spans="1:12">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>16076921000.0</v>
+      </c>
+      <c r="C51">
         <v>10385721000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>980086000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>26489515447.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>26559291000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>27432865000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>19419522269.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>30066255450.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>39177890069.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>32331223079.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>10713739424.0</v>
       </c>
     </row>
-    <row r="52" spans="1:11">
+    <row r="52" spans="1:12">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>15065983000.0</v>
+      </c>
+      <c r="C52">
         <v>9177731000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>776171000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>20080763027.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>18023321000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>20193043000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>17982536669.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>24214790390.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>26611755557.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>20615876719.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>7524177064.0</v>
       </c>
     </row>
-    <row r="53" spans="1:11">
+    <row r="53" spans="1:12">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
-    </row>
-    <row r="54" spans="1:11">
+      <c r="L53"/>
+    </row>
+    <row r="54" spans="1:12">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
-    </row>
-    <row r="55" spans="1:11">
+      <c r="L54"/>
+    </row>
+    <row r="55" spans="1:12">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>46759506000.0</v>
+      </c>
+      <c r="C55">
         <v>48472808000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>50993896000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>102297196494.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>106495353000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>113192236000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>118586648946.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>126697833403.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>126644526251.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>107650119166.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>94070218898.0</v>
       </c>
     </row>
-    <row r="56" spans="1:11">
+    <row r="56" spans="1:12">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>20213824000.0</v>
+      </c>
+      <c r="C56">
         <v>21718796000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>24630091000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>27248456331.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>28220720000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>30018200000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>39436012770.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>43059035473.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>44999589911.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>31125403217.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>16676067021.0</v>
       </c>
     </row>
-    <row r="57" spans="1:11">
+    <row r="57" spans="1:12">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>65246717000.0</v>
+      </c>
+      <c r="C57">
         <v>44891752000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>24648847000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>49827290693.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>50340517000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>40180201000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>34921473609.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>56440246530.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>91350861291.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>77102094833.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>70361675961.0</v>
       </c>
     </row>
-    <row r="58" spans="1:11">
+    <row r="58" spans="1:12">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>70672272000.0</v>
+      </c>
+      <c r="C58">
         <v>50615956000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>29567170000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>60641748902.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>62754664000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>56950720000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>44535029072.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>71727921873.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>114694195623.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>98077974169.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>81666539587.0</v>
       </c>
     </row>
-    <row r="59" spans="1:11">
+    <row r="59" spans="1:12">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
-    </row>
-    <row r="60" spans="1:11">
+      <c r="L59"/>
+    </row>
+    <row r="60" spans="1:12">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-17437073000.0</v>
+      </c>
+      <c r="C60">
         <v>-2184980000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>14131856000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>28189164636.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>38883584000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>49197652000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>64766949939.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>46310477458.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10645205082.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>7595859964.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>9569773037.0</v>
       </c>
     </row>
-    <row r="61" spans="1:11">
+    <row r="61" spans="1:12">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-    </row>
-    <row r="62" spans="1:11">
+      <c r="L61"/>
+    </row>
+    <row r="62" spans="1:12">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
+      <c r="L62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ62"/>
+  <dimension ref="A1:AL62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>11</v>
+        <v>12</v>
       </c>
       <c r="B2">
+        <v>37271204000.0</v>
+      </c>
+      <c r="C2">
+        <v>32641596000.0</v>
+      </c>
+      <c r="D2">
         <v>28077008000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>24766452000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>24171920000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21975012000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>17724781000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14236933000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>12409836000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>10947679000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>11691372126.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>12627377321.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>13350887116.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14003597502.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>17805886353.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>16607097612.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>11753385614.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12135818066.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>9074730243.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12278561190.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11796956884.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10864148668.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9517254204.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>9068133504.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>8937410371.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>10734817479.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>8615976801.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>9947995540.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>8047502297.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>14597832707.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>14597832707.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>26008288032.0</v>
       </c>
-      <c r="AF2"/>
-      <c r="AG2">
+      <c r="AH2"/>
+      <c r="AI2">
         <v>11633682357.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>11633682357.0</v>
       </c>
-      <c r="AI2"/>
-[...2 lines deleted...]
-    <row r="3" spans="1:36">
+      <c r="AK2"/>
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>12</v>
+        <v>13</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
-    </row>
-    <row r="4" spans="1:36">
+      <c r="AK3"/>
+      <c r="AL3"/>
+    </row>
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B5">
-        <v>1513704000.0</v>
+        <v>1087102000.0</v>
       </c>
       <c r="C5">
-        <v>1513704000.0</v>
+        <v>1087102000.0</v>
       </c>
       <c r="D5">
         <v>1513704000.0</v>
       </c>
       <c r="E5">
         <v>1513704000.0</v>
       </c>
       <c r="F5">
-        <v>1390904000.0</v>
+        <v>1513704000.0</v>
       </c>
       <c r="G5">
-        <v>1390904000.0</v>
+        <v>1513704000.0</v>
       </c>
       <c r="H5">
         <v>1390904000.0</v>
       </c>
       <c r="I5">
         <v>1390904000.0</v>
       </c>
       <c r="J5">
+        <v>1390904000.0</v>
+      </c>
+      <c r="K5">
+        <v>1390904000.0</v>
+      </c>
+      <c r="L5">
         <v>1257141623.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>1262406121.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>1257876475.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>1946279636.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>1708743503.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>1792166834.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>2569290185.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>1959013491.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-746650472.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-662808680.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>62716207920.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-2765885367.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-1721658821.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1884208833.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-2146528079.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-2408847327.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-3870310839.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-3815177034.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-3760043230.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-4493002034.0</v>
       </c>
-      <c r="AD5"/>
-      <c r="AE5">
+      <c r="AF5"/>
+      <c r="AG5">
         <v>-3488556266.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>10645205082.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>11435727060.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>11435727060.0</v>
       </c>
-      <c r="AI5"/>
-      <c r="AJ5">
+      <c r="AK5"/>
+      <c r="AL5">
         <v>7595859964.0</v>
       </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
-    </row>
-    <row r="7" spans="1:36">
+      <c r="AK6"/>
+      <c r="AL6"/>
+    </row>
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>18</v>
-[...3 lines deleted...]
-      </c>
+        <v>19</v>
+      </c>
+      <c r="B9"/>
       <c r="C9">
         <v>6038294480.0</v>
       </c>
       <c r="D9">
         <v>6038294480.0</v>
       </c>
       <c r="E9">
         <v>6038294480.0</v>
       </c>
       <c r="F9">
         <v>6038294480.0</v>
       </c>
-      <c r="G9"/>
-      <c r="H9"/>
+      <c r="G9">
+        <v>6038294480.0</v>
+      </c>
+      <c r="H9">
+        <v>6038294480.0</v>
+      </c>
       <c r="I9"/>
-      <c r="J9">
-[...4 lines deleted...]
-      </c>
+      <c r="J9"/>
+      <c r="K9"/>
       <c r="L9">
         <v>6038294480.0</v>
       </c>
       <c r="M9">
         <v>6038294480.0</v>
       </c>
       <c r="N9">
-        <v>-2283792080.0</v>
+        <v>6038294480.0</v>
       </c>
       <c r="O9">
-        <v>-2283792080.0</v>
+        <v>6038294480.0</v>
       </c>
       <c r="P9">
         <v>-2283792080.0</v>
       </c>
       <c r="Q9">
         <v>-2283792080.0</v>
       </c>
       <c r="R9">
         <v>-2283792080.0</v>
       </c>
       <c r="S9">
         <v>-2283792080.0</v>
       </c>
       <c r="T9">
         <v>-2283792080.0</v>
       </c>
       <c r="U9">
         <v>-2283792080.0</v>
       </c>
       <c r="V9">
         <v>-2283792080.0</v>
       </c>
       <c r="W9">
         <v>-2283792080.0</v>
       </c>
       <c r="X9">
         <v>-2283792080.0</v>
       </c>
       <c r="Y9">
         <v>-2283792080.0</v>
       </c>
       <c r="Z9">
         <v>-2283792080.0</v>
       </c>
-      <c r="AA9"/>
-      <c r="AB9"/>
+      <c r="AA9">
+        <v>-2283792080.0</v>
+      </c>
+      <c r="AB9">
+        <v>-2283792080.0</v>
+      </c>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B10">
+        <v>644171000.0</v>
+      </c>
+      <c r="C10">
+        <v>884577000.0</v>
+      </c>
+      <c r="D10">
         <v>581570000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>1018594000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>714241000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>728889000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>729973000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>578913000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2362856000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>4109625000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>15257590410.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>3204806022.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>631928286.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2347742485.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>1225946644.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>1413726275.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>1341211650.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1711187519.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2857104476.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1233772366.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2941895707.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>2060397736.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>1356388970.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>1020629224.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1958980217.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>941393325.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>2443603038.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2644922308.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1524758832.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1494862411.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1494862411.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>4118493888.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-1862386983.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1862386983.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1862386983.0</v>
       </c>
-      <c r="AI10"/>
-      <c r="AJ10">
+      <c r="AK10"/>
+      <c r="AL10">
         <v>-1613286222.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B12">
+        <v>644171000.0</v>
+      </c>
+      <c r="C12">
+        <v>884577000.0</v>
+      </c>
+      <c r="D12">
         <v>581570000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1018594000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>714241000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>728889000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>729973000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>578913000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2362856000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>4109625000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>15257590410.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>3204806022.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>631928286.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2347742485.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1225946644.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1413726275.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1341211650.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1711187519.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2857104476.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1233772366.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2941895707.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>2060397740.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1356388970.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1020629220.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1958980220.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>941393330.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2443603040.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>2644922308.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1524758832.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1494862411.0</v>
       </c>
-      <c r="AD12"/>
-      <c r="AE12">
+      <c r="AF12"/>
+      <c r="AG12">
         <v>4118493888.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1862386983.0</v>
       </c>
       <c r="AH12">
         <v>1862386983.0</v>
       </c>
-      <c r="AI12"/>
+      <c r="AI12">
+        <v>1862386983.0</v>
+      </c>
       <c r="AJ12">
+        <v>1862386983.0</v>
+      </c>
+      <c r="AK12"/>
+      <c r="AL12">
         <v>1613286222.0</v>
       </c>
     </row>
-    <row r="13" spans="1:36">
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B13">
         <v>65000000000.0</v>
       </c>
       <c r="C13">
         <v>65000000000.0</v>
       </c>
       <c r="D13">
         <v>65000000000.0</v>
       </c>
       <c r="E13">
         <v>65000000000.0</v>
       </c>
       <c r="F13">
         <v>65000000000.0</v>
       </c>
       <c r="G13">
         <v>65000000000.0</v>
       </c>
       <c r="H13">
         <v>65000000000.0</v>
       </c>
       <c r="I13">
         <v>65000000000.0</v>
       </c>
@@ -3480,71 +3655,77 @@
       <c r="U13">
         <v>65000000000.0</v>
       </c>
       <c r="V13">
         <v>65000000000.0</v>
       </c>
       <c r="W13">
         <v>65000000000.0</v>
       </c>
       <c r="X13">
         <v>65000000000.0</v>
       </c>
       <c r="Y13">
         <v>65000000000.0</v>
       </c>
       <c r="Z13">
         <v>65000000000.0</v>
       </c>
       <c r="AA13">
         <v>65000000000.0</v>
       </c>
       <c r="AB13">
         <v>65000000000.0</v>
       </c>
       <c r="AC13">
-        <v>50000000000.0</v>
+        <v>65000000000.0</v>
       </c>
       <c r="AD13">
-        <v>50000000000.0</v>
+        <v>65000000000.0</v>
       </c>
       <c r="AE13">
         <v>50000000000.0</v>
       </c>
-      <c r="AF13"/>
+      <c r="AF13">
+        <v>50000000000.0</v>
+      </c>
       <c r="AG13">
+        <v>50000000000.0</v>
+      </c>
+      <c r="AH13"/>
+      <c r="AI13">
         <v>200000000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>200000000.0</v>
       </c>
-      <c r="AI13"/>
-[...2 lines deleted...]
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B14">
         <v>650000000.0</v>
       </c>
       <c r="C14">
         <v>650000000.0</v>
       </c>
       <c r="D14">
         <v>650000000.0</v>
       </c>
       <c r="E14">
         <v>650000000.0</v>
       </c>
       <c r="F14">
         <v>650000000.0</v>
       </c>
       <c r="G14">
         <v>650000000.0</v>
       </c>
       <c r="H14">
         <v>650000000.0</v>
       </c>
       <c r="I14">
         <v>650000000.0</v>
       </c>
@@ -3560,8833 +3741,9309 @@
       <c r="M14">
         <v>650000000.0</v>
       </c>
       <c r="N14">
         <v>650000000.0</v>
       </c>
       <c r="O14">
         <v>650000000.0</v>
       </c>
       <c r="P14">
         <v>650000000.0</v>
       </c>
       <c r="Q14">
         <v>650000000.0</v>
       </c>
       <c r="R14">
         <v>650000000.0</v>
       </c>
       <c r="S14">
         <v>650000000.0</v>
       </c>
       <c r="T14">
         <v>650000000.0</v>
       </c>
       <c r="U14">
+        <v>650000000.0</v>
+      </c>
+      <c r="V14">
+        <v>650000000.0</v>
+      </c>
+      <c r="W14">
         <v>650001000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>650004400.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>649989800.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>650026000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>650034600.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>650027900.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>657222223.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>638333333.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>501724220.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>501437118.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>217222222.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>152000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2000000.0</v>
       </c>
       <c r="AI14">
         <v>2000000.0</v>
       </c>
       <c r="AJ14">
         <v>2000000.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14">
+        <v>2000000.0</v>
+      </c>
+      <c r="AL14">
+        <v>2000000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16">
         <v>2939836000.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...4 lines deleted...]
-      </c>
+      <c r="J16"/>
+      <c r="K16"/>
       <c r="L16">
         <v>10406936.0</v>
       </c>
-      <c r="M16"/>
+      <c r="M16">
+        <v>10406936.0</v>
+      </c>
       <c r="N16">
-        <v>10685186540.0</v>
-[...3 lines deleted...]
-      </c>
+        <v>10406936.0</v>
+      </c>
+      <c r="O16"/>
       <c r="P16">
         <v>10685186540.0</v>
       </c>
       <c r="Q16">
+        <v>10685186540.0</v>
+      </c>
+      <c r="R16">
+        <v>10685186540.0</v>
+      </c>
+      <c r="S16">
         <v>8184821051.0</v>
       </c>
-      <c r="R16"/>
-[...1 lines deleted...]
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16">
         <v>4479376.0</v>
       </c>
-      <c r="U16"/>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18">
         <v>3569500000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>3569500000.0</v>
       </c>
-      <c r="AE18"/>
-      <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21">
         <v>8725805070.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11304595781.0</v>
       </c>
-      <c r="L21"/>
-      <c r="M21">
+      <c r="N21"/>
+      <c r="O21">
         <v>11940059541.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10838673569.0</v>
       </c>
-      <c r="O21"/>
-      <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B22">
+        <v>9889944000.0</v>
+      </c>
+      <c r="C22">
+        <v>8944837000.0</v>
+      </c>
+      <c r="D22">
         <v>11201055000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>10332284000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>10188006000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>9024951000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>10986352000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>10626706000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>10765759000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>11052667000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>12509565846.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>12885701489.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>13149695303.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>12752056072.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>15027075888.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>14740303507.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>15308798719.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>12581932662.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>13017058790.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>13436460215.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>13948177611.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>13095906571.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>13623328412.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>15579349956.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>13773786087.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>11619347912.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>13409777330.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>15291251962.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>17227353030.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>13987749956.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>13987749956.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>15926351968.0</v>
       </c>
-      <c r="AF22"/>
-      <c r="AG22">
+      <c r="AH22"/>
+      <c r="AI22">
         <v>7951740673.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>7951740673.0</v>
       </c>
-      <c r="AI22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B23">
+        <v>44753954000.0</v>
+      </c>
+      <c r="C23">
+        <v>46759506000.0</v>
+      </c>
+      <c r="D23">
         <v>47459565000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>46674599000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>46990589000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>48472808000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>46916062000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>44793110000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>48857985000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>50993896000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>63068022806.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>100980938555.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>98892888548.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>102297196494.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>103846691645.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>106403896865.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>107756641856.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>106495352963.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>108463152533.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>108486890888.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>112180469454.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>113192236191.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>120687635413.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>125552051993.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>124017977237.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>118586648946.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>120802297377.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>125793152903.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>125011739582.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>126697833402.0</v>
       </c>
-      <c r="AD23"/>
-      <c r="AE23">
+      <c r="AF23"/>
+      <c r="AG23">
         <v>142149312647.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11950330628.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>126644526250.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>126644526250.0</v>
       </c>
-      <c r="AI23"/>
-      <c r="AJ23">
+      <c r="AK23"/>
+      <c r="AL23">
         <v>9572144997.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>33</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>34</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>1010937360.0</v>
+      </c>
+      <c r="D24">
         <v>758161990.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>986398410.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>1066706340.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>1207990250.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24">
         <v>0.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>4401739580.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>5038722780.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>5624865640.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>6153008500.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>6681151350.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>7269294210.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>7617437070.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>5869922960.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>6557914540.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>6557914550.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>7239821540.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>6058563920.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>6221688760.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>6596777580.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1392857140.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>2200000000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>3075096890.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>4189211547.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>5230793216.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>5230793216.0</v>
       </c>
-      <c r="AE24"/>
-      <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>34</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>35</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>1010937360.0</v>
+      </c>
+      <c r="D25">
         <v>758161990.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>986398410.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>1066706340.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>1207990250.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>829700000.0</v>
       </c>
-      <c r="G25"/>
-      <c r="H25"/>
       <c r="I25"/>
-      <c r="J25">
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
         <v>328152750.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4881506680.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>5670104220.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>6408752420.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7089400610.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7770345810.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>7398385890.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>7764780240.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>5869922960.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>6557914540.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>6557914550.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>7239821540.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>6063242060.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>6240038360.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>6628270470.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1436985600.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>2457607480.0</v>
       </c>
-      <c r="AA25"/>
-      <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
-[...4 lines deleted...]
-      </c>
+      <c r="Z26"/>
+      <c r="AA26"/>
       <c r="AB26">
         <v>2000000.0</v>
       </c>
       <c r="AC26">
         <v>2000000.0</v>
       </c>
       <c r="AD26">
         <v>2000000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
+      <c r="AE26">
+        <v>2000000.0</v>
+      </c>
+      <c r="AF26">
+        <v>2000000.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
-    </row>
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B28">
+        <v>15028995000.0</v>
+      </c>
+      <c r="C28">
+        <v>15192344000.0</v>
+      </c>
+      <c r="D28">
         <v>15875358000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>6479621000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>6971549000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9656833000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>5623740000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1229708000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1600611000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-3129539000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-14028354671.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>22222239666.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24962428747.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>24141772957.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>26916192438.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>26467578352.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>25359982077.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>24848103360.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>24023097171.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>25478433980.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>24518453509.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>25372467269.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>27871530253.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>26464528564.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>24251044408.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>18478117697.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>19867530046.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>23892645839.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>25313518649.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>28571393036.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AF28"/>
+      <c r="AG28">
         <v>29804151605.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>1862386983.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>37315503085.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>37315503085.0</v>
       </c>
-      <c r="AI28"/>
-      <c r="AJ28">
+      <c r="AK28"/>
+      <c r="AL28">
         <v>1613286222.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B29"/>
       <c r="C29"/>
       <c r="D29"/>
       <c r="E29"/>
       <c r="F29"/>
       <c r="G29"/>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B30">
+        <v>8409324000.0</v>
+      </c>
+      <c r="C30">
+        <v>10119468000.0</v>
+      </c>
+      <c r="D30">
         <v>8555363000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>9014648000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>9626615000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11626956000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>8883183000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>7511600000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>9118815000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9315877000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8725805070.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>11304595781.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>10603875993.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>11940059541.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>10838673569.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>12695664560.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>13541753683.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>13675962950.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>12229778727.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12785843945.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>13022073866.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>14663628989.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>20709160850.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22871729729.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>23304492306.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>26025859467.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>22498208990.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>25638232791.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>23014127720.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>25724349362.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>26622748343.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>37028807683.0</v>
       </c>
-      <c r="AF30"/>
-      <c r="AG30">
+      <c r="AH30"/>
+      <c r="AI30">
         <v>32723495610.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>32723495610.0</v>
       </c>
-      <c r="AI30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:36">
+      <c r="AK30"/>
+      <c r="AL30"/>
+    </row>
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>23915022598.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>25575923213.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>28189164636.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>26020996657.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>29528241664.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>37344919832.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>38883584071.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>40122469296.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>43935244185.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>46758061191.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>49197651658.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>60591519306.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>63722996809.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>64377358155.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>64766949939.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>62763747555.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>62477746706.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>62307996339.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>46310477458.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>46310477458.0</v>
       </c>
-      <c r="AE31"/>
-      <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
-    </row>
-    <row r="32" spans="1:36">
+      <c r="AK31"/>
+      <c r="AL31"/>
+    </row>
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
-    </row>
-    <row r="33" spans="1:36">
+      <c r="AK32"/>
+      <c r="AL32"/>
+    </row>
+    <row r="33" spans="1:38">
       <c r="A33" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B33">
+        <v>25559875000.0</v>
+      </c>
+      <c r="C33">
+        <v>26545681000.0</v>
+      </c>
+      <c r="D33">
         <v>26561845000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>24665422000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>25693633000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>26754012000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>25960052000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>25525251000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>26337231000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>26363805000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>26375892522.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>73288938977.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>74130515466.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>75048740163.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>76463394894.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>77257660878.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>77190548778.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>78274632898.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>80012423345.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>80547471899.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>81811785194.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>83174036210.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>84105855679.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>85284082121.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>83835726681.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>79150636176.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>80153552100.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>80250389730.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>81006841572.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>83638797930.0</v>
       </c>
-      <c r="AD33"/>
-      <c r="AE33">
+      <c r="AF33"/>
+      <c r="AG33">
         <v>84856222381.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>-1862386983.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>81644936340.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>81644936340.0</v>
       </c>
-      <c r="AI33"/>
-      <c r="AJ33">
+      <c r="AK33"/>
+      <c r="AL33">
         <v>-1613286222.0</v>
       </c>
     </row>
-    <row r="34" spans="1:36">
+    <row r="34" spans="1:38">
       <c r="A34" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
-    </row>
-    <row r="35" spans="1:36">
+      <c r="AK34"/>
+      <c r="AL34"/>
+    </row>
+    <row r="35" spans="1:38">
       <c r="A35" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B35">
+        <v>5197438000.0</v>
+      </c>
+      <c r="C35">
+        <v>5425556000.0</v>
+      </c>
+      <c r="D35">
         <v>5375912000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>5557758000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>5615493000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>5724204000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>5827926000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>4925824000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>4901961000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>4918323000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>4618855113.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>10181281033.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>10772335614.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>10814458208.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>12271338481.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>12758742912.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>11266861734.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>12414147036.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>14198577912.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>14610124241.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>15641912677.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>16770518734.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>12405873081.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>13007934723.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>13942079909.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>9613555463.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>12910142308.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>13547269403.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>14473940437.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>15287675343.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>23913910273.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35">
+        <v>23913910273.0</v>
+      </c>
+      <c r="AH35"/>
+      <c r="AI35">
         <v>23343334332.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>23343334332.0</v>
       </c>
-      <c r="AI35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:36">
+      <c r="AK35"/>
+      <c r="AL35"/>
+    </row>
+    <row r="36" spans="1:38">
       <c r="A36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B36"/>
-      <c r="C36">
+      <c r="C36"/>
+      <c r="D36"/>
+      <c r="E36">
         <v>680369000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>680368000.0</v>
       </c>
-      <c r="E36"/>
-[...1 lines deleted...]
-      <c r="G36">
+      <c r="G36"/>
+      <c r="H36"/>
+      <c r="I36">
         <v>1705199000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>1499606000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1318683000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>-25135099610.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>-72033431673.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>-72903489977.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>-73828680114.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>-73797877640.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>-74580185225.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>2033156113.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>2253770087.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>3201132015.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2792041167.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>3234521164.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3190981057.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3248075301.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>3321044131.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>2720290863.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>2638187924.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>3596950712.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3342039776.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>3359100227.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>6760396892.0</v>
       </c>
-      <c r="AD36"/>
-      <c r="AE36">
+      <c r="AF36"/>
+      <c r="AG36">
         <v>6810819505.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>-1862386983.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>3320523791.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>3320523791.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>-1613286222.0</v>
       </c>
     </row>
-    <row r="37" spans="1:36">
+    <row r="37" spans="1:38">
       <c r="A37" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
-    </row>
-    <row r="38" spans="1:36">
+      <c r="AK37"/>
+      <c r="AL37"/>
+    </row>
+    <row r="38" spans="1:38">
       <c r="A38" t="s">
-        <v>47</v>
-[...1 lines deleted...]
-      <c r="B38">
+        <v>48</v>
+      </c>
+      <c r="B38"/>
+      <c r="C38">
+        <v>955596040.0</v>
+      </c>
+      <c r="D38">
         <v>1032184190.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>1030979110.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>1011765570.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>995202730.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>1470322120.0</v>
       </c>
-      <c r="G38"/>
-      <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1240792910.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1255507304.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>1227025489.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>1220060050.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>2665517254.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>2677475653.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>2033156113.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>0.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>3201132015.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>2792041167.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>3234521164.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>3190981057.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>3248075301.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>3321044131.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>2720290863.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>2638187924.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>3596950710.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>3342039776.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>3359100227.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>6760396892.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>6760396892.0</v>
       </c>
-      <c r="AE38"/>
-      <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
-    </row>
-    <row r="39" spans="1:36">
+      <c r="AK38"/>
+      <c r="AL38"/>
+    </row>
+    <row r="39" spans="1:38">
       <c r="A39" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B39">
+        <v>250640000.0</v>
+      </c>
+      <c r="C39">
+        <v>264943000.0</v>
+      </c>
+      <c r="D39">
         <v>559732000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>1643651000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>768094000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>338001000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>356501000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>550640000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>273325000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>151923000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>295542452.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>296896286.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>376873500.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>208598233.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>323518052.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>296541645.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>1116593188.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>795595345.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>983193709.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1270478346.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>456537076.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>198266684.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>892901503.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>796260963.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>1144991947.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>849412066.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1398756941.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1968356113.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>2238658428.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>1852073744.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>953674763.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>219436727.0</v>
       </c>
-      <c r="AF39"/>
-      <c r="AG39">
+      <c r="AH39"/>
+      <c r="AI39">
         <v>2461966644.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>2461966644.0</v>
       </c>
-      <c r="AI39"/>
-[...2 lines deleted...]
-    <row r="40" spans="1:36">
+      <c r="AK39"/>
+      <c r="AL39"/>
+    </row>
+    <row r="40" spans="1:38">
       <c r="A40" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B40">
+        <v>18554037000.0</v>
+      </c>
+      <c r="C40">
+        <v>17539137000.0</v>
+      </c>
+      <c r="D40">
         <v>16611162000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>22688371000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>19032386000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>13739009000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>9975735000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>14777666000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>14150559000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>12984996000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>13808942089.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>22171869682.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>17036204273.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>15742930164.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>14183434198.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>13454213362.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>13131817347.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>11225367443.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>18256800214.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>11173723825.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>10426718497.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1698384617.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>1888627136.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>4295981200.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>2169080851.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1931262879.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>3449859730.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>7949614769.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>9309263418.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>17627623433.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>5259358673.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>16747610868.0</v>
       </c>
-      <c r="AF40"/>
-      <c r="AG40">
+      <c r="AH40"/>
+      <c r="AI40">
         <v>53105423376.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>53105423376.0</v>
       </c>
-      <c r="AI40"/>
-[...2 lines deleted...]
-    <row r="41" spans="1:36">
+      <c r="AK40"/>
+      <c r="AL40"/>
+    </row>
+    <row r="41" spans="1:38">
       <c r="A41" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>4410885470.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>4463342510.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>4405705794.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>5181937868.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>4988397103.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>3868475845.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>4649366796.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>8328654951.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>8052209698.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>9083998129.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>9530697191.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>6342631018.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>6767896367.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>7313809437.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>8176569868.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>10452534825.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>10126073332.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>9799611838.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>9436210286.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>9436210286.0</v>
       </c>
-      <c r="AE41"/>
-      <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
-    </row>
-    <row r="42" spans="1:36">
+      <c r="AK41"/>
+      <c r="AL41"/>
+    </row>
+    <row r="42" spans="1:38">
       <c r="A42" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B42">
         <v>6038294000.0</v>
       </c>
       <c r="C42">
         <v>6038294000.0</v>
       </c>
       <c r="D42">
         <v>6038294000.0</v>
       </c>
       <c r="E42">
         <v>6038294000.0</v>
       </c>
       <c r="F42">
         <v>6038294000.0</v>
       </c>
       <c r="G42">
         <v>6038294000.0</v>
       </c>
       <c r="H42">
         <v>6038294000.0</v>
       </c>
       <c r="I42">
         <v>6038294000.0</v>
       </c>
       <c r="J42">
-        <v>6038294481.0</v>
+        <v>6038294000.0</v>
       </c>
       <c r="K42">
-        <v>6038294481.0</v>
+        <v>6038294000.0</v>
       </c>
       <c r="L42">
         <v>6038294481.0</v>
       </c>
       <c r="M42">
         <v>6038294481.0</v>
       </c>
       <c r="N42">
-        <v>-2283792080.0</v>
+        <v>6038294481.0</v>
       </c>
       <c r="O42">
-        <v>-2283792080.0</v>
+        <v>6038294481.0</v>
       </c>
       <c r="P42">
         <v>-2283792080.0</v>
       </c>
       <c r="Q42">
         <v>-2283792080.0</v>
       </c>
       <c r="R42">
         <v>-2283792080.0</v>
       </c>
       <c r="S42">
         <v>-2283792080.0</v>
       </c>
       <c r="T42">
+        <v>-2283792080.0</v>
+      </c>
+      <c r="U42">
+        <v>-2283792080.0</v>
+      </c>
+      <c r="V42">
         <v>-65572289304.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>-2765885368.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>-1721658822.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>-1884208833.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>-2146528080.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-2408847327.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-1586518760.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>-2283792081.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>-3760043230.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>-3488556266.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>-3488556266.0</v>
       </c>
-      <c r="AE42"/>
-      <c r="AF42">
+      <c r="AG42"/>
+      <c r="AH42">
         <v>1305125546.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>104665458.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>104665458.0</v>
       </c>
-      <c r="AI42"/>
-      <c r="AJ42">
+      <c r="AK42"/>
+      <c r="AL42">
         <v>1976285033.0</v>
       </c>
     </row>
-    <row r="43" spans="1:36">
+    <row r="43" spans="1:38">
       <c r="A43" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
-    </row>
-    <row r="44" spans="1:36">
+      <c r="AK43"/>
+      <c r="AL43"/>
+    </row>
+    <row r="44" spans="1:38">
       <c r="A44" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
-    </row>
-    <row r="45" spans="1:36">
+      <c r="AK44"/>
+      <c r="AL44"/>
+    </row>
+    <row r="45" spans="1:38">
       <c r="A45" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
       <c r="J45"/>
       <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
       <c r="N45"/>
       <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
-    </row>
-    <row r="46" spans="1:36">
+      <c r="AK45"/>
+      <c r="AL45"/>
+    </row>
+    <row r="46" spans="1:38">
       <c r="A46" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B46">
+        <v>24614425000.0</v>
+      </c>
+      <c r="C46">
+        <v>25589085000.0</v>
+      </c>
+      <c r="D46">
         <v>25528661000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>22953074000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>24000499000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>25757809000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>24488730000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>23937597000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>24916624000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>25044122000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>25133099610.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>72031431673.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>72901489977.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>73826680114.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>74208960927.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>74991268512.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>75155392665.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>76018862812.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>76809291330.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>77753430732.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>78575264030.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>79981055153.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>80855780378.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>81961037990.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>81113435818.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>76510448252.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>76554601388.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>76906349954.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>77645741345.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>76876401038.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>78043402876.0</v>
       </c>
       <c r="AF46"/>
       <c r="AG46">
+        <v>78043402876.0</v>
+      </c>
+      <c r="AH46"/>
+      <c r="AI46">
         <v>78322412549.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>78322412549.0</v>
       </c>
-      <c r="AI46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:36">
+      <c r="AK46"/>
+      <c r="AL46"/>
+    </row>
+    <row r="47" spans="1:38">
       <c r="A47" t="s">
-        <v>56</v>
-[...1 lines deleted...]
-      <c r="B47">
+        <v>57</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>25589085200.0</v>
+      </c>
+      <c r="D47">
         <v>25528661100.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>23633442570.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>24680867030.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>25757808970.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>24488730240.0</v>
       </c>
-      <c r="G47"/>
-      <c r="H47"/>
       <c r="I47"/>
-      <c r="J47">
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
         <v>25133099610.0</v>
       </c>
-      <c r="K47">
+      <c r="M47">
         <v>72031431673.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>72901489977.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>73826680110.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>73795877640.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>74578185225.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>75155392665.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>76018862812.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>76809291330.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>77753430732.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>78575264030.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>79981055153.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>80855780378.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>81961037990.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>81113435818.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>76510448252.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>76554601390.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>76906349954.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>77645741345.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>76876401038.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>76876401038.0</v>
       </c>
-      <c r="AE47"/>
-      <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
-    </row>
-    <row r="48" spans="1:36">
+      <c r="AK47"/>
+      <c r="AL47"/>
+    </row>
+    <row r="48" spans="1:38">
       <c r="A48" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B48">
+        <v>-94614309000.0</v>
+      </c>
+      <c r="C48">
+        <v>-89562470000.0</v>
+      </c>
+      <c r="D48">
         <v>-87660918000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-82207436000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-79157659000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-74736979000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-70307598000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-66883934000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-61600250000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-58297343000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-50786488808.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-48385678004.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-46720247743.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-44795409481.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-38403954766.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-34980133090.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-27940578273.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-25791637340.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-21847088152.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-18118155055.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-15385857425.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-13036462974.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-2686821872.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>607205642.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>1523886235.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>2175797266.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>1634058400.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>1292923740.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>1068039569.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>803479493.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-200966276.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-1035430926.0</v>
       </c>
-      <c r="AF48"/>
-      <c r="AG48">
+      <c r="AH48"/>
+      <c r="AI48">
         <v>-1095187436.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-1095187436.0</v>
       </c>
-      <c r="AI48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:36">
+      <c r="AK48"/>
+      <c r="AL48"/>
+    </row>
+    <row r="49" spans="1:38">
       <c r="A49" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
-    </row>
-    <row r="50" spans="1:36">
+      <c r="AK49"/>
+      <c r="AL49"/>
+    </row>
+    <row r="50" spans="1:38">
       <c r="A50" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50">
         <v>4015323195.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>4237418114.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>4163834019.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>4162412433.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>4162412433.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
-    </row>
-    <row r="51" spans="1:36">
+      <c r="AK50"/>
+      <c r="AL50"/>
+    </row>
+    <row r="51" spans="1:38">
       <c r="A51" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B51">
+        <v>15673166000.0</v>
+      </c>
+      <c r="C51">
+        <v>16076921000.0</v>
+      </c>
+      <c r="D51">
         <v>16456928000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>7498215000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>7685790000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>10385721000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>7183413000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1808621000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>762245000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>980086000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1229235739.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>25427045693.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>25594357035.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>26489515447.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>28142139082.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>27881304628.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>26701193727.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>26559290879.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>26880201647.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>26712206346.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>27460349218.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>24876781770.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>23795514070.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>23791180080.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>22290164370.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>15611908670.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>18295809890.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>26537568147.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>26838277481.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>30066255447.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>33922645493.0</v>
       </c>
       <c r="AF51"/>
       <c r="AG51">
+        <v>33922645493.0</v>
+      </c>
+      <c r="AH51"/>
+      <c r="AI51">
         <v>39177890068.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>39177890068.0</v>
       </c>
-      <c r="AI51"/>
-[...2 lines deleted...]
-    <row r="52" spans="1:36">
+      <c r="AK51"/>
+      <c r="AL51"/>
+    </row>
+    <row r="52" spans="1:38">
       <c r="A52" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B52">
+        <v>14867516000.0</v>
+      </c>
+      <c r="C52">
+        <v>15065983000.0</v>
+      </c>
+      <c r="D52">
         <v>15698766000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>6511817000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>6619084000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>9177731000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>6353713000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1745685000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>699308000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>716171000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>901082985.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>20545539013.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>19924252815.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>20080763027.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>20116346350.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>20110958818.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>20210426533.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>18023320484.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>21010278686.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>20154291802.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>20902434668.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>17636960230.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>17732272010.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>17551141720.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>15661893900.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>14174923070.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>15838202410.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>23116372076.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>22243129926.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>24214790390.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>4162412433.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>21312984160.0</v>
       </c>
-      <c r="AF52"/>
-      <c r="AG52">
+      <c r="AH52"/>
+      <c r="AI52">
         <v>26611755557.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>26611755557.0</v>
       </c>
-      <c r="AI52"/>
-[...2 lines deleted...]
-    <row r="53" spans="1:36">
+      <c r="AK52"/>
+      <c r="AL52"/>
+    </row>
+    <row r="53" spans="1:38">
       <c r="A53" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
-      <c r="AF53">
+      <c r="AF53"/>
+      <c r="AG53"/>
+      <c r="AH53">
         <v>3724773966.0</v>
       </c>
-      <c r="AG53"/>
-      <c r="AH53"/>
       <c r="AI53"/>
-      <c r="AJ53">
+      <c r="AJ53"/>
+      <c r="AK53"/>
+      <c r="AL53">
         <v>3226572444.0</v>
       </c>
     </row>
-    <row r="54" spans="1:36">
+    <row r="54" spans="1:38">
       <c r="A54" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
-    </row>
-    <row r="55" spans="1:36">
+      <c r="AK54"/>
+      <c r="AL54"/>
+    </row>
+    <row r="55" spans="1:38">
       <c r="A55" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B55">
+        <v>44753954000.0</v>
+      </c>
+      <c r="C55">
+        <v>46759506000.0</v>
+      </c>
+      <c r="D55">
         <v>47459565000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>46674599000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>46990589000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>48472808000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>46916062000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>44793110000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>48857985000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>50993896000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>63068022806.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>100980938555.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>98892888548.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>102297196494.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>103846691645.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>106403896865.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>107756641856.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>106495352963.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>108463152533.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>108486890888.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>112180469454.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>113192236190.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>120687635410.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>125552051990.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>124017977240.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>118586648950.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>120802297380.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>125793152904.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>125011739582.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>126697833403.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>126697833403.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>142149312647.0</v>
       </c>
-      <c r="AF55"/>
-      <c r="AG55">
+      <c r="AH55"/>
+      <c r="AI55">
         <v>126644526250.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>126644526250.0</v>
       </c>
-      <c r="AI55"/>
-[...2 lines deleted...]
-    <row r="56" spans="1:36">
+      <c r="AK55"/>
+      <c r="AL55"/>
+    </row>
+    <row r="56" spans="1:38">
       <c r="A56" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B56">
+        <v>19194079000.0</v>
+      </c>
+      <c r="C56">
+        <v>20213824000.0</v>
+      </c>
+      <c r="D56">
         <v>20897720000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>22009177000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>21296956000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>21718796000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>20956009000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>19267859000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>22520754000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>24630091000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>36692130284.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>27691999578.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>24762373082.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>27248456331.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>27383296751.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>29146235987.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>30566093078.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>28220720064.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>28450729188.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>27939418989.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>30368684260.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>30018199981.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>36581779735.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>40267969872.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>40182250557.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>39436012770.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>40648745280.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>45542763174.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>44004898010.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>43059035473.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>43059035473.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>57293090266.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>1862386983.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>44999589910.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>44999589910.0</v>
       </c>
-      <c r="AI56"/>
-      <c r="AJ56">
+      <c r="AK56"/>
+      <c r="AL56">
         <v>1613286222.0</v>
       </c>
     </row>
-    <row r="57" spans="1:36">
+    <row r="57" spans="1:38">
       <c r="A57" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B57">
+        <v>70692757000.0</v>
+      </c>
+      <c r="C57">
+        <v>65246717000.0</v>
+      </c>
+      <c r="D57">
         <v>60386936000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>53966640000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>49823389000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>44891752000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>36994065000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>30760283000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>27259703000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>24648847000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>26422211072.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>55355192952.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>50321751140.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>49827290693.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>62842888116.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>60857456332.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>54873197338.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>50340517198.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>48341809143.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>43606576817.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>43126110049.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>40180201199.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>38995405462.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>39700360888.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>36536492289.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>34921473609.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>36288395480.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>41013982385.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>39599895641.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>56440246530.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>56440246530.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>64068883060.0</v>
       </c>
-      <c r="AF57"/>
-      <c r="AG57">
+      <c r="AH57"/>
+      <c r="AI57">
         <v>91350861290.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>91350861290.0</v>
       </c>
-      <c r="AI57"/>
-[...2 lines deleted...]
-    <row r="58" spans="1:36">
+      <c r="AK57"/>
+      <c r="AL57"/>
+    </row>
+    <row r="58" spans="1:38">
       <c r="A58" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B58">
+        <v>75890195000.0</v>
+      </c>
+      <c r="C58">
+        <v>70672272000.0</v>
+      </c>
+      <c r="D58">
         <v>65762848000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>59524399000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>55438882000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>50615956000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>42821991000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>35686107000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>32161664000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>29567170000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>31041066185.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>65536473985.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>61094086754.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>60641748902.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>75114226598.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>73616199244.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>66140059073.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>62754664235.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>62540387055.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>58216701059.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>58768022726.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>63994584530.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>60096116110.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>61829055180.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>59640619080.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>53819699010.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>58038549820.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>54561251788.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>54073836078.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>71727921873.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>71727921873.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>87982793333.0</v>
       </c>
-      <c r="AF58"/>
-      <c r="AG58">
+      <c r="AH58"/>
+      <c r="AI58">
         <v>114694195622.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>114694195622.0</v>
       </c>
-      <c r="AI58"/>
-[...2 lines deleted...]
-    <row r="59" spans="1:36">
+      <c r="AK58"/>
+      <c r="AL58"/>
+    </row>
+    <row r="59" spans="1:38">
       <c r="A59" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
-    </row>
-    <row r="60" spans="1:36">
+      <c r="AK59"/>
+      <c r="AL59"/>
+    </row>
+    <row r="60" spans="1:38">
       <c r="A60" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B60">
+        <v>-22488912000.0</v>
+      </c>
+      <c r="C60">
+        <v>-17437073000.0</v>
+      </c>
+      <c r="D60">
         <v>-15108920000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-9655437000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-6605660000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-2184980000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>2121600000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>5545265000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>10828949000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>14131856000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>21508947296.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>23915022598.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>25575923213.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>28189164636.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>26020996657.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>29528241664.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>37344919832.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>38883584071.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>40122469296.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>43935244185.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>46758061191.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>49197651660.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>60591519310.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>63722996810.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>64377358160.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>64766949940.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>62763747560.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>62477746705.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>62307996339.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>46310477457.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>46310477458.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>45476012808.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>11950330628.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>10645205082.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>10645205082.0</v>
       </c>
-      <c r="AI60"/>
-      <c r="AJ60">
+      <c r="AK60"/>
+      <c r="AL60">
         <v>9572144997.0</v>
       </c>
     </row>
-    <row r="61" spans="1:36">
+    <row r="61" spans="1:38">
       <c r="A61" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
-    </row>
-    <row r="62" spans="1:36">
+      <c r="AK61"/>
+      <c r="AL61"/>
+    </row>
+    <row r="62" spans="1:38">
       <c r="A62" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K32"/>
+  <dimension ref="A1:L32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
-    <col min="10" max="10" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>81425122000.0</v>
+      </c>
+      <c r="C2">
         <v>74121290459.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>71816207000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>70502796000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>64862178000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>61473464000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>76720017000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>77812351137.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>56526056889.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>49161702036.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>68747210996.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>4408967000.0</v>
+      </c>
+      <c r="C3">
         <v>4351064840.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4194239000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>3834248000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>4727009000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4269485000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4327910000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>3966396855.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3374997095.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3704333729.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>2809929998.0</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>-19909355000.0</v>
+      </c>
+      <c r="C5">
         <v>-22825035184.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-18337218000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-18189249000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-10126415000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-15758009000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>5952848000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>4962724727.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>10065056274.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>5526737982.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>892115056.0</v>
       </c>
     </row>
-    <row r="6" spans="1:11">
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>-15500388000.0</v>
+      </c>
+      <c r="C6">
         <v>-18473970344.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-14142979000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-14355001000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-5399406000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-11488524000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>10280758000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8929121582.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>13440053369.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9231071711.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>3702045054.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
-    </row>
-    <row r="8" spans="1:11">
+      <c r="L7"/>
+    </row>
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
-      <c r="G8">
+      <c r="G8"/>
+      <c r="H8">
         <v>0.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>-304666760.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>-2069177230.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>2189415370.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>2182096630.0</v>
       </c>
     </row>
-    <row r="9" spans="1:11">
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>9844937000.0</v>
+      </c>
+      <c r="C9">
         <v>8187782453.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>5772840000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>16514115000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>26698254000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>33089795000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>49536842000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>44244081106.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>43748590643.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>43723940636.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>13238072551.0</v>
       </c>
     </row>
-    <row r="10" spans="1:11">
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-21279981000.0</v>
+      </c>
+      <c r="C10">
         <v>-23403911867.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-20528335000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-21030039000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-14330211000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-19240917000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>3070283000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>2873944971.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>3796130470.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1793288391.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1982712457.0</v>
       </c>
     </row>
-    <row r="11" spans="1:11">
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>138614000.0</v>
+      </c>
+      <c r="C11">
         <v>288826496.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-147419000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1038438000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>328560000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-1842353000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1242615000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1388872379.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1738388648.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>482814343.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>398252422.0</v>
       </c>
     </row>
-    <row r="12" spans="1:11">
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>1422436000.0</v>
+      </c>
+      <c r="C12">
         <v>578876688.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>2191118000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>2840790000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>2995812000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>3482909000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2882566000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>4596857417.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6268925803.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7564014676.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2874827515.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B13">
+        <v>1346160200.0</v>
+      </c>
+      <c r="C13">
         <v>484360460.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>1977626790.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2714251620.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2989208490.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3475616610.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2877157990.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4581449770.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>6255263590.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>7555460490.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2874764310.0</v>
       </c>
     </row>
-    <row r="14" spans="1:11">
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
-      <c r="F14">
+      <c r="F14"/>
+      <c r="G14">
         <v>7043864600.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>9284669935.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>8659434072.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1305125546.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1976285033.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2833906274.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-14825491000.0</v>
+      </c>
+      <c r="C15">
         <v>-16439635847.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-14174868000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-19003772000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-12755174000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-15212260000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1372318000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1120208481.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>335036146.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>278664034.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-554786728.0</v>
       </c>
     </row>
-    <row r="16" spans="1:11">
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B16">
+        <v>-14825491020.0</v>
+      </c>
+      <c r="C16">
         <v>-16439635850.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>-14174868150.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-19003772141.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-12755174366.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-15212260240.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1372317773.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1120208481.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>335036146.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-86687365.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-554786730.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
+      <c r="H17"/>
+      <c r="I17">
         <v>1180405834.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-11435405.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-86687365.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-198868249.0</v>
       </c>
     </row>
-    <row r="18" spans="1:11">
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-    </row>
-    <row r="19" spans="1:11">
+      <c r="L18"/>
+    </row>
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-19909355000.0</v>
+      </c>
+      <c r="C21">
         <v>-23035926243.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-26328544000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-17455344000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-9504304000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-15405371000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>3715886000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5523172130.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>8706837560.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6096790940.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1745667920.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-    </row>
-    <row r="23" spans="1:11">
+      <c r="L22"/>
+    </row>
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>111179414000.0</v>
+      </c>
+      <c r="C23">
         <v>105344999155.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>103917591000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>104472256000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>101064735000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>109968630000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>122540973000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>116533260115.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>91567809969.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>86788851725.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>80239615628.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-    </row>
-    <row r="26" spans="1:11">
+      <c r="L25"/>
+    </row>
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
-      <c r="E26">
+      <c r="E26"/>
+      <c r="F26">
         <v>80295000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>157432000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>109777000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>3265067522.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>2100000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>3600000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>139365425.0</v>
       </c>
     </row>
-    <row r="27" spans="1:11">
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>124</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>126</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>19286588569.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>17499474000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>21603386000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>23691971000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>29103079000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>30907687000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22817626949.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24729228408.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>26434687286.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>5878321309.0</v>
       </c>
     </row>
-    <row r="28" spans="1:11">
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B28">
+        <v>30144496040.0</v>
+      </c>
+      <c r="C28">
         <v>9933404325.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12857699000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>11179085000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>14126714000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>13200651000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>16369537000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>17356598899.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10068170293.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>12339099255.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>5812689140.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B29">
+        <v>138613530.0</v>
+      </c>
+      <c r="C29">
         <v>288826500.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-147418650.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1038438360.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>328560180.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1842352940.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1242615400.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1388872380.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1738388650.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>482814340.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>398252420.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>29754292000.0</v>
+      </c>
+      <c r="C30">
         <v>30760843038.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>32101384000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>33969459000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>36202557000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>48495166000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>45820956000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>38720908978.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>35041753079.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>37627149692.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>11492404629.0</v>
       </c>
     </row>
-    <row r="31" spans="1:11">
+    <row r="31" spans="1:12">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-1370626000.0</v>
+      </c>
+      <c r="C31">
         <v>-367985624.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5800208000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-3574695000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-4825907000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-3835546000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-645604000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-2649227157.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-5094052034.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-7603465350.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-3288696587.0</v>
       </c>
     </row>
-    <row r="32" spans="1:11">
+    <row r="32" spans="1:12">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>91270059000.0</v>
+      </c>
+      <c r="C32">
         <v>82309072912.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>77589047000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>87016912000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>91560432000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>94563259000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>126256859000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>122056432243.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>100274647532.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>92885642672.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>81985283547.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ32"/>
+  <dimension ref="A1:AL32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B2">
+        <v>21724738427.0</v>
+      </c>
+      <c r="C2">
+        <v>24142953966.0</v>
+      </c>
+      <c r="D2">
         <v>20334679130.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>19200941584.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>17691680889.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>21497871866.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>18007480292.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>16782799874.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17771638043.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>17618434254.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>16681949262.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>16230486644.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>14397344468.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>19148479244.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>16389736497.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>20436873390.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>14527707323.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>16825979828.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>14292678236.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>17412146445.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>16253184832.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>15909794525.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>15869381825.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>13017384552.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>16295525648.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>15263558154.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>19792880119.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>25545374484.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>15191024801.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>17386110885.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>16392014454.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>21603201733.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>21538154596.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>14640151560.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>14640151560.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>14058595958.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>14058595959.0</v>
       </c>
     </row>
-    <row r="3" spans="1:36">
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B3">
+        <v>1097881917.0</v>
+      </c>
+      <c r="C3">
+        <v>905739014.0</v>
+      </c>
+      <c r="D3">
         <v>1415676642.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1008450030.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>1079101145.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1163531152.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1063171434.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>996210249.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>987642575.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1003002535.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1101872791.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1040340300.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>982685257.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>972923992.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1052994766.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1002904803.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1074264573.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1107527091.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1165869551.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>972261898.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1403162037.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1067371201.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1327354104.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1130022907.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1844343903.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1888210079.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>457759537.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>993988775.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>987951943.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>1335317855.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>527630064.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>1157321272.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>946127664.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>809823601.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>809823601.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>877674947.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>877674947.0</v>
       </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B5">
+        <v>-6836281446.0</v>
+      </c>
+      <c r="C5">
+        <v>-4597102233.0</v>
+      </c>
+      <c r="D5">
         <v>-5107927927.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-4921612213.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-5167838946.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-5829889989.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-4672305646.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-7060963117.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-4772227257.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-10820194712.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-6894708211.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-4593267068.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-3070116150.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-5222590236.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-3208986757.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-7347885314.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-1934590790.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-2611220144.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-3234076784.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-2070404719.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-1987192532.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-3215387053.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-4238033859.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-1060242673.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-318894559.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>1231197655.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>732452489.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>597620420.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>625526377.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>2599845273.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>213846684.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>3010146774.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-861114004.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>1795127690.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>1795127690.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>2244749206.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>2244749207.0</v>
       </c>
     </row>
-    <row r="6" spans="1:36">
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B6">
+        <v>-5738399529.0</v>
+      </c>
+      <c r="C6">
+        <v>-3691363219.0</v>
+      </c>
+      <c r="D6">
         <v>-3692251285.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-3913162183.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-4088737801.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-4666358837.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3609134212.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-6064752868.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-3784584682.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-9817192177.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-5792835420.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-3552926768.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-2087430893.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-4249666244.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-2155991991.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-6344980511.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-860326217.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1503693053.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-2068207233.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1098142821.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-584030495.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-2148015852.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-2910679755.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>69780234.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1525449344.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>3119407734.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>1190212026.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1591609195.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>1613478320.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>3935163128.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>741476748.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>4167468046.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>85013660.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>2604951291.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>2604951291.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>3122424153.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>3122424154.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B9">
+        <v>2312264793.0</v>
+      </c>
+      <c r="C9">
+        <v>1876546289.0</v>
+      </c>
+      <c r="D9">
         <v>2083234419.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>3050312610.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>2889710448.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>2215994174.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1561935972.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1492666827.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>2978685864.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>2205610518.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>3016228330.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>2847291544.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>4591701964.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>2831289642.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>4502229797.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1976558980.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>7204036965.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>6512760218.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>5949245225.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>6728634367.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>7585802412.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>9240385415.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>5951741036.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>8420980305.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>9858065301.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>19829289301.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>10290766013.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>8883007104.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>11460959280.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>12715788432.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>12642780117.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>11847068311.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>7931313714.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>11333313270.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>11333313270.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>10105262978.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>10105262977.0</v>
       </c>
     </row>
-    <row r="10" spans="1:36">
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B10">
+        <v>-7212328167.0</v>
+      </c>
+      <c r="C10">
+        <v>-5082864587.0</v>
+      </c>
+      <c r="D10">
         <v>-5454688095.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-4420720216.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-6321707634.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5919617774.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-5015145692.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>-7637819725.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-4831328676.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-10908563278.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>-3392976326.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2391265917.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-3835529896.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-6392458000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-3920171896.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-8122268233.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-2595140602.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-4300852038.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-4656890645.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-2599706330.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2772762073.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-12152776583.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-4536003122.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-1783889949.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-768247343.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>1269730535.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>520708384.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>759167974.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>520675674.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1937220307.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>26476116.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>453664957.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>151916833.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>697241350.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>697241350.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>166235271.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>166235272.0</v>
       </c>
     </row>
-    <row r="11" spans="1:36">
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B11">
+        <v>11145887.0</v>
+      </c>
+      <c r="C11">
+        <v>175594985.0</v>
+      </c>
+      <c r="D11">
         <v>-1205081.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>19213531.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>16562847.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>440465458.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>-2213174.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-48502691.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-100923097.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-133165161.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>16874183.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>-30340128.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-787545.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>955854735.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>39040901.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-24908554.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>68451275.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>272811741.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-383531898.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>462600040.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-23319708.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-308256138.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-714461494.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-825922044.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>6286738.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>570467380.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>82476983.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>398797440.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>190873594.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>731607536.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>249467193.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>318421889.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>89375761.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>673419782.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>673419782.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>195774541.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>195774542.0</v>
       </c>
     </row>
-    <row r="12" spans="1:36">
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B12">
+        <v>392705606.0</v>
+      </c>
+      <c r="C12">
+        <v>576748241.0</v>
+      </c>
+      <c r="D12">
         <v>346760171.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>232823706.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>266103890.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>89727788.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>342840047.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>87207436.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>59101417.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>88368563.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>556402860.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>761121830.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>667942968.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>694671658.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>711185138.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>774382914.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>660549808.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>678994094.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1006625825.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>529301613.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>731288955.0</v>
       </c>
-      <c r="U12"/>
-      <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12">
         <v>906207995.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>760417884.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>817116310.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1134010714.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1052881765.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>112</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>553719510.0</v>
+      </c>
+      <c r="D13">
         <v>294496210.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>232271220.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>265673250.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>235393650.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>129988100.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13"/>
       <c r="I13"/>
-      <c r="J13">
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
         <v>521330640.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>747431440.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>667942970.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>677967680.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>2036283940.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>679840160.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>659496990.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>807262910.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>922334050.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>529296300.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>730315240.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1199922200.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>761927810.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>789236940.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>724529660.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>397912260.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>904823670.0</v>
       </c>
-      <c r="AA13"/>
-      <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
-      <c r="S14">
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14">
         <v>6334945644.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>6654385537.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>7043864600.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>8694837565.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>9120759573.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>9162046885.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9284669935.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>8840012039.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>8754154410.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>8659434072.0</v>
       </c>
       <c r="AD14">
         <v>8629907165.0</v>
       </c>
-      <c r="AE14"/>
-      <c r="AF14"/>
+      <c r="AE14">
+        <v>8659434072.0</v>
+      </c>
+      <c r="AF14">
+        <v>8629907165.0</v>
+      </c>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
-    </row>
-    <row r="15" spans="1:36">
+      <c r="AK14"/>
+      <c r="AL14"/>
+    </row>
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B15">
+        <v>-5051839216.0</v>
+      </c>
+      <c r="C15">
+        <v>-1901551580.0</v>
+      </c>
+      <c r="D15">
         <v>-5453482581.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-3049776689.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-4420680173.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4429380501.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-3423664208.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>-5283684461.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-3302906677.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-7510854171.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-2400810804.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-1665430261.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-2597772918.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-6391454715.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-3423821676.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-7039554817.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-2148940933.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-3944549188.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-3728933097.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-2732297630.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-2349394451.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-10349641102.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-3294027514.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-916680593.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-651911031.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>541738871.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>341134655.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>224884171.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>264560075.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>1206000885.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-222399215.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-196576398.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>333183209.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>129934474.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>129934474.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>37583598.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>37583599.0</v>
       </c>
     </row>
-    <row r="16" spans="1:36">
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>113</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>115</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>-1901551580.0</v>
+      </c>
+      <c r="D16">
         <v>-5453482580.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-3049776690.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>-4420680170.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-4429380500.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>-3423664210.0</v>
       </c>
-      <c r="G16"/>
-      <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
         <v>-2400810800.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>-1665430261.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-2597772918.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6391454715.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-3423821676.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-7039554817.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-2148940933.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-3944549188.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-3728933097.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-2732297630.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-2349394451.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-10349641102.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-3294027514.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>-916680593.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-651911031.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>541738871.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>341134660.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>224884171.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>264560076.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>491800835.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>-222399215.0</v>
       </c>
-      <c r="AE16"/>
-      <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
-    </row>
-    <row r="17" spans="1:36">
+      <c r="AK16"/>
+      <c r="AL16"/>
+    </row>
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-      <c r="Z17">
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17">
         <v>438231401.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>360370534.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>329802081.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>491310847.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-222991077.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
-    </row>
-    <row r="19" spans="1:36">
+      <c r="AK18"/>
+      <c r="AL18"/>
+    </row>
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B21">
+        <v>-6836281446.0</v>
+      </c>
+      <c r="C21">
+        <v>-4597102233.0</v>
+      </c>
+      <c r="D21">
         <v>-5240489924.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-4921612213.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-5973675029.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-5969378839.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-4783694438.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-7454178915.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-4973906560.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-10916829030.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-7645561750.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-4845643530.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-3070116150.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-5123800960.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3149912050.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-7189759080.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-1991871870.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-2449135160.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-3080549840.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-2140785860.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-1833868170.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-3215387053.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-4238033859.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-1060242673.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-318894559.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>1231197655.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>732452489.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>597620420.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>625526377.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>2599845273.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>213846684.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>3010146774.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-861114004.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>1795127690.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>1795127690.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>2244749206.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>2244749207.0</v>
       </c>
     </row>
-    <row r="22" spans="1:36">
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
-    </row>
-    <row r="23" spans="1:36">
+      <c r="AK22"/>
+      <c r="AL22"/>
+    </row>
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B23">
+        <v>30873284666.0</v>
+      </c>
+      <c r="C23">
+        <v>30616602488.0</v>
+      </c>
+      <c r="D23">
         <v>27658403474.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>27172866407.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>25749230283.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>29683244879.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>24353110702.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>25336429818.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>25724230472.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>30740873804.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>27343739343.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>23923421719.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>22059162582.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>27103569847.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>24041878341.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>29603191450.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>23723616154.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>25787875208.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>23322473304.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>26281566674.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>25672855419.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>36103034323.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>25595198169.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>22433017873.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>26197308634.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>33425204660.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>28658114080.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>32910708005.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>25315391946.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>26952448769.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>27961762465.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>31868197994.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>28123295033.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>23565235254.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>23565235254.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>22580980094.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>22580980094.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
-    </row>
-    <row r="26" spans="1:36">
+      <c r="AK25"/>
+      <c r="AL25"/>
+    </row>
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
         <v>73505540.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>2377943.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>73375473.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>40967919.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>11082550.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>8932200.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>96449200.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>150609938.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>18262550.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>110374978.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>168275000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>568923000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>744123270.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>2010487663.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>1510150.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>150000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>150000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>900000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>900000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:36">
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27">
         <v>5321968250.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>5015000300.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>5054400590.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4832956882.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>4875732842.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4523498255.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3642509214.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4249270763.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>4496560937.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>5111132864.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4497416242.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>5276495550.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>6891102449.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>4938371631.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>4996732261.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>5920484807.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>6237795674.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>6536957772.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>8875129952.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>7284521620.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>6152571582.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>6790855869.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>14052412813.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>6310634322.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>4139438328.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>6405201820.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>5932132012.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>8421072913.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>2487777928.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>5976644096.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>7107390124.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>7107390124.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>5257224080.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>5257224080.0</v>
       </c>
     </row>
-    <row r="28" spans="1:36">
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>125</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>127</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
+        <v>6392190830.0</v>
+      </c>
+      <c r="D28">
         <v>8044508980.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2574303170.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2982969574.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2238408124.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>951104438.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>3971629174.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>2772262589.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>3156971439.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>4155719287.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>3184875102.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>2360132837.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>3052990477.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>2101380665.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1596353459.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>4428360345.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>4381116311.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>3405135310.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>2885441314.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>3455020929.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>3580642516.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2905253276.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3328651396.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>3386103991.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>4545678833.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>3247679202.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>4145948355.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>4430231083.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>4183811147.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4007860520.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>6349143610.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>2815783622.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>2430795456.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>2430795456.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>2603289691.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>2603289691.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>126</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>128</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>175594990.0</v>
+      </c>
+      <c r="D29">
         <v>-1205080.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-19213530.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-16562850.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>440465460.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-2213170.0</v>
       </c>
-      <c r="G29"/>
-      <c r="H29"/>
       <c r="I29"/>
-      <c r="J29">
+      <c r="J29"/>
+      <c r="K29"/>
+      <c r="L29">
         <v>16874180.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-30340130.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-787550.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>955854740.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>82583620.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-24908550.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>68451280.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>272811740.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-383531900.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>462600040.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-23319710.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-308256140.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-714461490.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-825922040.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6286740.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>570467380.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>82476980.0</v>
       </c>
-      <c r="AA29"/>
-      <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
-    </row>
-    <row r="30" spans="1:36">
+      <c r="AK29"/>
+      <c r="AL29"/>
+    </row>
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B30">
+        <v>9148546239.0</v>
+      </c>
+      <c r="C30">
+        <v>6473648520.0</v>
+      </c>
+      <c r="D30">
         <v>7323724340.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>7971924823.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>8057549394.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>7341129898.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>6345630410.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>8553629944.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>7952592427.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>13122439550.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>10661790080.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>7692935075.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>7661818114.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>7955090603.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>7652141843.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>9166318060.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9195908831.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8961895380.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>9029795068.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>8869420229.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>9419670586.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>20193239798.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>9725816344.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>9415633321.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>9901782986.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>18161646506.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>8865233961.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>7365333521.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>10124367145.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>9566337884.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>11569748011.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>10264996261.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>6585140437.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>8925083694.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>8925083694.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>8522384136.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8522384135.0</v>
       </c>
     </row>
-    <row r="31" spans="1:36">
+    <row r="31" spans="1:38">
       <c r="A31" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B31">
+        <v>-376046721.0</v>
+      </c>
+      <c r="C31">
+        <v>-485762354.0</v>
+      </c>
+      <c r="D31">
         <v>-214198171.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>500891997.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-348032605.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>49761065.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>-231451254.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-183640810.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>142577889.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>8265754.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>4252585424.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>2454377613.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-765413746.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-1268657041.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-770259846.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-932509153.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-603268732.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-1851716878.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1576340805.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-458920468.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-938893903.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-8925835098.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-297969263.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-723647276.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-449352784.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>38462031.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-211744113.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>161547552.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-202529783.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-662624966.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>526989781.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2556481817.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1013030837.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-1097886340.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1097886340.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-2078513935.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2078513935.0</v>
       </c>
     </row>
-    <row r="32" spans="1:36">
+    <row r="32" spans="1:38">
       <c r="A32" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B32">
+        <v>24037003220.0</v>
+      </c>
+      <c r="C32">
+        <v>26019500255.0</v>
+      </c>
+      <c r="D32">
         <v>22417913550.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>22251254194.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>20581391337.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>23713866040.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>19569416264.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>18275466701.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>20750323907.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>19824044772.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>19698177592.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>19077778188.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>18989046432.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>21979768886.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>20891966294.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>22413432370.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>21731744288.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>23338740046.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>20241923461.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>24140780812.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>23838987244.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>25150179940.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>21821122861.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>21438364857.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>26153590949.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>35092847455.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>30083646132.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>34428381588.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>26651984081.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>30101899317.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>29034794571.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>33450270044.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>29469468310.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>25973464830.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>25973464830.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>24163858936.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>24163858936.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K30"/>
+  <dimension ref="A1:L30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="15.282" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="15.282" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="15.282" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:11">
+    <row r="1" spans="1:12">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
-    </row>
-    <row r="2" spans="1:11">
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+    </row>
+    <row r="2" spans="1:12">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>728888503.0</v>
+      </c>
+      <c r="C2">
         <v>4109625000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2347742000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1711188000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>2060397736.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>941393000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1494862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1862386983.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1613286222.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>567755018.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1283020832.0</v>
       </c>
     </row>
-    <row r="3" spans="1:11">
+    <row r="3" spans="1:12">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>3281160050</v>
+      </c>
+      <c r="C3">
         <v>3403990000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>2946530000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>9583689000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>583705544</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>7602728000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>4145499000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2248976066</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1641658704</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1532063450</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>732107715</v>
       </c>
     </row>
-    <row r="4" spans="1:11">
+    <row r="4" spans="1:12">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-    </row>
-    <row r="5" spans="1:11">
+      <c r="L4"/>
+    </row>
+    <row r="5" spans="1:12">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-    </row>
-    <row r="6" spans="1:11">
+      <c r="L5"/>
+    </row>
+    <row r="6" spans="1:12">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>155688663.0</v>
+      </c>
+      <c r="C6">
         <v>-3380736000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>1761882000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>636555000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-349210217.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1119004000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-553469000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-367524572.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>249100761.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1045531204.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-715265814.0</v>
       </c>
     </row>
-    <row r="7" spans="1:11">
+    <row r="7" spans="1:12">
       <c r="A7" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
-      <c r="D7">
+      <c r="D7"/>
+      <c r="E7">
         <v>-38889157820.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-51413069340.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-48048889460.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-66084160970.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-60320408710.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-51303776710.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-48559587980.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-731025040.0</v>
       </c>
     </row>
-    <row r="8" spans="1:11">
+    <row r="8" spans="1:12">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-    </row>
-    <row r="9" spans="1:11">
+      <c r="L8"/>
+    </row>
+    <row r="9" spans="1:12">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-    </row>
-    <row r="10" spans="1:11">
+      <c r="L9"/>
+    </row>
+    <row r="10" spans="1:12">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
-    </row>
-    <row r="11" spans="1:11">
+      <c r="L10"/>
+    </row>
+    <row r="11" spans="1:12">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
-[...1 lines deleted...]
-      </c>
+      <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:11">
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:12">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>5190276461.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>1085321982.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>11569045636.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>-8041228981.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>2301412339.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>-12243750748.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>-26188346836.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>28612986181.0</v>
       </c>
     </row>
-    <row r="13" spans="1:11">
+    <row r="13" spans="1:12">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-    </row>
-    <row r="14" spans="1:11">
+      <c r="L13"/>
+    </row>
+    <row r="14" spans="1:12">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>4408966831.0</v>
+      </c>
+      <c r="C14">
         <v>4351065000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>4194239000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>4103088000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>4727008996.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>4458926000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>4327910000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>3966396855.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>3374997095.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>3704333729.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2809929998.0</v>
       </c>
     </row>
-    <row r="15" spans="1:11">
+    <row r="15" spans="1:12">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-    </row>
-    <row r="16" spans="1:11">
+      <c r="L15"/>
+    </row>
+    <row r="16" spans="1:12">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>884577166.0</v>
+      </c>
+      <c r="C16">
         <v>728889000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>4109625000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2347742000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1711187519.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>2060398000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>941393000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1494862411.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1862386983.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1613286222.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>567755018.0</v>
       </c>
     </row>
-    <row r="17" spans="1:11">
+    <row r="17" spans="1:12">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
-    </row>
-    <row r="18" spans="1:11">
+      <c r="L17"/>
+    </row>
+    <row r="18" spans="1:12">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>-4612427810.0</v>
+      </c>
+      <c r="C18">
         <v>-11441318000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-25256428000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-19294097000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-6828128496.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6787016000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-6486500000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>5139041609.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-10175376210.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-24102763922.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>30491940215.0</v>
       </c>
     </row>
-    <row r="19" spans="1:11">
+    <row r="19" spans="1:12">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-    </row>
-    <row r="20" spans="1:11">
+      <c r="L19"/>
+    </row>
+    <row r="20" spans="1:12">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-    </row>
-    <row r="21" spans="1:11">
+      <c r="L20"/>
+    </row>
+    <row r="21" spans="1:12">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-1054685236.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>7718898299.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-10646733183.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-54408167200.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>10438500546.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>25138295126.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-30469171858.0</v>
       </c>
     </row>
-    <row r="22" spans="1:11">
+    <row r="22" spans="1:12">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-14825491023.0</v>
+      </c>
+      <c r="C22">
         <v>-16439636000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-14174868000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-19003772000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-12755174366.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-15212260000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>541739000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1120208481.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>335036146.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>278664034.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-554786728.0</v>
       </c>
     </row>
-    <row r="23" spans="1:11">
+    <row r="23" spans="1:12">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-319500000.0</v>
+      </c>
+      <c r="C23">
         <v>-210000000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-17326758000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>141277000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-205908211.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-219833000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>14769930000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-46033522281.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3601833553.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4500639221.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-8316005821.0</v>
       </c>
     </row>
-    <row r="24" spans="1:11">
+    <row r="24" spans="1:12">
       <c r="A24" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>52878500000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>254464000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8115023950.0</v>
       </c>
       <c r="F24">
         <v>8115023950.0</v>
       </c>
       <c r="G24">
         <v>8115023950.0</v>
       </c>
       <c r="H24">
-        <v>-294444444.0</v>
+        <v>8115023950.0</v>
       </c>
       <c r="I24">
         <v>-294444444.0</v>
       </c>
-      <c r="J24"/>
+      <c r="J24">
+        <v>-294444444.0</v>
+      </c>
       <c r="K24"/>
-    </row>
-    <row r="25" spans="1:11">
+      <c r="L24"/>
+    </row>
+    <row r="25" spans="1:12">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>9085256432.0</v>
+      </c>
+      <c r="C25">
         <v>4051243000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-12329269000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>5190276000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1783742418.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11569046000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-7210650000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>10234206049.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-5493756557.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-19145030777.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>34588764656.0</v>
       </c>
     </row>
-    <row r="26" spans="1:11">
+    <row r="26" spans="1:12">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20250000000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>49800000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="J26">
         <v>10000000.0</v>
       </c>
-      <c r="K26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:11">
+      <c r="K26">
+        <v>10000000.0</v>
+      </c>
+      <c r="L26"/>
+    </row>
+    <row r="27" spans="1:12">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
-    </row>
-    <row r="28" spans="1:11">
+      <c r="L27"/>
+    </row>
+    <row r="28" spans="1:12">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>4732116469.0</v>
+      </c>
+      <c r="C28">
         <v>7719498000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-25839382000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>19418187000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1079482337.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7793521000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>5558031000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-5506566181.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>10448500546.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>25148295126.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-31207206029.0</v>
       </c>
     </row>
-    <row r="29" spans="1:11">
+    <row r="29" spans="1:12">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>-1331267760.0</v>
+      </c>
+      <c r="C29">
         <v>-8037328000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-22309898000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-9710408000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-6244422952.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>815711000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-2341001000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>7388017675.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-8533717506.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-22570700472.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>31224047930.0</v>
       </c>
     </row>
-    <row r="30" spans="1:11">
+    <row r="30" spans="1:12">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-3245160046.0</v>
+      </c>
+      <c r="C30">
         <v>-3062906000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>49931970000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-9071225000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7673115507.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-7490228000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3770499000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-2248976066.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-1641658704.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1532063450.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-732107715.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AJ30"/>
+  <dimension ref="A1:AL30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:36">
+    <row r="1" spans="1:38">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C1" t="s">
-        <v>73</v>
+        <v>1</v>
       </c>
       <c r="D1" t="s">
         <v>74</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>75</v>
       </c>
       <c r="F1" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="G1" t="s">
-        <v>76</v>
+        <v>2</v>
       </c>
       <c r="H1" t="s">
         <v>77</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>78</v>
       </c>
       <c r="J1" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="K1" t="s">
-        <v>79</v>
+        <v>3</v>
       </c>
       <c r="L1" t="s">
         <v>80</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>81</v>
       </c>
       <c r="N1" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="O1" t="s">
-        <v>82</v>
+        <v>4</v>
       </c>
       <c r="P1" t="s">
         <v>83</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>84</v>
       </c>
       <c r="R1" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="S1" t="s">
-        <v>85</v>
+        <v>5</v>
       </c>
       <c r="T1" t="s">
         <v>86</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>87</v>
       </c>
       <c r="V1" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="W1" t="s">
-        <v>88</v>
+        <v>6</v>
       </c>
       <c r="X1" t="s">
         <v>89</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>90</v>
       </c>
       <c r="Z1" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="AA1" t="s">
-        <v>91</v>
+        <v>7</v>
       </c>
       <c r="AB1" t="s">
         <v>92</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>93</v>
       </c>
       <c r="AD1" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="AE1" t="s">
-        <v>94</v>
+        <v>8</v>
       </c>
       <c r="AF1" t="s">
         <v>95</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>96</v>
       </c>
       <c r="AH1" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="AI1" t="s">
-        <v>97</v>
+        <v>9</v>
       </c>
       <c r="AJ1" t="s">
         <v>98</v>
       </c>
-    </row>
-    <row r="2" spans="1:36">
+      <c r="AK1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="2" spans="1:38">
       <c r="A2" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B2">
+        <v>884577166.0</v>
+      </c>
+      <c r="C2">
+        <v>581570195.0</v>
+      </c>
+      <c r="D2">
         <v>1018593610.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>714241234.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>728888503.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>729973014.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>578913318.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2362855507.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4109624763.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15257590410.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3204806022.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>631928286.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2347742485.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1225946644.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1413726275.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1341211650.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1711187519.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2857104476.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1233772366.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2941895707.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>2060397736.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1356388971.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1020629224.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1958980217.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>941393325.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>2443603038.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>2644922308.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>1524758832.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1494862411.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>3350946692.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4118493888.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1542135369.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1862386983.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1962534651.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>2038658745.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1825972483.0</v>
       </c>
-      <c r="AJ2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:36">
+      <c r="AL2"/>
+    </row>
+    <row r="3" spans="1:38">
       <c r="A3" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B3">
+        <v>131888296</v>
+      </c>
+      <c r="C3">
+        <v>361080099</v>
+      </c>
+      <c r="D3">
         <v>2873421016</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>25786928</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>20872000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1760127735</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>561803020</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>200259450</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>881799858</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>940306012</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1758943470</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>170281996</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>76998674</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>8493674229</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>161687181</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>778644287</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>149683315</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>135987462</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>221730149</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>150428600</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>75559333</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>880057157</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>60830000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1680178822</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>6447331469</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1296688522</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>289552638</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>254597384</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>1757292250</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>22648094</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>1677372500</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>128100910</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>466150750</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>820829352</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>820829352</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:36">
+    <row r="4" spans="1:38">
       <c r="A4" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
-    </row>
-    <row r="5" spans="1:36">
+      <c r="AK4"/>
+      <c r="AL4"/>
+    </row>
+    <row r="5" spans="1:38">
       <c r="A5" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
-    </row>
-    <row r="6" spans="1:36">
+      <c r="AK5"/>
+      <c r="AL5"/>
+    </row>
+    <row r="6" spans="1:38">
       <c r="A6" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B6">
+        <v>-240406008.0</v>
+      </c>
+      <c r="C6">
+        <v>303006971.0</v>
+      </c>
+      <c r="D6">
         <v>-437023415.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>304352376.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-14647269.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-1084511.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>151059696.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-1783942189.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-1746769256.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-11147965647.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>12052784388.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>2572877736.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1715814199.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>1121795841.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-187779631.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>72514625.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-369975869.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-1145916957.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>1623332110.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-1708123341.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>881497971.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>704008765.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>335759747.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-938350993.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>1017586892.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1502209713.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-201319270.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>1120163476.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>29896421.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-1856084281.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>-767547196.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>2576358519.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-320251614.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-76124094.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-76124094.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>212686262.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>212686261.0</v>
       </c>
     </row>
-    <row r="7" spans="1:36">
+    <row r="7" spans="1:38">
       <c r="A7" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B7">
+        <v>137</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7">
+        <v>-32867400850.0</v>
+      </c>
+      <c r="D7">
         <v>-25338162480.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>-18220193030.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-9731488220.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-36669313910.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-28437410200.0</v>
       </c>
-      <c r="G7"/>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7">
         <v>-38889157820.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-31205056850.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-22065669820.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-8537867540.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-51413069340.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-33626680260.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-25518046630.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-11992174080.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-48048889460.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>-37901056170.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>-24298414420.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>-12511592060.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-66084160970.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>-49100516610.0</v>
       </c>
-      <c r="AA7"/>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
-    </row>
-    <row r="8" spans="1:36">
+      <c r="AK7"/>
+      <c r="AL7"/>
+    </row>
+    <row r="8" spans="1:38">
       <c r="A8" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
-    </row>
-    <row r="9" spans="1:36">
+      <c r="AK8"/>
+      <c r="AL8"/>
+    </row>
+    <row r="9" spans="1:38">
       <c r="A9" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
-    </row>
-    <row r="10" spans="1:36">
+      <c r="AK9"/>
+      <c r="AL9"/>
+    </row>
+    <row r="10" spans="1:38">
       <c r="A10" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
-    </row>
-    <row r="11" spans="1:36">
+      <c r="AK10"/>
+      <c r="AL10"/>
+    </row>
+    <row r="11" spans="1:38">
       <c r="A11" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -12397,1574 +13054,1656 @@
       </c>
       <c r="W11">
         <v>0.0</v>
       </c>
       <c r="X11">
         <v>0.0</v>
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
-      <c r="AE11"/>
-      <c r="AF11"/>
+      <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
+        <v>0.0</v>
+      </c>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
-    </row>
-    <row r="12" spans="1:36">
+      <c r="AK11"/>
+      <c r="AL11"/>
+    </row>
+    <row r="12" spans="1:38">
       <c r="A12" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-3152747427.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>705986363.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>-1555874717.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3129292123.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>5344596406.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-1727737351.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-2528316139.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1551160505.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>745638740.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2015259312.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11530667540.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3181691190.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-2709248868.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-434064226.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2110028476.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>1834254865.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>535778290.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-12521290612.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-99676048.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1515663331.0</v>
       </c>
-      <c r="AE12"/>
-      <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
-    </row>
-    <row r="13" spans="1:36">
+      <c r="AK12"/>
+      <c r="AL12"/>
+    </row>
+    <row r="13" spans="1:38">
       <c r="A13" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
-    </row>
-    <row r="14" spans="1:36">
+      <c r="AK13"/>
+      <c r="AL13"/>
+    </row>
+    <row r="14" spans="1:38">
       <c r="A14" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B14">
+        <v>1097881917.0</v>
+      </c>
+      <c r="C14">
+        <v>905739014.0</v>
+      </c>
+      <c r="D14">
         <v>1415676642.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>1008450030.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>1079101145.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>1163531152.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1063171434.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1136719679.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>987642575.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1003002535.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1101872791.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1040340300.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>982685257.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>972923992.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1052994766.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1002904803.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1074264573.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1107527091.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1165869551.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>972261898.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1403162037.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>-32236111.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1399420946.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1247397330.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>1844343903.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>1888210079.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>457759537.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>993988775.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>987951943.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>1335317855.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>527630063.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>1157321272.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>946127664.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>809823601.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>809823601.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>877674947.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>877674947.0</v>
       </c>
     </row>
-    <row r="15" spans="1:36">
+    <row r="15" spans="1:38">
       <c r="A15" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
-    </row>
-    <row r="16" spans="1:36">
+      <c r="AK15"/>
+      <c r="AL15"/>
+    </row>
+    <row r="16" spans="1:38">
       <c r="A16" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B16">
+        <v>644171158.0</v>
+      </c>
+      <c r="C16">
+        <v>884577166.0</v>
+      </c>
+      <c r="D16">
         <v>581570195.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1018593610.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>714241234.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>728888503.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>729973014.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>578913318.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2362855507.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>4109624763.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>15257590410.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3204806022.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>631928286.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2347742485.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>1225946644.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>1413726275.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>1341211650.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1711187519.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2857104476.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1233772366.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2941895707.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>2060397736.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1356388971.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1020629224.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1958980217.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>941393325.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>2443603038.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>2644922308.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1524758832.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1494862411.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>3350946692.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>4118493888.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1542135369.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-76124094.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1962534651.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>2038658745.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>212686261.0</v>
       </c>
     </row>
-    <row r="17" spans="1:36">
+    <row r="17" spans="1:38">
       <c r="A17" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
-    </row>
-    <row r="18" spans="1:36">
+      <c r="AK17"/>
+      <c r="AL17"/>
+    </row>
+    <row r="18" spans="1:38">
       <c r="A18" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B18">
+        <v>223348680.0</v>
+      </c>
+      <c r="C18">
+        <v>1253097400.0</v>
+      </c>
+      <c r="D18">
         <v>-739736660.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>-2358072770.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-2767715773.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-2690691160.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-4292550320.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>-2830318901.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-1627757733.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-10900232376.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-9488314395.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-3948119384.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-919762181.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-15468079669.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>596778032.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-1470697895.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-2952097026.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-5501325698.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-1233633190.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-1164825592.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1071655984.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>2028847484.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>1226254622.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-4058710953.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-5688962823.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>3243288904.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>2343596419.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>1500053852.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-13026070843.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>849139009.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>143521680.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>-1681825062.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>5828205982.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-4469028713.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-4469028713.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>-618659392.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>-618659393.0</v>
       </c>
     </row>
-    <row r="19" spans="1:36">
+    <row r="19" spans="1:38">
       <c r="A19" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
-    </row>
-    <row r="20" spans="1:36">
+      <c r="AK19"/>
+      <c r="AL19"/>
+    </row>
+    <row r="20" spans="1:38">
       <c r="A20" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
-    </row>
-    <row r="21" spans="1:36">
+      <c r="AK20"/>
+      <c r="AL20"/>
+    </row>
+    <row r="21" spans="1:38">
       <c r="A21" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-167891768.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-942552018.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-942552018.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-784557663.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>1119974536.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>80791737.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-502021878.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>167995301.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-748142868.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>27484209.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-164602057.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>112309276.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>1275121921.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6790513603.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-4198130196.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-2919915689.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-379890376.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-3148796922.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-1358946592.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-911068876.0</v>
       </c>
-      <c r="AE21"/>
-      <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
-    </row>
-    <row r="22" spans="1:36">
+      <c r="AK21"/>
+      <c r="AL21"/>
+    </row>
+    <row r="22" spans="1:38">
       <c r="A22" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B22">
+        <v>-5051839216.0</v>
+      </c>
+      <c r="C22">
+        <v>-1901551580.0</v>
+      </c>
+      <c r="D22">
         <v>-5453482581.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-3049776689.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-4420680173.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4429380501.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-3423664208.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>-5283684461.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-3302906677.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-7510854171.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-2400810804.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-1665430261.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-2597772918.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-6391454715.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-3423821676.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-7039554817.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-2148940933.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-3944549188.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-3728933097.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-2732297630.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-2349394451.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-10349641102.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-3294027514.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-916680593.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-651911031.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>541738871.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>341134655.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>224884171.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>264560075.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1206000885.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-222399215.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-196576398.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>333183209.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>129934474.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>129934474.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>37583598.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>37583599.0</v>
       </c>
     </row>
-    <row r="23" spans="1:36">
+    <row r="23" spans="1:38">
       <c r="A23" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="B23">
+        <v>-64500000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7236000000.0</v>
+      </c>
+      <c r="D23">
         <v>940500000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2845440845.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>3058548900.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-47500000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-48176199.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1216490037.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>-24172222.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-81583150.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-6852888888.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7123773262.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-284275874.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-304120398.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-162781522.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>84680795.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>111910009.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-2773087261.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2579976154.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>204845119.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-217642223.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>-732532561.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-821673864.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3734485858.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1290506939.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>-1663279334.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>228445044.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>965261415.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>15239502771.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>908370786.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>443494037.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>4832774254.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-1467803694.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4397904619.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4397904619.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>831345654.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>831345654.0</v>
       </c>
     </row>
-    <row r="24" spans="1:36">
+    <row r="24" spans="1:38">
       <c r="A24" t="s">
-        <v>151</v>
-[...3 lines deleted...]
-      </c>
+        <v>153</v>
+      </c>
+      <c r="B24"/>
       <c r="C24">
-        <v>1000000.0</v>
+        <v>36000000.0</v>
       </c>
       <c r="D24">
         <v>1000000.0</v>
       </c>
       <c r="E24">
+        <v>1000000.0</v>
+      </c>
+      <c r="F24">
+        <v>1000000.0</v>
+      </c>
+      <c r="G24">
         <v>341084230.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>155928150.0</v>
       </c>
-      <c r="G24"/>
-[...1 lines deleted...]
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24">
         <v>20807325.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-20807325.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="M24"/>
+      <c r="N24">
         <v>146500000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-2245901053.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>2500365489.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>326749320.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>2597818084.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>8117023950.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>70000000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>-127777778.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>-53333333.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-294444444.0</v>
       </c>
       <c r="W24">
         <v>-294444444.0</v>
       </c>
       <c r="X24">
+        <v>-294444444.0</v>
+      </c>
+      <c r="Y24">
+        <v>-294444444.0</v>
+      </c>
+      <c r="Z24">
         <v>112500000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-547368421.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>375000000.0</v>
       </c>
-      <c r="AA24"/>
-      <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
-    </row>
-    <row r="25" spans="1:36">
+      <c r="AK24"/>
+      <c r="AL24"/>
+    </row>
+    <row r="25" spans="1:38">
       <c r="A25" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="B25">
+        <v>4309194275.0</v>
+      </c>
+      <c r="C25">
+        <v>2609990065.0</v>
+      </c>
+      <c r="D25">
         <v>6171490295.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-290959183.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>594735255.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2335285924.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1370254526.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1516905331.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1569306227.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-3452074728.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-4226687330.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1072066827.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>772324154.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>389973267.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>5235281655.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>7350406012.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>420791795.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-313261957.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>3882899607.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2690162536.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>4899771805.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>11530667540.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>3181691190.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-2709248868.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-434064226.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>2110028476.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1834254865.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>535778290.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>-12521290611.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-1714827825.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1515663332.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-2514469026.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>5015045859.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-4587957436.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-4587957436.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-1533917937.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1533917939.0</v>
       </c>
     </row>
-    <row r="26" spans="1:36">
+    <row r="26" spans="1:38">
       <c r="A26" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
-      <c r="Y26">
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26">
         <v>20250000000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>20250000000.0</v>
       </c>
-      <c r="AA26"/>
-      <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
-      <c r="AG26">
+      <c r="AG26"/>
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-5000000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-5000000.0</v>
       </c>
-      <c r="AI26"/>
-[...2 lines deleted...]
-    <row r="27" spans="1:36">
+      <c r="AK26"/>
+      <c r="AL26"/>
+    </row>
+    <row r="27" spans="1:38">
       <c r="A27" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
-    </row>
-    <row r="28" spans="1:36">
+      <c r="AK27"/>
+      <c r="AL27"/>
+    </row>
+    <row r="28" spans="1:38">
       <c r="A28" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B28">
+        <v>-463754684.0</v>
+      </c>
+      <c r="C28">
+        <v>-985090426.0</v>
+      </c>
+      <c r="D28">
         <v>302713245.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>2662425146.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>2752068504.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>2504450576.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>4440835020.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>1046376712.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-272164676.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-250733269.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-31167093892.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>6520997120.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-942552018.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>18744276563.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-784557663.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>1506712520.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-48244332.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3132991874.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2786965300.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-543297749.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-190158014.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-1324838718.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-890494875.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3120359960.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>6594049715.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-4198130196.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>-2919915689.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>-379890376.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>13055967264.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-2705223290.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-911068876.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>4258183581.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-6148457596.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>4392904619.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4392904619.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>831345654.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>831345654.0</v>
       </c>
     </row>
-    <row r="29" spans="1:36">
+    <row r="29" spans="1:38">
       <c r="A29" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B29">
+        <v>355236976.0</v>
+      </c>
+      <c r="C29">
+        <v>1614177499.0</v>
+      </c>
+      <c r="D29">
         <v>2133684356.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-2332285842.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-2746843773.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-930563425.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-3730747300.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-2630059451.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-745957875.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-9959926364.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>-7729370925.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>-3777837388.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-842763507.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-6974405440.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>758465213.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-692053608.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2802413711.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-5365338236.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-1011903041.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-1014396992.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1147215317.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1148790327.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1287084622.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-2378532131.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>758368646.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>4539977426.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>2633149057.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>1754651236.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-11268778593.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>826490915.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>1820894180.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>-1553724152.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>6294356732.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-3648199361.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>-3648199361.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>-618659392.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>-618659393.0</v>
       </c>
     </row>
-    <row r="30" spans="1:36">
+    <row r="30" spans="1:38">
       <c r="A30" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B30">
+        <v>-131888299.0</v>
+      </c>
+      <c r="C30">
+        <v>-326080102.0</v>
+      </c>
+      <c r="D30">
         <v>-2873421016.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-25786928.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-19872000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-1574971662.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-559028024.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-200259450.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-728646705.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-937306014.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>50949249205.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-170281996.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>69501326.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-10648075282.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-161687181.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-742144287.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2480682174.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>8050833589.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-151730149.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-150428600.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-75559333.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>880057157.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-60830000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-1680178822.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-6334831469.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1844056943.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>85447362.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-254597384.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-1757292250.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>22648094.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-1677372500.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-128100910.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-466150750.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-820829352.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-820829352.0</v>
       </c>
-      <c r="AI30"/>
-      <c r="AJ30"/>
+      <c r="AK30"/>
+      <c r="AL30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>