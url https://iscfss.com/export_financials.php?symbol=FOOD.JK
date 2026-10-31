--- v1 (2026-06-15)
+++ v2 (2026-10-31)
@@ -1856,51 +1856,53 @@
       </c>
       <c r="G35">
         <v>16770519000.0</v>
       </c>
       <c r="H35">
         <v>9613555462.0</v>
       </c>
       <c r="I35">
         <v>15287675343.0</v>
       </c>
       <c r="J35">
         <v>23343334332.0</v>
       </c>
       <c r="K35">
         <v>20975879336.0</v>
       </c>
       <c r="L35">
         <v>11304863626.0</v>
       </c>
     </row>
     <row r="36" spans="1:12">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36"/>
-      <c r="C36"/>
+      <c r="C36">
+        <v>1675570927.0</v>
+      </c>
       <c r="D36">
         <v>1318683000.0</v>
       </c>
       <c r="E36">
         <v>-73828680114.0</v>
       </c>
       <c r="F36">
         <v>2253770000.0</v>
       </c>
       <c r="G36">
         <v>-79983055000.0</v>
       </c>
       <c r="H36">
         <v>1442263322.0</v>
       </c>
       <c r="I36">
         <v>5157181772.0</v>
       </c>
       <c r="J36">
         <v>1619781772.0</v>
       </c>
       <c r="K36">
         <v>32100000.0</v>
       </c>
       <c r="L36">
@@ -1950,51 +1952,51 @@
       </c>
       <c r="I38">
         <v>6760396892.0</v>
       </c>
       <c r="J38">
         <v>3320523791.0</v>
       </c>
       <c r="K38">
         <v>2350385043.0</v>
       </c>
       <c r="L38">
         <v>0.0</v>
       </c>
     </row>
     <row r="39" spans="1:12">
       <c r="A39" t="s">
         <v>49</v>
       </c>
       <c r="B39">
         <v>264943000.0</v>
       </c>
       <c r="C39">
         <v>338001000.0</v>
       </c>
       <c r="D39">
-        <v>419167000.0</v>
+        <v>571089833.0</v>
       </c>
       <c r="E39">
         <v>208598233.0</v>
       </c>
       <c r="F39">
         <v>251637000.0</v>
       </c>
       <c r="G39">
         <v>198267000.0</v>
       </c>
       <c r="H39">
         <v>849412066.0</v>
       </c>
       <c r="I39">
         <v>953674763.0</v>
       </c>
       <c r="J39">
         <v>502115490.0</v>
       </c>
       <c r="K39">
         <v>506528846.0</v>
       </c>
       <c r="L39">
         <v>619320414.0</v>
       </c>
@@ -2064,51 +2066,51 @@
       </c>
       <c r="K41">
         <v>9260532979.0</v>
       </c>
       <c r="L41">
         <v>8115301269.0</v>
       </c>
     </row>
     <row r="42" spans="1:12">
       <c r="A42" t="s">
         <v>52</v>
       </c>
       <c r="B42">
         <v>6038294000.0</v>
       </c>
       <c r="C42">
         <v>6038294000.0</v>
       </c>
       <c r="D42">
         <v>6038294000.0</v>
       </c>
       <c r="E42">
         <v>6038294481.0</v>
       </c>
       <c r="F42">
-        <v>-2283792000.0</v>
+        <v>-4567584080.0</v>
       </c>
       <c r="G42">
         <v>-2283792000.0</v>
       </c>
       <c r="H42">
         <v>-2283792080.0</v>
       </c>
       <c r="I42">
         <v>-50000000000.0</v>
       </c>
       <c r="J42">
         <v>-11331061602.0</v>
       </c>
       <c r="K42">
         <v>-200000000.0</v>
       </c>
       <c r="L42">
         <v>-200000000.0</v>
       </c>
     </row>
     <row r="43" spans="1:12">
       <c r="A43" t="s">
         <v>53</v>
       </c>
       <c r="B43"/>
@@ -5273,58 +5275,62 @@
         <v>14473940437.0</v>
       </c>
       <c r="AE35">
         <v>15287675343.0</v>
       </c>
       <c r="AF35"/>
       <c r="AG35">
         <v>23913910273.0</v>
       </c>
       <c r="AH35"/>
       <c r="AI35">
         <v>23343334332.0</v>
       </c>
       <c r="AJ35">
         <v>23343334332.0</v>
       </c>
       <c r="AK35"/>
       <c r="AL35"/>
     </row>
     <row r="36" spans="1:38">
       <c r="A36" t="s">
         <v>46</v>
       </c>
       <c r="B36"/>
       <c r="C36"/>
-      <c r="D36"/>
+      <c r="D36">
+        <v>-1.0</v>
+      </c>
       <c r="E36">
         <v>680369000.0</v>
       </c>
       <c r="F36">
         <v>680368000.0</v>
       </c>
-      <c r="G36"/>
+      <c r="G36">
+        <v>1675570927.0</v>
+      </c>
       <c r="H36"/>
       <c r="I36">
         <v>1705199000.0</v>
       </c>
       <c r="J36">
         <v>1499606000.0</v>
       </c>
       <c r="K36">
         <v>1318683000.0</v>
       </c>
       <c r="L36">
         <v>-25135099610.0</v>
       </c>
       <c r="M36">
         <v>-72033431673.0</v>
       </c>
       <c r="N36">
         <v>-72903489977.0</v>
       </c>
       <c r="O36">
         <v>-73828680114.0</v>
       </c>
       <c r="P36">
         <v>-73797877640.0</v>
       </c>
@@ -5542,63 +5548,63 @@
       <c r="D39">
         <v>559732000.0</v>
       </c>
       <c r="E39">
         <v>1643651000.0</v>
       </c>
       <c r="F39">
         <v>768094000.0</v>
       </c>
       <c r="G39">
         <v>338001000.0</v>
       </c>
       <c r="H39">
         <v>356501000.0</v>
       </c>
       <c r="I39">
         <v>550640000.0</v>
       </c>
       <c r="J39">
         <v>273325000.0</v>
       </c>
       <c r="K39">
         <v>151923000.0</v>
       </c>
       <c r="L39">
-        <v>295542452.0</v>
+        <v>494711410.0</v>
       </c>
       <c r="M39">
         <v>296896286.0</v>
       </c>
       <c r="N39">
         <v>376873500.0</v>
       </c>
       <c r="O39">
         <v>208598233.0</v>
       </c>
       <c r="P39">
-        <v>323518052.0</v>
+        <v>615118702.0</v>
       </c>
       <c r="Q39">
         <v>296541645.0</v>
       </c>
       <c r="R39">
         <v>1116593188.0</v>
       </c>
       <c r="S39">
         <v>795595345.0</v>
       </c>
       <c r="T39">
         <v>983193709.0</v>
       </c>
       <c r="U39">
         <v>1270478346.0</v>
       </c>
       <c r="V39">
         <v>456537076.0</v>
       </c>
       <c r="W39">
         <v>198266684.0</v>
       </c>
       <c r="X39">
         <v>892901503.0</v>
       </c>
@@ -5640,51 +5646,51 @@
       <c r="AL39"/>
     </row>
     <row r="40" spans="1:38">
       <c r="A40" t="s">
         <v>50</v>
       </c>
       <c r="B40">
         <v>18554037000.0</v>
       </c>
       <c r="C40">
         <v>17539137000.0</v>
       </c>
       <c r="D40">
         <v>16611162000.0</v>
       </c>
       <c r="E40">
         <v>22688371000.0</v>
       </c>
       <c r="F40">
         <v>19032386000.0</v>
       </c>
       <c r="G40">
         <v>13739009000.0</v>
       </c>
       <c r="H40">
-        <v>9975735000.0</v>
+        <v>12915571335.0</v>
       </c>
       <c r="I40">
         <v>14777666000.0</v>
       </c>
       <c r="J40">
         <v>14150559000.0</v>
       </c>
       <c r="K40">
         <v>12984996000.0</v>
       </c>
       <c r="L40">
         <v>13808942089.0</v>
       </c>
       <c r="M40">
         <v>22171869682.0</v>
       </c>
       <c r="N40">
         <v>17036204273.0</v>
       </c>
       <c r="O40">
         <v>15742930164.0</v>
       </c>
       <c r="P40">
         <v>14183434198.0</v>
       </c>
@@ -7569,63 +7575,63 @@
       </c>
       <c r="G2">
         <v>61473464000.0</v>
       </c>
       <c r="H2">
         <v>76720017000.0</v>
       </c>
       <c r="I2">
         <v>77812351137.0</v>
       </c>
       <c r="J2">
         <v>56526056889.0</v>
       </c>
       <c r="K2">
         <v>49161702036.0</v>
       </c>
       <c r="L2">
         <v>68747210996.0</v>
       </c>
     </row>
     <row r="3" spans="1:12">
       <c r="A3" t="s">
         <v>102</v>
       </c>
       <c r="B3">
-        <v>4408967000.0</v>
+        <v>4408966831.0</v>
       </c>
       <c r="C3">
-        <v>4351064840.0</v>
+        <v>4351065000.0</v>
       </c>
       <c r="D3">
         <v>4194239000.0</v>
       </c>
       <c r="E3">
-        <v>3834248000.0</v>
+        <v>4103088133.0</v>
       </c>
       <c r="F3">
-        <v>4727009000.0</v>
+        <v>4727008996.0</v>
       </c>
       <c r="G3">
         <v>4269485000.0</v>
       </c>
       <c r="H3">
         <v>4327910000.0</v>
       </c>
       <c r="I3">
         <v>3966396855.0</v>
       </c>
       <c r="J3">
         <v>3374997095.0</v>
       </c>
       <c r="K3">
         <v>3704333729.0</v>
       </c>
       <c r="L3">
         <v>2809929998.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4"/>
@@ -7638,89 +7644,89 @@
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>104</v>
       </c>
       <c r="B5">
         <v>-19909355000.0</v>
       </c>
       <c r="C5">
         <v>-22825035184.0</v>
       </c>
       <c r="D5">
         <v>-18337218000.0</v>
       </c>
       <c r="E5">
         <v>-18189249000.0</v>
       </c>
       <c r="F5">
         <v>-10126415000.0</v>
       </c>
       <c r="G5">
-        <v>-15758009000.0</v>
+        <v>-15758008000.0</v>
       </c>
       <c r="H5">
         <v>5952848000.0</v>
       </c>
       <c r="I5">
         <v>4962724727.0</v>
       </c>
       <c r="J5">
         <v>10065056274.0</v>
       </c>
       <c r="K5">
         <v>5526737982.0</v>
       </c>
       <c r="L5">
         <v>892115056.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>105</v>
       </c>
       <c r="B6">
-        <v>-15500388000.0</v>
+        <v>-15500388169.0</v>
       </c>
       <c r="C6">
-        <v>-18473970344.0</v>
+        <v>-18473970184.0</v>
       </c>
       <c r="D6">
         <v>-14142979000.0</v>
       </c>
       <c r="E6">
-        <v>-14355001000.0</v>
+        <v>-14086160867.0</v>
       </c>
       <c r="F6">
-        <v>-5399406000.0</v>
+        <v>-5399406004.0</v>
       </c>
       <c r="G6">
-        <v>-11488524000.0</v>
+        <v>-11488523000.0</v>
       </c>
       <c r="H6">
         <v>10280758000.0</v>
       </c>
       <c r="I6">
         <v>8929121582.0</v>
       </c>
       <c r="J6">
         <v>13440053369.0</v>
       </c>
       <c r="K6">
         <v>9231071711.0</v>
       </c>
       <c r="L6">
         <v>3702045054.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
         <v>106</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
@@ -8814,78 +8820,78 @@
       <c r="O3">
         <v>972923992.0</v>
       </c>
       <c r="P3">
         <v>1052994766.0</v>
       </c>
       <c r="Q3">
         <v>1002904803.0</v>
       </c>
       <c r="R3">
         <v>1074264573.0</v>
       </c>
       <c r="S3">
         <v>1107527091.0</v>
       </c>
       <c r="T3">
         <v>1165869551.0</v>
       </c>
       <c r="U3">
         <v>972261898.0</v>
       </c>
       <c r="V3">
         <v>1403162037.0</v>
       </c>
       <c r="W3">
-        <v>1067371201.0</v>
+        <v>1067371000.0</v>
       </c>
       <c r="X3">
-        <v>1327354104.0</v>
+        <v>1399420946.0</v>
       </c>
       <c r="Y3">
-        <v>1130022907.0</v>
+        <v>1247397000.0</v>
       </c>
       <c r="Z3">
         <v>1844343903.0</v>
       </c>
       <c r="AA3">
         <v>1888210079.0</v>
       </c>
       <c r="AB3">
         <v>457759537.0</v>
       </c>
       <c r="AC3">
         <v>993988775.0</v>
       </c>
       <c r="AD3">
         <v>987951943.0</v>
       </c>
       <c r="AE3">
         <v>1335317855.0</v>
       </c>
       <c r="AF3">
-        <v>527630064.0</v>
+        <v>527630063.0</v>
       </c>
       <c r="AG3">
         <v>1157321272.0</v>
       </c>
       <c r="AH3">
         <v>946127664.0</v>
       </c>
       <c r="AI3">
         <v>809823601.0</v>
       </c>
       <c r="AJ3">
         <v>809823601.0</v>
       </c>
       <c r="AK3">
         <v>877674947.0</v>
       </c>
       <c r="AL3">
         <v>877674947.0</v>
       </c>
     </row>
     <row r="4" spans="1:38">
       <c r="A4" t="s">
         <v>103</v>
       </c>
       <c r="B4"/>
@@ -9088,78 +9094,78 @@
       <c r="O6">
         <v>-4249666244.0</v>
       </c>
       <c r="P6">
         <v>-2155991991.0</v>
       </c>
       <c r="Q6">
         <v>-6344980511.0</v>
       </c>
       <c r="R6">
         <v>-860326217.0</v>
       </c>
       <c r="S6">
         <v>-1503693053.0</v>
       </c>
       <c r="T6">
         <v>-2068207233.0</v>
       </c>
       <c r="U6">
         <v>-1098142821.0</v>
       </c>
       <c r="V6">
         <v>-584030495.0</v>
       </c>
       <c r="W6">
-        <v>-2148015852.0</v>
+        <v>-2148016053.0</v>
       </c>
       <c r="X6">
-        <v>-2910679755.0</v>
+        <v>-2838612913.0</v>
       </c>
       <c r="Y6">
-        <v>69780234.0</v>
+        <v>187154327.0</v>
       </c>
       <c r="Z6">
         <v>1525449344.0</v>
       </c>
       <c r="AA6">
         <v>3119407734.0</v>
       </c>
       <c r="AB6">
         <v>1190212026.0</v>
       </c>
       <c r="AC6">
         <v>1591609195.0</v>
       </c>
       <c r="AD6">
         <v>1613478320.0</v>
       </c>
       <c r="AE6">
         <v>3935163128.0</v>
       </c>
       <c r="AF6">
-        <v>741476748.0</v>
+        <v>741476747.0</v>
       </c>
       <c r="AG6">
         <v>4167468046.0</v>
       </c>
       <c r="AH6">
         <v>85013660.0</v>
       </c>
       <c r="AI6">
         <v>2604951291.0</v>
       </c>
       <c r="AJ6">
         <v>2604951291.0</v>
       </c>
       <c r="AK6">
         <v>3122424153.0</v>
       </c>
       <c r="AL6">
         <v>3122424154.0</v>
       </c>
     </row>
     <row r="7" spans="1:38">
       <c r="A7" t="s">
         <v>106</v>
       </c>
       <c r="B7"/>
@@ -11705,57 +11711,57 @@
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
     </row>
     <row r="14" spans="1:12">
       <c r="A14" t="s">
         <v>144</v>
       </c>
       <c r="B14">
         <v>4408966831.0</v>
       </c>
       <c r="C14">
         <v>4351065000.0</v>
       </c>
       <c r="D14">
         <v>4194239000.0</v>
       </c>
       <c r="E14">
-        <v>4103088000.0</v>
+        <v>4103088133.0</v>
       </c>
       <c r="F14">
         <v>4727008996.0</v>
       </c>
       <c r="G14">
-        <v>4458926000.0</v>
+        <v>4269485000.0</v>
       </c>
       <c r="H14">
         <v>4327910000.0</v>
       </c>
       <c r="I14">
         <v>3966396855.0</v>
       </c>
       <c r="J14">
         <v>3374997095.0</v>
       </c>
       <c r="K14">
         <v>3704333729.0</v>
       </c>
       <c r="L14">
         <v>2809929998.0</v>
       </c>
     </row>
     <row r="15" spans="1:12">
       <c r="A15" t="s">
         <v>145</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
@@ -12019,57 +12025,57 @@
         <v>8115023950.0</v>
       </c>
       <c r="I24">
         <v>-294444444.0</v>
       </c>
       <c r="J24">
         <v>-294444444.0</v>
       </c>
       <c r="K24"/>
       <c r="L24"/>
     </row>
     <row r="25" spans="1:12">
       <c r="A25" t="s">
         <v>154</v>
       </c>
       <c r="B25">
         <v>9085256432.0</v>
       </c>
       <c r="C25">
         <v>4051243000.0</v>
       </c>
       <c r="D25">
         <v>-12329269000.0</v>
       </c>
       <c r="E25">
-        <v>5190276000.0</v>
+        <v>5190275867.0</v>
       </c>
       <c r="F25">
         <v>1783742418.0</v>
       </c>
       <c r="G25">
-        <v>11569046000.0</v>
+        <v>11758486000.0</v>
       </c>
       <c r="H25">
         <v>-7210650000.0</v>
       </c>
       <c r="I25">
         <v>10234206049.0</v>
       </c>
       <c r="J25">
         <v>-5493756557.0</v>
       </c>
       <c r="K25">
         <v>-19145030777.0</v>
       </c>
       <c r="L25">
         <v>34588764656.0</v>
       </c>
     </row>
     <row r="26" spans="1:12">
       <c r="A26" t="s">
         <v>155</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
@@ -13217,99 +13223,99 @@
       <c r="A14" t="s">
         <v>144</v>
       </c>
       <c r="B14">
         <v>1097881917.0</v>
       </c>
       <c r="C14">
         <v>905739014.0</v>
       </c>
       <c r="D14">
         <v>1415676642.0</v>
       </c>
       <c r="E14">
         <v>1008450030.0</v>
       </c>
       <c r="F14">
         <v>1079101145.0</v>
       </c>
       <c r="G14">
         <v>1163531152.0</v>
       </c>
       <c r="H14">
         <v>1063171434.0</v>
       </c>
       <c r="I14">
-        <v>1136719679.0</v>
+        <v>996210249.0</v>
       </c>
       <c r="J14">
         <v>987642575.0</v>
       </c>
       <c r="K14">
         <v>1003002535.0</v>
       </c>
       <c r="L14">
         <v>1101872791.0</v>
       </c>
       <c r="M14">
         <v>1040340300.0</v>
       </c>
       <c r="N14">
         <v>982685257.0</v>
       </c>
       <c r="O14">
         <v>972923992.0</v>
       </c>
       <c r="P14">
         <v>1052994766.0</v>
       </c>
       <c r="Q14">
         <v>1002904803.0</v>
       </c>
       <c r="R14">
         <v>1074264573.0</v>
       </c>
       <c r="S14">
         <v>1107527091.0</v>
       </c>
       <c r="T14">
         <v>1165869551.0</v>
       </c>
       <c r="U14">
         <v>972261898.0</v>
       </c>
       <c r="V14">
         <v>1403162037.0</v>
       </c>
       <c r="W14">
-        <v>-32236111.0</v>
+        <v>1067371000.0</v>
       </c>
       <c r="X14">
         <v>1399420946.0</v>
       </c>
       <c r="Y14">
-        <v>1247397330.0</v>
+        <v>1247397000.0</v>
       </c>
       <c r="Z14">
         <v>1844343903.0</v>
       </c>
       <c r="AA14">
         <v>1888210079.0</v>
       </c>
       <c r="AB14">
         <v>457759537.0</v>
       </c>
       <c r="AC14">
         <v>993988775.0</v>
       </c>
       <c r="AD14">
         <v>987951943.0</v>
       </c>
       <c r="AE14">
         <v>1335317855.0</v>
       </c>
       <c r="AF14">
         <v>527630063.0</v>
       </c>
       <c r="AG14">
         <v>1157321272.0</v>
       </c>
@@ -14135,99 +14141,99 @@
       <c r="A25" t="s">
         <v>154</v>
       </c>
       <c r="B25">
         <v>4309194275.0</v>
       </c>
       <c r="C25">
         <v>2609990065.0</v>
       </c>
       <c r="D25">
         <v>6171490295.0</v>
       </c>
       <c r="E25">
         <v>-290959183.0</v>
       </c>
       <c r="F25">
         <v>594735255.0</v>
       </c>
       <c r="G25">
         <v>2335285924.0</v>
       </c>
       <c r="H25">
         <v>-1370254526.0</v>
       </c>
       <c r="I25">
-        <v>1516905331.0</v>
+        <v>1657414761.0</v>
       </c>
       <c r="J25">
         <v>1569306227.0</v>
       </c>
       <c r="K25">
         <v>-3452074728.0</v>
       </c>
       <c r="L25">
         <v>-4226687330.0</v>
       </c>
       <c r="M25">
         <v>-1072066827.0</v>
       </c>
       <c r="N25">
         <v>772324154.0</v>
       </c>
       <c r="O25">
         <v>389973267.0</v>
       </c>
       <c r="P25">
         <v>5235281655.0</v>
       </c>
       <c r="Q25">
         <v>7350406012.0</v>
       </c>
       <c r="R25">
         <v>420791795.0</v>
       </c>
       <c r="S25">
         <v>-313261957.0</v>
       </c>
       <c r="T25">
         <v>3882899607.0</v>
       </c>
       <c r="U25">
         <v>2690162536.0</v>
       </c>
       <c r="V25">
         <v>4899771805.0</v>
       </c>
       <c r="W25">
-        <v>11530667540.0</v>
+        <v>10431060429.0</v>
       </c>
       <c r="X25">
         <v>3181691190.0</v>
       </c>
       <c r="Y25">
-        <v>-2709248868.0</v>
+        <v>-2709248538.0</v>
       </c>
       <c r="Z25">
         <v>-434064226.0</v>
       </c>
       <c r="AA25">
         <v>2110028476.0</v>
       </c>
       <c r="AB25">
         <v>1834254865.0</v>
       </c>
       <c r="AC25">
         <v>535778290.0</v>
       </c>
       <c r="AD25">
         <v>-12521290611.0</v>
       </c>
       <c r="AE25">
         <v>-1714827825.0</v>
       </c>
       <c r="AF25">
         <v>1515663332.0</v>
       </c>
       <c r="AG25">
         <v>-2514469026.0</v>
       </c>