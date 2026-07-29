--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="245">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="246">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -5704,761 +5707,765 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DU62"/>
+  <dimension ref="A1:DV62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:125">
+    <row r="1" spans="1:126">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>93</v>
       </c>
       <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
         <v>96</v>
       </c>
       <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
         <v>99</v>
       </c>
       <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
         <v>102</v>
       </c>
       <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
         <v>105</v>
       </c>
       <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
         <v>108</v>
       </c>
       <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
         <v>111</v>
       </c>
       <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
         <v>114</v>
       </c>
       <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
         <v>117</v>
       </c>
       <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
         <v>120</v>
       </c>
       <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
         <v>123</v>
       </c>
       <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
         <v>126</v>
       </c>
       <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
         <v>129</v>
       </c>
       <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
         <v>132</v>
       </c>
       <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
         <v>135</v>
       </c>
       <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
         <v>138</v>
       </c>
       <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
         <v>141</v>
       </c>
       <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
         <v>144</v>
       </c>
       <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
         <v>147</v>
       </c>
       <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
         <v>150</v>
       </c>
       <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
         <v>153</v>
       </c>
       <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
         <v>156</v>
       </c>
       <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
         <v>159</v>
       </c>
       <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
         <v>162</v>
       </c>
       <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
         <v>165</v>
       </c>
       <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
         <v>168</v>
       </c>
       <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
         <v>171</v>
       </c>
       <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
         <v>174</v>
       </c>
       <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
         <v>177</v>
       </c>
       <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
       <c r="DN1" t="s">
         <v>180</v>
       </c>
       <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
         <v>30</v>
-      </c>
-[...1 lines deleted...]
-        <v>181</v>
       </c>
       <c r="DQ1" t="s">
         <v>182</v>
       </c>
       <c r="DR1" t="s">
         <v>183</v>
       </c>
       <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
         <v>31</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="DU1" t="s">
         <v>185</v>
       </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
     </row>
-    <row r="2" spans="1:125">
+    <row r="2" spans="1:126">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
-      <c r="L2">
+      <c r="L2"/>
+      <c r="M2">
         <v>2599937000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2499862000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2466701000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2378877000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2369949000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2252022000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2158539000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2123297000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2033213000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1961321000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1953557000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1844611000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1763059000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1740121000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1644612000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1650466000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1623290000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1592956000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1606875000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1527085000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1514911000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1416646000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1428192000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1418879000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1350049000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1319259000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1346483000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1242957000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1173749000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1145709000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1109441000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1043189000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1058365000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1096323000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>966825000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1024819000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1055322000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1033436000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1045970000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1024399000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1037466000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1027682000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>975861000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>958850000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>944547000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1005274000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1015835000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>941333000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>1004894000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>998838000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>1050257000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>974518000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>986932000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>949501000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>939180000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>922667000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>960072000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>913949000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>987440000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>925736000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>918992000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>842120000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>826477000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>781280000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>811395000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>851089000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>824761000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>805235000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>848048000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>786961000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>750714000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>713964000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>755324000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>672254000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>606180000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>369844000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>401479000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>386573000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>384251000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>359077000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>370952000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>359010000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>340377000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>334224000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>336800000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>308294000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>276397000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>262689000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>277733000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>281370000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>240973000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>254566000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>247190000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>221557000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>210857000.0</v>
       </c>
-      <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
       <c r="DN2"/>
       <c r="DO2"/>
       <c r="DP2"/>
       <c r="DQ2"/>
       <c r="DR2"/>
       <c r="DS2"/>
       <c r="DT2"/>
       <c r="DU2"/>
+      <c r="DV2"/>
     </row>
-    <row r="3" spans="1:125">
+    <row r="3" spans="1:126">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6542,52 +6549,53 @@
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
       <c r="DN3"/>
       <c r="DO3"/>
       <c r="DP3"/>
       <c r="DQ3"/>
       <c r="DR3"/>
       <c r="DS3"/>
       <c r="DT3"/>
       <c r="DU3"/>
+      <c r="DV3"/>
     </row>
-    <row r="4" spans="1:125">
+    <row r="4" spans="1:126">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6671,452 +6679,454 @@
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
       <c r="DN4"/>
       <c r="DO4"/>
       <c r="DP4"/>
       <c r="DQ4"/>
       <c r="DR4"/>
       <c r="DS4"/>
       <c r="DT4"/>
       <c r="DU4"/>
+      <c r="DV4"/>
     </row>
-    <row r="5" spans="1:125">
+    <row r="5" spans="1:126">
       <c r="A5" t="s">
         <v>35</v>
       </c>
       <c r="B5">
+        <v>-32235999.0</v>
+      </c>
+      <c r="C5">
         <v>-32585000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-31139000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-33257000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-36926000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-38378000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-42274000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-34276000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-42384000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-41832000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-39028000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-52227000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-42887000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-42516000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-43965000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-47123000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-32617000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-20034000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1700000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2235000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-978000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-1340000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-28000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-395000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>791000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>2967000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>3596000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3269000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>2672000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-723000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-3773000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-7192000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-5515000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-4611000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-1678000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-32000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>231000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>57000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-3000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>2486000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3576000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>2695000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>855000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>2094000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>779000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2387000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2349000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1387000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>1734000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-1579000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-6403000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-4327000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-3548000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>5355000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7817000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9416000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7449000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>7006000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>7314000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>8096000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2135000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-1457000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-2130000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1224000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>530000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-315000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-336000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-68000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-262000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-594000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1090000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1159000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-365000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-29000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>162000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>507000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>428000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>324000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>696000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>749000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>412000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>544000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>734000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>1141000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>1480000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>1330000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>1959000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2229000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>1714000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2805000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2497000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>2558000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>2919000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>2339000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2170000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2356000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1363000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>658000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>784000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1329000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>535000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>874000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>203000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-719000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1239000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-1244000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>-1300000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>-900000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>-700000.0</v>
       </c>
-      <c r="DF5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="DG5"/>
       <c r="DH5">
         <v>100000.0</v>
       </c>
       <c r="DI5">
         <v>100000.0</v>
       </c>
       <c r="DJ5">
         <v>100000.0</v>
       </c>
       <c r="DK5">
         <v>100000.0</v>
       </c>
       <c r="DL5">
         <v>100000.0</v>
       </c>
-      <c r="DM5"/>
+      <c r="DM5">
+        <v>100000.0</v>
+      </c>
       <c r="DN5"/>
       <c r="DO5"/>
       <c r="DP5"/>
       <c r="DQ5"/>
-      <c r="DR5">
+      <c r="DR5"/>
+      <c r="DS5">
         <v>100000.0</v>
       </c>
-      <c r="DS5">
+      <c r="DT5">
         <v>200000.0</v>
       </c>
-      <c r="DT5"/>
-      <c r="DU5">
+      <c r="DU5"/>
+      <c r="DV5">
         <v>100000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:125">
+    <row r="6" spans="1:126">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
-      <c r="AG6">
-[...1 lines deleted...]
-      </c>
+      <c r="AG6"/>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
         <v>0.0</v>
       </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
@@ -7163,51 +7173,53 @@
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
-      <c r="BL6"/>
+      <c r="BL6">
+        <v>0.0</v>
+      </c>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
@@ -7225,52 +7237,53 @@
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
       <c r="DN6"/>
       <c r="DO6"/>
       <c r="DP6"/>
       <c r="DQ6"/>
       <c r="DR6"/>
       <c r="DS6"/>
       <c r="DT6"/>
       <c r="DU6"/>
+      <c r="DV6"/>
     </row>
-    <row r="7" spans="1:125">
+    <row r="7" spans="1:126">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7354,116 +7367,117 @@
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
       <c r="DN7"/>
       <c r="DO7"/>
       <c r="DP7"/>
       <c r="DQ7"/>
       <c r="DR7"/>
       <c r="DS7"/>
       <c r="DT7"/>
       <c r="DU7"/>
+      <c r="DV7"/>
     </row>
-    <row r="8" spans="1:125">
+    <row r="8" spans="1:126">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8">
+      <c r="B8"/>
+      <c r="C8">
         <v>113000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>112000.0</v>
       </c>
       <c r="D8">
         <v>112000.0</v>
       </c>
       <c r="E8">
         <v>112000.0</v>
       </c>
       <c r="F8">
         <v>112000.0</v>
       </c>
       <c r="G8">
         <v>112000.0</v>
       </c>
       <c r="H8">
-        <v>111000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="I8">
         <v>111000.0</v>
       </c>
       <c r="J8">
         <v>111000.0</v>
       </c>
       <c r="K8">
         <v>111000.0</v>
       </c>
       <c r="L8">
         <v>111000.0</v>
       </c>
       <c r="M8">
         <v>111000.0</v>
       </c>
       <c r="N8">
         <v>111000.0</v>
       </c>
       <c r="O8">
-        <v>110000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="P8">
         <v>110000.0</v>
       </c>
       <c r="Q8">
         <v>110000.0</v>
       </c>
       <c r="R8">
         <v>110000.0</v>
       </c>
       <c r="S8">
         <v>110000.0</v>
       </c>
       <c r="T8">
         <v>110000.0</v>
       </c>
       <c r="U8">
         <v>110000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>110000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7523,220 +7537,221 @@
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
       <c r="DN8"/>
       <c r="DO8"/>
       <c r="DP8"/>
       <c r="DQ8"/>
       <c r="DR8"/>
       <c r="DS8"/>
       <c r="DT8"/>
       <c r="DU8"/>
+      <c r="DV8"/>
     </row>
-    <row r="9" spans="1:125">
+    <row r="9" spans="1:126">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>69240000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>68830000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>68435000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>68028000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>67627000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>67246000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>66830000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>66471000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>66115000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>65755000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>65285000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>64943000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>64601000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>64277000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>63964000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>63602000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>63319000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>63037000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>62746000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>62497000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>62246000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>61999000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>61747000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>61446000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>61218000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>60991000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>60723000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>60500000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>60284000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>60064000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>59862000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>59667000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>59475000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>59286000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>59282000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>59053000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>58823000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>58600000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>58395000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>58241000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>58066000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>57985000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>46314000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>46205000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>46110000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>46011000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>45829000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>45706000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>45629000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>45551000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>45474000.0</v>
       </c>
-      <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
@@ -7754,399 +7769,403 @@
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
       <c r="DN9"/>
       <c r="DO9"/>
       <c r="DP9"/>
       <c r="DQ9"/>
       <c r="DR9"/>
       <c r="DS9"/>
       <c r="DT9"/>
       <c r="DU9"/>
+      <c r="DV9"/>
     </row>
-    <row r="10" spans="1:125">
+    <row r="10" spans="1:126">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
+        <v>29759000.0</v>
+      </c>
+      <c r="C10">
         <v>23607000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>31903000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>38831000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>30613000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>29370000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>49736000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>52335000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>60949000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>26786000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>35430000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>68260000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>29055000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>30231000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>26421000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>93194000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>46324000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>40478000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>87312000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>120905000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>69307000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>124631000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>82363000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>70853000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>44050000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>27164000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>25743000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>38132000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>17835000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>15501000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>31213000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>72694000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>22672000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>16839000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>20067000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>22959000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>24009000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>20872000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>17659000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>38554000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>28406000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>20905000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>18312000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>19470000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>41046000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>14191000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16616000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>17940000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>20688000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>16829000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>19132000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>20904000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>19017000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>22464000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>16596000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>15585000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>14192000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>13655000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>14115000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>16663000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>14322000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>13700000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>13938000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>13880000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>22219000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>11731000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>15332000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>16421000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>18575000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>15815000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>16856000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21667000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>19997000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>15837000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17254000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>27339000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>21349000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>21103000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>24188000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>26512000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>22606000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>21052000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>25982000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>29507000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>22080000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>22206000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>14770000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>16659000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>13777000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>9236000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>17087000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>13758000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>12973000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>10146000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>14181000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>26304000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>9573000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>7829000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>10894000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>13447000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>11121000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>6897000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>10324000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>8620000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>10342000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>9348000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>8200000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>6400000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>6500000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>5600000.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
       <c r="DN10"/>
       <c r="DO10"/>
       <c r="DP10"/>
       <c r="DQ10"/>
       <c r="DR10"/>
       <c r="DS10"/>
       <c r="DT10"/>
       <c r="DU10"/>
+      <c r="DV10"/>
     </row>
-    <row r="11" spans="1:125">
+    <row r="11" spans="1:126">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -8230,1448 +8249,1459 @@
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
       <c r="DN11"/>
       <c r="DO11"/>
       <c r="DP11"/>
       <c r="DQ11"/>
       <c r="DR11"/>
       <c r="DS11"/>
       <c r="DT11"/>
       <c r="DU11"/>
+      <c r="DV11"/>
     </row>
-    <row r="12" spans="1:125">
+    <row r="12" spans="1:126">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
+        <v>305791000.0</v>
+      </c>
+      <c r="C12">
         <v>23607000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>296383000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>38842000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>308861000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>310134000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>324416000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>337356000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>334450000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>301237000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>317483000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>353232000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>307410000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>318473000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>310930000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>376462000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>348061000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>353493000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>407878000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>430129000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>375554000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>419168000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>395739000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>410993000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>355550000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>340092000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>386263000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>364930000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>340405000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>340777000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>348629000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>378138000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>327720000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>320608000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>320239000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>321958000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>332155000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>333496000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>318075000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>320847000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>269733000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>237630000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>241351000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>235403000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>254860000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>170508000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>201877000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>208860000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>324568000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>322529000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>324956000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>338804000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>306752000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>308833000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>308210000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>15585000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14192000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>13655000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>300317000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>16663000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>14422000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>13700000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>13938000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>13880000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>22219000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>11731000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>15332000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>16421000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>18575000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>15815000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>16856000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21667000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>19997000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>15837000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>17254000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>27339000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>21349000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>21103000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>24188000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>26512000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>22606000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>21052000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>25982000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>29507000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>22080000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>22206000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>14770000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>16659000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>13777000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>9236000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>17087000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>13758000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>12973000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>10146000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>14181000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>26304000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>9573000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>7829000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>10894000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>13447000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>11121000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6897000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>10324000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>8620000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>10342000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>9348000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>8200000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>6400000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>6500000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>5600000.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
       <c r="DN12"/>
       <c r="DO12"/>
       <c r="DP12"/>
       <c r="DQ12"/>
       <c r="DR12"/>
       <c r="DS12"/>
       <c r="DT12"/>
       <c r="DU12"/>
+      <c r="DV12"/>
     </row>
-    <row r="13" spans="1:125">
+    <row r="13" spans="1:126">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
         <v>113000.0</v>
       </c>
       <c r="C13">
-        <v>112000.0</v>
+        <v>113000.0</v>
       </c>
       <c r="D13">
         <v>112000.0</v>
       </c>
       <c r="E13">
         <v>112000.0</v>
       </c>
       <c r="F13">
         <v>112000.0</v>
       </c>
       <c r="G13">
         <v>112000.0</v>
       </c>
       <c r="H13">
-        <v>111000.0</v>
+        <v>112000.0</v>
       </c>
       <c r="I13">
         <v>111000.0</v>
       </c>
       <c r="J13">
         <v>111000.0</v>
       </c>
       <c r="K13">
         <v>111000.0</v>
       </c>
       <c r="L13">
         <v>111000.0</v>
       </c>
       <c r="M13">
         <v>111000.0</v>
       </c>
       <c r="N13">
         <v>111000.0</v>
       </c>
       <c r="O13">
-        <v>110000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="P13">
         <v>110000.0</v>
       </c>
       <c r="Q13">
         <v>110000.0</v>
       </c>
       <c r="R13">
         <v>110000.0</v>
       </c>
       <c r="S13">
         <v>110000.0</v>
       </c>
       <c r="T13">
         <v>110000.0</v>
       </c>
       <c r="U13">
         <v>110000.0</v>
       </c>
       <c r="V13">
         <v>110000.0</v>
       </c>
       <c r="W13">
         <v>110000.0</v>
       </c>
       <c r="X13">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="Y13">
         <v>109000.0</v>
       </c>
       <c r="Z13">
         <v>109000.0</v>
       </c>
       <c r="AA13">
         <v>109000.0</v>
       </c>
       <c r="AB13">
         <v>109000.0</v>
       </c>
       <c r="AC13">
         <v>109000.0</v>
       </c>
       <c r="AD13">
         <v>109000.0</v>
       </c>
       <c r="AE13">
         <v>109000.0</v>
       </c>
       <c r="AF13">
         <v>109000.0</v>
       </c>
       <c r="AG13">
         <v>109000.0</v>
       </c>
       <c r="AH13">
-        <v>108000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AI13">
         <v>108000.0</v>
       </c>
       <c r="AJ13">
         <v>108000.0</v>
       </c>
       <c r="AK13">
         <v>108000.0</v>
       </c>
       <c r="AL13">
         <v>108000.0</v>
       </c>
       <c r="AM13">
         <v>108000.0</v>
       </c>
       <c r="AN13">
         <v>108000.0</v>
       </c>
       <c r="AO13">
         <v>108000.0</v>
       </c>
       <c r="AP13">
         <v>108000.0</v>
       </c>
       <c r="AQ13">
         <v>108000.0</v>
       </c>
       <c r="AR13">
-        <v>107000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="AS13">
         <v>107000.0</v>
       </c>
       <c r="AT13">
         <v>107000.0</v>
       </c>
       <c r="AU13">
         <v>107000.0</v>
       </c>
       <c r="AV13">
         <v>107000.0</v>
       </c>
       <c r="AW13">
         <v>107000.0</v>
       </c>
       <c r="AX13">
         <v>107000.0</v>
       </c>
       <c r="AY13">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="AZ13">
         <v>106000.0</v>
       </c>
       <c r="BA13">
         <v>106000.0</v>
       </c>
       <c r="BB13">
         <v>106000.0</v>
       </c>
       <c r="BC13">
-        <v>98000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="BD13">
         <v>98000.0</v>
       </c>
       <c r="BE13">
         <v>98000.0</v>
       </c>
       <c r="BF13">
         <v>98000.0</v>
       </c>
       <c r="BG13">
         <v>98000.0</v>
       </c>
       <c r="BH13">
         <v>98000.0</v>
       </c>
       <c r="BI13">
         <v>98000.0</v>
       </c>
       <c r="BJ13">
         <v>98000.0</v>
       </c>
       <c r="BK13">
         <v>98000.0</v>
       </c>
       <c r="BL13">
         <v>98000.0</v>
       </c>
       <c r="BM13">
         <v>98000.0</v>
       </c>
       <c r="BN13">
         <v>98000.0</v>
       </c>
       <c r="BO13">
-        <v>97000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="BP13">
         <v>97000.0</v>
       </c>
       <c r="BQ13">
         <v>97000.0</v>
       </c>
       <c r="BR13">
         <v>97000.0</v>
       </c>
       <c r="BS13">
         <v>97000.0</v>
       </c>
       <c r="BT13">
         <v>97000.0</v>
       </c>
       <c r="BU13">
         <v>97000.0</v>
       </c>
       <c r="BV13">
         <v>97000.0</v>
       </c>
       <c r="BW13">
         <v>97000.0</v>
       </c>
       <c r="BX13">
-        <v>98000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="BY13">
         <v>98000.0</v>
       </c>
       <c r="BZ13">
         <v>98000.0</v>
       </c>
       <c r="CA13">
         <v>98000.0</v>
       </c>
       <c r="CB13">
         <v>98000.0</v>
       </c>
       <c r="CC13">
+        <v>98000.0</v>
+      </c>
+      <c r="CD13">
         <v>99000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="CF13">
         <v>99000.0</v>
       </c>
       <c r="CG13">
         <v>99000.0</v>
       </c>
       <c r="CH13">
+        <v>99000.0</v>
+      </c>
+      <c r="CI13">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="CJ13">
         <v>74000.0</v>
       </c>
       <c r="CK13">
         <v>74000.0</v>
       </c>
       <c r="CL13">
         <v>74000.0</v>
       </c>
       <c r="CM13">
-        <v>25000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="CN13">
         <v>25000.0</v>
       </c>
       <c r="CO13">
         <v>25000.0</v>
       </c>
       <c r="CP13">
         <v>25000.0</v>
       </c>
       <c r="CQ13">
         <v>25000.0</v>
       </c>
       <c r="CR13">
         <v>25000.0</v>
       </c>
       <c r="CS13">
         <v>25000.0</v>
       </c>
       <c r="CT13">
         <v>25000.0</v>
       </c>
       <c r="CU13">
         <v>25000.0</v>
       </c>
       <c r="CV13">
         <v>25000.0</v>
       </c>
       <c r="CW13">
         <v>25000.0</v>
       </c>
       <c r="CX13">
         <v>25000.0</v>
       </c>
       <c r="CY13">
         <v>25000.0</v>
       </c>
       <c r="CZ13">
         <v>25000.0</v>
       </c>
       <c r="DA13">
         <v>25000.0</v>
       </c>
       <c r="DB13">
         <v>25000.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>25000.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
       <c r="DN13"/>
       <c r="DO13"/>
       <c r="DP13"/>
       <c r="DQ13"/>
-      <c r="DR13">
-[...1 lines deleted...]
-      </c>
+      <c r="DR13"/>
       <c r="DS13">
         <v>1500000.0</v>
       </c>
       <c r="DT13">
         <v>1500000.0</v>
       </c>
       <c r="DU13">
         <v>1500000.0</v>
       </c>
+      <c r="DV13">
+        <v>1500000.0</v>
+      </c>
     </row>
-    <row r="14" spans="1:125">
+    <row r="14" spans="1:126">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
         <v>11241250.0</v>
       </c>
       <c r="C14">
-        <v>11212000.0</v>
+        <v>11241250.0</v>
       </c>
       <c r="D14">
         <v>11212000.0</v>
       </c>
       <c r="E14">
-        <v>11182929.0</v>
+        <v>11212000.0</v>
       </c>
       <c r="F14">
         <v>11182929.0</v>
       </c>
       <c r="G14">
+        <v>11182929.0</v>
+      </c>
+      <c r="H14">
         <v>11203076.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11133824.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11119821.0</v>
       </c>
       <c r="J14">
         <v>11119821.0</v>
       </c>
       <c r="K14">
+        <v>11119821.0</v>
+      </c>
+      <c r="L14">
         <v>11133333.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>11087133.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>11072803.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>11066247.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>11080722.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>11035391.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>11028029.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>11026707.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>10972414.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>10991149.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>10986698.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>10973812.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>10890625.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>10939859.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>10928661.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10914353.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>10960656.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>10893916.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>10887900.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>10876735.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>10784746.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>10787273.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10818868.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>10796078.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>10821277.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>10830435.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>10851111.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>10783721.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>10800000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>10861905.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>10753488.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>10721429.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>10768571.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>10738462.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>10721053.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>10705128.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>10706250.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>10810526.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>10705714.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>10712500.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>10612121.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>10854839.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>11179310.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>10577778.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>10384375.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>10396774.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>10384375.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10403571.0</v>
       </c>
       <c r="BG14">
         <v>10403571.0</v>
       </c>
       <c r="BH14">
+        <v>10403571.0</v>
+      </c>
+      <c r="BI14">
         <v>9825926.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9848276.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9778172.0</v>
       </c>
       <c r="BK14">
         <v>9778172.0</v>
       </c>
       <c r="BL14">
+        <v>9778172.0</v>
+      </c>
+      <c r="BM14">
         <v>9855172.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9734483.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9779167.0</v>
       </c>
       <c r="BO14">
         <v>9779167.0</v>
       </c>
       <c r="BP14">
+        <v>9779167.0</v>
+      </c>
+      <c r="BQ14">
         <v>9723757.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9718650.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9722319.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9705783.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9825641.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>9707568.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9718846.0</v>
       </c>
       <c r="BW14">
         <v>9718846.0</v>
       </c>
       <c r="BX14">
+        <v>9718846.0</v>
+      </c>
+      <c r="BY14">
         <v>9807680.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>9788528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9780352.0</v>
       </c>
       <c r="CA14">
         <v>9780352.0</v>
       </c>
       <c r="CB14">
+        <v>9780352.0</v>
+      </c>
+      <c r="CC14">
         <v>9793172.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>9837416.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9857326.0</v>
       </c>
       <c r="CE14">
         <v>9857326.0</v>
       </c>
       <c r="CF14">
+        <v>9857326.0</v>
+      </c>
+      <c r="CG14">
         <v>9823370.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>10106452.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>9661290.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>9474770.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>7347208.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>7320965.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7386409.0</v>
       </c>
       <c r="CM14">
         <v>7386409.0</v>
       </c>
       <c r="CN14">
+        <v>7386409.0</v>
+      </c>
+      <c r="CO14">
         <v>7451852.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>7410000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>7407353.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>7256319.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>7451471.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>7481818.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>7365000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>7179930.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>7352542.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>7294271.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>7236000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>7131501.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>7438636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7532878.0</v>
       </c>
       <c r="DB14">
         <v>7532878.0</v>
       </c>
       <c r="DC14">
+        <v>7532878.0</v>
+      </c>
+      <c r="DD14">
         <v>7146852.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6756757.0</v>
       </c>
       <c r="DE14">
         <v>6756757.0</v>
       </c>
       <c r="DF14">
         <v>6756757.0</v>
       </c>
       <c r="DG14">
+        <v>6756757.0</v>
+      </c>
+      <c r="DH14">
         <v>8490000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>7430000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7440000.0</v>
       </c>
       <c r="DJ14">
         <v>7440000.0</v>
       </c>
       <c r="DK14">
+        <v>7440000.0</v>
+      </c>
+      <c r="DL14">
         <v>8060000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>7400000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>7390000.0</v>
       </c>
-      <c r="DN14">
+      <c r="DO14">
         <v>7470000.0</v>
       </c>
-      <c r="DO14">
+      <c r="DP14">
         <v>7320000.0</v>
       </c>
-      <c r="DP14">
+      <c r="DQ14">
         <v>7340000.0</v>
       </c>
-      <c r="DQ14">
+      <c r="DR14">
         <v>7350000.0</v>
       </c>
-      <c r="DR14">
+      <c r="DS14">
         <v>7330000.0</v>
       </c>
-      <c r="DS14">
+      <c r="DT14">
         <v>7230000.0</v>
       </c>
-      <c r="DT14">
+      <c r="DU14">
         <v>7330000.0</v>
       </c>
-      <c r="DU14">
+      <c r="DV14">
         <v>7300000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:125">
+    <row r="15" spans="1:126">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
-[...1 lines deleted...]
-      </c>
+      <c r="M15"/>
       <c r="N15">
         <v>111000.0</v>
       </c>
       <c r="O15">
-        <v>110000.0</v>
+        <v>111000.0</v>
       </c>
       <c r="P15">
         <v>110000.0</v>
       </c>
       <c r="Q15">
         <v>110000.0</v>
       </c>
       <c r="R15">
         <v>110000.0</v>
       </c>
       <c r="S15">
         <v>110000.0</v>
       </c>
       <c r="T15">
         <v>110000.0</v>
       </c>
       <c r="U15">
         <v>110000.0</v>
       </c>
       <c r="V15">
         <v>110000.0</v>
       </c>
       <c r="W15">
         <v>110000.0</v>
       </c>
       <c r="X15">
-        <v>109000.0</v>
+        <v>110000.0</v>
       </c>
       <c r="Y15">
         <v>109000.0</v>
       </c>
       <c r="Z15">
         <v>109000.0</v>
       </c>
       <c r="AA15">
         <v>109000.0</v>
       </c>
       <c r="AB15">
         <v>109000.0</v>
       </c>
       <c r="AC15">
         <v>109000.0</v>
       </c>
       <c r="AD15">
         <v>109000.0</v>
       </c>
       <c r="AE15">
         <v>109000.0</v>
       </c>
       <c r="AF15">
         <v>109000.0</v>
       </c>
       <c r="AG15">
         <v>109000.0</v>
       </c>
       <c r="AH15">
-        <v>108000.0</v>
+        <v>109000.0</v>
       </c>
       <c r="AI15">
         <v>108000.0</v>
       </c>
       <c r="AJ15">
         <v>108000.0</v>
       </c>
       <c r="AK15">
         <v>108000.0</v>
       </c>
       <c r="AL15">
         <v>108000.0</v>
       </c>
       <c r="AM15">
         <v>108000.0</v>
       </c>
       <c r="AN15">
         <v>108000.0</v>
       </c>
       <c r="AO15">
         <v>108000.0</v>
       </c>
       <c r="AP15">
         <v>108000.0</v>
       </c>
       <c r="AQ15">
         <v>108000.0</v>
       </c>
       <c r="AR15">
-        <v>107000.0</v>
+        <v>108000.0</v>
       </c>
       <c r="AS15">
         <v>107000.0</v>
       </c>
       <c r="AT15">
         <v>107000.0</v>
       </c>
       <c r="AU15">
         <v>107000.0</v>
       </c>
       <c r="AV15">
         <v>107000.0</v>
       </c>
       <c r="AW15">
         <v>107000.0</v>
       </c>
       <c r="AX15">
         <v>107000.0</v>
       </c>
       <c r="AY15">
-        <v>106000.0</v>
+        <v>107000.0</v>
       </c>
       <c r="AZ15">
         <v>106000.0</v>
       </c>
       <c r="BA15">
         <v>106000.0</v>
       </c>
       <c r="BB15">
         <v>106000.0</v>
       </c>
       <c r="BC15">
-        <v>98000.0</v>
+        <v>106000.0</v>
       </c>
       <c r="BD15">
         <v>98000.0</v>
       </c>
       <c r="BE15">
         <v>98000.0</v>
       </c>
       <c r="BF15">
         <v>98000.0</v>
       </c>
       <c r="BG15">
         <v>98000.0</v>
       </c>
       <c r="BH15">
         <v>98000.0</v>
       </c>
       <c r="BI15">
         <v>98000.0</v>
       </c>
       <c r="BJ15">
         <v>98000.0</v>
       </c>
       <c r="BK15">
         <v>98000.0</v>
       </c>
       <c r="BL15">
         <v>98000.0</v>
       </c>
       <c r="BM15">
         <v>98000.0</v>
       </c>
       <c r="BN15">
         <v>98000.0</v>
       </c>
       <c r="BO15">
-        <v>97000.0</v>
+        <v>98000.0</v>
       </c>
       <c r="BP15">
         <v>97000.0</v>
       </c>
       <c r="BQ15">
         <v>97000.0</v>
       </c>
       <c r="BR15">
         <v>97000.0</v>
       </c>
       <c r="BS15">
         <v>97000.0</v>
       </c>
       <c r="BT15">
         <v>97000.0</v>
       </c>
       <c r="BU15">
         <v>97000.0</v>
       </c>
       <c r="BV15">
         <v>97000.0</v>
       </c>
       <c r="BW15">
         <v>97000.0</v>
       </c>
       <c r="BX15">
-        <v>98000.0</v>
+        <v>97000.0</v>
       </c>
       <c r="BY15">
         <v>98000.0</v>
       </c>
       <c r="BZ15">
         <v>98000.0</v>
       </c>
       <c r="CA15">
         <v>98000.0</v>
       </c>
       <c r="CB15">
         <v>98000.0</v>
       </c>
       <c r="CC15">
+        <v>98000.0</v>
+      </c>
+      <c r="CD15">
         <v>99000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>99000.0</v>
       </c>
       <c r="CF15">
         <v>99000.0</v>
       </c>
       <c r="CG15">
         <v>99000.0</v>
       </c>
       <c r="CH15">
+        <v>99000.0</v>
+      </c>
+      <c r="CI15">
         <v>100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="CJ15">
         <v>74000.0</v>
       </c>
       <c r="CK15">
         <v>74000.0</v>
       </c>
       <c r="CL15">
         <v>74000.0</v>
       </c>
       <c r="CM15">
-        <v>25000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="CN15">
         <v>25000.0</v>
       </c>
       <c r="CO15">
         <v>25000.0</v>
       </c>
       <c r="CP15">
         <v>25000.0</v>
       </c>
       <c r="CQ15">
         <v>25000.0</v>
       </c>
       <c r="CR15">
         <v>25000.0</v>
       </c>
       <c r="CS15">
         <v>25000.0</v>
       </c>
       <c r="CT15">
         <v>25000.0</v>
       </c>
       <c r="CU15">
         <v>25000.0</v>
       </c>
       <c r="CV15">
         <v>25000.0</v>
       </c>
       <c r="CW15">
         <v>25000.0</v>
       </c>
       <c r="CX15">
         <v>25000.0</v>
       </c>
       <c r="CY15">
         <v>25000.0</v>
       </c>
       <c r="CZ15">
         <v>25000.0</v>
       </c>
       <c r="DA15">
         <v>25000.0</v>
       </c>
       <c r="DB15">
         <v>25000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>25000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
       <c r="DF15"/>
       <c r="DG15"/>
       <c r="DH15"/>
       <c r="DI15"/>
       <c r="DJ15"/>
       <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
       <c r="DN15"/>
       <c r="DO15"/>
       <c r="DP15"/>
       <c r="DQ15"/>
-      <c r="DR15">
-[...1 lines deleted...]
-      </c>
+      <c r="DR15"/>
       <c r="DS15">
         <v>1500000.0</v>
       </c>
       <c r="DT15">
         <v>1500000.0</v>
       </c>
       <c r="DU15">
         <v>1500000.0</v>
       </c>
+      <c r="DV15">
+        <v>1500000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:125">
+    <row r="16" spans="1:126">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9755,54 +9785,32651 @@
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
       <c r="DN16"/>
       <c r="DO16"/>
       <c r="DP16"/>
       <c r="DQ16"/>
       <c r="DR16"/>
       <c r="DS16"/>
       <c r="DT16"/>
       <c r="DU16"/>
+      <c r="DV16"/>
+    </row>
+    <row r="17" spans="1:126">
+      <c r="A17" t="s">
+        <v>47</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+      <c r="CT17"/>
+      <c r="CU17"/>
+      <c r="CV17"/>
+      <c r="CW17"/>
+      <c r="CX17"/>
+      <c r="CY17"/>
+      <c r="CZ17"/>
+      <c r="DA17"/>
+      <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+    </row>
+    <row r="18" spans="1:126">
+      <c r="A18" t="s">
+        <v>48</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>0.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>0.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>0.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18">
+        <v>0.0</v>
+      </c>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
+      <c r="BK18">
+        <v>0.0</v>
+      </c>
+      <c r="BL18">
+        <v>0.0</v>
+      </c>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+    </row>
+    <row r="19" spans="1:126">
+      <c r="A19" t="s">
+        <v>49</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19">
+        <v>690864000.0</v>
+      </c>
+      <c r="AA19">
+        <v>671122000.0</v>
+      </c>
+      <c r="AB19">
+        <v>662572000.0</v>
+      </c>
+      <c r="AC19">
+        <v>652132000.0</v>
+      </c>
+      <c r="AD19">
+        <v>634996000.0</v>
+      </c>
+      <c r="AE19">
+        <v>616144000.0</v>
+      </c>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>50</v>
+      </c>
+      <c r="B20">
+        <v>30646000.0</v>
+      </c>
+      <c r="C20">
+        <v>30646000.0</v>
+      </c>
+      <c r="D20">
+        <v>30646000.0</v>
+      </c>
+      <c r="E20">
+        <v>30646000.0</v>
+      </c>
+      <c r="F20">
+        <v>30646000.0</v>
+      </c>
+      <c r="G20">
+        <v>30646000.0</v>
+      </c>
+      <c r="H20">
+        <v>30646000.0</v>
+      </c>
+      <c r="I20">
+        <v>30646000.0</v>
+      </c>
+      <c r="J20">
+        <v>30646000.0</v>
+      </c>
+      <c r="K20">
+        <v>30646000.0</v>
+      </c>
+      <c r="L20">
+        <v>30646000.0</v>
+      </c>
+      <c r="M20">
+        <v>30646000.0</v>
+      </c>
+      <c r="N20">
+        <v>30646000.0</v>
+      </c>
+      <c r="O20">
+        <v>30646000.0</v>
+      </c>
+      <c r="P20">
+        <v>30646000.0</v>
+      </c>
+      <c r="Q20">
+        <v>30646000.0</v>
+      </c>
+      <c r="R20">
+        <v>30646000.0</v>
+      </c>
+      <c r="S20">
+        <v>30646000.0</v>
+      </c>
+      <c r="T20">
+        <v>30646000.0</v>
+      </c>
+      <c r="U20">
+        <v>30646000.0</v>
+      </c>
+      <c r="V20">
+        <v>30646000.0</v>
+      </c>
+      <c r="W20">
+        <v>30646000.0</v>
+      </c>
+      <c r="X20">
+        <v>30646000.0</v>
+      </c>
+      <c r="Y20">
+        <v>29805000.0</v>
+      </c>
+      <c r="Z20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AA20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AB20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AC20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AD20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AE20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AF20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AG20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AH20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AI20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AJ20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AK20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AL20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AM20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AN20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AO20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AP20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AQ20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AR20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AS20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AT20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AU20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AV20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AW20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AX20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AY20">
+        <v>29805000.0</v>
+      </c>
+      <c r="AZ20">
+        <v>29805000.0</v>
+      </c>
+      <c r="BA20">
+        <v>29805000.0</v>
+      </c>
+      <c r="BB20">
+        <v>29805000.0</v>
+      </c>
+      <c r="BC20">
+        <v>29805000.0</v>
+      </c>
+      <c r="BD20">
+        <v>29805000.0</v>
+      </c>
+      <c r="BE20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BF20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BG20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BH20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BI20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BJ20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BK20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BL20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BM20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BN20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BO20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BP20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BQ20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BR20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BS20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BT20">
+        <v>27609000.0</v>
+      </c>
+      <c r="BU20">
+        <v>27385000.0</v>
+      </c>
+      <c r="BV20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BW20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BX20">
+        <v>15037000.0</v>
+      </c>
+      <c r="BY20">
+        <v>27684000.0</v>
+      </c>
+      <c r="BZ20">
+        <v>27684000.0</v>
+      </c>
+      <c r="CA20">
+        <v>27684000.0</v>
+      </c>
+      <c r="CB20">
+        <v>14020000.0</v>
+      </c>
+      <c r="CC20">
+        <v>27684000.0</v>
+      </c>
+      <c r="CD20">
+        <v>27684000.0</v>
+      </c>
+      <c r="CE20">
+        <v>27684000.0</v>
+      </c>
+      <c r="CF20">
+        <v>26815000.0</v>
+      </c>
+      <c r="CG20">
+        <v>27961000.0</v>
+      </c>
+      <c r="CH20">
+        <v>25652000.0</v>
+      </c>
+      <c r="CI20">
+        <v>23318000.0</v>
+      </c>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+      <c r="CT20"/>
+      <c r="CU20"/>
+      <c r="CV20"/>
+      <c r="CW20"/>
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20"/>
+      <c r="DA20"/>
+      <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>51</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21">
+        <v>2019000.0</v>
+      </c>
+      <c r="K21">
+        <v>2096000.0</v>
+      </c>
+      <c r="L21">
+        <v>2177000.0</v>
+      </c>
+      <c r="M21">
+        <v>2246000.0</v>
+      </c>
+      <c r="N21">
+        <v>2313000.0</v>
+      </c>
+      <c r="O21">
+        <v>2402000.0</v>
+      </c>
+      <c r="P21">
+        <v>2493000.0</v>
+      </c>
+      <c r="Q21">
+        <v>2594000.0</v>
+      </c>
+      <c r="R21">
+        <v>2644000.0</v>
+      </c>
+      <c r="S21">
+        <v>2676000.0</v>
+      </c>
+      <c r="T21">
+        <v>2671000.0</v>
+      </c>
+      <c r="U21">
+        <v>2597000.0</v>
+      </c>
+      <c r="V21">
+        <v>2548000.0</v>
+      </c>
+      <c r="W21">
+        <v>2399000.0</v>
+      </c>
+      <c r="X21">
+        <v>1956000.0</v>
+      </c>
+      <c r="Y21">
+        <v>1962000.0</v>
+      </c>
+      <c r="Z21">
+        <v>1874000.0</v>
+      </c>
+      <c r="AA21">
+        <v>1609000.0</v>
+      </c>
+      <c r="AB21">
+        <v>1546000.0</v>
+      </c>
+      <c r="AC21">
+        <v>1451000.0</v>
+      </c>
+      <c r="AD21">
+        <v>1368000.0</v>
+      </c>
+      <c r="AE21">
+        <v>1356000.0</v>
+      </c>
+      <c r="AF21">
+        <v>1354000.0</v>
+      </c>
+      <c r="AG21">
+        <v>1299000.0</v>
+      </c>
+      <c r="AH21">
+        <v>1285000.0</v>
+      </c>
+      <c r="AI21">
+        <v>1280000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>1268000.0</v>
+      </c>
+      <c r="AK21">
+        <v>1109000.0</v>
+      </c>
+      <c r="AL21">
+        <v>1109000.0</v>
+      </c>
+      <c r="AM21">
+        <v>1054000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1113000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1071000.0</v>
+      </c>
+      <c r="AP21">
+        <v>948000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>924000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1093000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1095000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1071000.0</v>
+      </c>
+      <c r="AU21">
+        <v>1003000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1086000.0</v>
+      </c>
+      <c r="AW21">
+        <v>1078000.0</v>
+      </c>
+      <c r="AX21">
+        <v>1074000.0</v>
+      </c>
+      <c r="AY21">
+        <v>1129000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1158000.0</v>
+      </c>
+      <c r="BA21">
+        <v>1116000.0</v>
+      </c>
+      <c r="BB21">
+        <v>1153000.0</v>
+      </c>
+      <c r="BC21">
+        <v>1060000.0</v>
+      </c>
+      <c r="BD21">
+        <v>867000.0</v>
+      </c>
+      <c r="BE21">
+        <v>28552000.0</v>
+      </c>
+      <c r="BF21">
+        <v>28514000.0</v>
+      </c>
+      <c r="BG21">
+        <v>28885000.0</v>
+      </c>
+      <c r="BH21">
+        <v>28885000.0</v>
+      </c>
+      <c r="BI21">
+        <v>27684000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>27684000.0</v>
+      </c>
+      <c r="BK21">
+        <v>29174000.0</v>
+      </c>
+      <c r="BL21">
+        <v>29128000.0</v>
+      </c>
+      <c r="BM21">
+        <v>28807000.0</v>
+      </c>
+      <c r="BN21">
+        <v>28934000.0</v>
+      </c>
+      <c r="BO21">
+        <v>28908000.0</v>
+      </c>
+      <c r="BP21">
+        <v>28883000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>28809000.0</v>
+      </c>
+      <c r="BR21">
+        <v>28710000.0</v>
+      </c>
+      <c r="BS21">
+        <v>28287000.0</v>
+      </c>
+      <c r="BT21">
+        <v>75000.0</v>
+      </c>
+      <c r="BU21">
+        <v>299000.0</v>
+      </c>
+      <c r="BV21">
+        <v>27684000.0</v>
+      </c>
+      <c r="BW21">
+        <v>27684000.0</v>
+      </c>
+      <c r="BX21">
+        <v>12647000.0</v>
+      </c>
+      <c r="BY21">
+        <v>27684000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>27684000.0</v>
+      </c>
+      <c r="CA21">
+        <v>27684000.0</v>
+      </c>
+      <c r="CB21">
+        <v>13664000.0</v>
+      </c>
+      <c r="CC21">
+        <v>27684000.0</v>
+      </c>
+      <c r="CD21">
+        <v>27684000.0</v>
+      </c>
+      <c r="CE21">
+        <v>27684000.0</v>
+      </c>
+      <c r="CF21">
+        <v>869000.0</v>
+      </c>
+      <c r="CG21">
+        <v>-1000.0</v>
+      </c>
+      <c r="CH21">
+        <v>2308000.0</v>
+      </c>
+      <c r="CI21">
+        <v>4642000.0</v>
+      </c>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+      <c r="CT21"/>
+      <c r="CU21"/>
+      <c r="CV21"/>
+      <c r="CW21"/>
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21"/>
+      <c r="DA21"/>
+      <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
+      <c r="DE21"/>
+      <c r="DF21"/>
+      <c r="DG21"/>
+      <c r="DH21"/>
+      <c r="DI21"/>
+      <c r="DJ21"/>
+      <c r="DK21"/>
+      <c r="DL21"/>
+      <c r="DM21"/>
+      <c r="DN21"/>
+      <c r="DO21"/>
+      <c r="DP21"/>
+      <c r="DQ21"/>
+      <c r="DR21"/>
+      <c r="DS21"/>
+      <c r="DT21"/>
+      <c r="DU21"/>
+      <c r="DV21"/>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>52</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
+        <v>-334757000000.0</v>
+      </c>
+      <c r="J22">
+        <v>-319077000.0</v>
+      </c>
+      <c r="K22">
+        <v>-314296000.0</v>
+      </c>
+      <c r="L22">
+        <v>-682568390.0</v>
+      </c>
+      <c r="M22">
+        <v>-80298000.0</v>
+      </c>
+      <c r="N22">
+        <v>-42717000.0</v>
+      </c>
+      <c r="O22">
+        <v>-42373000.0</v>
+      </c>
+      <c r="P22">
+        <v>-36250000.0</v>
+      </c>
+      <c r="Q22"/>
+      <c r="R22">
+        <v>-56637000.0</v>
+      </c>
+      <c r="S22">
+        <v>-50215000.0</v>
+      </c>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22">
+        <v>224000.0</v>
+      </c>
+      <c r="W22">
+        <v>401000.0</v>
+      </c>
+      <c r="X22">
+        <v>908000.0</v>
+      </c>
+      <c r="Y22">
+        <v>777000.0</v>
+      </c>
+      <c r="Z22">
+        <v>851000.0</v>
+      </c>
+      <c r="AA22">
+        <v>316000.0</v>
+      </c>
+      <c r="AB22">
+        <v>279000.0</v>
+      </c>
+      <c r="AC22">
+        <v>279000.0</v>
+      </c>
+      <c r="AD22">
+        <v>289000.0</v>
+      </c>
+      <c r="AE22">
+        <v>584000.0</v>
+      </c>
+      <c r="AF22">
+        <v>584000.0</v>
+      </c>
+      <c r="AG22">
+        <v>584000.0</v>
+      </c>
+      <c r="AH22">
+        <v>609000.0</v>
+      </c>
+      <c r="AI22">
+        <v>1405000.0</v>
+      </c>
+      <c r="AJ22">
+        <v>1451000.0</v>
+      </c>
+      <c r="AK22">
+        <v>754000.0</v>
+      </c>
+      <c r="AL22">
+        <v>1189000.0</v>
+      </c>
+      <c r="AM22">
+        <v>1504000.0</v>
+      </c>
+      <c r="AN22">
+        <v>1362000.0</v>
+      </c>
+      <c r="AO22">
+        <v>2083000.0</v>
+      </c>
+      <c r="AP22">
+        <v>2682000.0</v>
+      </c>
+      <c r="AQ22">
+        <v>1816000.0</v>
+      </c>
+      <c r="AR22">
+        <v>1881000.0</v>
+      </c>
+      <c r="AS22">
+        <v>2116000.0</v>
+      </c>
+      <c r="AT22">
+        <v>2192000.0</v>
+      </c>
+      <c r="AU22">
+        <v>2899000.0</v>
+      </c>
+      <c r="AV22">
+        <v>3785000.0</v>
+      </c>
+      <c r="AW22">
+        <v>4940000.0</v>
+      </c>
+      <c r="AX22">
+        <v>5135000.0</v>
+      </c>
+      <c r="AY22">
+        <v>4990000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>5220000.0</v>
+      </c>
+      <c r="BA22">
+        <v>5315000.0</v>
+      </c>
+      <c r="BB22">
+        <v>6873000.0</v>
+      </c>
+      <c r="BC22">
+        <v>7631000.0</v>
+      </c>
+      <c r="BD22">
+        <v>9001000.0</v>
+      </c>
+      <c r="BE22">
+        <v>5471000.0</v>
+      </c>
+      <c r="BF22">
+        <v>5566000.0</v>
+      </c>
+      <c r="BG22">
+        <v>4398000.0</v>
+      </c>
+      <c r="BH22">
+        <v>4094000.0</v>
+      </c>
+      <c r="BI22">
+        <v>6540000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>8142000.0</v>
+      </c>
+      <c r="BK22">
+        <v>5025000.0</v>
+      </c>
+      <c r="BL22">
+        <v>7735000.0</v>
+      </c>
+      <c r="BM22">
+        <v>6369000.0</v>
+      </c>
+      <c r="BN22">
+        <v>8220000.0</v>
+      </c>
+      <c r="BO22">
+        <v>10503000.0</v>
+      </c>
+      <c r="BP22">
+        <v>8221000.0</v>
+      </c>
+      <c r="BQ22">
+        <v>5789000.0</v>
+      </c>
+      <c r="BR22">
+        <v>6409000.0</v>
+      </c>
+      <c r="BS22">
+        <v>4601000.0</v>
+      </c>
+      <c r="BT22">
+        <v>3726000.0</v>
+      </c>
+      <c r="BU22">
+        <v>3371000.0</v>
+      </c>
+      <c r="BV22">
+        <v>3811000.0</v>
+      </c>
+      <c r="BW22">
+        <v>3839000.0</v>
+      </c>
+      <c r="BX22">
+        <v>2644000.0</v>
+      </c>
+      <c r="BY22">
+        <v>1938000.0</v>
+      </c>
+      <c r="BZ22">
+        <v>669000.0</v>
+      </c>
+      <c r="CA22">
+        <v>1728000.0</v>
+      </c>
+      <c r="CB22">
+        <v>1604000.0</v>
+      </c>
+      <c r="CC22">
+        <v>1413000.0</v>
+      </c>
+      <c r="CD22">
+        <v>1653000.0</v>
+      </c>
+      <c r="CE22">
+        <v>498000.0</v>
+      </c>
+      <c r="CF22"/>
+      <c r="CG22">
+        <v>40000.0</v>
+      </c>
+      <c r="CH22">
+        <v>412000.0</v>
+      </c>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22">
+        <v>44000.0</v>
+      </c>
+      <c r="CM22">
+        <v>339000.0</v>
+      </c>
+      <c r="CN22">
+        <v>1033000.0</v>
+      </c>
+      <c r="CO22">
+        <v>1935000.0</v>
+      </c>
+      <c r="CP22">
+        <v>1237000.0</v>
+      </c>
+      <c r="CQ22">
+        <v>1610000.0</v>
+      </c>
+      <c r="CR22">
+        <v>2868000.0</v>
+      </c>
+      <c r="CS22">
+        <v>2175000.0</v>
+      </c>
+      <c r="CT22">
+        <v>2467000.0</v>
+      </c>
+      <c r="CU22">
+        <v>2338000.0</v>
+      </c>
+      <c r="CV22">
+        <v>668000.0</v>
+      </c>
+      <c r="CW22">
+        <v>887000.0</v>
+      </c>
+      <c r="CX22">
+        <v>747000.0</v>
+      </c>
+      <c r="CY22">
+        <v>673000.0</v>
+      </c>
+      <c r="CZ22">
+        <v>392000.0</v>
+      </c>
+      <c r="DA22">
+        <v>356000.0</v>
+      </c>
+      <c r="DB22">
+        <v>415000.0</v>
+      </c>
+      <c r="DC22">
+        <v>296000.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>53</v>
+      </c>
+      <c r="B23">
+        <v>3216097000.0</v>
+      </c>
+      <c r="C23">
+        <v>3200763000.0</v>
+      </c>
+      <c r="D23">
+        <v>3166303000.0</v>
+      </c>
+      <c r="E23">
+        <v>3198478000.0</v>
+      </c>
+      <c r="F23">
+        <v>3199510000.0</v>
+      </c>
+      <c r="G23">
+        <v>3187372000.0</v>
+      </c>
+      <c r="H23">
+        <v>3157010000.0</v>
+      </c>
+      <c r="I23">
+        <v>3142563000.0</v>
+      </c>
+      <c r="J23">
+        <v>3084944000.0</v>
+      </c>
+      <c r="K23">
+        <v>2978170000.0</v>
+      </c>
+      <c r="L23">
+        <v>2946698000.0</v>
+      </c>
+      <c r="M23">
+        <v>2944139000.0</v>
+      </c>
+      <c r="N23">
+        <v>2874815000.0</v>
+      </c>
+      <c r="O23">
+        <v>2811820000.0</v>
+      </c>
+      <c r="P23">
+        <v>2739178000.0</v>
+      </c>
+      <c r="Q23">
+        <v>2735065000.0</v>
+      </c>
+      <c r="R23">
+        <v>2630354000.0</v>
+      </c>
+      <c r="S23">
+        <v>2548607000.0</v>
+      </c>
+      <c r="T23">
+        <v>2527099000.0</v>
+      </c>
+      <c r="U23">
+        <v>2529591000.0</v>
+      </c>
+      <c r="V23">
+        <v>2450443000.0</v>
+      </c>
+      <c r="W23">
+        <v>2436868000.0</v>
+      </c>
+      <c r="X23">
+        <v>2361236000.0</v>
+      </c>
+      <c r="Y23">
+        <v>2296626000.0</v>
+      </c>
+      <c r="Z23">
+        <v>2267124000.0</v>
+      </c>
+      <c r="AA23">
+        <v>2136396000.0</v>
+      </c>
+      <c r="AB23">
+        <v>2068796000.0</v>
+      </c>
+      <c r="AC23">
+        <v>2033227000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1996833000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1991345000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1945590000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1981854000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1913961000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1871815000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1842788000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1781701000.0</v>
+      </c>
+      <c r="AL23">
+        <v>1795651000.0</v>
+      </c>
+      <c r="AM23">
+        <v>1763828000.0</v>
+      </c>
+      <c r="AN23">
+        <v>1712875000.0</v>
+      </c>
+      <c r="AO23">
+        <v>1635088000.0</v>
+      </c>
+      <c r="AP23">
+        <v>1621454000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>1574681000.0</v>
+      </c>
+      <c r="AR23">
+        <v>1564810000.0</v>
+      </c>
+      <c r="AS23">
+        <v>1539672000.0</v>
+      </c>
+      <c r="AT23">
+        <v>1553340000.0</v>
+      </c>
+      <c r="AU23">
+        <v>1458832000.0</v>
+      </c>
+      <c r="AV23">
+        <v>1482131000.0</v>
+      </c>
+      <c r="AW23">
+        <v>1488637000.0</v>
+      </c>
+      <c r="AX23">
+        <v>1504080000.0</v>
+      </c>
+      <c r="AY23">
+        <v>1466117000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>1463963000.0</v>
+      </c>
+      <c r="BA23">
+        <v>1464749000.0</v>
+      </c>
+      <c r="BB23">
+        <v>1444496000.0</v>
+      </c>
+      <c r="BC23">
+        <v>1416787000.0</v>
+      </c>
+      <c r="BD23">
+        <v>1415401000.0</v>
+      </c>
+      <c r="BE23">
+        <v>1423316000.0</v>
+      </c>
+      <c r="BF23">
+        <v>1424757000.0</v>
+      </c>
+      <c r="BG23">
+        <v>1423792000.0</v>
+      </c>
+      <c r="BH23">
+        <v>1372867000.0</v>
+      </c>
+      <c r="BI23">
+        <v>1427038000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>1417690000.0</v>
+      </c>
+      <c r="BK23">
+        <v>1431038000.0</v>
+      </c>
+      <c r="BL23">
+        <v>1393802000.0</v>
+      </c>
+      <c r="BM23">
+        <v>1374624000.0</v>
+      </c>
+      <c r="BN23">
+        <v>1326275000.0</v>
+      </c>
+      <c r="BO23">
+        <v>1336544000.0</v>
+      </c>
+      <c r="BP23">
+        <v>1331394000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>1331842000.0</v>
+      </c>
+      <c r="BR23">
+        <v>1369986000.0</v>
+      </c>
+      <c r="BS23">
+        <v>1398500000.0</v>
+      </c>
+      <c r="BT23">
+        <v>1325744000.0</v>
+      </c>
+      <c r="BU23">
+        <v>1311262000.0</v>
+      </c>
+      <c r="BV23">
+        <v>1285373000.0</v>
+      </c>
+      <c r="BW23">
+        <v>1248208000.0</v>
+      </c>
+      <c r="BX23">
+        <v>1223250000.0</v>
+      </c>
+      <c r="BY23">
+        <v>1202579000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1161274000.0</v>
+      </c>
+      <c r="CA23">
+        <v>1108621000.0</v>
+      </c>
+      <c r="CB23">
+        <v>1104869000.0</v>
+      </c>
+      <c r="CC23">
+        <v>1095440000.0</v>
+      </c>
+      <c r="CD23">
+        <v>1100583000.0</v>
+      </c>
+      <c r="CE23">
+        <v>1060373000.0</v>
+      </c>
+      <c r="CF23">
+        <v>1042209000.0</v>
+      </c>
+      <c r="CG23">
+        <v>993321000.0</v>
+      </c>
+      <c r="CH23">
+        <v>958572000.0</v>
+      </c>
+      <c r="CI23">
+        <v>918218000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>634238000.0</v>
+      </c>
+      <c r="CK23">
+        <v>630202000.0</v>
+      </c>
+      <c r="CL23">
+        <v>613972000.0</v>
+      </c>
+      <c r="CM23">
+        <v>578219000.0</v>
+      </c>
+      <c r="CN23">
+        <v>568812000.0</v>
+      </c>
+      <c r="CO23">
+        <v>551818000.0</v>
+      </c>
+      <c r="CP23">
+        <v>531127000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>504088000.0</v>
+      </c>
+      <c r="CR23">
+        <v>494068000.0</v>
+      </c>
+      <c r="CS23">
+        <v>497248000.0</v>
+      </c>
+      <c r="CT23">
+        <v>478622000.0</v>
+      </c>
+      <c r="CU23">
+        <v>436719000.0</v>
+      </c>
+      <c r="CV23">
+        <v>434466000.0</v>
+      </c>
+      <c r="CW23">
+        <v>421704000.0</v>
+      </c>
+      <c r="CX23">
+        <v>418925000.0</v>
+      </c>
+      <c r="CY23">
+        <v>407675000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>393216000.0</v>
+      </c>
+      <c r="DA23">
+        <v>376230000.0</v>
+      </c>
+      <c r="DB23">
+        <v>364219000.0</v>
+      </c>
+      <c r="DC23">
+        <v>354345000.0</v>
+      </c>
+      <c r="DD23">
+        <v>341300000.0</v>
+      </c>
+      <c r="DE23">
+        <v>329200000.0</v>
+      </c>
+      <c r="DF23">
+        <v>328200000.0</v>
+      </c>
+      <c r="DG23">
+        <v>304700000.0</v>
+      </c>
+      <c r="DH23">
+        <v>286800000.0</v>
+      </c>
+      <c r="DI23">
+        <v>289300000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>285800000.0</v>
+      </c>
+      <c r="DK23">
+        <v>271600000.0</v>
+      </c>
+      <c r="DL23">
+        <v>266300000.0</v>
+      </c>
+      <c r="DM23">
+        <v>257000000.0</v>
+      </c>
+      <c r="DN23">
+        <v>251600000.0</v>
+      </c>
+      <c r="DO23">
+        <v>244700000.0</v>
+      </c>
+      <c r="DP23">
+        <v>230800000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>227600000.0</v>
+      </c>
+      <c r="DR23">
+        <v>226700000.0</v>
+      </c>
+      <c r="DS23">
+        <v>216500000.0</v>
+      </c>
+      <c r="DT23">
+        <v>212300000.0</v>
+      </c>
+      <c r="DU23">
+        <v>207000000.0</v>
+      </c>
+      <c r="DV23">
+        <v>208400000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>54</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
+        <v>95500000.0</v>
+      </c>
+      <c r="D24">
+        <v>95500000.0</v>
+      </c>
+      <c r="E24">
+        <v>95500000.0</v>
+      </c>
+      <c r="F24">
+        <v>95000000.0</v>
+      </c>
+      <c r="G24">
+        <v>70000000.0</v>
+      </c>
+      <c r="H24">
+        <v>95000000.0</v>
+      </c>
+      <c r="I24">
+        <v>95000000.0</v>
+      </c>
+      <c r="J24">
+        <v>70000000.0</v>
+      </c>
+      <c r="K24">
+        <v>70000000.0</v>
+      </c>
+      <c r="L24"/>
+      <c r="M24">
+        <v>82993000.0</v>
+      </c>
+      <c r="N24">
+        <v>114481000.0</v>
+      </c>
+      <c r="O24">
+        <v>83881000.0</v>
+      </c>
+      <c r="P24">
+        <v>103483000.0</v>
+      </c>
+      <c r="Q24">
+        <v>118343000.0</v>
+      </c>
+      <c r="R24">
+        <v>126588000.0</v>
+      </c>
+      <c r="S24">
+        <v>133712000.0</v>
+      </c>
+      <c r="T24">
+        <v>136342000.0</v>
+      </c>
+      <c r="U24">
+        <v>233201000.0</v>
+      </c>
+      <c r="V24">
+        <v>228648000.0</v>
+      </c>
+      <c r="W24">
+        <v>229648000.0</v>
+      </c>
+      <c r="X24">
+        <v>55098000.0</v>
+      </c>
+      <c r="Y24">
+        <v>55100000.0</v>
+      </c>
+      <c r="Z24">
+        <v>55102000.0</v>
+      </c>
+      <c r="AA24">
+        <v>55103000.0</v>
+      </c>
+      <c r="AB24">
+        <v>10105000.0</v>
+      </c>
+      <c r="AC24">
+        <v>10107000.0</v>
+      </c>
+      <c r="AD24">
+        <v>10109000.0</v>
+      </c>
+      <c r="AE24">
+        <v>10110000.0</v>
+      </c>
+      <c r="AF24">
+        <v>65112000.0</v>
+      </c>
+      <c r="AG24">
+        <v>65114000.0</v>
+      </c>
+      <c r="AH24">
+        <v>65116000.0</v>
+      </c>
+      <c r="AI24">
+        <v>115117000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>115120000.0</v>
+      </c>
+      <c r="AK24">
+        <v>115121000.0</v>
+      </c>
+      <c r="AL24">
+        <v>125123000.0</v>
+      </c>
+      <c r="AM24">
+        <v>120125000.0</v>
+      </c>
+      <c r="AN24">
+        <v>120127000.0</v>
+      </c>
+      <c r="AO24">
+        <v>130128000.0</v>
+      </c>
+      <c r="AP24">
+        <v>150130000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>125132000.0</v>
+      </c>
+      <c r="AR24">
+        <v>115134000.0</v>
+      </c>
+      <c r="AS24">
+        <v>145136000.0</v>
+      </c>
+      <c r="AT24">
+        <v>145137000.0</v>
+      </c>
+      <c r="AU24">
+        <v>145139000.0</v>
+      </c>
+      <c r="AV24">
+        <v>90141000.0</v>
+      </c>
+      <c r="AW24">
+        <v>90143000.0</v>
+      </c>
+      <c r="AX24">
+        <v>115145000.0</v>
+      </c>
+      <c r="AY24">
+        <v>130147000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>130148000.0</v>
+      </c>
+      <c r="BA24">
+        <v>135150000.0</v>
+      </c>
+      <c r="BB24">
+        <v>140152000.0</v>
+      </c>
+      <c r="BC24">
+        <v>140154000.0</v>
+      </c>
+      <c r="BD24">
+        <v>140155000.0</v>
+      </c>
+      <c r="BE24">
+        <v>140157000.0</v>
+      </c>
+      <c r="BF24">
+        <v>130159000.0</v>
+      </c>
+      <c r="BG24">
+        <v>130161000.0</v>
+      </c>
+      <c r="BH24">
+        <v>130163000.0</v>
+      </c>
+      <c r="BI24">
+        <v>120164000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>130166000.0</v>
+      </c>
+      <c r="BK24">
+        <v>130168000.0</v>
+      </c>
+      <c r="BL24">
+        <v>130170000.0</v>
+      </c>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24">
+        <v>200040000.0</v>
+      </c>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24">
+        <v>223275000.0</v>
+      </c>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24">
+        <v>275612000.0</v>
+      </c>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24">
+        <v>140067000.0</v>
+      </c>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24">
+        <v>175338000.0</v>
+      </c>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24">
+        <v>152346000.0</v>
+      </c>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24">
+        <v>137524000.0</v>
+      </c>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24">
+        <v>94048000.0</v>
+      </c>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24">
+        <v>99166000.0</v>
+      </c>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24">
+        <v>86407000.0</v>
+      </c>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>55</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25"/>
+      <c r="D25"/>
+      <c r="E25"/>
+      <c r="F25"/>
+      <c r="G25"/>
+      <c r="H25"/>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25">
+        <v>25080000.0</v>
+      </c>
+      <c r="O25">
+        <v>81000.0</v>
+      </c>
+      <c r="P25">
+        <v>84000.0</v>
+      </c>
+      <c r="Q25">
+        <v>85000.0</v>
+      </c>
+      <c r="R25">
+        <v>87000.0</v>
+      </c>
+      <c r="S25">
+        <v>55089000.0</v>
+      </c>
+      <c r="T25">
+        <v>55090000.0</v>
+      </c>
+      <c r="U25">
+        <v>55092000.0</v>
+      </c>
+      <c r="V25">
+        <v>55094000.0</v>
+      </c>
+      <c r="W25">
+        <v>55096000.0</v>
+      </c>
+      <c r="X25">
+        <v>55098000.0</v>
+      </c>
+      <c r="Y25">
+        <v>55100000.0</v>
+      </c>
+      <c r="Z25">
+        <v>55102000.0</v>
+      </c>
+      <c r="AA25">
+        <v>55103000.0</v>
+      </c>
+      <c r="AB25">
+        <v>10105000.0</v>
+      </c>
+      <c r="AC25">
+        <v>10107000.0</v>
+      </c>
+      <c r="AD25">
+        <v>10109000.0</v>
+      </c>
+      <c r="AE25">
+        <v>10110000.0</v>
+      </c>
+      <c r="AF25">
+        <v>65112000.0</v>
+      </c>
+      <c r="AG25">
+        <v>65114000.0</v>
+      </c>
+      <c r="AH25">
+        <v>65116000.0</v>
+      </c>
+      <c r="AI25">
+        <v>115117000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>115120000.0</v>
+      </c>
+      <c r="AK25">
+        <v>115121000.0</v>
+      </c>
+      <c r="AL25">
+        <v>125123000.0</v>
+      </c>
+      <c r="AM25">
+        <v>120125000.0</v>
+      </c>
+      <c r="AN25">
+        <v>120127000.0</v>
+      </c>
+      <c r="AO25">
+        <v>130128000.0</v>
+      </c>
+      <c r="AP25">
+        <v>150130000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>125132000.0</v>
+      </c>
+      <c r="AR25">
+        <v>115134000.0</v>
+      </c>
+      <c r="AS25">
+        <v>145136000.0</v>
+      </c>
+      <c r="AT25">
+        <v>145137000.0</v>
+      </c>
+      <c r="AU25">
+        <v>145139000.0</v>
+      </c>
+      <c r="AV25">
+        <v>90141000.0</v>
+      </c>
+      <c r="AW25">
+        <v>90143000.0</v>
+      </c>
+      <c r="AX25">
+        <v>115145000.0</v>
+      </c>
+      <c r="AY25">
+        <v>130147000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>130148000.0</v>
+      </c>
+      <c r="BA25">
+        <v>135150000.0</v>
+      </c>
+      <c r="BB25">
+        <v>140152000.0</v>
+      </c>
+      <c r="BC25">
+        <v>140154000.0</v>
+      </c>
+      <c r="BD25">
+        <v>140155000.0</v>
+      </c>
+      <c r="BE25">
+        <v>140157000.0</v>
+      </c>
+      <c r="BF25">
+        <v>130159000.0</v>
+      </c>
+      <c r="BG25">
+        <v>130161000.0</v>
+      </c>
+      <c r="BH25">
+        <v>130163000.0</v>
+      </c>
+      <c r="BI25">
+        <v>120164000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>130166000.0</v>
+      </c>
+      <c r="BK25">
+        <v>130168000.0</v>
+      </c>
+      <c r="BL25">
+        <v>130170000.0</v>
+      </c>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+      <c r="CT25"/>
+      <c r="CU25"/>
+      <c r="CV25"/>
+      <c r="CW25"/>
+      <c r="CX25"/>
+      <c r="CY25"/>
+      <c r="CZ25"/>
+      <c r="DA25"/>
+      <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
+      <c r="DE25"/>
+      <c r="DF25"/>
+      <c r="DG25"/>
+      <c r="DH25"/>
+      <c r="DI25"/>
+      <c r="DJ25"/>
+      <c r="DK25"/>
+      <c r="DL25"/>
+      <c r="DM25"/>
+      <c r="DN25"/>
+      <c r="DO25"/>
+      <c r="DP25"/>
+      <c r="DQ25"/>
+      <c r="DR25"/>
+      <c r="DS25"/>
+      <c r="DT25"/>
+      <c r="DU25"/>
+      <c r="DV25"/>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>56</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26">
+        <v>610845000.0</v>
+      </c>
+      <c r="D26">
+        <v>620408000.0</v>
+      </c>
+      <c r="E26">
+        <v>636045000.0</v>
+      </c>
+      <c r="F26">
+        <v>646121000.0</v>
+      </c>
+      <c r="G26">
+        <v>649335000.0</v>
+      </c>
+      <c r="H26">
+        <v>644384000.0</v>
+      </c>
+      <c r="I26">
+        <v>662656000.0</v>
+      </c>
+      <c r="J26">
+        <v>651023000.0</v>
+      </c>
+      <c r="K26">
+        <v>653904000.0</v>
+      </c>
+      <c r="L26">
+        <v>667288000.0</v>
+      </c>
+      <c r="M26">
+        <v>672346000.0</v>
+      </c>
+      <c r="N26">
+        <v>668342000.0</v>
+      </c>
+      <c r="O26">
+        <v>680087000.0</v>
+      </c>
+      <c r="P26">
+        <v>678405000.0</v>
+      </c>
+      <c r="Q26">
+        <v>665174000.0</v>
+      </c>
+      <c r="R26">
+        <v>681430000.0</v>
+      </c>
+      <c r="S26">
+        <v>690198000.0</v>
+      </c>
+      <c r="T26">
+        <v>690606000.0</v>
+      </c>
+      <c r="U26">
+        <v>684923000.0</v>
+      </c>
+      <c r="V26">
+        <v>682428000.0</v>
+      </c>
+      <c r="W26">
+        <v>679889000.0</v>
+      </c>
+      <c r="X26">
+        <v>684844000.0</v>
+      </c>
+      <c r="Y26">
+        <v>678489000.0</v>
+      </c>
+      <c r="Z26">
+        <v>2095925000.0</v>
+      </c>
+      <c r="AA26">
+        <v>1987431000.0</v>
+      </c>
+      <c r="AB26">
+        <v>1927716000.0</v>
+      </c>
+      <c r="AC26">
+        <v>1878130000.0</v>
+      </c>
+      <c r="AD26">
+        <v>1862758000.0</v>
+      </c>
+      <c r="AE26">
+        <v>1534804000.0</v>
+      </c>
+      <c r="AF26">
+        <v>1800130000.0</v>
+      </c>
+      <c r="AG26">
+        <v>1490405000.0</v>
+      </c>
+      <c r="AH26">
+        <v>1473526000.0</v>
+      </c>
+      <c r="AI26">
+        <v>1436019000.0</v>
+      </c>
+      <c r="AJ26">
+        <v>1410363000.0</v>
+      </c>
+      <c r="AK26">
+        <v>1353187000.0</v>
+      </c>
+      <c r="AL26">
+        <v>1355042000.0</v>
+      </c>
+      <c r="AM26">
+        <v>1321176000.0</v>
+      </c>
+      <c r="AN26">
+        <v>1288998000.0</v>
+      </c>
+      <c r="AO26">
+        <v>1208692000.0</v>
+      </c>
+      <c r="AP26">
+        <v>1245840000.0</v>
+      </c>
+      <c r="AQ26">
+        <v>1231558000.0</v>
+      </c>
+      <c r="AR26">
+        <v>1219094000.0</v>
+      </c>
+      <c r="AS26">
+        <v>1198996000.0</v>
+      </c>
+      <c r="AT26">
+        <v>1202451000.0</v>
+      </c>
+      <c r="AU26">
+        <v>1191428000.0</v>
+      </c>
+      <c r="AV26">
+        <v>1183139000.0</v>
+      </c>
+      <c r="AW26">
+        <v>1178597000.0</v>
+      </c>
+      <c r="AX26">
+        <v>1078627000.0</v>
+      </c>
+      <c r="AY26">
+        <v>1040168000.0</v>
+      </c>
+      <c r="AZ26">
+        <v>1034213000.0</v>
+      </c>
+      <c r="BA26">
+        <v>1023422000.0</v>
+      </c>
+      <c r="BB26">
+        <v>1031712000.0</v>
+      </c>
+      <c r="BC26">
+        <v>1001792000.0</v>
+      </c>
+      <c r="BD26">
+        <v>1001139000.0</v>
+      </c>
+      <c r="BE26">
+        <v>1009388000.0</v>
+      </c>
+      <c r="BF26">
+        <v>1003583000.0</v>
+      </c>
+      <c r="BG26">
+        <v>995728000.0</v>
+      </c>
+      <c r="BH26">
+        <v>974649000.0</v>
+      </c>
+      <c r="BI26">
+        <v>983183000.0</v>
+      </c>
+      <c r="BJ26">
+        <v>995284000.0</v>
+      </c>
+      <c r="BK26">
+        <v>991070000.0</v>
+      </c>
+      <c r="BL26">
+        <v>984466000.0</v>
+      </c>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+      <c r="CT26"/>
+      <c r="CU26"/>
+      <c r="CV26"/>
+      <c r="CW26"/>
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26"/>
+      <c r="DA26"/>
+      <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>57</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27"/>
+      <c r="DI27"/>
+      <c r="DJ27"/>
+      <c r="DK27"/>
+      <c r="DL27"/>
+      <c r="DM27"/>
+      <c r="DN27"/>
+      <c r="DO27"/>
+      <c r="DP27"/>
+      <c r="DQ27"/>
+      <c r="DR27"/>
+      <c r="DS27"/>
+      <c r="DT27"/>
+      <c r="DU27"/>
+      <c r="DV27"/>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>58</v>
+      </c>
+      <c r="B28">
+        <v>184310000.0</v>
+      </c>
+      <c r="C28">
+        <v>172189000.0</v>
+      </c>
+      <c r="D28">
+        <v>155918000.0</v>
+      </c>
+      <c r="E28">
+        <v>114137000.0</v>
+      </c>
+      <c r="F28">
+        <v>165557000.0</v>
+      </c>
+      <c r="G28">
+        <v>156074000.0</v>
+      </c>
+      <c r="H28">
+        <v>96542000.0</v>
+      </c>
+      <c r="I28">
+        <v>98692000.0</v>
+      </c>
+      <c r="J28">
+        <v>169671000.0</v>
+      </c>
+      <c r="K28">
+        <v>127993000.0</v>
+      </c>
+      <c r="L28">
+        <v>34222000.0</v>
+      </c>
+      <c r="M28">
+        <v>14733000.0</v>
+      </c>
+      <c r="N28">
+        <v>85426000.0</v>
+      </c>
+      <c r="O28">
+        <v>53650000.0</v>
+      </c>
+      <c r="P28">
+        <v>77062000.0</v>
+      </c>
+      <c r="Q28">
+        <v>25149000.0</v>
+      </c>
+      <c r="R28">
+        <v>80264000.0</v>
+      </c>
+      <c r="S28">
+        <v>93234000.0</v>
+      </c>
+      <c r="T28">
+        <v>49030000.0</v>
+      </c>
+      <c r="U28">
+        <v>112296000.0</v>
+      </c>
+      <c r="V28">
+        <v>159341000.0</v>
+      </c>
+      <c r="W28">
+        <v>105017000.0</v>
+      </c>
+      <c r="X28">
+        <v>179675000.0</v>
+      </c>
+      <c r="Y28">
+        <v>212934000.0</v>
+      </c>
+      <c r="Z28">
+        <v>234755000.0</v>
+      </c>
+      <c r="AA28">
+        <v>220876000.0</v>
+      </c>
+      <c r="AB28">
+        <v>159212000.0</v>
+      </c>
+      <c r="AC28">
+        <v>143285000.0</v>
+      </c>
+      <c r="AD28">
+        <v>164023000.0</v>
+      </c>
+      <c r="AE28">
+        <v>154918000.0</v>
+      </c>
+      <c r="AF28">
+        <v>179104000.0</v>
+      </c>
+      <c r="AG28">
+        <v>192580000.0</v>
+      </c>
+      <c r="AH28">
+        <v>274783000.0</v>
+      </c>
+      <c r="AI28">
+        <v>227390000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>208691000.0</v>
+      </c>
+      <c r="AK28">
+        <v>211369000.0</v>
+      </c>
+      <c r="AL28">
+        <v>258268000.0</v>
+      </c>
+      <c r="AM28">
+        <v>205595000.0</v>
+      </c>
+      <c r="AN28">
+        <v>261242000.0</v>
+      </c>
+      <c r="AO28">
+        <v>229544000.0</v>
+      </c>
+      <c r="AP28">
+        <v>254689000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>255626000.0</v>
+      </c>
+      <c r="AR28">
+        <v>319145000.0</v>
+      </c>
+      <c r="AS28">
+        <v>277899000.0</v>
+      </c>
+      <c r="AT28">
+        <v>236967000.0</v>
+      </c>
+      <c r="AU28">
+        <v>298385000.0</v>
+      </c>
+      <c r="AV28">
+        <v>263300000.0</v>
+      </c>
+      <c r="AW28">
+        <v>240696000.0</v>
+      </c>
+      <c r="AX28">
+        <v>277832000.0</v>
+      </c>
+      <c r="AY28">
+        <v>236690000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>259993000.0</v>
+      </c>
+      <c r="BA28">
+        <v>245873000.0</v>
+      </c>
+      <c r="BB28">
+        <v>238091000.0</v>
+      </c>
+      <c r="BC28">
+        <v>238721000.0</v>
+      </c>
+      <c r="BD28">
+        <v>266309000.0</v>
+      </c>
+      <c r="BE28">
+        <v>289164000.0</v>
+      </c>
+      <c r="BF28">
+        <v>234734000.0</v>
+      </c>
+      <c r="BG28">
+        <v>226496000.0</v>
+      </c>
+      <c r="BH28">
+        <v>251548000.0</v>
+      </c>
+      <c r="BI28">
+        <v>238953000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>235014000.0</v>
+      </c>
+      <c r="BK28">
+        <v>203834000.0</v>
+      </c>
+      <c r="BL28">
+        <v>243392000.0</v>
+      </c>
+      <c r="BM28">
+        <v>208792000.0</v>
+      </c>
+      <c r="BN28">
+        <v>191725000.0</v>
+      </c>
+      <c r="BO28">
+        <v>225182000.0</v>
+      </c>
+      <c r="BP28">
+        <v>234446000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>196640000.0</v>
+      </c>
+      <c r="BR28">
+        <v>278786000.0</v>
+      </c>
+      <c r="BS28">
+        <v>238309000.0</v>
+      </c>
+      <c r="BT28">
+        <v>255218000.0</v>
+      </c>
+      <c r="BU28">
+        <v>242950000.0</v>
+      </c>
+      <c r="BV28">
+        <v>297058000.0</v>
+      </c>
+      <c r="BW28">
+        <v>279416000.0</v>
+      </c>
+      <c r="BX28">
+        <v>299465000.0</v>
+      </c>
+      <c r="BY28">
+        <v>239672000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>167129000.0</v>
+      </c>
+      <c r="CA28">
+        <v>141409000.0</v>
+      </c>
+      <c r="CB28">
+        <v>155674000.0</v>
+      </c>
+      <c r="CC28">
+        <v>103788000.0</v>
+      </c>
+      <c r="CD28">
+        <v>174043000.0</v>
+      </c>
+      <c r="CE28">
+        <v>173120000.0</v>
+      </c>
+      <c r="CF28">
+        <v>189207000.0</v>
+      </c>
+      <c r="CG28">
+        <v>97140000.0</v>
+      </c>
+      <c r="CH28">
+        <v>155649000.0</v>
+      </c>
+      <c r="CI28">
+        <v>180650000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>192436000.0</v>
+      </c>
+      <c r="CK28">
+        <v>155783000.0</v>
+      </c>
+      <c r="CL28">
+        <v>159884000.0</v>
+      </c>
+      <c r="CM28">
+        <v>130279000.0</v>
+      </c>
+      <c r="CN28">
+        <v>140735000.0</v>
+      </c>
+      <c r="CO28">
+        <v>115825000.0</v>
+      </c>
+      <c r="CP28">
+        <v>108960000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>105005000.0</v>
+      </c>
+      <c r="CR28">
+        <v>99184000.0</v>
+      </c>
+      <c r="CS28">
+        <v>87671000.0</v>
+      </c>
+      <c r="CT28">
+        <v>117161000.0</v>
+      </c>
+      <c r="CU28">
+        <v>110934000.0</v>
+      </c>
+      <c r="CV28">
+        <v>120463000.0</v>
+      </c>
+      <c r="CW28">
+        <v>89249000.0</v>
+      </c>
+      <c r="CX28">
+        <v>88232000.0</v>
+      </c>
+      <c r="CY28">
+        <v>121970000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>92595000.0</v>
+      </c>
+      <c r="DA28">
+        <v>86689000.0</v>
+      </c>
+      <c r="DB28">
+        <v>99615000.0</v>
+      </c>
+      <c r="DC28">
+        <v>101926000.0</v>
+      </c>
+      <c r="DD28">
+        <v>96900000.0</v>
+      </c>
+      <c r="DE28">
+        <v>81200000.0</v>
+      </c>
+      <c r="DF28">
+        <v>90000000.0</v>
+      </c>
+      <c r="DG28">
+        <v>70700000.0</v>
+      </c>
+      <c r="DH28">
+        <v>54500000.0</v>
+      </c>
+      <c r="DI28">
+        <v>63000000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>75100000.0</v>
+      </c>
+      <c r="DK28">
+        <v>73500000.0</v>
+      </c>
+      <c r="DL28">
+        <v>69000000.0</v>
+      </c>
+      <c r="DM28">
+        <v>68500000.0</v>
+      </c>
+      <c r="DN28">
+        <v>69100000.0</v>
+      </c>
+      <c r="DO28">
+        <v>65700000.0</v>
+      </c>
+      <c r="DP28">
+        <v>51100000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>49600000.0</v>
+      </c>
+      <c r="DR28">
+        <v>55500000.0</v>
+      </c>
+      <c r="DS28">
+        <v>44700000.0</v>
+      </c>
+      <c r="DT28">
+        <v>41200000.0</v>
+      </c>
+      <c r="DU28">
+        <v>35700000.0</v>
+      </c>
+      <c r="DV28">
+        <v>46700000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>59</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>482580000.0</v>
+      </c>
+      <c r="D29">
+        <v>420643000.0</v>
+      </c>
+      <c r="E29">
+        <v>370066000.0</v>
+      </c>
+      <c r="F29">
+        <v>461662000.0</v>
+      </c>
+      <c r="G29">
+        <v>445125000.0</v>
+      </c>
+      <c r="H29">
+        <v>347493000.0</v>
+      </c>
+      <c r="I29">
+        <v>351783000.0</v>
+      </c>
+      <c r="J29">
+        <v>475288000.0</v>
+      </c>
+      <c r="K29">
+        <v>397403000.0</v>
+      </c>
+      <c r="L29">
+        <v>263155000.0</v>
+      </c>
+      <c r="M29">
+        <v>309658000.0</v>
+      </c>
+      <c r="N29">
+        <v>346484000.0</v>
+      </c>
+      <c r="O29">
+        <v>312342000.0</v>
+      </c>
+      <c r="P29">
+        <v>332406000.0</v>
+      </c>
+      <c r="Q29">
+        <v>338260000.0</v>
+      </c>
+      <c r="R29">
+        <v>354273000.0</v>
+      </c>
+      <c r="S29">
+        <v>367358000.0</v>
+      </c>
+      <c r="T29">
+        <v>381999000.0</v>
+      </c>
+      <c r="U29">
+        <v>471938000.0</v>
+      </c>
+      <c r="V29">
+        <v>462803000.0</v>
+      </c>
+      <c r="W29">
+        <v>457832000.0</v>
+      </c>
+      <c r="X29">
+        <v>485764000.0</v>
+      </c>
+      <c r="Y29">
+        <v>503227000.0</v>
+      </c>
+      <c r="Z29">
+        <v>495389000.0</v>
+      </c>
+      <c r="AA29">
+        <v>463297000.0</v>
+      </c>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>60</v>
+      </c>
+      <c r="B30">
+        <v>20106000.0</v>
+      </c>
+      <c r="C30">
+        <v>19247000.0</v>
+      </c>
+      <c r="D30">
+        <v>14185000.0</v>
+      </c>
+      <c r="E30">
+        <v>16256000.0</v>
+      </c>
+      <c r="F30">
+        <v>19386000.0</v>
+      </c>
+      <c r="G30">
+        <v>17923000.0</v>
+      </c>
+      <c r="H30">
+        <v>13976000.0</v>
+      </c>
+      <c r="I30">
+        <v>14600000.0</v>
+      </c>
+      <c r="J30">
+        <v>17760000.0</v>
+      </c>
+      <c r="K30">
+        <v>15970000.0</v>
+      </c>
+      <c r="L30">
+        <v>11894000.0</v>
+      </c>
+      <c r="M30">
+        <v>12038000.0</v>
+      </c>
+      <c r="N30">
+        <v>13598000.0</v>
+      </c>
+      <c r="O30">
+        <v>12142000.0</v>
+      </c>
+      <c r="P30">
+        <v>9829000.0</v>
+      </c>
+      <c r="Q30">
+        <v>8176000.0</v>
+      </c>
+      <c r="R30">
+        <v>10262000.0</v>
+      </c>
+      <c r="S30">
+        <v>9737000.0</v>
+      </c>
+      <c r="T30">
+        <v>7544000.0</v>
+      </c>
+      <c r="U30">
+        <v>8380000.0</v>
+      </c>
+      <c r="V30">
+        <v>10985000.0</v>
+      </c>
+      <c r="W30">
+        <v>10847000.0</v>
+      </c>
+      <c r="X30">
+        <v>9298000.0</v>
+      </c>
+      <c r="Y30">
+        <v>10249000.0</v>
+      </c>
+      <c r="Z30">
+        <v>11055000.0</v>
+      </c>
+      <c r="AA30">
+        <v>9648000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7167000.0</v>
+      </c>
+      <c r="AC30">
+        <v>7636000.0</v>
+      </c>
+      <c r="AD30">
+        <v>9966000.0</v>
+      </c>
+      <c r="AE30">
+        <v>9307000.0</v>
+      </c>
+      <c r="AF30">
+        <v>6660000.0</v>
+      </c>
+      <c r="AG30">
+        <v>7095000.0</v>
+      </c>
+      <c r="AH30">
+        <v>7723000.0</v>
+      </c>
+      <c r="AI30">
+        <v>7222000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>5867000.0</v>
+      </c>
+      <c r="AK30">
+        <v>5820000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7192000.0</v>
+      </c>
+      <c r="AM30">
+        <v>6854000.0</v>
+      </c>
+      <c r="AN30">
+        <v>5532000.0</v>
+      </c>
+      <c r="AO30">
+        <v>5079000.0</v>
+      </c>
+      <c r="AP30">
+        <v>6372000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>6271000.0</v>
+      </c>
+      <c r="AR30">
+        <v>4912000.0</v>
+      </c>
+      <c r="AS30">
+        <v>5189000.0</v>
+      </c>
+      <c r="AT30">
+        <v>6180000.0</v>
+      </c>
+      <c r="AU30">
+        <v>5724000.0</v>
+      </c>
+      <c r="AV30">
+        <v>4748000.0</v>
+      </c>
+      <c r="AW30">
+        <v>5141000.0</v>
+      </c>
+      <c r="AX30">
+        <v>6247000.0</v>
+      </c>
+      <c r="AY30">
+        <v>5962000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>5038000.0</v>
+      </c>
+      <c r="BA30">
+        <v>5353000.0</v>
+      </c>
+      <c r="BB30">
+        <v>6443000.0</v>
+      </c>
+      <c r="BC30">
+        <v>5709000.0</v>
+      </c>
+      <c r="BD30">
+        <v>4912000.0</v>
+      </c>
+      <c r="BE30">
+        <v>5425000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6024000.0</v>
+      </c>
+      <c r="BG30">
+        <v>5690000.0</v>
+      </c>
+      <c r="BH30">
+        <v>4835000.0</v>
+      </c>
+      <c r="BI30">
+        <v>5018000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>6511000.0</v>
+      </c>
+      <c r="BK30">
+        <v>6236000.0</v>
+      </c>
+      <c r="BL30">
+        <v>5263000.0</v>
+      </c>
+      <c r="BM30">
+        <v>5445000.0</v>
+      </c>
+      <c r="BN30">
+        <v>6536000.0</v>
+      </c>
+      <c r="BO30">
+        <v>6110000.0</v>
+      </c>
+      <c r="BP30">
+        <v>4889000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>5648000.0</v>
+      </c>
+      <c r="BR30">
+        <v>7140000.0</v>
+      </c>
+      <c r="BS30">
+        <v>7077000.0</v>
+      </c>
+      <c r="BT30">
+        <v>5783000.0</v>
+      </c>
+      <c r="BU30">
+        <v>6785000.0</v>
+      </c>
+      <c r="BV30">
+        <v>7886000.0</v>
+      </c>
+      <c r="BW30">
+        <v>7273000.0</v>
+      </c>
+      <c r="BX30">
+        <v>6585000.0</v>
+      </c>
+      <c r="BY30">
+        <v>7360000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>7876000.0</v>
+      </c>
+      <c r="CA30">
+        <v>7202000.0</v>
+      </c>
+      <c r="CB30">
+        <v>6140000.0</v>
+      </c>
+      <c r="CC30">
+        <v>6677000.0</v>
+      </c>
+      <c r="CD30">
+        <v>6904000.0</v>
+      </c>
+      <c r="CE30">
+        <v>6096000.0</v>
+      </c>
+      <c r="CF30">
+        <v>5005000.0</v>
+      </c>
+      <c r="CG30">
+        <v>4759000.0</v>
+      </c>
+      <c r="CH30">
+        <v>5492000.0</v>
+      </c>
+      <c r="CI30">
+        <v>5032000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>2791000.0</v>
+      </c>
+      <c r="CK30">
+        <v>3026000.0</v>
+      </c>
+      <c r="CL30">
+        <v>3055000.0</v>
+      </c>
+      <c r="CM30">
+        <v>3147000.0</v>
+      </c>
+      <c r="CN30">
+        <v>2743000.0</v>
+      </c>
+      <c r="CO30">
+        <v>2814000.0</v>
+      </c>
+      <c r="CP30">
+        <v>2922000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>3051000.0</v>
+      </c>
+      <c r="CR30">
+        <v>2642000.0</v>
+      </c>
+      <c r="CS30">
+        <v>2852000.0</v>
+      </c>
+      <c r="CT30">
+        <v>3129000.0</v>
+      </c>
+      <c r="CU30">
+        <v>2821000.0</v>
+      </c>
+      <c r="CV30">
+        <v>2635000.0</v>
+      </c>
+      <c r="CW30">
+        <v>2785000.0</v>
+      </c>
+      <c r="CX30">
+        <v>3416000.0</v>
+      </c>
+      <c r="CY30">
+        <v>3271000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>3105000.0</v>
+      </c>
+      <c r="DA30">
+        <v>2779000.0</v>
+      </c>
+      <c r="DB30">
+        <v>2970000.0</v>
+      </c>
+      <c r="DC30">
+        <v>2473000.0</v>
+      </c>
+      <c r="DD30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DE30">
+        <v>2300000.0</v>
+      </c>
+      <c r="DF30">
+        <v>2600000.0</v>
+      </c>
+      <c r="DG30">
+        <v>2000000.0</v>
+      </c>
+      <c r="DH30"/>
+      <c r="DI30"/>
+      <c r="DJ30"/>
+      <c r="DK30"/>
+      <c r="DL30"/>
+      <c r="DM30"/>
+      <c r="DN30"/>
+      <c r="DO30"/>
+      <c r="DP30"/>
+      <c r="DQ30"/>
+      <c r="DR30"/>
+      <c r="DS30"/>
+      <c r="DT30"/>
+      <c r="DU30"/>
+      <c r="DV30"/>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>61</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
+        <v>196019000.0</v>
+      </c>
+      <c r="N31">
+        <v>201357000.0</v>
+      </c>
+      <c r="O31">
+        <v>197815000.0</v>
+      </c>
+      <c r="P31">
+        <v>198277000.0</v>
+      </c>
+      <c r="Q31">
+        <v>189271000.0</v>
+      </c>
+      <c r="R31">
+        <v>197039000.0</v>
+      </c>
+      <c r="S31">
+        <v>203000000.0</v>
+      </c>
+      <c r="T31">
+        <v>215011000.0</v>
+      </c>
+      <c r="U31">
+        <v>208091000.0</v>
+      </c>
+      <c r="V31">
+        <v>203509000.0</v>
+      </c>
+      <c r="W31">
+        <v>197538000.0</v>
+      </c>
+      <c r="X31">
+        <v>193080000.0</v>
+      </c>
+      <c r="Y31">
+        <v>189635000.0</v>
+      </c>
+      <c r="Z31">
+        <v>186779000.0</v>
+      </c>
+      <c r="AA31">
+        <v>185452000.0</v>
+      </c>
+      <c r="AB31">
+        <v>182703000.0</v>
+      </c>
+      <c r="AC31">
+        <v>178684000.0</v>
+      </c>
+      <c r="AD31">
+        <v>174788000.0</v>
+      </c>
+      <c r="AE31">
+        <v>167982000.0</v>
+      </c>
+      <c r="AF31">
+        <v>161737000.0</v>
+      </c>
+      <c r="AG31">
+        <v>154856000.0</v>
+      </c>
+      <c r="AH31">
+        <v>153499000.0</v>
+      </c>
+      <c r="AI31">
+        <v>151567000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>151516000.0</v>
+      </c>
+      <c r="AK31">
+        <v>150077000.0</v>
+      </c>
+      <c r="AL31">
+        <v>147732000.0</v>
+      </c>
+      <c r="AM31">
+        <v>145048000.0</v>
+      </c>
+      <c r="AN31">
+        <v>142716000.0</v>
+      </c>
+      <c r="AO31">
+        <v>146189000.0</v>
+      </c>
+      <c r="AP31">
+        <v>144983000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>141740000.0</v>
+      </c>
+      <c r="AR31">
+        <v>137693000.0</v>
+      </c>
+      <c r="AS31">
+        <v>137336000.0</v>
+      </c>
+      <c r="AT31">
+        <v>134004000.0</v>
+      </c>
+      <c r="AU31">
+        <v>133711000.0</v>
+      </c>
+      <c r="AV31">
+        <v>131749000.0</v>
+      </c>
+      <c r="AW31">
+        <v>129385000.0</v>
+      </c>
+      <c r="AX31">
+        <v>127644000.0</v>
+      </c>
+      <c r="AY31">
+        <v>122611000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>116293000.0</v>
+      </c>
+      <c r="BA31">
+        <v>116848000.0</v>
+      </c>
+      <c r="BB31">
+        <v>116167000.0</v>
+      </c>
+      <c r="BC31">
+        <v>123940000.0</v>
+      </c>
+      <c r="BD31">
+        <v>114116000.0</v>
+      </c>
+      <c r="BE31">
+        <v>116576000.0</v>
+      </c>
+      <c r="BF31">
+        <v>113369000.0</v>
+      </c>
+      <c r="BG31">
+        <v>111581000.0</v>
+      </c>
+      <c r="BH31">
+        <v>110871000.0</v>
+      </c>
+      <c r="BI31">
+        <v>110576000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>103772000.0</v>
+      </c>
+      <c r="BK31">
+        <v>99131000.0</v>
+      </c>
+      <c r="BL31">
+        <v>97459000.0</v>
+      </c>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+      <c r="CT31"/>
+      <c r="CU31"/>
+      <c r="CV31"/>
+      <c r="CW31"/>
+      <c r="CX31"/>
+      <c r="CY31"/>
+      <c r="CZ31"/>
+      <c r="DA31"/>
+      <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
+      <c r="DE31"/>
+      <c r="DF31"/>
+      <c r="DG31"/>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>62</v>
+      </c>
+      <c r="B32"/>
+      <c r="C32"/>
+      <c r="D32"/>
+      <c r="E32"/>
+      <c r="F32"/>
+      <c r="G32"/>
+      <c r="H32"/>
+      <c r="I32"/>
+      <c r="J32"/>
+      <c r="K32"/>
+      <c r="L32"/>
+      <c r="M32"/>
+      <c r="N32"/>
+      <c r="O32"/>
+      <c r="P32"/>
+      <c r="Q32"/>
+      <c r="R32"/>
+      <c r="S32"/>
+      <c r="T32"/>
+      <c r="U32"/>
+      <c r="V32"/>
+      <c r="W32"/>
+      <c r="X32"/>
+      <c r="Y32"/>
+      <c r="Z32"/>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+      <c r="CT32"/>
+      <c r="CU32"/>
+      <c r="CV32"/>
+      <c r="CW32"/>
+      <c r="CX32"/>
+      <c r="CY32"/>
+      <c r="CZ32"/>
+      <c r="DA32"/>
+      <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
+      <c r="DE32"/>
+      <c r="DF32"/>
+      <c r="DG32"/>
+      <c r="DH32"/>
+      <c r="DI32"/>
+      <c r="DJ32"/>
+      <c r="DK32"/>
+      <c r="DL32"/>
+      <c r="DM32"/>
+      <c r="DN32"/>
+      <c r="DO32"/>
+      <c r="DP32"/>
+      <c r="DQ32"/>
+      <c r="DR32"/>
+      <c r="DS32"/>
+      <c r="DT32"/>
+      <c r="DU32"/>
+      <c r="DV32"/>
+    </row>
+    <row r="33" spans="1:126">
+      <c r="A33" t="s">
+        <v>63</v>
+      </c>
+      <c r="B33">
+        <v>58997000.0</v>
+      </c>
+      <c r="C33">
+        <v>3157909000.0</v>
+      </c>
+      <c r="D33">
+        <v>2855735000.0</v>
+      </c>
+      <c r="E33">
+        <v>3143380000.0</v>
+      </c>
+      <c r="F33">
+        <v>2871263000.0</v>
+      </c>
+      <c r="G33">
+        <v>2859315000.0</v>
+      </c>
+      <c r="H33">
+        <v>2818618000.0</v>
+      </c>
+      <c r="I33">
+        <v>2790607000.0</v>
+      </c>
+      <c r="J33">
+        <v>2732734000.0</v>
+      </c>
+      <c r="K33">
+        <v>2660963000.0</v>
+      </c>
+      <c r="L33">
+        <v>2617321000.0</v>
+      </c>
+      <c r="M33">
+        <v>2578869000.0</v>
+      </c>
+      <c r="N33">
+        <v>2553807000.0</v>
+      </c>
+      <c r="O33">
+        <v>2481205000.0</v>
+      </c>
+      <c r="P33">
+        <v>737328000.0</v>
+      </c>
+      <c r="Q33">
+        <v>2350427000.0</v>
+      </c>
+      <c r="R33">
+        <v>2272031000.0</v>
+      </c>
+      <c r="S33">
+        <v>2185377000.0</v>
+      </c>
+      <c r="T33">
+        <v>2111677000.0</v>
+      </c>
+      <c r="U33">
+        <v>2091082000.0</v>
+      </c>
+      <c r="V33">
+        <v>2063904000.0</v>
+      </c>
+      <c r="W33">
+        <v>2006853000.0</v>
+      </c>
+      <c r="X33">
+        <v>1956199000.0</v>
+      </c>
+      <c r="Y33">
+        <v>1875384000.0</v>
+      </c>
+      <c r="Z33">
+        <v>1900519000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1786656000.0</v>
+      </c>
+      <c r="AB33">
+        <v>1675366000.0</v>
+      </c>
+      <c r="AC33">
+        <v>1660661000.0</v>
+      </c>
+      <c r="AD33">
+        <v>1648328000.0</v>
+      </c>
+      <c r="AE33">
+        <v>1641261000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1589281000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1596621000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1578518000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1543985000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1519797000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1453923000.0</v>
+      </c>
+      <c r="AL33">
+        <v>1456304000.0</v>
+      </c>
+      <c r="AM33">
+        <v>1423478000.0</v>
+      </c>
+      <c r="AN33">
+        <v>1389268000.0</v>
+      </c>
+      <c r="AO33">
+        <v>1309162000.0</v>
+      </c>
+      <c r="AP33">
+        <v>1345349000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>1330780000.0</v>
+      </c>
+      <c r="AR33">
+        <v>1318547000.0</v>
+      </c>
+      <c r="AS33">
+        <v>1299080000.0</v>
+      </c>
+      <c r="AT33">
+        <v>1292300000.0</v>
+      </c>
+      <c r="AU33">
+        <v>1282600000.0</v>
+      </c>
+      <c r="AV33">
+        <v>1275506000.0</v>
+      </c>
+      <c r="AW33">
+        <v>1274636000.0</v>
+      </c>
+      <c r="AX33">
+        <v>1173265000.0</v>
+      </c>
+      <c r="AY33">
+        <v>1137626000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>1133969000.0</v>
+      </c>
+      <c r="BA33">
+        <v>1120592000.0</v>
+      </c>
+      <c r="BB33">
+        <v>1131301000.0</v>
+      </c>
+      <c r="BC33">
+        <v>1102245000.0</v>
+      </c>
+      <c r="BD33">
+        <v>1101877000.0</v>
+      </c>
+      <c r="BE33">
+        <v>1402306000.0</v>
+      </c>
+      <c r="BF33">
+        <v>1404541000.0</v>
+      </c>
+      <c r="BG33">
+        <v>1404447000.0</v>
+      </c>
+      <c r="BH33">
+        <v>1067715000.0</v>
+      </c>
+      <c r="BI33">
+        <v>1405357000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>1396757000.0</v>
+      </c>
+      <c r="BK33">
+        <v>1411102000.0</v>
+      </c>
+      <c r="BL33">
+        <v>1374601000.0</v>
+      </c>
+      <c r="BM33">
+        <v>1355299000.0</v>
+      </c>
+      <c r="BN33">
+        <v>1297520000.0</v>
+      </c>
+      <c r="BO33">
+        <v>1318703000.0</v>
+      </c>
+      <c r="BP33">
+        <v>1311173000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>1309773000.0</v>
+      </c>
+      <c r="BR33">
+        <v>1344271000.0</v>
+      </c>
+      <c r="BS33">
+        <v>1375608000.0</v>
+      </c>
+      <c r="BT33">
+        <v>1303105000.0</v>
+      </c>
+      <c r="BU33">
+        <v>1282810000.0</v>
+      </c>
+      <c r="BV33">
+        <v>1257490000.0</v>
+      </c>
+      <c r="BW33">
+        <v>1225098000.0</v>
+      </c>
+      <c r="BX33">
+        <v>1199411000.0</v>
+      </c>
+      <c r="BY33">
+        <v>1167880000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>1132049000.0</v>
+      </c>
+      <c r="CA33">
+        <v>1080316000.0</v>
+      </c>
+      <c r="CB33">
+        <v>1074541000.0</v>
+      </c>
+      <c r="CC33">
+        <v>1062251000.0</v>
+      </c>
+      <c r="CD33">
+        <v>1071073000.0</v>
+      </c>
+      <c r="CE33">
+        <v>1033225000.0</v>
+      </c>
+      <c r="CF33">
+        <v>1011222000.0</v>
+      </c>
+      <c r="CG33">
+        <v>959055000.0</v>
+      </c>
+      <c r="CH33">
+        <v>931000000.0</v>
+      </c>
+      <c r="CI33">
+        <v>890980000.0</v>
+      </c>
+      <c r="CJ33">
+        <v>616677000.0</v>
+      </c>
+      <c r="CK33">
+        <v>610517000.0</v>
+      </c>
+      <c r="CL33">
+        <v>597140000.0</v>
+      </c>
+      <c r="CM33">
+        <v>565836000.0</v>
+      </c>
+      <c r="CN33">
+        <v>548982000.0</v>
+      </c>
+      <c r="CO33">
+        <v>535246000.0</v>
+      </c>
+      <c r="CP33">
+        <v>515232000.0</v>
+      </c>
+      <c r="CQ33">
+        <v>490891000.0</v>
+      </c>
+      <c r="CR33">
+        <v>477245000.0</v>
+      </c>
+      <c r="CS33">
+        <v>468092000.0</v>
+      </c>
+      <c r="CT33">
+        <v>465920000.0</v>
+      </c>
+      <c r="CU33">
+        <v>426069000.0</v>
+      </c>
+      <c r="CV33">
+        <v>420937000.0</v>
+      </c>
+      <c r="CW33">
+        <v>405472000.0</v>
+      </c>
+      <c r="CX33">
+        <v>404388000.0</v>
+      </c>
+      <c r="CY33">
+        <v>397507000.0</v>
+      </c>
+      <c r="CZ33">
+        <v>379787000.0</v>
+      </c>
+      <c r="DA33">
+        <v>364831000.0</v>
+      </c>
+      <c r="DB33">
+        <v>350907000.0</v>
+      </c>
+      <c r="DC33">
+        <v>342524000.0</v>
+      </c>
+      <c r="DD33">
+        <v>330800000.0</v>
+      </c>
+      <c r="DE33">
+        <v>320500000.0</v>
+      </c>
+      <c r="DF33">
+        <v>319100000.0</v>
+      </c>
+      <c r="DG33">
+        <v>297100000.0</v>
+      </c>
+      <c r="DH33"/>
+      <c r="DI33"/>
+      <c r="DJ33"/>
+      <c r="DK33"/>
+      <c r="DL33"/>
+      <c r="DM33">
+        <v>-100000.0</v>
+      </c>
+      <c r="DN33">
+        <v>-100000.0</v>
+      </c>
+      <c r="DO33">
+        <v>100000.0</v>
+      </c>
+      <c r="DP33"/>
+      <c r="DQ33"/>
+      <c r="DR33">
+        <v>100000.0</v>
+      </c>
+      <c r="DS33"/>
+      <c r="DT33"/>
+      <c r="DU33"/>
+      <c r="DV33">
+        <v>-100000.0</v>
+      </c>
+    </row>
+    <row r="34" spans="1:126">
+      <c r="A34" t="s">
+        <v>64</v>
+      </c>
+      <c r="B34"/>
+      <c r="C34"/>
+      <c r="D34"/>
+      <c r="E34"/>
+      <c r="F34"/>
+      <c r="G34"/>
+      <c r="H34"/>
+      <c r="I34"/>
+      <c r="J34"/>
+      <c r="K34"/>
+      <c r="L34"/>
+      <c r="M34"/>
+      <c r="N34">
+        <v>28469000.0</v>
+      </c>
+      <c r="O34">
+        <v>32777000.0</v>
+      </c>
+      <c r="P34">
+        <v>27895000.0</v>
+      </c>
+      <c r="Q34">
+        <v>26856000.0</v>
+      </c>
+      <c r="R34">
+        <v>24059000.0</v>
+      </c>
+      <c r="S34">
+        <v>22710000.0</v>
+      </c>
+      <c r="T34">
+        <v>21803000.0</v>
+      </c>
+      <c r="U34">
+        <v>24440000.0</v>
+      </c>
+      <c r="V34">
+        <v>26319000.0</v>
+      </c>
+      <c r="W34">
+        <v>25479000.0</v>
+      </c>
+      <c r="X34">
+        <v>30861000.0</v>
+      </c>
+      <c r="Y34">
+        <v>30340000.0</v>
+      </c>
+      <c r="Z34">
+        <v>31614000.0</v>
+      </c>
+      <c r="AA34">
+        <v>28487000.0</v>
+      </c>
+      <c r="AB34">
+        <v>20867000.0</v>
+      </c>
+      <c r="AC34">
+        <v>20031000.0</v>
+      </c>
+      <c r="AD34">
+        <v>19292000.0</v>
+      </c>
+      <c r="AE34">
+        <v>16264000.0</v>
+      </c>
+      <c r="AF34">
+        <v>15626000.0</v>
+      </c>
+      <c r="AG34">
+        <v>17008000.0</v>
+      </c>
+      <c r="AH34">
+        <v>16556000.0</v>
+      </c>
+      <c r="AI34">
+        <v>18022000.0</v>
+      </c>
+      <c r="AJ34">
+        <v>13972000.0</v>
+      </c>
+      <c r="AK34">
+        <v>17442000.0</v>
+      </c>
+      <c r="AL34">
+        <v>16578000.0</v>
+      </c>
+      <c r="AM34">
+        <v>16025000.0</v>
+      </c>
+      <c r="AN34">
+        <v>18496000.0</v>
+      </c>
+      <c r="AO34">
+        <v>17247000.0</v>
+      </c>
+      <c r="AP34">
+        <v>17862000.0</v>
+      </c>
+      <c r="AQ34">
+        <v>17164000.0</v>
+      </c>
+      <c r="AR34">
+        <v>16666000.0</v>
+      </c>
+      <c r="AS34">
+        <v>16797000.0</v>
+      </c>
+      <c r="AT34">
+        <v>15195000.0</v>
+      </c>
+      <c r="AU34">
+        <v>15915000.0</v>
+      </c>
+      <c r="AV34">
+        <v>15842000.0</v>
+      </c>
+      <c r="AW34">
+        <v>15489000.0</v>
+      </c>
+      <c r="AX34">
+        <v>14675000.0</v>
+      </c>
+      <c r="AY34">
+        <v>14212000.0</v>
+      </c>
+      <c r="AZ34">
+        <v>14341000.0</v>
+      </c>
+      <c r="BA34">
+        <v>13853000.0</v>
+      </c>
+      <c r="BB34">
+        <v>13734000.0</v>
+      </c>
+      <c r="BC34">
+        <v>16070000.0</v>
+      </c>
+      <c r="BD34">
+        <v>16921000.0</v>
+      </c>
+      <c r="BE34">
+        <v>17383000.0</v>
+      </c>
+      <c r="BF34">
+        <v>17152000.0</v>
+      </c>
+      <c r="BG34">
+        <v>16213000.0</v>
+      </c>
+      <c r="BH34">
+        <v>15013000.0</v>
+      </c>
+      <c r="BI34">
+        <v>15990000.0</v>
+      </c>
+      <c r="BJ34">
+        <v>13306000.0</v>
+      </c>
+      <c r="BK34">
+        <v>11703000.0</v>
+      </c>
+      <c r="BL34">
+        <v>12106000.0</v>
+      </c>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+      <c r="CT34"/>
+      <c r="CU34"/>
+      <c r="CV34"/>
+      <c r="CW34"/>
+      <c r="CX34"/>
+      <c r="CY34"/>
+      <c r="CZ34"/>
+      <c r="DA34"/>
+      <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
+      <c r="DE34"/>
+      <c r="DF34"/>
+      <c r="DG34"/>
+      <c r="DH34"/>
+      <c r="DI34"/>
+      <c r="DJ34"/>
+      <c r="DK34"/>
+      <c r="DL34"/>
+      <c r="DM34"/>
+      <c r="DN34"/>
+      <c r="DO34"/>
+      <c r="DP34"/>
+      <c r="DQ34"/>
+      <c r="DR34"/>
+      <c r="DS34"/>
+      <c r="DT34"/>
+      <c r="DU34"/>
+      <c r="DV34"/>
+    </row>
+    <row r="35" spans="1:126">
+      <c r="A35" t="s">
+        <v>65</v>
+      </c>
+      <c r="B35">
+        <v>29290000.0</v>
+      </c>
+      <c r="C35">
+        <v>2813683000.0</v>
+      </c>
+      <c r="D35">
+        <v>126087000.0</v>
+      </c>
+      <c r="E35">
+        <v>128894000.0</v>
+      </c>
+      <c r="F35">
+        <v>127511000.0</v>
+      </c>
+      <c r="G35">
+        <v>100912000.0</v>
+      </c>
+      <c r="H35">
+        <v>127988000.0</v>
+      </c>
+      <c r="I35">
+        <v>127035000.0</v>
+      </c>
+      <c r="J35">
+        <v>101576000.0</v>
+      </c>
+      <c r="K35">
+        <v>101779000.0</v>
+      </c>
+      <c r="L35">
+        <v>34305000.0</v>
+      </c>
+      <c r="M35">
+        <v>34544000.0</v>
+      </c>
+      <c r="N35">
+        <v>53549000.0</v>
+      </c>
+      <c r="O35">
+        <v>32858000.0</v>
+      </c>
+      <c r="P35">
+        <v>2510255000.0</v>
+      </c>
+      <c r="Q35">
+        <v>26941000.0</v>
+      </c>
+      <c r="R35">
+        <v>24146000.0</v>
+      </c>
+      <c r="S35">
+        <v>77799000.0</v>
+      </c>
+      <c r="T35">
+        <v>76893000.0</v>
+      </c>
+      <c r="U35">
+        <v>79532000.0</v>
+      </c>
+      <c r="V35">
+        <v>81413000.0</v>
+      </c>
+      <c r="W35">
+        <v>80575000.0</v>
+      </c>
+      <c r="X35">
+        <v>85959000.0</v>
+      </c>
+      <c r="Y35">
+        <v>85440000.0</v>
+      </c>
+      <c r="Z35">
+        <v>255317000.0</v>
+      </c>
+      <c r="AA35">
+        <v>83590000.0</v>
+      </c>
+      <c r="AB35">
+        <v>30972000.0</v>
+      </c>
+      <c r="AC35">
+        <v>30138000.0</v>
+      </c>
+      <c r="AD35">
+        <v>29401000.0</v>
+      </c>
+      <c r="AE35">
+        <v>26374000.0</v>
+      </c>
+      <c r="AF35">
+        <v>80738000.0</v>
+      </c>
+      <c r="AG35">
+        <v>82122000.0</v>
+      </c>
+      <c r="AH35">
+        <v>81672000.0</v>
+      </c>
+      <c r="AI35">
+        <v>133139000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>129092000.0</v>
+      </c>
+      <c r="AK35">
+        <v>132563000.0</v>
+      </c>
+      <c r="AL35">
+        <v>141701000.0</v>
+      </c>
+      <c r="AM35">
+        <v>136150000.0</v>
+      </c>
+      <c r="AN35">
+        <v>138623000.0</v>
+      </c>
+      <c r="AO35">
+        <v>147375000.0</v>
+      </c>
+      <c r="AP35">
+        <v>167992000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>142296000.0</v>
+      </c>
+      <c r="AR35">
+        <v>131800000.0</v>
+      </c>
+      <c r="AS35">
+        <v>161933000.0</v>
+      </c>
+      <c r="AT35">
+        <v>160332000.0</v>
+      </c>
+      <c r="AU35">
+        <v>161054000.0</v>
+      </c>
+      <c r="AV35">
+        <v>105983000.0</v>
+      </c>
+      <c r="AW35">
+        <v>105632000.0</v>
+      </c>
+      <c r="AX35">
+        <v>129820000.0</v>
+      </c>
+      <c r="AY35">
+        <v>144359000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>144489000.0</v>
+      </c>
+      <c r="BA35">
+        <v>149003000.0</v>
+      </c>
+      <c r="BB35">
+        <v>153886000.0</v>
+      </c>
+      <c r="BC35">
+        <v>156224000.0</v>
+      </c>
+      <c r="BD35">
+        <v>157076000.0</v>
+      </c>
+      <c r="BE35">
+        <v>157540000.0</v>
+      </c>
+      <c r="BF35">
+        <v>147311000.0</v>
+      </c>
+      <c r="BG35">
+        <v>146374000.0</v>
+      </c>
+      <c r="BH35">
+        <v>145176000.0</v>
+      </c>
+      <c r="BI35">
+        <v>136154000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>143472000.0</v>
+      </c>
+      <c r="BK35">
+        <v>141871000.0</v>
+      </c>
+      <c r="BL35">
+        <v>142276000.0</v>
+      </c>
+      <c r="BM35">
+        <v>142962000.0</v>
+      </c>
+      <c r="BN35">
+        <v>12385000.0</v>
+      </c>
+      <c r="BO35">
+        <v>11909000.0</v>
+      </c>
+      <c r="BP35">
+        <v>160612000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>11095000.0</v>
+      </c>
+      <c r="BR35">
+        <v>12478000.0</v>
+      </c>
+      <c r="BS35">
+        <v>12336000.0</v>
+      </c>
+      <c r="BT35">
+        <v>282827000.0</v>
+      </c>
+      <c r="BU35">
+        <v>276398000.0</v>
+      </c>
+      <c r="BV35">
+        <v>328495000.0</v>
+      </c>
+      <c r="BW35">
+        <v>308120000.0</v>
+      </c>
+      <c r="BX35">
+        <v>329302000.0</v>
+      </c>
+      <c r="BY35">
+        <v>279079000.0</v>
+      </c>
+      <c r="BZ35">
+        <v>199972000.0</v>
+      </c>
+      <c r="CA35">
+        <v>175060000.0</v>
+      </c>
+      <c r="CB35">
+        <v>192307000.0</v>
+      </c>
+      <c r="CC35">
+        <v>140728000.0</v>
+      </c>
+      <c r="CD35">
+        <v>207992000.0</v>
+      </c>
+      <c r="CE35">
+        <v>205080000.0</v>
+      </c>
+      <c r="CF35">
+        <v>224793000.0</v>
+      </c>
+      <c r="CG35">
+        <v>136153000.0</v>
+      </c>
+      <c r="CH35">
+        <v>185746000.0</v>
+      </c>
+      <c r="CI35">
+        <v>212323000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>211579000.0</v>
+      </c>
+      <c r="CK35">
+        <v>177191000.0</v>
+      </c>
+      <c r="CL35">
+        <v>177884000.0</v>
+      </c>
+      <c r="CM35">
+        <v>144616000.0</v>
+      </c>
+      <c r="CN35">
+        <v>162017000.0</v>
+      </c>
+      <c r="CO35">
+        <v>134133000.0</v>
+      </c>
+      <c r="CP35">
+        <v>126515000.0</v>
+      </c>
+      <c r="CQ35">
+        <v>119759000.0</v>
+      </c>
+      <c r="CR35">
+        <v>117149000.0</v>
+      </c>
+      <c r="CS35">
+        <v>118334000.0</v>
+      </c>
+      <c r="CT35">
+        <v>130425000.0</v>
+      </c>
+      <c r="CU35">
+        <v>122187000.0</v>
+      </c>
+      <c r="CV35">
+        <v>134443000.0</v>
+      </c>
+      <c r="CW35">
+        <v>106993000.0</v>
+      </c>
+      <c r="CX35">
+        <v>102333000.0</v>
+      </c>
+      <c r="CY35">
+        <v>132155000.0</v>
+      </c>
+      <c r="CZ35">
+        <v>105490000.0</v>
+      </c>
+      <c r="DA35">
+        <v>2232000.0</v>
+      </c>
+      <c r="DB35">
+        <v>112299000.0</v>
+      </c>
+      <c r="DC35">
+        <v>113913000.0</v>
+      </c>
+      <c r="DD35">
+        <v>14600000.0</v>
+      </c>
+      <c r="DE35">
+        <v>89400000.0</v>
+      </c>
+      <c r="DF35">
+        <v>98100000.0</v>
+      </c>
+      <c r="DG35">
+        <v>78400000.0</v>
+      </c>
+      <c r="DH35">
+        <v>54500000.0</v>
+      </c>
+      <c r="DI35">
+        <v>63000000.0</v>
+      </c>
+      <c r="DJ35">
+        <v>75100000.0</v>
+      </c>
+      <c r="DK35">
+        <v>73500000.0</v>
+      </c>
+      <c r="DL35">
+        <v>69000000.0</v>
+      </c>
+      <c r="DM35">
+        <v>68500000.0</v>
+      </c>
+      <c r="DN35">
+        <v>69100000.0</v>
+      </c>
+      <c r="DO35">
+        <v>65700000.0</v>
+      </c>
+      <c r="DP35">
+        <v>51100000.0</v>
+      </c>
+      <c r="DQ35">
+        <v>49600000.0</v>
+      </c>
+      <c r="DR35">
+        <v>55500000.0</v>
+      </c>
+      <c r="DS35">
+        <v>44700000.0</v>
+      </c>
+      <c r="DT35">
+        <v>41200000.0</v>
+      </c>
+      <c r="DU35">
+        <v>35700000.0</v>
+      </c>
+      <c r="DV35">
+        <v>46700000.0</v>
+      </c>
+    </row>
+    <row r="36" spans="1:126">
+      <c r="A36" t="s">
+        <v>66</v>
+      </c>
+      <c r="B36">
+        <v>-3038821000.0</v>
+      </c>
+      <c r="C36">
+        <v>64017000.0</v>
+      </c>
+      <c r="D36">
+        <v>71650000.0</v>
+      </c>
+      <c r="E36">
+        <v>75016000.0</v>
+      </c>
+      <c r="F36">
+        <v>75368000.0</v>
+      </c>
+      <c r="G36">
+        <v>73436000.0</v>
+      </c>
+      <c r="H36">
+        <v>74344000.0</v>
+      </c>
+      <c r="I36">
+        <v>71623000.0</v>
+      </c>
+      <c r="J36">
+        <v>73660000.0</v>
+      </c>
+      <c r="K36">
+        <v>72890000.0</v>
+      </c>
+      <c r="L36">
+        <v>67332000.0</v>
+      </c>
+      <c r="M36">
+        <v>75175000.0</v>
+      </c>
+      <c r="N36">
+        <v>67878000.0</v>
+      </c>
+      <c r="O36">
+        <v>71039000.0</v>
+      </c>
+      <c r="P36">
+        <v>-17757000.0</v>
+      </c>
+      <c r="Q36">
+        <v>67739000.0</v>
+      </c>
+      <c r="R36">
+        <v>59839000.0</v>
+      </c>
+      <c r="S36">
+        <v>56429000.0</v>
+      </c>
+      <c r="T36">
+        <v>49079000.0</v>
+      </c>
+      <c r="U36">
+        <v>51892000.0</v>
+      </c>
+      <c r="V36">
+        <v>52649000.0</v>
+      </c>
+      <c r="W36">
+        <v>54771000.0</v>
+      </c>
+      <c r="X36">
+        <v>66326000.0</v>
+      </c>
+      <c r="Y36">
+        <v>56883000.0</v>
+      </c>
+      <c r="Z36">
+        <v>65577000.0</v>
+      </c>
+      <c r="AA36">
+        <v>61192000.0</v>
+      </c>
+      <c r="AB36">
+        <v>57060000.0</v>
+      </c>
+      <c r="AC36">
+        <v>58292000.0</v>
+      </c>
+      <c r="AD36">
+        <v>57290000.0</v>
+      </c>
+      <c r="AE36">
+        <v>54885000.0</v>
+      </c>
+      <c r="AF36">
+        <v>54706000.0</v>
+      </c>
+      <c r="AG36">
+        <v>54960000.0</v>
+      </c>
+      <c r="AH36">
+        <v>53505000.0</v>
+      </c>
+      <c r="AI36">
+        <v>56118000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>57127000.0</v>
+      </c>
+      <c r="AK36">
+        <v>49200000.0</v>
+      </c>
+      <c r="AL36">
+        <v>50090000.0</v>
+      </c>
+      <c r="AM36">
+        <v>50737000.0</v>
+      </c>
+      <c r="AN36">
+        <v>48263000.0</v>
+      </c>
+      <c r="AO36">
+        <v>48886000.0</v>
+      </c>
+      <c r="AP36">
+        <v>48586000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>48025000.0</v>
+      </c>
+      <c r="AR36">
+        <v>47832000.0</v>
+      </c>
+      <c r="AS36">
+        <v>48575000.0</v>
+      </c>
+      <c r="AT36">
+        <v>38098000.0</v>
+      </c>
+      <c r="AU36">
+        <v>39097000.0</v>
+      </c>
+      <c r="AV36">
+        <v>39943000.0</v>
+      </c>
+      <c r="AW36">
+        <v>43513000.0</v>
+      </c>
+      <c r="AX36">
+        <v>42900000.0</v>
+      </c>
+      <c r="AY36">
+        <v>44414000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>46335000.0</v>
+      </c>
+      <c r="BA36">
+        <v>43698000.0</v>
+      </c>
+      <c r="BB36">
+        <v>45871000.0</v>
+      </c>
+      <c r="BC36">
+        <v>47781000.0</v>
+      </c>
+      <c r="BD36">
+        <v>47945000.0</v>
+      </c>
+      <c r="BE36">
+        <v>32510000.0</v>
+      </c>
+      <c r="BF36">
+        <v>32979000.0</v>
+      </c>
+      <c r="BG36">
+        <v>45202000.0</v>
+      </c>
+      <c r="BH36">
+        <v>46540000.0</v>
+      </c>
+      <c r="BI36">
+        <v>48836000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>51160000.0</v>
+      </c>
+      <c r="BK36">
+        <v>48212000.0</v>
+      </c>
+      <c r="BL36">
+        <v>50242000.0</v>
+      </c>
+      <c r="BM36">
+        <v>50417000.0</v>
+      </c>
+      <c r="BN36">
+        <v>50685000.0</v>
+      </c>
+      <c r="BO36">
+        <v>51608000.0</v>
+      </c>
+      <c r="BP36">
+        <v>51052000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>49556000.0</v>
+      </c>
+      <c r="BR36">
+        <v>40632000.0</v>
+      </c>
+      <c r="BS36">
+        <v>23107000.0</v>
+      </c>
+      <c r="BT36">
+        <v>39783000.0</v>
+      </c>
+      <c r="BU36">
+        <v>23971000.0</v>
+      </c>
+      <c r="BV36">
+        <v>21115000.0</v>
+      </c>
+      <c r="BW36">
+        <v>19399000.0</v>
+      </c>
+      <c r="BX36">
+        <v>18250000.0</v>
+      </c>
+      <c r="BY36">
+        <v>18541000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>18030000.0</v>
+      </c>
+      <c r="CA36">
+        <v>18293000.0</v>
+      </c>
+      <c r="CB36">
+        <v>18222000.0</v>
+      </c>
+      <c r="CC36">
+        <v>16185000.0</v>
+      </c>
+      <c r="CD36">
+        <v>17468000.0</v>
+      </c>
+      <c r="CE36">
+        <v>15911000.0</v>
+      </c>
+      <c r="CF36">
+        <v>16593000.0</v>
+      </c>
+      <c r="CG36">
+        <v>17506000.0</v>
+      </c>
+      <c r="CH36">
+        <v>13780000.0</v>
+      </c>
+      <c r="CI36">
+        <v>13747000.0</v>
+      </c>
+      <c r="CJ36">
+        <v>7171000.0</v>
+      </c>
+      <c r="CK36">
+        <v>7381000.0</v>
+      </c>
+      <c r="CL36">
+        <v>8143000.0</v>
+      </c>
+      <c r="CM36">
+        <v>7456000.0</v>
+      </c>
+      <c r="CN36">
+        <v>7609000.0</v>
+      </c>
+      <c r="CO36">
+        <v>7845000.0</v>
+      </c>
+      <c r="CP36">
+        <v>14192000.0</v>
+      </c>
+      <c r="CQ36">
+        <v>10746000.0</v>
+      </c>
+      <c r="CR36">
+        <v>16352000.0</v>
+      </c>
+      <c r="CS36">
+        <v>6640000.0</v>
+      </c>
+      <c r="CT36">
+        <v>6472000.0</v>
+      </c>
+      <c r="CU36">
+        <v>7448000.0</v>
+      </c>
+      <c r="CV36">
+        <v>6216000.0</v>
+      </c>
+      <c r="CW36">
+        <v>7977000.0</v>
+      </c>
+      <c r="CX36">
+        <v>7360000.0</v>
+      </c>
+      <c r="CY36">
+        <v>6499000.0</v>
+      </c>
+      <c r="CZ36">
+        <v>6231000.0</v>
+      </c>
+      <c r="DA36">
+        <v>6500000.0</v>
+      </c>
+      <c r="DB36">
+        <v>6460000.0</v>
+      </c>
+      <c r="DC36">
+        <v>6280000.0</v>
+      </c>
+      <c r="DD36">
+        <v>6700000.0</v>
+      </c>
+      <c r="DE36">
+        <v>5800000.0</v>
+      </c>
+      <c r="DF36">
+        <v>5800000.0</v>
+      </c>
+      <c r="DG36">
+        <v>5800000.0</v>
+      </c>
+      <c r="DH36">
+        <v>-5900000.0</v>
+      </c>
+      <c r="DI36">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DJ36">
+        <v>-4600000.0</v>
+      </c>
+      <c r="DK36">
+        <v>-4800000.0</v>
+      </c>
+      <c r="DL36">
+        <v>-4900000.0</v>
+      </c>
+      <c r="DM36">
+        <v>-4100000.0</v>
+      </c>
+      <c r="DN36">
+        <v>-4200000.0</v>
+      </c>
+      <c r="DO36">
+        <v>-4200000.0</v>
+      </c>
+      <c r="DP36">
+        <v>-4200000.0</v>
+      </c>
+      <c r="DQ36">
+        <v>-3800000.0</v>
+      </c>
+      <c r="DR36">
+        <v>-4000000.0</v>
+      </c>
+      <c r="DS36">
+        <v>-4100000.0</v>
+      </c>
+      <c r="DT36">
+        <v>-4100000.0</v>
+      </c>
+      <c r="DU36">
+        <v>-4200000.0</v>
+      </c>
+      <c r="DV36">
+        <v>-4300000.0</v>
+      </c>
+    </row>
+    <row r="37" spans="1:126">
+      <c r="A37" t="s">
+        <v>67</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37"/>
+      <c r="O37"/>
+      <c r="P37"/>
+      <c r="Q37"/>
+      <c r="R37"/>
+      <c r="S37"/>
+      <c r="T37"/>
+      <c r="U37"/>
+      <c r="V37"/>
+      <c r="W37"/>
+      <c r="X37"/>
+      <c r="Y37"/>
+      <c r="Z37"/>
+      <c r="AA37"/>
+      <c r="AB37"/>
+      <c r="AC37"/>
+      <c r="AD37"/>
+      <c r="AE37"/>
+      <c r="AF37"/>
+      <c r="AG37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
+        <v>0.0</v>
+      </c>
+      <c r="AK37">
+        <v>0.0</v>
+      </c>
+      <c r="AL37">
+        <v>0.0</v>
+      </c>
+      <c r="AM37">
+        <v>0.0</v>
+      </c>
+      <c r="AN37">
+        <v>0.0</v>
+      </c>
+      <c r="AO37">
+        <v>0.0</v>
+      </c>
+      <c r="AP37">
+        <v>0.0</v>
+      </c>
+      <c r="AQ37">
+        <v>0.0</v>
+      </c>
+      <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
+        <v>0.0</v>
+      </c>
+      <c r="AT37">
+        <v>0.0</v>
+      </c>
+      <c r="AU37">
+        <v>0.0</v>
+      </c>
+      <c r="AV37">
+        <v>0.0</v>
+      </c>
+      <c r="AW37">
+        <v>0.0</v>
+      </c>
+      <c r="AX37">
+        <v>0.0</v>
+      </c>
+      <c r="AY37">
+        <v>0.0</v>
+      </c>
+      <c r="AZ37">
+        <v>0.0</v>
+      </c>
+      <c r="BA37">
+        <v>0.0</v>
+      </c>
+      <c r="BB37">
+        <v>0.0</v>
+      </c>
+      <c r="BC37">
+        <v>0.0</v>
+      </c>
+      <c r="BD37">
+        <v>0.0</v>
+      </c>
+      <c r="BE37">
+        <v>0.0</v>
+      </c>
+      <c r="BF37">
+        <v>0.0</v>
+      </c>
+      <c r="BG37">
+        <v>0.0</v>
+      </c>
+      <c r="BH37">
+        <v>0.0</v>
+      </c>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
+      <c r="BK37">
+        <v>0.0</v>
+      </c>
+      <c r="BL37">
+        <v>0.0</v>
+      </c>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+      <c r="CT37"/>
+      <c r="CU37"/>
+      <c r="CV37"/>
+      <c r="CW37"/>
+      <c r="CX37"/>
+      <c r="CY37"/>
+      <c r="CZ37"/>
+      <c r="DA37"/>
+      <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
+      <c r="DE37"/>
+      <c r="DF37"/>
+      <c r="DG37"/>
+      <c r="DH37"/>
+      <c r="DI37"/>
+      <c r="DJ37"/>
+      <c r="DK37"/>
+      <c r="DL37"/>
+      <c r="DM37"/>
+      <c r="DN37"/>
+      <c r="DO37"/>
+      <c r="DP37"/>
+      <c r="DQ37"/>
+      <c r="DR37"/>
+      <c r="DS37"/>
+      <c r="DT37"/>
+      <c r="DU37"/>
+      <c r="DV37"/>
+    </row>
+    <row r="38" spans="1:126">
+      <c r="A38" t="s">
+        <v>68</v>
+      </c>
+      <c r="B38">
+        <v>2831203000.0</v>
+      </c>
+      <c r="C38">
+        <v>2841755000.0</v>
+      </c>
+      <c r="D38">
+        <v>2800446000.0</v>
+      </c>
+      <c r="E38">
+        <v>2818558000.0</v>
+      </c>
+      <c r="F38">
+        <v>2815672000.0</v>
+      </c>
+      <c r="G38">
+        <v>3187372000.0</v>
+      </c>
+      <c r="H38">
+        <v>3157010000.0</v>
+      </c>
+      <c r="I38">
+        <v>-639037000.0</v>
+      </c>
+      <c r="J38"/>
+      <c r="K38">
+        <v>2604793000.0</v>
+      </c>
+      <c r="L38"/>
+      <c r="M38">
+        <v>1847009000.0</v>
+      </c>
+      <c r="N38">
+        <v>1827011000.0</v>
+      </c>
+      <c r="O38">
+        <v>2422273000.0</v>
+      </c>
+      <c r="P38">
+        <v>1681091000.0</v>
+      </c>
+      <c r="Q38">
+        <v>2734621168.0</v>
+      </c>
+      <c r="R38">
+        <v>1530945000.0</v>
+      </c>
+      <c r="S38">
+        <v>1435396000.0</v>
+      </c>
+      <c r="T38">
+        <v>1428154000.0</v>
+      </c>
+      <c r="U38">
+        <v>2529591000.0</v>
+      </c>
+      <c r="V38">
+        <v>2450443000.0</v>
+      </c>
+      <c r="W38">
+        <v>2436868000.0</v>
+      </c>
+      <c r="X38">
+        <v>2361236000.0</v>
+      </c>
+      <c r="Y38">
+        <v>2296626000.0</v>
+      </c>
+      <c r="Z38">
+        <v>2267124000.0</v>
+      </c>
+      <c r="AA38">
+        <v>2136396000.0</v>
+      </c>
+      <c r="AB38">
+        <v>2762032000.0</v>
+      </c>
+      <c r="AC38">
+        <v>2709848000.0</v>
+      </c>
+      <c r="AD38">
+        <v>-1866000.0</v>
+      </c>
+      <c r="AE38">
+        <v>2649412000.0</v>
+      </c>
+      <c r="AF38">
+        <v>1020000.0</v>
+      </c>
+      <c r="AG38">
+        <v>2595949000.0</v>
+      </c>
+      <c r="AH38">
+        <v>2530573000.0</v>
+      </c>
+      <c r="AI38">
+        <v>2486122000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>-142000.0</v>
+      </c>
+      <c r="AK38">
+        <v>2374915000.0</v>
+      </c>
+      <c r="AL38">
+        <v>2399092000.0</v>
+      </c>
+      <c r="AM38">
+        <v>2368846000.0</v>
+      </c>
+      <c r="AN38">
+        <v>2292126000.0</v>
+      </c>
+      <c r="AO38">
+        <v>2157735000.0</v>
+      </c>
+      <c r="AP38">
+        <v>2129976000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>2079214000.0</v>
+      </c>
+      <c r="AR38">
+        <v>2079493000.0</v>
+      </c>
+      <c r="AS38">
+        <v>2052436000.0</v>
+      </c>
+      <c r="AT38">
+        <v>2068155000.0</v>
+      </c>
+      <c r="AU38">
+        <v>1929679000.0</v>
+      </c>
+      <c r="AV38">
+        <v>1995735000.0</v>
+      </c>
+      <c r="AW38">
+        <v>2013823000.0</v>
+      </c>
+      <c r="AX38">
+        <v>2057833000.0</v>
+      </c>
+      <c r="AY38">
+        <v>2007714000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>1992485000.0</v>
+      </c>
+      <c r="BA38">
+        <v>2008372000.0</v>
+      </c>
+      <c r="BB38">
+        <v>1963213000.0</v>
+      </c>
+      <c r="BC38">
+        <v>1906619000.0</v>
+      </c>
+      <c r="BD38">
+        <v>402000.0</v>
+      </c>
+      <c r="BE38">
+        <v>1937980000.0</v>
+      </c>
+      <c r="BF38">
+        <v>1928511000.0</v>
+      </c>
+      <c r="BG38">
+        <v>1924915000.0</v>
+      </c>
+      <c r="BH38">
+        <v>1828256000.0</v>
+      </c>
+      <c r="BI38">
+        <v>1930075000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>1890973000.0</v>
+      </c>
+      <c r="BK38">
+        <v>1912794000.0</v>
+      </c>
+      <c r="BL38">
+        <v>1841075000.0</v>
+      </c>
+      <c r="BM38">
+        <v>1774182000.0</v>
+      </c>
+      <c r="BN38">
+        <v>1651839000.0</v>
+      </c>
+      <c r="BO38">
+        <v>1678762000.0</v>
+      </c>
+      <c r="BP38">
+        <v>1649784000.0</v>
+      </c>
+      <c r="BQ38">
+        <v>1628242000.0</v>
+      </c>
+      <c r="BR38">
+        <v>1699879000.0</v>
+      </c>
+      <c r="BS38">
+        <v>1768843000.0</v>
+      </c>
+      <c r="BT38">
+        <v>1631988000.0</v>
+      </c>
+      <c r="BU38">
+        <v>1616304000.0</v>
+      </c>
+      <c r="BV38">
+        <v>1575481000.0</v>
+      </c>
+      <c r="BW38">
+        <v>1525020000.0</v>
+      </c>
+      <c r="BX38">
+        <v>1489230000.0</v>
+      </c>
+      <c r="BY38">
+        <v>1465644000.0</v>
+      </c>
+      <c r="BZ38">
+        <v>1404743000.0</v>
+      </c>
+      <c r="CA38">
+        <v>1330365000.0</v>
+      </c>
+      <c r="CB38">
+        <v>1328947000.0</v>
+      </c>
+      <c r="CC38">
+        <v>1319188000.0</v>
+      </c>
+      <c r="CD38">
+        <v>1334270000.0</v>
+      </c>
+      <c r="CE38">
+        <v>1292503000.0</v>
+      </c>
+      <c r="CF38">
+        <v>1270586000.0</v>
+      </c>
+      <c r="CG38">
+        <v>1201707000.0</v>
+      </c>
+      <c r="CH38">
+        <v>1163522000.0</v>
+      </c>
+      <c r="CI38">
+        <v>1119360000.0</v>
+      </c>
+      <c r="CJ38">
+        <v>609989000.0</v>
+      </c>
+      <c r="CK38">
+        <v>464158000.0</v>
+      </c>
+      <c r="CL38">
+        <v>446996000.0</v>
+      </c>
+      <c r="CM38">
+        <v>418819000.0</v>
+      </c>
+      <c r="CN38">
+        <v>403286000.0</v>
+      </c>
+      <c r="CO38">
+        <v>388584000.0</v>
+      </c>
+      <c r="CP38">
+        <v>379282000.0</v>
+      </c>
+      <c r="CQ38">
+        <v>354567000.0</v>
+      </c>
+      <c r="CR38">
+        <v>347339000.0</v>
+      </c>
+      <c r="CS38">
+        <v>336137000.0</v>
+      </c>
+      <c r="CT38">
+        <v>329787000.0</v>
+      </c>
+      <c r="CU38">
+        <v>311085000.0</v>
+      </c>
+      <c r="CV38">
+        <v>304986000.0</v>
+      </c>
+      <c r="CW38">
+        <v>293492000.0</v>
+      </c>
+      <c r="CX38">
+        <v>287236000.0</v>
+      </c>
+      <c r="CY38">
+        <v>277275000.0</v>
+      </c>
+      <c r="CZ38">
+        <v>269215000.0</v>
+      </c>
+      <c r="DA38">
+        <v>262793000.0</v>
+      </c>
+      <c r="DB38">
+        <v>256805000.0</v>
+      </c>
+      <c r="DC38">
+        <v>246040000.0</v>
+      </c>
+      <c r="DD38">
+        <v>237300000.0</v>
+      </c>
+      <c r="DE38">
+        <v>232800000.0</v>
+      </c>
+      <c r="DF38">
+        <v>229500000.0</v>
+      </c>
+      <c r="DG38">
+        <v>220300000.0</v>
+      </c>
+      <c r="DH38">
+        <v>286800000.0</v>
+      </c>
+      <c r="DI38">
+        <v>289300000.0</v>
+      </c>
+      <c r="DJ38">
+        <v>285800000.0</v>
+      </c>
+      <c r="DK38">
+        <v>271600000.0</v>
+      </c>
+      <c r="DL38">
+        <v>266300000.0</v>
+      </c>
+      <c r="DM38">
+        <v>257100000.0</v>
+      </c>
+      <c r="DN38">
+        <v>251700000.0</v>
+      </c>
+      <c r="DO38">
+        <v>244600000.0</v>
+      </c>
+      <c r="DP38">
+        <v>230800000.0</v>
+      </c>
+      <c r="DQ38">
+        <v>227600000.0</v>
+      </c>
+      <c r="DR38">
+        <v>226600000.0</v>
+      </c>
+      <c r="DS38">
+        <v>216500000.0</v>
+      </c>
+      <c r="DT38">
+        <v>212300000.0</v>
+      </c>
+      <c r="DU38">
+        <v>207000000.0</v>
+      </c>
+      <c r="DV38">
+        <v>208500000.0</v>
+      </c>
+    </row>
+    <row r="39" spans="1:126">
+      <c r="A39" t="s">
+        <v>69</v>
+      </c>
+      <c r="B39"/>
+      <c r="C39"/>
+      <c r="D39"/>
+      <c r="E39"/>
+      <c r="F39"/>
+      <c r="G39"/>
+      <c r="H39">
+        <v>-13976000.0</v>
+      </c>
+      <c r="I39">
+        <v>67108000.0</v>
+      </c>
+      <c r="J39">
+        <v>78917000.0</v>
+      </c>
+      <c r="K39">
+        <v>42756000.0</v>
+      </c>
+      <c r="L39">
+        <v>47330000.0</v>
+      </c>
+      <c r="M39">
+        <v>80298000.0</v>
+      </c>
+      <c r="N39">
+        <v>42717000.0</v>
+      </c>
+      <c r="O39">
+        <v>42373000.0</v>
+      </c>
+      <c r="P39">
+        <v>36250000.0</v>
+      </c>
+      <c r="Q39">
+        <v>-384253362.0</v>
+      </c>
+      <c r="R39">
+        <v>56637000.0</v>
+      </c>
+      <c r="S39">
+        <v>50215000.0</v>
+      </c>
+      <c r="T39">
+        <v>94856000.0</v>
+      </c>
+      <c r="U39">
+        <v>1343810000.0</v>
+      </c>
+      <c r="V39">
+        <v>1318779000.0</v>
+      </c>
+      <c r="W39">
+        <v>1263934000.0</v>
+      </c>
+      <c r="X39">
+        <v>1219313000.0</v>
+      </c>
+      <c r="Y39">
+        <v>1144405000.0</v>
+      </c>
+      <c r="Z39">
+        <v>1196540000.0</v>
+      </c>
+      <c r="AA39">
+        <v>1081175000.0</v>
+      </c>
+      <c r="AB39">
+        <v>982130000.0</v>
+      </c>
+      <c r="AC39">
+        <v>984040000.0</v>
+      </c>
+      <c r="AD39">
+        <v>972381000.0</v>
+      </c>
+      <c r="AE39">
+        <v>983194000.0</v>
+      </c>
+      <c r="AF39">
+        <v>964341000.0</v>
+      </c>
+      <c r="AG39">
+        <v>982526000.0</v>
+      </c>
+      <c r="AH39">
+        <v>961906000.0</v>
+      </c>
+      <c r="AI39">
+        <v>929678000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>907778000.0</v>
+      </c>
+      <c r="AK39">
+        <v>860709000.0</v>
+      </c>
+      <c r="AL39">
+        <v>852863000.0</v>
+      </c>
+      <c r="AM39">
+        <v>818460000.0</v>
+      </c>
+      <c r="AN39">
+        <v>810017000.0</v>
+      </c>
+      <c r="AO39">
+        <v>786515000.0</v>
+      </c>
+      <c r="AP39">
+        <v>836827000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>826247000.0</v>
+      </c>
+      <c r="AR39">
+        <v>803864000.0</v>
+      </c>
+      <c r="AS39">
+        <v>786316000.0</v>
+      </c>
+      <c r="AT39">
+        <v>777485000.0</v>
+      </c>
+      <c r="AU39">
+        <v>811753000.0</v>
+      </c>
+      <c r="AV39">
+        <v>761902000.0</v>
+      </c>
+      <c r="AW39">
+        <v>749450000.0</v>
+      </c>
+      <c r="AX39">
+        <v>619512000.0</v>
+      </c>
+      <c r="AY39">
+        <v>596029000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>605447000.0</v>
+      </c>
+      <c r="BA39">
+        <v>576969000.0</v>
+      </c>
+      <c r="BB39">
+        <v>612584000.0</v>
+      </c>
+      <c r="BC39">
+        <v>612413000.0</v>
+      </c>
+      <c r="BD39">
+        <v>614150000.0</v>
+      </c>
+      <c r="BE39">
+        <v>887642000.0</v>
+      </c>
+      <c r="BF39">
+        <v>900787000.0</v>
+      </c>
+      <c r="BG39">
+        <v>903324000.0</v>
+      </c>
+      <c r="BH39">
+        <v>898528000.0</v>
+      </c>
+      <c r="BI39">
+        <v>902320000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>923474000.0</v>
+      </c>
+      <c r="BK39">
+        <v>929346000.0</v>
+      </c>
+      <c r="BL39">
+        <v>927328000.0</v>
+      </c>
+      <c r="BM39">
+        <v>955741000.0</v>
+      </c>
+      <c r="BN39">
+        <v>971956000.0</v>
+      </c>
+      <c r="BO39">
+        <v>976485000.0</v>
+      </c>
+      <c r="BP39">
+        <v>992783000.0</v>
+      </c>
+      <c r="BQ39">
+        <v>1013373000.0</v>
+      </c>
+      <c r="BR39">
+        <v>1014378000.0</v>
+      </c>
+      <c r="BS39">
+        <v>1005265000.0</v>
+      </c>
+      <c r="BT39">
+        <v>996861000.0</v>
+      </c>
+      <c r="BU39">
+        <v>977768000.0</v>
+      </c>
+      <c r="BV39">
+        <v>967382000.0</v>
+      </c>
+      <c r="BW39">
+        <v>948286000.0</v>
+      </c>
+      <c r="BX39">
+        <v>933431000.0</v>
+      </c>
+      <c r="BY39">
+        <v>904815000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>888580000.0</v>
+      </c>
+      <c r="CA39">
+        <v>858572000.0</v>
+      </c>
+      <c r="CB39">
+        <v>850463000.0</v>
+      </c>
+      <c r="CC39">
+        <v>838503000.0</v>
+      </c>
+      <c r="CD39">
+        <v>837386000.0</v>
+      </c>
+      <c r="CE39">
+        <v>801095000.0</v>
+      </c>
+      <c r="CF39">
+        <v>782845000.0</v>
+      </c>
+      <c r="CG39">
+        <v>750669000.0</v>
+      </c>
+      <c r="CH39">
+        <v>726050000.0</v>
+      </c>
+      <c r="CI39">
+        <v>689838000.0</v>
+      </c>
+      <c r="CJ39"/>
+      <c r="CK39"/>
+      <c r="CL39"/>
+      <c r="CM39"/>
+      <c r="CN39"/>
+      <c r="CO39"/>
+      <c r="CP39"/>
+      <c r="CQ39"/>
+      <c r="CR39"/>
+      <c r="CS39"/>
+      <c r="CT39"/>
+      <c r="CU39"/>
+      <c r="CV39"/>
+      <c r="CW39"/>
+      <c r="CX39"/>
+      <c r="CY39"/>
+      <c r="CZ39"/>
+      <c r="DA39"/>
+      <c r="DB39"/>
+      <c r="DC39"/>
+      <c r="DD39"/>
+      <c r="DE39"/>
+      <c r="DF39"/>
+      <c r="DG39"/>
+      <c r="DH39"/>
+      <c r="DI39"/>
+      <c r="DJ39"/>
+      <c r="DK39"/>
+      <c r="DL39"/>
+      <c r="DM39"/>
+      <c r="DN39"/>
+      <c r="DO39"/>
+      <c r="DP39"/>
+      <c r="DQ39"/>
+      <c r="DR39"/>
+      <c r="DS39"/>
+      <c r="DT39"/>
+      <c r="DU39"/>
+      <c r="DV39"/>
+    </row>
+    <row r="40" spans="1:126">
+      <c r="A40" t="s">
+        <v>70</v>
+      </c>
+      <c r="B40">
+        <v>2679778000.0</v>
+      </c>
+      <c r="C40"/>
+      <c r="D40">
+        <v>2664752000.0</v>
+      </c>
+      <c r="E40">
+        <v>2737550000.0</v>
+      </c>
+      <c r="F40">
+        <v>2705337000.0</v>
+      </c>
+      <c r="G40">
+        <v>2711335000.0</v>
+      </c>
+      <c r="H40">
+        <v>2725251000.0</v>
+      </c>
+      <c r="I40">
+        <v>2702718000.0</v>
+      </c>
+      <c r="J40">
+        <v>2578080000.0</v>
+      </c>
+      <c r="K40">
+        <v>2548988000.0</v>
+      </c>
+      <c r="L40">
+        <v>2599662000.0</v>
+      </c>
+      <c r="M40">
+        <v>2599937000.0</v>
+      </c>
+      <c r="N40">
+        <v>2499862000.0</v>
+      </c>
+      <c r="O40">
+        <v>2466701000.0</v>
+      </c>
+      <c r="P40">
+        <v>1682880000.0</v>
+      </c>
+      <c r="Q40">
+        <v>2369949000.0</v>
+      </c>
+      <c r="R40">
+        <v>2252022000.0</v>
+      </c>
+      <c r="S40">
+        <v>2158539000.0</v>
+      </c>
+      <c r="T40">
+        <v>2123297000.0</v>
+      </c>
+      <c r="U40">
+        <v>2033213000.0</v>
+      </c>
+      <c r="V40">
+        <v>1961321000.0</v>
+      </c>
+      <c r="W40">
+        <v>1953557000.0</v>
+      </c>
+      <c r="X40">
+        <v>1844611000.0</v>
+      </c>
+      <c r="Y40">
+        <v>1763059000.0</v>
+      </c>
+      <c r="Z40">
+        <v>1740121000.0</v>
+      </c>
+      <c r="AA40">
+        <v>1644612000.0</v>
+      </c>
+      <c r="AB40">
+        <v>1650466000.0</v>
+      </c>
+      <c r="AC40">
+        <v>1623290000.0</v>
+      </c>
+      <c r="AD40">
+        <v>1592956000.0</v>
+      </c>
+      <c r="AE40">
+        <v>1606875000.0</v>
+      </c>
+      <c r="AF40">
+        <v>1527085000.0</v>
+      </c>
+      <c r="AG40">
+        <v>1514911000.0</v>
+      </c>
+      <c r="AH40">
+        <v>1416646000.0</v>
+      </c>
+      <c r="AI40">
+        <v>1428192000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>1418879000.0</v>
+      </c>
+      <c r="AK40">
+        <v>1350049000.0</v>
+      </c>
+      <c r="AL40">
+        <v>1319259000.0</v>
+      </c>
+      <c r="AM40">
+        <v>1346483000.0</v>
+      </c>
+      <c r="AN40">
+        <v>1242957000.0</v>
+      </c>
+      <c r="AO40">
+        <v>1173749000.0</v>
+      </c>
+      <c r="AP40">
+        <v>1145709000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>1109441000.0</v>
+      </c>
+      <c r="AR40">
+        <v>1043189000.0</v>
+      </c>
+      <c r="AS40">
+        <v>1058365000.0</v>
+      </c>
+      <c r="AT40">
+        <v>1096323000.0</v>
+      </c>
+      <c r="AU40">
+        <v>966825000.0</v>
+      </c>
+      <c r="AV40">
+        <v>1024819000.0</v>
+      </c>
+      <c r="AW40">
+        <v>1055322000.0</v>
+      </c>
+      <c r="AX40">
+        <v>1033436000.0</v>
+      </c>
+      <c r="AY40">
+        <v>1045970000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>1024399000.0</v>
+      </c>
+      <c r="BA40">
+        <v>1037466000.0</v>
+      </c>
+      <c r="BB40">
+        <v>1027682000.0</v>
+      </c>
+      <c r="BC40">
+        <v>975861000.0</v>
+      </c>
+      <c r="BD40">
+        <v>958850000.0</v>
+      </c>
+      <c r="BE40">
+        <v>944547000.0</v>
+      </c>
+      <c r="BF40">
+        <v>1005274000.0</v>
+      </c>
+      <c r="BG40">
+        <v>1015835000.0</v>
+      </c>
+      <c r="BH40">
+        <v>941333000.0</v>
+      </c>
+      <c r="BI40">
+        <v>1004894000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>998838000.0</v>
+      </c>
+      <c r="BK40">
+        <v>1050257000.0</v>
+      </c>
+      <c r="BL40">
+        <v>974518000.0</v>
+      </c>
+      <c r="BM40">
+        <v>986932000.0</v>
+      </c>
+      <c r="BN40">
+        <v>949501000.0</v>
+      </c>
+      <c r="BO40">
+        <v>939180000.0</v>
+      </c>
+      <c r="BP40">
+        <v>922667000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>960072000.0</v>
+      </c>
+      <c r="BR40">
+        <v>913949000.0</v>
+      </c>
+      <c r="BS40">
+        <v>987440000.0</v>
+      </c>
+      <c r="BT40">
+        <v>925736000.0</v>
+      </c>
+      <c r="BU40">
+        <v>918992000.0</v>
+      </c>
+      <c r="BV40">
+        <v>842120000.0</v>
+      </c>
+      <c r="BW40">
+        <v>826477000.0</v>
+      </c>
+      <c r="BX40">
+        <v>781280000.0</v>
+      </c>
+      <c r="BY40">
+        <v>811395000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>851089000.0</v>
+      </c>
+      <c r="CA40">
+        <v>824761000.0</v>
+      </c>
+      <c r="CB40">
+        <v>805235000.0</v>
+      </c>
+      <c r="CC40">
+        <v>848048000.0</v>
+      </c>
+      <c r="CD40">
+        <v>786961000.0</v>
+      </c>
+      <c r="CE40">
+        <v>750714000.0</v>
+      </c>
+      <c r="CF40">
+        <v>713964000.0</v>
+      </c>
+      <c r="CG40">
+        <v>755324000.0</v>
+      </c>
+      <c r="CH40">
+        <v>672254000.0</v>
+      </c>
+      <c r="CI40">
+        <v>606180000.0</v>
+      </c>
+      <c r="CJ40">
+        <v>369844000.0</v>
+      </c>
+      <c r="CK40">
+        <v>401479000.0</v>
+      </c>
+      <c r="CL40">
+        <v>386573000.0</v>
+      </c>
+      <c r="CM40">
+        <v>384251000.0</v>
+      </c>
+      <c r="CN40">
+        <v>359077000.0</v>
+      </c>
+      <c r="CO40">
+        <v>370952000.0</v>
+      </c>
+      <c r="CP40">
+        <v>359010000.0</v>
+      </c>
+      <c r="CQ40">
+        <v>340377000.0</v>
+      </c>
+      <c r="CR40">
+        <v>334224000.0</v>
+      </c>
+      <c r="CS40">
+        <v>336800000.0</v>
+      </c>
+      <c r="CT40">
+        <v>308294000.0</v>
+      </c>
+      <c r="CU40">
+        <v>276397000.0</v>
+      </c>
+      <c r="CV40">
+        <v>262689000.0</v>
+      </c>
+      <c r="CW40">
+        <v>277733000.0</v>
+      </c>
+      <c r="CX40">
+        <v>281370000.0</v>
+      </c>
+      <c r="CY40">
+        <v>240973000.0</v>
+      </c>
+      <c r="CZ40">
+        <v>254566000.0</v>
+      </c>
+      <c r="DA40">
+        <v>247190000.0</v>
+      </c>
+      <c r="DB40">
+        <v>221557000.0</v>
+      </c>
+      <c r="DC40">
+        <v>210857000.0</v>
+      </c>
+      <c r="DD40">
+        <v>205500000.0</v>
+      </c>
+      <c r="DE40">
+        <v>210900000.0</v>
+      </c>
+      <c r="DF40">
+        <v>201800000.0</v>
+      </c>
+      <c r="DG40">
+        <v>196900000.0</v>
+      </c>
+      <c r="DH40">
+        <v>203500000.0</v>
+      </c>
+      <c r="DI40">
+        <v>198000000.0</v>
+      </c>
+      <c r="DJ40">
+        <v>183200000.0</v>
+      </c>
+      <c r="DK40">
+        <v>171300000.0</v>
+      </c>
+      <c r="DL40">
+        <v>171400000.0</v>
+      </c>
+      <c r="DM40">
+        <v>163400000.0</v>
+      </c>
+      <c r="DN40">
+        <v>158400000.0</v>
+      </c>
+      <c r="DO40">
+        <v>155700000.0</v>
+      </c>
+      <c r="DP40">
+        <v>157200000.0</v>
+      </c>
+      <c r="DQ40">
+        <v>156400000.0</v>
+      </c>
+      <c r="DR40">
+        <v>150400000.0</v>
+      </c>
+      <c r="DS40">
+        <v>151700000.0</v>
+      </c>
+      <c r="DT40">
+        <v>151500000.0</v>
+      </c>
+      <c r="DU40">
+        <v>152500000.0</v>
+      </c>
+      <c r="DV40">
+        <v>143600000.0</v>
+      </c>
+    </row>
+    <row r="41" spans="1:126">
+      <c r="A41" t="s">
+        <v>71</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
+        <v>34544000.0</v>
+      </c>
+      <c r="N41">
+        <v>22189000.0</v>
+      </c>
+      <c r="O41">
+        <v>32777000.0</v>
+      </c>
+      <c r="P41">
+        <v>22248000.0</v>
+      </c>
+      <c r="Q41">
+        <v>26856000.0</v>
+      </c>
+      <c r="R41">
+        <v>24059000.0</v>
+      </c>
+      <c r="S41">
+        <v>22710000.0</v>
+      </c>
+      <c r="T41">
+        <v>21803000.0</v>
+      </c>
+      <c r="U41">
+        <v>24440000.0</v>
+      </c>
+      <c r="V41">
+        <v>26319000.0</v>
+      </c>
+      <c r="W41">
+        <v>18209000.0</v>
+      </c>
+      <c r="X41">
+        <v>30861000.0</v>
+      </c>
+      <c r="Y41">
+        <v>19687000.0</v>
+      </c>
+      <c r="Z41">
+        <v>20169000.0</v>
+      </c>
+      <c r="AA41">
+        <v>19165000.0</v>
+      </c>
+      <c r="AB41">
+        <v>19223000.0</v>
+      </c>
+      <c r="AC41">
+        <v>17543000.0</v>
+      </c>
+      <c r="AD41">
+        <v>17673000.0</v>
+      </c>
+      <c r="AE41">
+        <v>16264000.0</v>
+      </c>
+      <c r="AF41">
+        <v>15626000.0</v>
+      </c>
+      <c r="AG41">
+        <v>17008000.0</v>
+      </c>
+      <c r="AH41">
+        <v>16556000.0</v>
+      </c>
+      <c r="AI41">
+        <v>18022000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>13972000.0</v>
+      </c>
+      <c r="AK41">
+        <v>17442000.0</v>
+      </c>
+      <c r="AL41">
+        <v>16578000.0</v>
+      </c>
+      <c r="AM41">
+        <v>16025000.0</v>
+      </c>
+      <c r="AN41">
+        <v>18496000.0</v>
+      </c>
+      <c r="AO41">
+        <v>17247000.0</v>
+      </c>
+      <c r="AP41">
+        <v>17862000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>17165000.0</v>
+      </c>
+      <c r="AR41">
+        <v>16666000.0</v>
+      </c>
+      <c r="AS41">
+        <v>16797000.0</v>
+      </c>
+      <c r="AT41">
+        <v>15195000.0</v>
+      </c>
+      <c r="AU41">
+        <v>15915000.0</v>
+      </c>
+      <c r="AV41">
+        <v>15842000.0</v>
+      </c>
+      <c r="AW41">
+        <v>15489000.0</v>
+      </c>
+      <c r="AX41">
+        <v>14675000.0</v>
+      </c>
+      <c r="AY41">
+        <v>14212000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>14341000.0</v>
+      </c>
+      <c r="BA41">
+        <v>13853000.0</v>
+      </c>
+      <c r="BB41">
+        <v>13734000.0</v>
+      </c>
+      <c r="BC41">
+        <v>16070000.0</v>
+      </c>
+      <c r="BD41">
+        <v>16921000.0</v>
+      </c>
+      <c r="BE41">
+        <v>17383000.0</v>
+      </c>
+      <c r="BF41">
+        <v>17152000.0</v>
+      </c>
+      <c r="BG41">
+        <v>16213000.0</v>
+      </c>
+      <c r="BH41">
+        <v>15013000.0</v>
+      </c>
+      <c r="BI41">
+        <v>15990000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>13306000.0</v>
+      </c>
+      <c r="BK41">
+        <v>11703000.0</v>
+      </c>
+      <c r="BL41">
+        <v>12106000.0</v>
+      </c>
+      <c r="BM41">
+        <v>12790000.0</v>
+      </c>
+      <c r="BN41">
+        <v>12385000.0</v>
+      </c>
+      <c r="BO41">
+        <v>11909000.0</v>
+      </c>
+      <c r="BP41">
+        <v>11011000.0</v>
+      </c>
+      <c r="BQ41">
+        <v>11095000.0</v>
+      </c>
+      <c r="BR41">
+        <v>12478000.0</v>
+      </c>
+      <c r="BS41">
+        <v>12336000.0</v>
+      </c>
+      <c r="BT41">
+        <v>10753000.0</v>
+      </c>
+      <c r="BU41">
+        <v>11781000.0</v>
+      </c>
+      <c r="BV41">
+        <v>11440000.0</v>
+      </c>
+      <c r="BW41">
+        <v>12867000.0</v>
+      </c>
+      <c r="BX41">
+        <v>12583000.0</v>
+      </c>
+      <c r="BY41">
+        <v>12068000.0</v>
+      </c>
+      <c r="BZ41">
+        <v>11494000.0</v>
+      </c>
+      <c r="CA41">
+        <v>12548000.0</v>
+      </c>
+      <c r="CB41">
+        <v>12445000.0</v>
+      </c>
+      <c r="CC41">
+        <v>10428000.0</v>
+      </c>
+      <c r="CD41">
+        <v>11343000.0</v>
+      </c>
+      <c r="CE41">
+        <v>10908000.0</v>
+      </c>
+      <c r="CF41">
+        <v>9604000.0</v>
+      </c>
+      <c r="CG41">
+        <v>9506000.0</v>
+      </c>
+      <c r="CH41">
+        <v>8017000.0</v>
+      </c>
+      <c r="CI41">
+        <v>9467000.0</v>
+      </c>
+      <c r="CJ41">
+        <v>4373000.0</v>
+      </c>
+      <c r="CK41">
+        <v>4749000.0</v>
+      </c>
+      <c r="CL41">
+        <v>4223000.0</v>
+      </c>
+      <c r="CM41">
+        <v>5101000.0</v>
+      </c>
+      <c r="CN41">
+        <v>4195000.0</v>
+      </c>
+      <c r="CO41">
+        <v>4550000.0</v>
+      </c>
+      <c r="CP41">
+        <v>4582000.0</v>
+      </c>
+      <c r="CQ41">
+        <v>4608000.0</v>
+      </c>
+      <c r="CR41">
+        <v>3784000.0</v>
+      </c>
+      <c r="CS41">
+        <v>4359000.0</v>
+      </c>
+      <c r="CT41">
+        <v>3691000.0</v>
+      </c>
+      <c r="CU41">
+        <v>3424000.0</v>
+      </c>
+      <c r="CV41">
+        <v>3086000.0</v>
+      </c>
+      <c r="CW41">
+        <v>4297000.0</v>
+      </c>
+      <c r="CX41">
+        <v>2980000.0</v>
+      </c>
+      <c r="CY41">
+        <v>3288000.0</v>
+      </c>
+      <c r="CZ41">
+        <v>2451000.0</v>
+      </c>
+      <c r="DA41">
+        <v>2232000.0</v>
+      </c>
+      <c r="DB41">
+        <v>2342000.0</v>
+      </c>
+      <c r="DC41">
+        <v>2639000.0</v>
+      </c>
+      <c r="DD41"/>
+      <c r="DE41"/>
+      <c r="DF41"/>
+      <c r="DG41"/>
+      <c r="DH41"/>
+      <c r="DI41"/>
+      <c r="DJ41"/>
+      <c r="DK41"/>
+      <c r="DL41"/>
+      <c r="DM41"/>
+      <c r="DN41"/>
+      <c r="DO41"/>
+      <c r="DP41"/>
+      <c r="DQ41"/>
+      <c r="DR41"/>
+      <c r="DS41"/>
+      <c r="DT41"/>
+      <c r="DU41"/>
+      <c r="DV41"/>
+    </row>
+    <row r="42" spans="1:126">
+      <c r="A42" t="s">
+        <v>72</v>
+      </c>
+      <c r="B42">
+        <v>74829000.0</v>
+      </c>
+      <c r="C42">
+        <v>74255000.0</v>
+      </c>
+      <c r="D42">
+        <v>73714000.0</v>
+      </c>
+      <c r="E42">
+        <v>73276000.0</v>
+      </c>
+      <c r="F42">
+        <v>72795000.0</v>
+      </c>
+      <c r="G42">
+        <v>72355000.0</v>
+      </c>
+      <c r="H42">
+        <v>71832000.0</v>
+      </c>
+      <c r="I42">
+        <v>71389000.0</v>
+      </c>
+      <c r="J42">
+        <v>70942000.0</v>
+      </c>
+      <c r="K42">
+        <v>70506000.0</v>
+      </c>
+      <c r="L42">
+        <v>70071000.0</v>
+      </c>
+      <c r="M42">
+        <v>69649000.0</v>
+      </c>
+      <c r="N42">
+        <v>69240000.0</v>
+      </c>
+      <c r="O42">
+        <v>68830000.0</v>
+      </c>
+      <c r="P42">
+        <v>68435000.0</v>
+      </c>
+      <c r="Q42">
+        <v>68028000.0</v>
+      </c>
+      <c r="R42">
+        <v>67627000.0</v>
+      </c>
+      <c r="S42">
+        <v>67246000.0</v>
+      </c>
+      <c r="T42">
+        <v>66830000.0</v>
+      </c>
+      <c r="U42">
+        <v>66471000.0</v>
+      </c>
+      <c r="V42">
+        <v>66115000.0</v>
+      </c>
+      <c r="W42">
+        <v>65755000.0</v>
+      </c>
+      <c r="X42">
+        <v>65285000.0</v>
+      </c>
+      <c r="Y42">
+        <v>64943000.0</v>
+      </c>
+      <c r="Z42">
+        <v>64601000.0</v>
+      </c>
+      <c r="AA42">
+        <v>64277000.0</v>
+      </c>
+      <c r="AB42">
+        <v>63964000.0</v>
+      </c>
+      <c r="AC42">
+        <v>63602000.0</v>
+      </c>
+      <c r="AD42">
+        <v>63319000.0</v>
+      </c>
+      <c r="AE42">
+        <v>63037000.0</v>
+      </c>
+      <c r="AF42">
+        <v>62746000.0</v>
+      </c>
+      <c r="AG42">
+        <v>62497000.0</v>
+      </c>
+      <c r="AH42">
+        <v>62246000.0</v>
+      </c>
+      <c r="AI42">
+        <v>61999000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>61747000.0</v>
+      </c>
+      <c r="AK42">
+        <v>61446000.0</v>
+      </c>
+      <c r="AL42">
+        <v>61218000.0</v>
+      </c>
+      <c r="AM42">
+        <v>60991000.0</v>
+      </c>
+      <c r="AN42">
+        <v>60723000.0</v>
+      </c>
+      <c r="AO42">
+        <v>60500000.0</v>
+      </c>
+      <c r="AP42">
+        <v>60284000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>60064000.0</v>
+      </c>
+      <c r="AR42">
+        <v>59862000.0</v>
+      </c>
+      <c r="AS42">
+        <v>59667000.0</v>
+      </c>
+      <c r="AT42">
+        <v>59475000.0</v>
+      </c>
+      <c r="AU42">
+        <v>59286000.0</v>
+      </c>
+      <c r="AV42">
+        <v>59282000.0</v>
+      </c>
+      <c r="AW42">
+        <v>59053000.0</v>
+      </c>
+      <c r="AX42">
+        <v>58823000.0</v>
+      </c>
+      <c r="AY42">
+        <v>58600000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>58395000.0</v>
+      </c>
+      <c r="BA42">
+        <v>58241000.0</v>
+      </c>
+      <c r="BB42">
+        <v>58066000.0</v>
+      </c>
+      <c r="BC42">
+        <v>57985000.0</v>
+      </c>
+      <c r="BD42">
+        <v>46314000.0</v>
+      </c>
+      <c r="BE42">
+        <v>46205000.0</v>
+      </c>
+      <c r="BF42">
+        <v>46110000.0</v>
+      </c>
+      <c r="BG42">
+        <v>46011000.0</v>
+      </c>
+      <c r="BH42">
+        <v>45829000.0</v>
+      </c>
+      <c r="BI42">
+        <v>45706000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>45629000.0</v>
+      </c>
+      <c r="BK42">
+        <v>45551000.0</v>
+      </c>
+      <c r="BL42">
+        <v>45474000.0</v>
+      </c>
+      <c r="BM42">
+        <v>45385000.0</v>
+      </c>
+      <c r="BN42">
+        <v>45298000.0</v>
+      </c>
+      <c r="BO42">
+        <v>45209000.0</v>
+      </c>
+      <c r="BP42">
+        <v>45121000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>45003000.0</v>
+      </c>
+      <c r="BR42">
+        <v>44486000.0</v>
+      </c>
+      <c r="BS42">
+        <v>44799000.0</v>
+      </c>
+      <c r="BT42">
+        <v>44117000.0</v>
+      </c>
+      <c r="BU42">
+        <v>43995000.0</v>
+      </c>
+      <c r="BV42">
+        <v>44030000.0</v>
+      </c>
+      <c r="BW42">
+        <v>44309000.0</v>
+      </c>
+      <c r="BX42">
+        <v>44762000.0</v>
+      </c>
+      <c r="BY42">
+        <v>45589000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>45474000.0</v>
+      </c>
+      <c r="CA42">
+        <v>45693000.0</v>
+      </c>
+      <c r="CB42">
+        <v>45235000.0</v>
+      </c>
+      <c r="CC42">
+        <v>45958000.0</v>
+      </c>
+      <c r="CD42">
+        <v>46917000.0</v>
+      </c>
+      <c r="CE42">
+        <v>47430000.0</v>
+      </c>
+      <c r="CF42">
+        <v>47718000.0</v>
+      </c>
+      <c r="CG42">
+        <v>47806000.0</v>
+      </c>
+      <c r="CH42">
+        <v>48220000.0</v>
+      </c>
+      <c r="CI42">
+        <v>49398000.0</v>
+      </c>
+      <c r="CJ42">
+        <v>3973000.0</v>
+      </c>
+      <c r="CK42">
+        <v>3851000.0</v>
+      </c>
+      <c r="CL42">
+        <v>3721000.0</v>
+      </c>
+      <c r="CM42">
+        <v>2367000.0</v>
+      </c>
+      <c r="CN42">
+        <v>2208000.0</v>
+      </c>
+      <c r="CO42">
+        <v>2443000.0</v>
+      </c>
+      <c r="CP42">
+        <v>2259000.0</v>
+      </c>
+      <c r="CQ42">
+        <v>2240000.0</v>
+      </c>
+      <c r="CR42">
+        <v>2178000.0</v>
+      </c>
+      <c r="CS42">
+        <v>2630000.0</v>
+      </c>
+      <c r="CT42">
+        <v>2496000.0</v>
+      </c>
+      <c r="CU42">
+        <v>2499000.0</v>
+      </c>
+      <c r="CV42">
+        <v>2495000.0</v>
+      </c>
+      <c r="CW42">
+        <v>2478000.0</v>
+      </c>
+      <c r="CX42">
+        <v>2461000.0</v>
+      </c>
+      <c r="CY42">
+        <v>2400000.0</v>
+      </c>
+      <c r="CZ42">
+        <v>2437000.0</v>
+      </c>
+      <c r="DA42">
+        <v>2502000.0</v>
+      </c>
+      <c r="DB42">
+        <v>2571000.0</v>
+      </c>
+      <c r="DC42">
+        <v>2579000.0</v>
+      </c>
+      <c r="DD42">
+        <v>2500000.0</v>
+      </c>
+      <c r="DE42">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF42">
+        <v>3200000.0</v>
+      </c>
+      <c r="DG42">
+        <v>4400000.0</v>
+      </c>
+      <c r="DH42">
+        <v>4500000.0</v>
+      </c>
+      <c r="DI42">
+        <v>4600000.0</v>
+      </c>
+      <c r="DJ42">
+        <v>4600000.0</v>
+      </c>
+      <c r="DK42">
+        <v>4700000.0</v>
+      </c>
+      <c r="DL42">
+        <v>4600000.0</v>
+      </c>
+      <c r="DM42">
+        <v>4500000.0</v>
+      </c>
+      <c r="DN42">
+        <v>4500000.0</v>
+      </c>
+      <c r="DO42">
+        <v>4500000.0</v>
+      </c>
+      <c r="DP42">
+        <v>4500000.0</v>
+      </c>
+      <c r="DQ42">
+        <v>4300000.0</v>
+      </c>
+      <c r="DR42">
+        <v>4300000.0</v>
+      </c>
+      <c r="DS42">
+        <v>2700000.0</v>
+      </c>
+      <c r="DT42">
+        <v>2800000.0</v>
+      </c>
+      <c r="DU42">
+        <v>2800000.0</v>
+      </c>
+      <c r="DV42">
+        <v>2600000.0</v>
+      </c>
+    </row>
+    <row r="43" spans="1:126">
+      <c r="A43" t="s">
+        <v>73</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+      <c r="CT43"/>
+      <c r="CU43"/>
+      <c r="CV43"/>
+      <c r="CW43"/>
+      <c r="CX43"/>
+      <c r="CY43"/>
+      <c r="CZ43"/>
+      <c r="DA43"/>
+      <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
+      <c r="DE43"/>
+      <c r="DF43"/>
+      <c r="DG43"/>
+      <c r="DH43"/>
+      <c r="DI43"/>
+      <c r="DJ43"/>
+      <c r="DK43"/>
+      <c r="DL43"/>
+      <c r="DM43"/>
+      <c r="DN43"/>
+      <c r="DO43"/>
+      <c r="DP43"/>
+      <c r="DQ43"/>
+      <c r="DR43"/>
+      <c r="DS43"/>
+      <c r="DT43"/>
+      <c r="DU43"/>
+      <c r="DV43"/>
+    </row>
+    <row r="44" spans="1:126">
+      <c r="A44" t="s">
+        <v>74</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44"/>
+      <c r="AG44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44">
+        <v>0.0</v>
+      </c>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>9926000.0</v>
+      </c>
+      <c r="BD44">
+        <v>12402000.0</v>
+      </c>
+      <c r="BE44">
+        <v>12377000.0</v>
+      </c>
+      <c r="BF44">
+        <v>12352000.0</v>
+      </c>
+      <c r="BG44">
+        <v>12328000.0</v>
+      </c>
+      <c r="BH44">
+        <v>12303000.0</v>
+      </c>
+      <c r="BI44">
+        <v>12278000.0</v>
+      </c>
+      <c r="BJ44">
+        <v>24754000.0</v>
+      </c>
+      <c r="BK44">
+        <v>24729000.0</v>
+      </c>
+      <c r="BL44">
+        <v>24705000.0</v>
+      </c>
+      <c r="BM44">
+        <v>24680000.0</v>
+      </c>
+      <c r="BN44">
+        <v>24655000.0</v>
+      </c>
+      <c r="BO44">
+        <v>24631000.0</v>
+      </c>
+      <c r="BP44">
+        <v>24606000.0</v>
+      </c>
+      <c r="BQ44">
+        <v>24582000.0</v>
+      </c>
+      <c r="BR44">
+        <v>24557000.0</v>
+      </c>
+      <c r="BS44">
+        <v>24532000.0</v>
+      </c>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+      <c r="CT44"/>
+      <c r="CU44"/>
+      <c r="CV44"/>
+      <c r="CW44"/>
+      <c r="CX44"/>
+      <c r="CY44"/>
+      <c r="CZ44"/>
+      <c r="DA44"/>
+      <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
+      <c r="DE44"/>
+      <c r="DF44"/>
+      <c r="DG44"/>
+      <c r="DH44"/>
+      <c r="DI44"/>
+      <c r="DJ44"/>
+      <c r="DK44"/>
+      <c r="DL44"/>
+      <c r="DM44"/>
+      <c r="DN44"/>
+      <c r="DO44"/>
+      <c r="DP44"/>
+      <c r="DQ44"/>
+      <c r="DR44"/>
+      <c r="DS44"/>
+      <c r="DT44"/>
+      <c r="DU44"/>
+      <c r="DV44"/>
+    </row>
+    <row r="45" spans="1:126">
+      <c r="A45" t="s">
+        <v>75</v>
+      </c>
+      <c r="B45"/>
+      <c r="C45"/>
+      <c r="D45">
+        <v>55217000.0</v>
+      </c>
+      <c r="E45"/>
+      <c r="F45"/>
+      <c r="G45"/>
+      <c r="H45">
+        <v>52525000.0</v>
+      </c>
+      <c r="I45"/>
+      <c r="J45"/>
+      <c r="K45"/>
+      <c r="L45">
+        <v>51620000.0</v>
+      </c>
+      <c r="M45"/>
+      <c r="N45"/>
+      <c r="O45"/>
+      <c r="P45">
+        <v>50819000.0</v>
+      </c>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
+        <v>29503000.0</v>
+      </c>
+      <c r="W45">
+        <v>29985000.0</v>
+      </c>
+      <c r="X45">
+        <v>27251000.0</v>
+      </c>
+      <c r="Y45">
+        <v>27110000.0</v>
+      </c>
+      <c r="Z45">
+        <v>20712000.0</v>
+      </c>
+      <c r="AA45">
+        <v>21156000.0</v>
+      </c>
+      <c r="AB45">
+        <v>21305000.0</v>
+      </c>
+      <c r="AC45">
+        <v>21232000.0</v>
+      </c>
+      <c r="AD45">
+        <v>21045000.0</v>
+      </c>
+      <c r="AE45">
+        <v>21767000.0</v>
+      </c>
+      <c r="AF45">
+        <v>22056000.0</v>
+      </c>
+      <c r="AG45">
+        <v>21451000.0</v>
+      </c>
+      <c r="AH45">
+        <v>21682000.0</v>
+      </c>
+      <c r="AI45">
+        <v>22043000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>22502000.0</v>
+      </c>
+      <c r="AK45">
+        <v>21731000.0</v>
+      </c>
+      <c r="AL45">
+        <v>21367000.0</v>
+      </c>
+      <c r="AM45">
+        <v>21760000.0</v>
+      </c>
+      <c r="AN45">
+        <v>22202000.0</v>
+      </c>
+      <c r="AO45">
+        <v>21779000.0</v>
+      </c>
+      <c r="AP45">
+        <v>21118000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>21392000.0</v>
+      </c>
+      <c r="AR45">
+        <v>21816000.0</v>
+      </c>
+      <c r="AS45">
+        <v>21704000.0</v>
+      </c>
+      <c r="AT45">
+        <v>21946000.0</v>
+      </c>
+      <c r="AU45">
+        <v>22270000.0</v>
+      </c>
+      <c r="AV45">
+        <v>22619000.0</v>
+      </c>
+      <c r="AW45">
+        <v>22721000.0</v>
+      </c>
+      <c r="AX45">
+        <v>21933000.0</v>
+      </c>
+      <c r="AY45">
+        <v>23239000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>23616000.0</v>
+      </c>
+      <c r="BA45">
+        <v>23667000.0</v>
+      </c>
+      <c r="BB45">
+        <v>23913000.0</v>
+      </c>
+      <c r="BC45">
+        <v>22867000.0</v>
+      </c>
+      <c r="BD45">
+        <v>22988000.0</v>
+      </c>
+      <c r="BE45">
+        <v>18376000.0</v>
+      </c>
+      <c r="BF45">
+        <v>18500000.0</v>
+      </c>
+      <c r="BG45">
+        <v>18722000.0</v>
+      </c>
+      <c r="BH45">
+        <v>18842000.0</v>
+      </c>
+      <c r="BI45">
+        <v>18872000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>18351000.0</v>
+      </c>
+      <c r="BK45">
+        <v>18685000.0</v>
+      </c>
+      <c r="BL45">
+        <v>18980000.0</v>
+      </c>
+      <c r="BM45">
+        <v>18458000.0</v>
+      </c>
+      <c r="BN45">
+        <v>18739000.0</v>
+      </c>
+      <c r="BO45">
+        <v>18069000.0</v>
+      </c>
+      <c r="BP45">
+        <v>18331000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>18357000.0</v>
+      </c>
+      <c r="BR45">
+        <v>18610000.0</v>
+      </c>
+      <c r="BS45">
+        <v>18860000.0</v>
+      </c>
+      <c r="BT45">
+        <v>16028000.0</v>
+      </c>
+      <c r="BU45">
+        <v>16301000.0</v>
+      </c>
+      <c r="BV45">
+        <v>16046000.0</v>
+      </c>
+      <c r="BW45">
+        <v>16250000.0</v>
+      </c>
+      <c r="BX45">
+        <v>16481000.0</v>
+      </c>
+      <c r="BY45">
+        <v>15526000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>15615000.0</v>
+      </c>
+      <c r="CA45">
+        <v>15670000.0</v>
+      </c>
+      <c r="CB45">
+        <v>15845000.0</v>
+      </c>
+      <c r="CC45">
+        <v>17110000.0</v>
+      </c>
+      <c r="CD45">
+        <v>16285000.0</v>
+      </c>
+      <c r="CE45">
+        <v>16516000.0</v>
+      </c>
+      <c r="CF45">
+        <v>16712000.0</v>
+      </c>
+      <c r="CG45">
+        <v>16987000.0</v>
+      </c>
+      <c r="CH45">
+        <v>16949000.0</v>
+      </c>
+      <c r="CI45">
+        <v>17000000.0</v>
+      </c>
+      <c r="CJ45">
+        <v>9061000.0</v>
+      </c>
+      <c r="CK45">
+        <v>9149000.0</v>
+      </c>
+      <c r="CL45">
+        <v>8843000.0</v>
+      </c>
+      <c r="CM45">
+        <v>8948000.0</v>
+      </c>
+      <c r="CN45">
+        <v>9007000.0</v>
+      </c>
+      <c r="CO45">
+        <v>7466000.0</v>
+      </c>
+      <c r="CP45">
+        <v>7659000.0</v>
+      </c>
+      <c r="CQ45">
+        <v>7657000.0</v>
+      </c>
+      <c r="CR45">
+        <v>7833000.0</v>
+      </c>
+      <c r="CS45">
+        <v>7851000.0</v>
+      </c>
+      <c r="CT45">
+        <v>7783000.0</v>
+      </c>
+      <c r="CU45">
+        <v>7784000.0</v>
+      </c>
+      <c r="CV45">
+        <v>7765000.0</v>
+      </c>
+      <c r="CW45">
+        <v>6189000.0</v>
+      </c>
+      <c r="CX45">
+        <v>6050000.0</v>
+      </c>
+      <c r="CY45">
+        <v>5741000.0</v>
+      </c>
+      <c r="CZ45">
+        <v>5352000.0</v>
+      </c>
+      <c r="DA45">
+        <v>5457000.0</v>
+      </c>
+      <c r="DB45">
+        <v>5323000.0</v>
+      </c>
+      <c r="DC45">
+        <v>5384000.0</v>
+      </c>
+      <c r="DD45">
+        <v>5500000.0</v>
+      </c>
+      <c r="DE45">
+        <v>5500000.0</v>
+      </c>
+      <c r="DF45">
+        <v>5700000.0</v>
+      </c>
+      <c r="DG45">
+        <v>5800000.0</v>
+      </c>
+      <c r="DH45">
+        <v>5900000.0</v>
+      </c>
+      <c r="DI45">
+        <v>4900000.0</v>
+      </c>
+      <c r="DJ45">
+        <v>4600000.0</v>
+      </c>
+      <c r="DK45">
+        <v>4800000.0</v>
+      </c>
+      <c r="DL45">
+        <v>4900000.0</v>
+      </c>
+      <c r="DM45">
+        <v>4100000.0</v>
+      </c>
+      <c r="DN45">
+        <v>4200000.0</v>
+      </c>
+      <c r="DO45">
+        <v>4200000.0</v>
+      </c>
+      <c r="DP45">
+        <v>4200000.0</v>
+      </c>
+      <c r="DQ45">
+        <v>3800000.0</v>
+      </c>
+      <c r="DR45">
+        <v>4000000.0</v>
+      </c>
+      <c r="DS45">
+        <v>4100000.0</v>
+      </c>
+      <c r="DT45">
+        <v>4100000.0</v>
+      </c>
+      <c r="DU45">
+        <v>4200000.0</v>
+      </c>
+      <c r="DV45">
+        <v>4300000.0</v>
+      </c>
+    </row>
+    <row r="46" spans="1:126">
+      <c r="A46" t="s">
+        <v>76</v>
+      </c>
+      <c r="B46">
+        <v>28351000.0</v>
+      </c>
+      <c r="C46">
+        <v>28720000.0</v>
+      </c>
+      <c r="D46">
+        <v>28767000.0</v>
+      </c>
+      <c r="E46">
+        <v>27919000.0</v>
+      </c>
+      <c r="F46">
+        <v>28198000.0</v>
+      </c>
+      <c r="G46">
+        <v>28626000.0</v>
+      </c>
+      <c r="H46">
+        <v>27855000.0</v>
+      </c>
+      <c r="I46">
+        <v>27449000.0</v>
+      </c>
+      <c r="J46">
+        <v>27929000.0</v>
+      </c>
+      <c r="K46">
+        <v>28435000.0</v>
+      </c>
+      <c r="L46">
+        <v>28684000.0</v>
+      </c>
+      <c r="M46">
+        <v>28868000.0</v>
+      </c>
+      <c r="N46">
+        <v>27808000.0</v>
+      </c>
+      <c r="O46">
+        <v>28286000.0</v>
+      </c>
+      <c r="P46">
+        <v>28277000.0</v>
+      </c>
+      <c r="Q46">
+        <v>28548000.0</v>
+      </c>
+      <c r="R46">
+        <v>29010000.0</v>
+      </c>
+      <c r="S46">
+        <v>29137000.0</v>
+      </c>
+      <c r="T46">
+        <v>28949000.0</v>
+      </c>
+      <c r="U46">
+        <v>29106000.0</v>
+      </c>
+      <c r="V46">
+        <v>29503000.0</v>
+      </c>
+      <c r="W46">
+        <v>29985000.0</v>
+      </c>
+      <c r="X46">
+        <v>27251000.0</v>
+      </c>
+      <c r="Y46">
+        <v>27110000.0</v>
+      </c>
+      <c r="Z46">
+        <v>20712000.0</v>
+      </c>
+      <c r="AA46">
+        <v>21156000.0</v>
+      </c>
+      <c r="AB46">
+        <v>21305000.0</v>
+      </c>
+      <c r="AC46">
+        <v>21232000.0</v>
+      </c>
+      <c r="AD46">
+        <v>21045000.0</v>
+      </c>
+      <c r="AE46">
+        <v>21767000.0</v>
+      </c>
+      <c r="AF46">
+        <v>22056000.0</v>
+      </c>
+      <c r="AG46">
+        <v>21451000.0</v>
+      </c>
+      <c r="AH46">
+        <v>21682000.0</v>
+      </c>
+      <c r="AI46">
+        <v>22043000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>22502000.0</v>
+      </c>
+      <c r="AK46">
+        <v>21731000.0</v>
+      </c>
+      <c r="AL46">
+        <v>21367000.0</v>
+      </c>
+      <c r="AM46">
+        <v>21760000.0</v>
+      </c>
+      <c r="AN46">
+        <v>22202000.0</v>
+      </c>
+      <c r="AO46">
+        <v>21779000.0</v>
+      </c>
+      <c r="AP46">
+        <v>21118000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>21392000.0</v>
+      </c>
+      <c r="AR46">
+        <v>21816000.0</v>
+      </c>
+      <c r="AS46">
+        <v>21704000.0</v>
+      </c>
+      <c r="AT46">
+        <v>21946000.0</v>
+      </c>
+      <c r="AU46">
+        <v>22270000.0</v>
+      </c>
+      <c r="AV46">
+        <v>22619000.0</v>
+      </c>
+      <c r="AW46">
+        <v>22721000.0</v>
+      </c>
+      <c r="AX46">
+        <v>21933000.0</v>
+      </c>
+      <c r="AY46">
+        <v>23239000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>23616000.0</v>
+      </c>
+      <c r="BA46">
+        <v>23667000.0</v>
+      </c>
+      <c r="BB46">
+        <v>23913000.0</v>
+      </c>
+      <c r="BC46">
+        <v>22867000.0</v>
+      </c>
+      <c r="BD46">
+        <v>23013000.0</v>
+      </c>
+      <c r="BE46">
+        <v>18376000.0</v>
+      </c>
+      <c r="BF46">
+        <v>18500000.0</v>
+      </c>
+      <c r="BG46">
+        <v>18722000.0</v>
+      </c>
+      <c r="BH46">
+        <v>18842000.0</v>
+      </c>
+      <c r="BI46">
+        <v>18872000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>18351000.0</v>
+      </c>
+      <c r="BK46">
+        <v>18685000.0</v>
+      </c>
+      <c r="BL46">
+        <v>18980000.0</v>
+      </c>
+      <c r="BM46">
+        <v>18457000.0</v>
+      </c>
+      <c r="BN46">
+        <v>18739000.0</v>
+      </c>
+      <c r="BO46">
+        <v>18069000.0</v>
+      </c>
+      <c r="BP46">
+        <v>18331000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>18357000.0</v>
+      </c>
+      <c r="BR46">
+        <v>18610000.0</v>
+      </c>
+      <c r="BS46">
+        <v>18860000.0</v>
+      </c>
+      <c r="BT46">
+        <v>16028000.0</v>
+      </c>
+      <c r="BU46">
+        <v>16301000.0</v>
+      </c>
+      <c r="BV46">
+        <v>16046000.0</v>
+      </c>
+      <c r="BW46">
+        <v>16250000.0</v>
+      </c>
+      <c r="BX46">
+        <v>16481000.0</v>
+      </c>
+      <c r="BY46">
+        <v>15526000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>15615000.0</v>
+      </c>
+      <c r="CA46">
+        <v>15670000.0</v>
+      </c>
+      <c r="CB46">
+        <v>15845000.0</v>
+      </c>
+      <c r="CC46">
+        <v>17110000.0</v>
+      </c>
+      <c r="CD46">
+        <v>16285000.0</v>
+      </c>
+      <c r="CE46">
+        <v>16516000.0</v>
+      </c>
+      <c r="CF46">
+        <v>16712000.0</v>
+      </c>
+      <c r="CG46">
+        <v>16987000.0</v>
+      </c>
+      <c r="CH46">
+        <v>16949000.0</v>
+      </c>
+      <c r="CI46">
+        <v>17000000.0</v>
+      </c>
+      <c r="CJ46">
+        <v>9061000.0</v>
+      </c>
+      <c r="CK46">
+        <v>9149000.0</v>
+      </c>
+      <c r="CL46">
+        <v>8843000.0</v>
+      </c>
+      <c r="CM46">
+        <v>8948000.0</v>
+      </c>
+      <c r="CN46">
+        <v>9007000.0</v>
+      </c>
+      <c r="CO46">
+        <v>7466000.0</v>
+      </c>
+      <c r="CP46">
+        <v>7659000.0</v>
+      </c>
+      <c r="CQ46">
+        <v>7657000.0</v>
+      </c>
+      <c r="CR46">
+        <v>7833000.0</v>
+      </c>
+      <c r="CS46">
+        <v>7851000.0</v>
+      </c>
+      <c r="CT46">
+        <v>7783000.0</v>
+      </c>
+      <c r="CU46">
+        <v>7784000.0</v>
+      </c>
+      <c r="CV46">
+        <v>7765000.0</v>
+      </c>
+      <c r="CW46">
+        <v>6189000.0</v>
+      </c>
+      <c r="CX46">
+        <v>6050000.0</v>
+      </c>
+      <c r="CY46">
+        <v>5741000.0</v>
+      </c>
+      <c r="CZ46">
+        <v>5708000.0</v>
+      </c>
+      <c r="DA46">
+        <v>5457000.0</v>
+      </c>
+      <c r="DB46">
+        <v>5323000.0</v>
+      </c>
+      <c r="DC46">
+        <v>5384000.0</v>
+      </c>
+      <c r="DD46">
+        <v>5500000.0</v>
+      </c>
+      <c r="DE46">
+        <v>5500000.0</v>
+      </c>
+      <c r="DF46">
+        <v>5700000.0</v>
+      </c>
+      <c r="DG46">
+        <v>5800000.0</v>
+      </c>
+      <c r="DH46">
+        <v>5900000.0</v>
+      </c>
+      <c r="DI46">
+        <v>4900000.0</v>
+      </c>
+      <c r="DJ46">
+        <v>4600000.0</v>
+      </c>
+      <c r="DK46">
+        <v>4800000.0</v>
+      </c>
+      <c r="DL46">
+        <v>4900000.0</v>
+      </c>
+      <c r="DM46">
+        <v>4100000.0</v>
+      </c>
+      <c r="DN46">
+        <v>4200000.0</v>
+      </c>
+      <c r="DO46">
+        <v>4200000.0</v>
+      </c>
+      <c r="DP46">
+        <v>4200000.0</v>
+      </c>
+      <c r="DQ46">
+        <v>3800000.0</v>
+      </c>
+      <c r="DR46">
+        <v>4000000.0</v>
+      </c>
+      <c r="DS46">
+        <v>4100000.0</v>
+      </c>
+      <c r="DT46">
+        <v>4100000.0</v>
+      </c>
+      <c r="DU46">
+        <v>4200000.0</v>
+      </c>
+      <c r="DV46">
+        <v>4300000.0</v>
+      </c>
+    </row>
+    <row r="47" spans="1:126">
+      <c r="A47" t="s">
+        <v>77</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47"/>
+      <c r="E47"/>
+      <c r="F47"/>
+      <c r="G47"/>
+      <c r="H47"/>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
+        <v>28868000.0</v>
+      </c>
+      <c r="N47">
+        <v>27808000.0</v>
+      </c>
+      <c r="O47">
+        <v>28286000.0</v>
+      </c>
+      <c r="P47">
+        <v>28277000.0</v>
+      </c>
+      <c r="Q47">
+        <v>28548000.0</v>
+      </c>
+      <c r="R47">
+        <v>29010000.0</v>
+      </c>
+      <c r="S47">
+        <v>29137000.0</v>
+      </c>
+      <c r="T47">
+        <v>28949000.0</v>
+      </c>
+      <c r="U47">
+        <v>29106000.0</v>
+      </c>
+      <c r="V47">
+        <v>29503000.0</v>
+      </c>
+      <c r="W47">
+        <v>29985000.0</v>
+      </c>
+      <c r="X47">
+        <v>27251000.0</v>
+      </c>
+      <c r="Y47">
+        <v>27110000.0</v>
+      </c>
+      <c r="Z47">
+        <v>20712000.0</v>
+      </c>
+      <c r="AA47">
+        <v>21156000.0</v>
+      </c>
+      <c r="AB47">
+        <v>21305000.0</v>
+      </c>
+      <c r="AC47">
+        <v>21232000.0</v>
+      </c>
+      <c r="AD47">
+        <v>21045000.0</v>
+      </c>
+      <c r="AE47">
+        <v>21767000.0</v>
+      </c>
+      <c r="AF47">
+        <v>22056000.0</v>
+      </c>
+      <c r="AG47">
+        <v>21451000.0</v>
+      </c>
+      <c r="AH47">
+        <v>21682000.0</v>
+      </c>
+      <c r="AI47">
+        <v>22043000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>22502000.0</v>
+      </c>
+      <c r="AK47">
+        <v>21731000.0</v>
+      </c>
+      <c r="AL47">
+        <v>21367000.0</v>
+      </c>
+      <c r="AM47">
+        <v>21760000.0</v>
+      </c>
+      <c r="AN47">
+        <v>22202000.0</v>
+      </c>
+      <c r="AO47">
+        <v>21779000.0</v>
+      </c>
+      <c r="AP47">
+        <v>21118000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>21392000.0</v>
+      </c>
+      <c r="AR47">
+        <v>21816000.0</v>
+      </c>
+      <c r="AS47">
+        <v>21704000.0</v>
+      </c>
+      <c r="AT47">
+        <v>21946000.0</v>
+      </c>
+      <c r="AU47">
+        <v>22270000.0</v>
+      </c>
+      <c r="AV47">
+        <v>22619000.0</v>
+      </c>
+      <c r="AW47">
+        <v>22721000.0</v>
+      </c>
+      <c r="AX47">
+        <v>21933000.0</v>
+      </c>
+      <c r="AY47">
+        <v>23239000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>23616000.0</v>
+      </c>
+      <c r="BA47">
+        <v>23667000.0</v>
+      </c>
+      <c r="BB47">
+        <v>23913000.0</v>
+      </c>
+      <c r="BC47">
+        <v>22867000.0</v>
+      </c>
+      <c r="BD47">
+        <v>22988000.0</v>
+      </c>
+      <c r="BE47">
+        <v>18376000.0</v>
+      </c>
+      <c r="BF47">
+        <v>18500000.0</v>
+      </c>
+      <c r="BG47">
+        <v>18722000.0</v>
+      </c>
+      <c r="BH47">
+        <v>18842000.0</v>
+      </c>
+      <c r="BI47">
+        <v>18872000.0</v>
+      </c>
+      <c r="BJ47">
+        <v>18351000.0</v>
+      </c>
+      <c r="BK47">
+        <v>18685000.0</v>
+      </c>
+      <c r="BL47">
+        <v>18980000.0</v>
+      </c>
+      <c r="BM47">
+        <v>18457000.0</v>
+      </c>
+      <c r="BN47">
+        <v>18739000.0</v>
+      </c>
+      <c r="BO47">
+        <v>18069000.0</v>
+      </c>
+      <c r="BP47">
+        <v>18331000.0</v>
+      </c>
+      <c r="BQ47">
+        <v>18357000.0</v>
+      </c>
+      <c r="BR47">
+        <v>18610000.0</v>
+      </c>
+      <c r="BS47">
+        <v>18860000.0</v>
+      </c>
+      <c r="BT47">
+        <v>16028000.0</v>
+      </c>
+      <c r="BU47">
+        <v>16301000.0</v>
+      </c>
+      <c r="BV47">
+        <v>16046000.0</v>
+      </c>
+      <c r="BW47">
+        <v>16250000.0</v>
+      </c>
+      <c r="BX47">
+        <v>16481000.0</v>
+      </c>
+      <c r="BY47">
+        <v>15526000.0</v>
+      </c>
+      <c r="BZ47">
+        <v>15615000.0</v>
+      </c>
+      <c r="CA47">
+        <v>15670000.0</v>
+      </c>
+      <c r="CB47">
+        <v>15845000.0</v>
+      </c>
+      <c r="CC47">
+        <v>15697000.0</v>
+      </c>
+      <c r="CD47">
+        <v>16285000.0</v>
+      </c>
+      <c r="CE47">
+        <v>16516000.0</v>
+      </c>
+      <c r="CF47">
+        <v>16712000.0</v>
+      </c>
+      <c r="CG47">
+        <v>16987000.0</v>
+      </c>
+      <c r="CH47">
+        <v>16949000.0</v>
+      </c>
+      <c r="CI47">
+        <v>17000000.0</v>
+      </c>
+      <c r="CJ47">
+        <v>9061000.0</v>
+      </c>
+      <c r="CK47">
+        <v>9149000.0</v>
+      </c>
+      <c r="CL47">
+        <v>8843000.0</v>
+      </c>
+      <c r="CM47">
+        <v>8948000.0</v>
+      </c>
+      <c r="CN47">
+        <v>9007000.0</v>
+      </c>
+      <c r="CO47">
+        <v>7466000.0</v>
+      </c>
+      <c r="CP47">
+        <v>7659000.0</v>
+      </c>
+      <c r="CQ47">
+        <v>7657000.0</v>
+      </c>
+      <c r="CR47">
+        <v>7833000.0</v>
+      </c>
+      <c r="CS47">
+        <v>7851000.0</v>
+      </c>
+      <c r="CT47">
+        <v>7783000.0</v>
+      </c>
+      <c r="CU47">
+        <v>7784000.0</v>
+      </c>
+      <c r="CV47">
+        <v>7563000.0</v>
+      </c>
+      <c r="CW47">
+        <v>6189000.0</v>
+      </c>
+      <c r="CX47">
+        <v>6050000.0</v>
+      </c>
+      <c r="CY47">
+        <v>5741000.0</v>
+      </c>
+      <c r="CZ47">
+        <v>5352000.0</v>
+      </c>
+      <c r="DA47">
+        <v>5457000.0</v>
+      </c>
+      <c r="DB47">
+        <v>5323000.0</v>
+      </c>
+      <c r="DC47">
+        <v>5384000.0</v>
+      </c>
+      <c r="DD47"/>
+      <c r="DE47"/>
+      <c r="DF47"/>
+      <c r="DG47"/>
+      <c r="DH47"/>
+      <c r="DI47"/>
+      <c r="DJ47"/>
+      <c r="DK47"/>
+      <c r="DL47"/>
+      <c r="DM47"/>
+      <c r="DN47"/>
+      <c r="DO47"/>
+      <c r="DP47"/>
+      <c r="DQ47"/>
+      <c r="DR47"/>
+      <c r="DS47"/>
+      <c r="DT47"/>
+      <c r="DU47"/>
+      <c r="DV47"/>
+    </row>
+    <row r="48" spans="1:126">
+      <c r="A48" t="s">
+        <v>78</v>
+      </c>
+      <c r="B48">
+        <v>250254000.0</v>
+      </c>
+      <c r="C48">
+        <v>245001000.0</v>
+      </c>
+      <c r="D48">
+        <v>240456000.0</v>
+      </c>
+      <c r="E48">
+        <v>234435000.0</v>
+      </c>
+      <c r="F48">
+        <v>229511000.0</v>
+      </c>
+      <c r="G48">
+        <v>225592000.0</v>
+      </c>
+      <c r="H48">
+        <v>222823000.0</v>
+      </c>
+      <c r="I48">
+        <v>219559000.0</v>
+      </c>
+      <c r="J48">
+        <v>215999000.0</v>
+      </c>
+      <c r="K48">
+        <v>213839000.0</v>
+      </c>
+      <c r="L48">
+        <v>211925000.0</v>
+      </c>
+      <c r="M48">
+        <v>209132000.0</v>
+      </c>
+      <c r="N48">
+        <v>205539000.0</v>
+      </c>
+      <c r="O48">
+        <v>202036000.0</v>
+      </c>
+      <c r="P48">
+        <v>204343000.0</v>
+      </c>
+      <c r="Q48">
+        <v>198902000.0</v>
+      </c>
+      <c r="R48">
+        <v>192565000.0</v>
+      </c>
+      <c r="S48">
+        <v>186324000.0</v>
+      </c>
+      <c r="T48">
+        <v>180417000.0</v>
+      </c>
+      <c r="U48">
+        <v>174391000.0</v>
+      </c>
+      <c r="V48">
+        <v>168908000.0</v>
+      </c>
+      <c r="W48">
+        <v>163659000.0</v>
+      </c>
+      <c r="X48">
+        <v>158359000.0</v>
+      </c>
+      <c r="Y48">
+        <v>154783000.0</v>
+      </c>
+      <c r="Z48">
+        <v>151083000.0</v>
+      </c>
+      <c r="AA48">
+        <v>147904000.0</v>
+      </c>
+      <c r="AB48">
+        <v>144839000.0</v>
+      </c>
+      <c r="AC48">
+        <v>141509000.0</v>
+      </c>
+      <c r="AD48">
+        <v>138493000.0</v>
+      </c>
+      <c r="AE48">
+        <v>135364000.0</v>
+      </c>
+      <c r="AF48">
+        <v>132460000.0</v>
+      </c>
+      <c r="AG48">
+        <v>129247000.0</v>
+      </c>
+      <c r="AH48">
+        <v>126464000.0</v>
+      </c>
+      <c r="AI48">
+        <v>123876000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>120847000.0</v>
+      </c>
+      <c r="AK48">
+        <v>118360000.0</v>
+      </c>
+      <c r="AL48">
+        <v>115980000.0</v>
+      </c>
+      <c r="AM48">
+        <v>113698000.0</v>
+      </c>
+      <c r="AN48">
+        <v>111692000.0</v>
+      </c>
+      <c r="AO48">
+        <v>112900000.0</v>
+      </c>
+      <c r="AP48">
+        <v>110820000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>108677000.0</v>
+      </c>
+      <c r="AR48">
+        <v>106673000.0</v>
+      </c>
+      <c r="AS48">
+        <v>105273000.0</v>
+      </c>
+      <c r="AT48">
+        <v>103448000.0</v>
+      </c>
+      <c r="AU48">
+        <v>101736000.0</v>
+      </c>
+      <c r="AV48">
+        <v>99816000.0</v>
+      </c>
+      <c r="AW48">
+        <v>98643000.0</v>
+      </c>
+      <c r="AX48">
+        <v>96785000.0</v>
+      </c>
+      <c r="AY48">
+        <v>95288000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>94000000.0</v>
+      </c>
+      <c r="BA48">
+        <v>92633000.0</v>
+      </c>
+      <c r="BB48">
+        <v>91348000.0</v>
+      </c>
+      <c r="BC48">
+        <v>90299000.0</v>
+      </c>
+      <c r="BD48">
+        <v>89789000.0</v>
+      </c>
+      <c r="BE48">
+        <v>88541000.0</v>
+      </c>
+      <c r="BF48">
+        <v>87396000.0</v>
+      </c>
+      <c r="BG48">
+        <v>86150000.0</v>
+      </c>
+      <c r="BH48">
+        <v>85314000.0</v>
+      </c>
+      <c r="BI48">
+        <v>84360000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>83594000.0</v>
+      </c>
+      <c r="BK48">
+        <v>82623000.0</v>
+      </c>
+      <c r="BL48">
+        <v>81701000.0</v>
+      </c>
+      <c r="BM48">
+        <v>80843000.0</v>
+      </c>
+      <c r="BN48">
+        <v>79864000.0</v>
+      </c>
+      <c r="BO48">
+        <v>78919000.0</v>
+      </c>
+      <c r="BP48">
+        <v>78450000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>78000000.0</v>
+      </c>
+      <c r="BR48">
+        <v>77320000.0</v>
+      </c>
+      <c r="BS48">
+        <v>75766000.0</v>
+      </c>
+      <c r="BT48">
+        <v>74057000.0</v>
+      </c>
+      <c r="BU48">
+        <v>72939000.0</v>
+      </c>
+      <c r="BV48">
+        <v>70996000.0</v>
+      </c>
+      <c r="BW48">
+        <v>69234000.0</v>
+      </c>
+      <c r="BX48">
+        <v>67647000.0</v>
+      </c>
+      <c r="BY48">
+        <v>65911000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>64213000.0</v>
+      </c>
+      <c r="CA48">
+        <v>62685000.0</v>
+      </c>
+      <c r="CB48">
+        <v>61298000.0</v>
+      </c>
+      <c r="CC48">
+        <v>59859000.0</v>
+      </c>
+      <c r="CD48">
+        <v>58202000.0</v>
+      </c>
+      <c r="CE48">
+        <v>56505000.0</v>
+      </c>
+      <c r="CF48">
+        <v>54901000.0</v>
+      </c>
+      <c r="CG48">
+        <v>52798000.0</v>
+      </c>
+      <c r="CH48">
+        <v>50773000.0</v>
+      </c>
+      <c r="CI48">
+        <v>48887000.0</v>
+      </c>
+      <c r="CJ48">
+        <v>46809000.0</v>
+      </c>
+      <c r="CK48">
+        <v>45378000.0</v>
+      </c>
+      <c r="CL48">
+        <v>44006000.0</v>
+      </c>
+      <c r="CM48">
+        <v>44106000.0</v>
+      </c>
+      <c r="CN48">
+        <v>42988000.0</v>
+      </c>
+      <c r="CO48">
+        <v>41707000.0</v>
+      </c>
+      <c r="CP48">
+        <v>40399000.0</v>
+      </c>
+      <c r="CQ48">
+        <v>39348000.0</v>
+      </c>
+      <c r="CR48">
+        <v>38322000.0</v>
+      </c>
+      <c r="CS48">
+        <v>37103000.0</v>
+      </c>
+      <c r="CT48">
+        <v>36019000.0</v>
+      </c>
+      <c r="CU48">
+        <v>34953000.0</v>
+      </c>
+      <c r="CV48">
+        <v>34030000.0</v>
+      </c>
+      <c r="CW48">
+        <v>33146000.0</v>
+      </c>
+      <c r="CX48">
+        <v>32201000.0</v>
+      </c>
+      <c r="CY48">
+        <v>31248000.0</v>
+      </c>
+      <c r="CZ48">
+        <v>30495000.0</v>
+      </c>
+      <c r="DA48">
+        <v>29691000.0</v>
+      </c>
+      <c r="DB48">
+        <v>29006000.0</v>
+      </c>
+      <c r="DC48">
+        <v>28215000.0</v>
+      </c>
+      <c r="DD48">
+        <v>27500000.0</v>
+      </c>
+      <c r="DE48">
+        <v>26700000.0</v>
+      </c>
+      <c r="DF48">
+        <v>25800000.0</v>
+      </c>
+      <c r="DG48">
+        <v>25000000.0</v>
+      </c>
+      <c r="DH48">
+        <v>24200000.0</v>
+      </c>
+      <c r="DI48">
+        <v>23600000.0</v>
+      </c>
+      <c r="DJ48">
+        <v>22800000.0</v>
+      </c>
+      <c r="DK48">
+        <v>22000000.0</v>
+      </c>
+      <c r="DL48">
+        <v>21200000.0</v>
+      </c>
+      <c r="DM48">
+        <v>20500000.0</v>
+      </c>
+      <c r="DN48">
+        <v>19600000.0</v>
+      </c>
+      <c r="DO48">
+        <v>18800000.0</v>
+      </c>
+      <c r="DP48">
+        <v>18000000.0</v>
+      </c>
+      <c r="DQ48">
+        <v>17300000.0</v>
+      </c>
+      <c r="DR48">
+        <v>16500000.0</v>
+      </c>
+      <c r="DS48">
+        <v>15800000.0</v>
+      </c>
+      <c r="DT48">
+        <v>15100000.0</v>
+      </c>
+      <c r="DU48">
+        <v>14500000.0</v>
+      </c>
+      <c r="DV48">
+        <v>13900000.0</v>
+      </c>
+    </row>
+    <row r="49" spans="1:126">
+      <c r="A49" t="s">
+        <v>79</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
+        <v>205539000.0</v>
+      </c>
+      <c r="O49">
+        <v>202036000.0</v>
+      </c>
+      <c r="P49">
+        <v>204343000.0</v>
+      </c>
+      <c r="Q49">
+        <v>198902000.0</v>
+      </c>
+      <c r="R49">
+        <v>192565000.0</v>
+      </c>
+      <c r="S49">
+        <v>186324000.0</v>
+      </c>
+      <c r="T49">
+        <v>180417000.0</v>
+      </c>
+      <c r="U49">
+        <v>174391000.0</v>
+      </c>
+      <c r="V49">
+        <v>168908000.0</v>
+      </c>
+      <c r="W49">
+        <v>163659000.0</v>
+      </c>
+      <c r="X49">
+        <v>158359000.0</v>
+      </c>
+      <c r="Y49">
+        <v>154783000.0</v>
+      </c>
+      <c r="Z49">
+        <v>151083000.0</v>
+      </c>
+      <c r="AA49">
+        <v>147904000.0</v>
+      </c>
+      <c r="AB49">
+        <v>144839000.0</v>
+      </c>
+      <c r="AC49">
+        <v>141509000.0</v>
+      </c>
+      <c r="AD49">
+        <v>138493000.0</v>
+      </c>
+      <c r="AE49">
+        <v>135364000.0</v>
+      </c>
+      <c r="AF49">
+        <v>132460000.0</v>
+      </c>
+      <c r="AG49">
+        <v>129247000.0</v>
+      </c>
+      <c r="AH49">
+        <v>126464000.0</v>
+      </c>
+      <c r="AI49">
+        <v>123876000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>121144000.0</v>
+      </c>
+      <c r="AK49">
+        <v>118360000.0</v>
+      </c>
+      <c r="AL49">
+        <v>115980000.0</v>
+      </c>
+      <c r="AM49">
+        <v>113697000.0</v>
+      </c>
+      <c r="AN49">
+        <v>111693000.0</v>
+      </c>
+      <c r="AO49">
+        <v>112900000.0</v>
+      </c>
+      <c r="AP49">
+        <v>110820000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>108677000.0</v>
+      </c>
+      <c r="AR49">
+        <v>106673000.0</v>
+      </c>
+      <c r="AS49">
+        <v>105273000.0</v>
+      </c>
+      <c r="AT49">
+        <v>103448000.0</v>
+      </c>
+      <c r="AU49">
+        <v>101736000.0</v>
+      </c>
+      <c r="AV49">
+        <v>99816000.0</v>
+      </c>
+      <c r="AW49">
+        <v>98643000.0</v>
+      </c>
+      <c r="AX49">
+        <v>96785000.0</v>
+      </c>
+      <c r="AY49">
+        <v>95288000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>94000000.0</v>
+      </c>
+      <c r="BA49">
+        <v>92633000.0</v>
+      </c>
+      <c r="BB49">
+        <v>91348000.0</v>
+      </c>
+      <c r="BC49">
+        <v>90299000.0</v>
+      </c>
+      <c r="BD49">
+        <v>89692000.0</v>
+      </c>
+      <c r="BE49">
+        <v>88541000.0</v>
+      </c>
+      <c r="BF49">
+        <v>87396000.0</v>
+      </c>
+      <c r="BG49">
+        <v>86150000.0</v>
+      </c>
+      <c r="BH49">
+        <v>85314000.0</v>
+      </c>
+      <c r="BI49">
+        <v>84360000.0</v>
+      </c>
+      <c r="BJ49">
+        <v>83594000.0</v>
+      </c>
+      <c r="BK49">
+        <v>82623000.0</v>
+      </c>
+      <c r="BL49">
+        <v>81701000.0</v>
+      </c>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+      <c r="CT49"/>
+      <c r="CU49"/>
+      <c r="CV49"/>
+      <c r="CW49"/>
+      <c r="CX49"/>
+      <c r="CY49"/>
+      <c r="CZ49"/>
+      <c r="DA49"/>
+      <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
+      <c r="DE49"/>
+      <c r="DF49"/>
+      <c r="DG49"/>
+      <c r="DH49"/>
+      <c r="DI49"/>
+      <c r="DJ49"/>
+      <c r="DK49"/>
+      <c r="DL49"/>
+      <c r="DM49"/>
+      <c r="DN49"/>
+      <c r="DO49"/>
+      <c r="DP49"/>
+      <c r="DQ49"/>
+      <c r="DR49"/>
+      <c r="DS49"/>
+      <c r="DT49"/>
+      <c r="DU49"/>
+      <c r="DV49"/>
+    </row>
+    <row r="50" spans="1:126">
+      <c r="A50" t="s">
+        <v>80</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50">
+        <v>100296000.0</v>
+      </c>
+      <c r="D50">
+        <v>42000000.0</v>
+      </c>
+      <c r="E50"/>
+      <c r="F50">
+        <v>101170000.0</v>
+      </c>
+      <c r="G50">
+        <v>115444000.0</v>
+      </c>
+      <c r="H50"/>
+      <c r="I50"/>
+      <c r="J50">
+        <v>160620000.0</v>
+      </c>
+      <c r="K50">
+        <v>84779000.0</v>
+      </c>
+      <c r="L50">
+        <v>20076000.0</v>
+      </c>
+      <c r="M50">
+        <v>82993000.0</v>
+      </c>
+      <c r="N50">
+        <v>89401000.0</v>
+      </c>
+      <c r="O50">
+        <v>83800000.0</v>
+      </c>
+      <c r="P50">
+        <v>38990000.0</v>
+      </c>
+      <c r="Q50">
+        <v>118258000.0</v>
+      </c>
+      <c r="R50">
+        <v>126501000.0</v>
+      </c>
+      <c r="S50">
+        <v>78623000.0</v>
+      </c>
+      <c r="T50"/>
+      <c r="U50">
+        <v>178109000.0</v>
+      </c>
+      <c r="V50">
+        <v>173554000.0</v>
+      </c>
+      <c r="W50">
+        <v>174552000.0</v>
+      </c>
+      <c r="X50">
+        <v>206940000.0</v>
+      </c>
+      <c r="Y50">
+        <v>228687000.0</v>
+      </c>
+      <c r="Z50">
+        <v>55102000.0</v>
+      </c>
+      <c r="AA50">
+        <v>192937000.0</v>
+      </c>
+      <c r="AB50">
+        <v>137730000.0</v>
+      </c>
+      <c r="AC50">
+        <v>130163000.0</v>
+      </c>
+      <c r="AD50">
+        <v>131000000.0</v>
+      </c>
+      <c r="AE50">
+        <v>130000000.0</v>
+      </c>
+      <c r="AF50">
+        <v>105000000.0</v>
+      </c>
+      <c r="AG50">
+        <v>105000000.0</v>
+      </c>
+      <c r="AH50">
+        <v>140575000.0</v>
+      </c>
+      <c r="AI50">
+        <v>61930000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>43074000.0</v>
+      </c>
+      <c r="AK50">
+        <v>234328000.0</v>
+      </c>
+      <c r="AL50">
+        <v>282277000.0</v>
+      </c>
+      <c r="AM50">
+        <v>226467000.0</v>
+      </c>
+      <c r="AN50">
+        <v>74600000.0</v>
+      </c>
+      <c r="AO50">
+        <v>268098000.0</v>
+      </c>
+      <c r="AP50">
+        <v>283095000.0</v>
+      </c>
+      <c r="AQ50">
+        <v>276531000.0</v>
+      </c>
+      <c r="AR50">
+        <v>135220000.0</v>
+      </c>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
+        <v>115050000.0</v>
+      </c>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+      <c r="CT50"/>
+      <c r="CU50"/>
+      <c r="CV50"/>
+      <c r="CW50"/>
+      <c r="CX50"/>
+      <c r="CY50"/>
+      <c r="CZ50"/>
+      <c r="DA50"/>
+      <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
+      <c r="DE50"/>
+      <c r="DF50"/>
+      <c r="DG50"/>
+      <c r="DH50"/>
+      <c r="DI50"/>
+      <c r="DJ50"/>
+      <c r="DK50"/>
+      <c r="DL50"/>
+      <c r="DM50"/>
+      <c r="DN50"/>
+      <c r="DO50"/>
+      <c r="DP50"/>
+      <c r="DQ50"/>
+      <c r="DR50"/>
+      <c r="DS50"/>
+      <c r="DT50"/>
+      <c r="DU50"/>
+      <c r="DV50"/>
+    </row>
+    <row r="51" spans="1:126">
+      <c r="A51" t="s">
+        <v>81</v>
+      </c>
+      <c r="B51">
+        <v>214069000.0</v>
+      </c>
+      <c r="C51">
+        <v>195796000.0</v>
+      </c>
+      <c r="D51">
+        <v>187821000.0</v>
+      </c>
+      <c r="E51">
+        <v>152968000.0</v>
+      </c>
+      <c r="F51">
+        <v>196170000.0</v>
+      </c>
+      <c r="G51">
+        <v>185444000.0</v>
+      </c>
+      <c r="H51">
+        <v>146278000.0</v>
+      </c>
+      <c r="I51">
+        <v>151027000.0</v>
+      </c>
+      <c r="J51">
+        <v>230620000.0</v>
+      </c>
+      <c r="K51">
+        <v>154779000.0</v>
+      </c>
+      <c r="L51">
+        <v>69652000.0</v>
+      </c>
+      <c r="M51">
+        <v>82993000.0</v>
+      </c>
+      <c r="N51">
+        <v>114481000.0</v>
+      </c>
+      <c r="O51">
+        <v>83881000.0</v>
+      </c>
+      <c r="P51">
+        <v>103580000.0</v>
+      </c>
+      <c r="Q51">
+        <v>118343000.0</v>
+      </c>
+      <c r="R51">
+        <v>126588000.0</v>
+      </c>
+      <c r="S51">
+        <v>133712000.0</v>
+      </c>
+      <c r="T51">
+        <v>136342000.0</v>
+      </c>
+      <c r="U51">
+        <v>233201000.0</v>
+      </c>
+      <c r="V51">
+        <v>228648000.0</v>
+      </c>
+      <c r="W51">
+        <v>229648000.0</v>
+      </c>
+      <c r="X51">
+        <v>262038000.0</v>
+      </c>
+      <c r="Y51">
+        <v>283787000.0</v>
+      </c>
+      <c r="Z51">
+        <v>278805000.0</v>
+      </c>
+      <c r="AA51">
+        <v>248040000.0</v>
+      </c>
+      <c r="AB51">
+        <v>184955000.0</v>
+      </c>
+      <c r="AC51">
+        <v>181417000.0</v>
+      </c>
+      <c r="AD51">
+        <v>181858000.0</v>
+      </c>
+      <c r="AE51">
+        <v>170419000.0</v>
+      </c>
+      <c r="AF51">
+        <v>210317000.0</v>
+      </c>
+      <c r="AG51">
+        <v>265274000.0</v>
+      </c>
+      <c r="AH51">
+        <v>297455000.0</v>
+      </c>
+      <c r="AI51">
+        <v>244229000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>228758000.0</v>
+      </c>
+      <c r="AK51">
+        <v>234328000.0</v>
+      </c>
+      <c r="AL51">
+        <v>282277000.0</v>
+      </c>
+      <c r="AM51">
+        <v>226467000.0</v>
+      </c>
+      <c r="AN51">
+        <v>278901000.0</v>
+      </c>
+      <c r="AO51">
+        <v>268098000.0</v>
+      </c>
+      <c r="AP51">
+        <v>283095000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>276531000.0</v>
+      </c>
+      <c r="AR51">
+        <v>337457000.0</v>
+      </c>
+      <c r="AS51">
+        <v>297369000.0</v>
+      </c>
+      <c r="AT51">
+        <v>278013000.0</v>
+      </c>
+      <c r="AU51">
+        <v>312576000.0</v>
+      </c>
+      <c r="AV51">
+        <v>279916000.0</v>
+      </c>
+      <c r="AW51">
+        <v>258636000.0</v>
+      </c>
+      <c r="AX51">
+        <v>298520000.0</v>
+      </c>
+      <c r="AY51">
+        <v>253519000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>279125000.0</v>
+      </c>
+      <c r="BA51">
+        <v>266777000.0</v>
+      </c>
+      <c r="BB51">
+        <v>257108000.0</v>
+      </c>
+      <c r="BC51">
+        <v>261185000.0</v>
+      </c>
+      <c r="BD51">
+        <v>282905000.0</v>
+      </c>
+      <c r="BE51">
+        <v>304749000.0</v>
+      </c>
+      <c r="BF51">
+        <v>248926000.0</v>
+      </c>
+      <c r="BG51">
+        <v>240151000.0</v>
+      </c>
+      <c r="BH51">
+        <v>265663000.0</v>
+      </c>
+      <c r="BI51">
+        <v>255616000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>249336000.0</v>
+      </c>
+      <c r="BK51">
+        <v>217534000.0</v>
+      </c>
+      <c r="BL51">
+        <v>257330000.0</v>
+      </c>
+      <c r="BM51">
+        <v>222672000.0</v>
+      </c>
+      <c r="BN51">
+        <v>213944000.0</v>
+      </c>
+      <c r="BO51">
+        <v>236913000.0</v>
+      </c>
+      <c r="BP51">
+        <v>249778000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>213061000.0</v>
+      </c>
+      <c r="BR51">
+        <v>297361000.0</v>
+      </c>
+      <c r="BS51">
+        <v>254124000.0</v>
+      </c>
+      <c r="BT51">
+        <v>272074000.0</v>
+      </c>
+      <c r="BU51">
+        <v>264617000.0</v>
+      </c>
+      <c r="BV51">
+        <v>317055000.0</v>
+      </c>
+      <c r="BW51">
+        <v>295253000.0</v>
+      </c>
+      <c r="BX51">
+        <v>316719000.0</v>
+      </c>
+      <c r="BY51">
+        <v>267011000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>188478000.0</v>
+      </c>
+      <c r="CA51">
+        <v>162512000.0</v>
+      </c>
+      <c r="CB51">
+        <v>179862000.0</v>
+      </c>
+      <c r="CC51">
+        <v>130300000.0</v>
+      </c>
+      <c r="CD51">
+        <v>196649000.0</v>
+      </c>
+      <c r="CE51">
+        <v>194172000.0</v>
+      </c>
+      <c r="CF51">
+        <v>215189000.0</v>
+      </c>
+      <c r="CG51">
+        <v>126647000.0</v>
+      </c>
+      <c r="CH51">
+        <v>177729000.0</v>
+      </c>
+      <c r="CI51">
+        <v>202856000.0</v>
+      </c>
+      <c r="CJ51">
+        <v>207206000.0</v>
+      </c>
+      <c r="CK51">
+        <v>172442000.0</v>
+      </c>
+      <c r="CL51">
+        <v>173661000.0</v>
+      </c>
+      <c r="CM51">
+        <v>139515000.0</v>
+      </c>
+      <c r="CN51">
+        <v>157822000.0</v>
+      </c>
+      <c r="CO51">
+        <v>129583000.0</v>
+      </c>
+      <c r="CP51">
+        <v>121933000.0</v>
+      </c>
+      <c r="CQ51">
+        <v>115151000.0</v>
+      </c>
+      <c r="CR51">
+        <v>113365000.0</v>
+      </c>
+      <c r="CS51">
+        <v>113975000.0</v>
+      </c>
+      <c r="CT51">
+        <v>126734000.0</v>
+      </c>
+      <c r="CU51">
+        <v>118763000.0</v>
+      </c>
+      <c r="CV51">
+        <v>131357000.0</v>
+      </c>
+      <c r="CW51">
+        <v>102696000.0</v>
+      </c>
+      <c r="CX51">
+        <v>99353000.0</v>
+      </c>
+      <c r="CY51">
+        <v>128867000.0</v>
+      </c>
+      <c r="CZ51">
+        <v>102919000.0</v>
+      </c>
+      <c r="DA51">
+        <v>95309000.0</v>
+      </c>
+      <c r="DB51">
+        <v>109957000.0</v>
+      </c>
+      <c r="DC51">
+        <v>111274000.0</v>
+      </c>
+      <c r="DD51">
+        <v>105100000.0</v>
+      </c>
+      <c r="DE51">
+        <v>87600000.0</v>
+      </c>
+      <c r="DF51">
+        <v>96500000.0</v>
+      </c>
+      <c r="DG51">
+        <v>76300000.0</v>
+      </c>
+      <c r="DH51">
+        <v>54500000.0</v>
+      </c>
+      <c r="DI51">
+        <v>63000000.0</v>
+      </c>
+      <c r="DJ51">
+        <v>75100000.0</v>
+      </c>
+      <c r="DK51">
+        <v>73500000.0</v>
+      </c>
+      <c r="DL51">
+        <v>69000000.0</v>
+      </c>
+      <c r="DM51">
+        <v>68500000.0</v>
+      </c>
+      <c r="DN51">
+        <v>69100000.0</v>
+      </c>
+      <c r="DO51">
+        <v>65700000.0</v>
+      </c>
+      <c r="DP51">
+        <v>51100000.0</v>
+      </c>
+      <c r="DQ51">
+        <v>49600000.0</v>
+      </c>
+      <c r="DR51">
+        <v>55500000.0</v>
+      </c>
+      <c r="DS51">
+        <v>44700000.0</v>
+      </c>
+      <c r="DT51">
+        <v>41200000.0</v>
+      </c>
+      <c r="DU51">
+        <v>35700000.0</v>
+      </c>
+      <c r="DV51">
+        <v>46700000.0</v>
+      </c>
+    </row>
+    <row r="52" spans="1:126">
+      <c r="A52" t="s">
+        <v>82</v>
+      </c>
+      <c r="B52">
+        <v>214069000.0</v>
+      </c>
+      <c r="C52">
+        <v>100296000.0</v>
+      </c>
+      <c r="D52">
+        <v>92321000.0</v>
+      </c>
+      <c r="E52">
+        <v>57468000.0</v>
+      </c>
+      <c r="F52">
+        <v>101170000.0</v>
+      </c>
+      <c r="G52">
+        <v>115444000.0</v>
+      </c>
+      <c r="H52">
+        <v>51278000.0</v>
+      </c>
+      <c r="I52">
+        <v>56027000.0</v>
+      </c>
+      <c r="J52">
+        <v>160620000.0</v>
+      </c>
+      <c r="K52">
+        <v>84779000.0</v>
+      </c>
+      <c r="L52">
+        <v>69652000.0</v>
+      </c>
+      <c r="M52">
+        <v>82993000.0</v>
+      </c>
+      <c r="N52">
+        <v>89401000.0</v>
+      </c>
+      <c r="O52">
+        <v>83800000.0</v>
+      </c>
+      <c r="P52">
+        <v>103496000.0</v>
+      </c>
+      <c r="Q52">
+        <v>118258000.0</v>
+      </c>
+      <c r="R52">
+        <v>126501000.0</v>
+      </c>
+      <c r="S52">
+        <v>78623000.0</v>
+      </c>
+      <c r="T52">
+        <v>81252000.0</v>
+      </c>
+      <c r="U52">
+        <v>178109000.0</v>
+      </c>
+      <c r="V52">
+        <v>173554000.0</v>
+      </c>
+      <c r="W52">
+        <v>174552000.0</v>
+      </c>
+      <c r="X52">
+        <v>206940000.0</v>
+      </c>
+      <c r="Y52">
+        <v>228687000.0</v>
+      </c>
+      <c r="Z52">
+        <v>55102000.0</v>
+      </c>
+      <c r="AA52">
+        <v>192937000.0</v>
+      </c>
+      <c r="AB52">
+        <v>174850000.0</v>
+      </c>
+      <c r="AC52">
+        <v>171310000.0</v>
+      </c>
+      <c r="AD52">
+        <v>171749000.0</v>
+      </c>
+      <c r="AE52">
+        <v>160309000.0</v>
+      </c>
+      <c r="AF52">
+        <v>145205000.0</v>
+      </c>
+      <c r="AG52">
+        <v>200160000.0</v>
+      </c>
+      <c r="AH52">
+        <v>232339000.0</v>
+      </c>
+      <c r="AI52">
+        <v>129112000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>113638000.0</v>
+      </c>
+      <c r="AK52">
+        <v>119207000.0</v>
+      </c>
+      <c r="AL52">
+        <v>157154000.0</v>
+      </c>
+      <c r="AM52">
+        <v>106342000.0</v>
+      </c>
+      <c r="AN52">
+        <v>158774000.0</v>
+      </c>
+      <c r="AO52">
+        <v>137970000.0</v>
+      </c>
+      <c r="AP52">
+        <v>132965000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>151399000.0</v>
+      </c>
+      <c r="AR52">
+        <v>222323000.0</v>
+      </c>
+      <c r="AS52">
+        <v>152233000.0</v>
+      </c>
+      <c r="AT52">
+        <v>132876000.0</v>
+      </c>
+      <c r="AU52">
+        <v>167437000.0</v>
+      </c>
+      <c r="AV52">
+        <v>189775000.0</v>
+      </c>
+      <c r="AW52">
+        <v>168493000.0</v>
+      </c>
+      <c r="AX52">
+        <v>183375000.0</v>
+      </c>
+      <c r="AY52">
+        <v>123372000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>148977000.0</v>
+      </c>
+      <c r="BA52">
+        <v>131627000.0</v>
+      </c>
+      <c r="BB52">
+        <v>116956000.0</v>
+      </c>
+      <c r="BC52">
+        <v>121031000.0</v>
+      </c>
+      <c r="BD52">
+        <v>142750000.0</v>
+      </c>
+      <c r="BE52">
+        <v>164592000.0</v>
+      </c>
+      <c r="BF52">
+        <v>118767000.0</v>
+      </c>
+      <c r="BG52">
+        <v>109990000.0</v>
+      </c>
+      <c r="BH52">
+        <v>135500000.0</v>
+      </c>
+      <c r="BI52">
+        <v>135452000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>119170000.0</v>
+      </c>
+      <c r="BK52">
+        <v>87366000.0</v>
+      </c>
+      <c r="BL52">
+        <v>127160000.0</v>
+      </c>
+      <c r="BM52">
+        <v>92500000.0</v>
+      </c>
+      <c r="BN52">
+        <v>213944000.0</v>
+      </c>
+      <c r="BO52">
+        <v>236913000.0</v>
+      </c>
+      <c r="BP52">
+        <v>100177000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>213061000.0</v>
+      </c>
+      <c r="BR52">
+        <v>297361000.0</v>
+      </c>
+      <c r="BS52">
+        <v>254124000.0</v>
+      </c>
+      <c r="BT52"/>
+      <c r="BU52"/>
+      <c r="BV52"/>
+      <c r="BW52"/>
+      <c r="BX52"/>
+      <c r="BY52"/>
+      <c r="BZ52"/>
+      <c r="CA52"/>
+      <c r="CB52"/>
+      <c r="CC52"/>
+      <c r="CD52"/>
+      <c r="CE52"/>
+      <c r="CF52"/>
+      <c r="CG52"/>
+      <c r="CH52"/>
+      <c r="CI52"/>
+      <c r="CJ52"/>
+      <c r="CK52"/>
+      <c r="CL52"/>
+      <c r="CM52"/>
+      <c r="CN52"/>
+      <c r="CO52"/>
+      <c r="CP52"/>
+      <c r="CQ52"/>
+      <c r="CR52"/>
+      <c r="CS52"/>
+      <c r="CT52"/>
+      <c r="CU52"/>
+      <c r="CV52"/>
+      <c r="CW52"/>
+      <c r="CX52"/>
+      <c r="CY52"/>
+      <c r="CZ52"/>
+      <c r="DA52">
+        <v>95309000.0</v>
+      </c>
+      <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52">
+        <v>92500000.0</v>
+      </c>
+      <c r="DE52"/>
+      <c r="DF52"/>
+      <c r="DG52"/>
+      <c r="DH52"/>
+      <c r="DI52"/>
+      <c r="DJ52"/>
+      <c r="DK52"/>
+      <c r="DL52"/>
+      <c r="DM52"/>
+      <c r="DN52"/>
+      <c r="DO52"/>
+      <c r="DP52"/>
+      <c r="DQ52"/>
+      <c r="DR52"/>
+      <c r="DS52"/>
+      <c r="DT52"/>
+      <c r="DU52"/>
+      <c r="DV52"/>
+    </row>
+    <row r="53" spans="1:126">
+      <c r="A53" t="s">
+        <v>83</v>
+      </c>
+      <c r="B53">
+        <v>276032000.0</v>
+      </c>
+      <c r="C53">
+        <v>90000.0</v>
+      </c>
+      <c r="D53">
+        <v>264480000.0</v>
+      </c>
+      <c r="E53">
+        <v>11000.0</v>
+      </c>
+      <c r="F53">
+        <v>278248000.0</v>
+      </c>
+      <c r="G53">
+        <v>280764000.0</v>
+      </c>
+      <c r="H53">
+        <v>274680000.0</v>
+      </c>
+      <c r="I53">
+        <v>285021000.0</v>
+      </c>
+      <c r="J53">
+        <v>273501000.0</v>
+      </c>
+      <c r="K53">
+        <v>274451000.0</v>
+      </c>
+      <c r="L53">
+        <v>282053000.0</v>
+      </c>
+      <c r="M53">
+        <v>284972000.0</v>
+      </c>
+      <c r="N53">
+        <v>278355000.0</v>
+      </c>
+      <c r="O53">
+        <v>288242000.0</v>
+      </c>
+      <c r="P53">
+        <v>284509000.0</v>
+      </c>
+      <c r="Q53">
+        <v>283268000.0</v>
+      </c>
+      <c r="R53">
+        <v>301737000.0</v>
+      </c>
+      <c r="S53">
+        <v>313015000.0</v>
+      </c>
+      <c r="T53">
+        <v>320566000.0</v>
+      </c>
+      <c r="U53">
+        <v>309224000.0</v>
+      </c>
+      <c r="V53">
+        <v>306247000.0</v>
+      </c>
+      <c r="W53">
+        <v>294537000.0</v>
+      </c>
+      <c r="X53">
+        <v>313376000.0</v>
+      </c>
+      <c r="Y53">
+        <v>340140000.0</v>
+      </c>
+      <c r="Z53">
+        <v>311500000.0</v>
+      </c>
+      <c r="AA53">
+        <v>312928000.0</v>
+      </c>
+      <c r="AB53">
+        <v>360520000.0</v>
+      </c>
+      <c r="AC53">
+        <v>326798000.0</v>
+      </c>
+      <c r="AD53">
+        <v>322570000.0</v>
+      </c>
+      <c r="AE53">
+        <v>325276000.0</v>
+      </c>
+      <c r="AF53">
+        <v>317416000.0</v>
+      </c>
+      <c r="AG53">
+        <v>305444000.0</v>
+      </c>
+      <c r="AH53">
+        <v>305048000.0</v>
+      </c>
+      <c r="AI53">
+        <v>303769000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>297199000.0</v>
+      </c>
+      <c r="AK53">
+        <v>298999000.0</v>
+      </c>
+      <c r="AL53">
+        <v>308146000.0</v>
+      </c>
+      <c r="AM53">
+        <v>312624000.0</v>
+      </c>
+      <c r="AN53">
+        <v>300416000.0</v>
+      </c>
+      <c r="AO53">
+        <v>282293000.0</v>
+      </c>
+      <c r="AP53">
+        <v>241327000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>216725000.0</v>
+      </c>
+      <c r="AR53">
+        <v>223039000.0</v>
+      </c>
+      <c r="AS53">
+        <v>215933000.0</v>
+      </c>
+      <c r="AT53">
+        <v>213814000.0</v>
+      </c>
+      <c r="AU53">
+        <v>156317000.0</v>
+      </c>
+      <c r="AV53">
+        <v>185261000.0</v>
+      </c>
+      <c r="AW53">
+        <v>190920000.0</v>
+      </c>
+      <c r="AX53">
+        <v>303880000.0</v>
+      </c>
+      <c r="AY53">
+        <v>305700000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>305824000.0</v>
+      </c>
+      <c r="BA53">
+        <v>317900000.0</v>
+      </c>
+      <c r="BB53">
+        <v>287735000.0</v>
+      </c>
+      <c r="BC53">
+        <v>286369000.0</v>
+      </c>
+      <c r="BD53">
+        <v>291614000.0</v>
+      </c>
+      <c r="BE53">
+        <v>306229000.0</v>
+      </c>
+      <c r="BF53">
+        <v>319358000.0</v>
+      </c>
+      <c r="BG53">
+        <v>304867000.0</v>
+      </c>
+      <c r="BH53">
+        <v>286202000.0</v>
+      </c>
+      <c r="BI53">
+        <v>319397000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>333275000.0</v>
+      </c>
+      <c r="BK53">
+        <v>309105000.0</v>
+      </c>
+      <c r="BL53">
+        <v>178116000.0</v>
+      </c>
+      <c r="BM53">
+        <v>203694000.0</v>
+      </c>
+      <c r="BN53">
+        <v>149171000.0</v>
+      </c>
+      <c r="BO53">
+        <v>107396000.0</v>
+      </c>
+      <c r="BP53">
+        <v>29040000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>35288000.0</v>
+      </c>
+      <c r="BR53">
+        <v>35972000.0</v>
+      </c>
+      <c r="BS53">
+        <v>27687000.0</v>
+      </c>
+      <c r="BT53">
+        <v>37506000.0</v>
+      </c>
+      <c r="BU53">
+        <v>36740000.0</v>
+      </c>
+      <c r="BV53">
+        <v>36850000.0</v>
+      </c>
+      <c r="BW53">
+        <v>-2396000.0</v>
+      </c>
+      <c r="BX53">
+        <v>-11452000.0</v>
+      </c>
+      <c r="BY53">
+        <v>44430000.0</v>
+      </c>
+      <c r="BZ53">
+        <v>43009000.0</v>
+      </c>
+      <c r="CA53">
+        <v>15087000.0</v>
+      </c>
+      <c r="CB53"/>
+      <c r="CC53">
+        <v>45190000.0</v>
+      </c>
+      <c r="CD53">
+        <v>50486000.0</v>
+      </c>
+      <c r="CE53">
+        <v>-3404000.0</v>
+      </c>
+      <c r="CF53"/>
+      <c r="CG53">
+        <v>28000.0</v>
+      </c>
+      <c r="CH53">
+        <v>-4215000.0</v>
+      </c>
+      <c r="CI53">
+        <v>-3179000.0</v>
+      </c>
+      <c r="CJ53">
+        <v>2311000.0</v>
+      </c>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53">
+        <v>9325000.0</v>
+      </c>
+      <c r="CS53"/>
+      <c r="CT53"/>
+      <c r="CU53"/>
+      <c r="CV53"/>
+      <c r="CW53"/>
+      <c r="CX53"/>
+      <c r="CY53"/>
+      <c r="CZ53"/>
+      <c r="DA53"/>
+      <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
+      <c r="DE53"/>
+      <c r="DF53"/>
+      <c r="DG53"/>
+      <c r="DH53"/>
+      <c r="DI53"/>
+      <c r="DJ53"/>
+      <c r="DK53"/>
+      <c r="DL53"/>
+      <c r="DM53"/>
+      <c r="DN53"/>
+      <c r="DO53"/>
+      <c r="DP53"/>
+      <c r="DQ53"/>
+      <c r="DR53"/>
+      <c r="DS53"/>
+      <c r="DT53"/>
+      <c r="DU53"/>
+      <c r="DV53"/>
+    </row>
+    <row r="54" spans="1:126">
+      <c r="A54" t="s">
+        <v>84</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54"/>
+      <c r="AG54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54">
+        <v>0.0</v>
+      </c>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
+      <c r="BK54">
+        <v>0.0</v>
+      </c>
+      <c r="BL54">
+        <v>0.0</v>
+      </c>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+      <c r="CT54"/>
+      <c r="CU54"/>
+      <c r="CV54"/>
+      <c r="CW54"/>
+      <c r="CX54"/>
+      <c r="CY54"/>
+      <c r="CZ54"/>
+      <c r="DA54"/>
+      <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
+      <c r="DE54"/>
+      <c r="DF54"/>
+      <c r="DG54"/>
+      <c r="DH54"/>
+      <c r="DI54"/>
+      <c r="DJ54"/>
+      <c r="DK54"/>
+      <c r="DL54"/>
+      <c r="DM54"/>
+      <c r="DN54"/>
+      <c r="DO54"/>
+      <c r="DP54"/>
+      <c r="DQ54"/>
+      <c r="DR54"/>
+      <c r="DS54"/>
+      <c r="DT54"/>
+      <c r="DU54"/>
+      <c r="DV54"/>
+    </row>
+    <row r="55" spans="1:126">
+      <c r="A55" t="s">
+        <v>85</v>
+      </c>
+      <c r="B55">
+        <v>3216097000.0</v>
+      </c>
+      <c r="C55">
+        <v>3200763000.0</v>
+      </c>
+      <c r="D55">
+        <v>3166303000.0</v>
+      </c>
+      <c r="E55">
+        <v>3198478000.0</v>
+      </c>
+      <c r="F55">
+        <v>3199510000.0</v>
+      </c>
+      <c r="G55">
+        <v>3187372000.0</v>
+      </c>
+      <c r="H55">
+        <v>3157010000.0</v>
+      </c>
+      <c r="I55">
+        <v>3142563000.0</v>
+      </c>
+      <c r="J55">
+        <v>3084944000.0</v>
+      </c>
+      <c r="K55">
+        <v>2978170000.0</v>
+      </c>
+      <c r="L55">
+        <v>2946698000.0</v>
+      </c>
+      <c r="M55">
+        <v>2944139000.0</v>
+      </c>
+      <c r="N55">
+        <v>2874815000.0</v>
+      </c>
+      <c r="O55">
+        <v>2811820000.0</v>
+      </c>
+      <c r="P55">
+        <v>2739178000.0</v>
+      </c>
+      <c r="Q55">
+        <v>2735065000.0</v>
+      </c>
+      <c r="R55">
+        <v>2630354000.0</v>
+      </c>
+      <c r="S55">
+        <v>2548607000.0</v>
+      </c>
+      <c r="T55">
+        <v>2527099000.0</v>
+      </c>
+      <c r="U55">
+        <v>2529591000.0</v>
+      </c>
+      <c r="V55">
+        <v>2450443000.0</v>
+      </c>
+      <c r="W55">
+        <v>2436868000.0</v>
+      </c>
+      <c r="X55">
+        <v>2361236000.0</v>
+      </c>
+      <c r="Y55">
+        <v>2296626000.0</v>
+      </c>
+      <c r="Z55">
+        <v>2267124000.0</v>
+      </c>
+      <c r="AA55">
+        <v>2136396000.0</v>
+      </c>
+      <c r="AB55">
+        <v>2068796000.0</v>
+      </c>
+      <c r="AC55">
+        <v>2033227000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1996833000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1991345000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1945590000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1981854000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1913961000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1871815000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1842788000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1781701000.0</v>
+      </c>
+      <c r="AL55">
+        <v>1795651000.0</v>
+      </c>
+      <c r="AM55">
+        <v>1763828000.0</v>
+      </c>
+      <c r="AN55">
+        <v>1712875000.0</v>
+      </c>
+      <c r="AO55">
+        <v>1635088000.0</v>
+      </c>
+      <c r="AP55">
+        <v>1621454000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>1574681000.0</v>
+      </c>
+      <c r="AR55">
+        <v>1564810000.0</v>
+      </c>
+      <c r="AS55">
+        <v>1539672000.0</v>
+      </c>
+      <c r="AT55">
+        <v>1553340000.0</v>
+      </c>
+      <c r="AU55">
+        <v>1458832000.0</v>
+      </c>
+      <c r="AV55">
+        <v>1482131000.0</v>
+      </c>
+      <c r="AW55">
+        <v>1488637000.0</v>
+      </c>
+      <c r="AX55">
+        <v>1504080000.0</v>
+      </c>
+      <c r="AY55">
+        <v>1466117000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>1463963000.0</v>
+      </c>
+      <c r="BA55">
+        <v>1464749000.0</v>
+      </c>
+      <c r="BB55">
+        <v>1444496000.0</v>
+      </c>
+      <c r="BC55">
+        <v>1416787000.0</v>
+      </c>
+      <c r="BD55">
+        <v>1415401000.0</v>
+      </c>
+      <c r="BE55">
+        <v>1423316000.0</v>
+      </c>
+      <c r="BF55">
+        <v>1424757000.0</v>
+      </c>
+      <c r="BG55">
+        <v>1423792000.0</v>
+      </c>
+      <c r="BH55">
+        <v>1372867000.0</v>
+      </c>
+      <c r="BI55">
+        <v>1427038000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>1417690000.0</v>
+      </c>
+      <c r="BK55">
+        <v>1431038000.0</v>
+      </c>
+      <c r="BL55">
+        <v>1393802000.0</v>
+      </c>
+      <c r="BM55">
+        <v>1374624000.0</v>
+      </c>
+      <c r="BN55">
+        <v>1326275000.0</v>
+      </c>
+      <c r="BO55">
+        <v>1336544000.0</v>
+      </c>
+      <c r="BP55">
+        <v>1331394000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>1331842000.0</v>
+      </c>
+      <c r="BR55">
+        <v>1369986000.0</v>
+      </c>
+      <c r="BS55">
+        <v>1398500000.0</v>
+      </c>
+      <c r="BT55">
+        <v>1325744000.0</v>
+      </c>
+      <c r="BU55">
+        <v>1311262000.0</v>
+      </c>
+      <c r="BV55">
+        <v>1285373000.0</v>
+      </c>
+      <c r="BW55">
+        <v>1248208000.0</v>
+      </c>
+      <c r="BX55">
+        <v>1223250000.0</v>
+      </c>
+      <c r="BY55">
+        <v>1202579000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>1161274000.0</v>
+      </c>
+      <c r="CA55">
+        <v>1108621000.0</v>
+      </c>
+      <c r="CB55">
+        <v>1104869000.0</v>
+      </c>
+      <c r="CC55">
+        <v>1095440000.0</v>
+      </c>
+      <c r="CD55">
+        <v>1100583000.0</v>
+      </c>
+      <c r="CE55">
+        <v>1060373000.0</v>
+      </c>
+      <c r="CF55">
+        <v>1042209000.0</v>
+      </c>
+      <c r="CG55">
+        <v>993321000.0</v>
+      </c>
+      <c r="CH55">
+        <v>958572000.0</v>
+      </c>
+      <c r="CI55">
+        <v>918218000.0</v>
+      </c>
+      <c r="CJ55">
+        <v>634238000.0</v>
+      </c>
+      <c r="CK55">
+        <v>630202000.0</v>
+      </c>
+      <c r="CL55">
+        <v>613972000.0</v>
+      </c>
+      <c r="CM55">
+        <v>578219000.0</v>
+      </c>
+      <c r="CN55">
+        <v>568812000.0</v>
+      </c>
+      <c r="CO55">
+        <v>551818000.0</v>
+      </c>
+      <c r="CP55">
+        <v>531127000.0</v>
+      </c>
+      <c r="CQ55">
+        <v>504088000.0</v>
+      </c>
+      <c r="CR55">
+        <v>494068000.0</v>
+      </c>
+      <c r="CS55">
+        <v>497248000.0</v>
+      </c>
+      <c r="CT55">
+        <v>478622000.0</v>
+      </c>
+      <c r="CU55">
+        <v>436719000.0</v>
+      </c>
+      <c r="CV55">
+        <v>434466000.0</v>
+      </c>
+      <c r="CW55">
+        <v>421704000.0</v>
+      </c>
+      <c r="CX55">
+        <v>418925000.0</v>
+      </c>
+      <c r="CY55">
+        <v>407675000.0</v>
+      </c>
+      <c r="CZ55">
+        <v>393216000.0</v>
+      </c>
+      <c r="DA55">
+        <v>376230000.0</v>
+      </c>
+      <c r="DB55">
+        <v>364219000.0</v>
+      </c>
+      <c r="DC55">
+        <v>354345000.0</v>
+      </c>
+      <c r="DD55">
+        <v>341300000.0</v>
+      </c>
+      <c r="DE55">
+        <v>329200000.0</v>
+      </c>
+      <c r="DF55">
+        <v>328200000.0</v>
+      </c>
+      <c r="DG55">
+        <v>304700000.0</v>
+      </c>
+      <c r="DH55">
+        <v>286800000.0</v>
+      </c>
+      <c r="DI55">
+        <v>289300000.0</v>
+      </c>
+      <c r="DJ55">
+        <v>285800000.0</v>
+      </c>
+      <c r="DK55">
+        <v>271600000.0</v>
+      </c>
+      <c r="DL55">
+        <v>266300000.0</v>
+      </c>
+      <c r="DM55">
+        <v>257000000.0</v>
+      </c>
+      <c r="DN55">
+        <v>251600000.0</v>
+      </c>
+      <c r="DO55">
+        <v>244700000.0</v>
+      </c>
+      <c r="DP55">
+        <v>230800000.0</v>
+      </c>
+      <c r="DQ55">
+        <v>227600000.0</v>
+      </c>
+      <c r="DR55">
+        <v>226700000.0</v>
+      </c>
+      <c r="DS55">
+        <v>216500000.0</v>
+      </c>
+      <c r="DT55">
+        <v>212300000.0</v>
+      </c>
+      <c r="DU55">
+        <v>207000000.0</v>
+      </c>
+      <c r="DV55">
+        <v>208400000.0</v>
+      </c>
+    </row>
+    <row r="56" spans="1:126">
+      <c r="A56" t="s">
+        <v>86</v>
+      </c>
+      <c r="B56">
+        <v>325897000.0</v>
+      </c>
+      <c r="C56">
+        <v>42854000.0</v>
+      </c>
+      <c r="D56">
+        <v>310568000.0</v>
+      </c>
+      <c r="E56">
+        <v>55098000.0</v>
+      </c>
+      <c r="F56">
+        <v>328247000.0</v>
+      </c>
+      <c r="G56">
+        <v>328057000.0</v>
+      </c>
+      <c r="H56">
+        <v>338392000.0</v>
+      </c>
+      <c r="I56">
+        <v>351956000.0</v>
+      </c>
+      <c r="J56">
+        <v>352210000.0</v>
+      </c>
+      <c r="K56">
+        <v>317207000.0</v>
+      </c>
+      <c r="L56">
+        <v>329377000.0</v>
+      </c>
+      <c r="M56">
+        <v>365270000.0</v>
+      </c>
+      <c r="N56">
+        <v>321008000.0</v>
+      </c>
+      <c r="O56">
+        <v>330615000.0</v>
+      </c>
+      <c r="P56">
+        <v>320759000.0</v>
+      </c>
+      <c r="Q56">
+        <v>384638000.0</v>
+      </c>
+      <c r="R56">
+        <v>358323000.0</v>
+      </c>
+      <c r="S56">
+        <v>363230000.0</v>
+      </c>
+      <c r="T56">
+        <v>415422000.0</v>
+      </c>
+      <c r="U56">
+        <v>438509000.0</v>
+      </c>
+      <c r="V56">
+        <v>386539000.0</v>
+      </c>
+      <c r="W56">
+        <v>430015000.0</v>
+      </c>
+      <c r="X56">
+        <v>405037000.0</v>
+      </c>
+      <c r="Y56">
+        <v>421242000.0</v>
+      </c>
+      <c r="Z56">
+        <v>366605000.0</v>
+      </c>
+      <c r="AA56">
+        <v>349740000.0</v>
+      </c>
+      <c r="AB56">
+        <v>393430000.0</v>
+      </c>
+      <c r="AC56">
+        <v>372566000.0</v>
+      </c>
+      <c r="AD56">
+        <v>350371000.0</v>
+      </c>
+      <c r="AE56">
+        <v>350084000.0</v>
+      </c>
+      <c r="AF56">
+        <v>355289000.0</v>
+      </c>
+      <c r="AG56">
+        <v>385233000.0</v>
+      </c>
+      <c r="AH56">
+        <v>335443000.0</v>
+      </c>
+      <c r="AI56">
+        <v>327830000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>323133000.0</v>
+      </c>
+      <c r="AK56">
+        <v>327778000.0</v>
+      </c>
+      <c r="AL56">
+        <v>339347000.0</v>
+      </c>
+      <c r="AM56">
+        <v>340350000.0</v>
+      </c>
+      <c r="AN56">
+        <v>323607000.0</v>
+      </c>
+      <c r="AO56">
+        <v>325926000.0</v>
+      </c>
+      <c r="AP56">
+        <v>276105000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>243901000.0</v>
+      </c>
+      <c r="AR56">
+        <v>246263000.0</v>
+      </c>
+      <c r="AS56">
+        <v>240592000.0</v>
+      </c>
+      <c r="AT56">
+        <v>261040000.0</v>
+      </c>
+      <c r="AU56">
+        <v>176232000.0</v>
+      </c>
+      <c r="AV56">
+        <v>206625000.0</v>
+      </c>
+      <c r="AW56">
+        <v>214001000.0</v>
+      </c>
+      <c r="AX56">
+        <v>330815000.0</v>
+      </c>
+      <c r="AY56">
+        <v>328491000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>329994000.0</v>
+      </c>
+      <c r="BA56">
+        <v>344157000.0</v>
+      </c>
+      <c r="BB56">
+        <v>313195000.0</v>
+      </c>
+      <c r="BC56">
+        <v>314542000.0</v>
+      </c>
+      <c r="BD56">
+        <v>313122000.0</v>
+      </c>
+      <c r="BE56">
+        <v>21010000.0</v>
+      </c>
+      <c r="BF56">
+        <v>20216000.0</v>
+      </c>
+      <c r="BG56">
+        <v>19345000.0</v>
+      </c>
+      <c r="BH56">
+        <v>305152000.0</v>
+      </c>
+      <c r="BI56">
+        <v>21681000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>20933000.0</v>
+      </c>
+      <c r="BK56">
+        <v>19936000.0</v>
+      </c>
+      <c r="BL56">
+        <v>19201000.0</v>
+      </c>
+      <c r="BM56">
+        <v>19325000.0</v>
+      </c>
+      <c r="BN56">
+        <v>28755000.0</v>
+      </c>
+      <c r="BO56">
+        <v>17841000.0</v>
+      </c>
+      <c r="BP56">
+        <v>20221000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>22069000.0</v>
+      </c>
+      <c r="BR56">
+        <v>25715000.0</v>
+      </c>
+      <c r="BS56">
+        <v>22892000.0</v>
+      </c>
+      <c r="BT56">
+        <v>22639000.0</v>
+      </c>
+      <c r="BU56">
+        <v>28452000.0</v>
+      </c>
+      <c r="BV56">
+        <v>27883000.0</v>
+      </c>
+      <c r="BW56">
+        <v>23110000.0</v>
+      </c>
+      <c r="BX56">
+        <v>23839000.0</v>
+      </c>
+      <c r="BY56">
+        <v>34699000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>29225000.0</v>
+      </c>
+      <c r="CA56">
+        <v>28305000.0</v>
+      </c>
+      <c r="CB56">
+        <v>30328000.0</v>
+      </c>
+      <c r="CC56">
+        <v>33189000.0</v>
+      </c>
+      <c r="CD56">
+        <v>29510000.0</v>
+      </c>
+      <c r="CE56">
+        <v>27148000.0</v>
+      </c>
+      <c r="CF56">
+        <v>30987000.0</v>
+      </c>
+      <c r="CG56">
+        <v>34266000.0</v>
+      </c>
+      <c r="CH56">
+        <v>27572000.0</v>
+      </c>
+      <c r="CI56">
+        <v>27238000.0</v>
+      </c>
+      <c r="CJ56">
+        <v>17561000.0</v>
+      </c>
+      <c r="CK56">
+        <v>19685000.0</v>
+      </c>
+      <c r="CL56">
+        <v>16832000.0</v>
+      </c>
+      <c r="CM56">
+        <v>12383000.0</v>
+      </c>
+      <c r="CN56">
+        <v>19830000.0</v>
+      </c>
+      <c r="CO56">
+        <v>16572000.0</v>
+      </c>
+      <c r="CP56">
+        <v>15895000.0</v>
+      </c>
+      <c r="CQ56">
+        <v>13197000.0</v>
+      </c>
+      <c r="CR56">
+        <v>16823000.0</v>
+      </c>
+      <c r="CS56">
+        <v>29156000.0</v>
+      </c>
+      <c r="CT56">
+        <v>12702000.0</v>
+      </c>
+      <c r="CU56">
+        <v>10650000.0</v>
+      </c>
+      <c r="CV56">
+        <v>13529000.0</v>
+      </c>
+      <c r="CW56">
+        <v>16232000.0</v>
+      </c>
+      <c r="CX56">
+        <v>14537000.0</v>
+      </c>
+      <c r="CY56">
+        <v>10168000.0</v>
+      </c>
+      <c r="CZ56">
+        <v>13429000.0</v>
+      </c>
+      <c r="DA56">
+        <v>11399000.0</v>
+      </c>
+      <c r="DB56">
+        <v>13312000.0</v>
+      </c>
+      <c r="DC56">
+        <v>11821000.0</v>
+      </c>
+      <c r="DD56">
+        <v>10500000.0</v>
+      </c>
+      <c r="DE56">
+        <v>8700000.0</v>
+      </c>
+      <c r="DF56">
+        <v>9100000.0</v>
+      </c>
+      <c r="DG56">
+        <v>7600000.0</v>
+      </c>
+      <c r="DH56"/>
+      <c r="DI56"/>
+      <c r="DJ56"/>
+      <c r="DK56"/>
+      <c r="DL56"/>
+      <c r="DM56"/>
+      <c r="DN56"/>
+      <c r="DO56"/>
+      <c r="DP56"/>
+      <c r="DQ56"/>
+      <c r="DR56"/>
+      <c r="DS56"/>
+      <c r="DT56"/>
+      <c r="DU56"/>
+      <c r="DV56"/>
+    </row>
+    <row r="57" spans="1:126">
+      <c r="A57" t="s">
+        <v>87</v>
+      </c>
+      <c r="B57">
+        <v>2893847000.0</v>
+      </c>
+      <c r="C57">
+        <v>100296000.0</v>
+      </c>
+      <c r="D57">
+        <v>2757073000.0</v>
+      </c>
+      <c r="E57">
+        <v>2795018000.0</v>
+      </c>
+      <c r="F57">
+        <v>2806507000.0</v>
+      </c>
+      <c r="G57">
+        <v>2826779000.0</v>
+      </c>
+      <c r="H57">
+        <v>2776529000.0</v>
+      </c>
+      <c r="I57">
+        <v>2758745000.0</v>
+      </c>
+      <c r="J57">
+        <v>2738700000.0</v>
+      </c>
+      <c r="K57">
+        <v>2633767000.0</v>
+      </c>
+      <c r="L57">
+        <v>2669314000.0</v>
+      </c>
+      <c r="M57">
+        <v>2682930000.0</v>
+      </c>
+      <c r="N57">
+        <v>2589263000.0</v>
+      </c>
+      <c r="O57">
+        <v>2550501000.0</v>
+      </c>
+      <c r="P57">
+        <v>1786376000.0</v>
+      </c>
+      <c r="Q57">
+        <v>2488207000.0</v>
+      </c>
+      <c r="R57">
+        <v>2378523000.0</v>
+      </c>
+      <c r="S57">
+        <v>2237162000.0</v>
+      </c>
+      <c r="T57">
+        <v>2204549000.0</v>
+      </c>
+      <c r="U57">
+        <v>2211322000.0</v>
+      </c>
+      <c r="V57">
+        <v>2134875000.0</v>
+      </c>
+      <c r="W57">
+        <v>2128109000.0</v>
+      </c>
+      <c r="X57">
+        <v>2051551000.0</v>
+      </c>
+      <c r="Y57">
+        <v>1991746000.0</v>
+      </c>
+      <c r="Z57">
+        <v>1795223000.0</v>
+      </c>
+      <c r="AA57">
+        <v>1837549000.0</v>
+      </c>
+      <c r="AB57">
+        <v>1825316000.0</v>
+      </c>
+      <c r="AC57">
+        <v>1794600000.0</v>
+      </c>
+      <c r="AD57">
+        <v>1764705000.0</v>
+      </c>
+      <c r="AE57">
+        <v>1767184000.0</v>
+      </c>
+      <c r="AF57">
+        <v>1672290000.0</v>
+      </c>
+      <c r="AG57">
+        <v>1715071000.0</v>
+      </c>
+      <c r="AH57">
+        <v>1648985000.0</v>
+      </c>
+      <c r="AI57">
+        <v>1557304000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>1532517000.0</v>
+      </c>
+      <c r="AK57">
+        <v>1469256000.0</v>
+      </c>
+      <c r="AL57">
+        <v>1476413000.0</v>
+      </c>
+      <c r="AM57">
+        <v>1452825000.0</v>
+      </c>
+      <c r="AN57">
+        <v>1401731000.0</v>
+      </c>
+      <c r="AO57">
+        <v>1311719000.0</v>
+      </c>
+      <c r="AP57">
+        <v>1278674000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>1260840000.0</v>
+      </c>
+      <c r="AR57">
+        <v>1265512000.0</v>
+      </c>
+      <c r="AS57">
+        <v>1210598000.0</v>
+      </c>
+      <c r="AT57">
+        <v>1229199000.0</v>
+      </c>
+      <c r="AU57">
+        <v>1134262000.0</v>
+      </c>
+      <c r="AV57">
+        <v>1214594000.0</v>
+      </c>
+      <c r="AW57">
+        <v>1223815000.0</v>
+      </c>
+      <c r="AX57">
+        <v>1216811000.0</v>
+      </c>
+      <c r="AY57">
+        <v>1169342000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>1173376000.0</v>
+      </c>
+      <c r="BA57">
+        <v>1169093000.0</v>
+      </c>
+      <c r="BB57">
+        <v>1144638000.0</v>
+      </c>
+      <c r="BC57">
+        <v>1096892000.0</v>
+      </c>
+      <c r="BD57">
+        <v>1101600000.0</v>
+      </c>
+      <c r="BE57">
+        <v>1109139000.0</v>
+      </c>
+      <c r="BF57">
+        <v>1124041000.0</v>
+      </c>
+      <c r="BG57">
+        <v>1125825000.0</v>
+      </c>
+      <c r="BH57">
+        <v>1076833000.0</v>
+      </c>
+      <c r="BI57">
+        <v>1140346000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>1118008000.0</v>
+      </c>
+      <c r="BK57">
+        <v>1137623000.0</v>
+      </c>
+      <c r="BL57">
+        <v>1101678000.0</v>
+      </c>
+      <c r="BM57">
+        <v>1079432000.0</v>
+      </c>
+      <c r="BN57">
+        <v>1163445000.0</v>
+      </c>
+      <c r="BO57">
+        <v>1176093000.0</v>
+      </c>
+      <c r="BP57">
+        <v>1022844000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>1173133000.0</v>
+      </c>
+      <c r="BR57">
+        <v>1211310000.0</v>
+      </c>
+      <c r="BS57">
+        <v>1241564000.0</v>
+      </c>
+      <c r="BT57">
+        <v>925736000.0</v>
+      </c>
+      <c r="BU57">
+        <v>918992000.0</v>
+      </c>
+      <c r="BV57">
+        <v>842120000.0</v>
+      </c>
+      <c r="BW57">
+        <v>826477000.0</v>
+      </c>
+      <c r="BX57">
+        <v>781280000.0</v>
+      </c>
+      <c r="BY57">
+        <v>811395000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>851089000.0</v>
+      </c>
+      <c r="CA57">
+        <v>824761000.0</v>
+      </c>
+      <c r="CB57">
+        <v>805235000.0</v>
+      </c>
+      <c r="CC57">
+        <v>848048000.0</v>
+      </c>
+      <c r="CD57">
+        <v>786961000.0</v>
+      </c>
+      <c r="CE57">
+        <v>750714000.0</v>
+      </c>
+      <c r="CF57">
+        <v>713964000.0</v>
+      </c>
+      <c r="CG57">
+        <v>755324000.0</v>
+      </c>
+      <c r="CH57">
+        <v>672254000.0</v>
+      </c>
+      <c r="CI57">
+        <v>606180000.0</v>
+      </c>
+      <c r="CJ57">
+        <v>369844000.0</v>
+      </c>
+      <c r="CK57">
+        <v>401479000.0</v>
+      </c>
+      <c r="CL57">
+        <v>386573000.0</v>
+      </c>
+      <c r="CM57">
+        <v>384251000.0</v>
+      </c>
+      <c r="CN57">
+        <v>359077000.0</v>
+      </c>
+      <c r="CO57">
+        <v>370952000.0</v>
+      </c>
+      <c r="CP57">
+        <v>359010000.0</v>
+      </c>
+      <c r="CQ57">
+        <v>340377000.0</v>
+      </c>
+      <c r="CR57">
+        <v>334224000.0</v>
+      </c>
+      <c r="CS57">
+        <v>336800000.0</v>
+      </c>
+      <c r="CT57">
+        <v>308294000.0</v>
+      </c>
+      <c r="CU57">
+        <v>276397000.0</v>
+      </c>
+      <c r="CV57">
+        <v>262689000.0</v>
+      </c>
+      <c r="CW57">
+        <v>277733000.0</v>
+      </c>
+      <c r="CX57">
+        <v>281370000.0</v>
+      </c>
+      <c r="CY57">
+        <v>240973000.0</v>
+      </c>
+      <c r="CZ57">
+        <v>254566000.0</v>
+      </c>
+      <c r="DA57">
+        <v>342499000.0</v>
+      </c>
+      <c r="DB57">
+        <v>221557000.0</v>
+      </c>
+      <c r="DC57">
+        <v>210857000.0</v>
+      </c>
+      <c r="DD57">
+        <v>298000000.0</v>
+      </c>
+      <c r="DE57">
+        <v>212600000.0</v>
+      </c>
+      <c r="DF57">
+        <v>203300000.0</v>
+      </c>
+      <c r="DG57">
+        <v>196900000.0</v>
+      </c>
+      <c r="DH57">
+        <v>203500000.0</v>
+      </c>
+      <c r="DI57">
+        <v>198000000.0</v>
+      </c>
+      <c r="DJ57">
+        <v>183200000.0</v>
+      </c>
+      <c r="DK57">
+        <v>171300000.0</v>
+      </c>
+      <c r="DL57">
+        <v>171400000.0</v>
+      </c>
+      <c r="DM57">
+        <v>163400000.0</v>
+      </c>
+      <c r="DN57">
+        <v>158400000.0</v>
+      </c>
+      <c r="DO57">
+        <v>155700000.0</v>
+      </c>
+      <c r="DP57">
+        <v>157200000.0</v>
+      </c>
+      <c r="DQ57">
+        <v>156400000.0</v>
+      </c>
+      <c r="DR57">
+        <v>150400000.0</v>
+      </c>
+      <c r="DS57">
+        <v>151700000.0</v>
+      </c>
+      <c r="DT57">
+        <v>151500000.0</v>
+      </c>
+      <c r="DU57">
+        <v>152500000.0</v>
+      </c>
+      <c r="DV57">
+        <v>143600000.0</v>
+      </c>
+    </row>
+    <row r="58" spans="1:126">
+      <c r="A58" t="s">
+        <v>88</v>
+      </c>
+      <c r="B58">
+        <v>2923137000.0</v>
+      </c>
+      <c r="C58">
+        <v>2913979000.0</v>
+      </c>
+      <c r="D58">
+        <v>2883160000.0</v>
+      </c>
+      <c r="E58">
+        <v>2923912000.0</v>
+      </c>
+      <c r="F58">
+        <v>2934018000.0</v>
+      </c>
+      <c r="G58">
+        <v>2927691000.0</v>
+      </c>
+      <c r="H58">
+        <v>2904517000.0</v>
+      </c>
+      <c r="I58">
+        <v>2885780000.0</v>
+      </c>
+      <c r="J58">
+        <v>2840276000.0</v>
+      </c>
+      <c r="K58">
+        <v>2735546000.0</v>
+      </c>
+      <c r="L58">
+        <v>2703619000.0</v>
+      </c>
+      <c r="M58">
+        <v>2717474000.0</v>
+      </c>
+      <c r="N58">
+        <v>2642812000.0</v>
+      </c>
+      <c r="O58">
+        <v>2583359000.0</v>
+      </c>
+      <c r="P58">
+        <v>2510255000.0</v>
+      </c>
+      <c r="Q58">
+        <v>2515148000.0</v>
+      </c>
+      <c r="R58">
+        <v>2402669000.0</v>
+      </c>
+      <c r="S58">
+        <v>2314961000.0</v>
+      </c>
+      <c r="T58">
+        <v>2281442000.0</v>
+      </c>
+      <c r="U58">
+        <v>2290854000.0</v>
+      </c>
+      <c r="V58">
+        <v>2216288000.0</v>
+      </c>
+      <c r="W58">
+        <v>2208684000.0</v>
+      </c>
+      <c r="X58">
+        <v>2137510000.0</v>
+      </c>
+      <c r="Y58">
+        <v>2077186000.0</v>
+      </c>
+      <c r="Z58">
+        <v>2050540000.0</v>
+      </c>
+      <c r="AA58">
+        <v>1921139000.0</v>
+      </c>
+      <c r="AB58">
+        <v>1856288000.0</v>
+      </c>
+      <c r="AC58">
+        <v>1824738000.0</v>
+      </c>
+      <c r="AD58">
+        <v>1793023000.0</v>
+      </c>
+      <c r="AE58">
+        <v>1793558000.0</v>
+      </c>
+      <c r="AF58">
+        <v>1754048000.0</v>
+      </c>
+      <c r="AG58">
+        <v>1797193000.0</v>
+      </c>
+      <c r="AH58">
+        <v>1730657000.0</v>
+      </c>
+      <c r="AI58">
+        <v>1690443000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>1661467000.0</v>
+      </c>
+      <c r="AK58">
+        <v>1601819000.0</v>
+      </c>
+      <c r="AL58">
+        <v>1618114000.0</v>
+      </c>
+      <c r="AM58">
+        <v>1588918000.0</v>
+      </c>
+      <c r="AN58">
+        <v>1540355000.0</v>
+      </c>
+      <c r="AO58">
+        <v>1459094000.0</v>
+      </c>
+      <c r="AP58">
+        <v>1446666000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>1403137000.0</v>
+      </c>
+      <c r="AR58">
+        <v>1397312000.0</v>
+      </c>
+      <c r="AS58">
+        <v>1372531000.0</v>
+      </c>
+      <c r="AT58">
+        <v>1389531000.0</v>
+      </c>
+      <c r="AU58">
+        <v>1295316000.0</v>
+      </c>
+      <c r="AV58">
+        <v>1320577000.0</v>
+      </c>
+      <c r="AW58">
+        <v>1329447000.0</v>
+      </c>
+      <c r="AX58">
+        <v>1346631000.0</v>
+      </c>
+      <c r="AY58">
+        <v>1313701000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>1317865000.0</v>
+      </c>
+      <c r="BA58">
+        <v>1318096000.0</v>
+      </c>
+      <c r="BB58">
+        <v>1298524000.0</v>
+      </c>
+      <c r="BC58">
+        <v>1253116000.0</v>
+      </c>
+      <c r="BD58">
+        <v>1258981000.0</v>
+      </c>
+      <c r="BE58">
+        <v>1266679000.0</v>
+      </c>
+      <c r="BF58">
+        <v>1271352000.0</v>
+      </c>
+      <c r="BG58">
+        <v>1272199000.0</v>
+      </c>
+      <c r="BH58">
+        <v>1222009000.0</v>
+      </c>
+      <c r="BI58">
+        <v>1276500000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>1261480000.0</v>
+      </c>
+      <c r="BK58">
+        <v>1279494000.0</v>
+      </c>
+      <c r="BL58">
+        <v>1243954000.0</v>
+      </c>
+      <c r="BM58">
+        <v>1222394000.0</v>
+      </c>
+      <c r="BN58">
+        <v>1175830000.0</v>
+      </c>
+      <c r="BO58">
+        <v>1188002000.0</v>
+      </c>
+      <c r="BP58">
+        <v>1183456000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>1184228000.0</v>
+      </c>
+      <c r="BR58">
+        <v>1223788000.0</v>
+      </c>
+      <c r="BS58">
+        <v>1253900000.0</v>
+      </c>
+      <c r="BT58">
+        <v>1208563000.0</v>
+      </c>
+      <c r="BU58">
+        <v>1195390000.0</v>
+      </c>
+      <c r="BV58">
+        <v>1170615000.0</v>
+      </c>
+      <c r="BW58">
+        <v>1134597000.0</v>
+      </c>
+      <c r="BX58">
+        <v>1110582000.0</v>
+      </c>
+      <c r="BY58">
+        <v>1090474000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>1051061000.0</v>
+      </c>
+      <c r="CA58">
+        <v>999821000.0</v>
+      </c>
+      <c r="CB58">
+        <v>997542000.0</v>
+      </c>
+      <c r="CC58">
+        <v>988776000.0</v>
+      </c>
+      <c r="CD58">
+        <v>994953000.0</v>
+      </c>
+      <c r="CE58">
+        <v>955794000.0</v>
+      </c>
+      <c r="CF58">
+        <v>938757000.0</v>
+      </c>
+      <c r="CG58">
+        <v>891477000.0</v>
+      </c>
+      <c r="CH58">
+        <v>858000000.0</v>
+      </c>
+      <c r="CI58">
+        <v>818503000.0</v>
+      </c>
+      <c r="CJ58">
+        <v>581423000.0</v>
+      </c>
+      <c r="CK58">
+        <v>578670000.0</v>
+      </c>
+      <c r="CL58">
+        <v>564457000.0</v>
+      </c>
+      <c r="CM58">
+        <v>528867000.0</v>
+      </c>
+      <c r="CN58">
+        <v>521094000.0</v>
+      </c>
+      <c r="CO58">
+        <v>505085000.0</v>
+      </c>
+      <c r="CP58">
+        <v>485525000.0</v>
+      </c>
+      <c r="CQ58">
+        <v>460136000.0</v>
+      </c>
+      <c r="CR58">
+        <v>451373000.0</v>
+      </c>
+      <c r="CS58">
+        <v>455134000.0</v>
+      </c>
+      <c r="CT58">
+        <v>438719000.0</v>
+      </c>
+      <c r="CU58">
+        <v>398584000.0</v>
+      </c>
+      <c r="CV58">
+        <v>397132000.0</v>
+      </c>
+      <c r="CW58">
+        <v>384726000.0</v>
+      </c>
+      <c r="CX58">
+        <v>383703000.0</v>
+      </c>
+      <c r="CY58">
+        <v>373128000.0</v>
+      </c>
+      <c r="CZ58">
+        <v>360056000.0</v>
+      </c>
+      <c r="DA58">
+        <v>344731000.0</v>
+      </c>
+      <c r="DB58">
+        <v>333856000.0</v>
+      </c>
+      <c r="DC58">
+        <v>324770000.0</v>
+      </c>
+      <c r="DD58">
+        <v>312600000.0</v>
+      </c>
+      <c r="DE58">
+        <v>300300000.0</v>
+      </c>
+      <c r="DF58">
+        <v>299900000.0</v>
+      </c>
+      <c r="DG58">
+        <v>275300000.0</v>
+      </c>
+      <c r="DH58">
+        <v>258000000.0</v>
+      </c>
+      <c r="DI58">
+        <v>261000000.0</v>
+      </c>
+      <c r="DJ58">
+        <v>258300000.0</v>
+      </c>
+      <c r="DK58">
+        <v>244800000.0</v>
+      </c>
+      <c r="DL58">
+        <v>240400000.0</v>
+      </c>
+      <c r="DM58">
+        <v>231900000.0</v>
+      </c>
+      <c r="DN58">
+        <v>227500000.0</v>
+      </c>
+      <c r="DO58">
+        <v>221400000.0</v>
+      </c>
+      <c r="DP58">
+        <v>208300000.0</v>
+      </c>
+      <c r="DQ58">
+        <v>206000000.0</v>
+      </c>
+      <c r="DR58">
+        <v>205900000.0</v>
+      </c>
+      <c r="DS58">
+        <v>196400000.0</v>
+      </c>
+      <c r="DT58">
+        <v>192700000.0</v>
+      </c>
+      <c r="DU58">
+        <v>188200000.0</v>
+      </c>
+      <c r="DV58">
+        <v>190300000.0</v>
+      </c>
+    </row>
+    <row r="59" spans="1:126">
+      <c r="A59" t="s">
+        <v>89</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59"/>
+      <c r="AG59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
+      <c r="AJ59">
+        <v>0.0</v>
+      </c>
+      <c r="AK59">
+        <v>0.0</v>
+      </c>
+      <c r="AL59">
+        <v>0.0</v>
+      </c>
+      <c r="AM59">
+        <v>0.0</v>
+      </c>
+      <c r="AN59">
+        <v>0.0</v>
+      </c>
+      <c r="AO59">
+        <v>0.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59">
+        <v>0.0</v>
+      </c>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
+      <c r="BK59">
+        <v>0.0</v>
+      </c>
+      <c r="BL59">
+        <v>0.0</v>
+      </c>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+      <c r="CT59"/>
+      <c r="CU59"/>
+      <c r="CV59"/>
+      <c r="CW59"/>
+      <c r="CX59"/>
+      <c r="CY59"/>
+      <c r="CZ59"/>
+      <c r="DA59"/>
+      <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
+      <c r="DE59"/>
+      <c r="DF59"/>
+      <c r="DG59"/>
+      <c r="DH59"/>
+      <c r="DI59"/>
+      <c r="DJ59"/>
+      <c r="DK59"/>
+      <c r="DL59"/>
+      <c r="DM59"/>
+      <c r="DN59"/>
+      <c r="DO59"/>
+      <c r="DP59"/>
+      <c r="DQ59"/>
+      <c r="DR59"/>
+      <c r="DS59"/>
+      <c r="DT59"/>
+      <c r="DU59"/>
+      <c r="DV59"/>
+    </row>
+    <row r="60" spans="1:126">
+      <c r="A60" t="s">
+        <v>90</v>
+      </c>
+      <c r="B60">
+        <v>292960000.0</v>
+      </c>
+      <c r="C60">
+        <v>286784000.0</v>
+      </c>
+      <c r="D60">
+        <v>283143000.0</v>
+      </c>
+      <c r="E60">
+        <v>274566000.0</v>
+      </c>
+      <c r="F60">
+        <v>265492000.0</v>
+      </c>
+      <c r="G60">
+        <v>259681000.0</v>
+      </c>
+      <c r="H60">
+        <v>252493000.0</v>
+      </c>
+      <c r="I60">
+        <v>256783000.0</v>
+      </c>
+      <c r="J60">
+        <v>244668000.0</v>
+      </c>
+      <c r="K60">
+        <v>242624000.0</v>
+      </c>
+      <c r="L60">
+        <v>243079000.0</v>
+      </c>
+      <c r="M60">
+        <v>226665000.0</v>
+      </c>
+      <c r="N60">
+        <v>232003000.0</v>
+      </c>
+      <c r="O60">
+        <v>228461000.0</v>
+      </c>
+      <c r="P60">
+        <v>228923000.0</v>
+      </c>
+      <c r="Q60">
+        <v>219917000.0</v>
+      </c>
+      <c r="R60">
+        <v>227685000.0</v>
+      </c>
+      <c r="S60">
+        <v>233646000.0</v>
+      </c>
+      <c r="T60">
+        <v>245657000.0</v>
+      </c>
+      <c r="U60">
+        <v>238737000.0</v>
+      </c>
+      <c r="V60">
+        <v>234155000.0</v>
+      </c>
+      <c r="W60">
+        <v>228184000.0</v>
+      </c>
+      <c r="X60">
+        <v>223726000.0</v>
+      </c>
+      <c r="Y60">
+        <v>219440000.0</v>
+      </c>
+      <c r="Z60">
+        <v>216584000.0</v>
+      </c>
+      <c r="AA60">
+        <v>215257000.0</v>
+      </c>
+      <c r="AB60">
+        <v>212508000.0</v>
+      </c>
+      <c r="AC60">
+        <v>208489000.0</v>
+      </c>
+      <c r="AD60">
+        <v>203810000.0</v>
+      </c>
+      <c r="AE60">
+        <v>197787000.0</v>
+      </c>
+      <c r="AF60">
+        <v>191542000.0</v>
+      </c>
+      <c r="AG60">
+        <v>184661000.0</v>
+      </c>
+      <c r="AH60">
+        <v>183304000.0</v>
+      </c>
+      <c r="AI60">
+        <v>181372000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>181321000.0</v>
+      </c>
+      <c r="AK60">
+        <v>179882000.0</v>
+      </c>
+      <c r="AL60">
+        <v>177537000.0</v>
+      </c>
+      <c r="AM60">
+        <v>174910000.0</v>
+      </c>
+      <c r="AN60">
+        <v>172520000.0</v>
+      </c>
+      <c r="AO60">
+        <v>175994000.0</v>
+      </c>
+      <c r="AP60">
+        <v>174788000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>171544000.0</v>
+      </c>
+      <c r="AR60">
+        <v>167498000.0</v>
+      </c>
+      <c r="AS60">
+        <v>167141000.0</v>
+      </c>
+      <c r="AT60">
+        <v>163809000.0</v>
+      </c>
+      <c r="AU60">
+        <v>163516000.0</v>
+      </c>
+      <c r="AV60">
+        <v>161554000.0</v>
+      </c>
+      <c r="AW60">
+        <v>159190000.0</v>
+      </c>
+      <c r="AX60">
+        <v>157449000.0</v>
+      </c>
+      <c r="AY60">
+        <v>152416000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>146098000.0</v>
+      </c>
+      <c r="BA60">
+        <v>146653000.0</v>
+      </c>
+      <c r="BB60">
+        <v>145972000.0</v>
+      </c>
+      <c r="BC60">
+        <v>163671000.0</v>
+      </c>
+      <c r="BD60">
+        <v>156420000.0</v>
+      </c>
+      <c r="BE60">
+        <v>156637000.0</v>
+      </c>
+      <c r="BF60">
+        <v>153405000.0</v>
+      </c>
+      <c r="BG60">
+        <v>151593000.0</v>
+      </c>
+      <c r="BH60">
+        <v>150858000.0</v>
+      </c>
+      <c r="BI60">
+        <v>150538000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>156210000.0</v>
+      </c>
+      <c r="BK60">
+        <v>151544000.0</v>
+      </c>
+      <c r="BL60">
+        <v>149848000.0</v>
+      </c>
+      <c r="BM60">
+        <v>152230000.0</v>
+      </c>
+      <c r="BN60">
+        <v>150445000.0</v>
+      </c>
+      <c r="BO60">
+        <v>148542000.0</v>
+      </c>
+      <c r="BP60">
+        <v>147938000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>147614000.0</v>
+      </c>
+      <c r="BR60">
+        <v>146198000.0</v>
+      </c>
+      <c r="BS60">
+        <v>144600000.0</v>
+      </c>
+      <c r="BT60">
+        <v>117181000.0</v>
+      </c>
+      <c r="BU60">
+        <v>115872000.0</v>
+      </c>
+      <c r="BV60">
+        <v>114758000.0</v>
+      </c>
+      <c r="BW60">
+        <v>113611000.0</v>
+      </c>
+      <c r="BX60">
+        <v>112668000.0</v>
+      </c>
+      <c r="BY60">
+        <v>112105000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>110213000.0</v>
+      </c>
+      <c r="CA60">
+        <v>108800000.0</v>
+      </c>
+      <c r="CB60">
+        <v>107327000.0</v>
+      </c>
+      <c r="CC60">
+        <v>106664000.0</v>
+      </c>
+      <c r="CD60">
+        <v>105630000.0</v>
+      </c>
+      <c r="CE60">
+        <v>104579000.0</v>
+      </c>
+      <c r="CF60">
+        <v>103452000.0</v>
+      </c>
+      <c r="CG60">
+        <v>101844000.0</v>
+      </c>
+      <c r="CH60">
+        <v>100572000.0</v>
+      </c>
+      <c r="CI60">
+        <v>99715000.0</v>
+      </c>
+      <c r="CJ60">
+        <v>52815000.0</v>
+      </c>
+      <c r="CK60">
+        <v>51532000.0</v>
+      </c>
+      <c r="CL60">
+        <v>49515000.0</v>
+      </c>
+      <c r="CM60">
+        <v>49352000.0</v>
+      </c>
+      <c r="CN60">
+        <v>47718000.0</v>
+      </c>
+      <c r="CO60">
+        <v>46733000.0</v>
+      </c>
+      <c r="CP60">
+        <v>45602000.0</v>
+      </c>
+      <c r="CQ60">
+        <v>43952000.0</v>
+      </c>
+      <c r="CR60">
+        <v>42695000.0</v>
+      </c>
+      <c r="CS60">
+        <v>42114000.0</v>
+      </c>
+      <c r="CT60">
+        <v>39903000.0</v>
+      </c>
+      <c r="CU60">
+        <v>38135000.0</v>
+      </c>
+      <c r="CV60">
+        <v>37334000.0</v>
+      </c>
+      <c r="CW60">
+        <v>36978000.0</v>
+      </c>
+      <c r="CX60">
+        <v>35222000.0</v>
+      </c>
+      <c r="CY60">
+        <v>34547000.0</v>
+      </c>
+      <c r="CZ60">
+        <v>33160000.0</v>
+      </c>
+      <c r="DA60">
+        <v>31499000.0</v>
+      </c>
+      <c r="DB60">
+        <v>30363000.0</v>
+      </c>
+      <c r="DC60">
+        <v>29575000.0</v>
+      </c>
+      <c r="DD60">
+        <v>28700000.0</v>
+      </c>
+      <c r="DE60">
+        <v>28900000.0</v>
+      </c>
+      <c r="DF60">
+        <v>28300000.0</v>
+      </c>
+      <c r="DG60">
+        <v>29400000.0</v>
+      </c>
+      <c r="DH60">
+        <v>28800000.0</v>
+      </c>
+      <c r="DI60">
+        <v>28300000.0</v>
+      </c>
+      <c r="DJ60">
+        <v>27500000.0</v>
+      </c>
+      <c r="DK60">
+        <v>26800000.0</v>
+      </c>
+      <c r="DL60">
+        <v>25900000.0</v>
+      </c>
+      <c r="DM60">
+        <v>25100000.0</v>
+      </c>
+      <c r="DN60">
+        <v>24100000.0</v>
+      </c>
+      <c r="DO60">
+        <v>23300000.0</v>
+      </c>
+      <c r="DP60">
+        <v>22500000.0</v>
+      </c>
+      <c r="DQ60">
+        <v>21600000.0</v>
+      </c>
+      <c r="DR60">
+        <v>20800000.0</v>
+      </c>
+      <c r="DS60">
+        <v>20100000.0</v>
+      </c>
+      <c r="DT60">
+        <v>19600000.0</v>
+      </c>
+      <c r="DU60">
+        <v>18800000.0</v>
+      </c>
+      <c r="DV60">
+        <v>18100000.0</v>
+      </c>
+    </row>
+    <row r="61" spans="1:126">
+      <c r="A61" t="s">
+        <v>91</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61"/>
+      <c r="AG61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61">
+        <v>0.0</v>
+      </c>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
+      <c r="BK61">
+        <v>0.0</v>
+      </c>
+      <c r="BL61">
+        <v>0.0</v>
+      </c>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61">
+        <v>-1679000.0</v>
+      </c>
+      <c r="CN61">
+        <v>-2491000.0</v>
+      </c>
+      <c r="CO61">
+        <v>-2244000.0</v>
+      </c>
+      <c r="CP61">
+        <v>-2428000.0</v>
+      </c>
+      <c r="CQ61">
+        <v>-2447000.0</v>
+      </c>
+      <c r="CR61">
+        <v>-2509000.0</v>
+      </c>
+      <c r="CS61">
+        <v>-2057000.0</v>
+      </c>
+      <c r="CT61">
+        <v>-2191000.0</v>
+      </c>
+      <c r="CU61">
+        <v>-2188000.0</v>
+      </c>
+      <c r="CV61">
+        <v>-2192000.0</v>
+      </c>
+      <c r="CW61">
+        <v>-2209000.0</v>
+      </c>
+      <c r="CX61">
+        <v>-2226000.0</v>
+      </c>
+      <c r="CY61">
+        <v>-2287000.0</v>
+      </c>
+      <c r="CZ61">
+        <v>-2250000.0</v>
+      </c>
+      <c r="DA61">
+        <v>-2185000.0</v>
+      </c>
+      <c r="DB61">
+        <v>-2116000.0</v>
+      </c>
+      <c r="DC61">
+        <v>-2274000.0</v>
+      </c>
+      <c r="DD61"/>
+      <c r="DE61"/>
+      <c r="DF61"/>
+      <c r="DG61"/>
+      <c r="DH61"/>
+      <c r="DI61"/>
+      <c r="DJ61"/>
+      <c r="DK61"/>
+      <c r="DL61"/>
+      <c r="DM61"/>
+      <c r="DN61"/>
+      <c r="DO61"/>
+      <c r="DP61"/>
+      <c r="DQ61"/>
+      <c r="DR61"/>
+      <c r="DS61"/>
+      <c r="DT61"/>
+      <c r="DU61"/>
+      <c r="DV61"/>
+    </row>
+    <row r="62" spans="1:126">
+      <c r="A62" t="s">
+        <v>92</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62"/>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+      <c r="CT62"/>
+      <c r="CU62"/>
+      <c r="CV62"/>
+      <c r="CW62"/>
+      <c r="CX62"/>
+      <c r="CY62"/>
+      <c r="CZ62"/>
+      <c r="DA62"/>
+      <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
+      <c r="DE62"/>
+      <c r="DF62"/>
+      <c r="DG62"/>
+      <c r="DH62"/>
+      <c r="DI62"/>
+      <c r="DJ62"/>
+      <c r="DK62"/>
+      <c r="DL62"/>
+      <c r="DM62"/>
+      <c r="DN62"/>
+      <c r="DO62"/>
+      <c r="DP62"/>
+      <c r="DQ62"/>
+      <c r="DR62"/>
+      <c r="DS62"/>
+      <c r="DT62"/>
+      <c r="DU62"/>
+      <c r="DV62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>84744000.0</v>
+      </c>
+      <c r="C2">
+        <v>85685000.0</v>
+      </c>
+      <c r="D2">
+        <v>15437000.0</v>
+      </c>
+      <c r="E2">
+        <v>18619000.0</v>
+      </c>
+      <c r="F2">
+        <v>10403000.0</v>
+      </c>
+      <c r="G2">
+        <v>23336000.0</v>
+      </c>
+      <c r="H2">
+        <v>27408000.0</v>
+      </c>
+      <c r="I2">
+        <v>21834000.0</v>
+      </c>
+      <c r="J2">
+        <v>15529000.0</v>
+      </c>
+      <c r="K2">
+        <v>12412000.0</v>
+      </c>
+      <c r="L2">
+        <v>11424000.0</v>
+      </c>
+      <c r="M2">
+        <v>12575000.0</v>
+      </c>
+      <c r="N2">
+        <v>16696000.0</v>
+      </c>
+      <c r="O2">
+        <v>20773000.0</v>
+      </c>
+      <c r="P2">
+        <v>25259000.0</v>
+      </c>
+      <c r="Q2">
+        <v>25071000.0</v>
+      </c>
+      <c r="R2">
+        <v>31076000.0</v>
+      </c>
+      <c r="S2">
+        <v>38369000.0</v>
+      </c>
+      <c r="T2">
+        <v>41317000.0</v>
+      </c>
+      <c r="U2">
+        <v>34914000.0</v>
+      </c>
+      <c r="V2">
+        <v>19048000.0</v>
+      </c>
+      <c r="W2">
+        <v>9904000.0</v>
+      </c>
+      <c r="X2">
+        <v>10703000.0</v>
+      </c>
+      <c r="Y2">
+        <v>13527000.0</v>
+      </c>
+      <c r="Z2">
+        <v>16261000.0</v>
+      </c>
+      <c r="AA2">
+        <v>15853000.0</v>
+      </c>
+      <c r="AB2">
+        <v>12200000.0</v>
+      </c>
+      <c r="AC2">
+        <v>10900000.0</v>
+      </c>
+      <c r="AD2">
+        <v>9600000.0</v>
+      </c>
+      <c r="AE2">
+        <v>8230000.0</v>
+      </c>
+      <c r="AF2">
+        <v>7730000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3">
+        <v>2208000.0</v>
+      </c>
+      <c r="C3">
+        <v>2209000.0</v>
+      </c>
+      <c r="D3">
+        <v>26000.0</v>
+      </c>
+      <c r="E3">
+        <v>1984000.0</v>
+      </c>
+      <c r="F3">
+        <v>2039000.0</v>
+      </c>
+      <c r="G3">
+        <v>2221000.0</v>
+      </c>
+      <c r="H3">
+        <v>1938000.0</v>
+      </c>
+      <c r="I3">
+        <v>1792000.0</v>
+      </c>
+      <c r="J3">
+        <v>1864000.0</v>
+      </c>
+      <c r="K3">
+        <v>1745000.0</v>
+      </c>
+      <c r="L3">
+        <v>1720000.0</v>
+      </c>
+      <c r="M3">
+        <v>1663000.0</v>
+      </c>
+      <c r="N3">
+        <v>1727000.0</v>
+      </c>
+      <c r="O3">
+        <v>1314000.0</v>
+      </c>
+      <c r="P3">
+        <v>1355000.0</v>
+      </c>
+      <c r="Q3">
+        <v>1394000.0</v>
+      </c>
+      <c r="R3">
+        <v>1483000.0</v>
+      </c>
+      <c r="S3">
+        <v>1232000.0</v>
+      </c>
+      <c r="T3">
+        <v>-1544000.0</v>
+      </c>
+      <c r="U3">
+        <v>1399000.0</v>
+      </c>
+      <c r="V3">
+        <v>1856000.0</v>
+      </c>
+      <c r="W3">
+        <v>1097000.0</v>
+      </c>
+      <c r="X3">
+        <v>966000.0</v>
+      </c>
+      <c r="Y3">
+        <v>952000.0</v>
+      </c>
+      <c r="Z3">
+        <v>774000.0</v>
+      </c>
+      <c r="AA3">
+        <v>528000.0</v>
+      </c>
+      <c r="AB3">
+        <v>500000.0</v>
+      </c>
+      <c r="AC3">
+        <v>700000.0</v>
+      </c>
+      <c r="AD3">
+        <v>582000.0</v>
+      </c>
+      <c r="AE3">
+        <v>530000.0</v>
+      </c>
+      <c r="AF3">
+        <v>528000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5">
+        <v>41939000.0</v>
+      </c>
+      <c r="C5">
+        <v>32584000.0</v>
+      </c>
+      <c r="D5">
+        <v>2699000.0</v>
+      </c>
+      <c r="E5">
+        <v>47386000.0</v>
+      </c>
+      <c r="F5">
+        <v>43913000.0</v>
+      </c>
+      <c r="G5">
+        <v>32250000.0</v>
+      </c>
+      <c r="H5">
+        <v>30260000.0</v>
+      </c>
+      <c r="I5">
+        <v>27842000.0</v>
+      </c>
+      <c r="J5">
+        <v>26200000.0</v>
+      </c>
+      <c r="K5">
+        <v>24463000.0</v>
+      </c>
+      <c r="L5">
+        <v>21720000.0</v>
+      </c>
+      <c r="M5">
+        <v>19275000.0</v>
+      </c>
+      <c r="N5">
+        <v>16390000.0</v>
+      </c>
+      <c r="O5">
+        <v>16059000.0</v>
+      </c>
+      <c r="P5">
+        <v>16155000.0</v>
+      </c>
+      <c r="Q5">
+        <v>16194000.0</v>
+      </c>
+      <c r="R5">
+        <v>17589000.0</v>
+      </c>
+      <c r="S5">
+        <v>19655000.0</v>
+      </c>
+      <c r="T5">
+        <v>18366000.0</v>
+      </c>
+      <c r="U5">
+        <v>17157000.0</v>
+      </c>
+      <c r="V5">
+        <v>17899000.0</v>
+      </c>
+      <c r="W5">
+        <v>11920000.0</v>
+      </c>
+      <c r="X5">
+        <v>10385000.0</v>
+      </c>
+      <c r="Y5">
+        <v>9186000.0</v>
+      </c>
+      <c r="Z5">
+        <v>7721000.0</v>
+      </c>
+      <c r="AA5">
+        <v>6500000.0</v>
+      </c>
+      <c r="AB5">
+        <v>6400000.0</v>
+      </c>
+      <c r="AC5">
+        <v>5700000.0</v>
+      </c>
+      <c r="AD5">
+        <v>5682000.0</v>
+      </c>
+      <c r="AE5">
+        <v>5011000.0</v>
+      </c>
+      <c r="AF5">
+        <v>3990000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>44147000.0</v>
+      </c>
+      <c r="C6">
+        <v>34793000.0</v>
+      </c>
+      <c r="D6">
+        <v>2699000.0</v>
+      </c>
+      <c r="E6">
+        <v>49370000.0</v>
+      </c>
+      <c r="F6">
+        <v>45952000.0</v>
+      </c>
+      <c r="G6">
+        <v>34471000.0</v>
+      </c>
+      <c r="H6">
+        <v>32198000.0</v>
+      </c>
+      <c r="I6">
+        <v>29634000.0</v>
+      </c>
+      <c r="J6">
+        <v>28064000.0</v>
+      </c>
+      <c r="K6">
+        <v>26208000.0</v>
+      </c>
+      <c r="L6">
+        <v>23440000.0</v>
+      </c>
+      <c r="M6">
+        <v>20938000.0</v>
+      </c>
+      <c r="N6">
+        <v>18117000.0</v>
+      </c>
+      <c r="O6">
+        <v>17373000.0</v>
+      </c>
+      <c r="P6">
+        <v>17510000.0</v>
+      </c>
+      <c r="Q6">
+        <v>17588000.0</v>
+      </c>
+      <c r="R6">
+        <v>19072000.0</v>
+      </c>
+      <c r="S6">
+        <v>20887000.0</v>
+      </c>
+      <c r="T6">
+        <v>16822000.0</v>
+      </c>
+      <c r="U6">
+        <v>18556000.0</v>
+      </c>
+      <c r="V6">
+        <v>19755000.0</v>
+      </c>
+      <c r="W6">
+        <v>13017000.0</v>
+      </c>
+      <c r="X6">
+        <v>11351000.0</v>
+      </c>
+      <c r="Y6">
+        <v>10138000.0</v>
+      </c>
+      <c r="Z6">
+        <v>8495000.0</v>
+      </c>
+      <c r="AA6">
+        <v>7028000.0</v>
+      </c>
+      <c r="AB6">
+        <v>6900000.0</v>
+      </c>
+      <c r="AC6">
+        <v>6400000.0</v>
+      </c>
+      <c r="AD6">
+        <v>6264000.0</v>
+      </c>
+      <c r="AE6">
+        <v>5541000.0</v>
+      </c>
+      <c r="AF6">
+        <v>4518000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8">
+        <v>-134000.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9">
+        <v>92867000.0</v>
+      </c>
+      <c r="C9">
+        <v>79740000.0</v>
+      </c>
+      <c r="D9">
+        <v>128174000.0</v>
+      </c>
+      <c r="E9">
+        <v>91290000.0</v>
+      </c>
+      <c r="F9">
+        <v>86061000.0</v>
+      </c>
+      <c r="G9">
+        <v>71902000.0</v>
+      </c>
+      <c r="H9">
+        <v>65432000.0</v>
+      </c>
+      <c r="I9">
+        <v>61309000.0</v>
+      </c>
+      <c r="J9">
+        <v>57851000.0</v>
+      </c>
+      <c r="K9">
+        <v>53846000.0</v>
+      </c>
+      <c r="L9">
+        <v>51616000.0</v>
+      </c>
+      <c r="M9">
+        <v>49495000.0</v>
+      </c>
+      <c r="N9">
+        <v>45327000.0</v>
+      </c>
+      <c r="O9">
+        <v>42330000.0</v>
+      </c>
+      <c r="P9">
+        <v>42193000.0</v>
+      </c>
+      <c r="Q9">
+        <v>41324000.0</v>
+      </c>
+      <c r="R9">
+        <v>44247000.0</v>
+      </c>
+      <c r="S9">
+        <v>42649000.0</v>
+      </c>
+      <c r="T9">
+        <v>40549000.0</v>
+      </c>
+      <c r="U9">
+        <v>39596000.0</v>
+      </c>
+      <c r="V9">
+        <v>40417000.0</v>
+      </c>
+      <c r="W9">
+        <v>25291000.0</v>
+      </c>
+      <c r="X9">
+        <v>21985000.0</v>
+      </c>
+      <c r="Y9">
+        <v>20731000.0</v>
+      </c>
+      <c r="Z9">
+        <v>17699000.0</v>
+      </c>
+      <c r="AA9">
+        <v>15037000.0</v>
+      </c>
+      <c r="AB9">
+        <v>14100000.0</v>
+      </c>
+      <c r="AC9">
+        <v>12700000.0</v>
+      </c>
+      <c r="AD9">
+        <v>1605000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1346000.0</v>
+      </c>
+      <c r="AF9">
+        <v>1136000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10">
+        <v>41939000.0</v>
+      </c>
+      <c r="C10">
+        <v>32584000.0</v>
+      </c>
+      <c r="D10">
+        <v>35703000.0</v>
+      </c>
+      <c r="E10">
+        <v>47386000.0</v>
+      </c>
+      <c r="F10">
+        <v>43913000.0</v>
+      </c>
+      <c r="G10">
+        <v>32250000.0</v>
+      </c>
+      <c r="H10">
+        <v>30260000.0</v>
+      </c>
+      <c r="I10">
+        <v>27842000.0</v>
+      </c>
+      <c r="J10">
+        <v>26200000.0</v>
+      </c>
+      <c r="K10">
+        <v>24463000.0</v>
+      </c>
+      <c r="L10">
+        <v>21720000.0</v>
+      </c>
+      <c r="M10">
+        <v>19275000.0</v>
+      </c>
+      <c r="N10">
+        <v>16390000.0</v>
+      </c>
+      <c r="O10">
+        <v>16059000.0</v>
+      </c>
+      <c r="P10">
+        <v>16155000.0</v>
+      </c>
+      <c r="Q10">
+        <v>16194000.0</v>
+      </c>
+      <c r="R10">
+        <v>17589000.0</v>
+      </c>
+      <c r="S10">
+        <v>19655000.0</v>
+      </c>
+      <c r="T10">
+        <v>18366000.0</v>
+      </c>
+      <c r="U10">
+        <v>17157000.0</v>
+      </c>
+      <c r="V10">
+        <v>17899000.0</v>
+      </c>
+      <c r="W10">
+        <v>11920000.0</v>
+      </c>
+      <c r="X10">
+        <v>10385000.0</v>
+      </c>
+      <c r="Y10">
+        <v>9186000.0</v>
+      </c>
+      <c r="Z10">
+        <v>7721000.0</v>
+      </c>
+      <c r="AA10">
+        <v>6500000.0</v>
+      </c>
+      <c r="AB10">
+        <v>6400000.0</v>
+      </c>
+      <c r="AC10">
+        <v>5700000.0</v>
+      </c>
+      <c r="AD10">
+        <v>5682000.0</v>
+      </c>
+      <c r="AE10">
+        <v>5011000.0</v>
+      </c>
+      <c r="AF10">
+        <v>3990000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11">
+        <v>7545000.0</v>
+      </c>
+      <c r="C11">
+        <v>5539000.0</v>
+      </c>
+      <c r="D11">
+        <v>6184000.0</v>
+      </c>
+      <c r="E11">
+        <v>8396000.0</v>
+      </c>
+      <c r="F11">
+        <v>7644000.0</v>
+      </c>
+      <c r="G11">
+        <v>5121000.0</v>
+      </c>
+      <c r="H11">
+        <v>4735000.0</v>
+      </c>
+      <c r="I11">
+        <v>4306000.0</v>
+      </c>
+      <c r="J11">
+        <v>6612000.0</v>
+      </c>
+      <c r="K11">
+        <v>6454000.0</v>
+      </c>
+      <c r="L11">
+        <v>5514000.0</v>
+      </c>
+      <c r="M11">
+        <v>4566000.0</v>
+      </c>
+      <c r="N11">
+        <v>3425000.0</v>
+      </c>
+      <c r="O11">
+        <v>3371000.0</v>
+      </c>
+      <c r="P11">
+        <v>3791000.0</v>
+      </c>
+      <c r="Q11">
+        <v>4078000.0</v>
+      </c>
+      <c r="R11">
+        <v>4547000.0</v>
+      </c>
+      <c r="S11">
+        <v>5621000.0</v>
+      </c>
+      <c r="T11">
+        <v>5265000.0</v>
+      </c>
+      <c r="U11">
+        <v>4862000.0</v>
+      </c>
+      <c r="V11">
+        <v>5056000.0</v>
+      </c>
+      <c r="W11">
+        <v>3411000.0</v>
+      </c>
+      <c r="X11">
+        <v>2958000.0</v>
+      </c>
+      <c r="Y11">
+        <v>2679000.0</v>
+      </c>
+      <c r="Z11">
+        <v>2228000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1893000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1900000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1700000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1776000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1587000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1270000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12">
+        <v>82894000.0</v>
+      </c>
+      <c r="C12">
+        <v>84922000.0</v>
+      </c>
+      <c r="D12">
+        <v>62967000.0</v>
+      </c>
+      <c r="E12">
+        <v>16869000.0</v>
+      </c>
+      <c r="F12">
+        <v>10778000.0</v>
+      </c>
+      <c r="G12">
+        <v>17286000.0</v>
+      </c>
+      <c r="H12">
+        <v>26158000.0</v>
+      </c>
+      <c r="I12">
+        <v>20334000.0</v>
+      </c>
+      <c r="J12">
+        <v>13529000.0</v>
+      </c>
+      <c r="K12">
+        <v>10812000.0</v>
+      </c>
+      <c r="L12">
+        <v>9874000.0</v>
+      </c>
+      <c r="M12">
+        <v>11425000.0</v>
+      </c>
+      <c r="N12">
+        <v>12496000.0</v>
+      </c>
+      <c r="O12">
+        <v>12938000.0</v>
+      </c>
+      <c r="P12">
+        <v>14709000.0</v>
+      </c>
+      <c r="Q12">
+        <v>16671000.0</v>
+      </c>
+      <c r="R12">
+        <v>18916000.0</v>
+      </c>
+      <c r="S12">
+        <v>33669000.0</v>
+      </c>
+      <c r="T12">
+        <v>39885000.0</v>
+      </c>
+      <c r="U12">
+        <v>33589000.0</v>
+      </c>
+      <c r="V12">
+        <v>18848000.0</v>
+      </c>
+      <c r="W12">
+        <v>9024000.0</v>
+      </c>
+      <c r="X12">
+        <v>9796000.0</v>
+      </c>
+      <c r="Y12">
+        <v>12204000.0</v>
+      </c>
+      <c r="Z12">
+        <v>15031000.0</v>
+      </c>
+      <c r="AA12">
+        <v>15153000.0</v>
+      </c>
+      <c r="AB12">
+        <v>11600000.0</v>
+      </c>
+      <c r="AC12">
+        <v>10500000.0</v>
+      </c>
+      <c r="AD12">
+        <v>9497000.0</v>
+      </c>
+      <c r="AE12">
+        <v>8170000.0</v>
+      </c>
+      <c r="AF12">
+        <v>7730000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13">
+        <v>160271000.0</v>
+      </c>
+      <c r="C13">
+        <v>148832000.0</v>
+      </c>
+      <c r="D13">
+        <v>128174000.0</v>
+      </c>
+      <c r="E13">
+        <v>93035000.0</v>
+      </c>
+      <c r="F13">
+        <v>77081000.0</v>
+      </c>
+      <c r="G13">
+        <v>77119000.0</v>
+      </c>
+      <c r="H13">
+        <v>78651000.0</v>
+      </c>
+      <c r="I13">
+        <v>70543000.0</v>
+      </c>
+      <c r="J13">
+        <v>60832000.0</v>
+      </c>
+      <c r="K13">
+        <v>53759000.0</v>
+      </c>
+      <c r="L13">
+        <v>50810000.0</v>
+      </c>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14"/>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>34394000.0</v>
+      </c>
+      <c r="C15">
+        <v>27045000.0</v>
+      </c>
+      <c r="D15">
+        <v>29519000.0</v>
+      </c>
+      <c r="E15">
+        <v>38990000.0</v>
+      </c>
+      <c r="F15">
+        <v>36269000.0</v>
+      </c>
+      <c r="G15">
+        <v>27129000.0</v>
+      </c>
+      <c r="H15">
+        <v>25525000.0</v>
+      </c>
+      <c r="I15">
+        <v>23536000.0</v>
+      </c>
+      <c r="J15">
+        <v>19588000.0</v>
+      </c>
+      <c r="K15">
+        <v>18009000.0</v>
+      </c>
+      <c r="L15">
+        <v>16206000.0</v>
+      </c>
+      <c r="M15">
+        <v>14709000.0</v>
+      </c>
+      <c r="N15">
+        <v>12965000.0</v>
+      </c>
+      <c r="O15">
+        <v>12688000.0</v>
+      </c>
+      <c r="P15">
+        <v>12364000.0</v>
+      </c>
+      <c r="Q15">
+        <v>12116000.0</v>
+      </c>
+      <c r="R15">
+        <v>13042000.0</v>
+      </c>
+      <c r="S15">
+        <v>14034000.0</v>
+      </c>
+      <c r="T15">
+        <v>13101000.0</v>
+      </c>
+      <c r="U15">
+        <v>12295000.0</v>
+      </c>
+      <c r="V15">
+        <v>12843000.0</v>
+      </c>
+      <c r="W15">
+        <v>8509000.0</v>
+      </c>
+      <c r="X15">
+        <v>7427000.0</v>
+      </c>
+      <c r="Y15">
+        <v>6507000.0</v>
+      </c>
+      <c r="Z15">
+        <v>5493000.0</v>
+      </c>
+      <c r="AA15">
+        <v>4607000.0</v>
+      </c>
+      <c r="AB15">
+        <v>4500000.0</v>
+      </c>
+      <c r="AC15">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3906000.0</v>
+      </c>
+      <c r="AE15">
+        <v>3424000.0</v>
+      </c>
+      <c r="AF15">
+        <v>2720000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16">
+        <v>38990000.0</v>
+      </c>
+      <c r="F16">
+        <v>36269000.0</v>
+      </c>
+      <c r="G16">
+        <v>27129000.0</v>
+      </c>
+      <c r="H16">
+        <v>25525000.0</v>
+      </c>
+      <c r="I16">
+        <v>23536000.0</v>
+      </c>
+      <c r="J16">
+        <v>19588000.0</v>
+      </c>
+      <c r="K16">
+        <v>18009000.0</v>
+      </c>
+      <c r="L16">
+        <v>16206000.0</v>
+      </c>
+      <c r="M16">
+        <v>14709000.0</v>
+      </c>
+      <c r="N16">
+        <v>12965000.0</v>
+      </c>
+      <c r="O16">
+        <v>12688000.0</v>
+      </c>
+      <c r="P16">
+        <v>11156000.0</v>
+      </c>
+      <c r="Q16">
+        <v>10768000.0</v>
+      </c>
+      <c r="R16">
+        <v>11881000.0</v>
+      </c>
+      <c r="S16">
+        <v>14034000.0</v>
+      </c>
+      <c r="T16">
+        <v>13101000.0</v>
+      </c>
+      <c r="U16">
+        <v>12295000.0</v>
+      </c>
+      <c r="V16">
+        <v>12843000.0</v>
+      </c>
+      <c r="W16">
+        <v>8509000.0</v>
+      </c>
+      <c r="X16">
+        <v>7427000.0</v>
+      </c>
+      <c r="Y16">
+        <v>6507000.0</v>
+      </c>
+      <c r="Z16">
+        <v>5493000.0</v>
+      </c>
+      <c r="AA16">
+        <v>4607000.0</v>
+      </c>
+      <c r="AB16"/>
+      <c r="AC16"/>
+      <c r="AD16"/>
+      <c r="AE16"/>
+      <c r="AF16"/>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17">
+        <v>34394000.0</v>
+      </c>
+      <c r="C17">
+        <v>27045000.0</v>
+      </c>
+      <c r="D17">
+        <v>29518000.0</v>
+      </c>
+      <c r="E17">
+        <v>38990000.0</v>
+      </c>
+      <c r="F17">
+        <v>36269000.0</v>
+      </c>
+      <c r="G17">
+        <v>27129000.0</v>
+      </c>
+      <c r="H17">
+        <v>34995000.0</v>
+      </c>
+      <c r="I17">
+        <v>23536000.0</v>
+      </c>
+      <c r="J17">
+        <v>19588000.0</v>
+      </c>
+      <c r="K17">
+        <v>30917000.0</v>
+      </c>
+      <c r="L17">
+        <v>27234000.0</v>
+      </c>
+      <c r="M17">
+        <v>23841000.0</v>
+      </c>
+      <c r="N17">
+        <v>12965000.0</v>
+      </c>
+      <c r="O17">
+        <v>12688000.0</v>
+      </c>
+      <c r="P17">
+        <v>12364000.0</v>
+      </c>
+      <c r="Q17">
+        <v>12116000.0</v>
+      </c>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18">
+        <v>77377000.0</v>
+      </c>
+      <c r="C18">
+        <v>63910000.0</v>
+      </c>
+      <c r="D18">
+        <v>65207000.0</v>
+      </c>
+      <c r="E18">
+        <v>76166000.0</v>
+      </c>
+      <c r="F18">
+        <v>66303000.0</v>
+      </c>
+      <c r="G18">
+        <v>59833000.0</v>
+      </c>
+      <c r="H18">
+        <v>52493000.0</v>
+      </c>
+      <c r="I18">
+        <v>50209000.0</v>
+      </c>
+      <c r="J18">
+        <v>47303000.0</v>
+      </c>
+      <c r="K18">
+        <v>42947000.0</v>
+      </c>
+      <c r="L18">
+        <v>40936000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+      <c r="Z18"/>
+      <c r="AA18"/>
+      <c r="AB18"/>
+      <c r="AC18"/>
+      <c r="AD18"/>
+      <c r="AE18"/>
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21">
+        <v>41939000.0</v>
+      </c>
+      <c r="C21">
+        <v>32584000.0</v>
+      </c>
+      <c r="D21">
+        <v>2699000.0</v>
+      </c>
+      <c r="E21">
+        <v>47386000.0</v>
+      </c>
+      <c r="F21">
+        <v>43913000.0</v>
+      </c>
+      <c r="G21">
+        <v>32250000.0</v>
+      </c>
+      <c r="H21">
+        <v>30260000.0</v>
+      </c>
+      <c r="I21">
+        <v>27842000.0</v>
+      </c>
+      <c r="J21">
+        <v>26200000.0</v>
+      </c>
+      <c r="K21">
+        <v>24463000.0</v>
+      </c>
+      <c r="L21">
+        <v>21720000.0</v>
+      </c>
+      <c r="M21">
+        <v>19275000.0</v>
+      </c>
+      <c r="N21">
+        <v>16390000.0</v>
+      </c>
+      <c r="O21">
+        <v>16059000.0</v>
+      </c>
+      <c r="P21">
+        <v>16155000.0</v>
+      </c>
+      <c r="Q21">
+        <v>16194000.0</v>
+      </c>
+      <c r="R21">
+        <v>17589000.0</v>
+      </c>
+      <c r="S21">
+        <v>19655000.0</v>
+      </c>
+      <c r="T21">
+        <v>18366000.0</v>
+      </c>
+      <c r="U21">
+        <v>17157000.0</v>
+      </c>
+      <c r="V21">
+        <v>17899000.0</v>
+      </c>
+      <c r="W21">
+        <v>11920000.0</v>
+      </c>
+      <c r="X21">
+        <v>10385000.0</v>
+      </c>
+      <c r="Y21">
+        <v>9186000.0</v>
+      </c>
+      <c r="Z21">
+        <v>7721000.0</v>
+      </c>
+      <c r="AA21">
+        <v>6500000.0</v>
+      </c>
+      <c r="AB21">
+        <v>6400000.0</v>
+      </c>
+      <c r="AC21">
+        <v>5700000.0</v>
+      </c>
+      <c r="AD21">
+        <v>5682000.0</v>
+      </c>
+      <c r="AE21">
+        <v>5011000.0</v>
+      </c>
+      <c r="AF21">
+        <v>3990000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>207</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22"/>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>135672000.0</v>
+      </c>
+      <c r="C23">
+        <v>132841000.0</v>
+      </c>
+      <c r="D23">
+        <v>125475000.0</v>
+      </c>
+      <c r="E23">
+        <v>62523000.0</v>
+      </c>
+      <c r="F23">
+        <v>52551000.0</v>
+      </c>
+      <c r="G23">
+        <v>62988000.0</v>
+      </c>
+      <c r="H23">
+        <v>62580000.0</v>
+      </c>
+      <c r="I23">
+        <v>55301000.0</v>
+      </c>
+      <c r="J23">
+        <v>47180000.0</v>
+      </c>
+      <c r="K23">
+        <v>41795000.0</v>
+      </c>
+      <c r="L23">
+        <v>41320000.0</v>
+      </c>
+      <c r="M23">
+        <v>42795000.0</v>
+      </c>
+      <c r="N23">
+        <v>45633000.0</v>
+      </c>
+      <c r="O23">
+        <v>47044000.0</v>
+      </c>
+      <c r="P23">
+        <v>51297000.0</v>
+      </c>
+      <c r="Q23">
+        <v>50201000.0</v>
+      </c>
+      <c r="R23">
+        <v>57734000.0</v>
+      </c>
+      <c r="S23">
+        <v>61363000.0</v>
+      </c>
+      <c r="T23">
+        <v>63500000.0</v>
+      </c>
+      <c r="U23">
+        <v>57353000.0</v>
+      </c>
+      <c r="V23">
+        <v>41566000.0</v>
+      </c>
+      <c r="W23">
+        <v>23275000.0</v>
+      </c>
+      <c r="X23">
+        <v>22303000.0</v>
+      </c>
+      <c r="Y23">
+        <v>25072000.0</v>
+      </c>
+      <c r="Z23">
+        <v>26239000.0</v>
+      </c>
+      <c r="AA23">
+        <v>24390000.0</v>
+      </c>
+      <c r="AB23">
+        <v>19900000.0</v>
+      </c>
+      <c r="AC23">
+        <v>17900000.0</v>
+      </c>
+      <c r="AD23">
+        <v>5523000.0</v>
+      </c>
+      <c r="AE23">
+        <v>4565000.0</v>
+      </c>
+      <c r="AF23">
+        <v>4876000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24">
+        <v>1208000.0</v>
+      </c>
+      <c r="Q24">
+        <v>1348000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>210</v>
+      </c>
+      <c r="B25">
+        <v>2208000.0</v>
+      </c>
+      <c r="C25">
+        <v>2209000.0</v>
+      </c>
+      <c r="D25">
+        <v>2107000.0</v>
+      </c>
+      <c r="E25">
+        <v>69000.0</v>
+      </c>
+      <c r="F25">
+        <v>69000.0</v>
+      </c>
+      <c r="G25">
+        <v>2221000.0</v>
+      </c>
+      <c r="H25">
+        <v>1938000.0</v>
+      </c>
+      <c r="I25">
+        <v>1792000.0</v>
+      </c>
+      <c r="J25">
+        <v>1864000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25"/>
+      <c r="AB25"/>
+      <c r="AC25"/>
+      <c r="AD25"/>
+      <c r="AE25"/>
+      <c r="AF25"/>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26">
+        <v>0.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26"/>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
+        <v>1187000.0</v>
+      </c>
+      <c r="E27">
+        <v>1296000.0</v>
+      </c>
+      <c r="F27">
+        <v>1181000.0</v>
+      </c>
+      <c r="G27">
+        <v>983000.0</v>
+      </c>
+      <c r="H27">
+        <v>1174000.0</v>
+      </c>
+      <c r="I27">
+        <v>1165000.0</v>
+      </c>
+      <c r="J27">
+        <v>1208000.0</v>
+      </c>
+      <c r="K27">
+        <v>1099000.0</v>
+      </c>
+      <c r="L27">
+        <v>1178000.0</v>
+      </c>
+      <c r="M27">
+        <v>1022000.0</v>
+      </c>
+      <c r="N27">
+        <v>1117000.0</v>
+      </c>
+      <c r="O27">
+        <v>935000.0</v>
+      </c>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>36270000.0</v>
+      </c>
+      <c r="C28">
+        <v>26621000.0</v>
+      </c>
+      <c r="D28">
+        <v>23904000.0</v>
+      </c>
+      <c r="E28">
+        <v>24384000.0</v>
+      </c>
+      <c r="F28">
+        <v>21976000.0</v>
+      </c>
+      <c r="G28">
+        <v>21127000.0</v>
+      </c>
+      <c r="H28">
+        <v>18835000.0</v>
+      </c>
+      <c r="I28">
+        <v>18867000.0</v>
+      </c>
+      <c r="J28">
+        <v>17609000.0</v>
+      </c>
+      <c r="K28">
+        <v>16004000.0</v>
+      </c>
+      <c r="L28">
+        <v>15970000.0</v>
+      </c>
+      <c r="M28">
+        <v>15894000.0</v>
+      </c>
+      <c r="N28">
+        <v>15448000.0</v>
+      </c>
+      <c r="O28">
+        <v>13903000.0</v>
+      </c>
+      <c r="P28">
+        <v>13636000.0</v>
+      </c>
+      <c r="Q28">
+        <v>13858000.0</v>
+      </c>
+      <c r="R28">
+        <v>12601000.0</v>
+      </c>
+      <c r="S28">
+        <v>11735000.0</v>
+      </c>
+      <c r="T28">
+        <v>11037000.0</v>
+      </c>
+      <c r="U28">
+        <v>10826000.0</v>
+      </c>
+      <c r="V28">
+        <v>11099000.0</v>
+      </c>
+      <c r="W28">
+        <v>7071000.0</v>
+      </c>
+      <c r="X28">
+        <v>6017000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5766000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4903000.0</v>
+      </c>
+      <c r="AA28">
+        <v>4334000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>3700000.0</v>
+      </c>
+      <c r="AD28">
+        <v>3142000.0</v>
+      </c>
+      <c r="AE28">
+        <v>2988000.0</v>
+      </c>
+      <c r="AF28">
+        <v>2979000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29">
+        <v>7545000.0</v>
+      </c>
+      <c r="C29">
+        <v>5539000.0</v>
+      </c>
+      <c r="D29">
+        <v>6184000.0</v>
+      </c>
+      <c r="E29">
+        <v>8396000.0</v>
+      </c>
+      <c r="F29">
+        <v>7644000.0</v>
+      </c>
+      <c r="G29">
+        <v>5121000.0</v>
+      </c>
+      <c r="H29">
+        <v>4735000.0</v>
+      </c>
+      <c r="I29">
+        <v>4306000.0</v>
+      </c>
+      <c r="J29">
+        <v>6612000.0</v>
+      </c>
+      <c r="K29">
+        <v>6454000.0</v>
+      </c>
+      <c r="L29">
+        <v>5514000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+      <c r="Z29"/>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B30">
+        <v>50928000.0</v>
+      </c>
+      <c r="C30">
+        <v>47156000.0</v>
+      </c>
+      <c r="D30">
+        <v>-125475000.0</v>
+      </c>
+      <c r="E30">
+        <v>43904000.0</v>
+      </c>
+      <c r="F30">
+        <v>42148000.0</v>
+      </c>
+      <c r="G30">
+        <v>39652000.0</v>
+      </c>
+      <c r="H30">
+        <v>35172000.0</v>
+      </c>
+      <c r="I30">
+        <v>33467000.0</v>
+      </c>
+      <c r="J30">
+        <v>31651000.0</v>
+      </c>
+      <c r="K30">
+        <v>29383000.0</v>
+      </c>
+      <c r="L30">
+        <v>29896000.0</v>
+      </c>
+      <c r="M30">
+        <v>30220000.0</v>
+      </c>
+      <c r="N30">
+        <v>28937000.0</v>
+      </c>
+      <c r="O30">
+        <v>26271000.0</v>
+      </c>
+      <c r="P30">
+        <v>26038000.0</v>
+      </c>
+      <c r="Q30">
+        <v>25130000.0</v>
+      </c>
+      <c r="R30">
+        <v>26658000.0</v>
+      </c>
+      <c r="S30">
+        <v>22994000.0</v>
+      </c>
+      <c r="T30">
+        <v>22183000.0</v>
+      </c>
+      <c r="U30">
+        <v>22439000.0</v>
+      </c>
+      <c r="V30">
+        <v>22518000.0</v>
+      </c>
+      <c r="W30">
+        <v>13371000.0</v>
+      </c>
+      <c r="X30">
+        <v>11600000.0</v>
+      </c>
+      <c r="Y30">
+        <v>11545000.0</v>
+      </c>
+      <c r="Z30">
+        <v>9978000.0</v>
+      </c>
+      <c r="AA30">
+        <v>8537000.0</v>
+      </c>
+      <c r="AB30">
+        <v>7700000.0</v>
+      </c>
+      <c r="AC30">
+        <v>7000000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-4077000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-3665000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-2854000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:32">
+      <c r="A31" t="s">
+        <v>216</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>-3061949000.0</v>
+      </c>
+      <c r="D31">
+        <v>33004000.0</v>
+      </c>
+      <c r="E31">
+        <v>-11182000.0</v>
+      </c>
+      <c r="F31">
+        <v>-12186000.0</v>
+      </c>
+      <c r="G31">
+        <v>-10720000.0</v>
+      </c>
+      <c r="H31">
+        <v>-9054000.0</v>
+      </c>
+      <c r="I31">
+        <v>-8302000.0</v>
+      </c>
+      <c r="J31">
+        <v>-7761000.0</v>
+      </c>
+      <c r="K31">
+        <v>-7451000.0</v>
+      </c>
+      <c r="L31">
+        <v>-8155000.0</v>
+      </c>
+      <c r="M31">
+        <v>-9153000.0</v>
+      </c>
+      <c r="N31">
+        <v>-13897000.0</v>
+      </c>
+      <c r="O31">
+        <v>-1746000.0</v>
+      </c>
+      <c r="P31">
+        <v>-3791000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-17782000.0</v>
+      </c>
+      <c r="R31">
+        <v>-916000.0</v>
+      </c>
+      <c r="S31">
+        <v>-33669000.0</v>
+      </c>
+      <c r="T31">
+        <v>1544000.0</v>
+      </c>
+      <c r="U31">
+        <v>-34988000.0</v>
+      </c>
+      <c r="V31">
+        <v>8443000000.0</v>
+      </c>
+      <c r="W31">
+        <v>-26686000.0</v>
+      </c>
+      <c r="X31">
+        <v>-9796000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-12204000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-15031000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-15153000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-11600000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-10500000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-9497000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-8170000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-7730000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
+      <c r="A32" t="s">
+        <v>217</v>
+      </c>
+      <c r="B32">
+        <v>177611000.0</v>
+      </c>
+      <c r="C32">
+        <v>165425000.0</v>
+      </c>
+      <c r="D32">
+        <v>128174000.0</v>
+      </c>
+      <c r="E32">
+        <v>109909000.0</v>
+      </c>
+      <c r="F32">
+        <v>96464000.0</v>
+      </c>
+      <c r="G32">
+        <v>95238000.0</v>
+      </c>
+      <c r="H32">
+        <v>92840000.0</v>
+      </c>
+      <c r="I32">
+        <v>83143000.0</v>
+      </c>
+      <c r="J32">
+        <v>73380000.0</v>
+      </c>
+      <c r="K32">
+        <v>66258000.0</v>
+      </c>
+      <c r="L32">
+        <v>63040000.0</v>
+      </c>
+      <c r="M32">
+        <v>62070000.0</v>
+      </c>
+      <c r="N32">
+        <v>62023000.0</v>
+      </c>
+      <c r="O32">
+        <v>63103000.0</v>
+      </c>
+      <c r="P32">
+        <v>67452000.0</v>
+      </c>
+      <c r="Q32">
+        <v>66395000.0</v>
+      </c>
+      <c r="R32">
+        <v>75323000.0</v>
+      </c>
+      <c r="S32">
+        <v>81018000.0</v>
+      </c>
+      <c r="T32">
+        <v>81866000.0</v>
+      </c>
+      <c r="U32">
+        <v>74510000.0</v>
+      </c>
+      <c r="V32">
+        <v>59465000.0</v>
+      </c>
+      <c r="W32">
+        <v>35195000.0</v>
+      </c>
+      <c r="X32">
+        <v>32688000.0</v>
+      </c>
+      <c r="Y32">
+        <v>34258000.0</v>
+      </c>
+      <c r="Z32">
+        <v>33960000.0</v>
+      </c>
+      <c r="AA32">
+        <v>30890000.0</v>
+      </c>
+      <c r="AB32">
+        <v>26300000.0</v>
+      </c>
+      <c r="AC32">
+        <v>23600000.0</v>
+      </c>
+      <c r="AD32">
+        <v>11205000.0</v>
+      </c>
+      <c r="AE32">
+        <v>9576000.0</v>
+      </c>
+      <c r="AF32">
+        <v>8866000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DV32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:126">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
+        <v>94</v>
+      </c>
+      <c r="D1" t="s">
+        <v>1</v>
+      </c>
+      <c r="E1" t="s">
+        <v>95</v>
+      </c>
+      <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
+        <v>97</v>
+      </c>
+      <c r="H1" t="s">
+        <v>2</v>
+      </c>
+      <c r="I1" t="s">
+        <v>98</v>
+      </c>
+      <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
+        <v>100</v>
+      </c>
+      <c r="L1" t="s">
+        <v>3</v>
+      </c>
+      <c r="M1" t="s">
+        <v>101</v>
+      </c>
+      <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
+        <v>103</v>
+      </c>
+      <c r="P1" t="s">
+        <v>4</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>104</v>
+      </c>
+      <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
+        <v>106</v>
+      </c>
+      <c r="T1" t="s">
+        <v>5</v>
+      </c>
+      <c r="U1" t="s">
+        <v>107</v>
+      </c>
+      <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
+        <v>109</v>
+      </c>
+      <c r="X1" t="s">
+        <v>6</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>13</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>26</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DV1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:126">
+      <c r="A2" t="s">
+        <v>187</v>
+      </c>
+      <c r="B2">
+        <v>19612000.0</v>
+      </c>
+      <c r="C2">
+        <v>18450000.0</v>
+      </c>
+      <c r="D2">
+        <v>19893000.0</v>
+      </c>
+      <c r="E2">
+        <v>21647000.0</v>
+      </c>
+      <c r="F2">
+        <v>21901000.0</v>
+      </c>
+      <c r="G2">
+        <v>21301000.0</v>
+      </c>
+      <c r="H2">
+        <v>22848000.0</v>
+      </c>
+      <c r="I2">
+        <v>21247000.0</v>
+      </c>
+      <c r="J2">
+        <v>21995000.0</v>
+      </c>
+      <c r="K2">
+        <v>19847000.0</v>
+      </c>
+      <c r="L2">
+        <v>19652000.0</v>
+      </c>
+      <c r="M2">
+        <v>17100000.0</v>
+      </c>
+      <c r="N2">
+        <v>15410000.0</v>
+      </c>
+      <c r="O2">
+        <v>11989000.0</v>
+      </c>
+      <c r="P2">
+        <v>8046000.0</v>
+      </c>
+      <c r="Q2">
+        <v>5027000.0</v>
+      </c>
+      <c r="R2">
+        <v>3183000.0</v>
+      </c>
+      <c r="S2">
+        <v>2363000.0</v>
+      </c>
+      <c r="T2">
+        <v>353000.0</v>
+      </c>
+      <c r="U2">
+        <v>3102000.0</v>
+      </c>
+      <c r="V2">
+        <v>3343000.0</v>
+      </c>
+      <c r="W2">
+        <v>3605000.0</v>
+      </c>
+      <c r="X2">
+        <v>4954000.0</v>
+      </c>
+      <c r="Y2">
+        <v>5561000.0</v>
+      </c>
+      <c r="Z2">
+        <v>6645000.0</v>
+      </c>
+      <c r="AA2">
+        <v>6176000.0</v>
+      </c>
+      <c r="AB2">
+        <v>6614000.0</v>
+      </c>
+      <c r="AC2">
+        <v>6928000.0</v>
+      </c>
+      <c r="AD2">
+        <v>7122000.0</v>
+      </c>
+      <c r="AE2">
+        <v>6744000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5973000.0</v>
+      </c>
+      <c r="AG2">
+        <v>5883000.0</v>
+      </c>
+      <c r="AH2">
+        <v>5436000.0</v>
+      </c>
+      <c r="AI2">
+        <v>4542000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>3864000.0</v>
+      </c>
+      <c r="AK2">
+        <v>4313000.0</v>
+      </c>
+      <c r="AL2">
+        <v>3837000.0</v>
+      </c>
+      <c r="AM2">
+        <v>3515000.0</v>
+      </c>
+      <c r="AN2">
+        <v>3337000.0</v>
+      </c>
+      <c r="AO2">
+        <v>3129000.0</v>
+      </c>
+      <c r="AP2">
+        <v>3024000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>2922000.0</v>
+      </c>
+      <c r="AR2">
+        <v>2843000.0</v>
+      </c>
+      <c r="AS2">
+        <v>2522000.0</v>
+      </c>
+      <c r="AT2">
+        <v>2896000.0</v>
+      </c>
+      <c r="AU2">
+        <v>3163000.0</v>
+      </c>
+      <c r="AV2">
+        <v>3043000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3215000.0</v>
+      </c>
+      <c r="AX2">
+        <v>3005000.0</v>
+      </c>
+      <c r="AY2">
+        <v>3312000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>3806000.0</v>
+      </c>
+      <c r="BA2">
+        <v>3950000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4338000.0</v>
+      </c>
+      <c r="BC2">
+        <v>4602000.0</v>
+      </c>
+      <c r="BD2">
+        <v>4736000.0</v>
+      </c>
+      <c r="BE2">
+        <v>4622000.0</v>
+      </c>
+      <c r="BF2">
+        <v>6015000.0</v>
+      </c>
+      <c r="BG2">
+        <v>5400000.0</v>
+      </c>
+      <c r="BH2">
+        <v>8466000.0</v>
+      </c>
+      <c r="BI2">
+        <v>5170000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>5774000.0</v>
+      </c>
+      <c r="BK2">
+        <v>5849000.0</v>
+      </c>
+      <c r="BL2">
+        <v>6084000.0</v>
+      </c>
+      <c r="BM2">
+        <v>6117000.0</v>
+      </c>
+      <c r="BN2">
+        <v>6358000.0</v>
+      </c>
+      <c r="BO2">
+        <v>6512000.0</v>
+      </c>
+      <c r="BP2">
+        <v>8648000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>7469000.0</v>
+      </c>
+      <c r="BR2">
+        <v>7764000.0</v>
+      </c>
+      <c r="BS2">
+        <v>7195000.0</v>
+      </c>
+      <c r="BT2">
+        <v>9702000.0</v>
+      </c>
+      <c r="BU2">
+        <v>9143000.0</v>
+      </c>
+      <c r="BV2">
+        <v>9511000.0</v>
+      </c>
+      <c r="BW2">
+        <v>10013000.0</v>
+      </c>
+      <c r="BX2">
+        <v>10812000.0</v>
+      </c>
+      <c r="BY2">
+        <v>10681000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>10140000.0</v>
+      </c>
+      <c r="CA2">
+        <v>9683000.0</v>
+      </c>
+      <c r="CB2">
+        <v>9520000.0</v>
+      </c>
+      <c r="CC2">
+        <v>9391000.0</v>
+      </c>
+      <c r="CD2">
+        <v>8688000.0</v>
+      </c>
+      <c r="CE2">
+        <v>7314000.0</v>
+      </c>
+      <c r="CF2">
+        <v>6017000.0</v>
+      </c>
+      <c r="CG2">
+        <v>5149000.0</v>
+      </c>
+      <c r="CH2">
+        <v>4430000.0</v>
+      </c>
+      <c r="CI2">
+        <v>3453000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>2568000.0</v>
+      </c>
+      <c r="CK2">
+        <v>2503000.0</v>
+      </c>
+      <c r="CL2">
+        <v>2424000.0</v>
+      </c>
+      <c r="CM2">
+        <v>2408000.0</v>
+      </c>
+      <c r="CN2">
+        <v>2391000.0</v>
+      </c>
+      <c r="CO2">
+        <v>2454000.0</v>
+      </c>
+      <c r="CP2">
+        <v>2865000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>2993000.0</v>
+      </c>
+      <c r="CR2">
+        <v>3340000.0</v>
+      </c>
+      <c r="CS2">
+        <v>3429000.0</v>
+      </c>
+      <c r="CT2">
+        <v>3357000.0</v>
+      </c>
+      <c r="CU2">
+        <v>3402000.0</v>
+      </c>
+      <c r="CV2">
+        <v>3760000.0</v>
+      </c>
+      <c r="CW2">
+        <v>3878000.0</v>
+      </c>
+      <c r="CX2">
+        <v>4255000.0</v>
+      </c>
+      <c r="CY2">
+        <v>4368000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>4388000.0</v>
+      </c>
+      <c r="DA2">
+        <v>4129000.0</v>
+      </c>
+      <c r="DB2">
+        <v>3798000.0</v>
+      </c>
+      <c r="DC2">
+        <v>3539000.0</v>
+      </c>
+      <c r="DD2">
+        <v>3200000.0</v>
+      </c>
+      <c r="DE2">
+        <v>3100000.0</v>
+      </c>
+      <c r="DF2">
+        <v>3200000.0</v>
+      </c>
+      <c r="DG2">
+        <v>2700000.0</v>
+      </c>
+      <c r="DH2">
+        <v>2600000.0</v>
+      </c>
+      <c r="DI2">
+        <v>2680000.0</v>
+      </c>
+      <c r="DJ2">
+        <v>2650000.0</v>
+      </c>
+      <c r="DK2">
+        <v>2540000.0</v>
+      </c>
+      <c r="DL2">
+        <v>2540000.0</v>
+      </c>
+      <c r="DM2">
+        <v>2430000.0</v>
+      </c>
+      <c r="DN2">
+        <v>2370000.0</v>
+      </c>
+      <c r="DO2">
+        <v>2160000.0</v>
+      </c>
+      <c r="DP2">
+        <v>2060000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>2060000.0</v>
+      </c>
+      <c r="DR2">
+        <v>2020000.0</v>
+      </c>
+      <c r="DS2">
+        <v>2030000.0</v>
+      </c>
+      <c r="DT2">
+        <v>1990000.0</v>
+      </c>
+      <c r="DU2">
+        <v>2040000.0</v>
+      </c>
+      <c r="DV2">
+        <v>1960000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:126">
+      <c r="A3" t="s">
+        <v>188</v>
+      </c>
+      <c r="B3"/>
+      <c r="C3">
+        <v>7000.0</v>
+      </c>
+      <c r="D3">
+        <v>564000.0</v>
+      </c>
+      <c r="E3">
+        <v>554000.0</v>
+      </c>
+      <c r="F3">
+        <v>537000.0</v>
+      </c>
+      <c r="G3">
+        <v>553000.0</v>
+      </c>
+      <c r="H3">
+        <v>552000.0</v>
+      </c>
+      <c r="I3">
+        <v>569000.0</v>
+      </c>
+      <c r="J3">
+        <v>544000.0</v>
+      </c>
+      <c r="K3">
+        <v>544000.0</v>
+      </c>
+      <c r="L3">
+        <v>544000.0</v>
+      </c>
+      <c r="M3">
+        <v>551000.0</v>
+      </c>
+      <c r="N3">
+        <v>517000.0</v>
+      </c>
+      <c r="O3">
+        <v>495000.0</v>
+      </c>
+      <c r="P3">
+        <v>489000.0</v>
+      </c>
+      <c r="Q3">
+        <v>499000.0</v>
+      </c>
+      <c r="R3">
+        <v>508000.0</v>
+      </c>
+      <c r="S3">
+        <v>488000.0</v>
+      </c>
+      <c r="T3">
+        <v>499000.0</v>
+      </c>
+      <c r="U3">
+        <v>507000.0</v>
+      </c>
+      <c r="V3">
+        <v>515000.0</v>
+      </c>
+      <c r="W3">
+        <v>518000.0</v>
+      </c>
+      <c r="X3">
+        <v>551000.0</v>
+      </c>
+      <c r="Y3">
+        <v>599000.0</v>
+      </c>
+      <c r="Z3">
+        <v>533000.0</v>
+      </c>
+      <c r="AA3">
+        <v>538000.0</v>
+      </c>
+      <c r="AB3">
+        <v>540000.0</v>
+      </c>
+      <c r="AC3">
+        <v>500000.0</v>
+      </c>
+      <c r="AD3">
+        <v>449000.0</v>
+      </c>
+      <c r="AE3">
+        <v>449000.0</v>
+      </c>
+      <c r="AF3">
+        <v>445000.0</v>
+      </c>
+      <c r="AG3">
+        <v>437000.0</v>
+      </c>
+      <c r="AH3">
+        <v>446000.0</v>
+      </c>
+      <c r="AI3">
+        <v>464000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>486000.0</v>
+      </c>
+      <c r="AK3">
+        <v>470000.0</v>
+      </c>
+      <c r="AL3">
+        <v>451000.0</v>
+      </c>
+      <c r="AM3">
+        <v>457000.0</v>
+      </c>
+      <c r="AN3">
+        <v>443000.0</v>
+      </c>
+      <c r="AO3">
+        <v>443000.0</v>
+      </c>
+      <c r="AP3">
+        <v>427000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>432000.0</v>
+      </c>
+      <c r="AR3">
+        <v>444000.0</v>
+      </c>
+      <c r="AS3">
+        <v>425000.0</v>
+      </c>
+      <c r="AT3">
+        <v>426000.0</v>
+      </c>
+      <c r="AU3">
+        <v>425000.0</v>
+      </c>
+      <c r="AV3">
+        <v>420000.0</v>
+      </c>
+      <c r="AW3">
+        <v>406000.0</v>
+      </c>
+      <c r="AX3">
+        <v>392000.0</v>
+      </c>
+      <c r="AY3">
+        <v>445000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>445000.0</v>
+      </c>
+      <c r="BA3">
+        <v>444000.0</v>
+      </c>
+      <c r="BB3">
+        <v>433000.0</v>
+      </c>
+      <c r="BC3">
+        <v>405000.0</v>
+      </c>
+      <c r="BD3">
+        <v>322000.0</v>
+      </c>
+      <c r="BE3">
+        <v>329000.0</v>
+      </c>
+      <c r="BF3">
+        <v>330000.0</v>
+      </c>
+      <c r="BG3">
+        <v>333000.0</v>
+      </c>
+      <c r="BH3">
+        <v>337000.0</v>
+      </c>
+      <c r="BI3">
+        <v>337000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>340000.0</v>
+      </c>
+      <c r="BK3">
+        <v>341000.0</v>
+      </c>
+      <c r="BL3">
+        <v>332000.0</v>
+      </c>
+      <c r="BM3">
+        <v>336000.0</v>
+      </c>
+      <c r="BN3">
+        <v>282000.0</v>
+      </c>
+      <c r="BO3">
+        <v>444000.0</v>
+      </c>
+      <c r="BP3">
+        <v>371000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>366000.0</v>
+      </c>
+      <c r="BR3">
+        <v>372000.0</v>
+      </c>
+      <c r="BS3">
+        <v>374000.0</v>
+      </c>
+      <c r="BT3">
+        <v>548000.0</v>
+      </c>
+      <c r="BU3">
+        <v>180000.0</v>
+      </c>
+      <c r="BV3">
+        <v>370000.0</v>
+      </c>
+      <c r="BW3">
+        <v>373000.0</v>
+      </c>
+      <c r="BX3">
+        <v>-767000.0</v>
+      </c>
+      <c r="BY3">
+        <v>-1525000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>384000.0</v>
+      </c>
+      <c r="CA3">
+        <v>364000.0</v>
+      </c>
+      <c r="CB3">
+        <v>303000.0</v>
+      </c>
+      <c r="CC3">
+        <v>283000.0</v>
+      </c>
+      <c r="CD3">
+        <v>423000.0</v>
+      </c>
+      <c r="CE3">
+        <v>390000.0</v>
+      </c>
+      <c r="CF3">
+        <v>558000.0</v>
+      </c>
+      <c r="CG3">
+        <v>337000.0</v>
+      </c>
+      <c r="CH3">
+        <v>511000.0</v>
+      </c>
+      <c r="CI3">
+        <v>450000.0</v>
+      </c>
+      <c r="CJ3">
+        <v>234000.0</v>
+      </c>
+      <c r="CK3">
+        <v>247000.0</v>
+      </c>
+      <c r="CL3">
+        <v>286000.0</v>
+      </c>
+      <c r="CM3">
+        <v>330000.0</v>
+      </c>
+      <c r="CN3">
+        <v>-698000.0</v>
+      </c>
+      <c r="CO3">
+        <v>1085000.0</v>
+      </c>
+      <c r="CP3">
+        <v>319000.0</v>
+      </c>
+      <c r="CQ3">
+        <v>260000.0</v>
+      </c>
+      <c r="CR3">
+        <v>244000.0</v>
+      </c>
+      <c r="CS3">
+        <v>244000.0</v>
+      </c>
+      <c r="CT3">
+        <v>235000.0</v>
+      </c>
+      <c r="CU3">
+        <v>229000.0</v>
+      </c>
+      <c r="CV3">
+        <v>361000.0</v>
+      </c>
+      <c r="CW3">
+        <v>55000.0</v>
+      </c>
+      <c r="CX3">
+        <v>182000.0</v>
+      </c>
+      <c r="CY3">
+        <v>176000.0</v>
+      </c>
+      <c r="CZ3">
+        <v>218000.0</v>
+      </c>
+      <c r="DA3">
+        <v>39000.0</v>
+      </c>
+      <c r="DB3">
+        <v>136000.0</v>
+      </c>
+      <c r="DC3">
+        <v>135000.0</v>
+      </c>
+      <c r="DD3">
+        <v>100000.0</v>
+      </c>
+      <c r="DE3">
+        <v>100000.0</v>
+      </c>
+      <c r="DF3">
+        <v>100000.0</v>
+      </c>
+      <c r="DG3">
+        <v>200000.0</v>
+      </c>
+      <c r="DH3">
+        <v>130000.0</v>
+      </c>
+      <c r="DI3">
+        <v>280000.0</v>
+      </c>
+      <c r="DJ3">
+        <v>190000.0</v>
+      </c>
+      <c r="DK3">
+        <v>180000.0</v>
+      </c>
+      <c r="DL3">
+        <v>140000.0</v>
+      </c>
+      <c r="DM3">
+        <v>240000.0</v>
+      </c>
+      <c r="DN3">
+        <v>110000.0</v>
+      </c>
+      <c r="DO3">
+        <v>180000.0</v>
+      </c>
+      <c r="DP3">
+        <v>130000.0</v>
+      </c>
+      <c r="DQ3">
+        <v>180000.0</v>
+      </c>
+      <c r="DR3">
+        <v>180000.0</v>
+      </c>
+      <c r="DS3">
+        <v>150000.0</v>
+      </c>
+      <c r="DT3">
+        <v>150000.0</v>
+      </c>
+      <c r="DU3">
+        <v>140000.0</v>
+      </c>
+      <c r="DV3">
+        <v>130000.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:126">
+      <c r="A4" t="s">
+        <v>189</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
+        <v>0.0</v>
+      </c>
+      <c r="AS4">
+        <v>0.0</v>
+      </c>
+      <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4">
+        <v>0.0</v>
+      </c>
+      <c r="BX4">
+        <v>0.0</v>
+      </c>
+      <c r="BY4">
+        <v>0.0</v>
+      </c>
+      <c r="BZ4">
+        <v>0.0</v>
+      </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
+      <c r="CB4">
+        <v>0.0</v>
+      </c>
+      <c r="CC4">
+        <v>0.0</v>
+      </c>
+      <c r="CD4">
+        <v>0.0</v>
+      </c>
+      <c r="CE4">
+        <v>0.0</v>
+      </c>
+      <c r="CF4">
+        <v>0.0</v>
+      </c>
+      <c r="CG4">
+        <v>0.0</v>
+      </c>
+      <c r="CH4">
+        <v>0.0</v>
+      </c>
+      <c r="CI4">
+        <v>0.0</v>
+      </c>
+      <c r="CJ4">
+        <v>0.0</v>
+      </c>
+      <c r="CK4">
+        <v>0.0</v>
+      </c>
+      <c r="CL4">
+        <v>0.0</v>
+      </c>
+      <c r="CM4">
+        <v>0.0</v>
+      </c>
+      <c r="CN4">
+        <v>0.0</v>
+      </c>
+      <c r="CO4">
+        <v>0.0</v>
+      </c>
+      <c r="CP4">
+        <v>0.0</v>
+      </c>
+      <c r="CQ4">
+        <v>0.0</v>
+      </c>
+      <c r="CR4">
+        <v>0.0</v>
+      </c>
+      <c r="CS4">
+        <v>0.0</v>
+      </c>
+      <c r="CT4">
+        <v>0.0</v>
+      </c>
+      <c r="CU4">
+        <v>0.0</v>
+      </c>
+      <c r="CV4">
+        <v>0.0</v>
+      </c>
+      <c r="CW4">
+        <v>0.0</v>
+      </c>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
+      <c r="CY4">
+        <v>0.0</v>
+      </c>
+      <c r="CZ4">
+        <v>0.0</v>
+      </c>
+      <c r="DA4">
+        <v>0.0</v>
+      </c>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+      <c r="DV4"/>
+    </row>
+    <row r="5" spans="1:126">
+      <c r="A5" t="s">
+        <v>190</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5">
+        <v>6453000.0</v>
+      </c>
+      <c r="D5">
+        <v>12442000.0</v>
+      </c>
+      <c r="E5">
+        <v>11079000.0</v>
+      </c>
+      <c r="F5">
+        <v>9853000.0</v>
+      </c>
+      <c r="G5">
+        <v>8565000.0</v>
+      </c>
+      <c r="H5">
+        <v>8680000.0</v>
+      </c>
+      <c r="I5">
+        <v>9162000.0</v>
+      </c>
+      <c r="J5">
+        <v>7470000.0</v>
+      </c>
+      <c r="K5">
+        <v>7272000.0</v>
+      </c>
+      <c r="L5">
+        <v>8090000.0</v>
+      </c>
+      <c r="M5">
+        <v>9039000.0</v>
+      </c>
+      <c r="N5">
+        <v>8929000.0</v>
+      </c>
+      <c r="O5">
+        <v>9644000.0</v>
+      </c>
+      <c r="P5">
+        <v>11170000.0</v>
+      </c>
+      <c r="Q5">
+        <v>12308000.0</v>
+      </c>
+      <c r="R5">
+        <v>12156000.0</v>
+      </c>
+      <c r="S5">
+        <v>11752000.0</v>
+      </c>
+      <c r="T5">
+        <v>11599000.0</v>
+      </c>
+      <c r="U5">
+        <v>10929000.0</v>
+      </c>
+      <c r="V5">
+        <v>10613000.0</v>
+      </c>
+      <c r="W5">
+        <v>10772000.0</v>
+      </c>
+      <c r="X5">
+        <v>8255000.0</v>
+      </c>
+      <c r="Y5">
+        <v>8474000.0</v>
+      </c>
+      <c r="Z5">
+        <v>7825000.0</v>
+      </c>
+      <c r="AA5">
+        <v>7696000.0</v>
+      </c>
+      <c r="AB5">
+        <v>7947000.0</v>
+      </c>
+      <c r="AC5">
+        <v>7468000.0</v>
+      </c>
+      <c r="AD5">
+        <v>7575000.0</v>
+      </c>
+      <c r="AE5">
+        <v>7270000.0</v>
+      </c>
+      <c r="AF5">
+        <v>7585000.0</v>
+      </c>
+      <c r="AG5">
+        <v>7021000.0</v>
+      </c>
+      <c r="AH5">
+        <v>6774000.0</v>
+      </c>
+      <c r="AI5">
+        <v>6462000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>6868000.0</v>
+      </c>
+      <c r="AK5">
+        <v>6684000.0</v>
+      </c>
+      <c r="AL5">
+        <v>6527000.0</v>
+      </c>
+      <c r="AM5">
+        <v>6121000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5790000.0</v>
+      </c>
+      <c r="AO5">
+        <v>6218000.0</v>
+      </c>
+      <c r="AP5">
+        <v>6337000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>6118000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5014000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5579000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5532000.0</v>
+      </c>
+      <c r="AU5">
+        <v>5595000.0</v>
+      </c>
+      <c r="AV5">
+        <v>4474000.0</v>
+      </c>
+      <c r="AW5">
+        <v>5508000.0</v>
+      </c>
+      <c r="AX5">
+        <v>4902000.0</v>
+      </c>
+      <c r="AY5">
+        <v>4391000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>4441000.0</v>
+      </c>
+      <c r="BA5">
+        <v>4320000.0</v>
+      </c>
+      <c r="BB5">
+        <v>4067000.0</v>
+      </c>
+      <c r="BC5">
+        <v>3562000.0</v>
+      </c>
+      <c r="BD5">
+        <v>3912000.0</v>
+      </c>
+      <c r="BE5">
+        <v>4167000.0</v>
+      </c>
+      <c r="BF5">
+        <v>4284000.0</v>
+      </c>
+      <c r="BG5">
+        <v>3696000.0</v>
+      </c>
+      <c r="BH5">
+        <v>3880000.0</v>
+      </c>
+      <c r="BI5">
+        <v>3874000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>4207000.0</v>
+      </c>
+      <c r="BK5">
+        <v>4194000.0</v>
+      </c>
+      <c r="BL5">
+        <v>4144000.0</v>
+      </c>
+      <c r="BM5">
+        <v>4292000.0</v>
+      </c>
+      <c r="BN5">
+        <v>4244000.0</v>
+      </c>
+      <c r="BO5">
+        <v>3514000.0</v>
+      </c>
+      <c r="BP5">
+        <v>3291000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>3860000.0</v>
+      </c>
+      <c r="BR5">
+        <v>5216000.0</v>
+      </c>
+      <c r="BS5">
+        <v>5222000.0</v>
+      </c>
+      <c r="BT5">
+        <v>4196000.0</v>
+      </c>
+      <c r="BU5">
+        <v>5320000.0</v>
+      </c>
+      <c r="BV5">
+        <v>5096000.0</v>
+      </c>
+      <c r="BW5">
+        <v>5044000.0</v>
+      </c>
+      <c r="BX5">
+        <v>4881000.0</v>
+      </c>
+      <c r="BY5">
+        <v>4842000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>4480000.0</v>
+      </c>
+      <c r="CA5">
+        <v>4163000.0</v>
+      </c>
+      <c r="CB5">
+        <v>4149000.0</v>
+      </c>
+      <c r="CC5">
+        <v>4449000.0</v>
+      </c>
+      <c r="CD5">
+        <v>4424000.0</v>
+      </c>
+      <c r="CE5">
+        <v>4137000.0</v>
+      </c>
+      <c r="CF5">
+        <v>4652000.0</v>
+      </c>
+      <c r="CG5">
+        <v>4689000.0</v>
+      </c>
+      <c r="CH5">
+        <v>4356000.0</v>
+      </c>
+      <c r="CI5">
+        <v>4200000.0</v>
+      </c>
+      <c r="CJ5">
+        <v>3253000.0</v>
+      </c>
+      <c r="CK5">
+        <v>3096000.0</v>
+      </c>
+      <c r="CL5">
+        <v>2877000.0</v>
+      </c>
+      <c r="CM5">
+        <v>2692000.0</v>
+      </c>
+      <c r="CN5">
+        <v>2825000.0</v>
+      </c>
+      <c r="CO5">
+        <v>2828000.0</v>
+      </c>
+      <c r="CP5">
+        <v>2392000.0</v>
+      </c>
+      <c r="CQ5">
+        <v>2340000.0</v>
+      </c>
+      <c r="CR5">
+        <v>2369000.0</v>
+      </c>
+      <c r="CS5">
+        <v>2411000.0</v>
+      </c>
+      <c r="CT5">
+        <v>2354000.0</v>
+      </c>
+      <c r="CU5">
+        <v>2052000.0</v>
+      </c>
+      <c r="CV5">
+        <v>1960000.0</v>
+      </c>
+      <c r="CW5">
+        <v>2040000.0</v>
+      </c>
+      <c r="CX5">
+        <v>2026000.0</v>
+      </c>
+      <c r="CY5">
+        <v>1695000.0</v>
+      </c>
+      <c r="CZ5">
+        <v>1739000.0</v>
+      </c>
+      <c r="DA5">
+        <v>1536000.0</v>
+      </c>
+      <c r="DB5">
+        <v>1659000.0</v>
+      </c>
+      <c r="DC5">
+        <v>1567000.0</v>
+      </c>
+      <c r="DD5">
+        <v>1700000.0</v>
+      </c>
+      <c r="DE5">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF5">
+        <v>1600000.0</v>
+      </c>
+      <c r="DG5">
+        <v>1400000.0</v>
+      </c>
+      <c r="DH5">
+        <v>4000000.0</v>
+      </c>
+      <c r="DI5">
+        <v>4150000.0</v>
+      </c>
+      <c r="DJ5">
+        <v>4080000.0</v>
+      </c>
+      <c r="DK5">
+        <v>3960000.0</v>
+      </c>
+      <c r="DL5">
+        <v>3950000.0</v>
+      </c>
+      <c r="DM5">
+        <v>3920000.0</v>
+      </c>
+      <c r="DN5">
+        <v>3820000.0</v>
+      </c>
+      <c r="DO5">
+        <v>3490000.0</v>
+      </c>
+      <c r="DP5">
+        <v>3410000.0</v>
+      </c>
+      <c r="DQ5">
+        <v>3380000.0</v>
+      </c>
+      <c r="DR5">
+        <v>3270000.0</v>
+      </c>
+      <c r="DS5">
+        <v>3130000.0</v>
+      </c>
+      <c r="DT5">
+        <v>3080000.0</v>
+      </c>
+      <c r="DU5">
+        <v>3100000.0</v>
+      </c>
+      <c r="DV5">
+        <v>2890000.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:126">
+      <c r="A6" t="s">
+        <v>191</v>
+      </c>
+      <c r="B6">
+        <v>11511000.0</v>
+      </c>
+      <c r="C6">
+        <v>6460000.0</v>
+      </c>
+      <c r="D6">
+        <v>13006000.0</v>
+      </c>
+      <c r="E6">
+        <v>11633000.0</v>
+      </c>
+      <c r="F6">
+        <v>10390000.0</v>
+      </c>
+      <c r="G6">
+        <v>9118000.0</v>
+      </c>
+      <c r="H6">
+        <v>9232000.0</v>
+      </c>
+      <c r="I6">
+        <v>9731000.0</v>
+      </c>
+      <c r="J6">
+        <v>8014000.0</v>
+      </c>
+      <c r="K6">
+        <v>7816000.0</v>
+      </c>
+      <c r="L6">
+        <v>8634000.0</v>
+      </c>
+      <c r="M6">
+        <v>9590000.0</v>
+      </c>
+      <c r="N6">
+        <v>9446000.0</v>
+      </c>
+      <c r="O6">
+        <v>10139000.0</v>
+      </c>
+      <c r="P6">
+        <v>11659000.0</v>
+      </c>
+      <c r="Q6">
+        <v>12807000.0</v>
+      </c>
+      <c r="R6">
+        <v>12664000.0</v>
+      </c>
+      <c r="S6">
+        <v>12240000.0</v>
+      </c>
+      <c r="T6">
+        <v>12098000.0</v>
+      </c>
+      <c r="U6">
+        <v>11436000.0</v>
+      </c>
+      <c r="V6">
+        <v>11128000.0</v>
+      </c>
+      <c r="W6">
+        <v>11290000.0</v>
+      </c>
+      <c r="X6">
+        <v>8806000.0</v>
+      </c>
+      <c r="Y6">
+        <v>9073000.0</v>
+      </c>
+      <c r="Z6">
+        <v>8358000.0</v>
+      </c>
+      <c r="AA6">
+        <v>8234000.0</v>
+      </c>
+      <c r="AB6">
+        <v>8487000.0</v>
+      </c>
+      <c r="AC6">
+        <v>7968000.0</v>
+      </c>
+      <c r="AD6">
+        <v>8024000.0</v>
+      </c>
+      <c r="AE6">
+        <v>7719000.0</v>
+      </c>
+      <c r="AF6">
+        <v>8030000.0</v>
+      </c>
+      <c r="AG6">
+        <v>7458000.0</v>
+      </c>
+      <c r="AH6">
+        <v>7220000.0</v>
+      </c>
+      <c r="AI6">
+        <v>6926000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>7354000.0</v>
+      </c>
+      <c r="AK6">
+        <v>7154000.0</v>
+      </c>
+      <c r="AL6">
+        <v>6978000.0</v>
+      </c>
+      <c r="AM6">
+        <v>6578000.0</v>
+      </c>
+      <c r="AN6">
+        <v>6233000.0</v>
+      </c>
+      <c r="AO6">
+        <v>6661000.0</v>
+      </c>
+      <c r="AP6">
+        <v>6764000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>6550000.0</v>
+      </c>
+      <c r="AR6">
+        <v>5458000.0</v>
+      </c>
+      <c r="AS6">
+        <v>6004000.0</v>
+      </c>
+      <c r="AT6">
+        <v>5958000.0</v>
+      </c>
+      <c r="AU6">
+        <v>6020000.0</v>
+      </c>
+      <c r="AV6">
+        <v>4894000.0</v>
+      </c>
+      <c r="AW6">
+        <v>5914000.0</v>
+      </c>
+      <c r="AX6">
+        <v>5294000.0</v>
+      </c>
+      <c r="AY6">
+        <v>4836000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>4886000.0</v>
+      </c>
+      <c r="BA6">
+        <v>4764000.0</v>
+      </c>
+      <c r="BB6">
+        <v>4500000.0</v>
+      </c>
+      <c r="BC6">
+        <v>3967000.0</v>
+      </c>
+      <c r="BD6">
+        <v>4234000.0</v>
+      </c>
+      <c r="BE6">
+        <v>4496000.0</v>
+      </c>
+      <c r="BF6">
+        <v>4614000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4029000.0</v>
+      </c>
+      <c r="BH6">
+        <v>4217000.0</v>
+      </c>
+      <c r="BI6">
+        <v>4211000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>4547000.0</v>
+      </c>
+      <c r="BK6">
+        <v>4535000.0</v>
+      </c>
+      <c r="BL6">
+        <v>4476000.0</v>
+      </c>
+      <c r="BM6">
+        <v>4628000.0</v>
+      </c>
+      <c r="BN6">
+        <v>4526000.0</v>
+      </c>
+      <c r="BO6">
+        <v>3958000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3662000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>4226000.0</v>
+      </c>
+      <c r="BR6">
+        <v>5588000.0</v>
+      </c>
+      <c r="BS6">
+        <v>5596000.0</v>
+      </c>
+      <c r="BT6">
+        <v>4744000.0</v>
+      </c>
+      <c r="BU6">
+        <v>5500000.0</v>
+      </c>
+      <c r="BV6">
+        <v>5466000.0</v>
+      </c>
+      <c r="BW6">
+        <v>5417000.0</v>
+      </c>
+      <c r="BX6">
+        <v>4114000.0</v>
+      </c>
+      <c r="BY6">
+        <v>3317000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>4864000.0</v>
+      </c>
+      <c r="CA6">
+        <v>4527000.0</v>
+      </c>
+      <c r="CB6">
+        <v>4452000.0</v>
+      </c>
+      <c r="CC6">
+        <v>4732000.0</v>
+      </c>
+      <c r="CD6">
+        <v>4847000.0</v>
+      </c>
+      <c r="CE6">
+        <v>4527000.0</v>
+      </c>
+      <c r="CF6">
+        <v>5210000.0</v>
+      </c>
+      <c r="CG6">
+        <v>5026000.0</v>
+      </c>
+      <c r="CH6">
+        <v>4867000.0</v>
+      </c>
+      <c r="CI6">
+        <v>4650000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>3487000.0</v>
+      </c>
+      <c r="CK6">
+        <v>3343000.0</v>
+      </c>
+      <c r="CL6">
+        <v>3163000.0</v>
+      </c>
+      <c r="CM6">
+        <v>3022000.0</v>
+      </c>
+      <c r="CN6">
+        <v>2127000.0</v>
+      </c>
+      <c r="CO6">
+        <v>3913000.0</v>
+      </c>
+      <c r="CP6">
+        <v>2711000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>2600000.0</v>
+      </c>
+      <c r="CR6">
+        <v>2613000.0</v>
+      </c>
+      <c r="CS6">
+        <v>2655000.0</v>
+      </c>
+      <c r="CT6">
+        <v>2589000.0</v>
+      </c>
+      <c r="CU6">
+        <v>2281000.0</v>
+      </c>
+      <c r="CV6">
+        <v>2321000.0</v>
+      </c>
+      <c r="CW6">
+        <v>2095000.0</v>
+      </c>
+      <c r="CX6">
+        <v>2208000.0</v>
+      </c>
+      <c r="CY6">
+        <v>1871000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>1957000.0</v>
+      </c>
+      <c r="DA6">
+        <v>1575000.0</v>
+      </c>
+      <c r="DB6">
+        <v>1795000.0</v>
+      </c>
+      <c r="DC6">
+        <v>1702000.0</v>
+      </c>
+      <c r="DD6">
+        <v>1800000.0</v>
+      </c>
+      <c r="DE6">
+        <v>1800000.0</v>
+      </c>
+      <c r="DF6">
+        <v>1700000.0</v>
+      </c>
+      <c r="DG6">
+        <v>1600000.0</v>
+      </c>
+      <c r="DH6">
+        <v>4130000.0</v>
+      </c>
+      <c r="DI6">
+        <v>4430000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>4270000.0</v>
+      </c>
+      <c r="DK6">
+        <v>4140000.0</v>
+      </c>
+      <c r="DL6">
+        <v>4090000.0</v>
+      </c>
+      <c r="DM6">
+        <v>4160000.0</v>
+      </c>
+      <c r="DN6">
+        <v>3930000.0</v>
+      </c>
+      <c r="DO6">
+        <v>3670000.0</v>
+      </c>
+      <c r="DP6">
+        <v>3540000.0</v>
+      </c>
+      <c r="DQ6">
+        <v>3560000.0</v>
+      </c>
+      <c r="DR6">
+        <v>3450000.0</v>
+      </c>
+      <c r="DS6">
+        <v>3280000.0</v>
+      </c>
+      <c r="DT6">
+        <v>3230000.0</v>
+      </c>
+      <c r="DU6">
+        <v>3240000.0</v>
+      </c>
+      <c r="DV6">
+        <v>3020000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:126">
+      <c r="A7" t="s">
+        <v>192</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7">
+        <v>0.0</v>
+      </c>
+      <c r="BX7">
+        <v>0.0</v>
+      </c>
+      <c r="BY7">
+        <v>0.0</v>
+      </c>
+      <c r="BZ7">
+        <v>0.0</v>
+      </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
+      <c r="CB7">
+        <v>0.0</v>
+      </c>
+      <c r="CC7">
+        <v>0.0</v>
+      </c>
+      <c r="CD7">
+        <v>0.0</v>
+      </c>
+      <c r="CE7">
+        <v>0.0</v>
+      </c>
+      <c r="CF7">
+        <v>0.0</v>
+      </c>
+      <c r="CG7">
+        <v>0.0</v>
+      </c>
+      <c r="CH7">
+        <v>0.0</v>
+      </c>
+      <c r="CI7">
+        <v>0.0</v>
+      </c>
+      <c r="CJ7">
+        <v>0.0</v>
+      </c>
+      <c r="CK7">
+        <v>0.0</v>
+      </c>
+      <c r="CL7">
+        <v>0.0</v>
+      </c>
+      <c r="CM7">
+        <v>0.0</v>
+      </c>
+      <c r="CN7">
+        <v>0.0</v>
+      </c>
+      <c r="CO7">
+        <v>0.0</v>
+      </c>
+      <c r="CP7">
+        <v>0.0</v>
+      </c>
+      <c r="CQ7">
+        <v>0.0</v>
+      </c>
+      <c r="CR7">
+        <v>0.0</v>
+      </c>
+      <c r="CS7">
+        <v>0.0</v>
+      </c>
+      <c r="CT7">
+        <v>0.0</v>
+      </c>
+      <c r="CU7">
+        <v>0.0</v>
+      </c>
+      <c r="CV7">
+        <v>0.0</v>
+      </c>
+      <c r="CW7">
+        <v>0.0</v>
+      </c>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
+      <c r="CY7">
+        <v>0.0</v>
+      </c>
+      <c r="CZ7">
+        <v>0.0</v>
+      </c>
+      <c r="DA7">
+        <v>0.0</v>
+      </c>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7"/>
+      <c r="DE7"/>
+      <c r="DF7"/>
+      <c r="DG7"/>
+      <c r="DH7"/>
+      <c r="DI7"/>
+      <c r="DJ7"/>
+      <c r="DK7"/>
+      <c r="DL7"/>
+      <c r="DM7"/>
+      <c r="DN7"/>
+      <c r="DO7"/>
+      <c r="DP7"/>
+      <c r="DQ7"/>
+      <c r="DR7"/>
+      <c r="DS7"/>
+      <c r="DT7"/>
+      <c r="DU7"/>
+      <c r="DV7"/>
+    </row>
+    <row r="8" spans="1:126">
+      <c r="A8" t="s">
+        <v>193</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>0.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>0.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8">
+        <v>0.0</v>
+      </c>
+      <c r="BX8">
+        <v>0.0</v>
+      </c>
+      <c r="BY8">
+        <v>0.0</v>
+      </c>
+      <c r="BZ8">
+        <v>0.0</v>
+      </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
+      <c r="CB8">
+        <v>0.0</v>
+      </c>
+      <c r="CC8">
+        <v>0.0</v>
+      </c>
+      <c r="CD8">
+        <v>0.0</v>
+      </c>
+      <c r="CE8">
+        <v>0.0</v>
+      </c>
+      <c r="CF8">
+        <v>0.0</v>
+      </c>
+      <c r="CG8">
+        <v>0.0</v>
+      </c>
+      <c r="CH8">
+        <v>0.0</v>
+      </c>
+      <c r="CI8">
+        <v>0.0</v>
+      </c>
+      <c r="CJ8">
+        <v>0.0</v>
+      </c>
+      <c r="CK8">
+        <v>0.0</v>
+      </c>
+      <c r="CL8">
+        <v>0.0</v>
+      </c>
+      <c r="CM8">
+        <v>0.0</v>
+      </c>
+      <c r="CN8">
+        <v>0.0</v>
+      </c>
+      <c r="CO8">
+        <v>0.0</v>
+      </c>
+      <c r="CP8">
+        <v>0.0</v>
+      </c>
+      <c r="CQ8">
+        <v>0.0</v>
+      </c>
+      <c r="CR8">
+        <v>0.0</v>
+      </c>
+      <c r="CS8">
+        <v>0.0</v>
+      </c>
+      <c r="CT8">
+        <v>0.0</v>
+      </c>
+      <c r="CU8">
+        <v>0.0</v>
+      </c>
+      <c r="CV8">
+        <v>0.0</v>
+      </c>
+      <c r="CW8">
+        <v>0.0</v>
+      </c>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
+      <c r="CY8">
+        <v>0.0</v>
+      </c>
+      <c r="CZ8">
+        <v>0.0</v>
+      </c>
+      <c r="DA8">
+        <v>0.0</v>
+      </c>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+      <c r="DV8"/>
+    </row>
+    <row r="9" spans="1:126">
+      <c r="A9" t="s">
+        <v>194</v>
+      </c>
+      <c r="B9">
+        <v>20921000.0</v>
+      </c>
+      <c r="C9">
+        <v>20689000.0</v>
+      </c>
+      <c r="D9">
+        <v>25573000.0</v>
+      </c>
+      <c r="E9">
+        <v>23833000.0</v>
+      </c>
+      <c r="F9">
+        <v>22052000.0</v>
+      </c>
+      <c r="G9">
+        <v>21409000.0</v>
+      </c>
+      <c r="H9">
+        <v>20825000.0</v>
+      </c>
+      <c r="I9">
+        <v>21162000.0</v>
+      </c>
+      <c r="J9">
+        <v>18720000.0</v>
+      </c>
+      <c r="K9">
+        <v>19033000.0</v>
+      </c>
+      <c r="L9">
+        <v>19277000.0</v>
+      </c>
+      <c r="M9">
+        <v>20045000.0</v>
+      </c>
+      <c r="N9">
+        <v>19644000.0</v>
+      </c>
+      <c r="O9">
+        <v>20494000.0</v>
+      </c>
+      <c r="P9">
+        <v>22881000.0</v>
+      </c>
+      <c r="Q9">
+        <v>23679000.0</v>
+      </c>
+      <c r="R9">
+        <v>22328000.0</v>
+      </c>
+      <c r="S9">
+        <v>22402000.0</v>
+      </c>
+      <c r="T9">
+        <v>24445000.0</v>
+      </c>
+      <c r="U9">
+        <v>20861000.0</v>
+      </c>
+      <c r="V9">
+        <v>20109000.0</v>
+      </c>
+      <c r="W9">
+        <v>20646000.0</v>
+      </c>
+      <c r="X9">
+        <v>18671000.0</v>
+      </c>
+      <c r="Y9">
+        <v>17750000.0</v>
+      </c>
+      <c r="Z9">
+        <v>16742000.0</v>
+      </c>
+      <c r="AA9">
+        <v>18739000.0</v>
+      </c>
+      <c r="AB9">
+        <v>16951000.0</v>
+      </c>
+      <c r="AC9">
+        <v>16508000.0</v>
+      </c>
+      <c r="AD9">
+        <v>16305000.0</v>
+      </c>
+      <c r="AE9">
+        <v>15668000.0</v>
+      </c>
+      <c r="AF9">
+        <v>16081000.0</v>
+      </c>
+      <c r="AG9">
+        <v>15237000.0</v>
+      </c>
+      <c r="AH9">
+        <v>14950000.0</v>
+      </c>
+      <c r="AI9">
+        <v>15041000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>15168000.0</v>
+      </c>
+      <c r="AK9">
+        <v>14697000.0</v>
+      </c>
+      <c r="AL9">
+        <v>14167000.0</v>
+      </c>
+      <c r="AM9">
+        <v>13819000.0</v>
+      </c>
+      <c r="AN9">
+        <v>13323000.0</v>
+      </c>
+      <c r="AO9">
+        <v>13623000.0</v>
+      </c>
+      <c r="AP9">
+        <v>13582000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>13318000.0</v>
+      </c>
+      <c r="AR9">
+        <v>12958000.0</v>
+      </c>
+      <c r="AS9">
+        <v>13286000.0</v>
+      </c>
+      <c r="AT9">
+        <v>12512000.0</v>
+      </c>
+      <c r="AU9">
+        <v>12860000.0</v>
+      </c>
+      <c r="AV9">
+        <v>12349000.0</v>
+      </c>
+      <c r="AW9">
+        <v>13310000.0</v>
+      </c>
+      <c r="AX9">
+        <v>12193000.0</v>
+      </c>
+      <c r="AY9">
+        <v>11643000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>11560000.0</v>
+      </c>
+      <c r="BA9">
+        <v>11326000.0</v>
+      </c>
+      <c r="BB9">
+        <v>11490000.0</v>
+      </c>
+      <c r="BC9">
+        <v>10951000.0</v>
+      </c>
+      <c r="BD9">
+        <v>10680000.0</v>
+      </c>
+      <c r="BE9">
+        <v>10762000.0</v>
+      </c>
+      <c r="BF9">
+        <v>11014000.0</v>
+      </c>
+      <c r="BG9">
+        <v>9874000.0</v>
+      </c>
+      <c r="BH9">
+        <v>10249000.0</v>
+      </c>
+      <c r="BI9">
+        <v>10808000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>10457000.0</v>
+      </c>
+      <c r="BK9">
+        <v>10682000.0</v>
+      </c>
+      <c r="BL9">
+        <v>10869000.0</v>
+      </c>
+      <c r="BM9">
+        <v>10520000.0</v>
+      </c>
+      <c r="BN9">
+        <v>10139000.0</v>
+      </c>
+      <c r="BO9">
+        <v>9796000.0</v>
+      </c>
+      <c r="BP9">
+        <v>10057000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>10732000.0</v>
+      </c>
+      <c r="BR9">
+        <v>11450000.0</v>
+      </c>
+      <c r="BS9">
+        <v>12009000.0</v>
+      </c>
+      <c r="BT9">
+        <v>10031000.0</v>
+      </c>
+      <c r="BU9">
+        <v>11604000.0</v>
+      </c>
+      <c r="BV9">
+        <v>10521000.0</v>
+      </c>
+      <c r="BW9">
+        <v>10493000.0</v>
+      </c>
+      <c r="BX9">
+        <v>10462000.0</v>
+      </c>
+      <c r="BY9">
+        <v>10842000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>9832000.0</v>
+      </c>
+      <c r="CA9">
+        <v>9413000.0</v>
+      </c>
+      <c r="CB9">
+        <v>9836000.0</v>
+      </c>
+      <c r="CC9">
+        <v>10684000.0</v>
+      </c>
+      <c r="CD9">
+        <v>9505000.0</v>
+      </c>
+      <c r="CE9">
+        <v>9571000.0</v>
+      </c>
+      <c r="CF9">
+        <v>10274000.0</v>
+      </c>
+      <c r="CG9">
+        <v>10943000.0</v>
+      </c>
+      <c r="CH9">
+        <v>10092000.0</v>
+      </c>
+      <c r="CI9">
+        <v>9106000.0</v>
+      </c>
+      <c r="CJ9">
+        <v>6690000.0</v>
+      </c>
+      <c r="CK9">
+        <v>6672000.0</v>
+      </c>
+      <c r="CL9">
+        <v>6113000.0</v>
+      </c>
+      <c r="CM9">
+        <v>5816000.0</v>
+      </c>
+      <c r="CN9">
+        <v>5834000.0</v>
+      </c>
+      <c r="CO9">
+        <v>5904000.0</v>
+      </c>
+      <c r="CP9">
+        <v>5149000.0</v>
+      </c>
+      <c r="CQ9">
+        <v>5098000.0</v>
+      </c>
+      <c r="CR9">
+        <v>5544000.0</v>
+      </c>
+      <c r="CS9">
+        <v>5452000.0</v>
+      </c>
+      <c r="CT9">
+        <v>5063000.0</v>
+      </c>
+      <c r="CU9">
+        <v>4671000.0</v>
+      </c>
+      <c r="CV9">
+        <v>4654000.0</v>
+      </c>
+      <c r="CW9">
+        <v>4816000.0</v>
+      </c>
+      <c r="CX9">
+        <v>4321000.0</v>
+      </c>
+      <c r="CY9">
+        <v>3907000.0</v>
+      </c>
+      <c r="CZ9">
+        <v>3808000.0</v>
+      </c>
+      <c r="DA9">
+        <v>3908000.0</v>
+      </c>
+      <c r="DB9">
+        <v>3737000.0</v>
+      </c>
+      <c r="DC9">
+        <v>3584000.0</v>
+      </c>
+      <c r="DD9">
+        <v>3700000.0</v>
+      </c>
+      <c r="DE9">
+        <v>3800000.0</v>
+      </c>
+      <c r="DF9">
+        <v>3400000.0</v>
+      </c>
+      <c r="DG9">
+        <v>3200000.0</v>
+      </c>
+      <c r="DH9">
+        <v>800000.0</v>
+      </c>
+      <c r="DI9">
+        <v>860000.0</v>
+      </c>
+      <c r="DJ9">
+        <v>490000.0</v>
+      </c>
+      <c r="DK9">
+        <v>550000.0</v>
+      </c>
+      <c r="DL9">
+        <v>570000.0</v>
+      </c>
+      <c r="DM9">
+        <v>700000.0</v>
+      </c>
+      <c r="DN9">
+        <v>570000.0</v>
+      </c>
+      <c r="DO9">
+        <v>620000.0</v>
+      </c>
+      <c r="DP9">
+        <v>720000.0</v>
+      </c>
+      <c r="DQ9">
+        <v>740000.0</v>
+      </c>
+      <c r="DR9">
+        <v>600000.0</v>
+      </c>
+      <c r="DS9">
+        <v>470000.0</v>
+      </c>
+      <c r="DT9">
+        <v>500000.0</v>
+      </c>
+      <c r="DU9">
+        <v>450000.0</v>
+      </c>
+      <c r="DV9">
+        <v>380000.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:126">
+      <c r="A10" t="s">
+        <v>195</v>
+      </c>
+      <c r="B10">
+        <v>11511000.0</v>
+      </c>
+      <c r="C10">
+        <v>10904000.0</v>
+      </c>
+      <c r="D10">
+        <v>12442000.0</v>
+      </c>
+      <c r="E10">
+        <v>11079000.0</v>
+      </c>
+      <c r="F10">
+        <v>9853000.0</v>
+      </c>
+      <c r="G10">
+        <v>8565000.0</v>
+      </c>
+      <c r="H10">
+        <v>8680000.0</v>
+      </c>
+      <c r="I10">
+        <v>9162000.0</v>
+      </c>
+      <c r="J10">
+        <v>7470000.0</v>
+      </c>
+      <c r="K10">
+        <v>7272000.0</v>
+      </c>
+      <c r="L10">
+        <v>8090000.0</v>
+      </c>
+      <c r="M10">
+        <v>9039000.0</v>
+      </c>
+      <c r="N10">
+        <v>8929000.0</v>
+      </c>
+      <c r="O10">
+        <v>9644000.0</v>
+      </c>
+      <c r="P10">
+        <v>11170000.0</v>
+      </c>
+      <c r="Q10">
+        <v>12308000.0</v>
+      </c>
+      <c r="R10">
+        <v>12156000.0</v>
+      </c>
+      <c r="S10">
+        <v>11752000.0</v>
+      </c>
+      <c r="T10">
+        <v>11599000.0</v>
+      </c>
+      <c r="U10">
+        <v>10929000.0</v>
+      </c>
+      <c r="V10">
+        <v>10613000.0</v>
+      </c>
+      <c r="W10">
+        <v>10772000.0</v>
+      </c>
+      <c r="X10">
+        <v>8255000.0</v>
+      </c>
+      <c r="Y10">
+        <v>8474000.0</v>
+      </c>
+      <c r="Z10">
+        <v>7825000.0</v>
+      </c>
+      <c r="AA10">
+        <v>7696000.0</v>
+      </c>
+      <c r="AB10">
+        <v>7947000.0</v>
+      </c>
+      <c r="AC10">
+        <v>7468000.0</v>
+      </c>
+      <c r="AD10">
+        <v>7575000.0</v>
+      </c>
+      <c r="AE10">
+        <v>7270000.0</v>
+      </c>
+      <c r="AF10">
+        <v>7585000.0</v>
+      </c>
+      <c r="AG10">
+        <v>7021000.0</v>
+      </c>
+      <c r="AH10">
+        <v>6774000.0</v>
+      </c>
+      <c r="AI10">
+        <v>6462000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>6868000.0</v>
+      </c>
+      <c r="AK10">
+        <v>6684000.0</v>
+      </c>
+      <c r="AL10">
+        <v>6527000.0</v>
+      </c>
+      <c r="AM10">
+        <v>6121000.0</v>
+      </c>
+      <c r="AN10">
+        <v>5790000.0</v>
+      </c>
+      <c r="AO10">
+        <v>6218000.0</v>
+      </c>
+      <c r="AP10">
+        <v>6337000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>6118000.0</v>
+      </c>
+      <c r="AR10">
+        <v>5014000.0</v>
+      </c>
+      <c r="AS10">
+        <v>5579000.0</v>
+      </c>
+      <c r="AT10">
+        <v>5532000.0</v>
+      </c>
+      <c r="AU10">
+        <v>5595000.0</v>
+      </c>
+      <c r="AV10">
+        <v>4474000.0</v>
+      </c>
+      <c r="AW10">
+        <v>5508000.0</v>
+      </c>
+      <c r="AX10">
+        <v>4902000.0</v>
+      </c>
+      <c r="AY10">
+        <v>4391000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>4441000.0</v>
+      </c>
+      <c r="BA10">
+        <v>4320000.0</v>
+      </c>
+      <c r="BB10">
+        <v>4067000.0</v>
+      </c>
+      <c r="BC10">
+        <v>3562000.0</v>
+      </c>
+      <c r="BD10">
+        <v>3912000.0</v>
+      </c>
+      <c r="BE10">
+        <v>4167000.0</v>
+      </c>
+      <c r="BF10">
+        <v>4284000.0</v>
+      </c>
+      <c r="BG10">
+        <v>3696000.0</v>
+      </c>
+      <c r="BH10">
+        <v>3880000.0</v>
+      </c>
+      <c r="BI10">
+        <v>3874000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>4207000.0</v>
+      </c>
+      <c r="BK10">
+        <v>4194000.0</v>
+      </c>
+      <c r="BL10">
+        <v>4144000.0</v>
+      </c>
+      <c r="BM10">
+        <v>4292000.0</v>
+      </c>
+      <c r="BN10">
+        <v>4244000.0</v>
+      </c>
+      <c r="BO10">
+        <v>3514000.0</v>
+      </c>
+      <c r="BP10">
+        <v>3291000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>3860000.0</v>
+      </c>
+      <c r="BR10">
+        <v>5216000.0</v>
+      </c>
+      <c r="BS10">
+        <v>5222000.0</v>
+      </c>
+      <c r="BT10">
+        <v>4196000.0</v>
+      </c>
+      <c r="BU10">
+        <v>5320000.0</v>
+      </c>
+      <c r="BV10">
+        <v>5096000.0</v>
+      </c>
+      <c r="BW10">
+        <v>5044000.0</v>
+      </c>
+      <c r="BX10">
+        <v>4881000.0</v>
+      </c>
+      <c r="BY10">
+        <v>4842000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>4480000.0</v>
+      </c>
+      <c r="CA10">
+        <v>4163000.0</v>
+      </c>
+      <c r="CB10">
+        <v>4149000.0</v>
+      </c>
+      <c r="CC10">
+        <v>4449000.0</v>
+      </c>
+      <c r="CD10">
+        <v>4424000.0</v>
+      </c>
+      <c r="CE10">
+        <v>4137000.0</v>
+      </c>
+      <c r="CF10">
+        <v>4652000.0</v>
+      </c>
+      <c r="CG10">
+        <v>4689000.0</v>
+      </c>
+      <c r="CH10">
+        <v>4356000.0</v>
+      </c>
+      <c r="CI10">
+        <v>4200000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>3253000.0</v>
+      </c>
+      <c r="CK10">
+        <v>3096000.0</v>
+      </c>
+      <c r="CL10">
+        <v>2877000.0</v>
+      </c>
+      <c r="CM10">
+        <v>2692000.0</v>
+      </c>
+      <c r="CN10">
+        <v>2825000.0</v>
+      </c>
+      <c r="CO10">
+        <v>2828000.0</v>
+      </c>
+      <c r="CP10">
+        <v>2392000.0</v>
+      </c>
+      <c r="CQ10">
+        <v>2340000.0</v>
+      </c>
+      <c r="CR10">
+        <v>2369000.0</v>
+      </c>
+      <c r="CS10">
+        <v>2411000.0</v>
+      </c>
+      <c r="CT10">
+        <v>2354000.0</v>
+      </c>
+      <c r="CU10">
+        <v>2052000.0</v>
+      </c>
+      <c r="CV10">
+        <v>1960000.0</v>
+      </c>
+      <c r="CW10">
+        <v>2040000.0</v>
+      </c>
+      <c r="CX10">
+        <v>2026000.0</v>
+      </c>
+      <c r="CY10">
+        <v>1695000.0</v>
+      </c>
+      <c r="CZ10">
+        <v>1739000.0</v>
+      </c>
+      <c r="DA10">
+        <v>1536000.0</v>
+      </c>
+      <c r="DB10">
+        <v>1659000.0</v>
+      </c>
+      <c r="DC10">
+        <v>1567000.0</v>
+      </c>
+      <c r="DD10">
+        <v>1700000.0</v>
+      </c>
+      <c r="DE10">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF10">
+        <v>1600000.0</v>
+      </c>
+      <c r="DG10">
+        <v>1400000.0</v>
+      </c>
+      <c r="DH10">
+        <v>1400000.0</v>
+      </c>
+      <c r="DI10">
+        <v>1470000.0</v>
+      </c>
+      <c r="DJ10">
+        <v>1430000.0</v>
+      </c>
+      <c r="DK10">
+        <v>1420000.0</v>
+      </c>
+      <c r="DL10">
+        <v>1410000.0</v>
+      </c>
+      <c r="DM10">
+        <v>1490000.0</v>
+      </c>
+      <c r="DN10">
+        <v>1450000.0</v>
+      </c>
+      <c r="DO10">
+        <v>1330000.0</v>
+      </c>
+      <c r="DP10">
+        <v>1350000.0</v>
+      </c>
+      <c r="DQ10">
+        <v>1320000.0</v>
+      </c>
+      <c r="DR10">
+        <v>1250000.0</v>
+      </c>
+      <c r="DS10">
+        <v>1100000.0</v>
+      </c>
+      <c r="DT10">
+        <v>1090000.0</v>
+      </c>
+      <c r="DU10">
+        <v>1060000.0</v>
+      </c>
+      <c r="DV10">
+        <v>930000.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:126">
+      <c r="A11" t="s">
+        <v>196</v>
+      </c>
+      <c r="B11">
+        <v>1951000.0</v>
+      </c>
+      <c r="C11">
+        <v>1911000.0</v>
+      </c>
+      <c r="D11">
+        <v>2270000.0</v>
+      </c>
+      <c r="E11">
+        <v>1997000.0</v>
+      </c>
+      <c r="F11">
+        <v>1790000.0</v>
+      </c>
+      <c r="G11">
+        <v>1488000.0</v>
+      </c>
+      <c r="H11">
+        <v>1398000.0</v>
+      </c>
+      <c r="I11">
+        <v>1591000.0</v>
+      </c>
+      <c r="J11">
+        <v>1299000.0</v>
+      </c>
+      <c r="K11">
+        <v>1251000.0</v>
+      </c>
+      <c r="L11">
+        <v>1411000.0</v>
+      </c>
+      <c r="M11">
+        <v>1565000.0</v>
+      </c>
+      <c r="N11">
+        <v>1535000.0</v>
+      </c>
+      <c r="O11">
+        <v>1673000.0</v>
+      </c>
+      <c r="P11">
+        <v>1973000.0</v>
+      </c>
+      <c r="Q11">
+        <v>2217000.0</v>
+      </c>
+      <c r="R11">
+        <v>2159000.0</v>
+      </c>
+      <c r="S11">
+        <v>2047000.0</v>
+      </c>
+      <c r="T11">
+        <v>2053000.0</v>
+      </c>
+      <c r="U11">
+        <v>1915000.0</v>
+      </c>
+      <c r="V11">
+        <v>1826000.0</v>
+      </c>
+      <c r="W11">
+        <v>1850000.0</v>
+      </c>
+      <c r="X11">
+        <v>1285000.0</v>
+      </c>
+      <c r="Y11">
+        <v>1379000.0</v>
+      </c>
+      <c r="Z11">
+        <v>1256000.0</v>
+      </c>
+      <c r="AA11">
+        <v>1201000.0</v>
+      </c>
+      <c r="AB11">
+        <v>1261000.0</v>
+      </c>
+      <c r="AC11">
+        <v>1180000.0</v>
+      </c>
+      <c r="AD11">
+        <v>1180000.0</v>
+      </c>
+      <c r="AE11">
+        <v>1114000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1222000.0</v>
+      </c>
+      <c r="AG11">
+        <v>1088000.0</v>
+      </c>
+      <c r="AH11">
+        <v>1040000.0</v>
+      </c>
+      <c r="AI11">
+        <v>956000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1782000.0</v>
+      </c>
+      <c r="AK11">
+        <v>1702000.0</v>
+      </c>
+      <c r="AL11">
+        <v>1644000.0</v>
+      </c>
+      <c r="AM11">
+        <v>1484000.0</v>
+      </c>
+      <c r="AN11">
+        <v>1470000.0</v>
+      </c>
+      <c r="AO11">
+        <v>1656000.0</v>
+      </c>
+      <c r="AP11">
+        <v>1713000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>1615000.0</v>
+      </c>
+      <c r="AR11">
+        <v>1245000.0</v>
+      </c>
+      <c r="AS11">
+        <v>1391000.0</v>
+      </c>
+      <c r="AT11">
+        <v>1458000.0</v>
+      </c>
+      <c r="AU11">
+        <v>1420000.0</v>
+      </c>
+      <c r="AV11">
+        <v>1048000.0</v>
+      </c>
+      <c r="AW11">
+        <v>1400000.0</v>
+      </c>
+      <c r="AX11">
+        <v>1155000.0</v>
+      </c>
+      <c r="AY11">
+        <v>963000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>939000.0</v>
+      </c>
+      <c r="BA11">
+        <v>955000.0</v>
+      </c>
+      <c r="BB11">
+        <v>825000.0</v>
+      </c>
+      <c r="BC11">
+        <v>706000.0</v>
+      </c>
+      <c r="BD11">
+        <v>683000.0</v>
+      </c>
+      <c r="BE11">
+        <v>944000.0</v>
+      </c>
+      <c r="BF11">
+        <v>961000.0</v>
+      </c>
+      <c r="BG11">
+        <v>783000.0</v>
+      </c>
+      <c r="BH11">
+        <v>857000.0</v>
+      </c>
+      <c r="BI11">
+        <v>868000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>1014000.0</v>
+      </c>
+      <c r="BK11">
+        <v>1051000.0</v>
+      </c>
+      <c r="BL11">
+        <v>1067000.0</v>
+      </c>
+      <c r="BM11">
+        <v>1097000.0</v>
+      </c>
+      <c r="BN11">
+        <v>1084000.0</v>
+      </c>
+      <c r="BO11">
+        <v>830000.0</v>
+      </c>
+      <c r="BP11">
+        <v>629000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>970000.0</v>
+      </c>
+      <c r="BR11">
+        <v>1454000.0</v>
+      </c>
+      <c r="BS11">
+        <v>1494000.0</v>
+      </c>
+      <c r="BT11">
+        <v>1187000.0</v>
+      </c>
+      <c r="BU11">
+        <v>1488000.0</v>
+      </c>
+      <c r="BV11">
+        <v>1493000.0</v>
+      </c>
+      <c r="BW11">
+        <v>1453000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1393000.0</v>
+      </c>
+      <c r="BY11">
+        <v>1428000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>1284000.0</v>
+      </c>
+      <c r="CA11">
+        <v>1160000.0</v>
+      </c>
+      <c r="CB11">
+        <v>1179000.0</v>
+      </c>
+      <c r="CC11">
+        <v>1272000.0</v>
+      </c>
+      <c r="CD11">
+        <v>1252000.0</v>
+      </c>
+      <c r="CE11">
+        <v>1159000.0</v>
+      </c>
+      <c r="CF11">
+        <v>1286000.0</v>
+      </c>
+      <c r="CG11">
+        <v>1342000.0</v>
+      </c>
+      <c r="CH11">
+        <v>1223000.0</v>
+      </c>
+      <c r="CI11">
+        <v>1205000.0</v>
+      </c>
+      <c r="CJ11">
+        <v>941000.0</v>
+      </c>
+      <c r="CK11">
+        <v>880000.0</v>
+      </c>
+      <c r="CL11">
+        <v>821000.0</v>
+      </c>
+      <c r="CM11">
+        <v>768000.0</v>
+      </c>
+      <c r="CN11">
+        <v>818000.0</v>
+      </c>
+      <c r="CO11">
+        <v>816000.0</v>
+      </c>
+      <c r="CP11">
+        <v>663000.0</v>
+      </c>
+      <c r="CQ11">
+        <v>661000.0</v>
+      </c>
+      <c r="CR11">
+        <v>670000.0</v>
+      </c>
+      <c r="CS11">
+        <v>722000.0</v>
+      </c>
+      <c r="CT11">
+        <v>708000.0</v>
+      </c>
+      <c r="CU11">
+        <v>579000.0</v>
+      </c>
+      <c r="CV11">
+        <v>550000.0</v>
+      </c>
+      <c r="CW11">
+        <v>594000.0</v>
+      </c>
+      <c r="CX11">
+        <v>595000.0</v>
+      </c>
+      <c r="CY11">
+        <v>489000.0</v>
+      </c>
+      <c r="CZ11">
+        <v>506000.0</v>
+      </c>
+      <c r="DA11">
+        <v>445000.0</v>
+      </c>
+      <c r="DB11">
+        <v>486000.0</v>
+      </c>
+      <c r="DC11">
+        <v>456000.0</v>
+      </c>
+      <c r="DD11">
+        <v>500000.0</v>
+      </c>
+      <c r="DE11">
+        <v>500000.0</v>
+      </c>
+      <c r="DF11">
+        <v>500000.0</v>
+      </c>
+      <c r="DG11">
+        <v>400000.0</v>
+      </c>
+      <c r="DH11">
+        <v>410000.0</v>
+      </c>
+      <c r="DI11">
+        <v>440000.0</v>
+      </c>
+      <c r="DJ11">
+        <v>430000.0</v>
+      </c>
+      <c r="DK11">
+        <v>430000.0</v>
+      </c>
+      <c r="DL11">
+        <v>430000.0</v>
+      </c>
+      <c r="DM11">
+        <v>470000.0</v>
+      </c>
+      <c r="DN11">
+        <v>460000.0</v>
+      </c>
+      <c r="DO11">
+        <v>420000.0</v>
+      </c>
+      <c r="DP11">
+        <v>410000.0</v>
+      </c>
+      <c r="DQ11">
+        <v>430000.0</v>
+      </c>
+      <c r="DR11">
+        <v>400000.0</v>
+      </c>
+      <c r="DS11">
+        <v>350000.0</v>
+      </c>
+      <c r="DT11">
+        <v>350000.0</v>
+      </c>
+      <c r="DU11">
+        <v>340000.0</v>
+      </c>
+      <c r="DV11">
+        <v>290000.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:126">
+      <c r="A12" t="s">
+        <v>197</v>
+      </c>
+      <c r="B12">
+        <v>18677000.0</v>
+      </c>
+      <c r="C12">
+        <v>18450000.0</v>
+      </c>
+      <c r="D12">
+        <v>19621000.0</v>
+      </c>
+      <c r="E12">
+        <v>20947000.0</v>
+      </c>
+      <c r="F12">
+        <v>21416000.0</v>
+      </c>
+      <c r="G12">
+        <v>20910000.0</v>
+      </c>
+      <c r="H12">
+        <v>21446000.0</v>
+      </c>
+      <c r="I12">
+        <v>21885000.0</v>
+      </c>
+      <c r="J12">
+        <v>21483000.0</v>
+      </c>
+      <c r="K12">
+        <v>20108000.0</v>
+      </c>
+      <c r="L12">
+        <v>18969000.0</v>
+      </c>
+      <c r="M12">
+        <v>17300000.0</v>
+      </c>
+      <c r="N12">
+        <v>15259000.0</v>
+      </c>
+      <c r="O12">
+        <v>11439000.0</v>
+      </c>
+      <c r="P12">
+        <v>7596000.0</v>
+      </c>
+      <c r="Q12">
+        <v>4627000.0</v>
+      </c>
+      <c r="R12">
+        <v>2733000.0</v>
+      </c>
+      <c r="S12">
+        <v>1913000.0</v>
+      </c>
+      <c r="T12">
+        <v>2303000.0</v>
+      </c>
+      <c r="U12">
+        <v>2577000.0</v>
+      </c>
+      <c r="V12">
+        <v>2818000.0</v>
+      </c>
+      <c r="W12">
+        <v>3080000.0</v>
+      </c>
+      <c r="X12">
+        <v>3454000.0</v>
+      </c>
+      <c r="Y12">
+        <v>3761000.0</v>
+      </c>
+      <c r="Z12">
+        <v>4295000.0</v>
+      </c>
+      <c r="AA12">
+        <v>5776000.0</v>
+      </c>
+      <c r="AB12">
+        <v>6239000.0</v>
+      </c>
+      <c r="AC12">
+        <v>6678000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6872000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6369000.0</v>
+      </c>
+      <c r="AF12">
+        <v>5806000.0</v>
+      </c>
+      <c r="AG12">
+        <v>5550000.0</v>
+      </c>
+      <c r="AH12">
+        <v>4936000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4042000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3614000.0</v>
+      </c>
+      <c r="AK12">
+        <v>3563000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3337000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3015000.0</v>
+      </c>
+      <c r="AN12">
+        <v>2862000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2754000.0</v>
+      </c>
+      <c r="AP12">
+        <v>2649000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2547000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2393000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2322000.0</v>
+      </c>
+      <c r="AT12">
+        <v>2496000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2663000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2743000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2865000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2905000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2912000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>3106000.0</v>
+      </c>
+      <c r="BA12">
+        <v>3150000.0</v>
+      </c>
+      <c r="BB12">
+        <v>3138000.0</v>
+      </c>
+      <c r="BC12">
+        <v>3102000.0</v>
+      </c>
+      <c r="BD12">
+        <v>3201000.0</v>
+      </c>
+      <c r="BE12">
+        <v>3222000.0</v>
+      </c>
+      <c r="BF12">
+        <v>3215000.0</v>
+      </c>
+      <c r="BG12">
+        <v>3300000.0</v>
+      </c>
+      <c r="BH12">
+        <v>3516000.0</v>
+      </c>
+      <c r="BI12">
+        <v>3670000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>3774000.0</v>
+      </c>
+      <c r="BK12">
+        <v>3749000.0</v>
+      </c>
+      <c r="BL12">
+        <v>3984000.0</v>
+      </c>
+      <c r="BM12">
+        <v>4317000.0</v>
+      </c>
+      <c r="BN12">
+        <v>4258000.0</v>
+      </c>
+      <c r="BO12">
+        <v>4112000.0</v>
+      </c>
+      <c r="BP12">
+        <v>4148000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>4409000.0</v>
+      </c>
+      <c r="BR12">
+        <v>4814000.0</v>
+      </c>
+      <c r="BS12">
+        <v>5545000.0</v>
+      </c>
+      <c r="BT12">
+        <v>7316000.0</v>
+      </c>
+      <c r="BU12">
+        <v>8268000.0</v>
+      </c>
+      <c r="BV12">
+        <v>8572000.0</v>
+      </c>
+      <c r="BW12">
+        <v>9513000.0</v>
+      </c>
+      <c r="BX12">
+        <v>10230000.0</v>
+      </c>
+      <c r="BY12">
+        <v>10381000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>9890000.0</v>
+      </c>
+      <c r="CA12">
+        <v>9383000.0</v>
+      </c>
+      <c r="CB12">
+        <v>9095000.0</v>
+      </c>
+      <c r="CC12">
+        <v>9091000.0</v>
+      </c>
+      <c r="CD12">
+        <v>8338000.0</v>
+      </c>
+      <c r="CE12">
+        <v>7064000.0</v>
+      </c>
+      <c r="CF12">
+        <v>5917000.0</v>
+      </c>
+      <c r="CG12">
+        <v>5149000.0</v>
+      </c>
+      <c r="CH12">
+        <v>4330000.0</v>
+      </c>
+      <c r="CI12">
+        <v>3453000.0</v>
+      </c>
+      <c r="CJ12">
+        <v>2408000.0</v>
+      </c>
+      <c r="CK12">
+        <v>2263000.0</v>
+      </c>
+      <c r="CL12">
+        <v>2184000.0</v>
+      </c>
+      <c r="CM12">
+        <v>2168000.0</v>
+      </c>
+      <c r="CN12">
+        <v>2159000.0</v>
+      </c>
+      <c r="CO12">
+        <v>2229000.0</v>
+      </c>
+      <c r="CP12">
+        <v>2640000.0</v>
+      </c>
+      <c r="CQ12">
+        <v>2768000.0</v>
+      </c>
+      <c r="CR12">
+        <v>2962000.0</v>
+      </c>
+      <c r="CS12">
+        <v>3174000.0</v>
+      </c>
+      <c r="CT12">
+        <v>3077000.0</v>
+      </c>
+      <c r="CU12">
+        <v>2992000.0</v>
+      </c>
+      <c r="CV12">
+        <v>3220000.0</v>
+      </c>
+      <c r="CW12">
+        <v>3663000.0</v>
+      </c>
+      <c r="CX12">
+        <v>3975000.0</v>
+      </c>
+      <c r="CY12">
+        <v>4173000.0</v>
+      </c>
+      <c r="CZ12">
+        <v>4198000.0</v>
+      </c>
+      <c r="DA12">
+        <v>3919000.0</v>
+      </c>
+      <c r="DB12">
+        <v>3648000.0</v>
+      </c>
+      <c r="DC12">
+        <v>3389000.0</v>
+      </c>
+      <c r="DD12">
+        <v>3100000.0</v>
+      </c>
+      <c r="DE12">
+        <v>3000000.0</v>
+      </c>
+      <c r="DF12">
+        <v>2900000.0</v>
+      </c>
+      <c r="DG12">
+        <v>2600000.0</v>
+      </c>
+      <c r="DH12">
+        <v>2600000.0</v>
+      </c>
+      <c r="DI12">
+        <v>2680000.0</v>
+      </c>
+      <c r="DJ12">
+        <v>2650000.0</v>
+      </c>
+      <c r="DK12">
+        <v>2540000.0</v>
+      </c>
+      <c r="DL12">
+        <v>2540000.0</v>
+      </c>
+      <c r="DM12">
+        <v>2430000.0</v>
+      </c>
+      <c r="DN12">
+        <v>2370000.0</v>
+      </c>
+      <c r="DO12">
+        <v>2160000.0</v>
+      </c>
+      <c r="DP12">
+        <v>2060000.0</v>
+      </c>
+      <c r="DQ12">
+        <v>2060000.0</v>
+      </c>
+      <c r="DR12">
+        <v>2020000.0</v>
+      </c>
+      <c r="DS12">
+        <v>2030000.0</v>
+      </c>
+      <c r="DT12">
+        <v>1990000.0</v>
+      </c>
+      <c r="DU12">
+        <v>2040000.0</v>
+      </c>
+      <c r="DV12">
+        <v>1960000.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:126">
+      <c r="A13" t="s">
+        <v>198</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
+        <v>39139000.0</v>
+      </c>
+      <c r="D13">
+        <v>40732000.0</v>
+      </c>
+      <c r="E13">
+        <v>41005000.0</v>
+      </c>
+      <c r="F13">
+        <v>39825000.0</v>
+      </c>
+      <c r="G13">
+        <v>38709000.0</v>
+      </c>
+      <c r="H13">
+        <v>38999000.0</v>
+      </c>
+      <c r="I13">
+        <v>38287000.0</v>
+      </c>
+      <c r="J13">
+        <v>36558000.0</v>
+      </c>
+      <c r="K13">
+        <v>34988000.0</v>
+      </c>
+      <c r="L13">
+        <v>34822000.0</v>
+      </c>
+      <c r="M13">
+        <v>33254000.0</v>
+      </c>
+      <c r="N13">
+        <v>31194000.0</v>
+      </c>
+      <c r="O13">
+        <v>28914000.0</v>
+      </c>
+      <c r="P13">
+        <v>27080000.0</v>
+      </c>
+      <c r="Q13">
+        <v>23991000.0</v>
+      </c>
+      <c r="R13">
+        <v>21431000.0</v>
+      </c>
+      <c r="S13">
+        <v>20533000.0</v>
+      </c>
+      <c r="T13">
+        <v>19999000.0</v>
+      </c>
+      <c r="U13">
+        <v>19588000.0</v>
+      </c>
+      <c r="V13">
+        <v>18541000.0</v>
+      </c>
+      <c r="W13">
+        <v>18953000.0</v>
+      </c>
+      <c r="X13">
+        <v>19133000.0</v>
+      </c>
+      <c r="Y13">
+        <v>18506000.0</v>
+      </c>
+      <c r="Z13">
+        <v>18786000.0</v>
+      </c>
+      <c r="AA13">
+        <v>20694000.0</v>
+      </c>
+      <c r="AB13">
+        <v>19657000.0</v>
+      </c>
+      <c r="AC13">
+        <v>19904000.0</v>
+      </c>
+      <c r="AD13">
+        <v>19822000.0</v>
+      </c>
+      <c r="AE13">
+        <v>19268000.0</v>
+      </c>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+      <c r="DV13"/>
+    </row>
+    <row r="14" spans="1:126">
+      <c r="A14" t="s">
+        <v>199</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14"/>
+      <c r="D14"/>
+      <c r="E14"/>
+      <c r="F14"/>
+      <c r="G14"/>
+      <c r="H14"/>
+      <c r="I14"/>
+      <c r="J14"/>
+      <c r="K14"/>
+      <c r="L14"/>
+      <c r="M14"/>
+      <c r="N14"/>
+      <c r="O14"/>
+      <c r="P14"/>
+      <c r="Q14"/>
+      <c r="R14"/>
+      <c r="S14"/>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+      <c r="Z14"/>
+      <c r="AA14"/>
+      <c r="AB14"/>
+      <c r="AC14"/>
+      <c r="AD14"/>
+      <c r="AE14"/>
+      <c r="AF14">
+        <v>0.0</v>
+      </c>
+      <c r="AG14">
+        <v>0.0</v>
+      </c>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
+      <c r="AJ14">
+        <v>0.0</v>
+      </c>
+      <c r="AK14">
+        <v>0.0</v>
+      </c>
+      <c r="AL14">
+        <v>0.0</v>
+      </c>
+      <c r="AM14">
+        <v>0.0</v>
+      </c>
+      <c r="AN14">
+        <v>0.0</v>
+      </c>
+      <c r="AO14">
+        <v>0.0</v>
+      </c>
+      <c r="AP14">
+        <v>0.0</v>
+      </c>
+      <c r="AQ14">
+        <v>0.0</v>
+      </c>
+      <c r="AR14">
+        <v>0.0</v>
+      </c>
+      <c r="AS14">
+        <v>0.0</v>
+      </c>
+      <c r="AT14">
+        <v>0.0</v>
+      </c>
+      <c r="AU14">
+        <v>0.0</v>
+      </c>
+      <c r="AV14">
+        <v>0.0</v>
+      </c>
+      <c r="AW14">
+        <v>0.0</v>
+      </c>
+      <c r="AX14">
+        <v>0.0</v>
+      </c>
+      <c r="AY14">
+        <v>0.0</v>
+      </c>
+      <c r="AZ14">
+        <v>0.0</v>
+      </c>
+      <c r="BA14">
+        <v>0.0</v>
+      </c>
+      <c r="BB14">
+        <v>0.0</v>
+      </c>
+      <c r="BC14">
+        <v>0.0</v>
+      </c>
+      <c r="BD14">
+        <v>0.0</v>
+      </c>
+      <c r="BE14">
+        <v>0.0</v>
+      </c>
+      <c r="BF14">
+        <v>0.0</v>
+      </c>
+      <c r="BG14">
+        <v>0.0</v>
+      </c>
+      <c r="BH14">
+        <v>0.0</v>
+      </c>
+      <c r="BI14">
+        <v>0.0</v>
+      </c>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+      <c r="BL14">
+        <v>0.0</v>
+      </c>
+      <c r="BM14">
+        <v>0.0</v>
+      </c>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
+      <c r="BO14">
+        <v>0.0</v>
+      </c>
+      <c r="BP14">
+        <v>0.0</v>
+      </c>
+      <c r="BQ14">
+        <v>0.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>0.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14">
+        <v>0.0</v>
+      </c>
+      <c r="BX14">
+        <v>0.0</v>
+      </c>
+      <c r="BY14">
+        <v>0.0</v>
+      </c>
+      <c r="BZ14">
+        <v>0.0</v>
+      </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
+      <c r="CB14">
+        <v>0.0</v>
+      </c>
+      <c r="CC14">
+        <v>0.0</v>
+      </c>
+      <c r="CD14">
+        <v>0.0</v>
+      </c>
+      <c r="CE14">
+        <v>0.0</v>
+      </c>
+      <c r="CF14">
+        <v>0.0</v>
+      </c>
+      <c r="CG14">
+        <v>0.0</v>
+      </c>
+      <c r="CH14">
+        <v>0.0</v>
+      </c>
+      <c r="CI14">
+        <v>0.0</v>
+      </c>
+      <c r="CJ14">
+        <v>0.0</v>
+      </c>
+      <c r="CK14">
+        <v>0.0</v>
+      </c>
+      <c r="CL14">
+        <v>0.0</v>
+      </c>
+      <c r="CM14">
+        <v>0.0</v>
+      </c>
+      <c r="CN14">
+        <v>0.0</v>
+      </c>
+      <c r="CO14">
+        <v>0.0</v>
+      </c>
+      <c r="CP14">
+        <v>0.0</v>
+      </c>
+      <c r="CQ14">
+        <v>0.0</v>
+      </c>
+      <c r="CR14">
+        <v>0.0</v>
+      </c>
+      <c r="CS14">
+        <v>0.0</v>
+      </c>
+      <c r="CT14">
+        <v>0.0</v>
+      </c>
+      <c r="CU14">
+        <v>0.0</v>
+      </c>
+      <c r="CV14">
+        <v>0.0</v>
+      </c>
+      <c r="CW14">
+        <v>0.0</v>
+      </c>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
+      <c r="CY14">
+        <v>0.0</v>
+      </c>
+      <c r="CZ14">
+        <v>0.0</v>
+      </c>
+      <c r="DA14">
+        <v>0.0</v>
+      </c>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14"/>
+      <c r="DE14"/>
+      <c r="DF14"/>
+      <c r="DG14"/>
+      <c r="DH14"/>
+      <c r="DI14"/>
+      <c r="DJ14"/>
+      <c r="DK14"/>
+      <c r="DL14"/>
+      <c r="DM14"/>
+      <c r="DN14"/>
+      <c r="DO14"/>
+      <c r="DP14"/>
+      <c r="DQ14"/>
+      <c r="DR14"/>
+      <c r="DS14"/>
+      <c r="DT14"/>
+      <c r="DU14"/>
+      <c r="DV14"/>
+    </row>
+    <row r="15" spans="1:126">
+      <c r="A15" t="s">
+        <v>200</v>
+      </c>
+      <c r="B15">
+        <v>9560000.0</v>
+      </c>
+      <c r="C15">
+        <v>8993000.0</v>
+      </c>
+      <c r="D15">
+        <v>10172000.0</v>
+      </c>
+      <c r="E15">
+        <v>9082000.0</v>
+      </c>
+      <c r="F15">
+        <v>8063000.0</v>
+      </c>
+      <c r="G15">
+        <v>7077000.0</v>
+      </c>
+      <c r="H15">
+        <v>7282000.0</v>
+      </c>
+      <c r="I15">
+        <v>7571000.0</v>
+      </c>
+      <c r="J15">
+        <v>6171000.0</v>
+      </c>
+      <c r="K15">
+        <v>6021000.0</v>
+      </c>
+      <c r="L15">
+        <v>6679000.0</v>
+      </c>
+      <c r="M15">
+        <v>7474000.0</v>
+      </c>
+      <c r="N15">
+        <v>7394000.0</v>
+      </c>
+      <c r="O15">
+        <v>7971000.0</v>
+      </c>
+      <c r="P15">
+        <v>9197000.0</v>
+      </c>
+      <c r="Q15">
+        <v>10091000.0</v>
+      </c>
+      <c r="R15">
+        <v>9997000.0</v>
+      </c>
+      <c r="S15">
+        <v>9705000.0</v>
+      </c>
+      <c r="T15">
+        <v>9546000.0</v>
+      </c>
+      <c r="U15">
+        <v>9014000.0</v>
+      </c>
+      <c r="V15">
+        <v>8787000.0</v>
+      </c>
+      <c r="W15">
+        <v>8922000.0</v>
+      </c>
+      <c r="X15">
+        <v>6970000.0</v>
+      </c>
+      <c r="Y15">
+        <v>7095000.0</v>
+      </c>
+      <c r="Z15">
+        <v>6569000.0</v>
+      </c>
+      <c r="AA15">
+        <v>6495000.0</v>
+      </c>
+      <c r="AB15">
+        <v>6686000.0</v>
+      </c>
+      <c r="AC15">
+        <v>6288000.0</v>
+      </c>
+      <c r="AD15">
+        <v>6395000.0</v>
+      </c>
+      <c r="AE15">
+        <v>6156000.0</v>
+      </c>
+      <c r="AF15">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG15">
+        <v>5933000.0</v>
+      </c>
+      <c r="AH15">
+        <v>5734000.0</v>
+      </c>
+      <c r="AI15">
+        <v>5506000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>5086000.0</v>
+      </c>
+      <c r="AK15">
+        <v>4982000.0</v>
+      </c>
+      <c r="AL15">
+        <v>4883000.0</v>
+      </c>
+      <c r="AM15">
+        <v>4637000.0</v>
+      </c>
+      <c r="AN15">
+        <v>4320000.0</v>
+      </c>
+      <c r="AO15">
+        <v>4562000.0</v>
+      </c>
+      <c r="AP15">
+        <v>4624000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>4503000.0</v>
+      </c>
+      <c r="AR15">
+        <v>3769000.0</v>
+      </c>
+      <c r="AS15">
+        <v>4188000.0</v>
+      </c>
+      <c r="AT15">
+        <v>4074000.0</v>
+      </c>
+      <c r="AU15">
+        <v>4175000.0</v>
+      </c>
+      <c r="AV15">
+        <v>3426000.0</v>
+      </c>
+      <c r="AW15">
+        <v>4108000.0</v>
+      </c>
+      <c r="AX15">
+        <v>3747000.0</v>
+      </c>
+      <c r="AY15">
+        <v>3428000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>3502000.0</v>
+      </c>
+      <c r="BA15">
+        <v>3365000.0</v>
+      </c>
+      <c r="BB15">
+        <v>3242000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2856000.0</v>
+      </c>
+      <c r="BD15">
+        <v>3229000.0</v>
+      </c>
+      <c r="BE15">
+        <v>3223000.0</v>
+      </c>
+      <c r="BF15">
+        <v>3323000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2913000.0</v>
+      </c>
+      <c r="BH15">
+        <v>3023000.0</v>
+      </c>
+      <c r="BI15">
+        <v>3006000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>3193000.0</v>
+      </c>
+      <c r="BK15">
+        <v>3143000.0</v>
+      </c>
+      <c r="BL15">
+        <v>3077000.0</v>
+      </c>
+      <c r="BM15">
+        <v>3195000.0</v>
+      </c>
+      <c r="BN15">
+        <v>3160000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2684000.0</v>
+      </c>
+      <c r="BP15">
+        <v>2662000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2890000.0</v>
+      </c>
+      <c r="BR15">
+        <v>3762000.0</v>
+      </c>
+      <c r="BS15">
+        <v>3728000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3009000.0</v>
+      </c>
+      <c r="BU15">
+        <v>3832000.0</v>
+      </c>
+      <c r="BV15">
+        <v>3603000.0</v>
+      </c>
+      <c r="BW15">
+        <v>3591000.0</v>
+      </c>
+      <c r="BX15">
+        <v>3488000.0</v>
+      </c>
+      <c r="BY15">
+        <v>3414000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>3196000.0</v>
+      </c>
+      <c r="CA15">
+        <v>3003000.0</v>
+      </c>
+      <c r="CB15">
+        <v>2970000.0</v>
+      </c>
+      <c r="CC15">
+        <v>3177000.0</v>
+      </c>
+      <c r="CD15">
+        <v>3172000.0</v>
+      </c>
+      <c r="CE15">
+        <v>2978000.0</v>
+      </c>
+      <c r="CF15">
+        <v>3366000.0</v>
+      </c>
+      <c r="CG15">
+        <v>3347000.0</v>
+      </c>
+      <c r="CH15">
+        <v>3133000.0</v>
+      </c>
+      <c r="CI15">
+        <v>2995000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>2312000.0</v>
+      </c>
+      <c r="CK15">
+        <v>2216000.0</v>
+      </c>
+      <c r="CL15">
+        <v>2056000.0</v>
+      </c>
+      <c r="CM15">
+        <v>1924000.0</v>
+      </c>
+      <c r="CN15">
+        <v>2007000.0</v>
+      </c>
+      <c r="CO15">
+        <v>2012000.0</v>
+      </c>
+      <c r="CP15">
+        <v>1729000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>1679000.0</v>
+      </c>
+      <c r="CR15">
+        <v>1699000.0</v>
+      </c>
+      <c r="CS15">
+        <v>1689000.0</v>
+      </c>
+      <c r="CT15">
+        <v>1646000.0</v>
+      </c>
+      <c r="CU15">
+        <v>1473000.0</v>
+      </c>
+      <c r="CV15">
+        <v>1410000.0</v>
+      </c>
+      <c r="CW15">
+        <v>1446000.0</v>
+      </c>
+      <c r="CX15">
+        <v>1431000.0</v>
+      </c>
+      <c r="CY15">
+        <v>1206000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>1233000.0</v>
+      </c>
+      <c r="DA15">
+        <v>1091000.0</v>
+      </c>
+      <c r="DB15">
+        <v>1173000.0</v>
+      </c>
+      <c r="DC15">
+        <v>1111000.0</v>
+      </c>
+      <c r="DD15">
+        <v>1900000.0</v>
+      </c>
+      <c r="DE15">
+        <v>1200000.0</v>
+      </c>
+      <c r="DF15">
+        <v>1100000.0</v>
+      </c>
+      <c r="DG15">
+        <v>300000.0</v>
+      </c>
+      <c r="DH15">
+        <v>990000.0</v>
+      </c>
+      <c r="DI15">
+        <v>1030000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>1000000.0</v>
+      </c>
+      <c r="DK15">
+        <v>990000.0</v>
+      </c>
+      <c r="DL15">
+        <v>980000.0</v>
+      </c>
+      <c r="DM15">
+        <v>1020000.0</v>
+      </c>
+      <c r="DN15">
+        <v>990000.0</v>
+      </c>
+      <c r="DO15">
+        <v>910000.0</v>
+      </c>
+      <c r="DP15">
+        <v>940000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>890000.0</v>
+      </c>
+      <c r="DR15">
+        <v>850000.0</v>
+      </c>
+      <c r="DS15">
+        <v>750000.0</v>
+      </c>
+      <c r="DT15">
+        <v>740000.0</v>
+      </c>
+      <c r="DU15">
+        <v>720000.0</v>
+      </c>
+      <c r="DV15">
+        <v>640000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:126">
+      <c r="A16" t="s">
+        <v>201</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16"/>
+      <c r="E16"/>
+      <c r="F16"/>
+      <c r="G16"/>
+      <c r="H16"/>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
+        <v>7474000.0</v>
+      </c>
+      <c r="N16">
+        <v>7394000.0</v>
+      </c>
+      <c r="O16">
+        <v>7971000.0</v>
+      </c>
+      <c r="P16">
+        <v>9197000.0</v>
+      </c>
+      <c r="Q16">
+        <v>10091000.0</v>
+      </c>
+      <c r="R16">
+        <v>9997000.0</v>
+      </c>
+      <c r="S16">
+        <v>9705000.0</v>
+      </c>
+      <c r="T16">
+        <v>9546000.0</v>
+      </c>
+      <c r="U16">
+        <v>9014000.0</v>
+      </c>
+      <c r="V16">
+        <v>8787000.0</v>
+      </c>
+      <c r="W16">
+        <v>8922000.0</v>
+      </c>
+      <c r="X16">
+        <v>6970000.0</v>
+      </c>
+      <c r="Y16">
+        <v>7095000.0</v>
+      </c>
+      <c r="Z16">
+        <v>6569000.0</v>
+      </c>
+      <c r="AA16">
+        <v>6495000.0</v>
+      </c>
+      <c r="AB16">
+        <v>6686000.0</v>
+      </c>
+      <c r="AC16">
+        <v>6288000.0</v>
+      </c>
+      <c r="AD16">
+        <v>6395000.0</v>
+      </c>
+      <c r="AE16">
+        <v>6156000.0</v>
+      </c>
+      <c r="AF16">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG16">
+        <v>5933000.0</v>
+      </c>
+      <c r="AH16">
+        <v>5734000.0</v>
+      </c>
+      <c r="AI16">
+        <v>5506000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>5086000.0</v>
+      </c>
+      <c r="AK16">
+        <v>4982000.0</v>
+      </c>
+      <c r="AL16">
+        <v>4883000.0</v>
+      </c>
+      <c r="AM16">
+        <v>4637000.0</v>
+      </c>
+      <c r="AN16">
+        <v>4320000.0</v>
+      </c>
+      <c r="AO16">
+        <v>4562000.0</v>
+      </c>
+      <c r="AP16">
+        <v>4624000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>4503000.0</v>
+      </c>
+      <c r="AR16">
+        <v>3769000.0</v>
+      </c>
+      <c r="AS16">
+        <v>4188000.0</v>
+      </c>
+      <c r="AT16">
+        <v>4074000.0</v>
+      </c>
+      <c r="AU16">
+        <v>4175000.0</v>
+      </c>
+      <c r="AV16">
+        <v>3426000.0</v>
+      </c>
+      <c r="AW16">
+        <v>4108000.0</v>
+      </c>
+      <c r="AX16">
+        <v>3747000.0</v>
+      </c>
+      <c r="AY16">
+        <v>3428000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>3502000.0</v>
+      </c>
+      <c r="BA16">
+        <v>3365000.0</v>
+      </c>
+      <c r="BB16">
+        <v>3242000.0</v>
+      </c>
+      <c r="BC16">
+        <v>2856000.0</v>
+      </c>
+      <c r="BD16">
+        <v>3410000.0</v>
+      </c>
+      <c r="BE16">
+        <v>3223000.0</v>
+      </c>
+      <c r="BF16">
+        <v>3323000.0</v>
+      </c>
+      <c r="BG16">
+        <v>2732000.0</v>
+      </c>
+      <c r="BH16">
+        <v>2841000.0</v>
+      </c>
+      <c r="BI16">
+        <v>2653000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>2856000.0</v>
+      </c>
+      <c r="BK16">
+        <v>2806000.0</v>
+      </c>
+      <c r="BL16">
+        <v>2740000.0</v>
+      </c>
+      <c r="BM16">
+        <v>2858000.0</v>
+      </c>
+      <c r="BN16">
+        <v>2823000.0</v>
+      </c>
+      <c r="BO16">
+        <v>2347000.0</v>
+      </c>
+      <c r="BP16">
+        <v>2325000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>2552000.0</v>
+      </c>
+      <c r="BR16">
+        <v>3426000.0</v>
+      </c>
+      <c r="BS16">
+        <v>3578000.0</v>
+      </c>
+      <c r="BT16">
+        <v>3008000.0</v>
+      </c>
+      <c r="BU16">
+        <v>3832000.0</v>
+      </c>
+      <c r="BV16">
+        <v>3603000.0</v>
+      </c>
+      <c r="BW16">
+        <v>3591000.0</v>
+      </c>
+      <c r="BX16">
+        <v>3488000.0</v>
+      </c>
+      <c r="BY16">
+        <v>3415000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>3195000.0</v>
+      </c>
+      <c r="CA16">
+        <v>3003000.0</v>
+      </c>
+      <c r="CB16">
+        <v>2970000.0</v>
+      </c>
+      <c r="CC16">
+        <v>3177000.0</v>
+      </c>
+      <c r="CD16">
+        <v>3170000.0</v>
+      </c>
+      <c r="CE16">
+        <v>2978000.0</v>
+      </c>
+      <c r="CF16">
+        <v>3366000.0</v>
+      </c>
+      <c r="CG16">
+        <v>3347000.0</v>
+      </c>
+      <c r="CH16">
+        <v>3135000.0</v>
+      </c>
+      <c r="CI16">
+        <v>2995000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>2312000.0</v>
+      </c>
+      <c r="CK16">
+        <v>2216000.0</v>
+      </c>
+      <c r="CL16">
+        <v>2057000.0</v>
+      </c>
+      <c r="CM16">
+        <v>1924000.0</v>
+      </c>
+      <c r="CN16">
+        <v>2007000.0</v>
+      </c>
+      <c r="CO16">
+        <v>2012000.0</v>
+      </c>
+      <c r="CP16">
+        <v>1729000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>1679000.0</v>
+      </c>
+      <c r="CR16">
+        <v>1699000.0</v>
+      </c>
+      <c r="CS16">
+        <v>1689000.0</v>
+      </c>
+      <c r="CT16">
+        <v>1646000.0</v>
+      </c>
+      <c r="CU16">
+        <v>1473000.0</v>
+      </c>
+      <c r="CV16">
+        <v>1410000.0</v>
+      </c>
+      <c r="CW16">
+        <v>1446000.0</v>
+      </c>
+      <c r="CX16">
+        <v>1431000.0</v>
+      </c>
+      <c r="CY16">
+        <v>1206000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>1233000.0</v>
+      </c>
+      <c r="DA16">
+        <v>1089000.0</v>
+      </c>
+      <c r="DB16">
+        <v>1174000.0</v>
+      </c>
+      <c r="DC16">
+        <v>1111000.0</v>
+      </c>
+      <c r="DD16"/>
+      <c r="DE16"/>
+      <c r="DF16"/>
+      <c r="DG16"/>
+      <c r="DH16"/>
+      <c r="DI16"/>
+      <c r="DJ16"/>
+      <c r="DK16"/>
+      <c r="DL16"/>
+      <c r="DM16"/>
+      <c r="DN16"/>
+      <c r="DO16"/>
+      <c r="DP16"/>
+      <c r="DQ16"/>
+      <c r="DR16"/>
+      <c r="DS16"/>
+      <c r="DT16"/>
+      <c r="DU16"/>
+      <c r="DV16"/>
+    </row>
+    <row r="17" spans="1:126">
+      <c r="A17" t="s">
+        <v>202</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17">
+        <v>8993000.0</v>
+      </c>
+      <c r="D17">
+        <v>10172000.0</v>
+      </c>
+      <c r="E17">
+        <v>9082000.0</v>
+      </c>
+      <c r="F17">
+        <v>8063000.0</v>
+      </c>
+      <c r="G17">
+        <v>7077000.0</v>
+      </c>
+      <c r="H17">
+        <v>7282000.0</v>
+      </c>
+      <c r="I17">
+        <v>7571000.0</v>
+      </c>
+      <c r="J17">
+        <v>6171000.0</v>
+      </c>
+      <c r="K17">
+        <v>6021000.0</v>
+      </c>
+      <c r="L17">
+        <v>6679000.0</v>
+      </c>
+      <c r="M17">
+        <v>7474000.0</v>
+      </c>
+      <c r="N17">
+        <v>7394000.0</v>
+      </c>
+      <c r="O17">
+        <v>7971000.0</v>
+      </c>
+      <c r="P17">
+        <v>9197000.0</v>
+      </c>
+      <c r="Q17">
+        <v>10091000.0</v>
+      </c>
+      <c r="R17">
+        <v>9997000.0</v>
+      </c>
+      <c r="S17">
+        <v>9705000.0</v>
+      </c>
+      <c r="T17">
+        <v>9546000.0</v>
+      </c>
+      <c r="U17">
+        <v>9014000.0</v>
+      </c>
+      <c r="V17">
+        <v>8787000.0</v>
+      </c>
+      <c r="W17">
+        <v>8922000.0</v>
+      </c>
+      <c r="X17">
+        <v>6970000.0</v>
+      </c>
+      <c r="Y17">
+        <v>7095000.0</v>
+      </c>
+      <c r="Z17">
+        <v>6569000.0</v>
+      </c>
+      <c r="AA17">
+        <v>6495000.0</v>
+      </c>
+      <c r="AB17">
+        <v>16156000.0</v>
+      </c>
+      <c r="AC17">
+        <v>6288000.0</v>
+      </c>
+      <c r="AD17">
+        <v>6395000.0</v>
+      </c>
+      <c r="AE17">
+        <v>6156000.0</v>
+      </c>
+      <c r="AF17">
+        <v>6363000.0</v>
+      </c>
+      <c r="AG17">
+        <v>5933000.0</v>
+      </c>
+      <c r="AH17">
+        <v>5734000.0</v>
+      </c>
+      <c r="AI17">
+        <v>5506000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>5086000.0</v>
+      </c>
+      <c r="AK17">
+        <v>4982000.0</v>
+      </c>
+      <c r="AL17">
+        <v>4883000.0</v>
+      </c>
+      <c r="AM17">
+        <v>4637000.0</v>
+      </c>
+      <c r="AN17">
+        <v>17228000.0</v>
+      </c>
+      <c r="AO17">
+        <v>4562000.0</v>
+      </c>
+      <c r="AP17">
+        <v>4624000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>4503000.0</v>
+      </c>
+      <c r="AR17">
+        <v>14797000.0</v>
+      </c>
+      <c r="AS17">
+        <v>4188000.0</v>
+      </c>
+      <c r="AT17">
+        <v>4074000.0</v>
+      </c>
+      <c r="AU17">
+        <v>4175000.0</v>
+      </c>
+      <c r="AV17">
+        <v>12558000.0</v>
+      </c>
+      <c r="AW17">
+        <v>4108000.0</v>
+      </c>
+      <c r="AX17">
+        <v>3747000.0</v>
+      </c>
+      <c r="AY17">
+        <v>3428000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>3502000.0</v>
+      </c>
+      <c r="BA17">
+        <v>3365000.0</v>
+      </c>
+      <c r="BB17">
+        <v>3242000.0</v>
+      </c>
+      <c r="BC17">
+        <v>2856000.0</v>
+      </c>
+      <c r="BD17">
+        <v>3229000.0</v>
+      </c>
+      <c r="BE17">
+        <v>3223000.0</v>
+      </c>
+      <c r="BF17">
+        <v>3323000.0</v>
+      </c>
+      <c r="BG17">
+        <v>2913000.0</v>
+      </c>
+      <c r="BH17">
+        <v>3022000.0</v>
+      </c>
+      <c r="BI17">
+        <v>3006000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>3193000.0</v>
+      </c>
+      <c r="BK17">
+        <v>3143000.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17">
+        <v>0.0</v>
+      </c>
+      <c r="BX17">
+        <v>0.0</v>
+      </c>
+      <c r="BY17">
+        <v>0.0</v>
+      </c>
+      <c r="BZ17">
+        <v>0.0</v>
+      </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
+      <c r="CB17">
+        <v>0.0</v>
+      </c>
+      <c r="CC17">
+        <v>0.0</v>
+      </c>
+      <c r="CD17">
+        <v>0.0</v>
+      </c>
+      <c r="CE17">
+        <v>0.0</v>
+      </c>
+      <c r="CF17">
+        <v>0.0</v>
+      </c>
+      <c r="CG17">
+        <v>0.0</v>
+      </c>
+      <c r="CH17">
+        <v>0.0</v>
+      </c>
+      <c r="CI17">
+        <v>0.0</v>
+      </c>
+      <c r="CJ17">
+        <v>0.0</v>
+      </c>
+      <c r="CK17">
+        <v>0.0</v>
+      </c>
+      <c r="CL17">
+        <v>0.0</v>
+      </c>
+      <c r="CM17">
+        <v>0.0</v>
+      </c>
+      <c r="CN17">
+        <v>0.0</v>
+      </c>
+      <c r="CO17">
+        <v>0.0</v>
+      </c>
+      <c r="CP17">
+        <v>0.0</v>
+      </c>
+      <c r="CQ17">
+        <v>0.0</v>
+      </c>
+      <c r="CR17">
+        <v>0.0</v>
+      </c>
+      <c r="CS17">
+        <v>0.0</v>
+      </c>
+      <c r="CT17">
+        <v>0.0</v>
+      </c>
+      <c r="CU17">
+        <v>0.0</v>
+      </c>
+      <c r="CV17">
+        <v>0.0</v>
+      </c>
+      <c r="CW17">
+        <v>0.0</v>
+      </c>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
+      <c r="CY17">
+        <v>0.0</v>
+      </c>
+      <c r="CZ17">
+        <v>0.0</v>
+      </c>
+      <c r="DA17">
+        <v>0.0</v>
+      </c>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17"/>
+      <c r="DE17"/>
+      <c r="DF17"/>
+      <c r="DG17"/>
+      <c r="DH17"/>
+      <c r="DI17"/>
+      <c r="DJ17"/>
+      <c r="DK17"/>
+      <c r="DL17"/>
+      <c r="DM17"/>
+      <c r="DN17"/>
+      <c r="DO17"/>
+      <c r="DP17"/>
+      <c r="DQ17"/>
+      <c r="DR17"/>
+      <c r="DS17"/>
+      <c r="DT17"/>
+      <c r="DU17"/>
+      <c r="DV17"/>
+    </row>
+    <row r="18" spans="1:126">
+      <c r="A18" t="s">
+        <v>203</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18">
+        <v>20689000.0</v>
+      </c>
+      <c r="D18">
+        <v>21111000.0</v>
+      </c>
+      <c r="E18">
+        <v>20058000.0</v>
+      </c>
+      <c r="F18">
+        <v>18409000.0</v>
+      </c>
+      <c r="G18">
+        <v>17799000.0</v>
+      </c>
+      <c r="H18">
+        <v>17553000.0</v>
+      </c>
+      <c r="I18">
+        <v>16402000.0</v>
+      </c>
+      <c r="J18">
+        <v>15075000.0</v>
+      </c>
+      <c r="K18">
+        <v>14880000.0</v>
+      </c>
+      <c r="L18">
+        <v>15853000.0</v>
+      </c>
+      <c r="M18">
+        <v>15954000.0</v>
+      </c>
+      <c r="N18">
+        <v>15935000.0</v>
+      </c>
+      <c r="O18">
+        <v>17475000.0</v>
+      </c>
+      <c r="P18">
+        <v>19484000.0</v>
+      </c>
+      <c r="Q18">
+        <v>19364000.0</v>
+      </c>
+      <c r="R18">
+        <v>18698000.0</v>
+      </c>
+      <c r="S18">
+        <v>18620000.0</v>
+      </c>
+      <c r="T18">
+        <v>17696000.0</v>
+      </c>
+      <c r="U18">
+        <v>17011000.0</v>
+      </c>
+      <c r="V18">
+        <v>15723000.0</v>
+      </c>
+      <c r="W18">
+        <v>15873000.0</v>
+      </c>
+      <c r="X18">
+        <v>15679000.0</v>
+      </c>
+      <c r="Y18">
+        <v>14745000.0</v>
+      </c>
+      <c r="Z18">
+        <v>14491000.0</v>
+      </c>
+      <c r="AA18">
+        <v>14918000.0</v>
+      </c>
+      <c r="AB18">
+        <v>13418000.0</v>
+      </c>
+      <c r="AC18">
+        <v>13226000.0</v>
+      </c>
+      <c r="AD18">
+        <v>12950000.0</v>
+      </c>
+      <c r="AE18">
+        <v>12899000.0</v>
+      </c>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+      <c r="CT18"/>
+      <c r="CU18"/>
+      <c r="CV18"/>
+      <c r="CW18"/>
+      <c r="CX18"/>
+      <c r="CY18"/>
+      <c r="CZ18"/>
+      <c r="DA18"/>
+      <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
+      <c r="DE18"/>
+      <c r="DF18"/>
+      <c r="DG18"/>
+      <c r="DH18"/>
+      <c r="DI18"/>
+      <c r="DJ18"/>
+      <c r="DK18"/>
+      <c r="DL18"/>
+      <c r="DM18"/>
+      <c r="DN18"/>
+      <c r="DO18"/>
+      <c r="DP18"/>
+      <c r="DQ18"/>
+      <c r="DR18"/>
+      <c r="DS18"/>
+      <c r="DT18"/>
+      <c r="DU18"/>
+      <c r="DV18"/>
+    </row>
+    <row r="19" spans="1:126">
+      <c r="A19" t="s">
+        <v>204</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+      <c r="CT19"/>
+      <c r="CU19"/>
+      <c r="CV19"/>
+      <c r="CW19"/>
+      <c r="CX19"/>
+      <c r="CY19"/>
+      <c r="CZ19"/>
+      <c r="DA19"/>
+      <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
+      <c r="DE19"/>
+      <c r="DF19"/>
+      <c r="DG19"/>
+      <c r="DH19"/>
+      <c r="DI19"/>
+      <c r="DJ19"/>
+      <c r="DK19"/>
+      <c r="DL19"/>
+      <c r="DM19"/>
+      <c r="DN19"/>
+      <c r="DO19"/>
+      <c r="DP19"/>
+      <c r="DQ19"/>
+      <c r="DR19"/>
+      <c r="DS19"/>
+      <c r="DT19"/>
+      <c r="DU19"/>
+      <c r="DV19"/>
+    </row>
+    <row r="20" spans="1:126">
+      <c r="A20" t="s">
+        <v>205</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20">
+        <v>0.0</v>
+      </c>
+      <c r="BX20">
+        <v>0.0</v>
+      </c>
+      <c r="BY20">
+        <v>0.0</v>
+      </c>
+      <c r="BZ20">
+        <v>0.0</v>
+      </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
+      <c r="CB20">
+        <v>0.0</v>
+      </c>
+      <c r="CC20">
+        <v>0.0</v>
+      </c>
+      <c r="CD20">
+        <v>0.0</v>
+      </c>
+      <c r="CE20">
+        <v>0.0</v>
+      </c>
+      <c r="CF20">
+        <v>0.0</v>
+      </c>
+      <c r="CG20">
+        <v>0.0</v>
+      </c>
+      <c r="CH20">
+        <v>0.0</v>
+      </c>
+      <c r="CI20">
+        <v>0.0</v>
+      </c>
+      <c r="CJ20">
+        <v>0.0</v>
+      </c>
+      <c r="CK20">
+        <v>0.0</v>
+      </c>
+      <c r="CL20">
+        <v>0.0</v>
+      </c>
+      <c r="CM20">
+        <v>0.0</v>
+      </c>
+      <c r="CN20">
+        <v>0.0</v>
+      </c>
+      <c r="CO20">
+        <v>0.0</v>
+      </c>
+      <c r="CP20">
+        <v>0.0</v>
+      </c>
+      <c r="CQ20">
+        <v>0.0</v>
+      </c>
+      <c r="CR20">
+        <v>0.0</v>
+      </c>
+      <c r="CS20">
+        <v>0.0</v>
+      </c>
+      <c r="CT20">
+        <v>0.0</v>
+      </c>
+      <c r="CU20">
+        <v>0.0</v>
+      </c>
+      <c r="CV20">
+        <v>0.0</v>
+      </c>
+      <c r="CW20">
+        <v>0.0</v>
+      </c>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
+      <c r="CY20">
+        <v>0.0</v>
+      </c>
+      <c r="CZ20">
+        <v>0.0</v>
+      </c>
+      <c r="DA20">
+        <v>0.0</v>
+      </c>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20"/>
+      <c r="DE20"/>
+      <c r="DF20"/>
+      <c r="DG20"/>
+      <c r="DH20"/>
+      <c r="DI20"/>
+      <c r="DJ20"/>
+      <c r="DK20"/>
+      <c r="DL20"/>
+      <c r="DM20"/>
+      <c r="DN20"/>
+      <c r="DO20"/>
+      <c r="DP20"/>
+      <c r="DQ20"/>
+      <c r="DR20"/>
+      <c r="DS20"/>
+      <c r="DT20"/>
+      <c r="DU20"/>
+      <c r="DV20"/>
+    </row>
+    <row r="21" spans="1:126">
+      <c r="A21" t="s">
+        <v>206</v>
+      </c>
+      <c r="B21">
+        <v>11511000.0</v>
+      </c>
+      <c r="C21">
+        <v>6453000.0</v>
+      </c>
+      <c r="D21">
+        <v>12442000.0</v>
+      </c>
+      <c r="E21">
+        <v>11079000.0</v>
+      </c>
+      <c r="F21">
+        <v>9853000.0</v>
+      </c>
+      <c r="G21">
+        <v>8565000.0</v>
+      </c>
+      <c r="H21">
+        <v>8680000.0</v>
+      </c>
+      <c r="I21">
+        <v>9162000.0</v>
+      </c>
+      <c r="J21">
+        <v>7470000.0</v>
+      </c>
+      <c r="K21">
+        <v>7272000.0</v>
+      </c>
+      <c r="L21">
+        <v>8090000.0</v>
+      </c>
+      <c r="M21">
+        <v>9039000.0</v>
+      </c>
+      <c r="N21">
+        <v>8929000.0</v>
+      </c>
+      <c r="O21">
+        <v>9644000.0</v>
+      </c>
+      <c r="P21">
+        <v>11170000.0</v>
+      </c>
+      <c r="Q21">
+        <v>12308000.0</v>
+      </c>
+      <c r="R21">
+        <v>12156000.0</v>
+      </c>
+      <c r="S21">
+        <v>11752000.0</v>
+      </c>
+      <c r="T21">
+        <v>11599000.0</v>
+      </c>
+      <c r="U21">
+        <v>10929000.0</v>
+      </c>
+      <c r="V21">
+        <v>10613000.0</v>
+      </c>
+      <c r="W21">
+        <v>10772000.0</v>
+      </c>
+      <c r="X21">
+        <v>8255000.0</v>
+      </c>
+      <c r="Y21">
+        <v>8474000.0</v>
+      </c>
+      <c r="Z21">
+        <v>7825000.0</v>
+      </c>
+      <c r="AA21">
+        <v>7696000.0</v>
+      </c>
+      <c r="AB21">
+        <v>7947000.0</v>
+      </c>
+      <c r="AC21">
+        <v>7468000.0</v>
+      </c>
+      <c r="AD21">
+        <v>7575000.0</v>
+      </c>
+      <c r="AE21">
+        <v>7270000.0</v>
+      </c>
+      <c r="AF21">
+        <v>7585000.0</v>
+      </c>
+      <c r="AG21">
+        <v>7021000.0</v>
+      </c>
+      <c r="AH21">
+        <v>6774000.0</v>
+      </c>
+      <c r="AI21">
+        <v>6462000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>6868000.0</v>
+      </c>
+      <c r="AK21">
+        <v>6684000.0</v>
+      </c>
+      <c r="AL21">
+        <v>6527000.0</v>
+      </c>
+      <c r="AM21">
+        <v>6121000.0</v>
+      </c>
+      <c r="AN21">
+        <v>5790000.0</v>
+      </c>
+      <c r="AO21">
+        <v>6218000.0</v>
+      </c>
+      <c r="AP21">
+        <v>6337000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>6118000.0</v>
+      </c>
+      <c r="AR21">
+        <v>5014000.0</v>
+      </c>
+      <c r="AS21">
+        <v>5579000.0</v>
+      </c>
+      <c r="AT21">
+        <v>5532000.0</v>
+      </c>
+      <c r="AU21">
+        <v>5595000.0</v>
+      </c>
+      <c r="AV21">
+        <v>4474000.0</v>
+      </c>
+      <c r="AW21">
+        <v>5508000.0</v>
+      </c>
+      <c r="AX21">
+        <v>4902000.0</v>
+      </c>
+      <c r="AY21">
+        <v>4391000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>4441000.0</v>
+      </c>
+      <c r="BA21">
+        <v>4320000.0</v>
+      </c>
+      <c r="BB21">
+        <v>4067000.0</v>
+      </c>
+      <c r="BC21">
+        <v>3562000.0</v>
+      </c>
+      <c r="BD21">
+        <v>3912000.0</v>
+      </c>
+      <c r="BE21">
+        <v>4167000.0</v>
+      </c>
+      <c r="BF21">
+        <v>4284000.0</v>
+      </c>
+      <c r="BG21">
+        <v>3696000.0</v>
+      </c>
+      <c r="BH21">
+        <v>3880000.0</v>
+      </c>
+      <c r="BI21">
+        <v>3874000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>4207000.0</v>
+      </c>
+      <c r="BK21">
+        <v>4194000.0</v>
+      </c>
+      <c r="BL21">
+        <v>4144000.0</v>
+      </c>
+      <c r="BM21">
+        <v>4292000.0</v>
+      </c>
+      <c r="BN21">
+        <v>4244000.0</v>
+      </c>
+      <c r="BO21">
+        <v>3514000.0</v>
+      </c>
+      <c r="BP21">
+        <v>3291000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>3860000.0</v>
+      </c>
+      <c r="BR21">
+        <v>5216000.0</v>
+      </c>
+      <c r="BS21">
+        <v>5222000.0</v>
+      </c>
+      <c r="BT21">
+        <v>4196000.0</v>
+      </c>
+      <c r="BU21">
+        <v>5320000.0</v>
+      </c>
+      <c r="BV21">
+        <v>5096000.0</v>
+      </c>
+      <c r="BW21">
+        <v>5044000.0</v>
+      </c>
+      <c r="BX21">
+        <v>4881000.0</v>
+      </c>
+      <c r="BY21">
+        <v>4842000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>4480000.0</v>
+      </c>
+      <c r="CA21">
+        <v>4163000.0</v>
+      </c>
+      <c r="CB21">
+        <v>4149000.0</v>
+      </c>
+      <c r="CC21">
+        <v>4449000.0</v>
+      </c>
+      <c r="CD21">
+        <v>4424000.0</v>
+      </c>
+      <c r="CE21">
+        <v>4137000.0</v>
+      </c>
+      <c r="CF21">
+        <v>4652000.0</v>
+      </c>
+      <c r="CG21">
+        <v>4689000.0</v>
+      </c>
+      <c r="CH21">
+        <v>4356000.0</v>
+      </c>
+      <c r="CI21">
+        <v>4200000.0</v>
+      </c>
+      <c r="CJ21">
+        <v>3253000.0</v>
+      </c>
+      <c r="CK21">
+        <v>3096000.0</v>
+      </c>
+      <c r="CL21">
+        <v>2877000.0</v>
+      </c>
+      <c r="CM21">
+        <v>2692000.0</v>
+      </c>
+      <c r="CN21">
+        <v>2825000.0</v>
+      </c>
+      <c r="CO21">
+        <v>2828000.0</v>
+      </c>
+      <c r="CP21">
+        <v>2392000.0</v>
+      </c>
+      <c r="CQ21">
+        <v>2340000.0</v>
+      </c>
+      <c r="CR21">
+        <v>2369000.0</v>
+      </c>
+      <c r="CS21">
+        <v>2411000.0</v>
+      </c>
+      <c r="CT21">
+        <v>2354000.0</v>
+      </c>
+      <c r="CU21">
+        <v>2052000.0</v>
+      </c>
+      <c r="CV21">
+        <v>1960000.0</v>
+      </c>
+      <c r="CW21">
+        <v>2040000.0</v>
+      </c>
+      <c r="CX21">
+        <v>2026000.0</v>
+      </c>
+      <c r="CY21">
+        <v>1695000.0</v>
+      </c>
+      <c r="CZ21">
+        <v>1739000.0</v>
+      </c>
+      <c r="DA21">
+        <v>1536000.0</v>
+      </c>
+      <c r="DB21">
+        <v>1659000.0</v>
+      </c>
+      <c r="DC21">
+        <v>1567000.0</v>
+      </c>
+      <c r="DD21">
+        <v>1700000.0</v>
+      </c>
+      <c r="DE21">
+        <v>1700000.0</v>
+      </c>
+      <c r="DF21">
+        <v>1600000.0</v>
+      </c>
+      <c r="DG21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DH21">
+        <v>1400000.0</v>
+      </c>
+      <c r="DI21">
+        <v>1470000.0</v>
+      </c>
+      <c r="DJ21">
+        <v>1430000.0</v>
+      </c>
+      <c r="DK21">
+        <v>1420000.0</v>
+      </c>
+      <c r="DL21">
+        <v>1410000.0</v>
+      </c>
+      <c r="DM21">
+        <v>1490000.0</v>
+      </c>
+      <c r="DN21">
+        <v>1450000.0</v>
+      </c>
+      <c r="DO21">
+        <v>1330000.0</v>
+      </c>
+      <c r="DP21">
+        <v>1350000.0</v>
+      </c>
+      <c r="DQ21">
+        <v>1320000.0</v>
+      </c>
+      <c r="DR21">
+        <v>1250000.0</v>
+      </c>
+      <c r="DS21">
+        <v>1100000.0</v>
+      </c>
+      <c r="DT21">
+        <v>1090000.0</v>
+      </c>
+      <c r="DU21">
+        <v>1060000.0</v>
+      </c>
+      <c r="DV21">
+        <v>930000.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:126">
+      <c r="A22" t="s">
+        <v>207</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22">
+        <v>0.0</v>
+      </c>
+      <c r="BX22">
+        <v>0.0</v>
+      </c>
+      <c r="BY22">
+        <v>0.0</v>
+      </c>
+      <c r="BZ22">
+        <v>0.0</v>
+      </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
+      <c r="CB22">
+        <v>0.0</v>
+      </c>
+      <c r="CC22">
+        <v>0.0</v>
+      </c>
+      <c r="CD22">
+        <v>0.0</v>
+      </c>
+      <c r="CE22">
+        <v>0.0</v>
+      </c>
+      <c r="CF22">
+        <v>0.0</v>
+      </c>
+      <c r="CG22">
+        <v>0.0</v>
+      </c>
+      <c r="CH22">
+        <v>0.0</v>
+      </c>
+      <c r="CI22">
+        <v>0.0</v>
+      </c>
+      <c r="CJ22">
+        <v>0.0</v>
+      </c>
+      <c r="CK22">
+        <v>0.0</v>
+      </c>
+      <c r="CL22">
+        <v>0.0</v>
+      </c>
+      <c r="CM22">
+        <v>0.0</v>
+      </c>
+      <c r="CN22">
+        <v>0.0</v>
+      </c>
+      <c r="CO22">
+        <v>0.0</v>
+      </c>
+      <c r="CP22">
+        <v>0.0</v>
+      </c>
+      <c r="CQ22">
+        <v>0.0</v>
+      </c>
+      <c r="CR22">
+        <v>0.0</v>
+      </c>
+      <c r="CS22">
+        <v>0.0</v>
+      </c>
+      <c r="CT22">
+        <v>0.0</v>
+      </c>
+      <c r="CU22">
+        <v>0.0</v>
+      </c>
+      <c r="CV22">
+        <v>0.0</v>
+      </c>
+      <c r="CW22">
+        <v>0.0</v>
+      </c>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
+      <c r="CY22">
+        <v>0.0</v>
+      </c>
+      <c r="CZ22">
+        <v>0.0</v>
+      </c>
+      <c r="DA22">
+        <v>0.0</v>
+      </c>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22"/>
+      <c r="DE22"/>
+      <c r="DF22"/>
+      <c r="DG22"/>
+      <c r="DH22"/>
+      <c r="DI22"/>
+      <c r="DJ22"/>
+      <c r="DK22"/>
+      <c r="DL22"/>
+      <c r="DM22"/>
+      <c r="DN22"/>
+      <c r="DO22"/>
+      <c r="DP22"/>
+      <c r="DQ22"/>
+      <c r="DR22"/>
+      <c r="DS22"/>
+      <c r="DT22"/>
+      <c r="DU22"/>
+      <c r="DV22"/>
+    </row>
+    <row r="23" spans="1:126">
+      <c r="A23" t="s">
+        <v>208</v>
+      </c>
+      <c r="B23">
+        <v>9410000.0</v>
+      </c>
+      <c r="C23">
+        <v>32686000.0</v>
+      </c>
+      <c r="D23">
+        <v>33024000.0</v>
+      </c>
+      <c r="E23">
+        <v>34401000.0</v>
+      </c>
+      <c r="F23">
+        <v>34100000.0</v>
+      </c>
+      <c r="G23">
+        <v>34146000.0</v>
+      </c>
+      <c r="H23">
+        <v>34993000.0</v>
+      </c>
+      <c r="I23">
+        <v>33247000.0</v>
+      </c>
+      <c r="J23">
+        <v>33245000.0</v>
+      </c>
+      <c r="K23">
+        <v>31608000.0</v>
+      </c>
+      <c r="L23">
+        <v>30839000.0</v>
+      </c>
+      <c r="M23">
+        <v>28106000.0</v>
+      </c>
+      <c r="N23">
+        <v>26125000.0</v>
+      </c>
+      <c r="O23">
+        <v>22839000.0</v>
+      </c>
+      <c r="P23">
+        <v>19757000.0</v>
+      </c>
+      <c r="Q23">
+        <v>16398000.0</v>
+      </c>
+      <c r="R23">
+        <v>13355000.0</v>
+      </c>
+      <c r="S23">
+        <v>13013000.0</v>
+      </c>
+      <c r="T23">
+        <v>13199000.0</v>
+      </c>
+      <c r="U23">
+        <v>13034000.0</v>
+      </c>
+      <c r="V23">
+        <v>12839000.0</v>
+      </c>
+      <c r="W23">
+        <v>13479000.0</v>
+      </c>
+      <c r="X23">
+        <v>15370000.0</v>
+      </c>
+      <c r="Y23">
+        <v>14837000.0</v>
+      </c>
+      <c r="Z23">
+        <v>15562000.0</v>
+      </c>
+      <c r="AA23">
+        <v>17219000.0</v>
+      </c>
+      <c r="AB23">
+        <v>15618000.0</v>
+      </c>
+      <c r="AC23">
+        <v>15968000.0</v>
+      </c>
+      <c r="AD23">
+        <v>15852000.0</v>
+      </c>
+      <c r="AE23">
+        <v>15142000.0</v>
+      </c>
+      <c r="AF23">
+        <v>14469000.0</v>
+      </c>
+      <c r="AG23">
+        <v>14099000.0</v>
+      </c>
+      <c r="AH23">
+        <v>13612000.0</v>
+      </c>
+      <c r="AI23">
+        <v>13121000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>12164000.0</v>
+      </c>
+      <c r="AK23">
+        <v>12326000.0</v>
+      </c>
+      <c r="AL23">
+        <v>11477000.0</v>
+      </c>
+      <c r="AM23">
+        <v>11213000.0</v>
+      </c>
+      <c r="AN23">
+        <v>10870000.0</v>
+      </c>
+      <c r="AO23">
+        <v>10534000.0</v>
+      </c>
+      <c r="AP23">
+        <v>10269000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>10122000.0</v>
+      </c>
+      <c r="AR23">
+        <v>10787000.0</v>
+      </c>
+      <c r="AS23">
+        <v>10229000.0</v>
+      </c>
+      <c r="AT23">
+        <v>9876000.0</v>
+      </c>
+      <c r="AU23">
+        <v>10428000.0</v>
+      </c>
+      <c r="AV23">
+        <v>10918000.0</v>
+      </c>
+      <c r="AW23">
+        <v>11017000.0</v>
+      </c>
+      <c r="AX23">
+        <v>10296000.0</v>
+      </c>
+      <c r="AY23">
+        <v>10564000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>10925000.0</v>
+      </c>
+      <c r="BA23">
+        <v>10956000.0</v>
+      </c>
+      <c r="BB23">
+        <v>11761000.0</v>
+      </c>
+      <c r="BC23">
+        <v>11991000.0</v>
+      </c>
+      <c r="BD23">
+        <v>11504000.0</v>
+      </c>
+      <c r="BE23">
+        <v>11217000.0</v>
+      </c>
+      <c r="BF23">
+        <v>12745000.0</v>
+      </c>
+      <c r="BG23">
+        <v>11578000.0</v>
+      </c>
+      <c r="BH23">
+        <v>14835000.0</v>
+      </c>
+      <c r="BI23">
+        <v>12104000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>12024000.0</v>
+      </c>
+      <c r="BK23">
+        <v>12337000.0</v>
+      </c>
+      <c r="BL23">
+        <v>12809000.0</v>
+      </c>
+      <c r="BM23">
+        <v>12345000.0</v>
+      </c>
+      <c r="BN23">
+        <v>12253000.0</v>
+      </c>
+      <c r="BO23">
+        <v>12794000.0</v>
+      </c>
+      <c r="BP23">
+        <v>15414000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>14341000.0</v>
+      </c>
+      <c r="BR23">
+        <v>13998000.0</v>
+      </c>
+      <c r="BS23">
+        <v>13982000.0</v>
+      </c>
+      <c r="BT23">
+        <v>15537000.0</v>
+      </c>
+      <c r="BU23">
+        <v>15427000.0</v>
+      </c>
+      <c r="BV23">
+        <v>14936000.0</v>
+      </c>
+      <c r="BW23">
+        <v>15462000.0</v>
+      </c>
+      <c r="BX23">
+        <v>16393000.0</v>
+      </c>
+      <c r="BY23">
+        <v>16681000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>15492000.0</v>
+      </c>
+      <c r="CA23">
+        <v>14933000.0</v>
+      </c>
+      <c r="CB23">
+        <v>15207000.0</v>
+      </c>
+      <c r="CC23">
+        <v>15626000.0</v>
+      </c>
+      <c r="CD23">
+        <v>13769000.0</v>
+      </c>
+      <c r="CE23">
+        <v>12748000.0</v>
+      </c>
+      <c r="CF23">
+        <v>11639000.0</v>
+      </c>
+      <c r="CG23">
+        <v>11403000.0</v>
+      </c>
+      <c r="CH23">
+        <v>10166000.0</v>
+      </c>
+      <c r="CI23">
+        <v>8359000.0</v>
+      </c>
+      <c r="CJ23">
+        <v>6005000.0</v>
+      </c>
+      <c r="CK23">
+        <v>6079000.0</v>
+      </c>
+      <c r="CL23">
+        <v>5660000.0</v>
+      </c>
+      <c r="CM23">
+        <v>5532000.0</v>
+      </c>
+      <c r="CN23">
+        <v>5400000.0</v>
+      </c>
+      <c r="CO23">
+        <v>5530000.0</v>
+      </c>
+      <c r="CP23">
+        <v>5622000.0</v>
+      </c>
+      <c r="CQ23">
+        <v>5751000.0</v>
+      </c>
+      <c r="CR23">
+        <v>6515000.0</v>
+      </c>
+      <c r="CS23">
+        <v>6470000.0</v>
+      </c>
+      <c r="CT23">
+        <v>6066000.0</v>
+      </c>
+      <c r="CU23">
+        <v>6021000.0</v>
+      </c>
+      <c r="CV23">
+        <v>6454000.0</v>
+      </c>
+      <c r="CW23">
+        <v>6654000.0</v>
+      </c>
+      <c r="CX23">
+        <v>6550000.0</v>
+      </c>
+      <c r="CY23">
+        <v>6580000.0</v>
+      </c>
+      <c r="CZ23">
+        <v>6457000.0</v>
+      </c>
+      <c r="DA23">
+        <v>6501000.0</v>
+      </c>
+      <c r="DB23">
+        <v>5876000.0</v>
+      </c>
+      <c r="DC23">
+        <v>5556000.0</v>
+      </c>
+      <c r="DD23">
+        <v>5200000.0</v>
+      </c>
+      <c r="DE23">
+        <v>5200000.0</v>
+      </c>
+      <c r="DF23">
+        <v>5000000.0</v>
+      </c>
+      <c r="DG23">
+        <v>4500000.0</v>
+      </c>
+      <c r="DH23">
+        <v>7210000.0</v>
+      </c>
+      <c r="DI23">
+        <v>7430000.0</v>
+      </c>
+      <c r="DJ23">
+        <v>7010000.0</v>
+      </c>
+      <c r="DK23">
+        <v>6750000.0</v>
+      </c>
+      <c r="DL23">
+        <v>6780000.0</v>
+      </c>
+      <c r="DM23">
+        <v>6500000.0</v>
+      </c>
+      <c r="DN23">
+        <v>6220000.0</v>
+      </c>
+      <c r="DO23">
+        <v>5760000.0</v>
+      </c>
+      <c r="DP23">
+        <v>5550000.0</v>
+      </c>
+      <c r="DQ23">
+        <v>5600000.0</v>
+      </c>
+      <c r="DR23">
+        <v>5410000.0</v>
+      </c>
+      <c r="DS23">
+        <v>5460000.0</v>
+      </c>
+      <c r="DT23">
+        <v>5380000.0</v>
+      </c>
+      <c r="DU23">
+        <v>5510000.0</v>
+      </c>
+      <c r="DV23">
+        <v>5340000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:126">
+      <c r="A24" t="s">
+        <v>209</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24">
+        <v>181000.0</v>
+      </c>
+      <c r="BI24">
+        <v>353000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>337000.0</v>
+      </c>
+      <c r="BK24">
+        <v>337000.0</v>
+      </c>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+      <c r="CT24"/>
+      <c r="CU24"/>
+      <c r="CV24"/>
+      <c r="CW24"/>
+      <c r="CX24"/>
+      <c r="CY24"/>
+      <c r="CZ24"/>
+      <c r="DA24"/>
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
+      <c r="DE24"/>
+      <c r="DF24"/>
+      <c r="DG24"/>
+      <c r="DH24"/>
+      <c r="DI24"/>
+      <c r="DJ24"/>
+      <c r="DK24"/>
+      <c r="DL24"/>
+      <c r="DM24"/>
+      <c r="DN24"/>
+      <c r="DO24"/>
+      <c r="DP24"/>
+      <c r="DQ24"/>
+      <c r="DR24"/>
+      <c r="DS24"/>
+      <c r="DT24"/>
+      <c r="DU24"/>
+      <c r="DV24"/>
+    </row>
+    <row r="25" spans="1:126">
+      <c r="A25" t="s">
+        <v>210</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>550000.0</v>
+      </c>
+      <c r="D25">
+        <v>564000.0</v>
+      </c>
+      <c r="E25">
+        <v>554000.0</v>
+      </c>
+      <c r="F25">
+        <v>537000.0</v>
+      </c>
+      <c r="G25">
+        <v>553000.0</v>
+      </c>
+      <c r="H25">
+        <v>552000.0</v>
+      </c>
+      <c r="I25">
+        <v>569000.0</v>
+      </c>
+      <c r="J25">
+        <v>544000.0</v>
+      </c>
+      <c r="K25">
+        <v>544000.0</v>
+      </c>
+      <c r="L25">
+        <v>544000.0</v>
+      </c>
+      <c r="M25">
+        <v>7000.0</v>
+      </c>
+      <c r="N25">
+        <v>6000.0</v>
+      </c>
+      <c r="O25">
+        <v>7000.0</v>
+      </c>
+      <c r="P25">
+        <v>17000.0</v>
+      </c>
+      <c r="Q25">
+        <v>17000.0</v>
+      </c>
+      <c r="R25">
+        <v>18000.0</v>
+      </c>
+      <c r="S25">
+        <v>17000.0</v>
+      </c>
+      <c r="T25">
+        <v>17000.0</v>
+      </c>
+      <c r="U25">
+        <v>17000.0</v>
+      </c>
+      <c r="V25">
+        <v>18000.0</v>
+      </c>
+      <c r="W25">
+        <v>17000.0</v>
+      </c>
+      <c r="X25">
+        <v>551000.0</v>
+      </c>
+      <c r="Y25">
+        <v>599000.0</v>
+      </c>
+      <c r="Z25">
+        <v>533000.0</v>
+      </c>
+      <c r="AA25">
+        <v>538000.0</v>
+      </c>
+      <c r="AB25">
+        <v>540000.0</v>
+      </c>
+      <c r="AC25">
+        <v>500000.0</v>
+      </c>
+      <c r="AD25">
+        <v>449000.0</v>
+      </c>
+      <c r="AE25">
+        <v>449000.0</v>
+      </c>
+      <c r="AF25">
+        <v>445000.0</v>
+      </c>
+      <c r="AG25">
+        <v>437000.0</v>
+      </c>
+      <c r="AH25">
+        <v>446000.0</v>
+      </c>
+      <c r="AI25">
+        <v>464000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>486000.0</v>
+      </c>
+      <c r="AK25">
+        <v>470000.0</v>
+      </c>
+      <c r="AL25">
+        <v>451000.0</v>
+      </c>
+      <c r="AM25">
+        <v>457000.0</v>
+      </c>
+      <c r="AN25">
+        <v>443000.0</v>
+      </c>
+      <c r="AO25">
+        <v>443000.0</v>
+      </c>
+      <c r="AP25">
+        <v>427000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>432000.0</v>
+      </c>
+      <c r="AR25">
+        <v>444000.0</v>
+      </c>
+      <c r="AS25">
+        <v>425000.0</v>
+      </c>
+      <c r="AT25">
+        <v>426000.0</v>
+      </c>
+      <c r="AU25">
+        <v>425000.0</v>
+      </c>
+      <c r="AV25">
+        <v>420000.0</v>
+      </c>
+      <c r="AW25">
+        <v>406000.0</v>
+      </c>
+      <c r="AX25">
+        <v>392000.0</v>
+      </c>
+      <c r="AY25">
+        <v>445000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>445000.0</v>
+      </c>
+      <c r="BA25">
+        <v>444000.0</v>
+      </c>
+      <c r="BB25">
+        <v>433000.0</v>
+      </c>
+      <c r="BC25">
+        <v>405000.0</v>
+      </c>
+      <c r="BD25">
+        <v>322000.0</v>
+      </c>
+      <c r="BE25">
+        <v>329000.0</v>
+      </c>
+      <c r="BF25">
+        <v>330000.0</v>
+      </c>
+      <c r="BG25">
+        <v>333000.0</v>
+      </c>
+      <c r="BH25">
+        <v>337000.0</v>
+      </c>
+      <c r="BI25">
+        <v>337000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>243000.0</v>
+      </c>
+      <c r="BK25">
+        <v>438000.0</v>
+      </c>
+      <c r="BL25">
+        <v>332000.0</v>
+      </c>
+      <c r="BM25">
+        <v>336000.0</v>
+      </c>
+      <c r="BN25">
+        <v>357000.0</v>
+      </c>
+      <c r="BO25">
+        <v>369000.0</v>
+      </c>
+      <c r="BP25">
+        <v>371000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>366000.0</v>
+      </c>
+      <c r="BR25">
+        <v>372000.0</v>
+      </c>
+      <c r="BS25">
+        <v>374000.0</v>
+      </c>
+      <c r="BT25">
+        <v>548000.0</v>
+      </c>
+      <c r="BU25">
+        <v>180000.0</v>
+      </c>
+      <c r="BV25">
+        <v>370000.0</v>
+      </c>
+      <c r="BW25">
+        <v>373000.0</v>
+      </c>
+      <c r="BX25">
+        <v>-767000.0</v>
+      </c>
+      <c r="BY25">
+        <v>-1525000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>384000.0</v>
+      </c>
+      <c r="CA25">
+        <v>364000.0</v>
+      </c>
+      <c r="CB25">
+        <v>303000.0</v>
+      </c>
+      <c r="CC25">
+        <v>283000.0</v>
+      </c>
+      <c r="CD25">
+        <v>423000.0</v>
+      </c>
+      <c r="CE25">
+        <v>390000.0</v>
+      </c>
+      <c r="CF25">
+        <v>558000.0</v>
+      </c>
+      <c r="CG25">
+        <v>337000.0</v>
+      </c>
+      <c r="CH25">
+        <v>511000.0</v>
+      </c>
+      <c r="CI25">
+        <v>450000.0</v>
+      </c>
+      <c r="CJ25">
+        <v>234000.0</v>
+      </c>
+      <c r="CK25">
+        <v>247000.0</v>
+      </c>
+      <c r="CL25">
+        <v>286000.0</v>
+      </c>
+      <c r="CM25">
+        <v>330000.0</v>
+      </c>
+      <c r="CN25">
+        <v>-698000.0</v>
+      </c>
+      <c r="CO25">
+        <v>1085000.0</v>
+      </c>
+      <c r="CP25">
+        <v>319000.0</v>
+      </c>
+      <c r="CQ25">
+        <v>260000.0</v>
+      </c>
+      <c r="CR25">
+        <v>244000.0</v>
+      </c>
+      <c r="CS25">
+        <v>244000.0</v>
+      </c>
+      <c r="CT25">
+        <v>235000.0</v>
+      </c>
+      <c r="CU25">
+        <v>229000.0</v>
+      </c>
+      <c r="CV25">
+        <v>361000.0</v>
+      </c>
+      <c r="CW25">
+        <v>55000.0</v>
+      </c>
+      <c r="CX25">
+        <v>182000.0</v>
+      </c>
+      <c r="CY25">
+        <v>176000.0</v>
+      </c>
+      <c r="CZ25">
+        <v>218000.0</v>
+      </c>
+      <c r="DA25">
+        <v>39000.0</v>
+      </c>
+      <c r="DB25">
+        <v>136000.0</v>
+      </c>
+      <c r="DC25">
+        <v>135000.0</v>
+      </c>
+      <c r="DD25">
+        <v>100000.0</v>
+      </c>
+      <c r="DE25">
+        <v>100000.0</v>
+      </c>
+      <c r="DF25">
+        <v>100000.0</v>
+      </c>
+      <c r="DG25">
+        <v>200000.0</v>
+      </c>
+      <c r="DH25">
+        <v>130000.0</v>
+      </c>
+      <c r="DI25">
+        <v>280000.0</v>
+      </c>
+      <c r="DJ25">
+        <v>190000.0</v>
+      </c>
+      <c r="DK25">
+        <v>180000.0</v>
+      </c>
+      <c r="DL25">
+        <v>140000.0</v>
+      </c>
+      <c r="DM25">
+        <v>240000.0</v>
+      </c>
+      <c r="DN25">
+        <v>110000.0</v>
+      </c>
+      <c r="DO25">
+        <v>180000.0</v>
+      </c>
+      <c r="DP25">
+        <v>130000.0</v>
+      </c>
+      <c r="DQ25">
+        <v>180000.0</v>
+      </c>
+      <c r="DR25">
+        <v>180000.0</v>
+      </c>
+      <c r="DS25">
+        <v>150000.0</v>
+      </c>
+      <c r="DT25">
+        <v>150000.0</v>
+      </c>
+      <c r="DU25">
+        <v>140000.0</v>
+      </c>
+      <c r="DV25">
+        <v>130000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:126">
+      <c r="A26" t="s">
+        <v>211</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26">
+        <v>0.0</v>
+      </c>
+      <c r="BX26">
+        <v>0.0</v>
+      </c>
+      <c r="BY26">
+        <v>0.0</v>
+      </c>
+      <c r="BZ26">
+        <v>0.0</v>
+      </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
+      <c r="CB26">
+        <v>0.0</v>
+      </c>
+      <c r="CC26">
+        <v>0.0</v>
+      </c>
+      <c r="CD26">
+        <v>0.0</v>
+      </c>
+      <c r="CE26">
+        <v>0.0</v>
+      </c>
+      <c r="CF26">
+        <v>0.0</v>
+      </c>
+      <c r="CG26">
+        <v>0.0</v>
+      </c>
+      <c r="CH26">
+        <v>0.0</v>
+      </c>
+      <c r="CI26">
+        <v>0.0</v>
+      </c>
+      <c r="CJ26">
+        <v>0.0</v>
+      </c>
+      <c r="CK26">
+        <v>0.0</v>
+      </c>
+      <c r="CL26">
+        <v>0.0</v>
+      </c>
+      <c r="CM26">
+        <v>0.0</v>
+      </c>
+      <c r="CN26">
+        <v>0.0</v>
+      </c>
+      <c r="CO26">
+        <v>0.0</v>
+      </c>
+      <c r="CP26">
+        <v>0.0</v>
+      </c>
+      <c r="CQ26">
+        <v>0.0</v>
+      </c>
+      <c r="CR26">
+        <v>0.0</v>
+      </c>
+      <c r="CS26">
+        <v>0.0</v>
+      </c>
+      <c r="CT26">
+        <v>0.0</v>
+      </c>
+      <c r="CU26">
+        <v>0.0</v>
+      </c>
+      <c r="CV26">
+        <v>0.0</v>
+      </c>
+      <c r="CW26">
+        <v>0.0</v>
+      </c>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
+      <c r="CY26">
+        <v>0.0</v>
+      </c>
+      <c r="CZ26">
+        <v>0.0</v>
+      </c>
+      <c r="DA26">
+        <v>0.0</v>
+      </c>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26"/>
+      <c r="DE26"/>
+      <c r="DF26"/>
+      <c r="DG26"/>
+      <c r="DH26"/>
+      <c r="DI26"/>
+      <c r="DJ26"/>
+      <c r="DK26"/>
+      <c r="DL26"/>
+      <c r="DM26"/>
+      <c r="DN26"/>
+      <c r="DO26"/>
+      <c r="DP26"/>
+      <c r="DQ26"/>
+      <c r="DR26"/>
+      <c r="DS26"/>
+      <c r="DT26"/>
+      <c r="DU26"/>
+      <c r="DV26"/>
+    </row>
+    <row r="27" spans="1:126">
+      <c r="A27" t="s">
+        <v>212</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27">
+        <v>1658000.0</v>
+      </c>
+      <c r="K27"/>
+      <c r="L27">
+        <v>1187000.0</v>
+      </c>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
+        <v>1296000.0</v>
+      </c>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
+        <v>1181000.0</v>
+      </c>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
+        <v>983000.0</v>
+      </c>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27">
+        <v>1174000.0</v>
+      </c>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>1165000.0</v>
+      </c>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27">
+        <v>1208000.0</v>
+      </c>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27">
+        <v>1099000.0</v>
+      </c>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27">
+        <v>1178000.0</v>
+      </c>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27">
+        <v>1022000.0</v>
+      </c>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27">
+        <v>1117000.0</v>
+      </c>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27">
+        <v>935000.0</v>
+      </c>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27"/>
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27"/>
+      <c r="DA27"/>
+      <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
+      <c r="DE27"/>
+      <c r="DF27"/>
+      <c r="DG27"/>
+      <c r="DH27">
+        <v>2600000.0</v>
+      </c>
+      <c r="DI27">
+        <v>2680000.0</v>
+      </c>
+      <c r="DJ27">
+        <v>2650000.0</v>
+      </c>
+      <c r="DK27">
+        <v>2540000.0</v>
+      </c>
+      <c r="DL27">
+        <v>2540000.0</v>
+      </c>
+      <c r="DM27">
+        <v>2430000.0</v>
+      </c>
+      <c r="DN27">
+        <v>2370000.0</v>
+      </c>
+      <c r="DO27">
+        <v>2160000.0</v>
+      </c>
+      <c r="DP27">
+        <v>2060000.0</v>
+      </c>
+      <c r="DQ27">
+        <v>2060000.0</v>
+      </c>
+      <c r="DR27">
+        <v>2020000.0</v>
+      </c>
+      <c r="DS27">
+        <v>2030000.0</v>
+      </c>
+      <c r="DT27">
+        <v>1990000.0</v>
+      </c>
+      <c r="DU27">
+        <v>2040000.0</v>
+      </c>
+      <c r="DV27">
+        <v>1960000.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:126">
+      <c r="A28" t="s">
+        <v>213</v>
+      </c>
+      <c r="B28">
+        <v>9410000.0</v>
+      </c>
+      <c r="C28">
+        <v>13609000.0</v>
+      </c>
+      <c r="D28">
+        <v>9512000.0</v>
+      </c>
+      <c r="E28">
+        <v>7372000.0</v>
+      </c>
+      <c r="F28">
+        <v>7544000.0</v>
+      </c>
+      <c r="G28">
+        <v>7544000.0</v>
+      </c>
+      <c r="H28">
+        <v>7091000.0</v>
+      </c>
+      <c r="I28">
+        <v>6762000.0</v>
+      </c>
+      <c r="J28">
+        <v>6147000.0</v>
+      </c>
+      <c r="K28">
+        <v>6621000.0</v>
+      </c>
+      <c r="L28">
+        <v>6055000.0</v>
+      </c>
+      <c r="M28">
+        <v>6074000.0</v>
+      </c>
+      <c r="N28">
+        <v>5711000.0</v>
+      </c>
+      <c r="O28">
+        <v>6064000.0</v>
+      </c>
+      <c r="P28">
+        <v>6554000.0</v>
+      </c>
+      <c r="Q28">
+        <v>6055000.0</v>
+      </c>
+      <c r="R28">
+        <v>5620000.0</v>
+      </c>
+      <c r="S28">
+        <v>6155000.0</v>
+      </c>
+      <c r="T28">
+        <v>5776000.0</v>
+      </c>
+      <c r="U28">
+        <v>5633000.0</v>
+      </c>
+      <c r="V28">
+        <v>5245000.0</v>
+      </c>
+      <c r="W28">
+        <v>5322000.0</v>
+      </c>
+      <c r="X28">
+        <v>5860000.0</v>
+      </c>
+      <c r="Y28">
+        <v>5221000.0</v>
+      </c>
+      <c r="Z28">
+        <v>4848000.0</v>
+      </c>
+      <c r="AA28">
+        <v>5198000.0</v>
+      </c>
+      <c r="AB28">
+        <v>4698000.0</v>
+      </c>
+      <c r="AC28">
+        <v>4865000.0</v>
+      </c>
+      <c r="AD28">
+        <v>4654000.0</v>
+      </c>
+      <c r="AE28">
+        <v>4618000.0</v>
+      </c>
+      <c r="AF28">
+        <v>4687000.0</v>
+      </c>
+      <c r="AG28">
+        <v>4797000.0</v>
+      </c>
+      <c r="AH28">
+        <v>4614000.0</v>
+      </c>
+      <c r="AI28">
+        <v>4769000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>4737000.0</v>
+      </c>
+      <c r="AK28">
+        <v>4526000.0</v>
+      </c>
+      <c r="AL28">
+        <v>4136000.0</v>
+      </c>
+      <c r="AM28">
+        <v>4210000.0</v>
+      </c>
+      <c r="AN28">
+        <v>4237000.0</v>
+      </c>
+      <c r="AO28">
+        <v>4141000.0</v>
+      </c>
+      <c r="AP28">
+        <v>3814000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>3812000.0</v>
+      </c>
+      <c r="AR28">
+        <v>4359000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4005000.0</v>
+      </c>
+      <c r="AT28">
+        <v>3656000.0</v>
+      </c>
+      <c r="AU28">
+        <v>3950000.0</v>
+      </c>
+      <c r="AV28">
+        <v>3862000.0</v>
+      </c>
+      <c r="AW28">
+        <v>4293000.0</v>
+      </c>
+      <c r="AX28">
+        <v>3777000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3962000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>3977000.0</v>
+      </c>
+      <c r="BA28">
+        <v>3893000.0</v>
+      </c>
+      <c r="BB28">
+        <v>3814000.0</v>
+      </c>
+      <c r="BC28">
+        <v>3764000.0</v>
+      </c>
+      <c r="BD28">
+        <v>3509000.0</v>
+      </c>
+      <c r="BE28">
+        <v>3586000.0</v>
+      </c>
+      <c r="BF28">
+        <v>3423000.0</v>
+      </c>
+      <c r="BG28">
+        <v>3385000.0</v>
+      </c>
+      <c r="BH28">
+        <v>3277000.0</v>
+      </c>
+      <c r="BI28">
+        <v>3548000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>3333000.0</v>
+      </c>
+      <c r="BK28">
+        <v>3478000.0</v>
+      </c>
+      <c r="BL28">
+        <v>3768000.0</v>
+      </c>
+      <c r="BM28">
+        <v>3585000.0</v>
+      </c>
+      <c r="BN28">
+        <v>3285000.0</v>
+      </c>
+      <c r="BO28">
+        <v>3220000.0</v>
+      </c>
+      <c r="BP28">
+        <v>4607000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>3157000.0</v>
+      </c>
+      <c r="BR28">
+        <v>3162000.0</v>
+      </c>
+      <c r="BS28">
+        <v>2951000.0</v>
+      </c>
+      <c r="BT28">
+        <v>2708000.0</v>
+      </c>
+      <c r="BU28">
+        <v>2945000.0</v>
+      </c>
+      <c r="BV28">
+        <v>2755000.0</v>
+      </c>
+      <c r="BW28">
+        <v>2925000.0</v>
+      </c>
+      <c r="BX28">
+        <v>2884000.0</v>
+      </c>
+      <c r="BY28">
+        <v>2819000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>2622000.0</v>
+      </c>
+      <c r="CA28">
+        <v>2712000.0</v>
+      </c>
+      <c r="CB28">
+        <v>2619000.0</v>
+      </c>
+      <c r="CC28">
+        <v>3037000.0</v>
+      </c>
+      <c r="CD28">
+        <v>2508000.0</v>
+      </c>
+      <c r="CE28">
+        <v>2662000.0</v>
+      </c>
+      <c r="CF28">
+        <v>2750000.0</v>
+      </c>
+      <c r="CG28">
+        <v>2875000.0</v>
+      </c>
+      <c r="CH28">
+        <v>2848000.0</v>
+      </c>
+      <c r="CI28">
+        <v>2626000.0</v>
+      </c>
+      <c r="CJ28">
+        <v>1933000.0</v>
+      </c>
+      <c r="CK28">
+        <v>1835000.0</v>
+      </c>
+      <c r="CL28">
+        <v>1640000.0</v>
+      </c>
+      <c r="CM28">
+        <v>1664000.0</v>
+      </c>
+      <c r="CN28">
+        <v>1640000.0</v>
+      </c>
+      <c r="CO28">
+        <v>1546000.0</v>
+      </c>
+      <c r="CP28">
+        <v>1419000.0</v>
+      </c>
+      <c r="CQ28">
+        <v>1412000.0</v>
+      </c>
+      <c r="CR28">
+        <v>1653000.0</v>
+      </c>
+      <c r="CS28">
+        <v>1451000.0</v>
+      </c>
+      <c r="CT28">
+        <v>1304000.0</v>
+      </c>
+      <c r="CU28">
+        <v>1357000.0</v>
+      </c>
+      <c r="CV28">
+        <v>1292000.0</v>
+      </c>
+      <c r="CW28">
+        <v>1318000.0</v>
+      </c>
+      <c r="CX28">
+        <v>1156000.0</v>
+      </c>
+      <c r="CY28">
+        <v>1137000.0</v>
+      </c>
+      <c r="CZ28">
+        <v>1070000.0</v>
+      </c>
+      <c r="DA28">
+        <v>1128000.0</v>
+      </c>
+      <c r="DB28">
+        <v>1068000.0</v>
+      </c>
+      <c r="DC28">
+        <v>1067000.0</v>
+      </c>
+      <c r="DD28">
+        <v>1100000.0</v>
+      </c>
+      <c r="DE28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DF28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DG28">
+        <v>1000000.0</v>
+      </c>
+      <c r="DH28">
+        <v>2010000.0</v>
+      </c>
+      <c r="DI28">
+        <v>2070000.0</v>
+      </c>
+      <c r="DJ28">
+        <v>1710000.0</v>
+      </c>
+      <c r="DK28">
+        <v>1670000.0</v>
+      </c>
+      <c r="DL28">
+        <v>1700000.0</v>
+      </c>
+      <c r="DM28">
+        <v>1640000.0</v>
+      </c>
+      <c r="DN28">
+        <v>1480000.0</v>
+      </c>
+      <c r="DO28">
+        <v>1440000.0</v>
+      </c>
+      <c r="DP28">
+        <v>1430000.0</v>
+      </c>
+      <c r="DQ28">
+        <v>1480000.0</v>
+      </c>
+      <c r="DR28">
+        <v>1370000.0</v>
+      </c>
+      <c r="DS28">
+        <v>1400000.0</v>
+      </c>
+      <c r="DT28">
+        <v>1400000.0</v>
+      </c>
+      <c r="DU28">
+        <v>1430000.0</v>
+      </c>
+      <c r="DV28">
+        <v>1420000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:126">
+      <c r="A29" t="s">
+        <v>214</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
+        <v>1911000.0</v>
+      </c>
+      <c r="D29">
+        <v>2270000.0</v>
+      </c>
+      <c r="E29">
+        <v>1997000.0</v>
+      </c>
+      <c r="F29">
+        <v>1790000.0</v>
+      </c>
+      <c r="G29">
+        <v>1488000.0</v>
+      </c>
+      <c r="H29">
+        <v>1398000.0</v>
+      </c>
+      <c r="I29">
+        <v>1591000.0</v>
+      </c>
+      <c r="J29">
+        <v>1299000.0</v>
+      </c>
+      <c r="K29">
+        <v>1251000.0</v>
+      </c>
+      <c r="L29">
+        <v>1411000.0</v>
+      </c>
+      <c r="M29">
+        <v>1565000.0</v>
+      </c>
+      <c r="N29">
+        <v>1535000.0</v>
+      </c>
+      <c r="O29">
+        <v>1673000.0</v>
+      </c>
+      <c r="P29">
+        <v>1973000.0</v>
+      </c>
+      <c r="Q29">
+        <v>2217000.0</v>
+      </c>
+      <c r="R29">
+        <v>2159000.0</v>
+      </c>
+      <c r="S29">
+        <v>2047000.0</v>
+      </c>
+      <c r="T29">
+        <v>2053000.0</v>
+      </c>
+      <c r="U29">
+        <v>1915000.0</v>
+      </c>
+      <c r="V29">
+        <v>1826000.0</v>
+      </c>
+      <c r="W29">
+        <v>1850000.0</v>
+      </c>
+      <c r="X29">
+        <v>1285000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1379000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1256000.0</v>
+      </c>
+      <c r="AA29">
+        <v>1201000.0</v>
+      </c>
+      <c r="AB29">
+        <v>1261000.0</v>
+      </c>
+      <c r="AC29">
+        <v>1180000.0</v>
+      </c>
+      <c r="AD29">
+        <v>1180000.0</v>
+      </c>
+      <c r="AE29">
+        <v>1114000.0</v>
+      </c>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+      <c r="CT29"/>
+      <c r="CU29"/>
+      <c r="CV29"/>
+      <c r="CW29"/>
+      <c r="CX29"/>
+      <c r="CY29"/>
+      <c r="CZ29"/>
+      <c r="DA29"/>
+      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
+      <c r="DE29"/>
+      <c r="DF29"/>
+      <c r="DG29"/>
+      <c r="DH29"/>
+      <c r="DI29"/>
+      <c r="DJ29"/>
+      <c r="DK29"/>
+      <c r="DL29"/>
+      <c r="DM29"/>
+      <c r="DN29"/>
+      <c r="DO29"/>
+      <c r="DP29"/>
+      <c r="DQ29"/>
+      <c r="DR29"/>
+      <c r="DS29"/>
+      <c r="DT29"/>
+      <c r="DU29"/>
+      <c r="DV29"/>
+    </row>
+    <row r="30" spans="1:126">
+      <c r="A30" t="s">
+        <v>215</v>
+      </c>
+      <c r="B30">
+        <v>9410000.0</v>
+      </c>
+      <c r="C30">
+        <v>14236000.0</v>
+      </c>
+      <c r="D30">
+        <v>13131000.0</v>
+      </c>
+      <c r="E30">
+        <v>12754000.0</v>
+      </c>
+      <c r="F30">
+        <v>12199000.0</v>
+      </c>
+      <c r="G30">
+        <v>12844000.0</v>
+      </c>
+      <c r="H30">
+        <v>12145000.0</v>
+      </c>
+      <c r="I30">
+        <v>12000000.0</v>
+      </c>
+      <c r="J30">
+        <v>11250000.0</v>
+      </c>
+      <c r="K30">
+        <v>11761000.0</v>
+      </c>
+      <c r="L30">
+        <v>11187000.0</v>
+      </c>
+      <c r="M30">
+        <v>11006000.0</v>
+      </c>
+      <c r="N30">
+        <v>10715000.0</v>
+      </c>
+      <c r="O30">
+        <v>10850000.0</v>
+      </c>
+      <c r="P30">
+        <v>11711000.0</v>
+      </c>
+      <c r="Q30">
+        <v>11371000.0</v>
+      </c>
+      <c r="R30">
+        <v>10172000.0</v>
+      </c>
+      <c r="S30">
+        <v>10650000.0</v>
+      </c>
+      <c r="T30">
+        <v>12846000.0</v>
+      </c>
+      <c r="U30">
+        <v>9932000.0</v>
+      </c>
+      <c r="V30">
+        <v>9496000.0</v>
+      </c>
+      <c r="W30">
+        <v>9874000.0</v>
+      </c>
+      <c r="X30">
+        <v>10416000.0</v>
+      </c>
+      <c r="Y30">
+        <v>9276000.0</v>
+      </c>
+      <c r="Z30">
+        <v>8917000.0</v>
+      </c>
+      <c r="AA30">
+        <v>11043000.0</v>
+      </c>
+      <c r="AB30">
+        <v>9004000.0</v>
+      </c>
+      <c r="AC30">
+        <v>9040000.0</v>
+      </c>
+      <c r="AD30">
+        <v>8730000.0</v>
+      </c>
+      <c r="AE30">
+        <v>8398000.0</v>
+      </c>
+      <c r="AF30">
+        <v>8496000.0</v>
+      </c>
+      <c r="AG30">
+        <v>8216000.0</v>
+      </c>
+      <c r="AH30">
+        <v>8176000.0</v>
+      </c>
+      <c r="AI30">
+        <v>8579000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>8300000.0</v>
+      </c>
+      <c r="AK30">
+        <v>8013000.0</v>
+      </c>
+      <c r="AL30">
+        <v>7640000.0</v>
+      </c>
+      <c r="AM30">
+        <v>7698000.0</v>
+      </c>
+      <c r="AN30">
+        <v>7533000.0</v>
+      </c>
+      <c r="AO30">
+        <v>7405000.0</v>
+      </c>
+      <c r="AP30">
+        <v>7245000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>7200000.0</v>
+      </c>
+      <c r="AR30">
+        <v>7944000.0</v>
+      </c>
+      <c r="AS30">
+        <v>7707000.0</v>
+      </c>
+      <c r="AT30">
+        <v>6980000.0</v>
+      </c>
+      <c r="AU30">
+        <v>7265000.0</v>
+      </c>
+      <c r="AV30">
+        <v>7875000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7802000.0</v>
+      </c>
+      <c r="AX30">
+        <v>7291000.0</v>
+      </c>
+      <c r="AY30">
+        <v>7252000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>7119000.0</v>
+      </c>
+      <c r="BA30">
+        <v>7006000.0</v>
+      </c>
+      <c r="BB30">
+        <v>7423000.0</v>
+      </c>
+      <c r="BC30">
+        <v>7389000.0</v>
+      </c>
+      <c r="BD30">
+        <v>6768000.0</v>
+      </c>
+      <c r="BE30">
+        <v>6595000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6730000.0</v>
+      </c>
+      <c r="BG30">
+        <v>6178000.0</v>
+      </c>
+      <c r="BH30">
+        <v>6369000.0</v>
+      </c>
+      <c r="BI30">
+        <v>6934000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>6250000.0</v>
+      </c>
+      <c r="BK30">
+        <v>6488000.0</v>
+      </c>
+      <c r="BL30">
+        <v>6725000.0</v>
+      </c>
+      <c r="BM30">
+        <v>6228000.0</v>
+      </c>
+      <c r="BN30">
+        <v>5895000.0</v>
+      </c>
+      <c r="BO30">
+        <v>6282000.0</v>
+      </c>
+      <c r="BP30">
+        <v>6766000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>6872000.0</v>
+      </c>
+      <c r="BR30">
+        <v>6234000.0</v>
+      </c>
+      <c r="BS30">
+        <v>6787000.0</v>
+      </c>
+      <c r="BT30">
+        <v>5835000.0</v>
+      </c>
+      <c r="BU30">
+        <v>6284000.0</v>
+      </c>
+      <c r="BV30">
+        <v>5425000.0</v>
+      </c>
+      <c r="BW30">
+        <v>5449000.0</v>
+      </c>
+      <c r="BX30">
+        <v>5581000.0</v>
+      </c>
+      <c r="BY30">
+        <v>6000000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>5352000.0</v>
+      </c>
+      <c r="CA30">
+        <v>5250000.0</v>
+      </c>
+      <c r="CB30">
+        <v>5687000.0</v>
+      </c>
+      <c r="CC30">
+        <v>6235000.0</v>
+      </c>
+      <c r="CD30">
+        <v>5081000.0</v>
+      </c>
+      <c r="CE30">
+        <v>5434000.0</v>
+      </c>
+      <c r="CF30">
+        <v>5622000.0</v>
+      </c>
+      <c r="CG30">
+        <v>6254000.0</v>
+      </c>
+      <c r="CH30">
+        <v>5736000.0</v>
+      </c>
+      <c r="CI30">
+        <v>4906000.0</v>
+      </c>
+      <c r="CJ30">
+        <v>3437000.0</v>
+      </c>
+      <c r="CK30">
+        <v>3576000.0</v>
+      </c>
+      <c r="CL30">
+        <v>3236000.0</v>
+      </c>
+      <c r="CM30">
+        <v>3124000.0</v>
+      </c>
+      <c r="CN30">
+        <v>3009000.0</v>
+      </c>
+      <c r="CO30">
+        <v>3076000.0</v>
+      </c>
+      <c r="CP30">
+        <v>2757000.0</v>
+      </c>
+      <c r="CQ30">
+        <v>2758000.0</v>
+      </c>
+      <c r="CR30">
+        <v>3175000.0</v>
+      </c>
+      <c r="CS30">
+        <v>3041000.0</v>
+      </c>
+      <c r="CT30">
+        <v>2709000.0</v>
+      </c>
+      <c r="CU30">
+        <v>2619000.0</v>
+      </c>
+      <c r="CV30">
+        <v>2694000.0</v>
+      </c>
+      <c r="CW30">
+        <v>2776000.0</v>
+      </c>
+      <c r="CX30">
+        <v>2295000.0</v>
+      </c>
+      <c r="CY30">
+        <v>2212000.0</v>
+      </c>
+      <c r="CZ30">
+        <v>2069000.0</v>
+      </c>
+      <c r="DA30">
+        <v>2372000.0</v>
+      </c>
+      <c r="DB30">
+        <v>2078000.0</v>
+      </c>
+      <c r="DC30">
+        <v>2017000.0</v>
+      </c>
+      <c r="DD30">
+        <v>2000000.0</v>
+      </c>
+      <c r="DE30">
+        <v>2100000.0</v>
+      </c>
+      <c r="DF30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DG30">
+        <v>1800000.0</v>
+      </c>
+      <c r="DH30">
+        <v>4610000.0</v>
+      </c>
+      <c r="DI30">
+        <v>4750000.0</v>
+      </c>
+      <c r="DJ30">
+        <v>4360000.0</v>
+      </c>
+      <c r="DK30">
+        <v>4210000.0</v>
+      </c>
+      <c r="DL30">
+        <v>4240000.0</v>
+      </c>
+      <c r="DM30">
+        <v>4070000.0</v>
+      </c>
+      <c r="DN30">
+        <v>3850000.0</v>
+      </c>
+      <c r="DO30">
+        <v>3600000.0</v>
+      </c>
+      <c r="DP30">
+        <v>3490000.0</v>
+      </c>
+      <c r="DQ30">
+        <v>3540000.0</v>
+      </c>
+      <c r="DR30">
+        <v>3390000.0</v>
+      </c>
+      <c r="DS30">
+        <v>3430000.0</v>
+      </c>
+      <c r="DT30">
+        <v>3390000.0</v>
+      </c>
+      <c r="DU30">
+        <v>3470000.0</v>
+      </c>
+      <c r="DV30">
+        <v>3380000.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:126">
+      <c r="A31" t="s">
+        <v>216</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31">
+        <v>4451000.0</v>
+      </c>
+      <c r="D31">
+        <v>11507000.0</v>
+      </c>
+      <c r="E31">
+        <v>10099000000.0</v>
+      </c>
+      <c r="F31">
+        <v>13281000.0</v>
+      </c>
+      <c r="G31"/>
+      <c r="H31">
+        <v>-218000.0</v>
+      </c>
+      <c r="I31">
+        <v>-811838000.0</v>
+      </c>
+      <c r="J31">
+        <v>265000.0</v>
+      </c>
+      <c r="K31">
+        <v>-3449000.0</v>
+      </c>
+      <c r="L31">
+        <v>-2270000.0</v>
+      </c>
+      <c r="M31">
+        <v>-3296000.0</v>
+      </c>
+      <c r="N31">
+        <v>-3393000.0</v>
+      </c>
+      <c r="O31">
+        <v>-2959000.0</v>
+      </c>
+      <c r="P31">
+        <v>-2119000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-3628000.0</v>
+      </c>
+      <c r="R31">
+        <v>-2786000.0</v>
+      </c>
+      <c r="S31">
+        <v>-2649000.0</v>
+      </c>
+      <c r="T31">
+        <v>-4167000.0</v>
+      </c>
+      <c r="U31">
+        <v>-2638000.0</v>
+      </c>
+      <c r="V31">
+        <v>-2598000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2783000.0</v>
+      </c>
+      <c r="X31">
+        <v>-1758000.0</v>
+      </c>
+      <c r="Y31">
+        <v>-2351000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-2422000.0</v>
+      </c>
+      <c r="AA31">
+        <v>-4189000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-1484000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-2562000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-2647000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-2361000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-1248000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-2210000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-2383000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-2461000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-1038000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-2215000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-2274000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-2234000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-888000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-2066000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-2269000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-2228000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-1243000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-2595000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-2187000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-2130000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-1888000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-2485000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-2534000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-2246000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-1147000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2223000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-375000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-372000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-383000.0</v>
+      </c>
+      <c r="BE31">
+        <v>3255000000.0</v>
+      </c>
+      <c r="BF31">
+        <v>3453000000.0</v>
+      </c>
+      <c r="BG31">
+        <v>2929000000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-3516000.0</v>
+      </c>
+      <c r="BI31">
+        <v>3034000000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>3464000000.0</v>
+      </c>
+      <c r="BK31">
+        <v>3440000000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-3984000.0</v>
+      </c>
+      <c r="BM31">
+        <v>3536000.0</v>
+      </c>
+      <c r="BN31">
+        <v>3469000.0</v>
+      </c>
+      <c r="BO31">
+        <v>2739000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-4148000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>2170000.0</v>
+      </c>
+      <c r="BR31">
+        <v>4068000.0</v>
+      </c>
+      <c r="BS31">
+        <v>4200000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-7316000.0</v>
+      </c>
+      <c r="BU31">
+        <v>3657000.0</v>
+      </c>
+      <c r="BV31">
+        <v>3896000.0</v>
+      </c>
+      <c r="BW31">
+        <v>4034000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-15495000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-10381000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-9890000.0</v>
+      </c>
+      <c r="CA31">
+        <v>3277000.0</v>
+      </c>
+      <c r="CB31">
+        <v>6837990000.0</v>
+      </c>
+      <c r="CC31">
+        <v>1203000.0</v>
+      </c>
+      <c r="CD31">
+        <v>2064000.0</v>
+      </c>
+      <c r="CE31">
+        <v>3266000.0</v>
+      </c>
+      <c r="CF31">
+        <v>8429755000.0</v>
+      </c>
+      <c r="CG31">
+        <v>1735000.0</v>
+      </c>
+      <c r="CH31">
+        <v>-4400000.0</v>
+      </c>
+      <c r="CI31">
+        <v>3552000.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-35351000.0</v>
+      </c>
+      <c r="CK31">
+        <v>-2263000.0</v>
+      </c>
+      <c r="CL31">
+        <v>-2184000.0</v>
+      </c>
+      <c r="CM31">
+        <v>-2168000.0</v>
+      </c>
+      <c r="CN31">
+        <v>-2159000.0</v>
+      </c>
+      <c r="CO31">
+        <v>-2229000.0</v>
+      </c>
+      <c r="CP31">
+        <v>-2640000.0</v>
+      </c>
+      <c r="CQ31">
+        <v>-2768000.0</v>
+      </c>
+      <c r="CR31">
+        <v>-2962000.0</v>
+      </c>
+      <c r="CS31">
+        <v>-3174000.0</v>
+      </c>
+      <c r="CT31">
+        <v>-3077000.0</v>
+      </c>
+      <c r="CU31">
+        <v>-2992000.0</v>
+      </c>
+      <c r="CV31">
+        <v>-3220000.0</v>
+      </c>
+      <c r="CW31">
+        <v>-3663000.0</v>
+      </c>
+      <c r="CX31">
+        <v>-3975000.0</v>
+      </c>
+      <c r="CY31">
+        <v>-4173000.0</v>
+      </c>
+      <c r="CZ31">
+        <v>-4198000.0</v>
+      </c>
+      <c r="DA31">
+        <v>-3919000.0</v>
+      </c>
+      <c r="DB31">
+        <v>-3648000.0</v>
+      </c>
+      <c r="DC31">
+        <v>-3389000.0</v>
+      </c>
+      <c r="DD31">
+        <v>-3800000.0</v>
+      </c>
+      <c r="DE31">
+        <v>-3000000.0</v>
+      </c>
+      <c r="DF31">
+        <v>-2900000.0</v>
+      </c>
+      <c r="DG31">
+        <v>-1900000.0</v>
+      </c>
+      <c r="DH31"/>
+      <c r="DI31"/>
+      <c r="DJ31"/>
+      <c r="DK31"/>
+      <c r="DL31"/>
+      <c r="DM31"/>
+      <c r="DN31"/>
+      <c r="DO31"/>
+      <c r="DP31"/>
+      <c r="DQ31"/>
+      <c r="DR31"/>
+      <c r="DS31"/>
+      <c r="DT31"/>
+      <c r="DU31"/>
+      <c r="DV31"/>
+    </row>
+    <row r="32" spans="1:126">
+      <c r="A32" t="s">
+        <v>217</v>
+      </c>
+      <c r="B32">
+        <v>20921000.0</v>
+      </c>
+      <c r="C32">
+        <v>39139000.0</v>
+      </c>
+      <c r="D32">
+        <v>45466000.0</v>
+      </c>
+      <c r="E32">
+        <v>45480000.0</v>
+      </c>
+      <c r="F32">
+        <v>43953000.0</v>
+      </c>
+      <c r="G32">
+        <v>42710000.0</v>
+      </c>
+      <c r="H32">
+        <v>43673000.0</v>
+      </c>
+      <c r="I32">
+        <v>42409000.0</v>
+      </c>
+      <c r="J32">
+        <v>40715000.0</v>
+      </c>
+      <c r="K32">
+        <v>38880000.0</v>
+      </c>
+      <c r="L32">
+        <v>38929000.0</v>
+      </c>
+      <c r="M32">
+        <v>37145000.0</v>
+      </c>
+      <c r="N32">
+        <v>35054000.0</v>
+      </c>
+      <c r="O32">
+        <v>32483000.0</v>
+      </c>
+      <c r="P32">
+        <v>30927000.0</v>
+      </c>
+      <c r="Q32">
+        <v>28706000.0</v>
+      </c>
+      <c r="R32">
+        <v>25511000.0</v>
+      </c>
+      <c r="S32">
+        <v>24765000.0</v>
+      </c>
+      <c r="T32">
+        <v>24798000.0</v>
+      </c>
+      <c r="U32">
+        <v>23963000.0</v>
+      </c>
+      <c r="V32">
+        <v>23452000.0</v>
+      </c>
+      <c r="W32">
+        <v>24251000.0</v>
+      </c>
+      <c r="X32">
+        <v>23625000.0</v>
+      </c>
+      <c r="Y32">
+        <v>23311000.0</v>
+      </c>
+      <c r="Z32">
+        <v>23387000.0</v>
+      </c>
+      <c r="AA32">
+        <v>24915000.0</v>
+      </c>
+      <c r="AB32">
+        <v>23565000.0</v>
+      </c>
+      <c r="AC32">
+        <v>23436000.0</v>
+      </c>
+      <c r="AD32">
+        <v>23427000.0</v>
+      </c>
+      <c r="AE32">
+        <v>22412000.0</v>
+      </c>
+      <c r="AF32">
+        <v>22054000.0</v>
+      </c>
+      <c r="AG32">
+        <v>21120000.0</v>
+      </c>
+      <c r="AH32">
+        <v>20386000.0</v>
+      </c>
+      <c r="AI32">
+        <v>19583000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>19032000.0</v>
+      </c>
+      <c r="AK32">
+        <v>19010000.0</v>
+      </c>
+      <c r="AL32">
+        <v>18004000.0</v>
+      </c>
+      <c r="AM32">
+        <v>17334000.0</v>
+      </c>
+      <c r="AN32">
+        <v>16660000.0</v>
+      </c>
+      <c r="AO32">
+        <v>16752000.0</v>
+      </c>
+      <c r="AP32">
+        <v>16606000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>16240000.0</v>
+      </c>
+      <c r="AR32">
+        <v>15801000.0</v>
+      </c>
+      <c r="AS32">
+        <v>15808000.0</v>
+      </c>
+      <c r="AT32">
+        <v>15408000.0</v>
+      </c>
+      <c r="AU32">
+        <v>16023000.0</v>
+      </c>
+      <c r="AV32">
+        <v>15392000.0</v>
+      </c>
+      <c r="AW32">
+        <v>16525000.0</v>
+      </c>
+      <c r="AX32">
+        <v>15198000.0</v>
+      </c>
+      <c r="AY32">
+        <v>14955000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>15366000.0</v>
+      </c>
+      <c r="BA32">
+        <v>15276000.0</v>
+      </c>
+      <c r="BB32">
+        <v>15828000.0</v>
+      </c>
+      <c r="BC32">
+        <v>15553000.0</v>
+      </c>
+      <c r="BD32">
+        <v>15416000.0</v>
+      </c>
+      <c r="BE32">
+        <v>15384000.0</v>
+      </c>
+      <c r="BF32">
+        <v>17029000.0</v>
+      </c>
+      <c r="BG32">
+        <v>15274000.0</v>
+      </c>
+      <c r="BH32">
+        <v>18715000.0</v>
+      </c>
+      <c r="BI32">
+        <v>15978000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>16231000.0</v>
+      </c>
+      <c r="BK32">
+        <v>16531000.0</v>
+      </c>
+      <c r="BL32">
+        <v>16953000.0</v>
+      </c>
+      <c r="BM32">
+        <v>16637000.0</v>
+      </c>
+      <c r="BN32">
+        <v>16497000.0</v>
+      </c>
+      <c r="BO32">
+        <v>16308000.0</v>
+      </c>
+      <c r="BP32">
+        <v>18705000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>18201000.0</v>
+      </c>
+      <c r="BR32">
+        <v>19214000.0</v>
+      </c>
+      <c r="BS32">
+        <v>19204000.0</v>
+      </c>
+      <c r="BT32">
+        <v>19733000.0</v>
+      </c>
+      <c r="BU32">
+        <v>20747000.0</v>
+      </c>
+      <c r="BV32">
+        <v>20032000.0</v>
+      </c>
+      <c r="BW32">
+        <v>20506000.0</v>
+      </c>
+      <c r="BX32">
+        <v>21274000.0</v>
+      </c>
+      <c r="BY32">
+        <v>21523000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>19972000.0</v>
+      </c>
+      <c r="CA32">
+        <v>19096000.0</v>
+      </c>
+      <c r="CB32">
+        <v>19356000.0</v>
+      </c>
+      <c r="CC32">
+        <v>20075000.0</v>
+      </c>
+      <c r="CD32">
+        <v>18193000.0</v>
+      </c>
+      <c r="CE32">
+        <v>16885000.0</v>
+      </c>
+      <c r="CF32">
+        <v>16291000.0</v>
+      </c>
+      <c r="CG32">
+        <v>16092000.0</v>
+      </c>
+      <c r="CH32">
+        <v>14522000.0</v>
+      </c>
+      <c r="CI32">
+        <v>12559000.0</v>
+      </c>
+      <c r="CJ32">
+        <v>9258000.0</v>
+      </c>
+      <c r="CK32">
+        <v>9175000.0</v>
+      </c>
+      <c r="CL32">
+        <v>8537000.0</v>
+      </c>
+      <c r="CM32">
+        <v>8224000.0</v>
+      </c>
+      <c r="CN32">
+        <v>8225000.0</v>
+      </c>
+      <c r="CO32">
+        <v>8358000.0</v>
+      </c>
+      <c r="CP32">
+        <v>8014000.0</v>
+      </c>
+      <c r="CQ32">
+        <v>8091000.0</v>
+      </c>
+      <c r="CR32">
+        <v>8884000.0</v>
+      </c>
+      <c r="CS32">
+        <v>8881000.0</v>
+      </c>
+      <c r="CT32">
+        <v>8420000.0</v>
+      </c>
+      <c r="CU32">
+        <v>8073000.0</v>
+      </c>
+      <c r="CV32">
+        <v>8414000.0</v>
+      </c>
+      <c r="CW32">
+        <v>8694000.0</v>
+      </c>
+      <c r="CX32">
+        <v>8576000.0</v>
+      </c>
+      <c r="CY32">
+        <v>8275000.0</v>
+      </c>
+      <c r="CZ32">
+        <v>8196000.0</v>
+      </c>
+      <c r="DA32">
+        <v>8037000.0</v>
+      </c>
+      <c r="DB32">
+        <v>7535000.0</v>
+      </c>
+      <c r="DC32">
+        <v>7123000.0</v>
+      </c>
+      <c r="DD32">
+        <v>6900000.0</v>
+      </c>
+      <c r="DE32">
+        <v>6900000.0</v>
+      </c>
+      <c r="DF32">
+        <v>6600000.0</v>
+      </c>
+      <c r="DG32">
+        <v>5900000.0</v>
+      </c>
+      <c r="DH32">
+        <v>3400000.0</v>
+      </c>
+      <c r="DI32">
+        <v>3540000.0</v>
+      </c>
+      <c r="DJ32">
+        <v>3140000.0</v>
+      </c>
+      <c r="DK32">
+        <v>3090000.0</v>
+      </c>
+      <c r="DL32">
+        <v>3110000.0</v>
+      </c>
+      <c r="DM32">
+        <v>3130000.0</v>
+      </c>
+      <c r="DN32">
+        <v>2940000.0</v>
+      </c>
+      <c r="DO32">
+        <v>2780000.0</v>
+      </c>
+      <c r="DP32">
+        <v>2780000.0</v>
+      </c>
+      <c r="DQ32">
+        <v>2800000.0</v>
+      </c>
+      <c r="DR32">
+        <v>2620000.0</v>
+      </c>
+      <c r="DS32">
+        <v>2500000.0</v>
+      </c>
+      <c r="DT32">
+        <v>2490000.0</v>
+      </c>
+      <c r="DU32">
+        <v>2490000.0</v>
+      </c>
+      <c r="DV32">
+        <v>2340000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:AF30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:32">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>25</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>26</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>27</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>28</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>29</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>30</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>31</v>
+      </c>
+    </row>
+    <row r="2" spans="1:32">
+      <c r="A2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B2">
+        <v>27636000.0</v>
+      </c>
+      <c r="C2">
+        <v>31942000.0</v>
+      </c>
+      <c r="D2">
+        <v>22728000.0</v>
+      </c>
+      <c r="E2">
+        <v>20634000.0</v>
+      </c>
+      <c r="F2">
+        <v>26212000.0</v>
+      </c>
+      <c r="G2">
+        <v>14433000.0</v>
+      </c>
+      <c r="H2">
+        <v>19134000.0</v>
+      </c>
+      <c r="I2">
+        <v>19207000.0</v>
+      </c>
+      <c r="J2">
+        <v>17366000.0</v>
+      </c>
+      <c r="K2">
+        <v>14299000.0</v>
+      </c>
+      <c r="L2">
+        <v>13057000.0</v>
+      </c>
+      <c r="M2">
+        <v>16570000.0</v>
+      </c>
+      <c r="N2">
+        <v>14958000.0</v>
+      </c>
+      <c r="O2">
+        <v>14115000.0</v>
+      </c>
+      <c r="P2">
+        <v>13838000.0</v>
+      </c>
+      <c r="Q2">
+        <v>15332000.0</v>
+      </c>
+      <c r="R2">
+        <v>16856000.0</v>
+      </c>
+      <c r="S2">
+        <v>17254000.0</v>
+      </c>
+      <c r="T2">
+        <v>24188000.0</v>
+      </c>
+      <c r="U2">
+        <v>25982000.0</v>
+      </c>
+      <c r="V2">
+        <v>14770000.0</v>
+      </c>
+      <c r="W2">
+        <v>17087000.0</v>
+      </c>
+      <c r="X2">
+        <v>23506000.0</v>
+      </c>
+      <c r="Y2">
+        <v>10894000.0</v>
+      </c>
+      <c r="Z2">
+        <v>10324000.0</v>
+      </c>
+      <c r="AA2">
+        <v>8221000.0</v>
+      </c>
+      <c r="AB2">
+        <v>6300000.0</v>
+      </c>
+      <c r="AC2">
+        <v>5700000.0</v>
+      </c>
+      <c r="AD2">
+        <v>6023000.0</v>
+      </c>
+      <c r="AE2">
+        <v>5404000.0</v>
+      </c>
+      <c r="AF2">
+        <v>5230000.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:32">
+      <c r="A3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3">
+        <v>3220000</v>
+      </c>
+      <c r="C3">
+        <v>1475000</v>
+      </c>
+      <c r="D3">
+        <v>2635000</v>
+      </c>
+      <c r="E3">
+        <v>1404000</v>
+      </c>
+      <c r="F3">
+        <v>3757000</v>
+      </c>
+      <c r="G3">
+        <v>2540000</v>
+      </c>
+      <c r="H3">
+        <v>1573000</v>
+      </c>
+      <c r="I3">
+        <v>1484000</v>
+      </c>
+      <c r="J3">
+        <v>2529000</v>
+      </c>
+      <c r="K3">
+        <v>2131000</v>
+      </c>
+      <c r="L3">
+        <v>927000</v>
+      </c>
+      <c r="M3">
+        <v>1909000</v>
+      </c>
+      <c r="N3">
+        <v>2363000</v>
+      </c>
+      <c r="O3">
+        <v>1726000</v>
+      </c>
+      <c r="P3">
+        <v>1222000</v>
+      </c>
+      <c r="Q3">
+        <v>2043000</v>
+      </c>
+      <c r="R3">
+        <v>3798000</v>
+      </c>
+      <c r="S3">
+        <v>796000</v>
+      </c>
+      <c r="T3">
+        <v>1826000</v>
+      </c>
+      <c r="U3">
+        <v>872000</v>
+      </c>
+      <c r="V3">
+        <v>1353000</v>
+      </c>
+      <c r="W3">
+        <v>974000</v>
+      </c>
+      <c r="X3">
+        <v>2229000</v>
+      </c>
+      <c r="Y3">
+        <v>1222000</v>
+      </c>
+      <c r="Z3">
+        <v>2985000</v>
+      </c>
+      <c r="AA3">
+        <v>509000</v>
+      </c>
+      <c r="AB3">
+        <v>200000</v>
+      </c>
+      <c r="AC3">
+        <v>1500000</v>
+      </c>
+      <c r="AD3">
+        <v>0</v>
+      </c>
+      <c r="AE3">
+        <v>0</v>
+      </c>
+      <c r="AF3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
+      <c r="A4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>2094000.0</v>
+      </c>
+      <c r="F4">
+        <v>-5578000.0</v>
+      </c>
+      <c r="G4">
+        <v>11779000.0</v>
+      </c>
+      <c r="H4">
+        <v>-4701000.0</v>
+      </c>
+      <c r="I4">
+        <v>-73000.0</v>
+      </c>
+      <c r="J4">
+        <v>1841000.0</v>
+      </c>
+      <c r="K4">
+        <v>3067000.0</v>
+      </c>
+      <c r="L4">
+        <v>1242000.0</v>
+      </c>
+      <c r="M4">
+        <v>-3513000.0</v>
+      </c>
+      <c r="N4">
+        <v>1612000.0</v>
+      </c>
+      <c r="O4">
+        <v>843000.0</v>
+      </c>
+      <c r="P4">
+        <v>277000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-2060000.0</v>
+      </c>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4"/>
+      <c r="AB4"/>
+      <c r="AC4"/>
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4"/>
+    </row>
+    <row r="5" spans="1:32">
+      <c r="A5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-21450000.0</v>
+      </c>
+      <c r="F5">
+        <v>18581000.0</v>
+      </c>
+      <c r="G5">
+        <v>-18892000.0</v>
+      </c>
+      <c r="H5">
+        <v>-7914000.0</v>
+      </c>
+      <c r="I5">
+        <v>1009000.0</v>
+      </c>
+      <c r="J5">
+        <v>-4742000.0</v>
+      </c>
+      <c r="K5">
+        <v>-2460000.0</v>
+      </c>
+      <c r="L5">
+        <v>-1169000.0</v>
+      </c>
+      <c r="M5">
+        <v>180000.0</v>
+      </c>
+      <c r="N5">
+        <v>333000.0</v>
+      </c>
+      <c r="O5">
+        <v>756000.0</v>
+      </c>
+      <c r="P5">
+        <v>-2000000.0</v>
+      </c>
+      <c r="Q5">
+        <v>-391000.0</v>
+      </c>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5"/>
+      <c r="AB5"/>
+      <c r="AC5"/>
+      <c r="AD5"/>
+      <c r="AE5"/>
+      <c r="AF5"/>
+    </row>
+    <row r="6" spans="1:32">
+      <c r="A6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B6">
+        <v>143000.0</v>
+      </c>
+      <c r="C6">
+        <v>-4306000.0</v>
+      </c>
+      <c r="D6">
+        <v>9214000.0</v>
+      </c>
+      <c r="E6">
+        <v>2094000.0</v>
+      </c>
+      <c r="F6">
+        <v>-5578000.0</v>
+      </c>
+      <c r="G6">
+        <v>11779000.0</v>
+      </c>
+      <c r="H6">
+        <v>-4701000.0</v>
+      </c>
+      <c r="I6">
+        <v>-73000.0</v>
+      </c>
+      <c r="J6">
+        <v>1841000.0</v>
+      </c>
+      <c r="K6">
+        <v>3067000.0</v>
+      </c>
+      <c r="L6">
+        <v>1242000.0</v>
+      </c>
+      <c r="M6">
+        <v>-3513000.0</v>
+      </c>
+      <c r="N6">
+        <v>1612000.0</v>
+      </c>
+      <c r="O6">
+        <v>843000.0</v>
+      </c>
+      <c r="P6">
+        <v>277000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-1494000.0</v>
+      </c>
+      <c r="R6">
+        <v>-1524000.0</v>
+      </c>
+      <c r="S6">
+        <v>-398000.0</v>
+      </c>
+      <c r="T6">
+        <v>-6934000.0</v>
+      </c>
+      <c r="U6">
+        <v>-1794000.0</v>
+      </c>
+      <c r="V6">
+        <v>11212000.0</v>
+      </c>
+      <c r="W6">
+        <v>-2317000.0</v>
+      </c>
+      <c r="X6">
+        <v>-6419000.0</v>
+      </c>
+      <c r="Y6">
+        <v>12612000.0</v>
+      </c>
+      <c r="Z6">
+        <v>570000.0</v>
+      </c>
+      <c r="AA6">
+        <v>2103000.0</v>
+      </c>
+      <c r="AB6">
+        <v>1900000.0</v>
+      </c>
+      <c r="AC6">
+        <v>600000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-340000.0</v>
+      </c>
+      <c r="AE6">
+        <v>619000.0</v>
+      </c>
+      <c r="AF6">
+        <v>174000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
+      <c r="A7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7">
+        <v>-3489000.0</v>
+      </c>
+      <c r="C7">
+        <v>-6337000.0</v>
+      </c>
+      <c r="D7">
+        <v>3944000.0</v>
+      </c>
+      <c r="E7">
+        <v>-4020000.0</v>
+      </c>
+      <c r="F7">
+        <v>9272000.0</v>
+      </c>
+      <c r="G7">
+        <v>-8390000.0</v>
+      </c>
+      <c r="H7">
+        <v>-4888000.0</v>
+      </c>
+      <c r="I7">
+        <v>4994000.0</v>
+      </c>
+      <c r="J7">
+        <v>-6837000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1779000.0</v>
+      </c>
+      <c r="L7">
+        <v>963000.0</v>
+      </c>
+      <c r="M7">
+        <v>1054000.0</v>
+      </c>
+      <c r="N7">
+        <v>2927000.0</v>
+      </c>
+      <c r="O7">
+        <v>2387000.0</v>
+      </c>
+      <c r="P7">
+        <v>-308000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1316000.0</v>
+      </c>
+      <c r="R7">
+        <v>-4741000.0</v>
+      </c>
+      <c r="S7">
+        <v>-3560000.0</v>
+      </c>
+      <c r="T7">
+        <v>-1797000.0</v>
+      </c>
+      <c r="U7">
+        <v>638000.0</v>
+      </c>
+      <c r="V7">
+        <v>-464000.0</v>
+      </c>
+      <c r="W7">
+        <v>555000.0</v>
+      </c>
+      <c r="X7">
+        <v>-653000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-278000.0</v>
+      </c>
+      <c r="Z7">
+        <v>604000.0</v>
+      </c>
+      <c r="AA7">
+        <v>-1317000.0</v>
+      </c>
+      <c r="AB7">
+        <v>100000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-100000.0</v>
+      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
+      <c r="AF7"/>
+    </row>
+    <row r="8" spans="1:32">
+      <c r="A8" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
+      <c r="A9" t="s">
+        <v>225</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9">
+        <v>-7690000.0</v>
+      </c>
+      <c r="I9">
+        <v>1146000.0</v>
+      </c>
+      <c r="J9">
+        <v>-4817000.0</v>
+      </c>
+      <c r="K9">
+        <v>-2444000.0</v>
+      </c>
+      <c r="L9">
+        <v>-455000.0</v>
+      </c>
+      <c r="M9">
+        <v>676000.0</v>
+      </c>
+      <c r="N9">
+        <v>1557000.0</v>
+      </c>
+      <c r="O9">
+        <v>756000.0</v>
+      </c>
+      <c r="P9">
+        <v>1288000.0</v>
+      </c>
+      <c r="Q9">
+        <v>177000.0</v>
+      </c>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9"/>
+      <c r="W9"/>
+      <c r="X9"/>
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9"/>
+      <c r="AB9"/>
+      <c r="AC9"/>
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9"/>
+    </row>
+    <row r="10" spans="1:32">
+      <c r="A10" t="s">
+        <v>226</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10">
+        <v>1133000.0</v>
+      </c>
+      <c r="K10">
+        <v>778000.0</v>
+      </c>
+      <c r="L10">
+        <v>365000.0</v>
+      </c>
+      <c r="M10">
+        <v>579000.0</v>
+      </c>
+      <c r="N10">
+        <v>2176000.0</v>
+      </c>
+      <c r="O10">
+        <v>0.0</v>
+      </c>
+      <c r="P10">
+        <v>2806000.0</v>
+      </c>
+      <c r="Q10">
+        <v>70000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10">
+        <v>519000.0</v>
+      </c>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10">
+        <v>591000.0</v>
+      </c>
+      <c r="W10">
+        <v>982000.0</v>
+      </c>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+    </row>
+    <row r="11" spans="1:32">
+      <c r="A11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>17423000.0</v>
+      </c>
+      <c r="F11">
+        <v>-9332000.0</v>
+      </c>
+      <c r="G11">
+        <v>9347000.0</v>
+      </c>
+      <c r="H11">
+        <v>2802000.0</v>
+      </c>
+      <c r="I11">
+        <v>3848000.0</v>
+      </c>
+      <c r="J11">
+        <v>-2020000.0</v>
+      </c>
+      <c r="K11">
+        <v>665000.0</v>
+      </c>
+      <c r="L11">
+        <v>1418000.0</v>
+      </c>
+      <c r="M11">
+        <v>378000.0</v>
+      </c>
+      <c r="N11">
+        <v>1370000.0</v>
+      </c>
+      <c r="O11">
+        <v>1631000.0</v>
+      </c>
+      <c r="P11">
+        <v>-1596000.0</v>
+      </c>
+      <c r="Q11">
+        <v>1139000.0</v>
+      </c>
+      <c r="R11"/>
+      <c r="S11"/>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+      <c r="Z11"/>
+      <c r="AA11"/>
+      <c r="AB11"/>
+      <c r="AC11"/>
+      <c r="AD11"/>
+      <c r="AE11"/>
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
+      <c r="A12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>2978000.0</v>
+      </c>
+      <c r="F12">
+        <v>6407000.0</v>
+      </c>
+      <c r="G12">
+        <v>595000.0</v>
+      </c>
+      <c r="H12">
+        <v>2270000.0</v>
+      </c>
+      <c r="I12">
+        <v>1606000.0</v>
+      </c>
+      <c r="J12">
+        <v>4225000.0</v>
+      </c>
+      <c r="K12">
+        <v>640000.0</v>
+      </c>
+      <c r="L12">
+        <v>1460000.0</v>
+      </c>
+      <c r="M12">
+        <v>1695000.0</v>
+      </c>
+      <c r="N12">
+        <v>5926000.0</v>
+      </c>
+      <c r="O12">
+        <v>5199000.0</v>
+      </c>
+      <c r="P12">
+        <v>15385000.0</v>
+      </c>
+      <c r="Q12">
+        <v>9376000.0</v>
+      </c>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12"/>
+      <c r="AB12"/>
+      <c r="AC12"/>
+      <c r="AD12"/>
+      <c r="AE12"/>
+      <c r="AF12"/>
+    </row>
+    <row r="13" spans="1:32">
+      <c r="A13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-4020000.0</v>
+      </c>
+      <c r="F13">
+        <v>9272000.0</v>
+      </c>
+      <c r="G13">
+        <v>-8390000.0</v>
+      </c>
+      <c r="H13">
+        <v>-4888000.0</v>
+      </c>
+      <c r="I13">
+        <v>4994000.0</v>
+      </c>
+      <c r="J13">
+        <v>-6837000.0</v>
+      </c>
+      <c r="K13">
+        <v>-1779000.0</v>
+      </c>
+      <c r="L13">
+        <v>963000.0</v>
+      </c>
+      <c r="M13">
+        <v>1054000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+      <c r="Z13"/>
+      <c r="AA13"/>
+      <c r="AB13"/>
+      <c r="AC13"/>
+      <c r="AD13"/>
+      <c r="AE13"/>
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
+      <c r="A14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14">
+        <v>2208000.0</v>
+      </c>
+      <c r="C14">
+        <v>2209000.0</v>
+      </c>
+      <c r="D14">
+        <v>2107000.0</v>
+      </c>
+      <c r="E14">
+        <v>1984000.0</v>
+      </c>
+      <c r="F14">
+        <v>2039000.0</v>
+      </c>
+      <c r="G14">
+        <v>2221000.0</v>
+      </c>
+      <c r="H14">
+        <v>1938000.0</v>
+      </c>
+      <c r="I14">
+        <v>1792000.0</v>
+      </c>
+      <c r="J14">
+        <v>1864000.0</v>
+      </c>
+      <c r="K14">
+        <v>1745000.0</v>
+      </c>
+      <c r="L14">
+        <v>1720000.0</v>
+      </c>
+      <c r="M14">
+        <v>1663000.0</v>
+      </c>
+      <c r="N14">
+        <v>1727000.0</v>
+      </c>
+      <c r="O14">
+        <v>1314000.0</v>
+      </c>
+      <c r="P14">
+        <v>1355000.0</v>
+      </c>
+      <c r="Q14">
+        <v>1394000.0</v>
+      </c>
+      <c r="R14">
+        <v>1483000.0</v>
+      </c>
+      <c r="S14">
+        <v>1232000.0</v>
+      </c>
+      <c r="T14">
+        <v>-1544000.0</v>
+      </c>
+      <c r="U14">
+        <v>1399000.0</v>
+      </c>
+      <c r="V14">
+        <v>1856000.0</v>
+      </c>
+      <c r="W14">
+        <v>1097000.0</v>
+      </c>
+      <c r="X14">
+        <v>966000.0</v>
+      </c>
+      <c r="Y14">
+        <v>952000.0</v>
+      </c>
+      <c r="Z14">
+        <v>774000.0</v>
+      </c>
+      <c r="AA14">
+        <v>528000.0</v>
+      </c>
+      <c r="AB14">
+        <v>500000.0</v>
+      </c>
+      <c r="AC14">
+        <v>700000.0</v>
+      </c>
+      <c r="AD14">
+        <v>582000.0</v>
+      </c>
+      <c r="AE14">
+        <v>530000.0</v>
+      </c>
+      <c r="AF14">
+        <v>528000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:32">
+      <c r="A15" t="s">
+        <v>231</v>
+      </c>
+      <c r="B15">
+        <v>16347000.0</v>
+      </c>
+      <c r="C15">
+        <v>15803000.0</v>
+      </c>
+      <c r="D15">
+        <v>15418000.0</v>
+      </c>
+      <c r="E15">
+        <v>14779000.0</v>
+      </c>
+      <c r="F15">
+        <v>13948000.0</v>
+      </c>
+      <c r="G15">
+        <v>13329000.0</v>
+      </c>
+      <c r="H15">
+        <v>12963000.0</v>
+      </c>
+      <c r="I15">
+        <v>12052000.0</v>
+      </c>
+      <c r="J15">
+        <v>11460000.0</v>
+      </c>
+      <c r="K15">
+        <v>9810000.0</v>
+      </c>
+      <c r="L15">
+        <v>9349000.0</v>
+      </c>
+      <c r="M15">
+        <v>8893000.0</v>
+      </c>
+      <c r="N15">
+        <v>8657000.0</v>
+      </c>
+      <c r="O15">
+        <v>8310000.0</v>
+      </c>
+      <c r="P15">
+        <v>8751000.0</v>
+      </c>
+      <c r="Q15">
+        <v>8865000.0</v>
+      </c>
+      <c r="R15">
+        <v>8649000.0</v>
+      </c>
+      <c r="S15">
+        <v>7281000.0</v>
+      </c>
+      <c r="T15">
+        <v>6565000.0</v>
+      </c>
+      <c r="U15">
+        <v>5983000.0</v>
+      </c>
+      <c r="V15">
+        <v>4727000.0</v>
+      </c>
+      <c r="W15">
+        <v>3139000.0</v>
+      </c>
+      <c r="X15">
+        <v>2663000.0</v>
+      </c>
+      <c r="Y15">
+        <v>2261000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1861000.0</v>
+      </c>
+      <c r="AA15">
+        <v>1479000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1200000.0</v>
+      </c>
+      <c r="AC15">
+        <v>900000.0</v>
+      </c>
+      <c r="AD15">
+        <v>654000.0</v>
+      </c>
+      <c r="AE15">
+        <v>488000.0</v>
+      </c>
+      <c r="AF15">
+        <v>426000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:32">
+      <c r="A16" t="s">
+        <v>232</v>
+      </c>
+      <c r="B16">
+        <v>27779000.0</v>
+      </c>
+      <c r="C16">
+        <v>27636000.0</v>
+      </c>
+      <c r="D16">
+        <v>31942000.0</v>
+      </c>
+      <c r="E16">
+        <v>22728000.0</v>
+      </c>
+      <c r="F16">
+        <v>20634000.0</v>
+      </c>
+      <c r="G16">
+        <v>26212000.0</v>
+      </c>
+      <c r="H16">
+        <v>14433000.0</v>
+      </c>
+      <c r="I16">
+        <v>19134000.0</v>
+      </c>
+      <c r="J16">
+        <v>19207000.0</v>
+      </c>
+      <c r="K16">
+        <v>17366000.0</v>
+      </c>
+      <c r="L16">
+        <v>14299000.0</v>
+      </c>
+      <c r="M16">
+        <v>13057000.0</v>
+      </c>
+      <c r="N16">
+        <v>16570000.0</v>
+      </c>
+      <c r="O16">
+        <v>14958000.0</v>
+      </c>
+      <c r="P16">
+        <v>14115000.0</v>
+      </c>
+      <c r="Q16">
+        <v>13838000.0</v>
+      </c>
+      <c r="R16">
+        <v>15332000.0</v>
+      </c>
+      <c r="S16">
+        <v>16856000.0</v>
+      </c>
+      <c r="T16">
+        <v>17254000.0</v>
+      </c>
+      <c r="U16">
+        <v>24188000.0</v>
+      </c>
+      <c r="V16">
+        <v>25982000.0</v>
+      </c>
+      <c r="W16">
+        <v>14770000.0</v>
+      </c>
+      <c r="X16">
+        <v>17087000.0</v>
+      </c>
+      <c r="Y16">
+        <v>23506000.0</v>
+      </c>
+      <c r="Z16">
+        <v>10894000.0</v>
+      </c>
+      <c r="AA16">
+        <v>10324000.0</v>
+      </c>
+      <c r="AB16">
+        <v>8200000.0</v>
+      </c>
+      <c r="AC16">
+        <v>6300000.0</v>
+      </c>
+      <c r="AD16">
+        <v>5683000.0</v>
+      </c>
+      <c r="AE16">
+        <v>6023000.0</v>
+      </c>
+      <c r="AF16">
+        <v>5404000.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:32">
+      <c r="A17" t="s">
+        <v>233</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+    </row>
+    <row r="18" spans="1:32">
+      <c r="A18" t="s">
+        <v>234</v>
+      </c>
+      <c r="B18">
+        <v>34594000.0</v>
+      </c>
+      <c r="C18">
+        <v>24572000.0</v>
+      </c>
+      <c r="D18">
+        <v>34284000.0</v>
+      </c>
+      <c r="E18">
+        <v>39809000.0</v>
+      </c>
+      <c r="F18">
+        <v>52936000.0</v>
+      </c>
+      <c r="G18">
+        <v>20158000.0</v>
+      </c>
+      <c r="H18">
+        <v>24480000.0</v>
+      </c>
+      <c r="I18">
+        <v>32356000.0</v>
+      </c>
+      <c r="J18">
+        <v>19744000.0</v>
+      </c>
+      <c r="K18">
+        <v>19059000.0</v>
+      </c>
+      <c r="L18">
+        <v>19815000.0</v>
+      </c>
+      <c r="M18">
+        <v>18554000.0</v>
+      </c>
+      <c r="N18">
+        <v>22621000.0</v>
+      </c>
+      <c r="O18">
+        <v>23297000.0</v>
+      </c>
+      <c r="P18">
+        <v>28503000.0</v>
+      </c>
+      <c r="Q18">
+        <v>23607000.0</v>
+      </c>
+      <c r="R18">
+        <v>14937000.0</v>
+      </c>
+      <c r="S18">
+        <v>10081000.0</v>
+      </c>
+      <c r="T18">
+        <v>9001000.0</v>
+      </c>
+      <c r="U18">
+        <v>14662000.0</v>
+      </c>
+      <c r="V18">
+        <v>14065000.0</v>
+      </c>
+      <c r="W18">
+        <v>11050000.0</v>
+      </c>
+      <c r="X18">
+        <v>8483000.0</v>
+      </c>
+      <c r="Y18">
+        <v>4057000.0</v>
+      </c>
+      <c r="Z18">
+        <v>4354000.0</v>
+      </c>
+      <c r="AA18">
+        <v>4289000.0</v>
+      </c>
+      <c r="AB18">
+        <v>5400000.0</v>
+      </c>
+      <c r="AC18">
+        <v>3500000.0</v>
+      </c>
+      <c r="AD18">
+        <v>533000.0</v>
+      </c>
+      <c r="AE18">
+        <v>4206000.0</v>
+      </c>
+      <c r="AF18">
+        <v>-306000.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
+      <c r="A19" t="s">
+        <v>235</v>
+      </c>
+      <c r="B19">
+        <v>37810000.0</v>
+      </c>
+      <c r="C19">
+        <v>-217420000.0</v>
+      </c>
+      <c r="D19">
+        <v>-199808000.0</v>
+      </c>
+      <c r="E19">
+        <v>-310731000.0</v>
+      </c>
+      <c r="F19">
+        <v>-193647000.0</v>
+      </c>
+      <c r="G19">
+        <v>122484000.0</v>
+      </c>
+      <c r="H19">
+        <v>-118498000.0</v>
+      </c>
+      <c r="I19">
+        <v>-100726000.0</v>
+      </c>
+      <c r="J19">
+        <v>-129869000.0</v>
+      </c>
+      <c r="K19">
+        <v>-154335000.0</v>
+      </c>
+      <c r="L19">
+        <v>-78236000.0</v>
+      </c>
+      <c r="M19">
+        <v>-17709000.0</v>
+      </c>
+      <c r="N19">
+        <v>-78627000.0</v>
+      </c>
+      <c r="O19">
+        <v>-45585000.0</v>
+      </c>
+      <c r="P19">
+        <v>12183000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-79709000.0</v>
+      </c>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
+      <c r="A20" t="s">
+        <v>236</v>
+      </c>
+      <c r="B20">
+        <v>916000.0</v>
+      </c>
+      <c r="C20">
+        <v>867000.0</v>
+      </c>
+      <c r="D20">
+        <v>817000.0</v>
+      </c>
+      <c r="E20">
+        <v>796000.0</v>
+      </c>
+      <c r="F20">
+        <v>689000.0</v>
+      </c>
+      <c r="G20">
+        <v>670000.0</v>
+      </c>
+      <c r="H20">
+        <v>653000.0</v>
+      </c>
+      <c r="I20">
+        <v>619000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
+      <c r="A21" t="s">
+        <v>237</v>
+      </c>
+      <c r="B21">
+        <v>41543000.0</v>
+      </c>
+      <c r="C21">
+        <v>76626000.0</v>
+      </c>
+      <c r="D21">
+        <v>-33831000.0</v>
+      </c>
+      <c r="E21">
+        <v>-32859000.0</v>
+      </c>
+      <c r="F21">
+        <v>-125696000.0</v>
+      </c>
+      <c r="G21">
+        <v>77083000.0</v>
+      </c>
+      <c r="H21">
+        <v>-25362000.0</v>
+      </c>
+      <c r="I21">
+        <v>-18441000.0</v>
+      </c>
+      <c r="J21">
+        <v>-50143000.0</v>
+      </c>
+      <c r="K21">
+        <v>-58556000.0</v>
+      </c>
+      <c r="L21">
+        <v>57541000.0</v>
+      </c>
+      <c r="M21">
+        <v>791000.0</v>
+      </c>
+      <c r="N21">
+        <v>-3780000.0</v>
+      </c>
+      <c r="O21">
+        <v>17242000.0</v>
+      </c>
+      <c r="P21">
+        <v>8340000.0</v>
+      </c>
+      <c r="Q21">
+        <v>7552000.0</v>
+      </c>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21"/>
+    </row>
+    <row r="22" spans="1:32">
+      <c r="A22" t="s">
+        <v>200</v>
+      </c>
+      <c r="B22">
+        <v>34394000.0</v>
+      </c>
+      <c r="C22">
+        <v>27045000.0</v>
+      </c>
+      <c r="D22">
+        <v>29518000.0</v>
+      </c>
+      <c r="E22">
+        <v>38990000.0</v>
+      </c>
+      <c r="F22">
+        <v>36269000.0</v>
+      </c>
+      <c r="G22">
+        <v>27129000.0</v>
+      </c>
+      <c r="H22">
+        <v>25525000.0</v>
+      </c>
+      <c r="I22">
+        <v>23536000.0</v>
+      </c>
+      <c r="J22">
+        <v>19588000.0</v>
+      </c>
+      <c r="K22">
+        <v>18009000.0</v>
+      </c>
+      <c r="L22">
+        <v>16206000.0</v>
+      </c>
+      <c r="M22">
+        <v>14709000.0</v>
+      </c>
+      <c r="N22">
+        <v>12965000.0</v>
+      </c>
+      <c r="O22">
+        <v>12688000.0</v>
+      </c>
+      <c r="P22">
+        <v>12364000.0</v>
+      </c>
+      <c r="Q22">
+        <v>12116000.0</v>
+      </c>
+      <c r="R22">
+        <v>13042000.0</v>
+      </c>
+      <c r="S22">
+        <v>14034000.0</v>
+      </c>
+      <c r="T22">
+        <v>13101000.0</v>
+      </c>
+      <c r="U22">
+        <v>12295000.0</v>
+      </c>
+      <c r="V22">
+        <v>12843000.0</v>
+      </c>
+      <c r="W22">
+        <v>8509000.0</v>
+      </c>
+      <c r="X22">
+        <v>7427000.0</v>
+      </c>
+      <c r="Y22">
+        <v>6507000.0</v>
+      </c>
+      <c r="Z22">
+        <v>5493000.0</v>
+      </c>
+      <c r="AA22">
+        <v>4607000.0</v>
+      </c>
+      <c r="AB22">
+        <v>4500000.0</v>
+      </c>
+      <c r="AC22">
+        <v>4000000.0</v>
+      </c>
+      <c r="AD22">
+        <v>3906000.0</v>
+      </c>
+      <c r="AE22">
+        <v>3424000.0</v>
+      </c>
+      <c r="AF22">
+        <v>2720000.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
+      <c r="A23" t="s">
+        <v>238</v>
+      </c>
+      <c r="B23">
+        <v>-60499000.0</v>
+      </c>
+      <c r="C23">
+        <v>125589000.0</v>
+      </c>
+      <c r="D23">
+        <v>220785000.0</v>
+      </c>
+      <c r="E23">
+        <v>277728000.0</v>
+      </c>
+      <c r="F23">
+        <v>152997000.0</v>
+      </c>
+      <c r="G23">
+        <v>261974000.0</v>
+      </c>
+      <c r="H23">
+        <v>123381000.0</v>
+      </c>
+      <c r="I23">
+        <v>108206000.0</v>
+      </c>
+      <c r="J23">
+        <v>170753000.0</v>
+      </c>
+      <c r="K23">
+        <v>198018000.0</v>
+      </c>
+      <c r="L23">
+        <v>18370000.0</v>
+      </c>
+      <c r="M23">
+        <v>420000.0</v>
+      </c>
+      <c r="N23">
+        <v>53049000.0</v>
+      </c>
+      <c r="O23">
+        <v>-14341000.0</v>
+      </c>
+      <c r="P23">
+        <v>-45653000.0</v>
+      </c>
+      <c r="Q23">
+        <v>51883000.0</v>
+      </c>
+      <c r="R23">
+        <v>21947000.0</v>
+      </c>
+      <c r="S23">
+        <v>144477000.0</v>
+      </c>
+      <c r="T23">
+        <v>-23871000.0</v>
+      </c>
+      <c r="U23">
+        <v>91422000.0</v>
+      </c>
+      <c r="V23">
+        <v>151485000.0</v>
+      </c>
+      <c r="W23">
+        <v>10767000.0</v>
+      </c>
+      <c r="X23">
+        <v>24853000.0</v>
+      </c>
+      <c r="Y23">
+        <v>71535000.0</v>
+      </c>
+      <c r="Z23">
+        <v>8123000.0</v>
+      </c>
+      <c r="AA23">
+        <v>49108000.0</v>
+      </c>
+      <c r="AB23">
+        <v>3600000.0</v>
+      </c>
+      <c r="AC23">
+        <v>31900000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1526000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1962000.0</v>
+      </c>
+      <c r="AF23">
+        <v>-8521000.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:32">
+      <c r="A24" t="s">
+        <v>239</v>
+      </c>
+      <c r="B24">
+        <v>-37592000.0</v>
+      </c>
+      <c r="C24">
+        <v>-234583000.0</v>
+      </c>
+      <c r="D24">
+        <v>-214265000.0</v>
+      </c>
+      <c r="E24">
+        <v>64555000.0</v>
+      </c>
+      <c r="F24">
+        <v>-4345000.0</v>
+      </c>
+      <c r="G24">
+        <v>-51855000.0</v>
+      </c>
+      <c r="H24">
+        <v>3791000.0</v>
+      </c>
+      <c r="I24">
+        <v>-86846000.0</v>
+      </c>
+      <c r="J24">
+        <v>-93114000.0</v>
+      </c>
+      <c r="K24">
+        <v>-77017000.0</v>
+      </c>
+      <c r="L24">
+        <v>-81904000.0</v>
+      </c>
+      <c r="M24">
+        <v>-42921000.0</v>
+      </c>
+      <c r="N24">
+        <v>-10342000.0</v>
+      </c>
+      <c r="O24">
+        <v>8406000.0</v>
+      </c>
+      <c r="P24">
+        <v>11400000.0</v>
+      </c>
+      <c r="Q24">
+        <v>56017000.0</v>
+      </c>
+      <c r="R24">
+        <v>15838000.0</v>
+      </c>
+      <c r="S24">
+        <v>-63410000.0</v>
+      </c>
+      <c r="T24">
+        <v>-82826000.0</v>
+      </c>
+      <c r="U24">
+        <v>-68622000.0</v>
+      </c>
+      <c r="V24">
+        <v>-106450000.0</v>
+      </c>
+      <c r="W24">
+        <v>-79756000.0</v>
+      </c>
+      <c r="X24">
+        <v>-67000000.0</v>
+      </c>
+      <c r="Y24">
+        <v>-31242000.0</v>
+      </c>
+      <c r="Z24">
+        <v>-36807000.0</v>
+      </c>
+      <c r="AA24">
+        <v>-32862000.0</v>
+      </c>
+      <c r="AB24">
+        <v>-23800000.0</v>
+      </c>
+      <c r="AC24">
+        <v>-28300000.0</v>
+      </c>
+      <c r="AD24">
+        <v>14074000.0</v>
+      </c>
+      <c r="AE24">
+        <v>23200000.0</v>
+      </c>
+      <c r="AF24">
+        <v>5992000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
+      <c r="A25" t="s">
+        <v>240</v>
+      </c>
+      <c r="B25">
+        <v>2401000.0</v>
+      </c>
+      <c r="C25">
+        <v>1186000.0</v>
+      </c>
+      <c r="D25">
+        <v>1587000.0</v>
+      </c>
+      <c r="E25">
+        <v>3577000.0</v>
+      </c>
+      <c r="F25">
+        <v>7258000.0</v>
+      </c>
+      <c r="G25">
+        <v>1348000.0</v>
+      </c>
+      <c r="H25">
+        <v>2577000.0</v>
+      </c>
+      <c r="I25">
+        <v>3622000.0</v>
+      </c>
+      <c r="J25">
+        <v>5183000.0</v>
+      </c>
+      <c r="K25">
+        <v>3024000.0</v>
+      </c>
+      <c r="L25">
+        <v>1225000.0</v>
+      </c>
+      <c r="M25">
+        <v>2588000.0</v>
+      </c>
+      <c r="N25">
+        <v>7207000.0</v>
+      </c>
+      <c r="O25">
+        <v>8657000.0</v>
+      </c>
+      <c r="P25">
+        <v>15562000.0</v>
+      </c>
+      <c r="Q25">
+        <v>10392000.0</v>
+      </c>
+      <c r="R25">
+        <v>10124000.0</v>
+      </c>
+      <c r="S25">
+        <v>173000.0</v>
+      </c>
+      <c r="T25">
+        <v>1531000.0</v>
+      </c>
+      <c r="U25">
+        <v>1626000.0</v>
+      </c>
+      <c r="V25">
+        <v>791000.0</v>
+      </c>
+      <c r="W25">
+        <v>1862000.0</v>
+      </c>
+      <c r="X25">
+        <v>2972000.0</v>
+      </c>
+      <c r="Y25">
+        <v>-1647000.0</v>
+      </c>
+      <c r="Z25">
+        <v>468000.0</v>
+      </c>
+      <c r="AA25">
+        <v>832000.0</v>
+      </c>
+      <c r="AB25">
+        <v>700000.0</v>
+      </c>
+      <c r="AC25">
+        <v>500000.0</v>
+      </c>
+      <c r="AD25">
+        <v>-3955000.0</v>
+      </c>
+      <c r="AE25">
+        <v>252000.0</v>
+      </c>
+      <c r="AF25">
+        <v>-3554000.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
+      <c r="A26" t="s">
+        <v>241</v>
+      </c>
+      <c r="B26">
+        <v>-282000.0</v>
+      </c>
+      <c r="C26">
+        <v>-212000.0</v>
+      </c>
+      <c r="D26">
+        <v>-250000.0</v>
+      </c>
+      <c r="E26">
+        <v>-277000.0</v>
+      </c>
+      <c r="F26">
+        <v>-253000.0</v>
+      </c>
+      <c r="G26">
+        <v>-156000.0</v>
+      </c>
+      <c r="H26">
+        <v>-183000.0</v>
+      </c>
+      <c r="I26">
+        <v>-168000.0</v>
+      </c>
+      <c r="J26">
+        <v>-154000.0</v>
+      </c>
+      <c r="K26">
+        <v>-129000.0</v>
+      </c>
+      <c r="L26">
+        <v>-180000.0</v>
+      </c>
+      <c r="M26">
+        <v>457000.0</v>
+      </c>
+      <c r="N26">
+        <v>-12500000.0</v>
+      </c>
+      <c r="O26">
+        <v>499000.0</v>
+      </c>
+      <c r="P26">
+        <v>-12500000.0</v>
+      </c>
+      <c r="Q26">
+        <v>416000.0</v>
+      </c>
+      <c r="R26">
+        <v>-263000.0</v>
+      </c>
+      <c r="S26">
+        <v>-1414000.0</v>
+      </c>
+      <c r="T26">
+        <v>-1687000.0</v>
+      </c>
+      <c r="U26">
+        <v>-3052000.0</v>
+      </c>
+      <c r="V26">
+        <v>-3032000.0</v>
+      </c>
+      <c r="W26">
+        <v>-404000.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26">
+        <v>-48000.0</v>
+      </c>
+      <c r="AE26">
+        <v>-26000.0</v>
+      </c>
+      <c r="AF26">
+        <v>-54000.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
+      <c r="A27" t="s">
+        <v>242</v>
+      </c>
+      <c r="B27">
+        <v>966000.0</v>
+      </c>
+      <c r="C27">
+        <v>895000.0</v>
+      </c>
+      <c r="D27">
+        <v>820000.0</v>
+      </c>
+      <c r="E27">
+        <v>809000.0</v>
+      </c>
+      <c r="F27">
+        <v>856000.0</v>
+      </c>
+      <c r="G27">
+        <v>652000.0</v>
+      </c>
+      <c r="H27">
+        <v>565000.0</v>
+      </c>
+      <c r="I27">
+        <v>381000.0</v>
+      </c>
+      <c r="J27">
+        <v>392000.0</v>
+      </c>
+      <c r="K27">
+        <v>298000.0</v>
+      </c>
+      <c r="L27">
+        <v>296000.0</v>
+      </c>
+      <c r="M27">
+        <v>431000.0</v>
+      </c>
+      <c r="N27">
+        <v>214000.0</v>
+      </c>
+      <c r="O27">
+        <v>85000.0</v>
+      </c>
+      <c r="P27">
+        <v>22000.0</v>
+      </c>
+      <c r="Q27">
+        <v>37000.0</v>
+      </c>
+      <c r="R27">
+        <v>37000.0</v>
+      </c>
+      <c r="S27">
+        <v>37000.0</v>
+      </c>
+      <c r="T27">
+        <v>-16000.0</v>
+      </c>
+      <c r="U27">
+        <v>-18000.0</v>
+      </c>
+      <c r="V27"/>
+      <c r="W27">
+        <v>4000.0</v>
+      </c>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
+      <c r="A28" t="s">
+        <v>243</v>
+      </c>
+      <c r="B28">
+        <v>-34669000.0</v>
+      </c>
+      <c r="C28">
+        <v>187067000.0</v>
+      </c>
+      <c r="D28">
+        <v>172103000.0</v>
+      </c>
+      <c r="E28">
+        <v>208461000.0</v>
+      </c>
+      <c r="F28">
+        <v>139478000.0</v>
+      </c>
+      <c r="G28">
+        <v>239152000.0</v>
+      </c>
+      <c r="H28">
+        <v>85526000.0</v>
+      </c>
+      <c r="I28">
+        <v>78164000.0</v>
+      </c>
+      <c r="J28">
+        <v>109628000.0</v>
+      </c>
+      <c r="K28">
+        <v>130054000.0</v>
+      </c>
+      <c r="L28">
+        <v>66847000.0</v>
+      </c>
+      <c r="M28">
+        <v>-7225000.0</v>
+      </c>
+      <c r="N28">
+        <v>52585000.0</v>
+      </c>
+      <c r="O28">
+        <v>-4910000.0</v>
+      </c>
+      <c r="P28">
+        <v>-45633000.0</v>
+      </c>
+      <c r="Q28">
+        <v>50986000.0</v>
+      </c>
+      <c r="R28">
+        <v>-8418000.0</v>
+      </c>
+      <c r="S28">
+        <v>91892000.0</v>
+      </c>
+      <c r="T28">
+        <v>105559000.0</v>
+      </c>
+      <c r="U28">
+        <v>47943000.0</v>
+      </c>
+      <c r="V28">
+        <v>136112000.0</v>
+      </c>
+      <c r="W28">
+        <v>57430000.0</v>
+      </c>
+      <c r="X28">
+        <v>66677000.0</v>
+      </c>
+      <c r="Y28">
+        <v>50965000.0</v>
+      </c>
+      <c r="Z28">
+        <v>34758000.0</v>
+      </c>
+      <c r="AA28">
+        <v>45444000.0</v>
+      </c>
+      <c r="AB28">
+        <v>51000000.0</v>
+      </c>
+      <c r="AC28">
+        <v>16300000.0</v>
+      </c>
+      <c r="AD28">
+        <v>31567000.0</v>
+      </c>
+      <c r="AE28">
+        <v>14893000.0</v>
+      </c>
+      <c r="AF28">
+        <v>12255000.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:32">
+      <c r="A29" t="s">
+        <v>244</v>
+      </c>
+      <c r="B29">
+        <v>37814000.0</v>
+      </c>
+      <c r="C29">
+        <v>26047000.0</v>
+      </c>
+      <c r="D29">
+        <v>36919000.0</v>
+      </c>
+      <c r="E29">
+        <v>41213000.0</v>
+      </c>
+      <c r="F29">
+        <v>56693000.0</v>
+      </c>
+      <c r="G29">
+        <v>22698000.0</v>
+      </c>
+      <c r="H29">
+        <v>26053000.0</v>
+      </c>
+      <c r="I29">
+        <v>33840000.0</v>
+      </c>
+      <c r="J29">
+        <v>22273000.0</v>
+      </c>
+      <c r="K29">
+        <v>21190000.0</v>
+      </c>
+      <c r="L29">
+        <v>20742000.0</v>
+      </c>
+      <c r="M29">
+        <v>20463000.0</v>
+      </c>
+      <c r="N29">
+        <v>24984000.0</v>
+      </c>
+      <c r="O29">
+        <v>25023000.0</v>
+      </c>
+      <c r="P29">
+        <v>29725000.0</v>
+      </c>
+      <c r="Q29">
+        <v>25650000.0</v>
+      </c>
+      <c r="R29">
+        <v>18735000.0</v>
+      </c>
+      <c r="S29">
+        <v>10877000.0</v>
+      </c>
+      <c r="T29">
+        <v>10827000.0</v>
+      </c>
+      <c r="U29">
+        <v>15534000.0</v>
+      </c>
+      <c r="V29">
+        <v>15418000.0</v>
+      </c>
+      <c r="W29">
+        <v>12024000.0</v>
+      </c>
+      <c r="X29">
+        <v>10712000.0</v>
+      </c>
+      <c r="Y29">
+        <v>5279000.0</v>
+      </c>
+      <c r="Z29">
+        <v>7339000.0</v>
+      </c>
+      <c r="AA29">
+        <v>4798000.0</v>
+      </c>
+      <c r="AB29">
+        <v>5600000.0</v>
+      </c>
+      <c r="AC29">
+        <v>5000000.0</v>
+      </c>
+      <c r="AD29">
+        <v>533000.0</v>
+      </c>
+      <c r="AE29">
+        <v>4206000.0</v>
+      </c>
+      <c r="AF29">
+        <v>-306000.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:32">
+      <c r="A30" t="s">
+        <v>245</v>
+      </c>
+      <c r="B30">
+        <v>-3002000.0</v>
+      </c>
+      <c r="C30">
+        <v>-217420000.0</v>
+      </c>
+      <c r="D30">
+        <v>-199808000.0</v>
+      </c>
+      <c r="E30">
+        <v>-247580000.0</v>
+      </c>
+      <c r="F30">
+        <v>-201749000.0</v>
+      </c>
+      <c r="G30">
+        <v>-250071000.0</v>
+      </c>
+      <c r="H30">
+        <v>-116280000.0</v>
+      </c>
+      <c r="I30">
+        <v>-112077000.0</v>
+      </c>
+      <c r="J30">
+        <v>-130060000.0</v>
+      </c>
+      <c r="K30">
+        <v>-148177000.0</v>
+      </c>
+      <c r="L30">
+        <v>-86347000.0</v>
+      </c>
+      <c r="M30">
+        <v>-16751000.0</v>
+      </c>
+      <c r="N30">
+        <v>-75957000.0</v>
+      </c>
+      <c r="O30">
+        <v>-19270000.0</v>
+      </c>
+      <c r="P30">
+        <v>16185000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-78130000.0</v>
+      </c>
+      <c r="R30">
+        <v>-11841000.0</v>
+      </c>
+      <c r="S30">
+        <v>-103167000.0</v>
+      </c>
+      <c r="T30">
+        <v>-123320000.0</v>
+      </c>
+      <c r="U30">
+        <v>-65271000.0</v>
+      </c>
+      <c r="V30">
+        <v>-140318000.0</v>
+      </c>
+      <c r="W30">
+        <v>-71771000.0</v>
+      </c>
+      <c r="X30">
+        <v>-83808000.0</v>
+      </c>
+      <c r="Y30">
+        <v>-43632000.0</v>
+      </c>
+      <c r="Z30">
+        <v>-41527000.0</v>
+      </c>
+      <c r="AA30">
+        <v>-48139000.0</v>
+      </c>
+      <c r="AB30">
+        <v>-54700000.0</v>
+      </c>
+      <c r="AC30">
+        <v>-20600000.0</v>
+      </c>
+      <c r="AD30">
+        <v>-32440000.0</v>
+      </c>
+      <c r="AE30">
+        <v>-18480000.0</v>
+      </c>
+      <c r="AF30">
+        <v>-11775000.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:DU30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:125">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>94</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>95</v>
+      </c>
+      <c r="E1" t="s">
+        <v>96</v>
+      </c>
+      <c r="F1" t="s">
+        <v>97</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>98</v>
+      </c>
+      <c r="I1" t="s">
+        <v>99</v>
+      </c>
+      <c r="J1" t="s">
+        <v>100</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>101</v>
+      </c>
+      <c r="M1" t="s">
+        <v>102</v>
+      </c>
+      <c r="N1" t="s">
+        <v>103</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>104</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>105</v>
+      </c>
+      <c r="R1" t="s">
+        <v>106</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>107</v>
+      </c>
+      <c r="U1" t="s">
+        <v>108</v>
+      </c>
+      <c r="V1" t="s">
+        <v>109</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>110</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>111</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>124</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>127</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>130</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>145</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>148</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>149</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>150</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>157</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>160</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>163</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CT1" t="s">
+        <v>166</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>25</v>
+      </c>
+      <c r="CV1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CW1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CX1" t="s">
+        <v>169</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>26</v>
+      </c>
+      <c r="CZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DA1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DB1" t="s">
+        <v>172</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>27</v>
+      </c>
+      <c r="DD1" t="s">
+        <v>173</v>
+      </c>
+      <c r="DE1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DF1" t="s">
+        <v>175</v>
+      </c>
+      <c r="DG1" t="s">
+        <v>28</v>
+      </c>
+      <c r="DH1" t="s">
+        <v>176</v>
+      </c>
+      <c r="DI1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DJ1" t="s">
+        <v>178</v>
+      </c>
+      <c r="DK1" t="s">
+        <v>29</v>
+      </c>
+      <c r="DL1" t="s">
+        <v>179</v>
+      </c>
+      <c r="DM1" t="s">
+        <v>180</v>
+      </c>
+      <c r="DN1" t="s">
+        <v>181</v>
+      </c>
+      <c r="DO1" t="s">
+        <v>30</v>
+      </c>
+      <c r="DP1" t="s">
+        <v>182</v>
+      </c>
+      <c r="DQ1" t="s">
+        <v>183</v>
+      </c>
+      <c r="DR1" t="s">
+        <v>184</v>
+      </c>
+      <c r="DS1" t="s">
+        <v>31</v>
+      </c>
+      <c r="DT1" t="s">
+        <v>185</v>
+      </c>
+      <c r="DU1" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="2" spans="1:125">
+      <c r="A2" t="s">
+        <v>218</v>
+      </c>
+      <c r="B2">
+        <v>27779000.0</v>
+      </c>
+      <c r="C2">
+        <v>31606000.0</v>
+      </c>
+      <c r="D2">
+        <v>27360000.0</v>
+      </c>
+      <c r="E2">
+        <v>26432000.0</v>
+      </c>
+      <c r="F2">
+        <v>27636000.0</v>
+      </c>
+      <c r="G2">
+        <v>35136000.0</v>
+      </c>
+      <c r="H2">
+        <v>27816000.0</v>
+      </c>
+      <c r="I2">
+        <v>23875000.0</v>
+      </c>
+      <c r="J2">
+        <v>31942000.0</v>
+      </c>
+      <c r="K2">
+        <v>29894000.0</v>
+      </c>
+      <c r="L2">
+        <v>25077000.0</v>
+      </c>
+      <c r="M2">
+        <v>27458000.0</v>
+      </c>
+      <c r="N2">
+        <v>22728000.0</v>
+      </c>
+      <c r="O2">
+        <v>27408000.0</v>
+      </c>
+      <c r="P2">
+        <v>23453000.0</v>
+      </c>
+      <c r="Q2">
+        <v>22051000.0</v>
+      </c>
+      <c r="R2">
+        <v>20634000.0</v>
+      </c>
+      <c r="S2">
+        <v>27126000.0</v>
+      </c>
+      <c r="T2">
+        <v>27092000.0</v>
+      </c>
+      <c r="U2">
+        <v>20029000.0</v>
+      </c>
+      <c r="V2">
+        <v>26212000.0</v>
+      </c>
+      <c r="W2">
+        <v>22742000.0</v>
+      </c>
+      <c r="X2">
+        <v>22143000.0</v>
+      </c>
+      <c r="Y2">
+        <v>21117000.0</v>
+      </c>
+      <c r="Z2">
+        <v>14433000.0</v>
+      </c>
+      <c r="AA2">
+        <v>21418000.0</v>
+      </c>
+      <c r="AB2">
+        <v>16918000.0</v>
+      </c>
+      <c r="AC2">
+        <v>15270000.0</v>
+      </c>
+      <c r="AD2">
+        <v>19134000.0</v>
+      </c>
+      <c r="AE2">
+        <v>21649000.0</v>
+      </c>
+      <c r="AF2">
+        <v>21056000.0</v>
+      </c>
+      <c r="AG2">
+        <v>16559000.0</v>
+      </c>
+      <c r="AH2">
+        <v>19207000.0</v>
+      </c>
+      <c r="AI2">
+        <v>22375000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>20189000.0</v>
+      </c>
+      <c r="AK2">
+        <v>17600000.0</v>
+      </c>
+      <c r="AL2">
+        <v>17366000.0</v>
+      </c>
+      <c r="AM2">
+        <v>23456000.0</v>
+      </c>
+      <c r="AN2">
+        <v>20838000.0</v>
+      </c>
+      <c r="AO2">
+        <v>14533000.0</v>
+      </c>
+      <c r="AP2">
+        <v>14299000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>19169000.0</v>
+      </c>
+      <c r="AR2">
+        <v>16481000.0</v>
+      </c>
+      <c r="AS2">
+        <v>13855000.0</v>
+      </c>
+      <c r="AT2">
+        <v>13057000.0</v>
+      </c>
+      <c r="AU2">
+        <v>17167000.0</v>
+      </c>
+      <c r="AV2">
+        <v>20416000.0</v>
+      </c>
+      <c r="AW2">
+        <v>13894000.0</v>
+      </c>
+      <c r="AX2">
+        <v>16570000.0</v>
+      </c>
+      <c r="AY2">
+        <v>20117000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>18683000.0</v>
+      </c>
+      <c r="BA2">
+        <v>16523000.0</v>
+      </c>
+      <c r="BB2">
+        <v>14958000.0</v>
+      </c>
+      <c r="BC2">
+        <v>14904000.0</v>
+      </c>
+      <c r="BD2">
+        <v>14192000.0</v>
+      </c>
+      <c r="BE2">
+        <v>12123000.0</v>
+      </c>
+      <c r="BF2">
+        <v>14115000.0</v>
+      </c>
+      <c r="BG2">
+        <v>16563000.0</v>
+      </c>
+      <c r="BH2">
+        <v>14322000.0</v>
+      </c>
+      <c r="BI2">
+        <v>13700000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>13838000.0</v>
+      </c>
+      <c r="BK2">
+        <v>13880000.0</v>
+      </c>
+      <c r="BL2">
+        <v>22219000.0</v>
+      </c>
+      <c r="BM2">
+        <v>11731000.0</v>
+      </c>
+      <c r="BN2">
+        <v>15332000.0</v>
+      </c>
+      <c r="BO2">
+        <v>16421000.0</v>
+      </c>
+      <c r="BP2">
+        <v>18575000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>15815000.0</v>
+      </c>
+      <c r="BR2">
+        <v>16856000.0</v>
+      </c>
+      <c r="BS2">
+        <v>21667000.0</v>
+      </c>
+      <c r="BT2">
+        <v>19997000.0</v>
+      </c>
+      <c r="BU2">
+        <v>15837000.0</v>
+      </c>
+      <c r="BV2">
+        <v>17254000.0</v>
+      </c>
+      <c r="BW2">
+        <v>27339000.0</v>
+      </c>
+      <c r="BX2">
+        <v>21349000.0</v>
+      </c>
+      <c r="BY2">
+        <v>21103000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>24188000.0</v>
+      </c>
+      <c r="CA2">
+        <v>26512000.0</v>
+      </c>
+      <c r="CB2">
+        <v>22606000.0</v>
+      </c>
+      <c r="CC2">
+        <v>21052000.0</v>
+      </c>
+      <c r="CD2">
+        <v>25982000.0</v>
+      </c>
+      <c r="CE2">
+        <v>32007000.0</v>
+      </c>
+      <c r="CF2">
+        <v>22080000.0</v>
+      </c>
+      <c r="CG2">
+        <v>22206000.0</v>
+      </c>
+      <c r="CH2">
+        <v>14770000.0</v>
+      </c>
+      <c r="CI2">
+        <v>16659000.0</v>
+      </c>
+      <c r="CJ2">
+        <v>13777000.0</v>
+      </c>
+      <c r="CK2">
+        <v>9236000.0</v>
+      </c>
+      <c r="CL2">
+        <v>17087000.0</v>
+      </c>
+      <c r="CM2">
+        <v>13758000.0</v>
+      </c>
+      <c r="CN2">
+        <v>19073000.0</v>
+      </c>
+      <c r="CO2">
+        <v>13946000.0</v>
+      </c>
+      <c r="CP2">
+        <v>23506000.0</v>
+      </c>
+      <c r="CQ2">
+        <v>19904000.0</v>
+      </c>
+      <c r="CR2">
+        <v>9573000.0</v>
+      </c>
+      <c r="CS2">
+        <v>7829000.0</v>
+      </c>
+      <c r="CT2">
+        <v>10894000.0</v>
+      </c>
+      <c r="CU2">
+        <v>13447000.0</v>
+      </c>
+      <c r="CV2">
+        <v>11121000.0</v>
+      </c>
+      <c r="CW2">
+        <v>6897000.0</v>
+      </c>
+      <c r="CX2">
+        <v>10324000.0</v>
+      </c>
+      <c r="CY2">
+        <v>8620000.0</v>
+      </c>
+      <c r="CZ2">
+        <v>10342000.0</v>
+      </c>
+      <c r="DA2">
+        <v>9348000.0</v>
+      </c>
+      <c r="DB2">
+        <v>8221000.0</v>
+      </c>
+      <c r="DC2">
+        <v>6400000.0</v>
+      </c>
+      <c r="DD2">
+        <v>6500000.0</v>
+      </c>
+      <c r="DE2">
+        <v>5600000.0</v>
+      </c>
+      <c r="DF2">
+        <v>6300000.0</v>
+      </c>
+      <c r="DG2">
+        <v>1.0</v>
+      </c>
+      <c r="DH2">
+        <v>1.0</v>
+      </c>
+      <c r="DI2">
+        <v>1.0</v>
+      </c>
+      <c r="DJ2">
+        <v>210000.0</v>
+      </c>
+      <c r="DK2">
+        <v>0.0</v>
+      </c>
+      <c r="DL2">
+        <v>1.0</v>
+      </c>
+      <c r="DM2">
+        <v>1.0</v>
+      </c>
+      <c r="DN2">
+        <v>50000.0</v>
+      </c>
+      <c r="DO2">
+        <v>89999.0</v>
+      </c>
+      <c r="DP2">
+        <v>1840000.0</v>
+      </c>
+      <c r="DQ2">
+        <v>100000.0</v>
+      </c>
+      <c r="DR2">
+        <v>100000.0</v>
+      </c>
+      <c r="DS2"/>
+      <c r="DT2">
+        <v>1580000.0</v>
+      </c>
+      <c r="DU2">
+        <v>1.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:125">
+      <c r="A3" t="s">
+        <v>219</v>
+      </c>
+      <c r="B3">
+        <v>526000</v>
+      </c>
+      <c r="C3">
+        <v>1434000</v>
+      </c>
+      <c r="D3">
+        <v>299000</v>
+      </c>
+      <c r="E3">
+        <v>135000</v>
+      </c>
+      <c r="F3">
+        <v>1352000</v>
+      </c>
+      <c r="G3">
+        <v>979000</v>
+      </c>
+      <c r="H3">
+        <v>111000</v>
+      </c>
+      <c r="I3">
+        <v>59000</v>
+      </c>
+      <c r="J3">
+        <v>326000</v>
+      </c>
+      <c r="K3">
+        <v>382000</v>
+      </c>
+      <c r="L3">
+        <v>1667000</v>
+      </c>
+      <c r="M3">
+        <v>60000</v>
+      </c>
+      <c r="N3">
+        <v>526000</v>
+      </c>
+      <c r="O3">
+        <v>239000</v>
+      </c>
+      <c r="P3">
+        <v>58000</v>
+      </c>
+      <c r="Q3">
+        <v>404000</v>
+      </c>
+      <c r="R3">
+        <v>703000</v>
+      </c>
+      <c r="S3">
+        <v>345000</v>
+      </c>
+      <c r="T3">
+        <v>115000</v>
+      </c>
+      <c r="U3">
+        <v>40000</v>
+      </c>
+      <c r="V3">
+        <v>3257000</v>
+      </c>
+      <c r="W3">
+        <v>4935000</v>
+      </c>
+      <c r="X3">
+        <v>7000000</v>
+      </c>
+      <c r="Y3">
+        <v>86000</v>
+      </c>
+      <c r="Z3">
+        <v>389000</v>
+      </c>
+      <c r="AA3">
+        <v>613000</v>
+      </c>
+      <c r="AB3">
+        <v>740000</v>
+      </c>
+      <c r="AC3">
+        <v>59000</v>
+      </c>
+      <c r="AD3">
+        <v>161000</v>
+      </c>
+      <c r="AE3">
+        <v>1051000</v>
+      </c>
+      <c r="AF3">
+        <v>216000</v>
+      </c>
+      <c r="AG3">
+        <v>85000</v>
+      </c>
+      <c r="AH3">
+        <v>132000</v>
+      </c>
+      <c r="AI3">
+        <v>1615000</v>
+      </c>
+      <c r="AJ3">
+        <v>834000</v>
+      </c>
+      <c r="AK3">
+        <v>58000</v>
+      </c>
+      <c r="AL3">
+        <v>22000</v>
+      </c>
+      <c r="AM3">
+        <v>866000</v>
+      </c>
+      <c r="AN3">
+        <v>1104000</v>
+      </c>
+      <c r="AO3">
+        <v>153000</v>
+      </c>
+      <c r="AP3">
+        <v>8000</v>
+      </c>
+      <c r="AQ3">
+        <v>556000</v>
+      </c>
+      <c r="AR3">
+        <v>193000</v>
+      </c>
+      <c r="AS3">
+        <v>102000</v>
+      </c>
+      <c r="AT3">
+        <v>76000</v>
+      </c>
+      <c r="AU3">
+        <v>319000</v>
+      </c>
+      <c r="AV3">
+        <v>1194000</v>
+      </c>
+      <c r="AW3">
+        <v>325000</v>
+      </c>
+      <c r="AX3">
+        <v>71000</v>
+      </c>
+      <c r="AY3">
+        <v>398000</v>
+      </c>
+      <c r="AZ3">
+        <v>198000</v>
+      </c>
+      <c r="BA3">
+        <v>1483000</v>
+      </c>
+      <c r="BB3">
+        <v>284000</v>
+      </c>
+      <c r="BC3">
+        <v>1172000</v>
+      </c>
+      <c r="BD3">
+        <v>233000</v>
+      </c>
+      <c r="BE3">
+        <v>108000</v>
+      </c>
+      <c r="BF3">
+        <v>213000</v>
+      </c>
+      <c r="BG3">
+        <v>307000</v>
+      </c>
+      <c r="BH3">
+        <v>858000</v>
+      </c>
+      <c r="BI3">
+        <v>6000</v>
+      </c>
+      <c r="BJ3">
+        <v>51000</v>
+      </c>
+      <c r="BK3">
+        <v>855000</v>
+      </c>
+      <c r="BL3">
+        <v>54000</v>
+      </c>
+      <c r="BM3">
+        <v>1027000</v>
+      </c>
+      <c r="BN3">
+        <v>107000</v>
+      </c>
+      <c r="BO3">
+        <v>354000</v>
+      </c>
+      <c r="BP3">
+        <v>113000</v>
+      </c>
+      <c r="BQ3">
+        <v>122000</v>
+      </c>
+      <c r="BR3">
+        <v>3209000</v>
+      </c>
+      <c r="BS3">
+        <v>51000</v>
+      </c>
+      <c r="BT3">
+        <v>557000</v>
+      </c>
+      <c r="BU3">
+        <v>105000</v>
+      </c>
+      <c r="BV3">
+        <v>83000</v>
+      </c>
+      <c r="BW3">
+        <v>1001000</v>
+      </c>
+      <c r="BX3">
+        <v>440000</v>
+      </c>
+      <c r="BY3">
+        <v>253000</v>
+      </c>
+      <c r="BZ3">
+        <v>132000</v>
+      </c>
+      <c r="CA3">
+        <v>872000</v>
+      </c>
+      <c r="CB3">
+        <v>384000</v>
+      </c>
+      <c r="CC3">
+        <v>108000</v>
+      </c>
+      <c r="CD3">
+        <v>148000</v>
+      </c>
+      <c r="CE3">
+        <v>236000</v>
+      </c>
+      <c r="CF3">
+        <v>339000</v>
+      </c>
+      <c r="CG3">
+        <v>283000</v>
+      </c>
+      <c r="CH3">
+        <v>495000</v>
+      </c>
+      <c r="CI3">
+        <v>100000</v>
+      </c>
+      <c r="CJ3">
+        <v>94000</v>
+      </c>
+      <c r="CK3">
+        <v>493000</v>
+      </c>
+      <c r="CL3">
+        <v>287000</v>
+      </c>
+      <c r="CM3">
+        <v>237000</v>
+      </c>
+      <c r="CN3">
+        <v>1668000</v>
+      </c>
+      <c r="CO3">
+        <v>251000</v>
+      </c>
+      <c r="CP3">
+        <v>73000</v>
+      </c>
+      <c r="CQ3">
+        <v>226000</v>
+      </c>
+      <c r="CR3">
+        <v>312000</v>
+      </c>
+      <c r="CS3">
+        <v>234000</v>
+      </c>
+      <c r="CT3">
+        <v>450000</v>
+      </c>
+      <c r="CU3">
+        <v>1587000</v>
+      </c>
+      <c r="CV3">
+        <v>342000</v>
+      </c>
+      <c r="CW3">
+        <v>491000</v>
+      </c>
+      <c r="CX3">
+        <v>565000</v>
+      </c>
+      <c r="CY3">
+        <v>157000</v>
+      </c>
+      <c r="CZ3">
+        <v>276000</v>
+      </c>
+      <c r="DA3">
+        <v>71000</v>
+      </c>
+      <c r="DB3">
+        <v>5000</v>
+      </c>
+      <c r="DC3">
+        <v>100000</v>
+      </c>
+      <c r="DD3">
+        <v>0</v>
+      </c>
+      <c r="DE3">
+        <v>0</v>
+      </c>
+      <c r="DF3">
+        <v>0</v>
+      </c>
+      <c r="DG3">
+        <v>1130000</v>
+      </c>
+      <c r="DH3">
+        <v>339999</v>
+      </c>
+      <c r="DI3">
+        <v>0</v>
+      </c>
+      <c r="DJ3">
+        <v>70000</v>
+      </c>
+      <c r="DK3">
+        <v>1160000</v>
+      </c>
+      <c r="DL3">
+        <v>200000</v>
+      </c>
+      <c r="DM3">
+        <v>200000</v>
+      </c>
+      <c r="DN3">
+        <v>120000</v>
+      </c>
+      <c r="DO3">
+        <v>470000</v>
+      </c>
+      <c r="DP3">
+        <v>9999</v>
+      </c>
+      <c r="DQ3">
+        <v>40000</v>
+      </c>
+      <c r="DR3">
+        <v>40000</v>
+      </c>
+      <c r="DS3">
+        <v>110000</v>
+      </c>
+      <c r="DT3">
+        <v>30000</v>
+      </c>
+      <c r="DU3">
+        <v>40000</v>
+      </c>
+    </row>
+    <row r="4" spans="1:125">
+      <c r="A4" t="s">
+        <v>220</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-2381000.0</v>
+      </c>
+      <c r="N4">
+        <v>4730000.0</v>
+      </c>
+      <c r="O4">
+        <v>-4680000.0</v>
+      </c>
+      <c r="P4">
+        <v>3955000.0</v>
+      </c>
+      <c r="Q4">
+        <v>1402000.0</v>
+      </c>
+      <c r="R4">
+        <v>1417000.0</v>
+      </c>
+      <c r="S4">
+        <v>-6492000.0</v>
+      </c>
+      <c r="T4">
+        <v>34000.0</v>
+      </c>
+      <c r="U4">
+        <v>7063000.0</v>
+      </c>
+      <c r="V4">
+        <v>-6183000.0</v>
+      </c>
+      <c r="W4">
+        <v>3470000.0</v>
+      </c>
+      <c r="X4">
+        <v>599000.0</v>
+      </c>
+      <c r="Y4">
+        <v>1026000.0</v>
+      </c>
+      <c r="Z4">
+        <v>6684000.0</v>
+      </c>
+      <c r="AA4">
+        <v>-6985000.0</v>
+      </c>
+      <c r="AB4">
+        <v>4500000.0</v>
+      </c>
+      <c r="AC4">
+        <v>1648000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-3864000.0</v>
+      </c>
+      <c r="AE4">
+        <v>-2515000.0</v>
+      </c>
+      <c r="AF4">
+        <v>593000.0</v>
+      </c>
+      <c r="AG4">
+        <v>4497000.0</v>
+      </c>
+      <c r="AH4">
+        <v>-2648000.0</v>
+      </c>
+      <c r="AI4">
+        <v>-3168000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>2186000.0</v>
+      </c>
+      <c r="AK4">
+        <v>2589000.0</v>
+      </c>
+      <c r="AL4">
+        <v>234000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-6090000.0</v>
+      </c>
+      <c r="AN4">
+        <v>2618000.0</v>
+      </c>
+      <c r="AO4">
+        <v>6305000.0</v>
+      </c>
+      <c r="AP4">
+        <v>234000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-4870000.0</v>
+      </c>
+      <c r="AR4">
+        <v>2688000.0</v>
+      </c>
+      <c r="AS4">
+        <v>2626000.0</v>
+      </c>
+      <c r="AT4">
+        <v>798000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-4110000.0</v>
+      </c>
+      <c r="AV4">
+        <v>-3249000.0</v>
+      </c>
+      <c r="AW4">
+        <v>6522000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-2676000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-3547000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>1434000.0</v>
+      </c>
+      <c r="BA4">
+        <v>2160000.0</v>
+      </c>
+      <c r="BB4">
+        <v>1565000.0</v>
+      </c>
+      <c r="BC4">
+        <v>54000.0</v>
+      </c>
+      <c r="BD4">
+        <v>712000.0</v>
+      </c>
+      <c r="BE4">
+        <v>2069000.0</v>
+      </c>
+      <c r="BF4">
+        <v>-1992000.0</v>
+      </c>
+      <c r="BG4">
+        <v>-2448000.0</v>
+      </c>
+      <c r="BH4">
+        <v>2241000.0</v>
+      </c>
+      <c r="BI4">
+        <v>622000.0</v>
+      </c>
+      <c r="BJ4">
+        <v>-138000.0</v>
+      </c>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+      <c r="CT4"/>
+      <c r="CU4"/>
+      <c r="CV4"/>
+      <c r="CW4"/>
+      <c r="CX4"/>
+      <c r="CY4"/>
+      <c r="CZ4"/>
+      <c r="DA4"/>
+      <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
+      <c r="DE4"/>
+      <c r="DF4"/>
+      <c r="DG4"/>
+      <c r="DH4"/>
+      <c r="DI4"/>
+      <c r="DJ4"/>
+      <c r="DK4"/>
+      <c r="DL4"/>
+      <c r="DM4"/>
+      <c r="DN4"/>
+      <c r="DO4"/>
+      <c r="DP4"/>
+      <c r="DQ4"/>
+      <c r="DR4"/>
+      <c r="DS4"/>
+      <c r="DT4"/>
+      <c r="DU4"/>
+    </row>
+    <row r="5" spans="1:125">
+      <c r="A5" t="s">
+        <v>221</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>7447000.0</v>
+      </c>
+      <c r="N5">
+        <v>-7296000.0</v>
+      </c>
+      <c r="O5">
+        <v>-10081000.0</v>
+      </c>
+      <c r="P5">
+        <v>-5636000.0</v>
+      </c>
+      <c r="Q5">
+        <v>3972000.0</v>
+      </c>
+      <c r="R5">
+        <v>-9705000.0</v>
+      </c>
+      <c r="S5">
+        <v>4239000.0</v>
+      </c>
+      <c r="T5">
+        <v>3963000.0</v>
+      </c>
+      <c r="U5">
+        <v>-419000.0</v>
+      </c>
+      <c r="V5">
+        <v>10798000.0</v>
+      </c>
+      <c r="W5">
+        <v>-7911000.0</v>
+      </c>
+      <c r="X5">
+        <v>8078000.0</v>
+      </c>
+      <c r="Y5">
+        <v>-6496000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-12563000.0</v>
+      </c>
+      <c r="AA5">
+        <v>1844000.0</v>
+      </c>
+      <c r="AB5">
+        <v>848000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-4551000.0</v>
+      </c>
+      <c r="AD5">
+        <v>-6055000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1435000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-1346000.0</v>
+      </c>
+      <c r="AG5">
+        <v>2134000.0</v>
+      </c>
+      <c r="AH5">
+        <v>-1214000.0</v>
+      </c>
+      <c r="AI5">
+        <v>-2065000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>661000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-1146000.0</v>
+      </c>
+      <c r="AL5">
+        <v>-2192000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-345000.0</v>
+      </c>
+      <c r="AN5">
+        <v>353000.0</v>
+      </c>
+      <c r="AO5">
+        <v>-524000.0</v>
+      </c>
+      <c r="AP5">
+        <v>-1944000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>317000.0</v>
+      </c>
+      <c r="AR5">
+        <v>70000.0</v>
+      </c>
+      <c r="AS5">
+        <v>-255000.0</v>
+      </c>
+      <c r="AT5">
+        <v>-1301000.0</v>
+      </c>
+      <c r="AU5">
+        <v>2027000.0</v>
+      </c>
+      <c r="AV5">
+        <v>953000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-943000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-1857000.0</v>
+      </c>
+      <c r="AY5">
+        <v>-2927000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3385000.0</v>
+      </c>
+      <c r="BA5">
+        <v>1366000.0</v>
+      </c>
+      <c r="BB5">
+        <v>-1491000.0</v>
+      </c>
+      <c r="BC5">
+        <v>1239000.0</v>
+      </c>
+      <c r="BD5">
+        <v>1348000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-2248000.0</v>
+      </c>
+      <c r="BF5">
+        <v>417000.0</v>
+      </c>
+      <c r="BG5">
+        <v>-4043000.0</v>
+      </c>
+      <c r="BH5">
+        <v>2525000.0</v>
+      </c>
+      <c r="BI5">
+        <v>-340000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>-142000.0</v>
+      </c>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+      <c r="CS5"/>
+      <c r="CT5"/>
+      <c r="CU5"/>
+      <c r="CV5"/>
+      <c r="CW5"/>
+      <c r="CX5"/>
+      <c r="CY5"/>
+      <c r="CZ5"/>
+      <c r="DA5"/>
+      <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
+      <c r="DE5"/>
+      <c r="DF5"/>
+      <c r="DG5"/>
+      <c r="DH5"/>
+      <c r="DI5"/>
+      <c r="DJ5"/>
+      <c r="DK5"/>
+      <c r="DL5"/>
+      <c r="DM5"/>
+      <c r="DN5"/>
+      <c r="DO5"/>
+      <c r="DP5"/>
+      <c r="DQ5"/>
+      <c r="DR5"/>
+      <c r="DS5"/>
+      <c r="DT5"/>
+      <c r="DU5"/>
+    </row>
+    <row r="6" spans="1:125">
+      <c r="A6" t="s">
+        <v>222</v>
+      </c>
+      <c r="B6">
+        <v>-4172000.0</v>
+      </c>
+      <c r="C6">
+        <v>-3827000.0</v>
+      </c>
+      <c r="D6">
+        <v>4246000.0</v>
+      </c>
+      <c r="E6">
+        <v>928000.0</v>
+      </c>
+      <c r="F6">
+        <v>-1204000.0</v>
+      </c>
+      <c r="G6">
+        <v>-7500000.0</v>
+      </c>
+      <c r="H6">
+        <v>7320000.0</v>
+      </c>
+      <c r="I6">
+        <v>3941000.0</v>
+      </c>
+      <c r="J6">
+        <v>-8067000.0</v>
+      </c>
+      <c r="K6">
+        <v>2048000.0</v>
+      </c>
+      <c r="L6">
+        <v>379216000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2381000.0</v>
+      </c>
+      <c r="N6">
+        <v>4730000.0</v>
+      </c>
+      <c r="O6">
+        <v>-4680000.0</v>
+      </c>
+      <c r="P6">
+        <v>3955000.0</v>
+      </c>
+      <c r="Q6">
+        <v>1402000.0</v>
+      </c>
+      <c r="R6">
+        <v>1417000.0</v>
+      </c>
+      <c r="S6">
+        <v>-6492000.0</v>
+      </c>
+      <c r="T6">
+        <v>34000.0</v>
+      </c>
+      <c r="U6">
+        <v>7063000.0</v>
+      </c>
+      <c r="V6">
+        <v>-6183000.0</v>
+      </c>
+      <c r="W6">
+        <v>3470000.0</v>
+      </c>
+      <c r="X6">
+        <v>599000.0</v>
+      </c>
+      <c r="Y6">
+        <v>1026000.0</v>
+      </c>
+      <c r="Z6">
+        <v>6684000.0</v>
+      </c>
+      <c r="AA6">
+        <v>-6985000.0</v>
+      </c>
+      <c r="AB6">
+        <v>4500000.0</v>
+      </c>
+      <c r="AC6">
+        <v>1648000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-3864000.0</v>
+      </c>
+      <c r="AE6">
+        <v>-2515000.0</v>
+      </c>
+      <c r="AF6">
+        <v>593000.0</v>
+      </c>
+      <c r="AG6">
+        <v>4497000.0</v>
+      </c>
+      <c r="AH6">
+        <v>-2648000.0</v>
+      </c>
+      <c r="AI6">
+        <v>-3168000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>2186000.0</v>
+      </c>
+      <c r="AK6">
+        <v>2589000.0</v>
+      </c>
+      <c r="AL6">
+        <v>234000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-6090000.0</v>
+      </c>
+      <c r="AN6">
+        <v>2618000.0</v>
+      </c>
+      <c r="AO6">
+        <v>6305000.0</v>
+      </c>
+      <c r="AP6">
+        <v>234000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-4870000.0</v>
+      </c>
+      <c r="AR6">
+        <v>2688000.0</v>
+      </c>
+      <c r="AS6">
+        <v>2626000.0</v>
+      </c>
+      <c r="AT6">
+        <v>798000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-4110000.0</v>
+      </c>
+      <c r="AV6">
+        <v>-3249000.0</v>
+      </c>
+      <c r="AW6">
+        <v>6522000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-2676000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-3547000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>1434000.0</v>
+      </c>
+      <c r="BA6">
+        <v>2160000.0</v>
+      </c>
+      <c r="BB6">
+        <v>1565000.0</v>
+      </c>
+      <c r="BC6">
+        <v>54000.0</v>
+      </c>
+      <c r="BD6">
+        <v>712000.0</v>
+      </c>
+      <c r="BE6">
+        <v>2069000.0</v>
+      </c>
+      <c r="BF6">
+        <v>-1992000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-2448000.0</v>
+      </c>
+      <c r="BH6">
+        <v>2241000.0</v>
+      </c>
+      <c r="BI6">
+        <v>622000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>-138000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-42000.0</v>
+      </c>
+      <c r="BL6">
+        <v>-8339000.0</v>
+      </c>
+      <c r="BM6">
+        <v>10488000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-3601000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-1089000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-2154000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>2760000.0</v>
+      </c>
+      <c r="BR6">
+        <v>-1041000.0</v>
+      </c>
+      <c r="BS6">
+        <v>-4811000.0</v>
+      </c>
+      <c r="BT6">
+        <v>1670000.0</v>
+      </c>
+      <c r="BU6">
+        <v>4160000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-1417000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-10085000.0</v>
+      </c>
+      <c r="BX6">
+        <v>5990000.0</v>
+      </c>
+      <c r="BY6">
+        <v>246000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>-3085000.0</v>
+      </c>
+      <c r="CA6">
+        <v>-2324000.0</v>
+      </c>
+      <c r="CB6">
+        <v>3906000.0</v>
+      </c>
+      <c r="CC6">
+        <v>1554000.0</v>
+      </c>
+      <c r="CD6">
+        <v>-4930000.0</v>
+      </c>
+      <c r="CE6">
+        <v>-6025000.0</v>
+      </c>
+      <c r="CF6">
+        <v>9927000.0</v>
+      </c>
+      <c r="CG6">
+        <v>-126000.0</v>
+      </c>
+      <c r="CH6">
+        <v>7436000.0</v>
+      </c>
+      <c r="CI6">
+        <v>-1889000.0</v>
+      </c>
+      <c r="CJ6">
+        <v>2882000.0</v>
+      </c>
+      <c r="CK6">
+        <v>4541000.0</v>
+      </c>
+      <c r="CL6">
+        <v>-7851000.0</v>
+      </c>
+      <c r="CM6">
+        <v>3329000.0</v>
+      </c>
+      <c r="CN6">
+        <v>-5315000.0</v>
+      </c>
+      <c r="CO6">
+        <v>5127000.0</v>
+      </c>
+      <c r="CP6">
+        <v>-9560000.0</v>
+      </c>
+      <c r="CQ6">
+        <v>3602000.0</v>
+      </c>
+      <c r="CR6">
+        <v>10331000.0</v>
+      </c>
+      <c r="CS6">
+        <v>1744000.0</v>
+      </c>
+      <c r="CT6">
+        <v>-3065000.0</v>
+      </c>
+      <c r="CU6">
+        <v>-2553000.0</v>
+      </c>
+      <c r="CV6">
+        <v>2326000.0</v>
+      </c>
+      <c r="CW6">
+        <v>4224000.0</v>
+      </c>
+      <c r="CX6">
+        <v>-3427000.0</v>
+      </c>
+      <c r="CY6">
+        <v>1704000.0</v>
+      </c>
+      <c r="CZ6">
+        <v>-1722000.0</v>
+      </c>
+      <c r="DA6">
+        <v>994000.0</v>
+      </c>
+      <c r="DB6">
+        <v>1127000.0</v>
+      </c>
+      <c r="DC6">
+        <v>1800000.0</v>
+      </c>
+      <c r="DD6">
+        <v>-100000.0</v>
+      </c>
+      <c r="DE6">
+        <v>900000.0</v>
+      </c>
+      <c r="DF6">
+        <v>-700000.0</v>
+      </c>
+      <c r="DG6">
+        <v>-3750000.0</v>
+      </c>
+      <c r="DH6">
+        <v>3599998.0</v>
+      </c>
+      <c r="DI6">
+        <v>1840000.0</v>
+      </c>
+      <c r="DJ6">
+        <v>-1030000.0</v>
+      </c>
+      <c r="DK6">
+        <v>210000.0</v>
+      </c>
+      <c r="DL6">
+        <v>-1360000.0</v>
+      </c>
+      <c r="DM6">
+        <v>850000.0</v>
+      </c>
+      <c r="DN6">
+        <v>-40000.0</v>
+      </c>
+      <c r="DO6">
+        <v>49999.0</v>
+      </c>
+      <c r="DP6">
+        <v>89999.0</v>
+      </c>
+      <c r="DQ6">
+        <v>1840000.0</v>
+      </c>
+      <c r="DR6">
+        <v>-1360000.0</v>
+      </c>
+      <c r="DS6">
+        <v>100000.0</v>
+      </c>
+      <c r="DT6">
+        <v>-710000.0</v>
+      </c>
+      <c r="DU6">
+        <v>1580000.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:125">
+      <c r="A7" t="s">
+        <v>223</v>
+      </c>
+      <c r="B7">
+        <v>11197000.0</v>
+      </c>
+      <c r="C7">
+        <v>3300000.0</v>
+      </c>
+      <c r="D7">
+        <v>2337000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2281000.0</v>
+      </c>
+      <c r="F7">
+        <v>-6845000.0</v>
+      </c>
+      <c r="G7">
+        <v>1609000.0</v>
+      </c>
+      <c r="H7">
+        <v>1544000.0</v>
+      </c>
+      <c r="I7">
+        <v>-1123000.0</v>
+      </c>
+      <c r="J7">
+        <v>-8367000.0</v>
+      </c>
+      <c r="K7">
+        <v>2646000.0</v>
+      </c>
+      <c r="L7">
+        <v>2074000.0</v>
+      </c>
+      <c r="M7">
+        <v>2405000.0</v>
+      </c>
+      <c r="N7">
+        <v>-3181000.0</v>
+      </c>
+      <c r="O7">
+        <v>-1378000.0</v>
+      </c>
+      <c r="P7">
+        <v>987000.0</v>
+      </c>
+      <c r="Q7">
+        <v>416000.0</v>
+      </c>
+      <c r="R7">
+        <v>-4045000.0</v>
+      </c>
+      <c r="S7">
+        <v>1430000.0</v>
+      </c>
+      <c r="T7">
+        <v>2225000.0</v>
+      </c>
+      <c r="U7">
+        <v>369000.0</v>
+      </c>
+      <c r="V7">
+        <v>5248000.0</v>
+      </c>
+      <c r="W7">
+        <v>-8212000.0</v>
+      </c>
+      <c r="X7">
+        <v>6438000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-2534000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-4082000.0</v>
+      </c>
+      <c r="AA7">
+        <v>2819000.0</v>
+      </c>
+      <c r="AB7">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC7">
+        <v>-2517000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-6490000.0</v>
+      </c>
+      <c r="AE7">
+        <v>915000.0</v>
+      </c>
+      <c r="AF7">
+        <v>-327000.0</v>
+      </c>
+      <c r="AG7">
+        <v>606000.0</v>
+      </c>
+      <c r="AH7">
+        <v>3800000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-4146000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>1665000.0</v>
+      </c>
+      <c r="AK7">
+        <v>-820000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-3461000.0</v>
+      </c>
+      <c r="AM7">
+        <v>479000.0</v>
+      </c>
+      <c r="AN7">
+        <v>578000.0</v>
+      </c>
+      <c r="AO7">
+        <v>-520000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-2332000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>1471000.0</v>
+      </c>
+      <c r="AR7">
+        <v>957000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-293000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-1172000.0</v>
+      </c>
+      <c r="AU7">
+        <v>1847000.0</v>
+      </c>
+      <c r="AV7">
+        <v>1168000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-30000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-1931000.0</v>
+      </c>
+      <c r="AY7">
+        <v>817000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>1335000.0</v>
+      </c>
+      <c r="BA7">
+        <v>1794000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-1019000.0</v>
+      </c>
+      <c r="BC7">
+        <v>1392000.0</v>
+      </c>
+      <c r="BD7">
+        <v>583000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-1398000.0</v>
+      </c>
+      <c r="BF7">
+        <v>1810000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-1878000.0</v>
+      </c>
+      <c r="BH7">
+        <v>1986000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-531000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>115000.0</v>
+      </c>
+      <c r="BK7">
+        <v>1669000.0</v>
+      </c>
+      <c r="BL7">
+        <v>1181000.0</v>
+      </c>
+      <c r="BM7">
+        <v>-1319000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-215000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-2838000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-908000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-2595000.0</v>
+      </c>
+      <c r="BR7">
+        <v>2162000.0</v>
+      </c>
+      <c r="BS7">
+        <v>3392000.0</v>
+      </c>
+      <c r="BT7">
+        <v>-1278000.0</v>
+      </c>
+      <c r="BU7">
+        <v>-3658000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-1497000.0</v>
+      </c>
+      <c r="BW7">
+        <v>1760000.0</v>
+      </c>
+      <c r="BX7">
+        <v>-866000.0</v>
+      </c>
+      <c r="BY7">
+        <v>-1441000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-1250000.0</v>
+      </c>
+      <c r="CA7">
+        <v>1392000.0</v>
+      </c>
+      <c r="CB7">
+        <v>-809000.0</v>
+      </c>
+      <c r="CC7">
+        <v>-1317000.0</v>
+      </c>
+      <c r="CD7">
+        <v>1372000.0</v>
+      </c>
+      <c r="CE7">
+        <v>-1648000.0</v>
+      </c>
+      <c r="CF7">
+        <v>883000.0</v>
+      </c>
+      <c r="CG7">
+        <v>-1831000.0</v>
+      </c>
+      <c r="CH7">
+        <v>2132000.0</v>
+      </c>
+      <c r="CI7">
+        <v>130000.0</v>
+      </c>
+      <c r="CJ7">
+        <v>509000.0</v>
+      </c>
+      <c r="CK7">
+        <v>-630000.0</v>
+      </c>
+      <c r="CL7">
+        <v>546000.0</v>
+      </c>
+      <c r="CM7">
+        <v>-1005000.0</v>
+      </c>
+      <c r="CN7">
+        <v>1515000.0</v>
+      </c>
+      <c r="CO7">
+        <v>-1367000.0</v>
+      </c>
+      <c r="CP7">
+        <v>204000.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-213000.0</v>
+      </c>
+      <c r="CR7">
+        <v>237000.0</v>
+      </c>
+      <c r="CS7">
+        <v>513000.0</v>
+      </c>
+      <c r="CT7">
+        <v>-815000.0</v>
+      </c>
+      <c r="CU7">
+        <v>455000.0</v>
+      </c>
+      <c r="CV7">
+        <v>703000.0</v>
+      </c>
+      <c r="CW7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="CX7">
+        <v>446000.0</v>
+      </c>
+      <c r="CY7">
+        <v>-719000.0</v>
+      </c>
+      <c r="CZ7">
+        <v>-248000.0</v>
+      </c>
+      <c r="DA7">
+        <v>-971000.0</v>
+      </c>
+      <c r="DB7">
+        <v>621000.0</v>
+      </c>
+      <c r="DC7">
+        <v>-5900000.0</v>
+      </c>
+      <c r="DD7">
+        <v>5000000.0</v>
+      </c>
+      <c r="DE7">
+        <v>-1000000.0</v>
+      </c>
+      <c r="DF7">
+        <v>400000.0</v>
+      </c>
+      <c r="DG7">
+        <v>4500000.0</v>
+      </c>
+      <c r="DH7">
+        <v>-5500000.0</v>
+      </c>
+      <c r="DI7">
+        <v>-14800000.0</v>
+      </c>
+      <c r="DJ7">
+        <v>-11900000.0</v>
+      </c>
+      <c r="DK7">
+        <v>100000.0</v>
+      </c>
+      <c r="DL7">
+        <v>-8000000.0</v>
+      </c>
+      <c r="DM7">
+        <v>-5000000.0</v>
+      </c>
+      <c r="DN7">
+        <v>-2700000.0</v>
+      </c>
+      <c r="DO7">
+        <v>1500000.0</v>
+      </c>
+      <c r="DP7">
+        <v>-800000.0</v>
+      </c>
+      <c r="DQ7">
+        <v>-6000000.0</v>
+      </c>
+      <c r="DR7">
+        <v>1300000.0</v>
+      </c>
+      <c r="DS7">
+        <v>-200000.0</v>
+      </c>
+      <c r="DT7">
+        <v>1000000.0</v>
+      </c>
+      <c r="DU7">
+        <v>-2000000.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:125">
+      <c r="A8" t="s">
+        <v>224</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8"/>
+      <c r="AB8"/>
+      <c r="AC8"/>
+      <c r="AD8"/>
+      <c r="AE8"/>
+      <c r="AF8"/>
+      <c r="AG8"/>
+      <c r="AH8"/>
+      <c r="AI8"/>
+      <c r="AJ8"/>
+      <c r="AK8"/>
+      <c r="AL8"/>
+      <c r="AM8"/>
+      <c r="AN8"/>
+      <c r="AO8"/>
+      <c r="AP8"/>
+      <c r="AQ8"/>
+      <c r="AR8"/>
+      <c r="AS8"/>
+      <c r="AT8"/>
+      <c r="AU8"/>
+      <c r="AV8"/>
+      <c r="AW8"/>
+      <c r="AX8"/>
+      <c r="AY8"/>
+      <c r="AZ8"/>
+      <c r="BA8"/>
+      <c r="BB8"/>
+      <c r="BC8"/>
+      <c r="BD8"/>
+      <c r="BE8"/>
+      <c r="BF8"/>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+      <c r="CT8"/>
+      <c r="CU8"/>
+      <c r="CV8"/>
+      <c r="CW8"/>
+      <c r="CX8"/>
+      <c r="CY8"/>
+      <c r="CZ8"/>
+      <c r="DA8"/>
+      <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
+      <c r="DE8"/>
+      <c r="DF8"/>
+      <c r="DG8"/>
+      <c r="DH8"/>
+      <c r="DI8"/>
+      <c r="DJ8"/>
+      <c r="DK8"/>
+      <c r="DL8"/>
+      <c r="DM8"/>
+      <c r="DN8"/>
+      <c r="DO8"/>
+      <c r="DP8"/>
+      <c r="DQ8"/>
+      <c r="DR8"/>
+      <c r="DS8"/>
+      <c r="DT8"/>
+      <c r="DU8"/>
+    </row>
+    <row r="9" spans="1:125">
+      <c r="A9" t="s">
+        <v>225</v>
+      </c>
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9"/>
+      <c r="E9"/>
+      <c r="F9"/>
+      <c r="G9"/>
+      <c r="H9"/>
+      <c r="I9"/>
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9"/>
+      <c r="Q9"/>
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9"/>
+      <c r="U9"/>
+      <c r="V9">
+        <v>9757000.0</v>
+      </c>
+      <c r="W9">
+        <v>9757000.0</v>
+      </c>
+      <c r="X9">
+        <v>8123000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-6069000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-11811000.0</v>
+      </c>
+      <c r="AA9">
+        <v>2053000.0</v>
+      </c>
+      <c r="AB9">
+        <v>863000.0</v>
+      </c>
+      <c r="AC9">
+        <v>-4551000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-6055000.0</v>
+      </c>
+      <c r="AE9">
+        <v>1435000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1345000.0</v>
+      </c>
+      <c r="AG9">
+        <v>2270000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-1214000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-2065000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>661000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-1146000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-2192000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-345000.0</v>
+      </c>
+      <c r="AN9">
+        <v>353000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-524000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-1944000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>1031000.0</v>
+      </c>
+      <c r="AR9">
+        <v>70000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-255000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-1301000.0</v>
+      </c>
+      <c r="AU9">
+        <v>2523000.0</v>
+      </c>
+      <c r="AV9">
+        <v>953000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-943000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-1857000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-1703000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>3385000.0</v>
+      </c>
+      <c r="BA9">
+        <v>1366000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-1491000.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
+        <v>1348000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-2248000.0</v>
+      </c>
+      <c r="BF9">
+        <v>417000.0</v>
+      </c>
+      <c r="BG9">
+        <v>0.0</v>
+      </c>
+      <c r="BH9">
+        <v>0.0</v>
+      </c>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9"/>
+      <c r="BO9"/>
+      <c r="BP9"/>
+      <c r="BQ9"/>
+      <c r="BR9"/>
+      <c r="BS9"/>
+      <c r="BT9"/>
+      <c r="BU9"/>
+      <c r="BV9"/>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9"/>
+      <c r="CA9"/>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9"/>
+      <c r="CE9"/>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9"/>
+      <c r="CI9"/>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9"/>
+      <c r="CM9"/>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+      <c r="CS9"/>
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9"/>
+      <c r="CW9"/>
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9"/>
+      <c r="DA9"/>
+      <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
+      <c r="DE9"/>
+      <c r="DF9"/>
+      <c r="DG9"/>
+      <c r="DH9"/>
+      <c r="DI9"/>
+      <c r="DJ9"/>
+      <c r="DK9"/>
+      <c r="DL9"/>
+      <c r="DM9"/>
+      <c r="DN9"/>
+      <c r="DO9"/>
+      <c r="DP9"/>
+      <c r="DQ9"/>
+      <c r="DR9"/>
+      <c r="DS9"/>
+      <c r="DT9"/>
+      <c r="DU9"/>
+    </row>
+    <row r="10" spans="1:125">
+      <c r="A10" t="s">
+        <v>226</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10"/>
+      <c r="M10"/>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10"/>
+      <c r="U10"/>
+      <c r="V10"/>
+      <c r="W10"/>
+      <c r="X10"/>
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10"/>
+      <c r="AB10"/>
+      <c r="AC10"/>
+      <c r="AD10"/>
+      <c r="AE10"/>
+      <c r="AF10"/>
+      <c r="AG10">
+        <v>97000.0</v>
+      </c>
+      <c r="AH10">
+        <v>181000.0</v>
+      </c>
+      <c r="AI10">
+        <v>1133000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>901000.0</v>
+      </c>
+      <c r="AK10">
+        <v>210000.0</v>
+      </c>
+      <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
+        <v>778000.0</v>
+      </c>
+      <c r="AN10">
+        <v>0.0</v>
+      </c>
+      <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
+        <v>239000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>365000.0</v>
+      </c>
+      <c r="AR10">
+        <v>290000.0</v>
+      </c>
+      <c r="AS10">
+        <v>333000.0</v>
+      </c>
+      <c r="AT10">
+        <v>110000.0</v>
+      </c>
+      <c r="AU10">
+        <v>579000.0</v>
+      </c>
+      <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
+        <v>0.0</v>
+      </c>
+      <c r="AX10">
+        <v>131000.0</v>
+      </c>
+      <c r="AY10">
+        <v>2176000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>556000.0</v>
+      </c>
+      <c r="BA10">
+        <v>824000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1362000.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
+        <v>194000.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>0.0</v>
+      </c>
+      <c r="BG10">
+        <v>2806000.0</v>
+      </c>
+      <c r="BH10">
+        <v>2576000.0</v>
+      </c>
+      <c r="BI10">
+        <v>2387000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>2356000.0</v>
+      </c>
+      <c r="BK10">
+        <v>70000.0</v>
+      </c>
+      <c r="BL10">
+        <v>1845000.0</v>
+      </c>
+      <c r="BM10"/>
+      <c r="BN10"/>
+      <c r="BO10"/>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10"/>
+      <c r="BS10">
+        <v>519000.0</v>
+      </c>
+      <c r="BT10">
+        <v>614000.0</v>
+      </c>
+      <c r="BU10"/>
+      <c r="BV10"/>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10">
+        <v>416000.0</v>
+      </c>
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10"/>
+      <c r="CE10">
+        <v>591000.0</v>
+      </c>
+      <c r="CF10">
+        <v>551000.0</v>
+      </c>
+      <c r="CG10">
+        <v>179000.0</v>
+      </c>
+      <c r="CH10">
+        <v>591000.0</v>
+      </c>
+      <c r="CI10">
+        <v>982000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>982000.0</v>
+      </c>
+      <c r="CK10">
+        <v>982000.0</v>
+      </c>
+      <c r="CL10"/>
+      <c r="CM10"/>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10"/>
+      <c r="CW10"/>
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10"/>
+      <c r="DA10"/>
+      <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
+      <c r="DE10"/>
+      <c r="DF10"/>
+      <c r="DG10"/>
+      <c r="DH10"/>
+      <c r="DI10"/>
+      <c r="DJ10"/>
+      <c r="DK10"/>
+      <c r="DL10"/>
+      <c r="DM10"/>
+      <c r="DN10"/>
+      <c r="DO10"/>
+      <c r="DP10"/>
+      <c r="DQ10"/>
+      <c r="DR10"/>
+      <c r="DS10"/>
+      <c r="DT10"/>
+      <c r="DU10"/>
+    </row>
+    <row r="11" spans="1:125">
+      <c r="A11" t="s">
+        <v>227</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>0.0</v>
+      </c>
+      <c r="M11">
+        <v>-4341000.0</v>
+      </c>
+      <c r="N11">
+        <v>4115000.0</v>
+      </c>
+      <c r="O11">
+        <v>8703000.0</v>
+      </c>
+      <c r="P11">
+        <v>6617000.0</v>
+      </c>
+      <c r="Q11">
+        <v>-3555000.0</v>
+      </c>
+      <c r="R11">
+        <v>5658000.0</v>
+      </c>
+      <c r="S11">
+        <v>-2810000.0</v>
+      </c>
+      <c r="T11">
+        <v>-1596000.0</v>
+      </c>
+      <c r="U11">
+        <v>-107000.0</v>
+      </c>
+      <c r="V11">
+        <v>670000.0</v>
+      </c>
+      <c r="W11">
+        <v>-232000.0</v>
+      </c>
+      <c r="X11">
+        <v>-1685000.0</v>
+      </c>
+      <c r="Y11">
+        <v>3535000.0</v>
+      </c>
+      <c r="Z11">
+        <v>7729000.0</v>
+      </c>
+      <c r="AA11">
+        <v>766000.0</v>
+      </c>
+      <c r="AB11">
+        <v>437000.0</v>
+      </c>
+      <c r="AC11">
+        <v>2034000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-435000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-520000.0</v>
+      </c>
+      <c r="AF11">
+        <v>1018000.0</v>
+      </c>
+      <c r="AG11">
+        <v>-1664000.0</v>
+      </c>
+      <c r="AH11">
+        <v>5014000.0</v>
+      </c>
+      <c r="AI11">
+        <v>-2081000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>1004000.0</v>
+      </c>
+      <c r="AK11">
+        <v>326000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-1269000.0</v>
+      </c>
+      <c r="AM11">
+        <v>824000.0</v>
+      </c>
+      <c r="AN11">
+        <v>225000.0</v>
+      </c>
+      <c r="AO11">
+        <v>4000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-388000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>440000.0</v>
+      </c>
+      <c r="AR11">
+        <v>887000.0</v>
+      </c>
+      <c r="AS11">
+        <v>-38000.0</v>
+      </c>
+      <c r="AT11">
+        <v>129000.0</v>
+      </c>
+      <c r="AU11">
+        <v>-676000.0</v>
+      </c>
+      <c r="AV11">
+        <v>215000.0</v>
+      </c>
+      <c r="AW11">
+        <v>913000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-74000.0</v>
+      </c>
+      <c r="AY11">
+        <v>2520000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>-2050000.0</v>
+      </c>
+      <c r="BA11">
+        <v>428000.0</v>
+      </c>
+      <c r="BB11">
+        <v>472000.0</v>
+      </c>
+      <c r="BC11">
+        <v>153000.0</v>
+      </c>
+      <c r="BD11">
+        <v>-765000.0</v>
+      </c>
+      <c r="BE11">
+        <v>850000.0</v>
+      </c>
+      <c r="BF11">
+        <v>1393000.0</v>
+      </c>
+      <c r="BG11">
+        <v>-1123000.0</v>
+      </c>
+      <c r="BH11">
+        <v>-539000.0</v>
+      </c>
+      <c r="BI11">
+        <v>-196000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>262000.0</v>
+      </c>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+      <c r="CS11"/>
+      <c r="CT11"/>
+      <c r="CU11"/>
+      <c r="CV11"/>
+      <c r="CW11"/>
+      <c r="CX11"/>
+      <c r="CY11"/>
+      <c r="CZ11"/>
+      <c r="DA11"/>
+      <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
+      <c r="DE11"/>
+      <c r="DF11"/>
+      <c r="DG11"/>
+      <c r="DH11"/>
+      <c r="DI11"/>
+      <c r="DJ11"/>
+      <c r="DK11"/>
+      <c r="DL11"/>
+      <c r="DM11"/>
+      <c r="DN11"/>
+      <c r="DO11"/>
+      <c r="DP11"/>
+      <c r="DQ11"/>
+      <c r="DR11"/>
+      <c r="DS11"/>
+      <c r="DT11"/>
+      <c r="DU11"/>
+    </row>
+    <row r="12" spans="1:125">
+      <c r="A12" t="s">
+        <v>228</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
+        <v>-386000.0</v>
+      </c>
+      <c r="N12">
+        <v>-443000.0</v>
+      </c>
+      <c r="O12">
+        <v>228000.0</v>
+      </c>
+      <c r="P12">
+        <v>1258000.0</v>
+      </c>
+      <c r="Q12">
+        <v>144000.0</v>
+      </c>
+      <c r="R12">
+        <v>1348000.0</v>
+      </c>
+      <c r="S12">
+        <v>-8587000.0</v>
+      </c>
+      <c r="T12">
+        <v>351000.0</v>
+      </c>
+      <c r="U12">
+        <v>3715000.0</v>
+      </c>
+      <c r="V12">
+        <v>3669000.0</v>
+      </c>
+      <c r="W12">
+        <v>1818000.0</v>
+      </c>
+      <c r="X12">
+        <v>897000.0</v>
+      </c>
+      <c r="Y12">
+        <v>-2315000.0</v>
+      </c>
+      <c r="Z12">
+        <v>195000.0</v>
+      </c>
+      <c r="AA12">
+        <v>1374000.0</v>
+      </c>
+      <c r="AB12">
+        <v>-350000.0</v>
+      </c>
+      <c r="AC12">
+        <v>980000.0</v>
+      </c>
+      <c r="AD12">
+        <v>266000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1502000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-533000.0</v>
+      </c>
+      <c r="AG12">
+        <v>125000.0</v>
+      </c>
+      <c r="AH12">
+        <v>512000.0</v>
+      </c>
+      <c r="AI12">
+        <v>2303000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>808000.0</v>
+      </c>
+      <c r="AK12">
+        <v>645000.0</v>
+      </c>
+      <c r="AL12">
+        <v>469000.0</v>
+      </c>
+      <c r="AM12">
+        <v>1131000.0</v>
+      </c>
+      <c r="AN12">
+        <v>621000.0</v>
+      </c>
+      <c r="AO12">
+        <v>-1039000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-73000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>1162000.0</v>
+      </c>
+      <c r="AR12">
+        <v>405000.0</v>
+      </c>
+      <c r="AS12">
+        <v>669000.0</v>
+      </c>
+      <c r="AT12">
+        <v>-776000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2077000.0</v>
+      </c>
+      <c r="AV12">
+        <v>-665000.0</v>
+      </c>
+      <c r="AW12">
+        <v>-282000.0</v>
+      </c>
+      <c r="AX12">
+        <v>565000.0</v>
+      </c>
+      <c r="AY12">
+        <v>3291000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>580000.0</v>
+      </c>
+      <c r="BA12">
+        <v>38000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2017000.0</v>
+      </c>
+      <c r="BC12">
+        <v>1254000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1607000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1522000.0</v>
+      </c>
+      <c r="BF12">
+        <v>816000.0</v>
+      </c>
+      <c r="BG12">
+        <v>7281000.0</v>
+      </c>
+      <c r="BH12">
+        <v>2012000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1754000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>4338000.0</v>
+      </c>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+      <c r="CS12"/>
+      <c r="CT12"/>
+      <c r="CU12"/>
+      <c r="CV12"/>
+      <c r="CW12"/>
+      <c r="CX12"/>
+      <c r="CY12"/>
+      <c r="CZ12"/>
+      <c r="DA12"/>
+      <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
+      <c r="DE12"/>
+      <c r="DF12"/>
+      <c r="DG12"/>
+      <c r="DH12"/>
+      <c r="DI12"/>
+      <c r="DJ12"/>
+      <c r="DK12"/>
+      <c r="DL12"/>
+      <c r="DM12"/>
+      <c r="DN12"/>
+      <c r="DO12"/>
+      <c r="DP12"/>
+      <c r="DQ12"/>
+      <c r="DR12"/>
+      <c r="DS12"/>
+      <c r="DT12"/>
+      <c r="DU12"/>
+    </row>
+    <row r="13" spans="1:125">
+      <c r="A13" t="s">
+        <v>229</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13">
+        <v>-1378000.0</v>
+      </c>
+      <c r="P13">
+        <v>987000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-3624955000.0</v>
+      </c>
+      <c r="R13">
+        <v>-4045000.0</v>
+      </c>
+      <c r="S13">
+        <v>-7842000.0</v>
+      </c>
+      <c r="T13">
+        <v>2225000.0</v>
+      </c>
+      <c r="U13">
+        <v>369000.0</v>
+      </c>
+      <c r="V13">
+        <v>5248000.0</v>
+      </c>
+      <c r="W13">
+        <v>-8212000.0</v>
+      </c>
+      <c r="X13">
+        <v>6438000.0</v>
+      </c>
+      <c r="Y13">
+        <v>-2534000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-4082000.0</v>
+      </c>
+      <c r="AA13">
+        <v>2819000.0</v>
+      </c>
+      <c r="AB13">
+        <v>1300000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-2517000.0</v>
+      </c>
+      <c r="AD13">
+        <v>-6490000.0</v>
+      </c>
+      <c r="AE13">
+        <v>915000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-327000.0</v>
+      </c>
+      <c r="AG13">
+        <v>606000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3800000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-6762000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>1665000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-820000.0</v>
+      </c>
+      <c r="AL13">
+        <v>-2192000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-1795000.0</v>
+      </c>
+      <c r="AN13">
+        <v>353000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-524000.0</v>
+      </c>
+      <c r="AP13">
+        <v>-1944000.0</v>
+      </c>
+      <c r="AQ13">
+        <v>963000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>1054000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+      <c r="CT13"/>
+      <c r="CU13"/>
+      <c r="CV13"/>
+      <c r="CW13"/>
+      <c r="CX13"/>
+      <c r="CY13"/>
+      <c r="CZ13"/>
+      <c r="DA13"/>
+      <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
+      <c r="DE13"/>
+      <c r="DF13"/>
+      <c r="DG13"/>
+      <c r="DH13"/>
+      <c r="DI13"/>
+      <c r="DJ13"/>
+      <c r="DK13"/>
+      <c r="DL13"/>
+      <c r="DM13"/>
+      <c r="DN13"/>
+      <c r="DO13"/>
+      <c r="DP13"/>
+      <c r="DQ13"/>
+      <c r="DR13"/>
+      <c r="DS13"/>
+      <c r="DT13"/>
+      <c r="DU13"/>
+    </row>
+    <row r="14" spans="1:125">
+      <c r="A14" t="s">
+        <v>230</v>
+      </c>
+      <c r="B14">
+        <v>550000.0</v>
+      </c>
+      <c r="C14">
+        <v>564000.0</v>
+      </c>
+      <c r="D14">
+        <v>554000.0</v>
+      </c>
+      <c r="E14">
+        <v>537000.0</v>
+      </c>
+      <c r="F14">
+        <v>553000.0</v>
+      </c>
+      <c r="G14">
+        <v>552000.0</v>
+      </c>
+      <c r="H14">
+        <v>569000.0</v>
+      </c>
+      <c r="I14">
+        <v>544000.0</v>
+      </c>
+      <c r="J14">
+        <v>544000.0</v>
+      </c>
+      <c r="K14">
+        <v>544000.0</v>
+      </c>
+      <c r="L14">
+        <v>551000.0</v>
+      </c>
+      <c r="M14">
+        <v>517000.0</v>
+      </c>
+      <c r="N14">
+        <v>495000.0</v>
+      </c>
+      <c r="O14">
+        <v>489000.0</v>
+      </c>
+      <c r="P14">
+        <v>499000.0</v>
+      </c>
+      <c r="Q14">
+        <v>508000.0</v>
+      </c>
+      <c r="R14">
+        <v>488000.0</v>
+      </c>
+      <c r="S14">
+        <v>499000.0</v>
+      </c>
+      <c r="T14">
+        <v>507000.0</v>
+      </c>
+      <c r="U14">
+        <v>515000.0</v>
+      </c>
+      <c r="V14">
+        <v>518000.0</v>
+      </c>
+      <c r="W14">
+        <v>551000.0</v>
+      </c>
+      <c r="X14">
+        <v>599000.0</v>
+      </c>
+      <c r="Y14">
+        <v>533000.0</v>
+      </c>
+      <c r="Z14">
+        <v>538000.0</v>
+      </c>
+      <c r="AA14">
+        <v>540000.0</v>
+      </c>
+      <c r="AB14">
+        <v>500000.0</v>
+      </c>
+      <c r="AC14">
+        <v>449000.0</v>
+      </c>
+      <c r="AD14">
+        <v>449000.0</v>
+      </c>
+      <c r="AE14">
+        <v>445000.0</v>
+      </c>
+      <c r="AF14">
+        <v>437000.0</v>
+      </c>
+      <c r="AG14">
+        <v>446000.0</v>
+      </c>
+      <c r="AH14">
+        <v>464000.0</v>
+      </c>
+      <c r="AI14">
+        <v>486000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>470000.0</v>
+      </c>
+      <c r="AK14">
+        <v>451000.0</v>
+      </c>
+      <c r="AL14">
+        <v>457000.0</v>
+      </c>
+      <c r="AM14">
+        <v>443000.0</v>
+      </c>
+      <c r="AN14">
+        <v>443000.0</v>
+      </c>
+      <c r="AO14">
+        <v>427000.0</v>
+      </c>
+      <c r="AP14">
+        <v>432000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>444000.0</v>
+      </c>
+      <c r="AR14">
+        <v>425000.0</v>
+      </c>
+      <c r="AS14">
+        <v>426000.0</v>
+      </c>
+      <c r="AT14">
+        <v>425000.0</v>
+      </c>
+      <c r="AU14">
+        <v>420000.0</v>
+      </c>
+      <c r="AV14">
+        <v>406000.0</v>
+      </c>
+      <c r="AW14">
+        <v>392000.0</v>
+      </c>
+      <c r="AX14">
+        <v>445000.0</v>
+      </c>
+      <c r="AY14">
+        <v>445000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>444000.0</v>
+      </c>
+      <c r="BA14">
+        <v>433000.0</v>
+      </c>
+      <c r="BB14">
+        <v>405000.0</v>
+      </c>
+      <c r="BC14">
+        <v>322000.0</v>
+      </c>
+      <c r="BD14">
+        <v>329000.0</v>
+      </c>
+      <c r="BE14">
+        <v>330000.0</v>
+      </c>
+      <c r="BF14">
+        <v>333000.0</v>
+      </c>
+      <c r="BG14">
+        <v>337000.0</v>
+      </c>
+      <c r="BH14">
+        <v>337000.0</v>
+      </c>
+      <c r="BI14">
+        <v>340000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>341000.0</v>
+      </c>
+      <c r="BK14">
+        <v>332000.0</v>
+      </c>
+      <c r="BL14">
+        <v>336000.0</v>
+      </c>
+      <c r="BM14">
+        <v>282000.0</v>
+      </c>
+      <c r="BN14">
+        <v>444000.0</v>
+      </c>
+      <c r="BO14">
+        <v>371000.0</v>
+      </c>
+      <c r="BP14">
+        <v>366000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>372000.0</v>
+      </c>
+      <c r="BR14">
+        <v>374000.0</v>
+      </c>
+      <c r="BS14">
+        <v>548000.0</v>
+      </c>
+      <c r="BT14">
+        <v>180000.0</v>
+      </c>
+      <c r="BU14">
+        <v>370000.0</v>
+      </c>
+      <c r="BV14">
+        <v>373000.0</v>
+      </c>
+      <c r="BW14">
+        <v>-767000.0</v>
+      </c>
+      <c r="BX14">
+        <v>-1525000.0</v>
+      </c>
+      <c r="BY14">
+        <v>384000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>364000.0</v>
+      </c>
+      <c r="CA14">
+        <v>303000.0</v>
+      </c>
+      <c r="CB14">
+        <v>283000.0</v>
+      </c>
+      <c r="CC14">
+        <v>423000.0</v>
+      </c>
+      <c r="CD14">
+        <v>390000.0</v>
+      </c>
+      <c r="CE14">
+        <v>558000.0</v>
+      </c>
+      <c r="CF14">
+        <v>337000.0</v>
+      </c>
+      <c r="CG14">
+        <v>511000.0</v>
+      </c>
+      <c r="CH14">
+        <v>450000.0</v>
+      </c>
+      <c r="CI14">
+        <v>234000.0</v>
+      </c>
+      <c r="CJ14">
+        <v>247000.0</v>
+      </c>
+      <c r="CK14">
+        <v>286000.0</v>
+      </c>
+      <c r="CL14">
+        <v>330000.0</v>
+      </c>
+      <c r="CM14">
+        <v>-698000.0</v>
+      </c>
+      <c r="CN14">
+        <v>1085000.0</v>
+      </c>
+      <c r="CO14">
+        <v>319000.0</v>
+      </c>
+      <c r="CP14">
+        <v>260000.0</v>
+      </c>
+      <c r="CQ14">
+        <v>244000.0</v>
+      </c>
+      <c r="CR14">
+        <v>244000.0</v>
+      </c>
+      <c r="CS14">
+        <v>235000.0</v>
+      </c>
+      <c r="CT14">
+        <v>229000.0</v>
+      </c>
+      <c r="CU14">
+        <v>361000.0</v>
+      </c>
+      <c r="CV14">
+        <v>55000.0</v>
+      </c>
+      <c r="CW14">
+        <v>182000.0</v>
+      </c>
+      <c r="CX14">
+        <v>176000.0</v>
+      </c>
+      <c r="CY14">
+        <v>218000.0</v>
+      </c>
+      <c r="CZ14">
+        <v>39000.0</v>
+      </c>
+      <c r="DA14">
+        <v>136000.0</v>
+      </c>
+      <c r="DB14">
+        <v>135000.0</v>
+      </c>
+      <c r="DC14">
+        <v>100000.0</v>
+      </c>
+      <c r="DD14">
+        <v>100000.0</v>
+      </c>
+      <c r="DE14">
+        <v>100000.0</v>
+      </c>
+      <c r="DF14">
+        <v>200000.0</v>
+      </c>
+      <c r="DG14">
+        <v>130000.0</v>
+      </c>
+      <c r="DH14">
+        <v>280000.0</v>
+      </c>
+      <c r="DI14">
+        <v>190000.0</v>
+      </c>
+      <c r="DJ14">
+        <v>180000.0</v>
+      </c>
+      <c r="DK14">
+        <v>140000.0</v>
+      </c>
+      <c r="DL14">
+        <v>240000.0</v>
+      </c>
+      <c r="DM14">
+        <v>110000.0</v>
+      </c>
+      <c r="DN14">
+        <v>180000.0</v>
+      </c>
+      <c r="DO14">
+        <v>130000.0</v>
+      </c>
+      <c r="DP14">
+        <v>180000.0</v>
+      </c>
+      <c r="DQ14">
+        <v>180000.0</v>
+      </c>
+      <c r="DR14">
+        <v>150000.0</v>
+      </c>
+      <c r="DS14">
+        <v>150000.0</v>
+      </c>
+      <c r="DT14">
+        <v>140000.0</v>
+      </c>
+      <c r="DU14">
+        <v>130000.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:125">
+      <c r="A15" t="s">
+        <v>231</v>
+      </c>
+      <c r="B15">
+        <v>4038000.0</v>
+      </c>
+      <c r="C15">
+        <v>4153000.0</v>
+      </c>
+      <c r="D15">
+        <v>4149000.0</v>
+      </c>
+      <c r="E15">
+        <v>4146000.0</v>
+      </c>
+      <c r="F15">
+        <v>3899000.0</v>
+      </c>
+      <c r="G15">
+        <v>3875000.0</v>
+      </c>
+      <c r="H15">
+        <v>4011000.0</v>
+      </c>
+      <c r="I15">
+        <v>4010000.0</v>
+      </c>
+      <c r="J15">
+        <v>3907000.0</v>
+      </c>
+      <c r="K15">
+        <v>3884000.0</v>
+      </c>
+      <c r="L15">
+        <v>1226000.0</v>
+      </c>
+      <c r="M15">
+        <v>3879000.0</v>
+      </c>
+      <c r="N15">
+        <v>3773000.0</v>
+      </c>
+      <c r="O15">
+        <v>3755000.0</v>
+      </c>
+      <c r="P15">
+        <v>3754000.0</v>
+      </c>
+      <c r="Q15">
+        <v>3750000.0</v>
+      </c>
+      <c r="R15">
+        <v>3520000.0</v>
+      </c>
+      <c r="S15">
+        <v>3520000.0</v>
+      </c>
+      <c r="T15">
+        <v>3518000.0</v>
+      </c>
+      <c r="U15">
+        <v>3516000.0</v>
+      </c>
+      <c r="V15">
+        <v>3394000.0</v>
+      </c>
+      <c r="W15">
+        <v>3393000.0</v>
+      </c>
+      <c r="X15">
+        <v>3389000.0</v>
+      </c>
+      <c r="Y15">
+        <v>3271000.0</v>
+      </c>
+      <c r="Z15">
+        <v>3276000.0</v>
+      </c>
+      <c r="AA15">
+        <v>3389000.0</v>
+      </c>
+      <c r="AB15">
+        <v>3268000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3157000.0</v>
+      </c>
+      <c r="AD15">
+        <v>3149000.0</v>
+      </c>
+      <c r="AE15">
+        <v>3699000.0</v>
+      </c>
+      <c r="AF15">
+        <v>3147000.0</v>
+      </c>
+      <c r="AG15">
+        <v>2603000.0</v>
+      </c>
+      <c r="AH15">
+        <v>2603000.0</v>
+      </c>
+      <c r="AI15">
+        <v>2483000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2597000.0</v>
+      </c>
+      <c r="AK15">
+        <v>2598000.0</v>
+      </c>
+      <c r="AL15">
+        <v>3782000.0</v>
+      </c>
+      <c r="AM15">
+        <v>2477000.0</v>
+      </c>
+      <c r="AN15">
+        <v>2482000.0</v>
+      </c>
+      <c r="AO15">
+        <v>2481000.0</v>
+      </c>
+      <c r="AP15">
+        <v>2370000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2369000.0</v>
+      </c>
+      <c r="AR15">
+        <v>2363000.0</v>
+      </c>
+      <c r="AS15">
+        <v>2362000.0</v>
+      </c>
+      <c r="AT15">
+        <v>2255000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2253000.0</v>
+      </c>
+      <c r="AV15">
+        <v>2250000.0</v>
+      </c>
+      <c r="AW15">
+        <v>2251000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2139000.0</v>
+      </c>
+      <c r="AY15">
+        <v>2135000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>2080000.0</v>
+      </c>
+      <c r="BA15">
+        <v>2193000.0</v>
+      </c>
+      <c r="BB15">
+        <v>2249000.0</v>
+      </c>
+      <c r="BC15">
+        <v>2078000.0</v>
+      </c>
+      <c r="BD15">
+        <v>2078000.0</v>
+      </c>
+      <c r="BE15">
+        <v>2077000.0</v>
+      </c>
+      <c r="BF15">
+        <v>2077000.0</v>
+      </c>
+      <c r="BG15">
+        <v>2069000.0</v>
+      </c>
+      <c r="BH15">
+        <v>2239000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2222000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2221000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2219000.0</v>
+      </c>
+      <c r="BL15">
+        <v>2216000.0</v>
+      </c>
+      <c r="BM15">
+        <v>2215000.0</v>
+      </c>
+      <c r="BN15">
+        <v>2215000.0</v>
+      </c>
+      <c r="BO15">
+        <v>2215000.0</v>
+      </c>
+      <c r="BP15">
+        <v>2210000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>2208000.0</v>
+      </c>
+      <c r="BR15">
+        <v>2016000.0</v>
+      </c>
+      <c r="BS15">
+        <v>3732000.0</v>
+      </c>
+      <c r="BT15">
+        <v>3549000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1795000.0</v>
+      </c>
+      <c r="BV15">
+        <v>1754000.0</v>
+      </c>
+      <c r="BW15">
+        <v>1716000.0</v>
+      </c>
+      <c r="BX15">
+        <v>1669000.0</v>
+      </c>
+      <c r="BY15">
+        <v>1616000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>1564000.0</v>
+      </c>
+      <c r="CA15">
+        <v>1705000.0</v>
+      </c>
+      <c r="CB15">
+        <v>1473000.0</v>
+      </c>
+      <c r="CC15">
+        <v>1428000.0</v>
+      </c>
+      <c r="CD15">
+        <v>1377000.0</v>
+      </c>
+      <c r="CE15">
+        <v>1327000.0</v>
+      </c>
+      <c r="CF15">
+        <v>1283000.0</v>
+      </c>
+      <c r="CG15">
+        <v>1234000.0</v>
+      </c>
+      <c r="CH15">
+        <v>883000.0</v>
+      </c>
+      <c r="CI15">
+        <v>848000.0</v>
+      </c>
+      <c r="CJ15">
+        <v>808000.0</v>
+      </c>
+      <c r="CK15">
+        <v>757000.0</v>
+      </c>
+      <c r="CL15">
+        <v>726000.0</v>
+      </c>
+      <c r="CM15">
+        <v>704000.0</v>
+      </c>
+      <c r="CN15">
+        <v>678000.0</v>
+      </c>
+      <c r="CO15">
+        <v>653000.0</v>
+      </c>
+      <c r="CP15">
+        <v>628000.0</v>
+      </c>
+      <c r="CQ15">
+        <v>605000.0</v>
+      </c>
+      <c r="CR15">
+        <v>580000.0</v>
+      </c>
+      <c r="CS15">
+        <v>526000.0</v>
+      </c>
+      <c r="CT15">
+        <v>550000.0</v>
+      </c>
+      <c r="CU15">
+        <v>429000.0</v>
+      </c>
+      <c r="CV15">
+        <v>550000.0</v>
+      </c>
+      <c r="CW15">
+        <v>429000.0</v>
+      </c>
+      <c r="CX15">
+        <v>453000.0</v>
+      </c>
+      <c r="CY15">
+        <v>407000.0</v>
+      </c>
+      <c r="CZ15">
+        <v>382000.0</v>
+      </c>
+      <c r="DA15">
+        <v>331000.0</v>
+      </c>
+      <c r="DB15">
+        <v>359000.0</v>
+      </c>
+      <c r="DC15">
+        <v>300000.0</v>
+      </c>
+      <c r="DD15"/>
+      <c r="DE15"/>
+      <c r="DF15">
+        <v>400000.0</v>
+      </c>
+      <c r="DG15">
+        <v>300000.0</v>
+      </c>
+      <c r="DH15">
+        <v>220000.0</v>
+      </c>
+      <c r="DI15">
+        <v>70000.0</v>
+      </c>
+      <c r="DJ15">
+        <v>300000.0</v>
+      </c>
+      <c r="DK15">
+        <v>140000.0</v>
+      </c>
+      <c r="DL15">
+        <v>130000.0</v>
+      </c>
+      <c r="DM15">
+        <v>130000.0</v>
+      </c>
+      <c r="DN15">
+        <v>250000.0</v>
+      </c>
+      <c r="DO15">
+        <v>160000.0</v>
+      </c>
+      <c r="DP15">
+        <v>120000.0</v>
+      </c>
+      <c r="DQ15">
+        <v>110000.0</v>
+      </c>
+      <c r="DR15">
+        <v>100000.0</v>
+      </c>
+      <c r="DS15">
+        <v>80000.0</v>
+      </c>
+      <c r="DT15">
+        <v>90000.0</v>
+      </c>
+      <c r="DU15">
+        <v>90000.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:125">
+      <c r="A16" t="s">
+        <v>232</v>
+      </c>
+      <c r="B16">
+        <v>23607000.0</v>
+      </c>
+      <c r="C16">
+        <v>27779000.0</v>
+      </c>
+      <c r="D16">
+        <v>31606000.0</v>
+      </c>
+      <c r="E16">
+        <v>27360000.0</v>
+      </c>
+      <c r="F16">
+        <v>26432000.0</v>
+      </c>
+      <c r="G16">
+        <v>27636000.0</v>
+      </c>
+      <c r="H16">
+        <v>35136000.0</v>
+      </c>
+      <c r="I16">
+        <v>27816000.0</v>
+      </c>
+      <c r="J16">
+        <v>23875000.0</v>
+      </c>
+      <c r="K16">
+        <v>31942000.0</v>
+      </c>
+      <c r="L16">
+        <v>379216000.0</v>
+      </c>
+      <c r="M16">
+        <v>25077000.0</v>
+      </c>
+      <c r="N16">
+        <v>27458000.0</v>
+      </c>
+      <c r="O16">
+        <v>22728000.0</v>
+      </c>
+      <c r="P16">
+        <v>27408000.0</v>
+      </c>
+      <c r="Q16">
+        <v>23453000.0</v>
+      </c>
+      <c r="R16">
+        <v>22051000.0</v>
+      </c>
+      <c r="S16">
+        <v>20634000.0</v>
+      </c>
+      <c r="T16">
+        <v>27126000.0</v>
+      </c>
+      <c r="U16">
+        <v>27092000.0</v>
+      </c>
+      <c r="V16">
+        <v>20029000.0</v>
+      </c>
+      <c r="W16">
+        <v>26212000.0</v>
+      </c>
+      <c r="X16">
+        <v>22742000.0</v>
+      </c>
+      <c r="Y16">
+        <v>22143000.0</v>
+      </c>
+      <c r="Z16">
+        <v>21117000.0</v>
+      </c>
+      <c r="AA16">
+        <v>14433000.0</v>
+      </c>
+      <c r="AB16">
+        <v>21418000.0</v>
+      </c>
+      <c r="AC16">
+        <v>16918000.0</v>
+      </c>
+      <c r="AD16">
+        <v>15270000.0</v>
+      </c>
+      <c r="AE16">
+        <v>19134000.0</v>
+      </c>
+      <c r="AF16">
+        <v>21649000.0</v>
+      </c>
+      <c r="AG16">
+        <v>21056000.0</v>
+      </c>
+      <c r="AH16">
+        <v>16559000.0</v>
+      </c>
+      <c r="AI16">
+        <v>19207000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>22375000.0</v>
+      </c>
+      <c r="AK16">
+        <v>20189000.0</v>
+      </c>
+      <c r="AL16">
+        <v>17600000.0</v>
+      </c>
+      <c r="AM16">
+        <v>17366000.0</v>
+      </c>
+      <c r="AN16">
+        <v>23456000.0</v>
+      </c>
+      <c r="AO16">
+        <v>20838000.0</v>
+      </c>
+      <c r="AP16">
+        <v>14533000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>14299000.0</v>
+      </c>
+      <c r="AR16">
+        <v>19169000.0</v>
+      </c>
+      <c r="AS16">
+        <v>16481000.0</v>
+      </c>
+      <c r="AT16">
+        <v>13855000.0</v>
+      </c>
+      <c r="AU16">
+        <v>13057000.0</v>
+      </c>
+      <c r="AV16">
+        <v>17167000.0</v>
+      </c>
+      <c r="AW16">
+        <v>20416000.0</v>
+      </c>
+      <c r="AX16">
+        <v>13894000.0</v>
+      </c>
+      <c r="AY16">
+        <v>16570000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>20117000.0</v>
+      </c>
+      <c r="BA16">
+        <v>18683000.0</v>
+      </c>
+      <c r="BB16">
+        <v>16523000.0</v>
+      </c>
+      <c r="BC16">
+        <v>14958000.0</v>
+      </c>
+      <c r="BD16">
+        <v>14904000.0</v>
+      </c>
+      <c r="BE16">
+        <v>14192000.0</v>
+      </c>
+      <c r="BF16">
+        <v>12123000.0</v>
+      </c>
+      <c r="BG16">
+        <v>14115000.0</v>
+      </c>
+      <c r="BH16">
+        <v>16563000.0</v>
+      </c>
+      <c r="BI16">
+        <v>14322000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>13700000.0</v>
+      </c>
+      <c r="BK16">
+        <v>13838000.0</v>
+      </c>
+      <c r="BL16">
+        <v>13880000.0</v>
+      </c>
+      <c r="BM16">
+        <v>22219000.0</v>
+      </c>
+      <c r="BN16">
+        <v>11731000.0</v>
+      </c>
+      <c r="BO16">
+        <v>15332000.0</v>
+      </c>
+      <c r="BP16">
+        <v>16421000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>18575000.0</v>
+      </c>
+      <c r="BR16">
+        <v>15815000.0</v>
+      </c>
+      <c r="BS16">
+        <v>16856000.0</v>
+      </c>
+      <c r="BT16">
+        <v>21667000.0</v>
+      </c>
+      <c r="BU16">
+        <v>19997000.0</v>
+      </c>
+      <c r="BV16">
+        <v>15837000.0</v>
+      </c>
+      <c r="BW16">
+        <v>17254000.0</v>
+      </c>
+      <c r="BX16">
+        <v>27339000.0</v>
+      </c>
+      <c r="BY16">
+        <v>21349000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>21103000.0</v>
+      </c>
+      <c r="CA16">
+        <v>24188000.0</v>
+      </c>
+      <c r="CB16">
+        <v>26512000.0</v>
+      </c>
+      <c r="CC16">
+        <v>22606000.0</v>
+      </c>
+      <c r="CD16">
+        <v>21052000.0</v>
+      </c>
+      <c r="CE16">
+        <v>25982000.0</v>
+      </c>
+      <c r="CF16">
+        <v>32007000.0</v>
+      </c>
+      <c r="CG16">
+        <v>22080000.0</v>
+      </c>
+      <c r="CH16">
+        <v>22206000.0</v>
+      </c>
+      <c r="CI16">
+        <v>14770000.0</v>
+      </c>
+      <c r="CJ16">
+        <v>16659000.0</v>
+      </c>
+      <c r="CK16">
+        <v>13777000.0</v>
+      </c>
+      <c r="CL16">
+        <v>9236000.0</v>
+      </c>
+      <c r="CM16">
+        <v>17087000.0</v>
+      </c>
+      <c r="CN16">
+        <v>13758000.0</v>
+      </c>
+      <c r="CO16">
+        <v>19073000.0</v>
+      </c>
+      <c r="CP16">
+        <v>13946000.0</v>
+      </c>
+      <c r="CQ16">
+        <v>23506000.0</v>
+      </c>
+      <c r="CR16">
+        <v>19904000.0</v>
+      </c>
+      <c r="CS16">
+        <v>9573000.0</v>
+      </c>
+      <c r="CT16">
+        <v>7829000.0</v>
+      </c>
+      <c r="CU16">
+        <v>10894000.0</v>
+      </c>
+      <c r="CV16">
+        <v>13447000.0</v>
+      </c>
+      <c r="CW16">
+        <v>11121000.0</v>
+      </c>
+      <c r="CX16">
+        <v>6897000.0</v>
+      </c>
+      <c r="CY16">
+        <v>10324000.0</v>
+      </c>
+      <c r="CZ16">
+        <v>8620000.0</v>
+      </c>
+      <c r="DA16">
+        <v>10342000.0</v>
+      </c>
+      <c r="DB16">
+        <v>9348000.0</v>
+      </c>
+      <c r="DC16">
+        <v>8200000.0</v>
+      </c>
+      <c r="DD16">
+        <v>6400000.0</v>
+      </c>
+      <c r="DE16">
+        <v>6500000.0</v>
+      </c>
+      <c r="DF16">
+        <v>5600000.0</v>
+      </c>
+      <c r="DG16">
+        <v>-3750000.0</v>
+      </c>
+      <c r="DH16">
+        <v>3600000.0</v>
+      </c>
+      <c r="DI16">
+        <v>1840000.0</v>
+      </c>
+      <c r="DJ16">
+        <v>-1030000.0</v>
+      </c>
+      <c r="DK16">
+        <v>210000.0</v>
+      </c>
+      <c r="DL16">
+        <v>-1360000.0</v>
+      </c>
+      <c r="DM16">
+        <v>850000.0</v>
+      </c>
+      <c r="DN16">
+        <v>-40000.0</v>
+      </c>
+      <c r="DO16">
+        <v>50000.0</v>
+      </c>
+      <c r="DP16">
+        <v>89999.0</v>
+      </c>
+      <c r="DQ16">
+        <v>1840000.0</v>
+      </c>
+      <c r="DR16">
+        <v>-1360000.0</v>
+      </c>
+      <c r="DS16">
+        <v>100000.0</v>
+      </c>
+      <c r="DT16">
+        <v>-710000.0</v>
+      </c>
+      <c r="DU16">
+        <v>1580000.0</v>
+      </c>
     </row>
     <row r="17" spans="1:125">
       <c r="A17" t="s">
-        <v>47</v>
+        <v>233</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -9887,316 +42514,612 @@
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
       <c r="DN17"/>
       <c r="DO17"/>
       <c r="DP17"/>
       <c r="DQ17"/>
       <c r="DR17"/>
       <c r="DS17"/>
       <c r="DT17"/>
       <c r="DU17"/>
     </row>
     <row r="18" spans="1:125">
       <c r="A18" t="s">
-        <v>48</v>
-[...31 lines deleted...]
-      <c r="AF18"/>
+        <v>234</v>
+      </c>
+      <c r="B18">
+        <v>22247000.0</v>
+      </c>
+      <c r="C18">
+        <v>13932000.0</v>
+      </c>
+      <c r="D18">
+        <v>12602000.0</v>
+      </c>
+      <c r="E18">
+        <v>7232000.0</v>
+      </c>
+      <c r="F18">
+        <v>828000.0</v>
+      </c>
+      <c r="G18">
+        <v>10430000.0</v>
+      </c>
+      <c r="H18">
+        <v>9646000.0</v>
+      </c>
+      <c r="I18">
+        <v>6319000.0</v>
+      </c>
+      <c r="J18">
+        <v>-1823000.0</v>
+      </c>
+      <c r="K18">
+        <v>10344000.0</v>
+      </c>
+      <c r="L18">
+        <v>380512000.0</v>
+      </c>
+      <c r="M18">
+        <v>10794000.0</v>
+      </c>
+      <c r="N18">
+        <v>4521000.0</v>
+      </c>
+      <c r="O18">
+        <v>8541000.0</v>
+      </c>
+      <c r="P18">
+        <v>13120000.0</v>
+      </c>
+      <c r="Q18">
+        <v>11019000.0</v>
+      </c>
+      <c r="R18">
+        <v>7129000.0</v>
+      </c>
+      <c r="S18">
+        <v>11121000.0</v>
+      </c>
+      <c r="T18">
+        <v>12771000.0</v>
+      </c>
+      <c r="U18">
+        <v>13257000.0</v>
+      </c>
+      <c r="V18">
+        <v>15787000.0</v>
+      </c>
+      <c r="W18">
+        <v>6569000.0</v>
+      </c>
+      <c r="X18">
+        <v>8835000.0</v>
+      </c>
+      <c r="Y18">
+        <v>2291000.0</v>
+      </c>
+      <c r="Z18">
+        <v>2463000.0</v>
+      </c>
+      <c r="AA18">
+        <v>11015000.0</v>
+      </c>
+      <c r="AB18">
+        <v>7315000.0</v>
+      </c>
+      <c r="AC18">
+        <v>5581000.0</v>
+      </c>
+      <c r="AD18">
+        <v>569000.0</v>
+      </c>
+      <c r="AE18">
+        <v>8502000.0</v>
+      </c>
+      <c r="AF18">
+        <v>5838000.0</v>
+      </c>
       <c r="AG18">
-        <v>0.0</v>
+        <v>7260000.0</v>
       </c>
       <c r="AH18">
-        <v>0.0</v>
+        <v>10756000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>2908000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>7989000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>6060000.0</v>
       </c>
       <c r="AL18">
-        <v>0.0</v>
+        <v>3040000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>6708000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>5888000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>3718000.0</v>
       </c>
       <c r="AP18">
-        <v>0.0</v>
+        <v>3201000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>5803000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>6114000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>5072000.0</v>
       </c>
       <c r="AT18">
-        <v>0.0</v>
+        <v>2826000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>7382000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>4254000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>3985000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
+        <v>2933000.0</v>
       </c>
       <c r="AY18">
-        <v>0.0</v>
+        <v>6895000.0</v>
       </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>6152000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>4772000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>4802000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>5805000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>6186000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>4644000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>6507000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>6012000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
+        <v>7509000.0</v>
       </c>
       <c r="BI18">
-        <v>0.0</v>
+        <v>6048000.0</v>
       </c>
       <c r="BJ18">
-        <v>0.0</v>
+        <v>8934000.0</v>
       </c>
       <c r="BK18">
-        <v>0.0</v>
-[...62 lines deleted...]
-      <c r="DU18"/>
+        <v>5007000.0</v>
+      </c>
+      <c r="BL18">
+        <v>10203000.0</v>
+      </c>
+      <c r="BM18">
+        <v>4142000.0</v>
+      </c>
+      <c r="BN18">
+        <v>4255000.0</v>
+      </c>
+      <c r="BO18">
+        <v>3355000.0</v>
+      </c>
+      <c r="BP18">
+        <v>4898000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>2566000.0</v>
+      </c>
+      <c r="BR18">
+        <v>4118000.0</v>
+      </c>
+      <c r="BS18">
+        <v>6288000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1895000.0</v>
+      </c>
+      <c r="BU18">
+        <v>43000.0</v>
+      </c>
+      <c r="BV18">
+        <v>1855000.0</v>
+      </c>
+      <c r="BW18">
+        <v>3581000.0</v>
+      </c>
+      <c r="BX18">
+        <v>1812000.0</v>
+      </c>
+      <c r="BY18">
+        <v>1646000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>1962000.0</v>
+      </c>
+      <c r="CA18">
+        <v>4095000.0</v>
+      </c>
+      <c r="CB18">
+        <v>3301000.0</v>
+      </c>
+      <c r="CC18">
+        <v>2424000.0</v>
+      </c>
+      <c r="CD18">
+        <v>4842000.0</v>
+      </c>
+      <c r="CE18">
+        <v>2572000.0</v>
+      </c>
+      <c r="CF18">
+        <v>4779000.0</v>
+      </c>
+      <c r="CG18">
+        <v>1041000.0</v>
+      </c>
+      <c r="CH18">
+        <v>5673000.0</v>
+      </c>
+      <c r="CI18">
+        <v>2733000.0</v>
+      </c>
+      <c r="CJ18">
+        <v>3122000.0</v>
+      </c>
+      <c r="CK18">
+        <v>1755000.0</v>
+      </c>
+      <c r="CL18">
+        <v>3440000.0</v>
+      </c>
+      <c r="CM18">
+        <v>1659000.0</v>
+      </c>
+      <c r="CN18">
+        <v>2447000.0</v>
+      </c>
+      <c r="CO18">
+        <v>1028000.0</v>
+      </c>
+      <c r="CP18">
+        <v>3349000.0</v>
+      </c>
+      <c r="CQ18">
+        <v>718000.0</v>
+      </c>
+      <c r="CR18">
+        <v>2237000.0</v>
+      </c>
+      <c r="CS18">
+        <v>2110000.0</v>
+      </c>
+      <c r="CT18">
+        <v>-1008000.0</v>
+      </c>
+      <c r="CU18">
+        <v>948000.0</v>
+      </c>
+      <c r="CV18">
+        <v>1742000.0</v>
+      </c>
+      <c r="CW18">
+        <v>379000.0</v>
+      </c>
+      <c r="CX18">
+        <v>1285000.0</v>
+      </c>
+      <c r="CY18">
+        <v>913000.0</v>
+      </c>
+      <c r="CZ18">
+        <v>937000.0</v>
+      </c>
+      <c r="DA18">
+        <v>295000.0</v>
+      </c>
+      <c r="DB18">
+        <v>2144000.0</v>
+      </c>
+      <c r="DC18">
+        <v>1100000.0</v>
+      </c>
+      <c r="DD18">
+        <v>1900000.0</v>
+      </c>
+      <c r="DE18">
+        <v>500000.0</v>
+      </c>
+      <c r="DF18">
+        <v>1900000.0</v>
+      </c>
+      <c r="DG18">
+        <v>610000.0</v>
+      </c>
+      <c r="DH18">
+        <v>1230000.0</v>
+      </c>
+      <c r="DI18">
+        <v>530000.0</v>
+      </c>
+      <c r="DJ18">
+        <v>1050000.0</v>
+      </c>
+      <c r="DK18">
+        <v>-3870000.0</v>
+      </c>
+      <c r="DL18">
+        <v>1390000.0</v>
+      </c>
+      <c r="DM18">
+        <v>140000.0</v>
+      </c>
+      <c r="DN18">
+        <v>1590000.0</v>
+      </c>
+      <c r="DO18">
+        <v>640000.0</v>
+      </c>
+      <c r="DP18">
+        <v>1250000.0</v>
+      </c>
+      <c r="DQ18">
+        <v>700000.0</v>
+      </c>
+      <c r="DR18">
+        <v>1060000.0</v>
+      </c>
+      <c r="DS18">
+        <v>-3480000.0</v>
+      </c>
+      <c r="DT18">
+        <v>820000.0</v>
+      </c>
+      <c r="DU18">
+        <v>710000.0</v>
+      </c>
     </row>
     <row r="19" spans="1:125">
       <c r="A19" t="s">
-        <v>49</v>
-[...23 lines deleted...]
-      <c r="X19"/>
+        <v>235</v>
+      </c>
+      <c r="B19">
+        <v>7631000.0</v>
+      </c>
+      <c r="C19">
+        <v>18286000.0</v>
+      </c>
+      <c r="D19">
+        <v>6265000.0</v>
+      </c>
+      <c r="E19">
+        <v>-7251000.0</v>
+      </c>
+      <c r="F19">
+        <v>-24683000.0</v>
+      </c>
+      <c r="G19">
+        <v>-33047000.0</v>
+      </c>
+      <c r="H19">
+        <v>-43688000.0</v>
+      </c>
+      <c r="I19">
+        <v>-103576000.0</v>
+      </c>
+      <c r="J19">
+        <v>-37109000.0</v>
+      </c>
+      <c r="K19">
+        <v>8615000.0</v>
+      </c>
+      <c r="L19">
+        <v>-70381000.0</v>
+      </c>
+      <c r="M19">
+        <v>-70683000.0</v>
+      </c>
+      <c r="N19">
+        <v>-65144000.0</v>
+      </c>
+      <c r="O19">
+        <v>-66465000.0</v>
+      </c>
+      <c r="P19">
+        <v>-72638000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-88681000.0</v>
+      </c>
+      <c r="R19">
+        <v>-82947000.0</v>
+      </c>
+      <c r="S19">
+        <v>52432000.0</v>
+      </c>
+      <c r="T19">
+        <v>-34471000.0</v>
+      </c>
+      <c r="U19">
+        <v>60549000.0</v>
+      </c>
+      <c r="V19">
+        <v>-55946000.0</v>
+      </c>
+      <c r="W19">
+        <v>328312000.0</v>
+      </c>
+      <c r="X19">
+        <v>-33025000.0</v>
+      </c>
       <c r="Y19">
-        <v>690864000.0</v>
+        <v>-124072000.0</v>
       </c>
       <c r="Z19">
-        <v>671122000.0</v>
+        <v>-48731000.0</v>
       </c>
       <c r="AA19">
-        <v>662572000.0</v>
+        <v>-46172000.0</v>
       </c>
       <c r="AB19">
-        <v>652132000.0</v>
+        <v>-29613000.0</v>
       </c>
       <c r="AC19">
-        <v>634996000.0</v>
+        <v>1139000.0</v>
       </c>
       <c r="AD19">
-        <v>616144000.0</v>
-[...32 lines deleted...]
-      <c r="BJ19"/>
+        <v>-43852000.0</v>
+      </c>
+      <c r="AE19">
+        <v>44855000.0</v>
+      </c>
+      <c r="AF19">
+        <v>-69202000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-42260000.0</v>
+      </c>
+      <c r="AH19">
+        <v>-34119000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-62456000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>12298000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-30945000.0</v>
+      </c>
+      <c r="AL19">
+        <v>-48766000.0</v>
+      </c>
+      <c r="AM19">
+        <v>-95006000.0</v>
+      </c>
+      <c r="AN19">
+        <v>-14725000.0</v>
+      </c>
+      <c r="AO19">
+        <v>-38106000.0</v>
+      </c>
+      <c r="AP19">
+        <v>-6498000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>-33557000.0</v>
+      </c>
+      <c r="AR19">
+        <v>26953000.0</v>
+      </c>
+      <c r="AS19">
+        <v>-95954000.0</v>
+      </c>
+      <c r="AT19">
+        <v>24322000.0</v>
+      </c>
+      <c r="AU19">
+        <v>7000.0</v>
+      </c>
+      <c r="AV19">
+        <v>12121000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-29491000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-346000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-7112000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>-25224000.0</v>
+      </c>
+      <c r="BA19">
+        <v>-39546000.0</v>
+      </c>
+      <c r="BB19">
+        <v>-6745000.0</v>
+      </c>
+      <c r="BC19">
+        <v>10067000.0</v>
+      </c>
+      <c r="BD19">
+        <v>463000.0</v>
+      </c>
+      <c r="BE19">
+        <v>-1125000.0</v>
+      </c>
+      <c r="BF19">
+        <v>-54990000.0</v>
+      </c>
+      <c r="BG19">
+        <v>44631000.0</v>
+      </c>
+      <c r="BH19">
+        <v>-4843000.0</v>
+      </c>
+      <c r="BI19">
+        <v>16102000.0</v>
+      </c>
+      <c r="BJ19">
+        <v>-43707000.0</v>
+      </c>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
@@ -10219,32791 +43142,51 @@
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
       <c r="DN19"/>
       <c r="DO19"/>
       <c r="DP19"/>
       <c r="DQ19"/>
       <c r="DR19"/>
       <c r="DS19"/>
       <c r="DT19"/>
       <c r="DU19"/>
     </row>
     <row r="20" spans="1:125">
       <c r="A20" t="s">
-        <v>50</v>
-[...26356 lines deleted...]
-      <c r="A21" t="s">
         <v>236</v>
-      </c>
-[...6380 lines deleted...]
-        <v>235</v>
       </c>
       <c r="B20">
         <v>236000.0</v>
       </c>
       <c r="C20">
         <v>236000.0</v>
       </c>
       <c r="D20">
         <v>227000.0</v>
       </c>
       <c r="E20">
         <v>228000.0</v>
       </c>
       <c r="F20">
         <v>225000.0</v>
       </c>
       <c r="G20">
         <v>229000.0</v>
       </c>
       <c r="H20">
         <v>217000.0</v>
       </c>
       <c r="I20">
         <v>217000.0</v>
       </c>
@@ -43128,51 +43311,51 @@
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
       <c r="DN20"/>
       <c r="DO20"/>
       <c r="DP20"/>
       <c r="DQ20"/>
       <c r="DR20"/>
       <c r="DS20"/>
       <c r="DT20"/>
       <c r="DU20"/>
     </row>
     <row r="21" spans="1:125">
       <c r="A21" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="B21">
         <v>7975000.0</v>
       </c>
       <c r="C21">
         <v>34853000.0</v>
       </c>
       <c r="D21">
         <v>-43202000.0</v>
       </c>
       <c r="E21">
         <v>10726000.0</v>
       </c>
       <c r="F21">
         <v>39166000.0</v>
       </c>
       <c r="G21">
         <v>-4749000.0</v>
       </c>
       <c r="H21">
         <v>-79593000.0</v>
       </c>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
@@ -43371,51 +43554,51 @@
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
       <c r="DN21"/>
       <c r="DO21"/>
       <c r="DP21"/>
       <c r="DQ21"/>
       <c r="DR21"/>
       <c r="DS21"/>
       <c r="DT21"/>
       <c r="DU21"/>
     </row>
     <row r="22" spans="1:125">
       <c r="A22" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B22">
         <v>8993000.0</v>
       </c>
       <c r="C22">
         <v>10172000.0</v>
       </c>
       <c r="D22">
         <v>9082000.0</v>
       </c>
       <c r="E22">
         <v>8063000.0</v>
       </c>
       <c r="F22">
         <v>7077000.0</v>
       </c>
       <c r="G22">
         <v>7282000.0</v>
       </c>
       <c r="H22">
         <v>7571000.0</v>
       </c>
       <c r="I22">
         <v>6171000.0</v>
       </c>
@@ -43748,51 +43931,51 @@
       </c>
       <c r="DO22">
         <v>940000.0</v>
       </c>
       <c r="DP22">
         <v>890000.0</v>
       </c>
       <c r="DQ22">
         <v>850000.0</v>
       </c>
       <c r="DR22">
         <v>750000.0</v>
       </c>
       <c r="DS22">
         <v>740000.0</v>
       </c>
       <c r="DT22">
         <v>720000.0</v>
       </c>
       <c r="DU22">
         <v>640000.0</v>
       </c>
     </row>
     <row r="23" spans="1:125">
       <c r="A23" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="B23">
         <v>-109000.0</v>
       </c>
       <c r="C23">
         <v>-72798000.0</v>
       </c>
       <c r="D23">
         <v>32213000.0</v>
       </c>
       <c r="E23">
         <v>-5998000.0</v>
       </c>
       <c r="F23">
         <v>-13916000.0</v>
       </c>
       <c r="G23">
         <v>22533000.0</v>
       </c>
       <c r="H23">
         <v>124638000.0</v>
       </c>
       <c r="I23">
         <v>29092000.0</v>
       </c>
@@ -44125,51 +44308,51 @@
       </c>
       <c r="DO23">
         <v>2380000.0</v>
       </c>
       <c r="DP23">
         <v>39999.0</v>
       </c>
       <c r="DQ23">
         <v>9480000.0</v>
       </c>
       <c r="DR23">
         <v>2990000.0</v>
       </c>
       <c r="DS23">
         <v>5090000.0</v>
       </c>
       <c r="DT23">
         <v>-2359999.0</v>
       </c>
       <c r="DU23">
         <v>5940000.0</v>
       </c>
     </row>
     <row r="24" spans="1:125">
       <c r="A24" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="B24">
         <v>-37836000.0</v>
       </c>
       <c r="C24">
         <v>5815000.0</v>
       </c>
       <c r="D24">
         <v>-8119000.0</v>
       </c>
       <c r="E24">
         <v>-12009000.0</v>
       </c>
       <c r="F24">
         <v>-23279000.0</v>
       </c>
       <c r="G24">
         <v>-39741000.0</v>
       </c>
       <c r="H24">
         <v>-43073000.0</v>
       </c>
       <c r="I24">
         <v>-105584000.0</v>
       </c>
@@ -44502,51 +44685,51 @@
       </c>
       <c r="DO24">
         <v>-2970000.0</v>
       </c>
       <c r="DP24">
         <v>-1199999.0</v>
       </c>
       <c r="DQ24">
         <v>-8339999.0</v>
       </c>
       <c r="DR24">
         <v>-5410000.0</v>
       </c>
       <c r="DS24">
         <v>-1509999.0</v>
       </c>
       <c r="DT24">
         <v>830000.0</v>
       </c>
       <c r="DU24">
         <v>-5060000.0</v>
       </c>
     </row>
     <row r="25" spans="1:125">
       <c r="A25" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="B25">
         <v>1197000.0</v>
       </c>
       <c r="C25">
         <v>-175000.0</v>
       </c>
       <c r="D25">
         <v>821000.0</v>
       </c>
       <c r="E25">
         <v>968000.0</v>
       </c>
       <c r="F25">
         <v>787000.0</v>
       </c>
       <c r="G25">
         <v>813000.0</v>
       </c>
       <c r="H25">
         <v>-168000.0</v>
       </c>
       <c r="I25">
         <v>786000.0</v>
       </c>
@@ -44879,51 +45062,51 @@
       </c>
       <c r="DO25">
         <v>-1580000.0</v>
       </c>
       <c r="DP25">
         <v>990000.0</v>
       </c>
       <c r="DQ25">
         <v>5710000.0</v>
       </c>
       <c r="DR25">
         <v>-1100000.0</v>
       </c>
       <c r="DS25">
         <v>-4060000.0</v>
       </c>
       <c r="DT25">
         <v>-1009999.0</v>
       </c>
       <c r="DU25">
         <v>1980000.0</v>
       </c>
     </row>
     <row r="26" spans="1:125">
       <c r="A26" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="B26">
         <v>-278000.0</v>
       </c>
       <c r="C26">
         <v>2000.0</v>
       </c>
       <c r="D26">
         <v>-9000.0</v>
       </c>
       <c r="E26">
         <v>2000.0</v>
       </c>
       <c r="F26">
         <v>-277000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>-1000.0</v>
       </c>
@@ -45178,51 +45361,51 @@
       <c r="DN26"/>
       <c r="DO26">
         <v>140000.0</v>
       </c>
       <c r="DP26">
         <v>60000.0</v>
       </c>
       <c r="DQ26">
         <v>10000.0</v>
       </c>
       <c r="DR26">
         <v>40000.0</v>
       </c>
       <c r="DS26">
         <v>20000.0</v>
       </c>
       <c r="DT26">
         <v>40000.0</v>
       </c>
       <c r="DU26">
         <v>-30000.0</v>
       </c>
     </row>
     <row r="27" spans="1:125">
       <c r="A27" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="B27">
         <v>306000.0</v>
       </c>
       <c r="C27">
         <v>202000.0</v>
       </c>
       <c r="D27">
         <v>254000.0</v>
       </c>
       <c r="E27">
         <v>212000.0</v>
       </c>
       <c r="F27">
         <v>298000.0</v>
       </c>
       <c r="G27">
         <v>215000.0</v>
       </c>
       <c r="H27">
         <v>230000.0</v>
       </c>
       <c r="I27">
         <v>219000.0</v>
       </c>
@@ -45451,51 +45634,51 @@
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27">
         <v>0.0</v>
       </c>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
       <c r="DN27"/>
       <c r="DO27"/>
       <c r="DP27"/>
       <c r="DQ27"/>
       <c r="DR27"/>
       <c r="DS27"/>
       <c r="DT27"/>
       <c r="DU27"/>
     </row>
     <row r="28" spans="1:125">
       <c r="A28" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="B28">
         <v>3786000.0</v>
       </c>
       <c r="C28">
         <v>-41860000.0</v>
       </c>
       <c r="D28">
         <v>-14920000.0</v>
       </c>
       <c r="E28">
         <v>812000.0</v>
       </c>
       <c r="F28">
         <v>21299000.0</v>
       </c>
       <c r="G28">
         <v>14138000.0</v>
       </c>
       <c r="H28">
         <v>41251000.0</v>
       </c>
       <c r="I28">
         <v>101139000.0</v>
       </c>
@@ -45828,51 +46011,51 @@
       </c>
       <c r="DO28">
         <v>2380000.0</v>
       </c>
       <c r="DP28">
         <v>39999.0</v>
       </c>
       <c r="DQ28">
         <v>9480000.0</v>
       </c>
       <c r="DR28">
         <v>2990000.0</v>
       </c>
       <c r="DS28">
         <v>5090000.0</v>
       </c>
       <c r="DT28">
         <v>-2359999.0</v>
       </c>
       <c r="DU28">
         <v>5940000.0</v>
       </c>
     </row>
     <row r="29" spans="1:125">
       <c r="A29" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="B29">
         <v>22773000.0</v>
       </c>
       <c r="C29">
         <v>15366000.0</v>
       </c>
       <c r="D29">
         <v>12901000.0</v>
       </c>
       <c r="E29">
         <v>7367000.0</v>
       </c>
       <c r="F29">
         <v>2180000.0</v>
       </c>
       <c r="G29">
         <v>11409000.0</v>
       </c>
       <c r="H29">
         <v>9757000.0</v>
       </c>
       <c r="I29">
         <v>6378000.0</v>
       </c>
@@ -46205,51 +46388,51 @@
       </c>
       <c r="DO29">
         <v>1110000.0</v>
       </c>
       <c r="DP29">
         <v>1260000.0</v>
       </c>
       <c r="DQ29">
         <v>740000.0</v>
       </c>
       <c r="DR29">
         <v>1100000.0</v>
       </c>
       <c r="DS29">
         <v>-3370000.0</v>
       </c>
       <c r="DT29">
         <v>850000.0</v>
       </c>
       <c r="DU29">
         <v>750000.0</v>
       </c>
     </row>
     <row r="30" spans="1:125">
       <c r="A30" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
       <c r="B30">
         <v>-30731000.0</v>
       </c>
       <c r="C30">
         <v>22667000.0</v>
       </c>
       <c r="D30">
         <v>6265000.0</v>
       </c>
       <c r="E30">
         <v>-7251000.0</v>
       </c>
       <c r="F30">
         <v>-24683000.0</v>
       </c>
       <c r="G30">
         <v>-33047000.0</v>
       </c>
       <c r="H30">
         <v>-43688000.0</v>
       </c>
       <c r="I30">
         <v>-103576000.0</v>
       </c>