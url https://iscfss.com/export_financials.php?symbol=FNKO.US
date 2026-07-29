--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -1436,51 +1436,53 @@
         <v>5000.0</v>
       </c>
       <c r="H15">
         <v>4000.0</v>
       </c>
       <c r="I15">
         <v>4000.0</v>
       </c>
       <c r="J15">
         <v>4000.0</v>
       </c>
       <c r="K15"/>
       <c r="L15">
         <v>219311000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15">
         <v>204311000.0</v>
       </c>
       <c r="O15"/>
     </row>
     <row r="16" spans="1:15">
       <c r="A16" t="s">
         <v>29</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>17636000.0</v>
+      </c>
       <c r="C16">
         <v>13265000.0</v>
       </c>
       <c r="D16">
         <v>9914000.0</v>
       </c>
       <c r="E16">
         <v>8674000.0</v>
       </c>
       <c r="F16">
         <v>142218000.0</v>
       </c>
       <c r="G16">
         <v>59778000.0</v>
       </c>
       <c r="H16">
         <v>50822000.0</v>
       </c>
       <c r="I16">
         <v>306000.0</v>
       </c>
       <c r="J16">
         <v>3283000.0</v>
       </c>
       <c r="K16"/>
@@ -1831,51 +1833,51 @@
     </row>
     <row r="27" spans="1:15">
       <c r="A27" t="s">
         <v>40</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
     </row>
     <row r="28" spans="1:15">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>249502000.0</v>
+        <v>250627000.0</v>
       </c>
       <c r="C28">
         <v>225652000.0</v>
       </c>
       <c r="D28">
         <v>325900000.0</v>
       </c>
       <c r="E28">
         <v>327879000.0</v>
       </c>
       <c r="F28">
         <v>155074000.0</v>
       </c>
       <c r="G28">
         <v>209867000.0</v>
       </c>
       <c r="H28">
         <v>290030000.0</v>
       </c>
       <c r="I28">
         <v>233811000.0</v>
       </c>
       <c r="J28">
         <v>226171000.0</v>
       </c>
@@ -2301,51 +2303,51 @@
         <v>20280000.0</v>
       </c>
       <c r="I39">
         <v>11904000.0</v>
       </c>
       <c r="J39">
         <v>21727000.0</v>
       </c>
       <c r="K39"/>
       <c r="L39">
         <v>19040000.0</v>
       </c>
       <c r="M39">
         <v>696.0</v>
       </c>
       <c r="N39">
         <v>12368000.0</v>
       </c>
       <c r="O39"/>
     </row>
     <row r="40" spans="1:15">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>138445000.0</v>
+        <v>119684000.0</v>
       </c>
       <c r="C40">
         <v>127970000.0</v>
       </c>
       <c r="D40">
         <v>134955000.0</v>
       </c>
       <c r="E40">
         <v>173256000.0</v>
       </c>
       <c r="F40">
         <v>37207000.0</v>
       </c>
       <c r="G40">
         <v>24696000.0</v>
       </c>
       <c r="H40">
         <v>62893000.0</v>
       </c>
       <c r="I40">
         <v>71056000.0</v>
       </c>
       <c r="J40">
         <v>52093000.0</v>
       </c>
@@ -2694,92 +2696,92 @@
       </c>
       <c r="H50">
         <v>39507000.0</v>
       </c>
       <c r="I50">
         <v>30593000.0</v>
       </c>
       <c r="J50">
         <v>18729000.0</v>
       </c>
       <c r="K50"/>
       <c r="L50">
         <v>13859000.0</v>
       </c>
       <c r="M50"/>
       <c r="N50">
         <v>5626000.0</v>
       </c>
       <c r="O50"/>
     </row>
     <row r="51" spans="1:15">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>291650000.0</v>
+        <v>292775000.0</v>
       </c>
       <c r="C51">
         <v>260307000.0</v>
       </c>
       <c r="D51">
         <v>362353000.0</v>
       </c>
       <c r="E51">
         <v>347079000.0</v>
       </c>
       <c r="F51">
         <v>238631000.0</v>
       </c>
       <c r="G51">
         <v>262122000.0</v>
       </c>
       <c r="H51">
         <v>315259000.0</v>
       </c>
       <c r="I51">
         <v>247297000.0</v>
       </c>
       <c r="J51">
         <v>233899000.0</v>
       </c>
       <c r="K51"/>
       <c r="L51">
         <v>217753000.0</v>
       </c>
       <c r="M51"/>
       <c r="N51">
         <v>169846000.0</v>
       </c>
       <c r="O51"/>
     </row>
     <row r="52" spans="1:15">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>40724000.0</v>
+        <v>41849000.0</v>
       </c>
       <c r="C52">
         <v>99614000.0</v>
       </c>
       <c r="D52">
         <v>160058000.0</v>
       </c>
       <c r="E52">
         <v>110945000.0</v>
       </c>
       <c r="F52">
         <v>32354000.0</v>
       </c>
       <c r="G52">
         <v>24598000.0</v>
       </c>
       <c r="H52">
         <v>50821000.0</v>
       </c>
       <c r="I52">
         <v>30593000.0</v>
       </c>
       <c r="J52">
         <v>29488000.0</v>
       </c>
@@ -4621,51 +4623,53 @@
       <c r="AI15">
         <v>4000.0</v>
       </c>
       <c r="AJ15">
         <v>225871000.0</v>
       </c>
       <c r="AK15">
         <v>225871000.0</v>
       </c>
       <c r="AL15"/>
       <c r="AM15">
         <v>219311000.0</v>
       </c>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15">
         <v>204311000.0</v>
       </c>
     </row>
     <row r="16" spans="1:43">
       <c r="A16" t="s">
         <v>29</v>
       </c>
       <c r="B16"/>
-      <c r="C16"/>
+      <c r="C16">
+        <v>17636000.0</v>
+      </c>
       <c r="D16"/>
       <c r="E16">
         <v>16000000.0</v>
       </c>
       <c r="F16"/>
       <c r="G16">
         <v>13265000.0</v>
       </c>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16">
         <v>2116000.0</v>
       </c>
       <c r="K16">
         <v>9914000.0</v>
       </c>
       <c r="L16">
         <v>1136000.0</v>
       </c>
       <c r="M16">
         <v>1341000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16">
         <v>8674000.0</v>
@@ -5201,51 +5205,51 @@
       <c r="H22">
         <v>118563000.0</v>
       </c>
       <c r="I22">
         <v>108999000.0</v>
       </c>
       <c r="J22">
         <v>112282000.0</v>
       </c>
       <c r="K22">
         <v>119458000.0</v>
       </c>
       <c r="L22">
         <v>162062000.0</v>
       </c>
       <c r="M22">
         <v>187311000.0</v>
       </c>
       <c r="N22">
         <v>191558000.0</v>
       </c>
       <c r="O22">
         <v>246429000.0</v>
       </c>
       <c r="P22">
-        <v>265799000.0</v>
+        <v>265798999.0</v>
       </c>
       <c r="Q22">
         <v>233974000.0</v>
       </c>
       <c r="R22">
         <v>161502000.0</v>
       </c>
       <c r="S22">
         <v>166428000.0</v>
       </c>
       <c r="T22">
         <v>140834000.0</v>
       </c>
       <c r="U22">
         <v>86354000.0</v>
       </c>
       <c r="V22">
         <v>61934000.0</v>
       </c>
       <c r="W22">
         <v>59773000.0</v>
       </c>
       <c r="X22">
         <v>72603000.0</v>
       </c>
@@ -5723,54 +5727,54 @@
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
     </row>
     <row r="28" spans="1:43">
       <c r="A28" t="s">
         <v>41</v>
       </c>
       <c r="B28">
-        <v>243535000.0</v>
+        <v>245035000.0</v>
       </c>
       <c r="C28">
-        <v>249502000.0</v>
+        <v>250627000.0</v>
       </c>
       <c r="D28">
         <v>273058000.0</v>
       </c>
       <c r="E28">
         <v>282073000.0</v>
       </c>
       <c r="F28">
         <v>250878000.0</v>
       </c>
       <c r="G28">
         <v>225652000.0</v>
       </c>
       <c r="H28">
         <v>275544000.0</v>
       </c>
       <c r="I28">
         <v>263821000.0</v>
       </c>
       <c r="J28">
         <v>304772000.0</v>
       </c>
       <c r="K28">
         <v>325900000.0</v>
       </c>
@@ -6992,51 +6996,51 @@
       <c r="H39">
         <v>35471000.0</v>
       </c>
       <c r="I39">
         <v>30003000.0</v>
       </c>
       <c r="J39">
         <v>38659000.0</v>
       </c>
       <c r="K39">
         <v>50074000.0</v>
       </c>
       <c r="L39">
         <v>44048000.0</v>
       </c>
       <c r="M39">
         <v>44651000.0</v>
       </c>
       <c r="N39">
         <v>48490000.0</v>
       </c>
       <c r="O39">
         <v>39648000.0</v>
       </c>
       <c r="P39">
-        <v>38480000.0</v>
+        <v>38480001.0</v>
       </c>
       <c r="Q39">
         <v>37909000.0</v>
       </c>
       <c r="R39">
         <v>20172000.0</v>
       </c>
       <c r="S39">
         <v>14925000.0</v>
       </c>
       <c r="T39">
         <v>23790000.0</v>
       </c>
       <c r="U39">
         <v>18542000.0</v>
       </c>
       <c r="V39">
         <v>15658000.0</v>
       </c>
       <c r="W39">
         <v>15486000.0</v>
       </c>
       <c r="X39">
         <v>11944000.0</v>
       </c>
@@ -7077,54 +7081,54 @@
         <v>62642000.0</v>
       </c>
       <c r="AK39">
         <v>31573000.0</v>
       </c>
       <c r="AL39">
         <v>17347000.0</v>
       </c>
       <c r="AM39">
         <v>19040000.0</v>
       </c>
       <c r="AN39">
         <v>696.0</v>
       </c>
       <c r="AO39"/>
       <c r="AP39"/>
       <c r="AQ39">
         <v>12368000.0</v>
       </c>
     </row>
     <row r="40" spans="1:43">
       <c r="A40" t="s">
         <v>53</v>
       </c>
       <c r="B40">
-        <v>122236000.0</v>
+        <v>120736000.0</v>
       </c>
       <c r="C40">
-        <v>138445000.0</v>
+        <v>119684000.0</v>
       </c>
       <c r="D40">
         <v>135158000.0</v>
       </c>
       <c r="E40">
         <v>110617000.0</v>
       </c>
       <c r="F40">
         <v>96308000.0</v>
       </c>
       <c r="G40">
         <v>127970000.0</v>
       </c>
       <c r="H40">
         <v>155123000.0</v>
       </c>
       <c r="I40">
         <v>137379000.0</v>
       </c>
       <c r="J40">
         <v>122265000.0</v>
       </c>
       <c r="K40">
         <v>127725000.0</v>
       </c>
@@ -8210,54 +8214,54 @@
         <v>8016000.0</v>
       </c>
       <c r="AI50">
         <v>7928000.0</v>
       </c>
       <c r="AJ50"/>
       <c r="AK50">
         <v>339064000.0</v>
       </c>
       <c r="AL50"/>
       <c r="AM50">
         <v>7130000.0</v>
       </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50">
         <v>5626000.0</v>
       </c>
     </row>
     <row r="51" spans="1:43">
       <c r="A51" t="s">
         <v>64</v>
       </c>
       <c r="B51">
-        <v>277830000.0</v>
+        <v>279330000.0</v>
       </c>
       <c r="C51">
-        <v>291650000.0</v>
+        <v>292775000.0</v>
       </c>
       <c r="D51">
         <v>312235000.0</v>
       </c>
       <c r="E51">
         <v>331224000.0</v>
       </c>
       <c r="F51">
         <v>276812000.0</v>
       </c>
       <c r="G51">
         <v>260307000.0</v>
       </c>
       <c r="H51">
         <v>304090000.0</v>
       </c>
       <c r="I51">
         <v>305372000.0</v>
       </c>
       <c r="J51">
         <v>330882000.0</v>
       </c>
       <c r="K51">
         <v>362353000.0</v>
       </c>
@@ -8335,54 +8339,54 @@
       </c>
       <c r="AJ51">
         <v>348386000.0</v>
       </c>
       <c r="AK51">
         <v>339064000.0</v>
       </c>
       <c r="AL51">
         <v>278875000.0</v>
       </c>
       <c r="AM51">
         <v>217753000.0</v>
       </c>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51">
         <v>169846000.0</v>
       </c>
     </row>
     <row r="52" spans="1:43">
       <c r="A52" t="s">
         <v>65</v>
       </c>
       <c r="B52">
-        <v>36023000.0</v>
+        <v>37523000.0</v>
       </c>
       <c r="C52">
-        <v>40724000.0</v>
+        <v>41849000.0</v>
       </c>
       <c r="D52">
         <v>258299000.0</v>
       </c>
       <c r="E52">
         <v>272365000.0</v>
       </c>
       <c r="F52">
         <v>124954000.0</v>
       </c>
       <c r="G52">
         <v>99614000.0</v>
       </c>
       <c r="H52">
         <v>134778000.0</v>
       </c>
       <c r="I52">
         <v>128946000.0</v>
       </c>
       <c r="J52">
         <v>146220000.0</v>
       </c>
       <c r="K52">
         <v>160058000.0</v>
       </c>
@@ -9449,51 +9453,51 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>11</v>
       </c>
       <c r="L1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:12">
       <c r="A2" t="s">
         <v>105</v>
       </c>
       <c r="B2">
-        <v>616037000.0</v>
+        <v>556940000.0</v>
       </c>
       <c r="C2">
         <v>615318000.0</v>
       </c>
       <c r="D2">
         <v>732785000.0</v>
       </c>
       <c r="E2">
         <v>888685000.0</v>
       </c>
       <c r="F2">
         <v>648302000.0</v>
       </c>
       <c r="G2">
         <v>403392000.0</v>
       </c>
       <c r="H2">
         <v>512580000.0</v>
       </c>
       <c r="I2">
         <v>430746000.0</v>
       </c>
       <c r="J2">
         <v>317379000.0</v>
       </c>
@@ -9541,98 +9545,98 @@
       <c r="L3">
         <v>9093000.0</v>
       </c>
     </row>
     <row r="4" spans="1:12">
       <c r="A4" t="s">
         <v>107</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
     </row>
     <row r="5" spans="1:12">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>-44816000.0</v>
+        <v>-44758000.0</v>
       </c>
       <c r="C5">
         <v>10069000.0</v>
       </c>
       <c r="D5">
         <v>-67041000.0</v>
       </c>
       <c r="E5">
-        <v>-11920000.0</v>
+        <v>-12707000.0</v>
       </c>
       <c r="F5">
         <v>92082000.0</v>
       </c>
       <c r="G5">
         <v>23543000.0</v>
       </c>
       <c r="H5">
         <v>46613000.0</v>
       </c>
       <c r="I5">
         <v>60862000.0</v>
       </c>
       <c r="J5">
         <v>49080000.0</v>
       </c>
       <c r="K5">
         <v>44147000.0</v>
       </c>
       <c r="L5">
         <v>48318000.0</v>
       </c>
     </row>
     <row r="6" spans="1:12">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>14281000.0</v>
+        <v>14339000.0</v>
       </c>
       <c r="C6">
         <v>72652000.0</v>
       </c>
       <c r="D6">
         <v>-7278000.0</v>
       </c>
       <c r="E6">
-        <v>35749000.0</v>
+        <v>34962000.0</v>
       </c>
       <c r="F6">
         <v>133277000.0</v>
       </c>
       <c r="G6">
         <v>67911000.0</v>
       </c>
       <c r="H6">
         <v>88739000.0</v>
       </c>
       <c r="I6">
         <v>99978000.0</v>
       </c>
       <c r="J6">
         <v>81055000.0</v>
       </c>
       <c r="K6">
         <v>67656000.0</v>
       </c>
       <c r="L6">
         <v>57411000.0</v>
       </c>
     </row>
     <row r="7" spans="1:12">
       <c r="A7" t="s">
@@ -9649,51 +9653,51 @@
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
     </row>
     <row r="8" spans="1:12">
       <c r="A8" t="s">
         <v>111</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
     </row>
     <row r="9" spans="1:12">
       <c r="A9" t="s">
         <v>112</v>
       </c>
       <c r="B9">
-        <v>292172000.0</v>
+        <v>351269000.0</v>
       </c>
       <c r="C9">
         <v>434532000.0</v>
       </c>
       <c r="D9">
         <v>363301000.0</v>
       </c>
       <c r="E9">
         <v>434021000.0</v>
       </c>
       <c r="F9">
         <v>380991000.0</v>
       </c>
       <c r="G9">
         <v>249145000.0</v>
       </c>
       <c r="H9">
         <v>282542000.0</v>
       </c>
       <c r="I9">
         <v>255327000.0</v>
       </c>
       <c r="J9">
         <v>198705000.0</v>
       </c>
@@ -10057,51 +10061,51 @@
     <row r="20" spans="1:12">
       <c r="A20" t="s">
         <v>123</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>28000.0</v>
       </c>
       <c r="J20">
         <v>3641000.0</v>
       </c>
       <c r="K20"/>
       <c r="L20"/>
     </row>
     <row r="21" spans="1:12">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21">
-        <v>-44816000.0</v>
+        <v>-45543000.0</v>
       </c>
       <c r="C21">
         <v>12991000.0</v>
       </c>
       <c r="D21">
         <v>-103827000.0</v>
       </c>
       <c r="E21">
         <v>-11920000.0</v>
       </c>
       <c r="F21">
         <v>95465000.0</v>
       </c>
       <c r="G21">
         <v>23543000.0</v>
       </c>
       <c r="H21">
         <v>46613000.0</v>
       </c>
       <c r="I21">
         <v>60862000.0</v>
       </c>
       <c r="J21">
         <v>44132000.0</v>
       </c>
@@ -10111,51 +10115,51 @@
       <c r="L21">
         <v>48318000.0</v>
       </c>
     </row>
     <row r="22" spans="1:12">
       <c r="A22" t="s">
         <v>125</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
     </row>
     <row r="23" spans="1:12">
       <c r="A23" t="s">
         <v>126</v>
       </c>
       <c r="B23">
-        <v>953025000.0</v>
+        <v>953752000.0</v>
       </c>
       <c r="C23">
         <v>1036859000.0</v>
       </c>
       <c r="D23">
         <v>1199913000.0</v>
       </c>
       <c r="E23">
         <v>1334626000.0</v>
       </c>
       <c r="F23">
         <v>933828000.0</v>
       </c>
       <c r="G23">
         <v>628994000.0</v>
       </c>
       <c r="H23">
         <v>748509000.0</v>
       </c>
       <c r="I23">
         <v>625183000.0</v>
       </c>
       <c r="J23">
         <v>468311000.0</v>
       </c>
@@ -10343,89 +10347,89 @@
         <v>-17801000.0</v>
       </c>
       <c r="F29">
         <v>17061000.0</v>
       </c>
       <c r="G29">
         <v>2025000.0</v>
       </c>
       <c r="H29">
         <v>4476000.0</v>
       </c>
       <c r="I29">
         <v>4867000.0</v>
       </c>
       <c r="J29">
         <v>1540000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
     </row>
     <row r="30" spans="1:12">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30">
-        <v>336988000.0</v>
+        <v>396812000.0</v>
       </c>
       <c r="C30">
         <v>421541000.0</v>
       </c>
       <c r="D30">
         <v>467128000.0</v>
       </c>
       <c r="E30">
         <v>445941000.0</v>
       </c>
       <c r="F30">
         <v>285526000.0</v>
       </c>
       <c r="G30">
         <v>225602000.0</v>
       </c>
       <c r="H30">
         <v>235929000.0</v>
       </c>
       <c r="I30">
         <v>194437000.0</v>
       </c>
       <c r="J30">
         <v>150932000.0</v>
       </c>
       <c r="K30">
         <v>101034000.0</v>
       </c>
       <c r="L30">
         <v>89680000.0</v>
       </c>
     </row>
     <row r="31" spans="1:12">
       <c r="A31" t="s">
         <v>134</v>
       </c>
       <c r="B31">
-        <v>-19123000.0</v>
+        <v>-18396000.0</v>
       </c>
       <c r="C31">
         <v>-23497000.0</v>
       </c>
       <c r="D31">
         <v>71886000.0</v>
       </c>
       <c r="E31">
         <v>-11121000.0</v>
       </c>
       <c r="F31">
         <v>-10550000.0</v>
       </c>
       <c r="G31">
         <v>-11755000.0</v>
       </c>
       <c r="H31">
         <v>-14317000.0</v>
       </c>
       <c r="I31">
         <v>-30368000.0</v>
       </c>
       <c r="J31">
         <v>-35005000.0</v>
       </c>
@@ -10626,63 +10630,63 @@
       </c>
       <c r="AN1" t="s">
         <v>12</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
         <v>13</v>
       </c>
       <c r="AR1" t="s">
         <v>14</v>
       </c>
       <c r="AS1" t="s">
         <v>136</v>
       </c>
     </row>
     <row r="2" spans="1:45">
       <c r="A2" t="s">
         <v>105</v>
       </c>
       <c r="B2">
-        <v>126866000.0</v>
+        <v>112092000.0</v>
       </c>
       <c r="C2">
-        <v>176267000.0</v>
+        <v>161489000.0</v>
       </c>
       <c r="D2">
-        <v>164683000.0</v>
+        <v>150154000.0</v>
       </c>
       <c r="E2">
-        <v>145957000.0</v>
+        <v>131429000.0</v>
       </c>
       <c r="F2">
-        <v>129130000.0</v>
+        <v>113868000.0</v>
       </c>
       <c r="G2">
         <v>169326000.0</v>
       </c>
       <c r="H2">
         <v>172956000.0</v>
       </c>
       <c r="I2">
         <v>143609000.0</v>
       </c>
       <c r="J2">
         <v>129427000.0</v>
       </c>
       <c r="K2">
         <v>187759000.0</v>
       </c>
       <c r="L2">
         <v>202788000.0</v>
       </c>
       <c r="M2">
         <v>170019000.0</v>
       </c>
       <c r="N2">
         <v>172219000.0</v>
       </c>
@@ -10975,108 +10979,108 @@
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
         <v>0.0</v>
       </c>
       <c r="AQ4">
         <v>0.0</v>
       </c>
       <c r="AR4">
         <v>0.0</v>
       </c>
       <c r="AS4">
         <v>0.0</v>
       </c>
     </row>
     <row r="5" spans="1:45">
       <c r="A5" t="s">
         <v>108</v>
       </c>
       <c r="B5">
-        <v>-9634000.0</v>
+        <v>-10090000.0</v>
       </c>
       <c r="C5">
-        <v>5672000.0</v>
+        <v>6455000.0</v>
       </c>
       <c r="D5">
-        <v>7457000.0</v>
+        <v>7787000.0</v>
       </c>
       <c r="E5">
-        <v>-34747000.0</v>
+        <v>-35634000.0</v>
       </c>
       <c r="F5">
-        <v>-23198000.0</v>
+        <v>-23366000.0</v>
       </c>
       <c r="G5">
         <v>7518000.0</v>
       </c>
       <c r="H5">
         <v>12023000.0</v>
       </c>
       <c r="I5">
         <v>9127000.0</v>
       </c>
       <c r="J5">
         <v>-16455000.0</v>
       </c>
       <c r="K5">
         <v>-2846000.0</v>
       </c>
       <c r="L5">
         <v>699000.0</v>
       </c>
       <c r="M5">
-        <v>-30516000.0</v>
+        <v>69505000.0</v>
       </c>
       <c r="N5">
         <v>-34378000.0</v>
       </c>
       <c r="O5">
         <v>-15793000.0</v>
       </c>
       <c r="P5">
         <v>16468000.0</v>
       </c>
       <c r="Q5">
-        <v>8943000.0</v>
+        <v>8508000.0</v>
       </c>
       <c r="R5">
-        <v>19803000.0</v>
+        <v>19406000.0</v>
       </c>
       <c r="S5">
         <v>25461000.0</v>
       </c>
       <c r="T5">
         <v>26025000.0</v>
       </c>
       <c r="U5">
-        <v>27291000.0</v>
+        <v>27499000.0</v>
       </c>
       <c r="V5">
         <v>15616000.0</v>
       </c>
       <c r="W5">
         <v>20155000.0</v>
       </c>
       <c r="X5">
         <v>19892000.0</v>
       </c>
       <c r="Y5">
         <v>-14021000.0</v>
       </c>
       <c r="Z5">
         <v>-3933000.0</v>
       </c>
       <c r="AA5">
         <v>10938000.0</v>
       </c>
       <c r="AB5">
         <v>22610000.0</v>
       </c>
       <c r="AC5">
         <v>17129000.0</v>
       </c>
@@ -11112,108 +11116,108 @@
       </c>
       <c r="AN5">
         <v>21359000.0</v>
       </c>
       <c r="AO5">
         <v>16507000.0</v>
       </c>
       <c r="AP5">
         <v>6508000.0</v>
       </c>
       <c r="AQ5">
         <v>-5184000.0</v>
       </c>
       <c r="AR5">
         <v>0.0</v>
       </c>
       <c r="AS5">
         <v>0.0</v>
       </c>
     </row>
     <row r="6" spans="1:45">
       <c r="A6" t="s">
         <v>109</v>
       </c>
       <c r="B6">
-        <v>5140000.0</v>
+        <v>4684000.0</v>
       </c>
       <c r="C6">
-        <v>20450000.0</v>
+        <v>21233000.0</v>
       </c>
       <c r="D6">
-        <v>21986000.0</v>
+        <v>22316000.0</v>
       </c>
       <c r="E6">
-        <v>-20219000.0</v>
+        <v>-21106000.0</v>
       </c>
       <c r="F6">
-        <v>-7936000.0</v>
+        <v>-8104000.0</v>
       </c>
       <c r="G6">
         <v>23692000.0</v>
       </c>
       <c r="H6">
         <v>27434000.0</v>
       </c>
       <c r="I6">
         <v>25080000.0</v>
       </c>
       <c r="J6">
         <v>-876000.0</v>
       </c>
       <c r="K6">
         <v>14325000.0</v>
       </c>
       <c r="L6">
         <v>15440000.0</v>
       </c>
       <c r="M6">
-        <v>-16640999.0</v>
+        <v>83380001.0</v>
       </c>
       <c r="N6">
         <v>-20402000.0</v>
       </c>
       <c r="O6">
         <v>-2633000.0</v>
       </c>
       <c r="P6">
         <v>29272000.0</v>
       </c>
       <c r="Q6">
-        <v>20426000.0</v>
+        <v>19991000.0</v>
       </c>
       <c r="R6">
-        <v>30274000.0</v>
+        <v>29877000.0</v>
       </c>
       <c r="S6">
         <v>35878000.0</v>
       </c>
       <c r="T6">
         <v>36589000.0</v>
       </c>
       <c r="U6">
-        <v>37479000.0</v>
+        <v>37687000.0</v>
       </c>
       <c r="V6">
         <v>26202000.0</v>
       </c>
       <c r="W6">
         <v>30576000.0</v>
       </c>
       <c r="X6">
         <v>32479000.0</v>
       </c>
       <c r="Y6">
         <v>-2616000.0</v>
       </c>
       <c r="Z6">
         <v>8004000.0</v>
       </c>
       <c r="AA6">
         <v>21937000.0</v>
       </c>
       <c r="AB6">
         <v>33810000.0</v>
       </c>
       <c r="AC6">
         <v>27996000.0</v>
       </c>
@@ -11403,63 +11407,63 @@
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
         <v>0.0</v>
       </c>
       <c r="AP8">
         <v>0.0</v>
       </c>
       <c r="AQ8">
         <v>0.0</v>
       </c>
       <c r="AR8">
         <v>0.0</v>
       </c>
       <c r="AS8">
         <v>0.0</v>
       </c>
     </row>
     <row r="9" spans="1:45">
       <c r="A9" t="s">
         <v>112</v>
       </c>
       <c r="B9">
-        <v>74053000.0</v>
+        <v>88827000.0</v>
       </c>
       <c r="C9">
-        <v>96829000.0</v>
+        <v>111607000.0</v>
       </c>
       <c r="D9">
-        <v>86222000.0</v>
+        <v>100751000.0</v>
       </c>
       <c r="E9">
-        <v>47512000.0</v>
+        <v>62040000.0</v>
       </c>
       <c r="F9">
-        <v>61609000.0</v>
+        <v>76871000.0</v>
       </c>
       <c r="G9">
         <v>124403000.0</v>
       </c>
       <c r="H9">
         <v>119809000.0</v>
       </c>
       <c r="I9">
         <v>104048000.0</v>
       </c>
       <c r="J9">
         <v>86272000.0</v>
       </c>
       <c r="K9">
         <v>103477000.0</v>
       </c>
       <c r="L9">
         <v>110156000.0</v>
       </c>
       <c r="M9">
         <v>70009000.0</v>
       </c>
       <c r="N9">
         <v>79659000.0</v>
       </c>
@@ -12812,54 +12816,54 @@
       </c>
       <c r="AO20">
         <v>0.0</v>
       </c>
       <c r="AP20">
         <v>0.0</v>
       </c>
       <c r="AQ20">
         <v>0.0</v>
       </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:45">
       <c r="A21" t="s">
         <v>124</v>
       </c>
       <c r="B21">
         <v>-9634000.0</v>
       </c>
       <c r="C21">
-        <v>5672000.0</v>
+        <v>5974000.0</v>
       </c>
       <c r="D21">
-        <v>7457000.0</v>
+        <v>6428000.0</v>
       </c>
       <c r="E21">
         <v>-34747000.0</v>
       </c>
       <c r="F21">
         <v>-23198000.0</v>
       </c>
       <c r="G21">
         <v>5425000.0</v>
       </c>
       <c r="H21">
         <v>11736000.0</v>
       </c>
       <c r="I21">
         <v>10732000.0</v>
       </c>
       <c r="J21">
         <v>-14902000.0</v>
       </c>
       <c r="K21">
         <v>-3400000.0</v>
       </c>
       <c r="L21">
         <v>-5449000.0</v>
       </c>
@@ -13028,54 +13032,54 @@
       </c>
       <c r="AO22">
         <v>0.0</v>
       </c>
       <c r="AP22">
         <v>0.0</v>
       </c>
       <c r="AQ22">
         <v>0.0</v>
       </c>
       <c r="AR22">
         <v>0.0</v>
       </c>
       <c r="AS22">
         <v>0.0</v>
       </c>
     </row>
     <row r="23" spans="1:45">
       <c r="A23" t="s">
         <v>126</v>
       </c>
       <c r="B23">
         <v>210553000.0</v>
       </c>
       <c r="C23">
-        <v>267423999.0</v>
+        <v>267122000.0</v>
       </c>
       <c r="D23">
-        <v>243448000.0</v>
+        <v>244477000.0</v>
       </c>
       <c r="E23">
         <v>228216000.0</v>
       </c>
       <c r="F23">
         <v>213937000.0</v>
       </c>
       <c r="G23">
         <v>288304000.0</v>
       </c>
       <c r="H23">
         <v>281029000.0</v>
       </c>
       <c r="I23">
         <v>236925000.0</v>
       </c>
       <c r="J23">
         <v>230601000.0</v>
       </c>
       <c r="K23">
         <v>294636000.0</v>
       </c>
       <c r="L23">
         <v>318393000.0</v>
       </c>
@@ -13756,63 +13760,63 @@
       </c>
       <c r="AD29">
         <v>1429000.0</v>
       </c>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
     </row>
     <row r="30" spans="1:45">
       <c r="A30" t="s">
         <v>133</v>
       </c>
       <c r="B30">
-        <v>83687000.0</v>
+        <v>98461000.0</v>
       </c>
       <c r="C30">
-        <v>91157000.0</v>
+        <v>105633000.0</v>
       </c>
       <c r="D30">
-        <v>78765000.0</v>
+        <v>94323000.0</v>
       </c>
       <c r="E30">
-        <v>82259000.0</v>
+        <v>96787000.0</v>
       </c>
       <c r="F30">
-        <v>84807000.0</v>
+        <v>100069000.0</v>
       </c>
       <c r="G30">
         <v>118978000.0</v>
       </c>
       <c r="H30">
         <v>108073000.0</v>
       </c>
       <c r="I30">
         <v>93316000.0</v>
       </c>
       <c r="J30">
         <v>101174000.0</v>
       </c>
       <c r="K30">
         <v>106877000.0</v>
       </c>
       <c r="L30">
         <v>115605000.0</v>
       </c>
       <c r="M30">
         <v>100525000.0</v>
       </c>
       <c r="N30">
         <v>144121000.0</v>
       </c>
@@ -13896,54 +13900,54 @@
       </c>
       <c r="AO30">
         <v>33973000.0</v>
       </c>
       <c r="AP30">
         <v>28072000.0</v>
       </c>
       <c r="AQ30">
         <v>17264000.0</v>
       </c>
       <c r="AR30">
         <v>0.0</v>
       </c>
       <c r="AS30">
         <v>0.0</v>
       </c>
     </row>
     <row r="31" spans="1:45">
       <c r="A31" t="s">
         <v>134</v>
       </c>
       <c r="B31">
         <v>-5340000.0</v>
       </c>
       <c r="C31">
-        <v>-4416000.0</v>
+        <v>-4718000.0</v>
       </c>
       <c r="D31">
-        <v>-5281000.0</v>
+        <v>-4252000.0</v>
       </c>
       <c r="E31">
         <v>-5409000.0</v>
       </c>
       <c r="F31">
         <v>-4017000.0</v>
       </c>
       <c r="G31">
         <v>-5140000.0</v>
       </c>
       <c r="H31">
         <v>-5969000.0</v>
       </c>
       <c r="I31">
         <v>-4524000.0</v>
       </c>
       <c r="J31">
         <v>-7864000.0</v>
       </c>
       <c r="K31">
         <v>-6170000.0</v>
       </c>
       <c r="L31">
         <v>-7699000.0</v>
       </c>
@@ -18083,51 +18087,51 @@
       <c r="AL23">
         <v>21731000.0</v>
       </c>
       <c r="AM23">
         <v>-36235000.0</v>
       </c>
       <c r="AN23">
         <v>48287000.0</v>
       </c>
       <c r="AO23">
         <v>20335000.0</v>
       </c>
       <c r="AP23"/>
       <c r="AQ23">
         <v>124031000.0</v>
       </c>
       <c r="AR23"/>
       <c r="AS23"/>
     </row>
     <row r="24" spans="1:45">
       <c r="A24" t="s">
         <v>158</v>
       </c>
       <c r="B24"/>
       <c r="C24">
-        <v>-8880000.0</v>
+        <v>21000.0</v>
       </c>
       <c r="D24">
         <v>72000.0</v>
       </c>
       <c r="E24">
         <v>777000.0</v>
       </c>
       <c r="F24">
         <v>193000.0</v>
       </c>
       <c r="G24">
         <v>154000.0</v>
       </c>
       <c r="H24">
         <v>137000.0</v>
       </c>
       <c r="I24">
         <v>357000.0</v>
       </c>
       <c r="J24">
         <v>161000.0</v>
       </c>
       <c r="K24">
         <v>148000.0</v>
       </c>