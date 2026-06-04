--- v0 (2026-03-02)
+++ v1 (2026-06-04)
@@ -22,53 +22,56 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="169">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
   <si>
     <t>Metric</t>
+  </si>
+  <si>
+    <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
   <si>
     <t>2022-02-28</t>
   </si>
   <si>
     <t>2021-02-28</t>
   </si>
   <si>
     <t>2020-02-29</t>
   </si>
   <si>
     <t>2019-02-28</t>
   </si>
   <si>
     <t>2018-02-28</t>
   </si>
@@ -896,17814 +899,18375 @@
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet5.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/_rels/sheet6.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M62"/>
+  <dimension ref="A1:N62"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>34412906.0</v>
+      </c>
+      <c r="C2">
         <v>24560361.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5153359.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>27371.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>3588289.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>2473636.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>2703754.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1239280.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>107082.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>131580.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>12310.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>23053.0</v>
       </c>
-      <c r="M2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
+      <c r="H3"/>
       <c r="I3">
         <v>0.0</v>
       </c>
       <c r="J3">
         <v>0.0</v>
       </c>
-      <c r="K3"/>
+      <c r="K3">
+        <v>0.0</v>
+      </c>
       <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="K4"/>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>-84104.0</v>
+      </c>
+      <c r="C5">
         <v>-943276.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-767011.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-391692.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>137911.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>140906.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>3963.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-8951.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>149999.0</v>
       </c>
-      <c r="J5">
-[...2 lines deleted...]
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
+      <c r="H6"/>
       <c r="I6">
         <v>0.0</v>
       </c>
       <c r="J6">
         <v>0.0</v>
       </c>
-      <c r="K6"/>
+      <c r="K6">
+        <v>0.0</v>
+      </c>
       <c r="L6"/>
       <c r="M6"/>
-    </row>
-    <row r="7" spans="1:13">
+      <c r="N6"/>
+    </row>
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>10604.0</v>
+      </c>
+      <c r="C7">
         <v>126794.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>4796.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>127895.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>5069.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>52505.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6671.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="K7"/>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>6129.0</v>
+      </c>
+      <c r="C8">
         <v>5714.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>5254.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>4943.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>4263.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>3890.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>2585.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>2476.0</v>
       </c>
-      <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9">
+      <c r="D9"/>
+      <c r="E9">
         <v>37406415.0</v>
       </c>
-      <c r="E9"/>
-      <c r="F9">
+      <c r="F9"/>
+      <c r="G9">
         <v>14170815.0</v>
       </c>
-      <c r="G9"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
-      <c r="K9"/>
+      <c r="K9">
+        <v>0.0</v>
+      </c>
       <c r="L9"/>
       <c r="M9"/>
-    </row>
-    <row r="10" spans="1:13">
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>68596.0</v>
+      </c>
+      <c r="C10">
         <v>1128135.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1517232.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9240241.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>461933.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>850717.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>102919.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1337245.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>10551.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1316.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2154.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1030.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2446.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
-    </row>
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>68596.0</v>
+      </c>
+      <c r="C12">
         <v>7759839.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6709765.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>9240241.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>461933.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>850717.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>102919.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1337245.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>10551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13346.0</v>
       </c>
       <c r="K12">
         <v>13346.0</v>
       </c>
       <c r="L12">
+        <v>13346.0</v>
+      </c>
+      <c r="M12">
         <v>1030.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>2446.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>6129.0</v>
+      </c>
+      <c r="C13">
         <v>5714.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>5254.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4943.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>4263.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3890.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2585.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2476.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1743.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031.0</v>
       </c>
       <c r="K13">
         <v>1031.0</v>
       </c>
       <c r="L13">
+        <v>1031.0</v>
+      </c>
+      <c r="M13">
         <v>1001.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>900.0</v>
       </c>
     </row>
-    <row r="14" spans="1:13">
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>59597091.0</v>
+      </c>
+      <c r="C14">
         <v>53326531.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>52168747.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>44014060.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>40840413.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>33702858.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>25847953.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>24763753.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17432119.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2576750.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2553530.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2398280.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>2250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:13">
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
-      <c r="D15">
+      <c r="D15"/>
+      <c r="E15">
         <v>4943.0</v>
       </c>
-      <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>3890.0</v>
       </c>
-      <c r="G15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-1006671.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-370000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-50000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-26894.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-12310.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-23053.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
-      <c r="H17">
-[...1 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17"/>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
-      <c r="H18">
-[...1 lines deleted...]
-      </c>
+      <c r="H18"/>
       <c r="I18">
         <v>0.0</v>
       </c>
       <c r="J18">
         <v>0.0</v>
       </c>
-      <c r="K18"/>
+      <c r="K18">
+        <v>0.0</v>
+      </c>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>2030291.0</v>
+      </c>
+      <c r="C21">
         <v>9758.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>30456.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>73066.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>125932.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>161210.0</v>
       </c>
-      <c r="G21"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H21"/>
       <c r="I21">
+        <v>0.0</v>
+      </c>
+      <c r="J21">
         <v>85417.0</v>
       </c>
-      <c r="J21">
-[...2 lines deleted...]
-      <c r="K21"/>
+      <c r="K21">
+        <v>0.0</v>
+      </c>
       <c r="L21"/>
       <c r="M21"/>
-    </row>
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>258159.0</v>
+      </c>
+      <c r="C22">
         <v>136020.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1082636.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1407.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1401.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1.0</v>
       </c>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
+        <v>0.0</v>
+      </c>
+      <c r="K22">
         <v>-5589.0</v>
       </c>
-      <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>60845989.0</v>
+      </c>
+      <c r="C23">
         <v>48820451.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>18446003.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>17547124.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10366905.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>7341504.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5876778.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4437692.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>439839.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2989.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2154.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1030.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>8696.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>2533333.0</v>
       </c>
-      <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>1109307.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>1066000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>436000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>50000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>27500.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
-      <c r="D25">
+      <c r="D25"/>
+      <c r="E25">
         <v>2533333.0</v>
       </c>
-      <c r="E25"/>
-      <c r="F25">
+      <c r="F25"/>
+      <c r="G25">
         <v>1109307.0</v>
       </c>
-      <c r="G25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H25"/>
       <c r="I25">
         <v>0.0</v>
       </c>
       <c r="J25">
         <v>0.0</v>
       </c>
-      <c r="K25"/>
+      <c r="K25">
+        <v>0.0</v>
+      </c>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
+      <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
-      <c r="H27">
-[...1 lines deleted...]
-      </c>
+      <c r="H27"/>
       <c r="I27">
         <v>0.0</v>
       </c>
       <c r="J27">
         <v>0.0</v>
       </c>
-      <c r="K27"/>
+      <c r="K27">
+        <v>0.0</v>
+      </c>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>518241.0</v>
+      </c>
+      <c r="C28">
         <v>132404.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-1512436.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-5849013.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-456864.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>855995.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>2320859.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-901245.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>39449.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26184.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>25346.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>16470.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>20091.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>15763883.0</v>
+      </c>
+      <c r="C29">
         <v>14787211.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>12104113.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>16224349.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>5077271.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3761090.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>767382.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1022032.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-52641.0</v>
       </c>
-      <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>46644172.0</v>
+      </c>
+      <c r="C30">
         <v>32659436.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>8588538.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1334884.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>4875149.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>4099312.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2661983.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>493808.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>296249.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54793.0</v>
       </c>
       <c r="K30">
         <v>54793.0</v>
       </c>
-      <c r="L30"/>
+      <c r="L30">
+        <v>54793.0</v>
+      </c>
       <c r="M30"/>
-    </row>
-    <row r="31" spans="1:13">
+      <c r="N30"/>
+    </row>
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
-      <c r="D31">
+      <c r="D31"/>
+      <c r="E31">
         <v>12887950.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4951339.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>1945673.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-298618.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>586032.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-188058.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-157193.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-37656.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-39523.0</v>
       </c>
-      <c r="M31"/>
-[...1 lines deleted...]
-    <row r="32" spans="1:13">
+      <c r="N31"/>
+    </row>
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>6093153.0</v>
+      </c>
+      <c r="C32">
         <v>6902805.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>11971003.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>15229331.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4930441.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>2992232.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>750226.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1011426.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-139652.0</v>
       </c>
-      <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
-    </row>
-    <row r="33" spans="1:13">
+      <c r="N32"/>
+    </row>
+    <row r="33" spans="1:14">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>9074426.0</v>
+      </c>
+      <c r="C33">
         <v>6783091.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>89896.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>281273.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>157809.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>236977.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>28010.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>10606.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>87011.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>5589.0</v>
       </c>
-      <c r="K33"/>
       <c r="L33"/>
       <c r="M33"/>
-    </row>
-    <row r="34" spans="1:13">
+      <c r="N33"/>
+    </row>
+    <row r="34" spans="1:14">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
-      <c r="D34">
+      <c r="D34"/>
+      <c r="E34">
         <v>4971.0</v>
       </c>
-      <c r="E34"/>
-      <c r="F34">
+      <c r="F34"/>
+      <c r="G34">
         <v>4936.0</v>
       </c>
-      <c r="G34"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H34"/>
       <c r="I34">
         <v>0.0</v>
       </c>
       <c r="J34">
         <v>0.0</v>
       </c>
-      <c r="K34"/>
+      <c r="K34">
+        <v>0.0</v>
+      </c>
       <c r="L34"/>
       <c r="M34"/>
-    </row>
-    <row r="35" spans="1:13">
+      <c r="N34"/>
+    </row>
+    <row r="35" spans="1:14">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>18000.0</v>
+      </c>
+      <c r="C35">
         <v>26940.0</v>
       </c>
-      <c r="C35">
-[...1 lines deleted...]
-      </c>
       <c r="D35">
+        <v>0.0</v>
+      </c>
+      <c r="E35">
         <v>2538304.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>3593358.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>1114243.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>1072671.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>436000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>50000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>27500.0</v>
       </c>
-      <c r="K35"/>
       <c r="L35"/>
       <c r="M35"/>
-    </row>
-    <row r="36" spans="1:13">
+      <c r="N35"/>
+    </row>
+    <row r="36" spans="1:14">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>28366.0</v>
+      </c>
+      <c r="C36">
         <v>6623492.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>-1.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>-281273.0</v>
       </c>
-      <c r="E36"/>
-      <c r="F36">
+      <c r="F36"/>
+      <c r="G36">
         <v>646377.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>-600455.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>-25309.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>40534.0</v>
       </c>
-      <c r="J36">
-[...2 lines deleted...]
-      <c r="K36"/>
+      <c r="K36">
+        <v>0.0</v>
+      </c>
       <c r="L36"/>
       <c r="M36"/>
-    </row>
-    <row r="37" spans="1:13">
+      <c r="N36"/>
+    </row>
+    <row r="37" spans="1:14">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
-      <c r="D37">
+      <c r="D37"/>
+      <c r="E37">
         <v>11284.0</v>
       </c>
-      <c r="E37"/>
-      <c r="F37">
+      <c r="F37"/>
+      <c r="G37">
         <v>8083.0</v>
       </c>
-      <c r="G37"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H37"/>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
-      <c r="K37"/>
+      <c r="K37">
+        <v>0.0</v>
+      </c>
       <c r="L37"/>
       <c r="M37"/>
-    </row>
-    <row r="38" spans="1:13">
+      <c r="N37"/>
+    </row>
+    <row r="38" spans="1:14">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>1.0</v>
       </c>
-      <c r="D38"/>
-      <c r="E38">
+      <c r="E38"/>
+      <c r="F38">
         <v>3358150.0</v>
       </c>
-      <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
+        <v>0.0</v>
+      </c>
+      <c r="K38">
         <v>-5589.0</v>
       </c>
-      <c r="K38"/>
       <c r="L38"/>
       <c r="M38"/>
-    </row>
-    <row r="39" spans="1:13">
+      <c r="N38"/>
+    </row>
+    <row r="39" spans="1:14">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>4800636.0</v>
+      </c>
+      <c r="C39">
         <v>1482065.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>3057804.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>6690726.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>4870607.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>2153097.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>3083866.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>2596033.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46028.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5589.0</v>
       </c>
       <c r="K39">
         <v>5589.0</v>
       </c>
-      <c r="L39"/>
-      <c r="M39">
+      <c r="L39">
+        <v>5589.0</v>
+      </c>
+      <c r="M39"/>
+      <c r="N39">
         <v>6250.0</v>
       </c>
     </row>
-    <row r="40" spans="1:13">
+    <row r="40" spans="1:14">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>10678667.0</v>
+      </c>
+      <c r="C40">
         <v>9323641.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>1595760.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>1156225.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>1680228.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>1046190.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1043681.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2176380.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>385398.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>71841.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>12310.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>23053.0</v>
       </c>
-      <c r="M40"/>
-[...1 lines deleted...]
-    <row r="41" spans="1:13">
+      <c r="N40"/>
+    </row>
+    <row r="41" spans="1:14">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
-      <c r="H41">
-[...1 lines deleted...]
-      </c>
+      <c r="H41"/>
       <c r="I41">
         <v>0.0</v>
       </c>
       <c r="J41">
         <v>0.0</v>
       </c>
-      <c r="K41"/>
+      <c r="K41">
+        <v>0.0</v>
+      </c>
       <c r="L41"/>
       <c r="M41"/>
-    </row>
-    <row r="42" spans="1:13">
+      <c r="N41"/>
+    </row>
+    <row r="42" spans="1:14">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>56450779.0</v>
+      </c>
+      <c r="C42">
         <v>48778412.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>41526397.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>38039079.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>22087269.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>14170815.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>7521587.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>5414897.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>1655130.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65219.0</v>
       </c>
       <c r="K42">
         <v>65219.0</v>
       </c>
       <c r="L42">
+        <v>65219.0</v>
+      </c>
+      <c r="M42">
         <v>50249.0</v>
       </c>
-      <c r="M42"/>
-[...1 lines deleted...]
-    <row r="43" spans="1:13">
+      <c r="N42"/>
+    </row>
+    <row r="43" spans="1:14">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
-      <c r="H43">
-[...1 lines deleted...]
-      </c>
+      <c r="H43"/>
       <c r="I43">
         <v>0.0</v>
       </c>
       <c r="J43">
         <v>0.0</v>
       </c>
-      <c r="K43"/>
+      <c r="K43">
+        <v>0.0</v>
+      </c>
       <c r="L43"/>
       <c r="M43"/>
-    </row>
-    <row r="44" spans="1:13">
+      <c r="N43"/>
+    </row>
+    <row r="44" spans="1:14">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
-      <c r="H44">
-[...1 lines deleted...]
-      </c>
+      <c r="H44"/>
       <c r="I44">
         <v>0.0</v>
       </c>
       <c r="J44">
         <v>0.0</v>
       </c>
-      <c r="K44"/>
+      <c r="K44">
+        <v>0.0</v>
+      </c>
       <c r="L44"/>
       <c r="M44"/>
-    </row>
-    <row r="45" spans="1:13">
+      <c r="N44"/>
+    </row>
+    <row r="45" spans="1:14">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>147548.0</v>
+      </c>
+      <c r="C45">
         <v>230526.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>131695.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>251105.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>67416.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>97267.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>37628.0</v>
       </c>
-      <c r="H45">
-[...1 lines deleted...]
-      </c>
       <c r="I45">
         <v>0.0</v>
       </c>
       <c r="J45">
         <v>0.0</v>
       </c>
-      <c r="K45"/>
+      <c r="K45">
+        <v>0.0</v>
+      </c>
       <c r="L45"/>
       <c r="M45"/>
-    </row>
-    <row r="46" spans="1:13">
+      <c r="N45"/>
+    </row>
+    <row r="46" spans="1:14">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>19201.0</v>
+      </c>
+      <c r="C46">
         <v>149841.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>59440.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>208207.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>31877.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>75767.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>28010.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>10606.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1594.0</v>
       </c>
-      <c r="J46"/>
       <c r="K46"/>
       <c r="L46"/>
       <c r="M46"/>
-    </row>
-    <row r="47" spans="1:13">
+      <c r="N46"/>
+    </row>
+    <row r="47" spans="1:14">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
-      <c r="D47">
+      <c r="D47"/>
+      <c r="E47">
         <v>78098.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>31877.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>26453.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>28010.0</v>
       </c>
-      <c r="H47">
+      <c r="I47">
         <v>10606.0</v>
       </c>
-      <c r="I47">
+      <c r="J47">
         <v>1594.0</v>
       </c>
-      <c r="J47">
-[...2 lines deleted...]
-      <c r="K47"/>
+      <c r="K47">
+        <v>0.0</v>
+      </c>
       <c r="L47"/>
       <c r="M47"/>
-    </row>
-    <row r="48" spans="1:13">
+      <c r="N47"/>
+    </row>
+    <row r="48" spans="1:14">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-41185154.0</v>
+      </c>
+      <c r="C48">
         <v>-34187384.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-29074580.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-24691314.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-17152172.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-12208728.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-7826754.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-4822389.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-1909514.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-117655.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-103906.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-90773.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-14741.0</v>
       </c>
     </row>
-    <row r="49" spans="1:13">
+    <row r="49" spans="1:14">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
-      <c r="D49">
+      <c r="D49"/>
+      <c r="E49">
         <v>-24691314.0</v>
       </c>
-      <c r="E49"/>
-      <c r="F49">
+      <c r="F49"/>
+      <c r="G49">
         <v>-12208728.0</v>
       </c>
-      <c r="G49"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H49"/>
       <c r="I49">
         <v>0.0</v>
       </c>
       <c r="J49">
         <v>0.0</v>
       </c>
-      <c r="K49"/>
+      <c r="K49">
+        <v>0.0</v>
+      </c>
       <c r="L49"/>
       <c r="M49"/>
-    </row>
-    <row r="50" spans="1:13">
+      <c r="N49"/>
+    </row>
+    <row r="50" spans="1:14">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
+        <v>576233.0</v>
+      </c>
+      <c r="C50">
         <v>1133745.0</v>
       </c>
-      <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50">
         <v>730000.0</v>
       </c>
-      <c r="E50"/>
-      <c r="F50">
+      <c r="F50"/>
+      <c r="G50">
         <v>544900.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1066000.0</v>
       </c>
-      <c r="H50">
-[...1 lines deleted...]
-      </c>
       <c r="I50">
         <v>0.0</v>
       </c>
       <c r="J50">
+        <v>0.0</v>
+      </c>
+      <c r="K50">
         <v>27500.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-    </row>
-    <row r="51" spans="1:13">
+      <c r="N50"/>
+    </row>
+    <row r="51" spans="1:14">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>586837.0</v>
+      </c>
+      <c r="C51">
         <v>1260539.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>4796.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3391228.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>5069.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1706712.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>2423778.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>436000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="K51">
         <v>27500.0</v>
       </c>
       <c r="L51">
+        <v>27500.0</v>
+      </c>
+      <c r="M51">
         <v>17500.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="52" spans="1:13">
+    <row r="52" spans="1:14">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>586837.0</v>
+      </c>
+      <c r="C52">
         <v>1250553.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>4796.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>852924.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5069.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>592469.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>2423778.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>436000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="K52">
         <v>27500.0</v>
       </c>
       <c r="L52">
+        <v>27500.0</v>
+      </c>
+      <c r="M52">
         <v>17500.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="53" spans="1:13">
+    <row r="53" spans="1:14">
       <c r="A53" t="s">
-        <v>64</v>
-[...1 lines deleted...]
-      <c r="B53">
+        <v>65</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53">
         <v>6631704.0</v>
       </c>
-      <c r="C53">
+      <c r="D53">
         <v>5192533.0</v>
       </c>
-      <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
-      <c r="H53">
-[...1 lines deleted...]
-      </c>
+      <c r="H53"/>
       <c r="I53">
         <v>0.0</v>
       </c>
       <c r="J53">
         <v>0.0</v>
       </c>
-      <c r="K53"/>
+      <c r="K53">
+        <v>0.0</v>
+      </c>
       <c r="L53"/>
       <c r="M53"/>
-    </row>
-    <row r="54" spans="1:13">
+      <c r="N53"/>
+    </row>
+    <row r="54" spans="1:14">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
-      <c r="H54">
-[...1 lines deleted...]
-      </c>
+      <c r="H54"/>
       <c r="I54">
         <v>0.0</v>
       </c>
       <c r="J54">
         <v>0.0</v>
       </c>
-      <c r="K54"/>
+      <c r="K54">
+        <v>0.0</v>
+      </c>
       <c r="L54"/>
       <c r="M54"/>
-    </row>
-    <row r="55" spans="1:13">
+      <c r="N54"/>
+    </row>
+    <row r="55" spans="1:14">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>60845989.0</v>
+      </c>
+      <c r="C55">
         <v>48820451.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>18446003.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>17547124.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>10366905.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>7341504.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5876778.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>4437692.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>439839.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>2989.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>2154.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1030.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>8696.0</v>
       </c>
     </row>
-    <row r="56" spans="1:13">
+    <row r="56" spans="1:14">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>51771563.0</v>
+      </c>
+      <c r="C56">
         <v>42037360.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>18356107.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>17265851.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>10209096.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>7104527.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5848768.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>4427086.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>352828.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>73728.0</v>
       </c>
       <c r="K56">
         <v>73728.0</v>
       </c>
       <c r="L56">
+        <v>73728.0</v>
+      </c>
+      <c r="M56">
         <v>1030.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>8696.0</v>
       </c>
     </row>
-    <row r="57" spans="1:13">
+    <row r="57" spans="1:14">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>45678410.0</v>
+      </c>
+      <c r="C57">
         <v>35134555.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>6753915.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2036520.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>5278655.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4112295.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>6171213.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>3851660.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>492480.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>54394.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>39810.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>40553.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="58" spans="1:13">
+    <row r="58" spans="1:14">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>45696412.0</v>
+      </c>
+      <c r="C58">
         <v>35161495.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>6753915.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4574824.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5278655.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5226538.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>6171213.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>3851660.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>542480.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>54394.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>39810.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>40553.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="59" spans="1:13">
+    <row r="59" spans="1:14">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
-      <c r="H59">
-[...1 lines deleted...]
-      </c>
+      <c r="H59"/>
       <c r="I59">
         <v>0.0</v>
       </c>
       <c r="J59">
         <v>0.0</v>
       </c>
-      <c r="K59"/>
+      <c r="K59">
+        <v>0.0</v>
+      </c>
       <c r="L59"/>
       <c r="M59"/>
-    </row>
-    <row r="60" spans="1:13">
+      <c r="N59"/>
+    </row>
+    <row r="60" spans="1:14">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>15149577.0</v>
+      </c>
+      <c r="C60">
         <v>13653466.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>11690060.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>12961016.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>5077271.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>2106883.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-298618.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>586032.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-102641.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-157193.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-37656.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-39523.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-13841.0</v>
       </c>
     </row>
-    <row r="61" spans="1:13">
+    <row r="61" spans="1:14">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
-      <c r="H61">
-[...1 lines deleted...]
-      </c>
+      <c r="H61"/>
       <c r="I61">
         <v>0.0</v>
       </c>
       <c r="J61">
         <v>0.0</v>
       </c>
-      <c r="K61"/>
+      <c r="K61">
+        <v>0.0</v>
+      </c>
       <c r="L61"/>
       <c r="M61"/>
-    </row>
-    <row r="62" spans="1:13">
+      <c r="N61"/>
+    </row>
+    <row r="62" spans="1:14">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
-      <c r="H62">
-[...1 lines deleted...]
-      </c>
+      <c r="H62"/>
       <c r="I62">
         <v>0.0</v>
       </c>
       <c r="J62">
         <v>0.0</v>
       </c>
-      <c r="K62"/>
+      <c r="K62">
+        <v>0.0</v>
+      </c>
       <c r="L62"/>
       <c r="M62"/>
+      <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV62"/>
+  <dimension ref="A1:AW62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
-    </row>
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>13</v>
+        <v>14</v>
       </c>
       <c r="B2">
+        <v>34412906.0</v>
+      </c>
+      <c r="C2">
         <v>33864932.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>28399705.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>30263861.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24560361.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>18433571.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>15226681.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>11999742.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5153359.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>3891419.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5353727.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>59021.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>27371.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1322620.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1506771.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1975280.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3588289.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1675465.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2387406.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2303162.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2473636.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3090261.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2458548.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2532273.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2703754.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2581606.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2896417.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1965081.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1239280.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1472953.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>744638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107082.0</v>
       </c>
       <c r="AG2">
         <v>107082.0</v>
       </c>
       <c r="AH2">
+        <v>107082.0</v>
+      </c>
+      <c r="AI2">
         <v>111462.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>159080.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>26894.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>54394.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>14397.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>20667.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>16863.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>12310.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>15215.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>10868.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>22682.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>23053.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>19674.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>24629.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>21965.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>14</v>
+        <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
-    </row>
-    <row r="4" spans="1:48">
+      <c r="AW3"/>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>15</v>
+        <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>16</v>
+        <v>17</v>
       </c>
       <c r="B5">
+        <v>-84104.0</v>
+      </c>
+      <c r="C5">
         <v>-550277.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-661921.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-790967.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-943276.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-881810.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-607145.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-847360.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-767011.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-663270.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-915426.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>22116.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-391692.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-573522.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-391252.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-167459.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>137911.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>199517.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>113552.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>201090.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>140906.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>110409.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>15703.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-11910.0</v>
       </c>
-      <c r="Y5"/>
-      <c r="Z5">
+      <c r="Z5"/>
+      <c r="AA5">
         <v>13784.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4217.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>3773.0</v>
       </c>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
       <c r="AD5">
+        <v>0.0</v>
+      </c>
+      <c r="AE5">
         <v>32116.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-319.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>149999.0</v>
       </c>
-      <c r="AG5">
-[...1 lines deleted...]
-      </c>
       <c r="AH5">
+        <v>0.0</v>
+      </c>
+      <c r="AI5">
         <v>270000.0</v>
       </c>
-      <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
-      <c r="AL5">
+      <c r="AL5"/>
+      <c r="AM5">
         <v>270000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>1275000.0</v>
       </c>
-      <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>17</v>
+        <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
-      <c r="AH6"/>
+      <c r="AH6">
+        <v>0.0</v>
+      </c>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
-    </row>
-    <row r="7" spans="1:48">
+      <c r="AW6"/>
+    </row>
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>18</v>
+        <v>19</v>
       </c>
       <c r="B7">
+        <v>10604.0</v>
+      </c>
+      <c r="C7">
         <v>40864.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>70551.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>99253.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>126794.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>156014.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>188137.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>212059.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>4796.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>35330.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>64210.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>95289.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>127895.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>154335.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>207406.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>245589.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>5069.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12526.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>19674.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>33626.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>52505.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>125781.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>131709.0</v>
       </c>
-      <c r="X7">
-[...1 lines deleted...]
-      </c>
       <c r="Y7">
+        <v>0.0</v>
+      </c>
+      <c r="Z7">
         <v>6671.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>16627.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>26520.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>36353.0</v>
       </c>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>19</v>
+        <v>20</v>
       </c>
       <c r="B8">
+        <v>6129.0</v>
+      </c>
+      <c r="C8">
         <v>6123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5941.0</v>
       </c>
       <c r="D8">
         <v>5941.0</v>
       </c>
       <c r="E8">
+        <v>5941.0</v>
+      </c>
+      <c r="F8">
         <v>5714.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>5381.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5271.0</v>
       </c>
       <c r="H8">
         <v>5271.0</v>
       </c>
       <c r="I8">
-        <v>5254.0</v>
+        <v>5271.0</v>
       </c>
       <c r="J8">
         <v>5254.0</v>
       </c>
       <c r="K8">
+        <v>5254.0</v>
+      </c>
+      <c r="L8">
         <v>5238.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>5199.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>4943.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4632.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4286.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4278.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4263.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4248.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>4220.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>3900.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>20</v>
+        <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
+      <c r="M9"/>
+      <c r="N9">
         <v>37406415.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>35052222.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>22323418.0</v>
       </c>
-      <c r="P9"/>
       <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>21065955.0</v>
       </c>
-      <c r="S9"/>
-      <c r="T9">
+      <c r="T9"/>
+      <c r="U9">
         <v>14360804.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14170815.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>9567378.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
-      <c r="AB9">
-[...1 lines deleted...]
-      </c>
+      <c r="AB9"/>
       <c r="AC9">
         <v>0.0</v>
       </c>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-    </row>
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B10">
+        <v>68596.0</v>
+      </c>
+      <c r="C10">
         <v>24214.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>221836.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>2863238.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1128135.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>164600.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>810284.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1064124.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1517232.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1934565.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>4043279.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>5424912.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>9240241.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>11870526.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>1984562.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>805548.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>461933.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>1116448.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>878085.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>789752.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>850717.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>989103.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>419707.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>154911.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>102919.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>643346.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>553187.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>151622.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>1337245.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>685193.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>18677.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10551.0</v>
       </c>
       <c r="AG10">
         <v>10551.0</v>
       </c>
       <c r="AH10">
+        <v>10551.0</v>
+      </c>
+      <c r="AI10">
         <v>436531.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316.0</v>
       </c>
       <c r="AK10">
         <v>1316.0</v>
       </c>
       <c r="AL10">
+        <v>1316.0</v>
+      </c>
+      <c r="AM10">
         <v>117.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>149.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>474.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2154.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>541.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1652.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1167.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1030.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1187.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>10520.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>22</v>
+        <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>23</v>
+        <v>24</v>
       </c>
       <c r="B12">
+        <v>68596.0</v>
+      </c>
+      <c r="C12">
         <v>24214.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>5138461.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>8787230.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>7759839.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>164600.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>810284.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1064124.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6709765.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1934565.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>4043279.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>5424912.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>9240241.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>11870526.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1984562.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>805548.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>461933.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1116448.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>878085.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>789752.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>850717.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>989103.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>419707.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>154911.0</v>
       </c>
-      <c r="Y12"/>
-      <c r="Z12">
+      <c r="Z12"/>
+      <c r="AA12">
         <v>643346.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>553187.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>151622.0</v>
       </c>
-      <c r="AC12">
-[...1 lines deleted...]
-      </c>
       <c r="AD12">
+        <v>0.0</v>
+      </c>
+      <c r="AE12">
         <v>685193.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>18677.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>10551.0</v>
       </c>
-      <c r="AG12"/>
-      <c r="AH12">
+      <c r="AH12"/>
+      <c r="AI12">
         <v>436531.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>557.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>13346.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AL12"/>
+      <c r="AM12">
         <v>436531.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>864549.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>557.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>13346.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>541.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1652.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1167.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1030.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1187.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>10520.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>24</v>
+        <v>25</v>
       </c>
       <c r="B13">
+        <v>6129.0</v>
+      </c>
+      <c r="C13">
         <v>6123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5941.0</v>
       </c>
       <c r="D13">
         <v>5941.0</v>
       </c>
       <c r="E13">
+        <v>5941.0</v>
+      </c>
+      <c r="F13">
         <v>5714.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>5381.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5271.0</v>
       </c>
       <c r="H13">
         <v>5271.0</v>
       </c>
       <c r="I13">
-        <v>5254.0</v>
+        <v>5271.0</v>
       </c>
       <c r="J13">
         <v>5254.0</v>
       </c>
       <c r="K13">
+        <v>5254.0</v>
+      </c>
+      <c r="L13">
         <v>5238.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>5199.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>4943.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4632.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4286.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4278.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4263.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4248.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4220.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>3900.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3890.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3620.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3374.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2585.0</v>
       </c>
       <c r="Z13">
         <v>2585.0</v>
       </c>
       <c r="AA13">
+        <v>2585.0</v>
+      </c>
+      <c r="AB13">
         <v>2581.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>2537.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2476.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1850.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1743.0</v>
       </c>
       <c r="AG13">
         <v>1743.0</v>
       </c>
       <c r="AH13">
+        <v>1743.0</v>
+      </c>
+      <c r="AI13">
         <v>1727.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>258.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031.0</v>
       </c>
       <c r="AK13">
         <v>1031.0</v>
       </c>
       <c r="AL13">
         <v>1031.0</v>
       </c>
       <c r="AM13">
         <v>1031.0</v>
       </c>
       <c r="AN13">
         <v>1031.0</v>
       </c>
       <c r="AO13">
         <v>1031.0</v>
       </c>
       <c r="AP13">
         <v>1031.0</v>
       </c>
       <c r="AQ13">
         <v>1031.0</v>
       </c>
       <c r="AR13">
-        <v>1001.0</v>
+        <v>1031.0</v>
       </c>
       <c r="AS13">
         <v>1001.0</v>
       </c>
       <c r="AT13">
         <v>1001.0</v>
       </c>
       <c r="AU13">
         <v>1001.0</v>
       </c>
       <c r="AV13">
+        <v>1001.0</v>
+      </c>
+      <c r="AW13">
         <v>900.0</v>
       </c>
     </row>
-    <row r="14" spans="1:48">
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>25</v>
+        <v>26</v>
       </c>
       <c r="B14">
+        <v>59597091.0</v>
+      </c>
+      <c r="C14">
         <v>60454663.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>59408429.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>57289873.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53326531.0</v>
       </c>
       <c r="F14">
         <v>53326531.0</v>
       </c>
       <c r="G14">
+        <v>53326531.0</v>
+      </c>
+      <c r="H14">
         <v>52712850.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>52660051.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>52545350.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52527382.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52115546.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>51479890.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>46806912.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>43692686.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>42811064.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42693999.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>40840413.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>42281985.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>39647106.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>38933892.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>31134312.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>35032380.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>33827736.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33892953.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25847953.0</v>
       </c>
       <c r="Z14">
         <v>25847953.0</v>
       </c>
       <c r="AA14">
+        <v>25847953.0</v>
+      </c>
+      <c r="AB14">
         <v>25807953.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>25370953.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>49413800.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>18032489.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>17877786.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17310000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>43996600.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>17402610.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>12000000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>2580000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>643100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576750.0</v>
       </c>
       <c r="AM14">
         <v>2576750.0</v>
       </c>
       <c r="AN14">
+        <v>2576750.0</v>
+      </c>
+      <c r="AO14">
         <v>2583375.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>2590000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2576750.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2547402.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2501750.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2500000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2501750.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2343046.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:48">
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>4943.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>4632.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4286.0</v>
       </c>
-      <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>4248.0</v>
       </c>
-      <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15">
         <v>3900.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3890.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3620.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>-907513.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>370732.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
-      <c r="P16">
+      <c r="P16"/>
+      <c r="Q16">
         <v>-126676.0</v>
       </c>
-      <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>-1066000.0</v>
       </c>
-      <c r="Y16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Z16"/>
       <c r="AA16">
         <v>-66000.0</v>
       </c>
       <c r="AB16">
+        <v>-66000.0</v>
+      </c>
+      <c r="AC16">
         <v>-406353.0</v>
       </c>
-      <c r="AC16"/>
-      <c r="AD16">
+      <c r="AD16"/>
+      <c r="AE16">
         <v>-436000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-370000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-50000.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-319049.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-54394.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-23753.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-20667.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-16863.0</v>
       </c>
-      <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>-15215.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-10868.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-22682.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-23053.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-19674.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-24629.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-21965.0</v>
       </c>
     </row>
-    <row r="17" spans="1:48">
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
-      <c r="AH18"/>
+      <c r="AH18">
+        <v>0.0</v>
+      </c>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="B21">
+        <v>2030291.0</v>
+      </c>
+      <c r="C21">
         <v>2226621.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2587.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>4738.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9758.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>14916.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20449.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>25125.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>30456.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>40874.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>50016.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>61138.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>73066.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>81647.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>94426.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>108312.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>125932.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>136158.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>139681.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>152883.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>161210.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>169492.0</v>
       </c>
-      <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
+      <c r="AB21"/>
       <c r="AC21">
         <v>0.0</v>
       </c>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
+        <v>0.0</v>
+      </c>
+      <c r="AF21">
         <v>35417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85417.0</v>
       </c>
       <c r="AG21">
         <v>85417.0</v>
       </c>
       <c r="AH21">
+        <v>85417.0</v>
+      </c>
+      <c r="AI21">
         <v>135417.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>185417.0</v>
       </c>
-      <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-    </row>
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+    </row>
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="B22">
+        <v>258159.0</v>
+      </c>
+      <c r="C22">
         <v>115752.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>123546.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>852501.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>136020.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31096.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-6454707.0</v>
       </c>
-      <c r="H22"/>
-      <c r="I22">
+      <c r="I22"/>
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2523084.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>1454505.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1471766.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1082636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="O22">
         <v>1.0</v>
       </c>
       <c r="P22">
+        <v>1.0</v>
+      </c>
+      <c r="Q22">
         <v>1331.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1407.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>15909.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2585.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2368.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1401.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1380.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>803.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>1.0</v>
       </c>
-      <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="AA22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE22">
         <v>1.0</v>
       </c>
       <c r="AF22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
-      <c r="AI22">
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22"/>
+      <c r="AJ22">
         <v>-109368.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-5589.0</v>
       </c>
-      <c r="AK22"/>
       <c r="AL22"/>
-      <c r="AM22">
+      <c r="AM22"/>
+      <c r="AN22">
         <v>-1656.0</v>
       </c>
-      <c r="AN22"/>
       <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>-2127.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1222.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22"/>
+    </row>
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="B23">
+        <v>60845989.0</v>
+      </c>
+      <c r="C23">
         <v>60055042.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>51900062.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>55708451.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>48820451.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>31942333.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>30188875.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>26309848.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>18446003.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>17571240.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>20295325.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>14596504.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>17547124.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>21901525.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>10455202.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>9205466.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>10366905.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>9948598.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9380717.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>8613110.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7341504.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>9417244.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9062248.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>5942776.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>6414033.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>6051416.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>5040337.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>3953919.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>927120.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>439839.0</v>
       </c>
-      <c r="AG23"/>
-      <c r="AH23">
+      <c r="AH23"/>
+      <c r="AI23">
         <v>787783.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2989.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>2549.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1805.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>474.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2154.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2668.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2874.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1167.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1030.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1187.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>10520.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>2533333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="O24">
         <v>4800000.0</v>
       </c>
       <c r="P24">
+        <v>4800000.0</v>
+      </c>
+      <c r="Q24">
         <v>730000.0</v>
       </c>
-      <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
-[...1 lines deleted...]
-      </c>
+      <c r="T24"/>
       <c r="U24">
         <v>1109307.0</v>
       </c>
       <c r="V24">
         <v>1109307.0</v>
       </c>
       <c r="W24">
         <v>1109307.0</v>
       </c>
       <c r="X24">
-        <v>1066000.0</v>
+        <v>1109307.0</v>
       </c>
       <c r="Y24">
         <v>1066000.0</v>
       </c>
       <c r="Z24">
-        <v>66000.0</v>
+        <v>1066000.0</v>
       </c>
       <c r="AA24">
         <v>66000.0</v>
       </c>
       <c r="AB24">
-        <v>436000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="AC24">
         <v>436000.0</v>
       </c>
       <c r="AD24">
-        <v>0.0</v>
+        <v>436000.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
-      <c r="AH24"/>
+      <c r="AH24">
+        <v>0.0</v>
+      </c>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>2533333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="O25">
         <v>4800000.0</v>
       </c>
-      <c r="P25"/>
+      <c r="P25">
+        <v>4800000.0</v>
+      </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
-      <c r="T25">
-[...1 lines deleted...]
-      </c>
+      <c r="T25"/>
       <c r="U25">
         <v>1109307.0</v>
       </c>
       <c r="V25">
         <v>1109307.0</v>
       </c>
-      <c r="W25"/>
+      <c r="W25">
+        <v>1109307.0</v>
+      </c>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
-      <c r="AB25">
-[...1 lines deleted...]
-      </c>
+      <c r="AB25"/>
       <c r="AC25">
         <v>0.0</v>
       </c>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="B28">
+        <v>518241.0</v>
+      </c>
+      <c r="C28">
         <v>399273.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>231338.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1630240.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>132404.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1588220.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>402541.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-852065.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1512436.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1899235.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3979069.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5329623.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5849013.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-6186191.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3752844.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>170041.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-456864.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-1103922.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-858411.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1197776.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>855995.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>1856885.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>2432209.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>911089.0</v>
       </c>
-      <c r="Y28"/>
-      <c r="Z28">
+      <c r="Z28"/>
+      <c r="AA28">
         <v>-560719.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-460667.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>320731.0</v>
       </c>
-      <c r="AC28"/>
-      <c r="AD28">
+      <c r="AD28"/>
+      <c r="AE28">
         <v>-249193.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>417323.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>39449.0</v>
       </c>
-      <c r="AG28"/>
-      <c r="AH28">
+      <c r="AH28"/>
+      <c r="AI28">
         <v>-436531.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>27499.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>26184.0</v>
       </c>
-      <c r="AK28"/>
-      <c r="AL28">
+      <c r="AL28"/>
+      <c r="AM28">
         <v>29883.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>27351.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27026.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>25346.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>22959.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>21848.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>22333.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>16470.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16313.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-6983.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>19533.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="B29">
+        <v>15763883.0</v>
+      </c>
+      <c r="C29">
         <v>16752315.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>15475239.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>17344342.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>14787211.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11227676.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>10948524.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10949148.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>12104113.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12636828.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14198601.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>13976316.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>16224349.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>17714008.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>7689120.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>4493028.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5077271.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5656719.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5217373.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3399078.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3761090.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2327608.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1162803.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>457006.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>767382.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="B30">
+        <v>46644172.0</v>
+      </c>
+      <c r="C30">
         <v>44247007.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>37778762.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38781671.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32659436.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26383266.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>21484241.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>16850105.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>8588538.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>6380869.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8581783.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1631729.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1334884.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>3784178.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2777946.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>3723477.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>4875149.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>3339192.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3690100.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2684109.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>4099312.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4044124.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3484275.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1715803.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3262438.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>1955450.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1209858.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>606365.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>493808.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>607772.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>417920.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>296249.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>301743.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>126858.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>66876.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>54793.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>1673.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>126858.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>102836.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>66876.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>54793.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>2127.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>1222.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
-    </row>
-    <row r="31" spans="1:48">
+      <c r="AW30"/>
+    </row>
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>14148585.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>13915178.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>12887950.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>12102361.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2064694.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>3654716.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>4951339.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>5520561.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5077692.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>1292293.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1945673.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-392599.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-1557404.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-608994.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-298618.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>439227.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>817917.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>957946.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>586032.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>475654.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-348893.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-250341.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-188058.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>491874.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>748733.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-209123.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-51405.0</v>
       </c>
-      <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
-    </row>
-    <row r="32" spans="1:48">
+      <c r="AW31"/>
+    </row>
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="B32">
+        <v>6093153.0</v>
+      </c>
+      <c r="C32">
         <v>7257397.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8252110.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>9399996.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>6902805.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>9426608.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9708861.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>10732122.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>11971003.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>12510848.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14031352.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>13760043.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>15229331.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>16713400.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>6728711.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4245768.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4930441.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5489655.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5037533.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>2352502.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2992232.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>397443.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-615745.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>430564.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>750226.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
-    </row>
-    <row r="33" spans="1:48">
+      <c r="AW32"/>
+    </row>
+    <row r="33" spans="1:49">
       <c r="A33" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="B33">
+        <v>9074426.0</v>
+      </c>
+      <c r="C33">
         <v>9101098.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>6840592.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6819038.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6783091.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>196820.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>240473.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>272561.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>89896.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>136442.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>179171.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>228766.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>281273.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>316057.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>324106.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>376607.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>157809.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>178125.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>191454.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>212448.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>236977.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>406195.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>260066.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>30651.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>28010.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>38527.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>45430.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>51533.0</v>
       </c>
-      <c r="AC33">
-[...1 lines deleted...]
-      </c>
       <c r="AD33">
+        <v>0.0</v>
+      </c>
+      <c r="AE33">
         <v>11257.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1420.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>87011.0</v>
       </c>
-      <c r="AG33"/>
-      <c r="AH33">
+      <c r="AH33"/>
+      <c r="AI33">
         <v>137098.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>185417.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1673.0</v>
       </c>
-      <c r="AK33"/>
-      <c r="AL33">
+      <c r="AL33"/>
+      <c r="AM33">
         <v>137098.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>215050.0</v>
       </c>
-      <c r="AN33"/>
       <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
-    </row>
-    <row r="34" spans="1:48">
+      <c r="AW33"/>
+    </row>
+    <row r="34" spans="1:49">
       <c r="A34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>4971.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>35471.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>83993.0</v>
       </c>
-      <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
-      <c r="U34">
+      <c r="U34"/>
+      <c r="V34">
         <v>4936.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>79907.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
-    </row>
-    <row r="35" spans="1:48">
+      <c r="AW34"/>
+    </row>
+    <row r="35" spans="1:49">
       <c r="A35" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B35">
+        <v>18000.0</v>
+      </c>
+      <c r="C35">
         <v>17447.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17315.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17152.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>26940.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>39933.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>70962.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>98677.0</v>
       </c>
-      <c r="I35">
-[...1 lines deleted...]
-      </c>
       <c r="J35">
         <v>0.0</v>
       </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35">
+        <v>0.0</v>
+      </c>
+      <c r="N35">
         <v>2538304.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>4835471.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4883993.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>118913.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>3593358.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>1687991.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1744650.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1109307.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1114243.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1189214.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1197209.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1066000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1072671.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>82627.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>92520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="AC35">
         <v>436000.0</v>
       </c>
       <c r="AD35">
         <v>436000.0</v>
       </c>
       <c r="AE35">
         <v>436000.0</v>
       </c>
       <c r="AF35">
+        <v>436000.0</v>
+      </c>
+      <c r="AG35">
         <v>50000.0</v>
       </c>
-      <c r="AG35"/>
       <c r="AH35"/>
-      <c r="AI35">
+      <c r="AI35"/>
+      <c r="AJ35">
         <v>26894.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>27500.0</v>
       </c>
-      <c r="AK35"/>
       <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
-    </row>
-    <row r="36" spans="1:48">
+      <c r="AW35"/>
+    </row>
+    <row r="36" spans="1:49">
       <c r="A36" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="B36">
+        <v>28366.0</v>
+      </c>
+      <c r="C36">
         <v>6799017.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6751780.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6693879.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6623492.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>27334.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>34274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="I36">
         <v>-1.0</v>
       </c>
-      <c r="J36"/>
-      <c r="K36">
+      <c r="J36">
+        <v>-1.0</v>
+      </c>
+      <c r="K36"/>
+      <c r="L36">
         <v>60156.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>-228766.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-281273.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-316057.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-324106.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-376607.0</v>
       </c>
-      <c r="Q36"/>
-      <c r="R36">
+      <c r="R36"/>
+      <c r="S36">
         <v>12526.0</v>
       </c>
-      <c r="S36"/>
-      <c r="T36">
+      <c r="T36"/>
+      <c r="U36">
         <v>32543.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>49314.0</v>
       </c>
-      <c r="V36"/>
       <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36">
+      <c r="Z36"/>
+      <c r="AA36">
         <v>38527.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>45430.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>51533.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>10606.0</v>
       </c>
-      <c r="AD36">
-[...1 lines deleted...]
-      </c>
       <c r="AE36">
         <v>0.0</v>
       </c>
-      <c r="AF36"/>
+      <c r="AF36">
+        <v>0.0</v>
+      </c>
       <c r="AG36"/>
-      <c r="AH36">
+      <c r="AH36"/>
+      <c r="AI36">
         <v>29633.0</v>
       </c>
-      <c r="AI36"/>
-      <c r="AJ36">
+      <c r="AJ36"/>
+      <c r="AK36">
         <v>1673.0</v>
       </c>
-      <c r="AK36"/>
       <c r="AL36"/>
-      <c r="AM36">
+      <c r="AM36"/>
+      <c r="AN36">
         <v>29633.0</v>
       </c>
-      <c r="AN36"/>
       <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
-    </row>
-    <row r="37" spans="1:48">
+      <c r="AW36"/>
+    </row>
+    <row r="37" spans="1:49">
       <c r="A37" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
-      <c r="M37">
+      <c r="M37"/>
+      <c r="N37">
         <v>11284.0</v>
       </c>
-      <c r="N37">
+      <c r="O37">
         <v>9978.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>9704.0</v>
       </c>
-      <c r="P37"/>
       <c r="Q37"/>
-      <c r="R37">
+      <c r="R37"/>
+      <c r="S37">
         <v>11061.0</v>
       </c>
-      <c r="S37"/>
-      <c r="T37">
+      <c r="T37"/>
+      <c r="U37">
         <v>10467.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>8083.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>7023.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
-      <c r="AH37"/>
+      <c r="AH37">
+        <v>0.0</v>
+      </c>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
-    </row>
-    <row r="38" spans="1:48">
+      <c r="AW37"/>
+    </row>
+    <row r="38" spans="1:49">
       <c r="A38" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
-      <c r="H38">
-[...1 lines deleted...]
-      </c>
+      <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38"/>
+      <c r="J38">
+        <v>1.0</v>
+      </c>
       <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1273707.0</v>
       </c>
-      <c r="M38"/>
       <c r="N38"/>
-      <c r="O38">
+      <c r="O38"/>
+      <c r="P38">
         <v>3996188.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>2866457.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>3358150.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>6742181.0</v>
       </c>
-      <c r="S38"/>
       <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
-      <c r="AB38">
-[...1 lines deleted...]
-      </c>
+      <c r="AB38"/>
       <c r="AC38">
         <v>0.0</v>
       </c>
       <c r="AD38">
         <v>0.0</v>
       </c>
       <c r="AE38">
         <v>0.0</v>
       </c>
       <c r="AF38">
         <v>0.0</v>
       </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
+        <v>0.0</v>
+      </c>
+      <c r="AI38">
         <v>13849.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>1673.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-1673.0</v>
       </c>
-      <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
-    </row>
-    <row r="39" spans="1:48">
+      <c r="AW38"/>
+    </row>
+    <row r="39" spans="1:49">
       <c r="A39" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="B39">
+        <v>4800636.0</v>
+      </c>
+      <c r="C39">
         <v>6566971.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>2018701.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>468011.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>1482065.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5166551.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>7653877.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>8123058.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>3057804.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>9119364.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>7491092.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7311097.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6690726.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>5930764.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5368588.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4298503.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4870607.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>5298924.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>4618493.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4924433.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2153097.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3976442.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>4897397.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4041411.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>916242.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>3776710.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>4242941.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4230817.0</v>
       </c>
-      <c r="AC39">
-[...1 lines deleted...]
-      </c>
       <c r="AD39">
+        <v>0.0</v>
+      </c>
+      <c r="AE39">
         <v>2649697.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>489103.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>46028.0</v>
       </c>
-      <c r="AG39">
-[...1 lines deleted...]
-      </c>
       <c r="AH39">
+        <v>0.0</v>
+      </c>
+      <c r="AI39">
         <v>87296.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>42493.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>5589.0</v>
       </c>
-      <c r="AK39"/>
-      <c r="AL39">
+      <c r="AL39"/>
+      <c r="AM39">
         <v>87296.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>632.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>42493.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>5589.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2127.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>1222.0</v>
       </c>
-      <c r="AR39"/>
       <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
-    </row>
-    <row r="40" spans="1:48">
+      <c r="AW39"/>
+    </row>
+    <row r="40" spans="1:49">
       <c r="A40" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="B40">
+        <v>10678667.0</v>
+      </c>
+      <c r="C40">
         <v>9408128.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>7954481.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7992558.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>9323641.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2172447.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>3870997.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3192041.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>1595760.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>997201.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>666865.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>453385.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>1156225.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2700584.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>1042201.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>2481135.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1680228.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2580301.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1744650.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2866777.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1046190.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3866571.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>5304672.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2949288.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1351107.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>3310573.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2244562.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2066308.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1880373.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1569312.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>-810638.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>385398.0</v>
       </c>
-      <c r="AG40">
-[...1 lines deleted...]
-      </c>
       <c r="AH40">
+        <v>0.0</v>
+      </c>
+      <c r="AI40">
         <v>49030.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-131580.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>26894.0</v>
       </c>
-      <c r="AK40"/>
-      <c r="AL40">
+      <c r="AL40"/>
+      <c r="AM40">
         <v>5603.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>20667.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>16863.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>15215.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>10868.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>22682.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>23053.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>19674.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>24629.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>21965.0</v>
       </c>
     </row>
-    <row r="41" spans="1:48">
+    <row r="41" spans="1:49">
       <c r="A41" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
-      <c r="AB41">
-[...1 lines deleted...]
-      </c>
+      <c r="AB41"/>
       <c r="AC41">
         <v>0.0</v>
       </c>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
       <c r="AG41">
         <v>0.0</v>
       </c>
-      <c r="AH41"/>
+      <c r="AH41">
+        <v>0.0</v>
+      </c>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
-    </row>
-    <row r="42" spans="1:48">
+      <c r="AW41"/>
+    </row>
+    <row r="42" spans="1:49">
       <c r="A42" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="B42">
+        <v>56450779.0</v>
+      </c>
+      <c r="C42">
         <v>56320994.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>53485547.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>53191563.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>48778412.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>43961067.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>42318676.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>41895975.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>41526397.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>41330054.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>41199655.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>39905786.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>38039079.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>35408550.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>22679746.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>22522504.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>22087269.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>21065955.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>19675983.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>14360804.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14170815.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>9567378.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>7789373.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7804358.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>3964.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>7521587.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7421591.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>6787135.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>-8952.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>3287523.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2057597.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>1655130.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>150000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>1385146.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>114551.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>65219.0</v>
       </c>
-      <c r="AK42"/>
-      <c r="AL42">
+      <c r="AL42"/>
+      <c r="AM42">
         <v>1385146.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>221261.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65219.0</v>
       </c>
       <c r="AO42">
         <v>65219.0</v>
       </c>
       <c r="AP42">
         <v>65219.0</v>
       </c>
       <c r="AQ42">
         <v>65219.0</v>
       </c>
       <c r="AR42">
-        <v>50249.0</v>
+        <v>65219.0</v>
       </c>
       <c r="AS42">
         <v>50249.0</v>
       </c>
       <c r="AT42">
         <v>50249.0</v>
       </c>
       <c r="AU42">
         <v>50249.0</v>
       </c>
       <c r="AV42">
+        <v>50249.0</v>
+      </c>
+      <c r="AW42">
         <v>41498.0</v>
       </c>
     </row>
-    <row r="43" spans="1:48">
+    <row r="43" spans="1:49">
       <c r="A43" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
-    </row>
-    <row r="44" spans="1:48">
+      <c r="AW43"/>
+    </row>
+    <row r="44" spans="1:49">
       <c r="A44" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
-      <c r="AH44"/>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
-    </row>
-    <row r="45" spans="1:48">
+      <c r="AW44"/>
+    </row>
+    <row r="45" spans="1:49">
       <c r="A45" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="B45">
+        <v>147548.0</v>
+      </c>
+      <c r="C45">
         <v>171223.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>181054.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>206889.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>230526.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>256656.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>306743.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>326186.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>131695.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>161013.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>186097.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>217606.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>251105.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>268967.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
-      <c r="V45">
+      <c r="V45"/>
+      <c r="W45">
         <v>111595.0</v>
       </c>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
-      <c r="AB45">
-[...1 lines deleted...]
-      </c>
+      <c r="AB45"/>
       <c r="AC45">
         <v>0.0</v>
       </c>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
-      <c r="AF45"/>
+      <c r="AF45">
+        <v>0.0</v>
+      </c>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
-    </row>
-    <row r="46" spans="1:48">
+      <c r="AW45"/>
+    </row>
+    <row r="46" spans="1:49">
       <c r="A46" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="B46">
+        <v>19201.0</v>
+      </c>
+      <c r="C46">
         <v>75460.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>86225.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>120421.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>149841.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>181904.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>220024.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>247436.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>59440.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>95568.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>129155.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>167628.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>208207.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>234410.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>229680.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>268295.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>31877.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>41967.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>51773.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>59565.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>75767.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>236703.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>260066.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>30651.0</v>
       </c>
-      <c r="Y46"/>
-      <c r="Z46">
+      <c r="Z46"/>
+      <c r="AA46">
         <v>38527.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>45430.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>51533.0</v>
       </c>
-      <c r="AC46"/>
-      <c r="AD46">
+      <c r="AD46"/>
+      <c r="AE46">
         <v>11257.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>1420.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1594.0</v>
       </c>
-      <c r="AG46"/>
-      <c r="AH46">
+      <c r="AH46"/>
+      <c r="AI46">
         <v>1681.0</v>
       </c>
-      <c r="AI46"/>
       <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
-    </row>
-    <row r="47" spans="1:48">
+      <c r="AW46"/>
+    </row>
+    <row r="47" spans="1:49">
       <c r="A47" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>129155.0</v>
       </c>
-      <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>78098.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>78753.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>22274.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>268295.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>31877.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>41967.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>51773.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>27022.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>26453.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>111595.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>260066.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>30651.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>28010.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>38527.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>45430.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>51533.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>10606.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>11257.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>1420.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1507.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1594.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1681.0</v>
       </c>
-      <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
-    </row>
-    <row r="48" spans="1:48">
+      <c r="AW47"/>
+    </row>
+    <row r="48" spans="1:49">
       <c r="A48" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="B48">
+        <v>-41185154.0</v>
+      </c>
+      <c r="C48">
         <v>-39407147.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-37736950.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-36195940.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-34187384.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-33453767.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-31792966.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-30104737.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-29074580.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-28035209.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-26090866.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-25956785.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-24691314.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-22655652.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-20133660.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-18596295.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-17152172.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-15613000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-14576382.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-13120618.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-12208728.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-10074007.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-9365854.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-8404831.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-7826754.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-7098730.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-6602037.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-5835500.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-4822389.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-2845836.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-2408266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1909514.0</v>
       </c>
       <c r="AG48">
         <v>-1909514.0</v>
       </c>
       <c r="AH48">
+        <v>-1909514.0</v>
+      </c>
+      <c r="AI48">
         <v>-1029582.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-114808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117655.0</v>
       </c>
       <c r="AK48">
         <v>-117655.0</v>
       </c>
       <c r="AL48">
+        <v>-117655.0</v>
+      </c>
+      <c r="AM48">
         <v>-110000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>-112612.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-110139.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-103906.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-102297.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-97744.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-96265.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-90773.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-87237.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-68896.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-42398.0</v>
       </c>
     </row>
-    <row r="49" spans="1:48">
+    <row r="49" spans="1:49">
       <c r="A49" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>-24691314.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>-22655652.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-20133660.0</v>
       </c>
-      <c r="P49"/>
       <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49">
         <v>-15613001.0</v>
       </c>
-      <c r="S49"/>
-      <c r="T49">
+      <c r="T49"/>
+      <c r="U49">
         <v>-13120618.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>-12208728.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-10074007.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
-      <c r="AH49"/>
+      <c r="AH49">
+        <v>0.0</v>
+      </c>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
-    </row>
-    <row r="50" spans="1:48">
+      <c r="AW49"/>
+    </row>
+    <row r="50" spans="1:49">
       <c r="A50" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="B50">
-        <v>382623.0</v>
+        <v>576233.0</v>
       </c>
       <c r="C50">
         <v>382623.0</v>
       </c>
       <c r="D50">
-        <v>1133745.0</v>
+        <v>382623.0</v>
       </c>
       <c r="E50">
         <v>1133745.0</v>
       </c>
       <c r="F50">
+        <v>1133745.0</v>
+      </c>
+      <c r="G50">
         <v>1596806.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>1024688.0</v>
       </c>
-      <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
-[...1 lines deleted...]
-      </c>
+      <c r="M50"/>
       <c r="N50">
         <v>730000.0</v>
       </c>
       <c r="O50">
         <v>730000.0</v>
       </c>
-      <c r="P50"/>
+      <c r="P50">
+        <v>730000.0</v>
+      </c>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
-      <c r="T50">
+      <c r="T50"/>
+      <c r="U50">
         <v>844595.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>544900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610900.0</v>
       </c>
       <c r="W50">
         <v>1610900.0</v>
       </c>
-      <c r="X50"/>
+      <c r="X50">
+        <v>1610900.0</v>
+      </c>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50">
         <v>36353.0</v>
       </c>
-      <c r="AC50">
-[...1 lines deleted...]
-      </c>
       <c r="AD50">
         <v>0.0</v>
       </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
+        <v>0.0</v>
+      </c>
+      <c r="AG50">
         <v>177.67</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>7897.52</v>
       </c>
-      <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
-    </row>
-    <row r="51" spans="1:48">
+      <c r="AW50"/>
+    </row>
+    <row r="51" spans="1:49">
       <c r="A51" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="B51">
+        <v>586837.0</v>
+      </c>
+      <c r="C51">
         <v>423487.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>453174.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>1232998.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1260539.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1752820.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1212825.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>212059.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>4796.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>35330.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>64210.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>95289.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>3391228.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>5684335.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5737406.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>975589.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>5069.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>12526.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>19674.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>1987528.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1706712.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>2845988.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2851916.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>1066000.0</v>
       </c>
-      <c r="Y51"/>
-      <c r="Z51">
+      <c r="Z51"/>
+      <c r="AA51">
         <v>82627.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>92520.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>472353.0</v>
       </c>
-      <c r="AC51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AD51"/>
       <c r="AE51">
         <v>436000.0</v>
       </c>
       <c r="AF51">
+        <v>436000.0</v>
+      </c>
+      <c r="AG51">
         <v>50000.0</v>
       </c>
-      <c r="AG51"/>
       <c r="AH51"/>
-      <c r="AI51">
-[...1 lines deleted...]
-      </c>
+      <c r="AI51"/>
       <c r="AJ51">
         <v>27500.0</v>
       </c>
-      <c r="AK51"/>
-      <c r="AL51">
+      <c r="AK51">
+        <v>27500.0</v>
+      </c>
+      <c r="AL51"/>
+      <c r="AM51">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="AN51">
         <v>27500.0</v>
       </c>
       <c r="AO51">
         <v>27500.0</v>
       </c>
       <c r="AP51">
-        <v>23500.0</v>
+        <v>27500.0</v>
       </c>
       <c r="AQ51">
         <v>23500.0</v>
       </c>
       <c r="AR51">
         <v>23500.0</v>
       </c>
       <c r="AS51">
-        <v>17500.0</v>
+        <v>23500.0</v>
       </c>
       <c r="AT51">
         <v>17500.0</v>
       </c>
       <c r="AU51">
+        <v>17500.0</v>
+      </c>
+      <c r="AV51">
         <v>3537.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="52" spans="1:48">
+    <row r="52" spans="1:49">
       <c r="A52" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="B52">
+        <v>586837.0</v>
+      </c>
+      <c r="C52">
         <v>423487.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>453174.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>1232998.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1250553.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1712887.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1141863.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>113381.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4796.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>35330.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>64210.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>95289.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>852924.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>848864.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>853413.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>856676.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>5069.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>12526.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>19674.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>878221.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>592469.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>1656774.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1654707.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1066000.0</v>
       </c>
-      <c r="Y52"/>
-      <c r="Z52">
+      <c r="Z52"/>
+      <c r="AA52">
         <v>82627.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>92520.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>472353.0</v>
       </c>
-      <c r="AC52">
-[...1 lines deleted...]
-      </c>
       <c r="AD52">
-        <v>436000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AE52">
         <v>436000.0</v>
       </c>
       <c r="AF52">
+        <v>436000.0</v>
+      </c>
+      <c r="AG52">
         <v>50000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>7897.52</v>
       </c>
-      <c r="AH52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AI52"/>
       <c r="AJ52">
         <v>27500.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52">
+      <c r="AK52">
+        <v>27500.0</v>
+      </c>
+      <c r="AL52"/>
+      <c r="AM52">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="AN52">
         <v>27500.0</v>
       </c>
       <c r="AO52">
         <v>27500.0</v>
       </c>
       <c r="AP52">
-        <v>23500.0</v>
+        <v>27500.0</v>
       </c>
       <c r="AQ52">
         <v>23500.0</v>
       </c>
       <c r="AR52">
         <v>23500.0</v>
       </c>
       <c r="AS52">
-        <v>17500.0</v>
+        <v>23500.0</v>
       </c>
       <c r="AT52">
         <v>17500.0</v>
       </c>
       <c r="AU52">
+        <v>17500.0</v>
+      </c>
+      <c r="AV52">
         <v>3537.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="53" spans="1:48">
+    <row r="53" spans="1:49">
       <c r="A53" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B53"/>
-      <c r="C53">
+      <c r="C53"/>
+      <c r="D53">
         <v>4916625.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>5923992.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>6631704.0</v>
       </c>
-      <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
-      <c r="I53">
+      <c r="I53"/>
+      <c r="J53">
         <v>5192533.0</v>
       </c>
-      <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
-      <c r="AH53"/>
+      <c r="AH53">
+        <v>0.0</v>
+      </c>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
-    </row>
-    <row r="54" spans="1:48">
+      <c r="AW53"/>
+    </row>
+    <row r="54" spans="1:49">
       <c r="A54" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
-      <c r="AH54"/>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
-    </row>
-    <row r="55" spans="1:48">
+      <c r="AW54"/>
+    </row>
+    <row r="55" spans="1:49">
       <c r="A55" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="B55">
+        <v>60845989.0</v>
+      </c>
+      <c r="C55">
         <v>60055042.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>51900062.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>55708451.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>48820451.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>31942333.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>30188875.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>26309848.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>18446003.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>17571240.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>20295325.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>14596504.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>17547124.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>21901525.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>10455202.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>9205466.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>10366905.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>9948598.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9380717.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>8613110.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>7341504.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>9417244.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9062248.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>5942776.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5876778.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>6414033.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6051416.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>5040337.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>4437692.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>3953919.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>927120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439839.0</v>
       </c>
       <c r="AG55">
         <v>439839.0</v>
       </c>
       <c r="AH55">
+        <v>439839.0</v>
+      </c>
+      <c r="AI55">
         <v>787783.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989.0</v>
       </c>
       <c r="AK55">
         <v>2989.0</v>
       </c>
       <c r="AL55">
+        <v>2989.0</v>
+      </c>
+      <c r="AM55">
         <v>2549.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1805.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>474.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>2154.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2668.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2874.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1167.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1030.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1187.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>10520.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="56" spans="1:48">
+    <row r="56" spans="1:49">
       <c r="A56" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="B56">
+        <v>51771563.0</v>
+      </c>
+      <c r="C56">
         <v>50953944.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>45059470.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>48889413.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>42037360.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>31745513.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>29948402.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>26037287.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>18356107.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>17434798.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>20116154.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>14367738.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>17265851.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>21585468.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>10131096.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>8828859.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>10209096.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>9770473.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9189263.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>8400662.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>7104527.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>9011049.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>8802182.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>5912125.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>5848768.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>6375506.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6005986.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>4988804.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4427086.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>3942662.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>925700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352828.0</v>
       </c>
       <c r="AG56">
         <v>352828.0</v>
       </c>
       <c r="AH56">
+        <v>352828.0</v>
+      </c>
+      <c r="AI56">
         <v>650685.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>109926.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>73728.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>2989.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>650685.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>968017.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>109926.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>73728.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>2668.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2874.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>1167.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1030.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1187.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>10520.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="57" spans="1:48">
+    <row r="57" spans="1:49">
       <c r="A57" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="B57">
+        <v>45678410.0</v>
+      </c>
+      <c r="C57">
         <v>43696547.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>36807360.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>39489417.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>35134555.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>22318905.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>20239541.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>15305164.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>6753915.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4923950.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>6084802.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>607695.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2036520.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>4872068.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3402385.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>5313091.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5278655.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>4280818.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4151729.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>6048160.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>4112295.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>8613606.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>9417927.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6547561.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6171213.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>5974806.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5233499.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>4082391.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>3415660.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3042265.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>840013.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>492480.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>542480.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>160492.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>27500.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>26894.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>54394.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>50000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>48167.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>44363.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>39810.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>38715.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>34368.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>46182.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>40553.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>37174.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>28166.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>44502.0</v>
       </c>
     </row>
-    <row r="58" spans="1:48">
+    <row r="58" spans="1:49">
       <c r="A58" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="B58">
+        <v>45696412.0</v>
+      </c>
+      <c r="C58">
         <v>43713994.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>36824675.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>39506569.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>35161495.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>22358838.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>20310503.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>15403842.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>6753915.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4923950.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>6084802.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>607695.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4574824.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>9707539.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8286378.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>5432004.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5278655.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>4280818.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4151730.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>7157467.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>5226538.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9802820.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>10615136.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>6547561.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6171213.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>5974806.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5233499.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>4082391.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>3851660.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3478265.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>1276013.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542480.0</v>
       </c>
       <c r="AG58">
         <v>542480.0</v>
       </c>
       <c r="AH58">
+        <v>542480.0</v>
+      </c>
+      <c r="AI58">
         <v>160492.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54394.0</v>
       </c>
       <c r="AJ58">
         <v>54394.0</v>
       </c>
       <c r="AK58">
         <v>54394.0</v>
       </c>
       <c r="AL58">
+        <v>54394.0</v>
+      </c>
+      <c r="AM58">
         <v>50000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>48167.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>44363.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>39810.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>38715.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>34368.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>46182.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>40553.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>37174.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>28166.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>44502.0</v>
       </c>
     </row>
-    <row r="59" spans="1:48">
+    <row r="59" spans="1:49">
       <c r="A59" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
-      <c r="AH59"/>
+      <c r="AH59">
+        <v>0.0</v>
+      </c>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
-    </row>
-    <row r="60" spans="1:48">
+      <c r="AW59"/>
+    </row>
+    <row r="60" spans="1:49">
       <c r="A60" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="B60">
+        <v>15149577.0</v>
+      </c>
+      <c r="C60">
         <v>16369692.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>15092616.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>16210597.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>13653466.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>9630870.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9923836.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>10949148.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>11690060.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>12636828.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>14198601.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>13976316.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>12961016.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12184008.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>2159120.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3763028.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>5077271.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5656719.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5217373.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>1445176.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2106883.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>-392599.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-1557404.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-608994.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-298618.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>439227.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>817917.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>957946.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>586032.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>475654.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>-348893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102641.0</v>
       </c>
       <c r="AG60">
         <v>-102641.0</v>
       </c>
       <c r="AH60">
+        <v>-102641.0</v>
+      </c>
+      <c r="AI60">
         <v>627291.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>1.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>-157193.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-51405.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-50000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-46362.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-43889.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-37656.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-36047.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-31494.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-45015.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-39523.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-35987.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-17646.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-41498.0</v>
       </c>
     </row>
-    <row r="61" spans="1:48">
+    <row r="61" spans="1:49">
       <c r="A61" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
-      <c r="AH61"/>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
-    </row>
-    <row r="62" spans="1:48">
+      <c r="AW61"/>
+    </row>
+    <row r="62" spans="1:49">
       <c r="A62" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
+      <c r="AW62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M32"/>
+  <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>23438416.0</v>
+      </c>
+      <c r="C2">
         <v>32843907.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>31929967.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>31735735.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>20113294.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>15036876.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8165535.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1217180.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>434717.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>6320.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>6551.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>6906.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>529.0</v>
       </c>
     </row>
-    <row r="3" spans="1:13">
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>-351204.0</v>
+      </c>
+      <c r="C3">
         <v>156497.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>70909.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>63103.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>57894.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>27055.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>6918.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>87159.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>114728.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>172792.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>22816.0</v>
       </c>
-      <c r="L3"/>
       <c r="M3"/>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3"/>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
-      <c r="H4">
-[...1 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="K4"/>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
+        <v>-7187568.0</v>
+      </c>
+      <c r="C5">
         <v>-5824404.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-3690563.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-6854064.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-4770405.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4104476.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-2975834.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2880340.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1749568.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-13336.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-12790.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-75768.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-14704.0</v>
       </c>
     </row>
-    <row r="6" spans="1:13">
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-7538772.0</v>
+      </c>
+      <c r="C6">
         <v>-5667907.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-3619654.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-6790961.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-4712511.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-4077421.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-2968916.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-2793181.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1634840.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-13336.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-12790.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-75768.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-14704.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
+      <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
-      <c r="K7"/>
+      <c r="K7">
+        <v>0.0</v>
+      </c>
       <c r="L7"/>
       <c r="M7"/>
-    </row>
-    <row r="8" spans="1:13">
+      <c r="N7"/>
+    </row>
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
-      <c r="H8">
-[...1 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8"/>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>693845.0</v>
+      </c>
+      <c r="C9">
         <v>2763707.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3861718.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>2318470.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2814121.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1646694.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>965759.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>255857.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>18826.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>7734.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>8007.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>7353.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>646.0</v>
       </c>
     </row>
-    <row r="10" spans="1:13">
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-7041333.0</v>
+      </c>
+      <c r="C10">
         <v>-5988463.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-3812017.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-7538837.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4940548.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-4378074.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3000094.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-2912875.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1751121.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13749.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-13133.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-76032.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-14741.0</v>
       </c>
     </row>
-    <row r="11" spans="1:13">
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B11">
+        <v>-43563.0</v>
+      </c>
+      <c r="C11">
         <v>-879121.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-54498.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>305.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>76209.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>384769.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>127329.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-315608.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>274.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-172792.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-22816.0</v>
       </c>
-      <c r="L11">
-[...4 lines deleted...]
-    <row r="12" spans="1:13">
+      <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
+        <v>-146235.0</v>
+      </c>
+      <c r="C12">
         <v>164059.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>121451.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>566083.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>170141.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>273594.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>24260.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>32540.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>274.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>413.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>343.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>264.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>37.0</v>
       </c>
     </row>
-    <row r="13" spans="1:13">
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13">
+        <v>25849.0</v>
+      </c>
+      <c r="C13">
         <v>87063.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>62646.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>52015.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>21150.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3277.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>1319.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>400.0</v>
       </c>
-      <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
-    </row>
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>43563.0</v>
+      </c>
+      <c r="C14">
         <v>-3462.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>54498.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-305.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2896.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183.0</v>
       </c>
       <c r="H14">
         <v>4183.0</v>
       </c>
       <c r="I14">
         <v>4183.0</v>
       </c>
       <c r="J14">
         <v>4183.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>4183.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>-6997770.0</v>
+      </c>
+      <c r="C15">
         <v>-5112804.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-3757519.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-7539142.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-4943444.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-4381974.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-3004365.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-2912875.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1751121.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-13749.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-13133.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-76032.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-14741.0</v>
       </c>
     </row>
-    <row r="16" spans="1:13">
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>7539142.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-4943444.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-4381974.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-3004365.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>-2912875.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-1751121.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>-172792.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-13133.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-76032.0</v>
       </c>
-      <c r="M16"/>
-[...1 lines deleted...]
-    <row r="17" spans="1:13">
+      <c r="N16"/>
+    </row>
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>-7041333.0</v>
+      </c>
+      <c r="C17">
         <v>-5109342.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-3812017.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-7538837.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-4940548.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-4377539.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-3000094.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-2912875.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1751121.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-13749.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-13133.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-76032.0</v>
       </c>
-      <c r="M17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-120386.0</v>
+      </c>
+      <c r="C18">
         <v>-76996.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-58805.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-514068.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-148991.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-270317.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-22941.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-32140.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-274.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-413.0</v>
       </c>
-      <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
-    </row>
-    <row r="19" spans="1:13">
+      <c r="N18"/>
+    </row>
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>358704.0</v>
       </c>
-      <c r="E19"/>
-      <c r="F19">
+      <c r="F19"/>
+      <c r="G19">
         <v>117426.0</v>
       </c>
-      <c r="G19"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
-      <c r="K19"/>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20">
         <v>41045.0</v>
       </c>
-      <c r="G20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
+      <c r="K20">
+        <v>0.0</v>
+      </c>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-6940037.0</v>
+      </c>
+      <c r="C21">
         <v>-5949000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3817689.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-6666065.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-4867235.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-4184138.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3066044.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-2564727.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1749568.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-13336.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-12790.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-75768.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-14704.0</v>
       </c>
     </row>
-    <row r="22" spans="1:13">
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
-      <c r="H22">
-[...1 lines deleted...]
-      </c>
+      <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
-      <c r="K22"/>
+      <c r="K22">
+        <v>0.0</v>
+      </c>
       <c r="L22"/>
       <c r="M22"/>
-    </row>
-    <row r="23" spans="1:13">
+      <c r="N22"/>
+    </row>
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>31072298.0</v>
+      </c>
+      <c r="C23">
         <v>41556615.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>39609374.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>40720270.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>27794650.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>20867708.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12197338.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>4037764.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>2203111.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>27390.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>27348.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>90027.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>15879.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
-[...1 lines deleted...]
-      </c>
+      <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
-      <c r="K24"/>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>351204.0</v>
+      </c>
+      <c r="C25">
         <v>156497.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>70909.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>63103.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>57894.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>27055.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6918.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>87159.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>114728.0</v>
       </c>
-      <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-    </row>
-    <row r="26" spans="1:13">
+      <c r="N25"/>
+    </row>
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26">
+        <v>411925.0</v>
+      </c>
+      <c r="C26">
         <v>632767.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>699559.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>797549.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>923387.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>552343.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>390288.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
       <c r="L26"/>
       <c r="M26"/>
-    </row>
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27">
+        <v>-83197.0</v>
+      </c>
+      <c r="C27">
         <v>276258.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>140052.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>430291.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>641917.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>364160.0</v>
       </c>
-      <c r="G27"/>
-      <c r="H27">
+      <c r="H27"/>
+      <c r="I27">
         <v>73932.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>573292.0</v>
       </c>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>5049420.0</v>
+      </c>
+      <c r="C28">
         <v>7207573.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6768887.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>7693592.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6058158.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4887274.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3634597.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2746652.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1080374.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>21070.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>20797.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>83121.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15350.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
+        <v>0.0</v>
+      </c>
+      <c r="C29">
         <v>-879121.0</v>
       </c>
-      <c r="C29">
-[...1 lines deleted...]
-      </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
-      <c r="G29"/>
+      <c r="G29">
+        <v>0.0</v>
+      </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
-    </row>
-    <row r="30" spans="1:13">
+      <c r="N29"/>
+    </row>
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>7633882.0</v>
+      </c>
+      <c r="C30">
         <v>8712708.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>7679407.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>8984535.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7681356.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>5830832.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>4031803.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2820584.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1768394.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>21070.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>20797.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>83121.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>15350.0</v>
       </c>
     </row>
-    <row r="31" spans="1:13">
+    <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31">
+        <v>-101296.0</v>
+      </c>
+      <c r="C31">
         <v>-39462.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>5672.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-872772.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-73313.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-193936.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>65950.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-348148.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-1553.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-413.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-343.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-264.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-37.0</v>
       </c>
     </row>
-    <row r="32" spans="1:13">
+    <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
+        <v>24132261.0</v>
+      </c>
+      <c r="C32">
         <v>35607614.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>35791685.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>34054205.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>22927415.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>16683570.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9131294.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>1473037.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>453543.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>14054.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>14558.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14259.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>1175.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV32"/>
+  <dimension ref="A1:AW32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
-    </row>
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B2">
+        <v>990085.0</v>
+      </c>
+      <c r="C2">
         <v>5668302.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>8616537.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8306222.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8903569.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8090509.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8157735.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>7704108.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7501013.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5502151.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>7437632.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>11506542.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>12148189.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10544321.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4565173.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4478052.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>5111620.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>4934824.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4690058.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>5376792.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>4964660.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4306792.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3362663.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2448495.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>3225871.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2267129.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1844074.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>862661.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>490524.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>435444.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>51546.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181836.0</v>
       </c>
       <c r="AG2">
         <v>181836.0</v>
       </c>
       <c r="AH2">
+        <v>181836.0</v>
+      </c>
+      <c r="AI2">
         <v>125923.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>7066.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>4794.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1495.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>12721.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1625.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1564.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1673.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1647.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1623.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1608.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2068.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614.0</v>
       </c>
       <c r="AV2">
         <v>1614.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:48">
+      <c r="AW2">
+        <v>1614.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B3">
+        <v>197921.0</v>
+      </c>
+      <c r="C3">
         <v>134964.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>7766.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>10553.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>121182.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>11561.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11740.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>12014.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>17371.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17525.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17671.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>18342.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18449.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>17016.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>13466.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>14172.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14350.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14721.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14402.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14421.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>-44766.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>56950.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>12426.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2445.0</v>
       </c>
-      <c r="Y3"/>
-      <c r="Z3">
+      <c r="Z3"/>
+      <c r="AA3">
         <v>11855.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>11327.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11018.0</v>
       </c>
-      <c r="AC3"/>
-      <c r="AD3">
+      <c r="AD3"/>
+      <c r="AE3">
         <v>1461.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>35504.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>50087.0</v>
       </c>
-      <c r="AG3"/>
-      <c r="AH3">
+      <c r="AH3"/>
+      <c r="AI3">
         <v>50058.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>50859.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>14398.0</v>
       </c>
-      <c r="AK3"/>
-      <c r="AL3">
+      <c r="AL3"/>
+      <c r="AM3">
         <v>34494.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>35130.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21458.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>-8459.0</v>
       </c>
-      <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
-    </row>
-    <row r="4" spans="1:48">
+      <c r="AW3"/>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
-      <c r="AH4"/>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B5">
+        <v>-1759921.0</v>
+      </c>
+      <c r="C5">
         <v>-1656386.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-1509276.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1970880.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-923249.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-1595327.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1661978.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1655836.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-467302.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1945802.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-134652.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1142807.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1768484.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2325992.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-1448451.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1429833.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1539255.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1037170.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1374368.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-816942.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2026007.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-614782.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-886770.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-558447.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-732046.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-496546.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-772105.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-1007811.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1965739.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-414686.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-196940.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-879509.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-878384.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-465914.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-53053.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>130660.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-2599.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-36733.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-37499.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-27587.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6947.0</v>
       </c>
-      <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B6">
+        <v>-1562000.0</v>
+      </c>
+      <c r="C6">
         <v>-1521422.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-1501510.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1960327.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-802067.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-1583766.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1650238.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1643822.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-449931.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-1928277.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-116981.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1124465.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1750035.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2308976.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-1434985.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1415661.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1524905.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1022449.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1359966.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-802521.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-2070773.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-557832.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-874344.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-556002.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-732046.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-484691.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-760778.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-996793.0</v>
       </c>
-      <c r="AC6"/>
-      <c r="AD6">
+      <c r="AD6"/>
+      <c r="AE6">
         <v>-413225.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-161436.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-829422.0</v>
       </c>
-      <c r="AG6"/>
-      <c r="AH6">
+      <c r="AH6"/>
+      <c r="AI6">
         <v>-415856.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-2194.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>145058.0</v>
       </c>
-      <c r="AK6"/>
-      <c r="AL6">
+      <c r="AL6"/>
+      <c r="AM6">
         <v>-2239.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-2369.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-6129.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1512.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-4464.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-9849.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-5423.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-3471.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-18302.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-26424.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-27571.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
-      <c r="AH7"/>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
-    </row>
-    <row r="8" spans="1:48">
+      <c r="AW7"/>
+    </row>
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
-      <c r="AH8"/>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B9">
+        <v>239481.0</v>
+      </c>
+      <c r="C9">
         <v>128139.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>38740.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>152521.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>1337220.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>443570.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>301028.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>681889.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>702269.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>637995.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>1841534.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>662549.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>665000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>858614.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>417784.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>362899.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>530493.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>952354.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>696856.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>605276.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>473320.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>574809.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>258391.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>294439.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>239944.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>425605.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>195402.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>70608.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>198671.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>88981.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>24741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38410.0</v>
       </c>
       <c r="AG9">
         <v>38410.0</v>
       </c>
       <c r="AH9">
+        <v>38410.0</v>
+      </c>
+      <c r="AI9">
         <v>36936.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>6366.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-58474.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>1837.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>2796.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>1988.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1910.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>2276.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>1692.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1984.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>2056.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>1439.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1969.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1972.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1973.0</v>
       </c>
     </row>
-    <row r="10" spans="1:48">
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B10">
+        <v>-1787436.0</v>
+      </c>
+      <c r="C10">
         <v>-1681612.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1549524.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-2022761.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-991405.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1662655.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1690551.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1655832.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-467300.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-1945803.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-134652.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-1264262.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-2034355.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2521718.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-1538095.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1444668.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1539253.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1037172.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1454617.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-909506.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2133661.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-705646.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-960716.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-578051.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-724226.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-496693.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-766549.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1012626.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1976553.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-422670.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-206468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879932.0</v>
       </c>
       <c r="AG10">
         <v>-879932.0</v>
       </c>
       <c r="AH10">
+        <v>-879932.0</v>
+      </c>
+      <c r="AI10">
         <v>-465859.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2847.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>144645.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-2701.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-34494.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-2473.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-6233.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-1609.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-4552.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-1479.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-5492.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-3536.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-18341.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-26498.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-27657.0</v>
       </c>
     </row>
-    <row r="11" spans="1:48">
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-      <c r="C11">
+        <v>120</v>
+      </c>
+      <c r="B11">
+        <v>-43563.0</v>
+      </c>
+      <c r="C11"/>
+      <c r="D11">
         <v>-8514.0</v>
       </c>
-      <c r="D11"/>
-      <c r="E11">
+      <c r="E11"/>
+      <c r="F11">
         <v>-891158.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>57.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>-2322.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>68.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-53677.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>721.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-571.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>3770071.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1290.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>274.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>43774.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>19384.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-20522.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>955.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1147.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>131947.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-2840.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>158840.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>80841.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>36301.0</v>
       </c>
-      <c r="Y11"/>
-      <c r="Z11">
+      <c r="Z11"/>
+      <c r="AA11">
         <v>67942.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>848.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>10702.0</v>
       </c>
-      <c r="AC11">
-[...1 lines deleted...]
-      </c>
       <c r="AD11">
+        <v>0.0</v>
+      </c>
+      <c r="AE11">
         <v>10206.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>8881.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>327.0</v>
       </c>
-      <c r="AG11">
-[...1 lines deleted...]
-      </c>
       <c r="AH11">
+        <v>0.0</v>
+      </c>
+      <c r="AI11">
         <v>93.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-50824.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-14398.0</v>
       </c>
-      <c r="AK11">
-[...1 lines deleted...]
-      </c>
       <c r="AL11">
+        <v>0.0</v>
+      </c>
+      <c r="AM11">
         <v>-34597.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-35130.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-21458.0</v>
       </c>
-      <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B12">
+        <v>28881.0</v>
+      </c>
+      <c r="C12">
         <v>25225.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>40248.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>51881.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>68156.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>67325.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>28578.0</v>
       </c>
-      <c r="H12">
-[...1 lines deleted...]
-      </c>
       <c r="I12">
         <v>0.0</v>
       </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
+        <v>0.0</v>
+      </c>
+      <c r="M12">
         <v>121451.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>265876.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>195730.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>89646.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>14831.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2672.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>955.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>80247.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>92566.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>89181.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>90864.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>73943.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>19606.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19462.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>145.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>166.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>4819.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>9333.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9353.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>8881.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274.0</v>
       </c>
       <c r="AH12">
         <v>274.0</v>
       </c>
       <c r="AI12">
+        <v>274.0</v>
+      </c>
+      <c r="AJ12">
         <v>35.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>208.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>102.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104.0</v>
       </c>
       <c r="AN12">
         <v>104.0</v>
       </c>
       <c r="AO12">
+        <v>104.0</v>
+      </c>
+      <c r="AP12">
         <v>97.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>88.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>89.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>69.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>65.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>39.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>74.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>86.0</v>
       </c>
     </row>
-    <row r="13" spans="1:48">
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B13">
+        <v>11691.0</v>
+      </c>
+      <c r="C13">
         <v>4448.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4573.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>5137.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>50552.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>4270.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>12228.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>20013.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>13221.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>12578.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>13982.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>22865.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>48767.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1791.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>700.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>757.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>18478.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>955.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>447.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>1270.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1862.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1009.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>261.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>145.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>213.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>334.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>511.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>427.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B14">
+        <v>9429.0</v>
+      </c>
+      <c r="C14">
         <v>11415.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>8514.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>14205.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7623.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1911.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2322.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-72.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>53676.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1460.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>571.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-1209.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1306.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-274.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>730.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>545.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>82.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>553.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11614.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>2384.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>8083.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2507.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>4516.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4209.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183.0</v>
       </c>
       <c r="Z14">
         <v>4183.0</v>
       </c>
       <c r="AA14">
         <v>4183.0</v>
       </c>
       <c r="AB14">
         <v>4183.0</v>
       </c>
       <c r="AC14">
-        <v>0.0</v>
+        <v>4183.0</v>
       </c>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
-      <c r="AH14"/>
+      <c r="AH14">
+        <v>0.0</v>
+      </c>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-    </row>
-    <row r="15" spans="1:48">
+      <c r="AW14"/>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B15">
+        <v>-1778007.0</v>
+      </c>
+      <c r="C15">
         <v>-1670197.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1541010.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-2008556.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-107870.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-1660801.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1688229.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1655904.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-413624.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-1944343.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-134081.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1265471.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-2035661.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2521992.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-1537365.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1444123.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1539171.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1036619.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1455764.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-911890.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-2134721.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-708153.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-961023.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-578077.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-728497.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-496693.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-766549.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-1012626.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1976553.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-422670.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-206468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879932.0</v>
       </c>
       <c r="AG15">
         <v>-879932.0</v>
       </c>
       <c r="AH15">
+        <v>-879932.0</v>
+      </c>
+      <c r="AI15">
         <v>-465859.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-50859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2701.0</v>
       </c>
       <c r="AK15">
         <v>-2701.0</v>
       </c>
       <c r="AL15">
+        <v>-2701.0</v>
+      </c>
+      <c r="AM15">
         <v>-2342.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-2473.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-6233.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-1609.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-4552.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-1479.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-5492.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-3536.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-18341.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-26498.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-27657.0</v>
       </c>
     </row>
-    <row r="16" spans="1:48">
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-134081.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-1265471.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-2035662.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>2521992.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1537365.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-1444123.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1539171.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1036619.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1455764.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-911890.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2134721.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-708153.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-961023.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-578077.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-728497.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-496693.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-766549.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-1012626.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1976553.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-422670.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-206468.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-292284.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-879932.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-465859.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-354471.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-50859.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-2701.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-34494.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
-    </row>
-    <row r="17" spans="1:48">
+      <c r="AW16"/>
+    </row>
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B17">
+        <v>-1787436.0</v>
+      </c>
+      <c r="C17">
         <v>-1681612.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1549524.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-2022761.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-100247.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-1662712.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1690551.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1655832.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-467300.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-1945803.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-134652.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1264262.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-2034356.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>2521411.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>1537777.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-1444668.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1539253.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1037172.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1454617.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-909342.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-2133661.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-679936.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-960716.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-578051.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-724226.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-496693.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-766549.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-1012626.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1976553.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-422670.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-206468.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-292284.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-879932.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-465859.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-354471.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-50859.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-2701.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-34494.0</v>
       </c>
-      <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B18">
+        <v>-17190.0</v>
+      </c>
+      <c r="C18">
         <v>-20777.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-35675.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-46744.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-17604.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-63055.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-16350.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>20013.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>13221.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>12578.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>13982.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-98586.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-217109.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-193939.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-88946.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-14074.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>21150.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>955.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-79800.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-91296.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-87319.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-89855.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-73682.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-19461.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19249.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>189.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>511.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-4392.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-8933.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
-    </row>
-    <row r="19" spans="1:48">
+      <c r="AW18"/>
+    </row>
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
-      <c r="N19">
+      <c r="N19"/>
+      <c r="O19">
         <v>465976.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-44442.0</v>
       </c>
-      <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
-      <c r="T19">
+      <c r="T19"/>
+      <c r="U19">
         <v>37672.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>171.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
-      <c r="AH20"/>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B21">
+        <v>-1759923.0</v>
+      </c>
+      <c r="C21">
         <v>-1701764.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1489420.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1988930.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-979619.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1614107.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1691166.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1676090.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-476870.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-1961010.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-200304.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-1179502.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1875251.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1861803.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1493591.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1435420.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1559693.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1064005.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1387655.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-855882.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-2059089.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-681431.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-894581.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-575332.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-710959.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-564770.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-772105.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-1018210.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-2030541.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-41838.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-196940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-878384.0</v>
       </c>
       <c r="AG21">
         <v>-878384.0</v>
       </c>
       <c r="AH21">
+        <v>-878384.0</v>
+      </c>
+      <c r="AI21">
         <v>-465766.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-2194.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>145058.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-2599.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-34494.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-2369.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-6129.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6947.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-4464.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-9849.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-5423.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-3471.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-18302.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-26424.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-27571.0</v>
       </c>
     </row>
-    <row r="22" spans="1:48">
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
-      <c r="AH22"/>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
-    </row>
-    <row r="23" spans="1:48">
+      <c r="AW22"/>
+    </row>
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B23">
+        <v>2989489.0</v>
+      </c>
+      <c r="C23">
         <v>7498205.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>10136931.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10447673.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>11220408.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>10148186.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10149929.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10050072.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>8680155.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8101156.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>9479470.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>13348593.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14688441.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>13264738.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>6476548.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6290543.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>7201806.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6965904.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6774569.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6852371.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>7497071.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>5563032.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>4515635.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>3318266.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>3257504.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2811581.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1951479.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>566263.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>273227.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1098630.0</v>
       </c>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
       <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>628625.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2194.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>198738.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14583.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>50011.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>5982.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>9603.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>2998.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7803.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>13456.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>9087.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6978.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>21881.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>30010.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>31158.0</v>
       </c>
     </row>
-    <row r="24" spans="1:48">
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B25">
+        <v>197921.0</v>
+      </c>
+      <c r="C25">
         <v>134964.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>7766.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>10553.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>121182.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>11561.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11740.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>12014.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>17371.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17525.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17671.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>18342.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18449.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>17016.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>13466.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>14172.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14350.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14721.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14402.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14421.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-44766.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>56950.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>12426.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2445.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-27282.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>11855.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11327.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>107.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>1461.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>35504.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>50087.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>50058.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>14583.0</v>
       </c>
-      <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
-    </row>
-    <row r="26" spans="1:48">
+      <c r="AW25"/>
+    </row>
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B26">
+        <v>76523.0</v>
+      </c>
+      <c r="C26">
         <v>85210.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>77540.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>172652.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>126766.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>146735.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>180273.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>178993.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>174385.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>176119.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>176956.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>172099.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>207640.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>180158.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>198104.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>211647.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>485354.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>158055.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>144549.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>135429.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>200476.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>124723.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>123534.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>103610.0</v>
       </c>
-      <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>96627.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>125385.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>58603.0</v>
       </c>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
-      <c r="AH26"/>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B27">
-        <v>31122.0</v>
+        <v>-83017.0</v>
       </c>
       <c r="C27">
+        <v>-31122.0</v>
+      </c>
+      <c r="D27">
         <v>18836.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>12106.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>1674.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>140478.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>71582.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>62524.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>47493.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>40963.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>58437.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>6841.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>139699.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>64012.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>169389.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>57191.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>257536.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>240299.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>59075.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>85007.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>95944.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>136960.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>131256.0</v>
       </c>
-      <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
+      <c r="AB27"/>
+      <c r="AC27">
         <v>73932.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
-      <c r="AE27">
+      <c r="AE27"/>
+      <c r="AF27">
         <v>53287.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>573292.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B28">
+        <v>753966.0</v>
+      </c>
+      <c r="C28">
         <v>1162065.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1495216.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1638173.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1627604.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1758903.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1728599.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2104447.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>957264.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>2364398.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>1788774.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1658451.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>2174464.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2459231.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>1530416.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1529481.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1332946.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1618005.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1866485.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1240722.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>2235991.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>994557.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>893010.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>763716.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>587897.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>990375.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>967507.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1088818.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2227731.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>130732.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>186177.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>293357.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>866649.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>452702.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>2194.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>152321.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>4436.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>37290.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>4357.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8039.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>4671.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>6156.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>11833.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>7479.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>4910.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>20271.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>28396.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>29544.0</v>
       </c>
     </row>
-    <row r="29" spans="1:48">
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
+        <v>0.0</v>
+      </c>
+      <c r="F29">
         <v>-891158.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>57.0</v>
       </c>
-      <c r="G29">
-[...1 lines deleted...]
-      </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
-      <c r="T29"/>
+      <c r="T29">
+        <v>0.0</v>
+      </c>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
-    </row>
-    <row r="30" spans="1:48">
+      <c r="AW29"/>
+    </row>
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B30">
+        <v>1801483.0</v>
+      </c>
+      <c r="C30">
         <v>1829903.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1528160.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>2141451.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2316839.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2057677.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1992194.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>2357978.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1179142.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>2599005.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2041838.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1842051.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>2540252.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2720417.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1911375.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1798319.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>2090186.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2016359.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2084511.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1461158.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2532411.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1256240.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1152972.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>869771.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>4176774.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>990375.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>967507.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1088818.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>2719736.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>130731.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>221681.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>916794.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>1098630.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>502702.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>2194.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-152321.0</v>
       </c>
-      <c r="AK30">
-[...1 lines deleted...]
-      </c>
       <c r="AL30">
+        <v>0.0</v>
+      </c>
+      <c r="AM30">
         <v>37290.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4357.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>8039.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-4671.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6156.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11833.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>7479.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>4910.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>20271.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>28396.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>29544.0</v>
       </c>
     </row>
-    <row r="31" spans="1:48">
+    <row r="31" spans="1:49">
       <c r="A31" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B31">
+        <v>-27513.0</v>
+      </c>
+      <c r="C31">
         <v>20152.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-60104.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-33831.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-11786.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-48548.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>615.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>20257.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>9573.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>15207.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>65652.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-84760.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-159105.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-659915.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-44504.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-9248.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>20440.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>26833.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-66962.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-53624.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-74571.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-24215.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-66135.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-2719.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>5982.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>68077.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>5556.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5584.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>62921.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-380832.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-9528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1548.0</v>
       </c>
       <c r="AG31">
         <v>-1548.0</v>
       </c>
       <c r="AH31">
+        <v>-1548.0</v>
+      </c>
+      <c r="AI31">
         <v>-93.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>5041.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-114991.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>5076.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104.0</v>
       </c>
       <c r="AN31">
         <v>-104.0</v>
       </c>
       <c r="AO31">
+        <v>-104.0</v>
+      </c>
+      <c r="AP31">
         <v>-8556.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-88.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>8370.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-69.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-65.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-39.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-74.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-86.0</v>
       </c>
     </row>
-    <row r="32" spans="1:48">
+    <row r="32" spans="1:49">
       <c r="A32" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B32">
+        <v>1229566.0</v>
+      </c>
+      <c r="C32">
         <v>5796441.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>8647511.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8458743.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>10240789.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>8534079.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8458763.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8373983.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8203282.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>6140146.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>9279166.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>12169091.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12813190.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>11402935.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>4982957.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4855123.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>5642113.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5901899.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5386914.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5996489.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5437981.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>4881601.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>3621054.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2742934.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>3465815.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2692734.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2039476.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>933269.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>689195.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>524425.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>76287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220246.0</v>
       </c>
       <c r="AG32">
         <v>220246.0</v>
       </c>
       <c r="AH32">
+        <v>220246.0</v>
+      </c>
+      <c r="AI32">
         <v>162859.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>13432.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>-53680.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>3332.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>15517.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>3613.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3474.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3949.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3339.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3607.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3664.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3507.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3579.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3586.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3587.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:M30"/>
+  <dimension ref="A1:N30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:13">
+    <row r="1" spans="1:14">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
-    </row>
-    <row r="2" spans="1:13">
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>1128135.0</v>
+      </c>
+      <c r="C2">
         <v>1517232.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>9240241.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>461933.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>850717.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>102919.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1337245.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>10551.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>13346.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>2154.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1030.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>2446.0</v>
       </c>
-      <c r="M2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:13">
+      <c r="N2"/>
+    </row>
+    <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>20216</v>
+      </c>
+      <c r="C3">
         <v>4115</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>376</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>74817</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>26072</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>238485</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>17507</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11711</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>201739</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1739</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:13">
+      <c r="N3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
-      <c r="D4">
+      <c r="D4"/>
+      <c r="E4">
         <v>8654383.0</v>
       </c>
-      <c r="E4"/>
-      <c r="F4">
+      <c r="F4"/>
+      <c r="G4">
         <v>747798.0</v>
       </c>
-      <c r="G4"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
-      <c r="K4"/>
+      <c r="K4">
+        <v>0.0</v>
+      </c>
       <c r="L4"/>
       <c r="M4"/>
-    </row>
-    <row r="5" spans="1:13">
+      <c r="N4"/>
+    </row>
+    <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
-      <c r="D5">
+      <c r="D5"/>
+      <c r="E5">
         <v>-965891.0</v>
       </c>
-      <c r="E5"/>
-      <c r="F5">
+      <c r="F5"/>
+      <c r="G5">
         <v>-1975673.0</v>
       </c>
-      <c r="G5"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
-      <c r="K5"/>
+      <c r="K5">
+        <v>0.0</v>
+      </c>
       <c r="L5"/>
       <c r="M5"/>
-    </row>
-    <row r="6" spans="1:13">
+      <c r="N5"/>
+    </row>
+    <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>-1059539.0</v>
+      </c>
+      <c r="C6">
         <v>-389097.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-7723009.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>8778308.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-388784.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>747798.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1234326.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>1326694.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2795.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-838.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>1124.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1416.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>2446.0</v>
       </c>
     </row>
-    <row r="7" spans="1:13">
+    <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>1046681.0</v>
+      </c>
+      <c r="C7">
         <v>2389495.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-5193048.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3612435.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-1742784.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-593740.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-973126.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>175616.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-20336.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>12911.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-10743.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>29303.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-6250.0</v>
       </c>
     </row>
-    <row r="8" spans="1:13">
+    <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
-      <c r="D8">
+      <c r="D8"/>
+      <c r="E8">
         <v>1228121.0</v>
       </c>
-      <c r="E8"/>
-      <c r="F8">
+      <c r="F8"/>
+      <c r="G8">
         <v>1437329.0</v>
       </c>
-      <c r="G8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
-      <c r="K8"/>
+      <c r="K8">
+        <v>0.0</v>
+      </c>
       <c r="L8"/>
       <c r="M8"/>
-    </row>
-    <row r="9" spans="1:13">
+      <c r="N8"/>
+    </row>
+    <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>-11596145.0</v>
+      </c>
+      <c r="C9">
         <v>-23461358.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-9300401.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>1228121.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-775837.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1437329.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-2168175.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-197559.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-241456.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1673.0</v>
       </c>
       <c r="K9">
         <v>-1673.0</v>
       </c>
       <c r="L9">
         <v>-1673.0</v>
       </c>
-      <c r="M9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:13">
+      <c r="M9">
+        <v>-1673.0</v>
+      </c>
+      <c r="N9"/>
+    </row>
+    <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>-109386.0</v>
+      </c>
+      <c r="C10">
         <v>-137354.0</v>
       </c>
-      <c r="C10">
-[...1 lines deleted...]
-      </c>
       <c r="D10">
+        <v>0.0</v>
+      </c>
+      <c r="E10">
         <v>1280.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-6.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-1401.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-262754.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1401.0</v>
       </c>
       <c r="I10">
         <v>-1401.0</v>
       </c>
       <c r="J10">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="K10"/>
+        <v>-1401.0</v>
+      </c>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
       <c r="L10"/>
       <c r="M10"/>
-    </row>
-    <row r="11" spans="1:13">
+      <c r="N10"/>
+    </row>
+    <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-3764641.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1114653.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-230118.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1464474.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1132198.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>-24498.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>251914.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>-10743.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>23053.0</v>
       </c>
-      <c r="M11"/>
-[...1 lines deleted...]
-    <row r="12" spans="1:13">
+      <c r="N11"/>
+    </row>
+    <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12">
         <v>2362732.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>780472.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>640394.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>882167.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1931826.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47250.0</v>
       </c>
       <c r="J12">
         <v>47250.0</v>
       </c>
-      <c r="K12"/>
+      <c r="K12">
+        <v>47250.0</v>
+      </c>
       <c r="L12"/>
       <c r="M12"/>
-    </row>
-    <row r="13" spans="1:13">
+      <c r="N12"/>
+    </row>
+    <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
-      <c r="D13">
+      <c r="D13"/>
+      <c r="E13">
         <v>-3476950.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>-2081594.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>1075108.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>259841.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>-759023.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>245618.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>-4788.0</v>
       </c>
-      <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>6250.0</v>
       </c>
-      <c r="M13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:13">
+      <c r="N13"/>
+    </row>
+    <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>351204.0</v>
+      </c>
+      <c r="C14">
         <v>156497.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>70909.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>63103.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57894.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27055.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>6918.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>87159.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>114728.0</v>
       </c>
       <c r="J14">
         <v>114728.0</v>
       </c>
-      <c r="K14"/>
+      <c r="K14">
+        <v>114728.0</v>
+      </c>
       <c r="L14"/>
       <c r="M14"/>
-    </row>
-    <row r="15" spans="1:13">
+      <c r="N14"/>
+    </row>
+    <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
+      <c r="F15"/>
+      <c r="G15">
         <v>1654207.0</v>
       </c>
-      <c r="G15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
-      <c r="K15"/>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
       <c r="L15"/>
       <c r="M15"/>
-    </row>
-    <row r="16" spans="1:13">
+      <c r="N15"/>
+    </row>
+    <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>68596.0</v>
+      </c>
+      <c r="C16">
         <v>1128135.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>1517232.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>9240241.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>461933.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>850717.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>102919.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1337245.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>10551.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1316.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>2154.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>1030.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2446.0</v>
       </c>
     </row>
-    <row r="17" spans="1:13">
+    <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
-      <c r="F17">
+      <c r="F17"/>
+      <c r="G17">
         <v>83301.0</v>
       </c>
-      <c r="G17"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
-      <c r="K17"/>
+      <c r="K17">
+        <v>0.0</v>
+      </c>
       <c r="L17"/>
       <c r="M17"/>
-    </row>
-    <row r="18" spans="1:13">
+      <c r="N17"/>
+    </row>
+    <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-3925410.0</v>
+      </c>
+      <c r="C18">
         <v>-8183419.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-8204322.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-8688950.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-5873934.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-4510103.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-3105913.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-729985.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1811218.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-838.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-23876.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-46729.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-20991.0</v>
       </c>
     </row>
-    <row r="19" spans="1:13">
+    <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>158</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>159</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-4115.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-376.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-74817.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-26072.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-238485.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-17237.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-11711.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-201739.0</v>
       </c>
-      <c r="J19">
-[...2 lines deleted...]
-      <c r="K19"/>
+      <c r="K19">
+        <v>0.0</v>
+      </c>
       <c r="L19"/>
       <c r="M19"/>
-    </row>
-    <row r="20" spans="1:13">
+      <c r="N19"/>
+    </row>
+    <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
+        <v>3421015.0</v>
+      </c>
+      <c r="C20">
         <v>6642504.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>840000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>12020000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5114499.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5886500.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>830652.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>1678674.0</v>
       </c>
-      <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-    </row>
-    <row r="21" spans="1:13">
+      <c r="N20"/>
+    </row>
+    <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
+        <v>-557512.0</v>
+      </c>
+      <c r="C21">
         <v>1133745.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1135333.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5263333.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>299695.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1351107.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>470734.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>386000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="J21">
         <v>50000.0</v>
       </c>
       <c r="K21">
+        <v>50000.0</v>
+      </c>
+      <c r="L21">
         <v>10000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-5037.0</v>
       </c>
-      <c r="M21"/>
-[...1 lines deleted...]
-    <row r="22" spans="1:13">
+      <c r="N21"/>
+    </row>
+    <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>-7041333.0</v>
+      </c>
+      <c r="C22">
         <v>-5109342.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-3757519.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-7538837.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-4940548.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-4378074.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-3000094.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-2912875.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1751121.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-13749.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-13133.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-76032.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-14741.0</v>
       </c>
     </row>
-    <row r="23" spans="1:13">
+    <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>162</v>
+      </c>
+      <c r="B23">
+        <v>2863503.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-376.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>60000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-26072.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1957307.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2000000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>772000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>200000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-15577.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>10000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-5037.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="24" spans="1:13">
+    <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>163</v>
+      </c>
+      <c r="B24">
+        <v>-20216.0</v>
+      </c>
       <c r="C24"/>
-      <c r="D24">
+      <c r="D24"/>
+      <c r="E24">
         <v>-74817.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-11678.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-221489.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-17507.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-11711.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-200000.0</v>
       </c>
-      <c r="J24">
-[...2 lines deleted...]
-      <c r="K24"/>
+      <c r="K24">
+        <v>0.0</v>
+      </c>
       <c r="L24"/>
       <c r="M24"/>
-    </row>
-    <row r="25" spans="1:13">
+      <c r="N24"/>
+    </row>
+    <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>1207634.0</v>
+      </c>
+      <c r="C25">
         <v>439614.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-54497.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>112561.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>589995.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>32747.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8749.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>322973.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>47250.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-176128.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>10743.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-4741.0</v>
       </c>
     </row>
-    <row r="26" spans="1:13">
+    <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>165</v>
+      </c>
+      <c r="B26">
+        <v>2355000.0</v>
+      </c>
       <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>12020000.0</v>
       </c>
-      <c r="E26">
-[...1 lines deleted...]
-      </c>
       <c r="F26">
+        <v>0.0</v>
+      </c>
+      <c r="G26">
         <v>-15000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-15577.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>15000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>50350.0</v>
       </c>
-      <c r="M26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:13">
+      <c r="N26"/>
+    </row>
+    <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>530620.0</v>
+      </c>
+      <c r="C27">
         <v>609971.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>730209.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>2361475.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>777576.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>640394.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>869147.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>1608853.0</v>
       </c>
-      <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-    </row>
-    <row r="28" spans="1:13">
+      <c r="N27"/>
+    </row>
+    <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>2863503.0</v>
+      </c>
+      <c r="C28">
         <v>7776249.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-295333.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>17343333.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>5414194.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>5174600.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1830652.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>2064674.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1808423.0</v>
       </c>
       <c r="J28">
         <v>1808423.0</v>
       </c>
       <c r="K28">
+        <v>1808423.0</v>
+      </c>
+      <c r="L28">
         <v>25000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>45313.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>23437.0</v>
       </c>
     </row>
-    <row r="29" spans="1:13">
+    <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>-3905194.0</v>
+      </c>
+      <c r="C29">
         <v>-8179304.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-8203946.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-8614133.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-5847862.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-4271618.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-3088406.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-718274.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1609479.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-838.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-23876.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-46729.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-20991.0</v>
       </c>
     </row>
-    <row r="30" spans="1:13">
+    <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
+        <v>-20216.0</v>
+      </c>
+      <c r="C30">
         <v>-4115.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-376.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-74817.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-26072.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-238485.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-17237.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-11711.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-201739.0</v>
       </c>
       <c r="J30">
         <v>-201739.0</v>
       </c>
-      <c r="K30"/>
+      <c r="K30">
+        <v>-201739.0</v>
+      </c>
       <c r="L30"/>
       <c r="M30"/>
+      <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AV30"/>
+  <dimension ref="A1:AW30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:48">
+    <row r="1" spans="1:49">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
-        <v>74</v>
+        <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
-        <v>1</v>
+        <v>77</v>
       </c>
       <c r="F1" t="s">
-        <v>77</v>
+        <v>2</v>
       </c>
       <c r="G1" t="s">
         <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
-        <v>2</v>
+        <v>80</v>
       </c>
       <c r="J1" t="s">
-        <v>80</v>
+        <v>3</v>
       </c>
       <c r="K1" t="s">
         <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
-        <v>3</v>
+        <v>83</v>
       </c>
       <c r="N1" t="s">
-        <v>83</v>
+        <v>4</v>
       </c>
       <c r="O1" t="s">
         <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
-        <v>4</v>
+        <v>86</v>
       </c>
       <c r="R1" t="s">
-        <v>86</v>
+        <v>5</v>
       </c>
       <c r="S1" t="s">
         <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
-        <v>5</v>
+        <v>89</v>
       </c>
       <c r="V1" t="s">
-        <v>89</v>
+        <v>6</v>
       </c>
       <c r="W1" t="s">
         <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
-        <v>6</v>
+        <v>92</v>
       </c>
       <c r="Z1" t="s">
-        <v>92</v>
+        <v>7</v>
       </c>
       <c r="AA1" t="s">
         <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
-        <v>7</v>
+        <v>95</v>
       </c>
       <c r="AD1" t="s">
-        <v>95</v>
+        <v>8</v>
       </c>
       <c r="AE1" t="s">
         <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
-        <v>8</v>
+        <v>98</v>
       </c>
       <c r="AH1" t="s">
-        <v>98</v>
+        <v>9</v>
       </c>
       <c r="AI1" t="s">
         <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
-        <v>9</v>
+        <v>101</v>
       </c>
       <c r="AL1" t="s">
-        <v>101</v>
+        <v>10</v>
       </c>
       <c r="AM1" t="s">
         <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
-        <v>10</v>
+        <v>104</v>
       </c>
       <c r="AP1" t="s">
-        <v>104</v>
+        <v>11</v>
       </c>
       <c r="AQ1" t="s">
         <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
-        <v>11</v>
+        <v>107</v>
       </c>
       <c r="AT1" t="s">
-        <v>107</v>
+        <v>12</v>
       </c>
       <c r="AU1" t="s">
         <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
-    </row>
-    <row r="2" spans="1:48">
+      <c r="AW1" t="s">
+        <v>110</v>
+      </c>
+    </row>
+    <row r="2" spans="1:49">
       <c r="A2" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B2">
+        <v>24214.0</v>
+      </c>
+      <c r="C2">
         <v>221836.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>2863238.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1128135.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>164600.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>810284.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1064124.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1517232.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1934565.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>4043279.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5424912.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>9240241.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11870526.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1984562.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>805548.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>461933.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1116448.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>878085.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>789752.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>850717.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>989103.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>419707.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>154911.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>102919.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>643346.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>553187.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>151622.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1337245.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>685193.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18677.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>9508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436531.0</v>
       </c>
       <c r="AG2">
         <v>436531.0</v>
       </c>
       <c r="AH2">
+        <v>436531.0</v>
+      </c>
+      <c r="AI2">
         <v>864549.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1316.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>-101806.0</v>
       </c>
-      <c r="AK2"/>
-      <c r="AL2">
+      <c r="AL2"/>
+      <c r="AM2">
         <v>149.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>474.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2154.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>541.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1652.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1167.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1030.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1187.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>10520.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3004.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2446.0</v>
       </c>
     </row>
-    <row r="3" spans="1:48">
+    <row r="3" spans="1:49">
       <c r="A3" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B3">
+        <v>1826</v>
+      </c>
+      <c r="C3">
         <v>18259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="D3">
         <v>1826</v>
       </c>
       <c r="E3">
+        <v>1826</v>
+      </c>
+      <c r="F3">
         <v>2410</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>34</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1737</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>7</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>8</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>380</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>7056</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>63641</v>
-      </c>
-[...1 lines deleted...]
-        <v>4120</v>
       </c>
       <c r="P3">
         <v>4120</v>
       </c>
       <c r="Q3">
+        <v>4120</v>
+      </c>
+      <c r="R3">
         <v>12296</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1151</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>8224</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>4401</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>320629</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>205390</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>103661</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>11578</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1216</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>5038</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5065</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>6188</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>11298</v>
       </c>
       <c r="AE3">
         <v>11298</v>
       </c>
       <c r="AF3">
+        <v>11298</v>
+      </c>
+      <c r="AG3">
         <v>1739</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>11298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739</v>
       </c>
       <c r="AI3">
         <v>1739</v>
       </c>
       <c r="AJ3">
         <v>1739</v>
       </c>
       <c r="AK3">
         <v>1739</v>
       </c>
       <c r="AL3">
         <v>1739</v>
       </c>
       <c r="AM3">
-        <v>0</v>
+        <v>1739</v>
       </c>
       <c r="AN3">
         <v>0</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:48">
+      <c r="AW3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:49">
       <c r="A4" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
-      <c r="T4">
+      <c r="T4"/>
+      <c r="U4">
         <v>-60965.0</v>
       </c>
-      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-    </row>
-    <row r="5" spans="1:48">
+      <c r="AW4"/>
+    </row>
+    <row r="5" spans="1:49">
       <c r="A5" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>2812004.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-    </row>
-    <row r="6" spans="1:48">
+      <c r="AW5"/>
+    </row>
+    <row r="6" spans="1:49">
       <c r="A6" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B6">
+        <v>44382.0</v>
+      </c>
+      <c r="C6">
         <v>-197622.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-2641402.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>1735103.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>963535.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-645684.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-253840.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-453108.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-417333.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-2108714.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1381633.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-3815329.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-2630285.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>9885964.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>1179014.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>343615.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-654515.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>238363.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>88333.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-60965.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-138386.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>569396.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>264796.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>51992.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-540427.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>90159.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>401565.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-1185623.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>652052.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>666516.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>9169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-425980.0</v>
       </c>
       <c r="AG6">
         <v>-425980.0</v>
       </c>
       <c r="AH6">
+        <v>-425980.0</v>
+      </c>
+      <c r="AI6">
         <v>-428018.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-1315.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>103122.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1199.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-101955.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-325.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-1680.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>1613.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1111.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>485.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>137.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-157.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-9333.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>7516.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>558.0</v>
       </c>
     </row>
-    <row r="7" spans="1:48">
+    <row r="7" spans="1:49">
       <c r="A7" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B7">
+        <v>604652.0</v>
+      </c>
+      <c r="C7">
         <v>446610.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-376828.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>372247.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>2991220.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-282267.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-160810.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-158648.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-603830.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-448653.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-2442989.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-1697576.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1835402.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-222380.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-2184168.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>629515.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>601593.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-683501.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-553806.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-1107070.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1639755.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2467220.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-137929.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>371654.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-807648.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>471729.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>915274.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1552481.0</v>
       </c>
-      <c r="AC7"/>
-      <c r="AD7">
+      <c r="AD7"/>
+      <c r="AE7">
         <v>-148194.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>37634.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>203865.0</v>
       </c>
-      <c r="AG7"/>
-      <c r="AH7">
+      <c r="AH7"/>
+      <c r="AI7">
         <v>-169478.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-20145.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-43677.0</v>
       </c>
-      <c r="AK7"/>
-      <c r="AL7">
+      <c r="AL7"/>
+      <c r="AM7">
         <v>49887.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>2148.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>4553.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-778.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3442.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-13036.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-371.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>3379.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-4955.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>2664.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>28215.0</v>
       </c>
     </row>
-    <row r="8" spans="1:48">
+    <row r="8" spans="1:49">
       <c r="A8" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
-      <c r="T8">
+      <c r="T8"/>
+      <c r="U8">
         <v>-1415203.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
-    </row>
-    <row r="9" spans="1:48">
+      <c r="AW8"/>
+    </row>
+    <row r="9" spans="1:49">
       <c r="A9" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B9">
+        <v>-1191.0</v>
+      </c>
+      <c r="C9">
         <v>-6559204.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>898574.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-5934324.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-7602691.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-4177416.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-3768759.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-7912492.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-2066504.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2220354.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-6970157.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-322774.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2544658.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-1130365.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>799000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>887094.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-1535957.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>350908.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1005991.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>1415203.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-55188.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-559849.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1768472.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>946180.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-706533.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-745592.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-603493.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-112557.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>113964.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>-189852.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-72661.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-169391.0</v>
       </c>
       <c r="AG9">
         <v>-169391.0</v>
       </c>
       <c r="AH9">
+        <v>-169391.0</v>
+      </c>
+      <c r="AI9">
         <v>-24022.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>1673.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-41693.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>759.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-12083.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>4172.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-22253.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>905.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>-905.0</v>
       </c>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
-    </row>
-    <row r="10" spans="1:48">
+      <c r="AW9"/>
+    </row>
+    <row r="10" spans="1:49">
       <c r="A10" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B10">
+        <v>-133255.0</v>
+      </c>
+      <c r="C10">
         <v>8682.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-28426.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>43613.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-106258.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-31096.0</v>
       </c>
-      <c r="G10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>0.0</v>
       </c>
-      <c r="K10"/>
+      <c r="K10">
+        <v>0.0</v>
+      </c>
       <c r="L10"/>
-      <c r="M10">
+      <c r="M10"/>
+      <c r="N10">
         <v>27.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-36.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289.0</v>
       </c>
       <c r="P10">
         <v>1289.0</v>
       </c>
       <c r="Q10">
+        <v>1289.0</v>
+      </c>
+      <c r="R10">
         <v>14502.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-13324.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-217.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-967.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-21.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1380.0</v>
       </c>
       <c r="W10">
         <v>-1380.0</v>
       </c>
       <c r="X10">
+        <v>-1380.0</v>
+      </c>
+      <c r="Y10">
         <v>-409716.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-1380.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1522349.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>577648.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-2129854.0</v>
       </c>
-      <c r="AC10">
-[...1 lines deleted...]
-      </c>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
-      <c r="AH10"/>
+      <c r="AH10">
+        <v>0.0</v>
+      </c>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
-    </row>
-    <row r="11" spans="1:48">
+      <c r="AW10"/>
+    </row>
+    <row r="11" spans="1:49">
       <c r="A11" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>5295233.0</v>
       </c>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
       <c r="M11">
+        <v>0.0</v>
+      </c>
+      <c r="N11">
         <v>-1365443.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-92781.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-360658.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-1418270.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1912824.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-711941.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>84244.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-170474.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-616625.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>631713.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-73725.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-171481.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>122148.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-314811.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>931336.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>725801.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-1417587.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>2202252.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>160867.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>186666.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>331714.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-88425.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-9504.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>27500.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3141.0</v>
       </c>
-      <c r="AL11">
-[...2 lines deleted...]
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
-    </row>
-    <row r="12" spans="1:48">
+      <c r="AW11"/>
+    </row>
+    <row r="12" spans="1:49">
       <c r="A12" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>263188.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>366754.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>838621.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>912755.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>344192.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>378468.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>198057.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>93360.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>422718.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>60975.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>401484.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>203514.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>50340.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>21703.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>56097.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>155744.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>255744.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>414582.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931826.0</v>
       </c>
       <c r="AD12">
         <v>1931826.0</v>
       </c>
       <c r="AE12">
         <v>1931826.0</v>
       </c>
       <c r="AF12">
         <v>1931826.0</v>
       </c>
       <c r="AG12">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>1931826.0</v>
+      </c>
+      <c r="AH12">
+        <v>0.0</v>
+      </c>
+      <c r="AI12"/>
       <c r="AJ12">
         <v>47250.0</v>
       </c>
       <c r="AK12">
+        <v>47250.0</v>
+      </c>
+      <c r="AL12">
         <v>-5076.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>47250.0</v>
       </c>
-      <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
-    </row>
-    <row r="13" spans="1:48">
+      <c r="AW12"/>
+    </row>
+    <row r="13" spans="1:49">
       <c r="A13" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
-[...1 lines deleted...]
-      </c>
+      <c r="K13"/>
       <c r="L13">
         <v>-768065.0</v>
       </c>
       <c r="M13">
+        <v>-768065.0</v>
+      </c>
+      <c r="N13">
         <v>-3014644.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>1000802.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2623799.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>1160691.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>210224.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-309144.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>368158.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2350832.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2311589.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-2537704.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1704268.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-403045.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-223263.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1532132.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>587431.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2165725.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1844646.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-2160594.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-50572.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-392503.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>41542.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-57031.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-47200.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>22524.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-29633.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>22524.0</v>
       </c>
-      <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
-    </row>
-    <row r="14" spans="1:48">
+      <c r="AW13"/>
+    </row>
+    <row r="14" spans="1:49">
       <c r="A14" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B14">
+        <v>197921.0</v>
+      </c>
+      <c r="C14">
         <v>134964.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>7766.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>10553.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>121182.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>11561.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11740.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>12014.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>17371.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17525.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17671.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>18342.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18449.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>17016.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>13466.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>14172.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14350.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14721.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14402.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14421.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>-44766.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>56950.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>12426.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>2445.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-27282.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>11855.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11327.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11018.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>107.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>1461.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35504.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50087.0</v>
       </c>
       <c r="AG14">
         <v>50087.0</v>
       </c>
       <c r="AH14">
+        <v>50087.0</v>
+      </c>
+      <c r="AI14">
         <v>50058.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14583.0</v>
       </c>
       <c r="AJ14">
         <v>14583.0</v>
       </c>
       <c r="AK14">
         <v>14583.0</v>
       </c>
       <c r="AL14">
         <v>14583.0</v>
       </c>
-      <c r="AM14"/>
+      <c r="AM14">
+        <v>14583.0</v>
+      </c>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
-    </row>
-    <row r="15" spans="1:48">
+      <c r="AW14"/>
+    </row>
+    <row r="15" spans="1:49">
       <c r="A15" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>15000.0</v>
       </c>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
-      <c r="AH15"/>
+      <c r="AH15">
+        <v>0.0</v>
+      </c>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
-    </row>
-    <row r="16" spans="1:48">
+      <c r="AW15"/>
+    </row>
+    <row r="16" spans="1:49">
       <c r="A16" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B16">
+        <v>68596.0</v>
+      </c>
+      <c r="C16">
         <v>24214.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>221836.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>2863238.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1128135.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>164600.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>810284.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>1064124.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1517232.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1934565.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>4043279.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>5424912.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>9240241.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>11870526.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>1984562.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>805548.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>461933.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>1116448.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>878085.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>789752.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>850717.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>989103.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>419707.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>154911.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>102919.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>643346.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>553187.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>151622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685193.0</v>
       </c>
       <c r="AD16">
         <v>685193.0</v>
       </c>
       <c r="AE16">
+        <v>685193.0</v>
+      </c>
+      <c r="AF16">
         <v>18677.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>10551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436531.0</v>
       </c>
       <c r="AH16">
         <v>436531.0</v>
       </c>
       <c r="AI16">
+        <v>436531.0</v>
+      </c>
+      <c r="AJ16">
         <v>1.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1316.0</v>
       </c>
-      <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-101806.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>149.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>474.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2154.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>541.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1652.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1167.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1030.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1187.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>10520.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="17" spans="1:48">
+    <row r="17" spans="1:49">
       <c r="A17" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
-      <c r="T17">
+      <c r="T17"/>
+      <c r="U17">
         <v>57922.0</v>
       </c>
-      <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
-    </row>
-    <row r="18" spans="1:48">
+      <c r="AW17"/>
+    </row>
+    <row r="18" spans="1:49">
       <c r="A18" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B18">
+        <v>-272325.0</v>
+      </c>
+      <c r="C18">
         <v>-548446.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1880206.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-1206043.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-3594848.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-1682658.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1494232.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1409940.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1250919.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-2078870.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2296203.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2578331.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-3020745.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-1878242.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-3367995.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-421968.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-737467.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-1610212.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1580674.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1945581.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>182381.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-3120299.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-1139847.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-193853.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-1508546.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>137597.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>410731.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-2145695.0</v>
       </c>
-      <c r="AC18"/>
-      <c r="AD18">
+      <c r="AD18"/>
+      <c r="AE18">
         <v>-595601.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-133330.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-624241.0</v>
       </c>
-      <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18">
         <v>-587018.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-22374.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>100968.0</v>
       </c>
-      <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18">
         <v>-99801.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-325.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-1680.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-2387.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1111.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-14515.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-5863.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-157.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-23296.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-23834.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>558.0</v>
       </c>
     </row>
-    <row r="19" spans="1:48">
+    <row r="19" spans="1:49">
       <c r="A19" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
-[...1 lines deleted...]
-      </c>
+      <c r="C19"/>
       <c r="D19">
+        <v>0.0</v>
+      </c>
+      <c r="E19">
         <v>-1826.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-2410.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>36.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-1741.0</v>
       </c>
-      <c r="H19">
-[...1 lines deleted...]
-      </c>
       <c r="I19">
+        <v>0.0</v>
+      </c>
+      <c r="J19">
         <v>3.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-7.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>8.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-380.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-7056.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-63641.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-4120.0</v>
       </c>
-      <c r="P19">
-[...1 lines deleted...]
-      </c>
       <c r="Q19">
+        <v>0.0</v>
+      </c>
+      <c r="R19">
         <v>-12296.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-1151.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-8224.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-4401.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>82144.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-205390.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-103661.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-11578.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-946.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-5038.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5065.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-6188.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-413.0</v>
       </c>
-      <c r="AD19">
-[...1 lines deleted...]
-      </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
-      <c r="AH19"/>
+      <c r="AH19">
+        <v>0.0</v>
+      </c>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
-    </row>
-    <row r="20" spans="1:48">
+      <c r="AW19"/>
+    </row>
+    <row r="20" spans="1:49">
       <c r="A20" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B20">
+        <v>99115.0</v>
+      </c>
+      <c r="C20">
         <v>365285.0</v>
       </c>
-      <c r="C20">
-[...1 lines deleted...]
-      </c>
       <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
         <v>2956615.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>5000004.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>1642500.0</v>
       </c>
-      <c r="G20">
-[...1 lines deleted...]
-      </c>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
+        <v>0.0</v>
+      </c>
+      <c r="L20">
         <v>780000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>60000.0</v>
       </c>
-      <c r="M20">
-[...1 lines deleted...]
-      </c>
       <c r="N20">
+        <v>0.0</v>
+      </c>
+      <c r="O20">
         <v>12020000.0</v>
       </c>
-      <c r="O20">
-[...1 lines deleted...]
-      </c>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20">
         <v>440001.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>1380000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3114499.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>179999.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
-    </row>
-    <row r="21" spans="1:48">
+      <c r="AW20"/>
+    </row>
+    <row r="21" spans="1:49">
       <c r="A21" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B21">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="C21"/>
+        <v>193610.0</v>
+      </c>
+      <c r="C21">
+        <v>0.0</v>
+      </c>
       <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>-463061.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>572118.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>1024688.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-266667.0</v>
       </c>
       <c r="O21">
+        <v>-266667.0</v>
+      </c>
+      <c r="P21">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>730000.0</v>
       </c>
       <c r="Q21">
         <v>730000.0</v>
       </c>
       <c r="R21">
+        <v>730000.0</v>
+      </c>
+      <c r="S21">
         <v>12902.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-12902.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>299695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2351107.0</v>
       </c>
       <c r="V21">
         <v>-2351107.0</v>
       </c>
       <c r="W21">
-        <v>1654207.0</v>
+        <v>-2351107.0</v>
       </c>
       <c r="X21">
         <v>1654207.0</v>
       </c>
       <c r="Y21">
-        <v>1370000.0</v>
+        <v>1654207.0</v>
       </c>
       <c r="Z21">
         <v>1370000.0</v>
       </c>
       <c r="AA21">
-        <v>-370000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="AB21">
         <v>-370000.0</v>
       </c>
       <c r="AC21">
         <v>-370000.0</v>
       </c>
       <c r="AD21">
         <v>-370000.0</v>
       </c>
       <c r="AE21">
+        <v>-370000.0</v>
+      </c>
+      <c r="AF21">
         <v>70000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AH21">
         <v>50000.0</v>
       </c>
       <c r="AI21">
         <v>50000.0</v>
       </c>
       <c r="AJ21">
         <v>50000.0</v>
       </c>
       <c r="AK21">
+        <v>50000.0</v>
+      </c>
+      <c r="AL21">
         <v>21059.0</v>
       </c>
-      <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
-    </row>
-    <row r="22" spans="1:48">
+      <c r="AW21"/>
+    </row>
+    <row r="22" spans="1:49">
       <c r="A22" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B22">
+        <v>-1787436.0</v>
+      </c>
+      <c r="C22">
         <v>-1681612.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1549524.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-2022761.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-100247.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-1662712.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1690551.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1655832.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-467300.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-1945803.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-134652.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1264262.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-2034356.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2521718.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-1538095.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1444668.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-1539253.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-1037172.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1454617.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-909506.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-2133661.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-705646.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-960716.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-578051.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-728497.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-496693.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-766549.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-1012626.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1976553.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-437570.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-206468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879932.0</v>
       </c>
       <c r="AG22">
         <v>-879932.0</v>
       </c>
       <c r="AH22">
+        <v>-879932.0</v>
+      </c>
+      <c r="AI22">
         <v>-465859.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2847.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>144645.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-2701.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-149688.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-2473.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-6233.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-1609.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-4553.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-1479.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-5492.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-3536.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-18341.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-26498.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-27657.0</v>
       </c>
     </row>
-    <row r="23" spans="1:48">
+    <row r="23" spans="1:49">
       <c r="A23" t="s">
-        <v>161</v>
-[...2 lines deleted...]
-      <c r="C23">
+        <v>162</v>
+      </c>
+      <c r="B23">
+        <v>292725.0</v>
+      </c>
+      <c r="C23"/>
+      <c r="D23">
         <v>-2956615.0</v>
       </c>
-      <c r="D23"/>
       <c r="E23"/>
-      <c r="F23">
+      <c r="F23"/>
+      <c r="G23">
         <v>-1605000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>830000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>775000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-840000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-7.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>780000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-1075333.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>60000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>12020000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4800000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>730000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-390000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>390000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-1347000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1347000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2226000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2226000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1392309.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1370000.0</v>
       </c>
-      <c r="Y23"/>
-      <c r="Z23">
+      <c r="Z23"/>
+      <c r="AA23">
         <v>-5038.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-370000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-413.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>0.0</v>
+      </c>
+      <c r="AE23">
         <v>-11298.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>496001.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-120000.0</v>
       </c>
-      <c r="AG23">
-[...1 lines deleted...]
-      </c>
       <c r="AH23">
+        <v>0.0</v>
+      </c>
+      <c r="AI23">
         <v>-27500.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>20930.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>48559.0</v>
       </c>
-      <c r="AK23"/>
-      <c r="AL23">
+      <c r="AL23"/>
+      <c r="AM23">
         <v>-15577.0</v>
       </c>
-      <c r="AM23"/>
       <c r="AN23"/>
-      <c r="AO23">
+      <c r="AO23"/>
+      <c r="AP23">
         <v>-11000.0</v>
       </c>
-      <c r="AP23"/>
-      <c r="AQ23">
+      <c r="AQ23"/>
+      <c r="AR23">
         <v>15000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>6000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-5037.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>27926.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>50350.0</v>
       </c>
-      <c r="AV23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:48">
+      <c r="AW23"/>
+    </row>
+    <row r="24" spans="1:49">
       <c r="A24" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>163</v>
+      </c>
+      <c r="B24">
+        <v>1695.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>36.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1742.0</v>
       </c>
-      <c r="H24"/>
-      <c r="I24">
+      <c r="I24"/>
+      <c r="J24">
         <v>-376.0</v>
       </c>
-      <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>-380.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-74817.0</v>
       </c>
-      <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-11678.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-4401.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-238485.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-218070.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-11578.0</v>
       </c>
-      <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
+      <c r="AA24"/>
+      <c r="AB24">
         <v>-5065.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-6188.0</v>
       </c>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
       <c r="AD24">
+        <v>0.0</v>
+      </c>
+      <c r="AE24">
         <v>-11298.0</v>
       </c>
-      <c r="AE24">
-[...1 lines deleted...]
-      </c>
       <c r="AF24">
+        <v>0.0</v>
+      </c>
+      <c r="AG24">
         <v>1739.0</v>
       </c>
-      <c r="AG24">
-[...1 lines deleted...]
-      </c>
       <c r="AH24">
-        <v>-200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AI24">
         <v>-200000.0</v>
       </c>
       <c r="AJ24">
         <v>-200000.0</v>
       </c>
       <c r="AK24">
         <v>-200000.0</v>
       </c>
-      <c r="AL24"/>
+      <c r="AL24">
+        <v>-200000.0</v>
+      </c>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
-    </row>
-    <row r="25" spans="1:48">
+      <c r="AW24"/>
+    </row>
+    <row r="25" spans="1:49">
       <c r="A25" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B25">
+        <v>627574.0</v>
+      </c>
+      <c r="C25">
         <v>343259.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-71196.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>307997.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-6225925.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-601725.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2584642.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1444458.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>588203.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-331958.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2380945.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2353790.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>111300.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-32.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1293.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1418815.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1742784.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>500137.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1363179.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1141254.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>32747.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>634220.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-57513.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-89.0</v>
       </c>
-      <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>-386866.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>931336.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>8838.0</v>
       </c>
-      <c r="AC25"/>
-      <c r="AD25">
+      <c r="AD25"/>
+      <c r="AE25">
         <v>2187352.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>160867.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>93181.0</v>
       </c>
-      <c r="AG25"/>
-      <c r="AH25">
+      <c r="AH25"/>
+      <c r="AI25">
         <v>-88425.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-5076.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>177244.0</v>
       </c>
-      <c r="AK25"/>
-      <c r="AL25">
+      <c r="AL25"/>
+      <c r="AM25">
         <v>-67312.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>35129.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>39540.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-10743.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-4553.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-1479.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>4508.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>29303.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1659.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>3502.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2343.0</v>
       </c>
     </row>
-    <row r="26" spans="1:48">
+    <row r="26" spans="1:49">
       <c r="A26" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
+      <c r="Q26"/>
       <c r="R26">
         <v>0.0</v>
       </c>
-      <c r="S26"/>
-      <c r="T26">
+      <c r="S26">
+        <v>0.0</v>
+      </c>
+      <c r="T26"/>
+      <c r="U26">
         <v>179999.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>15000.0</v>
       </c>
-      <c r="V26">
-[...1 lines deleted...]
-      </c>
       <c r="W26">
+        <v>0.0</v>
+      </c>
+      <c r="X26">
         <v>-15000.0</v>
       </c>
-      <c r="X26">
-[...2 lines deleted...]
-      <c r="Y26"/>
+      <c r="Y26">
+        <v>0.0</v>
+      </c>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>159000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1464871.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>129.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1449423.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>129.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
-    </row>
-    <row r="27" spans="1:48">
+      <c r="AW26"/>
+    </row>
+    <row r="27" spans="1:49">
       <c r="A27" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B27">
+        <v>86790.0</v>
+      </c>
+      <c r="C27">
         <v>208333.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>107750.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>127747.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>-378668.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>250724.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>345388.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>392527.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>-197163.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>298068.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>263759.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>365545.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>726320.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>912513.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>343629.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>379013.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>198139.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>96891.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>421571.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>60975.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>367677.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>201007.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>50033.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>21677.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27">
+      <c r="Z27"/>
+      <c r="AA27">
         <v>155744.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>255744.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>405744.0</v>
       </c>
-      <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>-47250.0</v>
       </c>
-      <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
-    </row>
-    <row r="28" spans="1:48">
+      <c r="AW27"/>
+    </row>
+    <row r="28" spans="1:49">
       <c r="A28" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B28">
+        <v>292725.0</v>
+      </c>
+      <c r="C28">
         <v>365285.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-751122.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>2956615.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4536943.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>609618.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1854688.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>775000.0</v>
       </c>
-      <c r="I28">
-[...1 lines deleted...]
-      </c>
       <c r="J28">
         <v>0.0</v>
       </c>
       <c r="K28">
+        <v>0.0</v>
+      </c>
+      <c r="L28">
         <v>780000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-1075333.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-206667.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>12020000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>4800000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>730000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>50001.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1782902.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1754597.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1826694.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-51607.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>3587000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1377309.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>261898.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>919923.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-55744.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>8756.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>957717.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>196174.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1230000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>142499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AG28">
         <v>200000.0</v>
       </c>
       <c r="AH28">
+        <v>200000.0</v>
+      </c>
+      <c r="AI28">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21059.0</v>
       </c>
       <c r="AJ28">
         <v>21059.0</v>
       </c>
       <c r="AK28">
         <v>21059.0</v>
       </c>
       <c r="AL28">
+        <v>21059.0</v>
+      </c>
+      <c r="AM28">
         <v>129.0</v>
       </c>
-      <c r="AM28"/>
       <c r="AN28"/>
-      <c r="AO28">
+      <c r="AO28"/>
+      <c r="AP28">
         <v>4000.0</v>
       </c>
-      <c r="AP28"/>
-      <c r="AQ28">
+      <c r="AQ28"/>
+      <c r="AR28">
         <v>15000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>6000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>31350.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>13963.0</v>
       </c>
-      <c r="AU28"/>
       <c r="AV28"/>
-    </row>
-    <row r="29" spans="1:48">
+      <c r="AW28"/>
+    </row>
+    <row r="29" spans="1:49">
       <c r="A29" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B29">
+        <v>-270499.0</v>
+      </c>
+      <c r="C29">
         <v>-548446.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-1882032.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1204217.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3592438.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-1682694.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1494233.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1409939.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1250922.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-2078863.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2296211.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2577951.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-3013689.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-1814601.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-3363875.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-421968.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-725171.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1609061.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1572450.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1941180.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-138248.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-2914909.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-1036186.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-182275.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-1507330.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>142635.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>415796.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-2139507.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>496403.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-584303.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-133330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-625980.0</v>
       </c>
       <c r="AG29">
         <v>-625980.0</v>
       </c>
       <c r="AH29">
+        <v>-625980.0</v>
+      </c>
+      <c r="AI29">
         <v>-585279.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-22374.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>100968.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>1199.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-99801.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-325.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-1680.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-2387.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1111.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-14515.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-5863.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-157.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-23296.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-23834.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>558.0</v>
       </c>
     </row>
-    <row r="30" spans="1:48">
+    <row r="30" spans="1:49">
       <c r="A30" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B30">
+        <v>-131.0</v>
+      </c>
+      <c r="C30">
         <v>-18259.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1826.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1826.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-2410.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>36.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-1741.0</v>
       </c>
-      <c r="H30"/>
-      <c r="I30">
+      <c r="I30"/>
+      <c r="J30">
         <v>3.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-7.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>8.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-380.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-7056.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-63641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4120.0</v>
       </c>
       <c r="P30">
         <v>-4120.0</v>
       </c>
       <c r="Q30">
+        <v>-4120.0</v>
+      </c>
+      <c r="R30">
         <v>-12296.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-1151.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-8224.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-4401.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>82144.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-205390.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-103661.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-11578.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-946.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-5038.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5065.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-6188.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-413.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11298.0</v>
       </c>
       <c r="AE30">
         <v>-11298.0</v>
       </c>
       <c r="AF30">
+        <v>-11298.0</v>
+      </c>
+      <c r="AG30">
         <v>1739.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-11298.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1739.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="AJ30">
         <v>-200000.0</v>
       </c>
       <c r="AK30">
         <v>-200000.0</v>
       </c>
       <c r="AL30">
         <v>-200000.0</v>
       </c>
-      <c r="AM30"/>
+      <c r="AM30">
+        <v>-200000.0</v>
+      </c>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
+      <c r="AW30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>