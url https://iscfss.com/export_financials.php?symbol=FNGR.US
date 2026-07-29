--- v1 (2026-06-04)
+++ v2 (2026-07-29)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="170">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="171">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2026-02-28</t>
   </si>
   <si>
     <t>2025-02-28</t>
   </si>
   <si>
     <t>2024-02-29</t>
   </si>
   <si>
     <t>2023-02-28</t>
   </si>
   <si>
     <t>2022-02-28</t>
   </si>
   <si>
     <t>2021-02-28</t>
   </si>
   <si>
     <t>2020-02-29</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-05-31</t>
   </si>
   <si>
     <t>2025-11-30</t>
   </si>
   <si>
     <t>2025-08-31</t>
   </si>
   <si>
     <t>2025-05-31</t>
   </si>
   <si>
     <t>2024-11-30</t>
   </si>
   <si>
     <t>2024-08-31</t>
   </si>
   <si>
     <t>2024-05-31</t>
   </si>
   <si>
     <t>2023-11-30</t>
   </si>
   <si>
     <t>2023-08-31</t>
   </si>
@@ -1289,54 +1292,54 @@
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
         <v>68596.0</v>
       </c>
       <c r="C12">
-        <v>7759839.0</v>
+        <v>1128135.0</v>
       </c>
       <c r="D12">
-        <v>6709765.0</v>
+        <v>1517232.0</v>
       </c>
       <c r="E12">
         <v>9240241.0</v>
       </c>
       <c r="F12">
         <v>461933.0</v>
       </c>
       <c r="G12">
         <v>850717.0</v>
       </c>
       <c r="H12">
         <v>102919.0</v>
       </c>
       <c r="I12">
         <v>1337245.0</v>
       </c>
       <c r="J12">
         <v>10551.0</v>
       </c>
       <c r="K12">
         <v>13346.0</v>
       </c>
       <c r="L12">
         <v>13346.0</v>
       </c>
@@ -1873,54 +1876,54 @@
       <c r="G29">
         <v>3761090.0</v>
       </c>
       <c r="H29">
         <v>767382.0</v>
       </c>
       <c r="I29">
         <v>1022032.0</v>
       </c>
       <c r="J29">
         <v>-52641.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
         <v>46644172.0</v>
       </c>
       <c r="C30">
-        <v>32659436.0</v>
+        <v>33756402.0</v>
       </c>
       <c r="D30">
-        <v>8588538.0</v>
+        <v>11104131.0</v>
       </c>
       <c r="E30">
         <v>1334884.0</v>
       </c>
       <c r="F30">
         <v>4875149.0</v>
       </c>
       <c r="G30">
         <v>4099312.0</v>
       </c>
       <c r="H30">
         <v>2661983.0</v>
       </c>
       <c r="I30">
         <v>493808.0</v>
       </c>
       <c r="J30">
         <v>296249.0</v>
       </c>
       <c r="K30">
         <v>54793.0</v>
       </c>
       <c r="L30">
         <v>54793.0</v>
       </c>
@@ -2181,54 +2184,54 @@
         <v>3358150.0</v>
       </c>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>0.0</v>
       </c>
       <c r="J38">
         <v>0.0</v>
       </c>
       <c r="K38">
         <v>-5589.0</v>
       </c>
       <c r="L38"/>
       <c r="M38"/>
       <c r="N38"/>
     </row>
     <row r="39" spans="1:14">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
         <v>4800636.0</v>
       </c>
       <c r="C39">
-        <v>1482065.0</v>
+        <v>7016803.0</v>
       </c>
       <c r="D39">
-        <v>3057804.0</v>
+        <v>5734744.0</v>
       </c>
       <c r="E39">
         <v>6690726.0</v>
       </c>
       <c r="F39">
         <v>4870607.0</v>
       </c>
       <c r="G39">
         <v>2153097.0</v>
       </c>
       <c r="H39">
         <v>3083866.0</v>
       </c>
       <c r="I39">
         <v>2596033.0</v>
       </c>
       <c r="J39">
         <v>46028.0</v>
       </c>
       <c r="K39">
         <v>5589.0</v>
       </c>
       <c r="L39">
         <v>5589.0</v>
       </c>
@@ -3036,1102 +3039,1124 @@
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW62"/>
+  <dimension ref="A1:AX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
         <v>14</v>
       </c>
       <c r="B2">
+        <v>35105714.0</v>
+      </c>
+      <c r="C2">
         <v>34412906.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>33864932.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>28399705.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30263861.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>24560361.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>18433571.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>15226681.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11999742.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>5153359.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>3891419.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5353727.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>59021.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>27371.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1322620.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1506771.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1975280.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3588289.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1675465.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2387406.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2303162.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2473636.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3090261.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2458548.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2532273.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2703754.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2581606.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2896417.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1965081.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1239280.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1472953.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>744638.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>107082.0</v>
       </c>
       <c r="AH2">
         <v>107082.0</v>
       </c>
       <c r="AI2">
+        <v>107082.0</v>
+      </c>
+      <c r="AJ2">
         <v>111462.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>159080.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26894.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>54394.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>14397.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>20667.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>16863.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>12310.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>15215.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>10868.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>22682.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>23053.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19674.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>24629.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>21965.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
-      <c r="AC3">
-[...1 lines deleted...]
-      </c>
+      <c r="AC3"/>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
       <c r="AF3">
         <v>0.0</v>
       </c>
-      <c r="AG3"/>
+      <c r="AG3">
+        <v>0.0</v>
+      </c>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>105570.0</v>
+      </c>
+      <c r="C5">
         <v>-84104.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-550277.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-661921.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-790967.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-943276.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-881810.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-607145.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-847360.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-767011.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-663270.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-915426.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>22116.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-391692.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-573522.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-391252.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-167459.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>137911.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>199517.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>113552.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>201090.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>140906.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>110409.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>15703.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-11910.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>13784.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4217.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3773.0</v>
       </c>
-      <c r="AD5">
-[...1 lines deleted...]
-      </c>
       <c r="AE5">
+        <v>0.0</v>
+      </c>
+      <c r="AF5">
         <v>32116.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-319.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>149999.0</v>
       </c>
-      <c r="AH5">
-[...1 lines deleted...]
-      </c>
       <c r="AI5">
+        <v>0.0</v>
+      </c>
+      <c r="AJ5">
         <v>270000.0</v>
       </c>
-      <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
-      <c r="AM5">
+      <c r="AM5"/>
+      <c r="AN5">
         <v>270000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>1275000.0</v>
       </c>
-      <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
-      <c r="AI6"/>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
-    </row>
-    <row r="7" spans="1:49">
+      <c r="AX6"/>
+    </row>
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7">
+        <v>10245.0</v>
+      </c>
+      <c r="C7">
         <v>10604.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>40864.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>70551.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>99253.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>126794.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>156014.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>188137.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>212059.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>4796.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>35330.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>64210.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>95289.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>127895.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>154335.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>207406.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>245589.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5069.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>12526.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>19674.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>33626.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>52505.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>125781.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>131709.0</v>
       </c>
-      <c r="Y7">
-[...1 lines deleted...]
-      </c>
       <c r="Z7">
+        <v>0.0</v>
+      </c>
+      <c r="AA7">
         <v>6671.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>16627.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>26520.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>36353.0</v>
       </c>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
-      <c r="AG7"/>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
         <v>20</v>
       </c>
       <c r="B8">
         <v>6129.0</v>
       </c>
       <c r="C8">
+        <v>6129.0</v>
+      </c>
+      <c r="D8">
         <v>6123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5941.0</v>
       </c>
       <c r="E8">
         <v>5941.0</v>
       </c>
       <c r="F8">
+        <v>5941.0</v>
+      </c>
+      <c r="G8">
         <v>5714.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>5381.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5271.0</v>
       </c>
       <c r="I8">
         <v>5271.0</v>
       </c>
       <c r="J8">
-        <v>5254.0</v>
+        <v>5271.0</v>
       </c>
       <c r="K8">
         <v>5254.0</v>
       </c>
       <c r="L8">
+        <v>5254.0</v>
+      </c>
+      <c r="M8">
         <v>5238.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>5199.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>4943.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>4632.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>4286.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>4278.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>4263.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>4248.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>4220.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>3900.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9">
         <v>37406415.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35052222.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>22323418.0</v>
       </c>
-      <c r="Q9"/>
       <c r="R9"/>
-      <c r="S9">
+      <c r="S9"/>
+      <c r="T9">
         <v>21065955.0</v>
       </c>
-      <c r="T9"/>
-      <c r="U9">
+      <c r="U9"/>
+      <c r="V9">
         <v>14360804.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>14170815.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>9567378.0</v>
       </c>
-      <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AG9"/>
+      <c r="AG9">
+        <v>0.0</v>
+      </c>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>987391.0</v>
+      </c>
+      <c r="C10">
         <v>68596.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>24214.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>221836.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>2863238.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1128135.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>164600.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>810284.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1064124.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1517232.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1934565.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>4043279.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>5424912.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>9240241.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11870526.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1984562.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>805548.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>461933.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1116448.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>878085.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>789752.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>850717.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>989103.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>419707.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>154911.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>102919.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>643346.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>553187.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>151622.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>1337245.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>685193.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18677.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10551.0</v>
       </c>
       <c r="AH10">
         <v>10551.0</v>
       </c>
       <c r="AI10">
+        <v>10551.0</v>
+      </c>
+      <c r="AJ10">
         <v>436531.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1316.0</v>
       </c>
       <c r="AL10">
         <v>1316.0</v>
       </c>
       <c r="AM10">
+        <v>1316.0</v>
+      </c>
+      <c r="AN10">
         <v>117.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>149.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>474.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2154.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>541.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1652.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>1167.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1030.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>1187.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>10520.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4139,795 +4164,809 @@
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>987391.0</v>
+      </c>
+      <c r="C12">
         <v>68596.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>24214.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5138461.0</v>
       </c>
-      <c r="E12">
-[...1 lines deleted...]
-      </c>
       <c r="F12">
-        <v>7759839.0</v>
+        <v>2863238.0</v>
       </c>
       <c r="G12">
+        <v>1128135.0</v>
+      </c>
+      <c r="H12">
         <v>164600.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>810284.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1064124.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>6709765.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1934565.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>4043279.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>5424912.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>9240241.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>11870526.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1984562.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>805548.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>461933.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1116448.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>878085.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>789752.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>850717.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>989103.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>419707.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>154911.0</v>
       </c>
-      <c r="Z12"/>
-      <c r="AA12">
+      <c r="AA12"/>
+      <c r="AB12">
         <v>643346.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>553187.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>151622.0</v>
       </c>
-      <c r="AD12">
-[...1 lines deleted...]
-      </c>
       <c r="AE12">
+        <v>0.0</v>
+      </c>
+      <c r="AF12">
         <v>685193.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>18677.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>10551.0</v>
       </c>
-      <c r="AH12"/>
-      <c r="AI12">
+      <c r="AI12"/>
+      <c r="AJ12">
         <v>436531.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>557.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>13346.0</v>
       </c>
-      <c r="AL12"/>
-      <c r="AM12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>436531.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>864549.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>557.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>13346.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>541.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1652.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1167.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1030.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1187.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>10520.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
         <v>6129.0</v>
       </c>
       <c r="C13">
+        <v>6129.0</v>
+      </c>
+      <c r="D13">
         <v>6123.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5941.0</v>
       </c>
       <c r="E13">
         <v>5941.0</v>
       </c>
       <c r="F13">
+        <v>5941.0</v>
+      </c>
+      <c r="G13">
         <v>5714.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>5381.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5271.0</v>
       </c>
       <c r="I13">
         <v>5271.0</v>
       </c>
       <c r="J13">
-        <v>5254.0</v>
+        <v>5271.0</v>
       </c>
       <c r="K13">
         <v>5254.0</v>
       </c>
       <c r="L13">
+        <v>5254.0</v>
+      </c>
+      <c r="M13">
         <v>5238.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>5199.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>4943.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>4632.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>4286.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>4278.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4263.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>4248.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>4220.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>3900.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>3890.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>3620.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3374.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>3389.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2585.0</v>
       </c>
       <c r="AA13">
         <v>2585.0</v>
       </c>
       <c r="AB13">
+        <v>2585.0</v>
+      </c>
+      <c r="AC13">
         <v>2581.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2537.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>2476.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>1850.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>1776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1743.0</v>
       </c>
       <c r="AH13">
         <v>1743.0</v>
       </c>
       <c r="AI13">
+        <v>1743.0</v>
+      </c>
+      <c r="AJ13">
         <v>1727.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>258.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1031.0</v>
       </c>
       <c r="AL13">
         <v>1031.0</v>
       </c>
       <c r="AM13">
         <v>1031.0</v>
       </c>
       <c r="AN13">
         <v>1031.0</v>
       </c>
       <c r="AO13">
         <v>1031.0</v>
       </c>
       <c r="AP13">
         <v>1031.0</v>
       </c>
       <c r="AQ13">
         <v>1031.0</v>
       </c>
       <c r="AR13">
         <v>1031.0</v>
       </c>
       <c r="AS13">
-        <v>1001.0</v>
+        <v>1031.0</v>
       </c>
       <c r="AT13">
         <v>1001.0</v>
       </c>
       <c r="AU13">
         <v>1001.0</v>
       </c>
       <c r="AV13">
         <v>1001.0</v>
       </c>
       <c r="AW13">
+        <v>1001.0</v>
+      </c>
+      <c r="AX13">
         <v>900.0</v>
       </c>
     </row>
-    <row r="14" spans="1:49">
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>61281308.0</v>
+      </c>
+      <c r="C14">
         <v>59597091.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>60454663.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>59408429.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>57289873.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>53326531.0</v>
       </c>
       <c r="G14">
         <v>53326531.0</v>
       </c>
       <c r="H14">
+        <v>53326531.0</v>
+      </c>
+      <c r="I14">
         <v>52712850.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>52660051.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>52545350.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52527382.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52115546.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>51479890.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>46806912.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>43692686.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>42811064.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>42693999.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>40840413.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>42281985.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>39647106.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>38933892.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>31134312.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>35032380.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>33827736.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>33892953.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25847953.0</v>
       </c>
       <c r="AA14">
         <v>25847953.0</v>
       </c>
       <c r="AB14">
+        <v>25847953.0</v>
+      </c>
+      <c r="AC14">
         <v>25807953.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>25370953.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>49413800.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>18032489.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>17877786.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>17310000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>43996600.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>17402610.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>12000000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>2580000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>643100.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2576750.0</v>
       </c>
       <c r="AN14">
         <v>2576750.0</v>
       </c>
       <c r="AO14">
+        <v>2576750.0</v>
+      </c>
+      <c r="AP14">
         <v>2583375.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>2590000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>2576750.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>2547402.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>2501750.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>2500000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>2501750.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>2343046.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>2250000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:49">
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
-      <c r="N15">
+      <c r="N15"/>
+      <c r="O15">
         <v>4943.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>4632.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>4286.0</v>
       </c>
-      <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
+      <c r="S15"/>
+      <c r="T15">
         <v>4248.0</v>
       </c>
-      <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15">
         <v>3900.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3890.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3620.0</v>
       </c>
-      <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>-907513.0</v>
       </c>
-      <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>370732.0</v>
       </c>
-      <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-126676.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
-      <c r="Y16">
+      <c r="Y16"/>
+      <c r="Z16">
         <v>-1066000.0</v>
       </c>
-      <c r="Z16"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AA16"/>
       <c r="AB16">
         <v>-66000.0</v>
       </c>
       <c r="AC16">
+        <v>-66000.0</v>
+      </c>
+      <c r="AD16">
         <v>-406353.0</v>
       </c>
-      <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>-436000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-370000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-50000.0</v>
       </c>
-      <c r="AH16"/>
       <c r="AI16"/>
-      <c r="AJ16">
+      <c r="AJ16"/>
+      <c r="AK16">
         <v>-319049.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-54394.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-23753.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-20667.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-16863.0</v>
       </c>
-      <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>-15215.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-10868.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-22682.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-23053.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-19674.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-24629.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>-21965.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
-      <c r="AI18"/>
+      <c r="AI18">
+        <v>0.0</v>
+      </c>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -4935,4567 +4974,4663 @@
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
         <v>32</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>1833914.0</v>
+      </c>
+      <c r="C21">
         <v>2030291.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>2226621.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2587.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>4738.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>9758.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>14916.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>20449.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>25125.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>30456.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>40874.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>50016.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>61138.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>73066.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>81647.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>94426.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>108312.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>125932.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>136158.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>139681.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>152883.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>161210.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>169492.0</v>
       </c>
-      <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
+      <c r="AC21"/>
       <c r="AD21">
         <v>0.0</v>
       </c>
       <c r="AE21">
         <v>0.0</v>
       </c>
       <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
         <v>35417.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>85417.0</v>
       </c>
       <c r="AH21">
         <v>85417.0</v>
       </c>
       <c r="AI21">
+        <v>85417.0</v>
+      </c>
+      <c r="AJ21">
         <v>135417.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>185417.0</v>
       </c>
-      <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22">
+        <v>1765828.0</v>
+      </c>
+      <c r="C22">
         <v>258159.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>115752.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>123546.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>852501.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>136020.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>31096.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-6454707.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="J22"/>
+      <c r="K22">
         <v>1.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2523084.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1454505.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>1471766.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>1082636.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P22">
         <v>1.0</v>
       </c>
       <c r="Q22">
+        <v>1.0</v>
+      </c>
+      <c r="R22">
         <v>1331.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>1407.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>15909.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>2585.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>2368.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1401.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1380.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>803.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Z22"/>
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22">
         <v>1.0</v>
       </c>
-      <c r="AB22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
-        <v>1.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF22">
         <v>1.0</v>
       </c>
       <c r="AG22">
-        <v>0.0</v>
+        <v>1.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
-      <c r="AJ22">
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22"/>
+      <c r="AK22">
         <v>-109368.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5589.0</v>
       </c>
-      <c r="AL22"/>
       <c r="AM22"/>
-      <c r="AN22">
+      <c r="AN22"/>
+      <c r="AO22">
         <v>-1656.0</v>
       </c>
-      <c r="AO22"/>
       <c r="AP22"/>
-      <c r="AQ22">
+      <c r="AQ22"/>
+      <c r="AR22">
         <v>-2127.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1222.0</v>
       </c>
-      <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>61899775.0</v>
+      </c>
+      <c r="C23">
         <v>60845989.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>60055042.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>51900062.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>55708451.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>48820451.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>31942333.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>30188875.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>26309848.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>18446003.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>17571240.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>20295325.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>14596504.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>17547124.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>21901525.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>10455202.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>9205466.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>10366905.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>9948598.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>9380717.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>8613110.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7341504.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>9417244.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>9062248.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5942776.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>6414033.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>6051416.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>5040337.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>3953919.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>927120.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>439839.0</v>
       </c>
-      <c r="AH23"/>
-      <c r="AI23">
+      <c r="AI23"/>
+      <c r="AJ23">
         <v>787783.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2989.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>2549.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1805.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>474.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2154.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>2668.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>2874.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1167.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1030.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1187.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10520.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>3319767.0</v>
+      </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
-      <c r="N24">
+      <c r="N24"/>
+      <c r="O24">
         <v>2533333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="P24">
         <v>4800000.0</v>
       </c>
       <c r="Q24">
+        <v>4800000.0</v>
+      </c>
+      <c r="R24">
         <v>730000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
-[...1 lines deleted...]
-      </c>
+      <c r="U24"/>
       <c r="V24">
         <v>1109307.0</v>
       </c>
       <c r="W24">
         <v>1109307.0</v>
       </c>
       <c r="X24">
         <v>1109307.0</v>
       </c>
       <c r="Y24">
-        <v>1066000.0</v>
+        <v>1109307.0</v>
       </c>
       <c r="Z24">
         <v>1066000.0</v>
       </c>
       <c r="AA24">
-        <v>66000.0</v>
+        <v>1066000.0</v>
       </c>
       <c r="AB24">
         <v>66000.0</v>
       </c>
       <c r="AC24">
-        <v>436000.0</v>
+        <v>66000.0</v>
       </c>
       <c r="AD24">
         <v>436000.0</v>
       </c>
       <c r="AE24">
-        <v>0.0</v>
+        <v>436000.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
       <c r="AG24">
         <v>0.0</v>
       </c>
       <c r="AH24">
         <v>0.0</v>
       </c>
-      <c r="AI24"/>
+      <c r="AI24">
+        <v>0.0</v>
+      </c>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
-      <c r="N25">
+      <c r="N25"/>
+      <c r="O25">
         <v>2533333.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4800000.0</v>
       </c>
       <c r="P25">
         <v>4800000.0</v>
       </c>
-      <c r="Q25"/>
+      <c r="Q25">
+        <v>4800000.0</v>
+      </c>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
-[...1 lines deleted...]
-      </c>
+      <c r="U25"/>
       <c r="V25">
         <v>1109307.0</v>
       </c>
       <c r="W25">
         <v>1109307.0</v>
       </c>
-      <c r="X25"/>
+      <c r="X25">
+        <v>1109307.0</v>
+      </c>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
-      <c r="AC25">
-[...1 lines deleted...]
-      </c>
+      <c r="AC25"/>
       <c r="AD25">
         <v>0.0</v>
       </c>
       <c r="AE25">
         <v>0.0</v>
       </c>
       <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AG25"/>
+      <c r="AG25">
+        <v>0.0</v>
+      </c>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
         <v>38</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
-[...1 lines deleted...]
-      </c>
+      <c r="AC27"/>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
       <c r="AF27">
         <v>0.0</v>
       </c>
-      <c r="AG27"/>
+      <c r="AG27">
+        <v>0.0</v>
+      </c>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>2918854.0</v>
+      </c>
+      <c r="C28">
         <v>518241.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>399273.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>231338.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1630240.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>132404.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1588220.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>402541.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-852065.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-1512436.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-1899235.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-3979069.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-5329623.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-5849013.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6186191.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>3752844.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>170041.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-456864.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-1103922.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-858411.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1197776.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>855995.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1856885.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>2432209.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>911089.0</v>
       </c>
-      <c r="Z28"/>
-      <c r="AA28">
+      <c r="AA28"/>
+      <c r="AB28">
         <v>-560719.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-460667.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>320731.0</v>
       </c>
-      <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>-249193.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>417323.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>39449.0</v>
       </c>
-      <c r="AH28"/>
-      <c r="AI28">
+      <c r="AI28"/>
+      <c r="AJ28">
         <v>-436531.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>27499.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>26184.0</v>
       </c>
-      <c r="AL28"/>
-      <c r="AM28">
+      <c r="AM28"/>
+      <c r="AN28">
         <v>29883.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>27351.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>27026.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>25346.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>22959.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>21848.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>22333.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>16470.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>16313.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-6983.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>19533.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
         <v>41</v>
       </c>
       <c r="B29">
+        <v>17272997.0</v>
+      </c>
+      <c r="C29">
         <v>15763883.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>16752315.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>15475239.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>17344342.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>14787211.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11227676.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10948524.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10949148.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>12104113.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>12636828.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>14198601.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13976316.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>16224349.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>17714008.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>7689120.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4493028.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>5077271.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>5656719.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>5217373.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3399078.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>3761090.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2327608.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1162803.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>457006.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>767382.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>44939306.0</v>
+      </c>
+      <c r="C30">
         <v>46644172.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>44247007.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>37778762.0</v>
       </c>
-      <c r="E30">
-[...1 lines deleted...]
-      </c>
       <c r="F30">
-        <v>32659436.0</v>
+        <v>38887339.0</v>
       </c>
       <c r="G30">
+        <v>33756402.0</v>
+      </c>
+      <c r="H30">
         <v>26383266.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>21484241.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>16850105.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8588538.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>6380869.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8581783.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1631729.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1334884.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>3784178.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>2777946.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>3723477.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>4875149.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>3339192.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3690100.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>2684109.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>4099312.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4044124.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>3484275.0</v>
       </c>
-      <c r="Y30">
-[...1 lines deleted...]
-      </c>
       <c r="Z30">
+        <v>2253006.0</v>
+      </c>
+      <c r="AA30">
         <v>3262438.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>1955450.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>1209858.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>606365.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>493808.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>607772.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>417920.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>296249.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>301743.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>126858.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>66876.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>54793.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>1673.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>126858.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>102836.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>66876.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>54793.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>2127.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>1222.0</v>
       </c>
-      <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
-    </row>
-    <row r="31" spans="1:49">
+      <c r="AX30"/>
+    </row>
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>14148585.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>13915178.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>12887950.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>12102361.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2064694.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>3654716.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>4951339.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>5520561.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>5077692.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>1292293.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1945673.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-392599.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-1557404.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-608994.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-298618.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>439227.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>817917.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>957946.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>586032.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>475654.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-348893.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-250341.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-188058.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>491874.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>748733.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-209123.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-51405.0</v>
       </c>
-      <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
-    </row>
-    <row r="32" spans="1:49">
+      <c r="AX31"/>
+    </row>
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
         <v>44</v>
       </c>
       <c r="B32">
+        <v>7701619.0</v>
+      </c>
+      <c r="C32">
         <v>6093153.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>7257397.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8252110.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>9399996.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>6902805.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>9426608.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>9708861.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>10732122.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>11971003.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>12510848.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>14031352.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>13760043.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>15229331.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>16713400.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>6728711.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4245768.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>4930441.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5489655.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5037533.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2352502.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2992232.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>397443.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-615745.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>430564.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>750226.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
-    </row>
-    <row r="33" spans="1:49">
+      <c r="AX32"/>
+    </row>
+    <row r="33" spans="1:50">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>8965863.0</v>
+      </c>
+      <c r="C33">
         <v>9074426.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>9101098.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>6840592.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>6819038.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>6783091.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>196820.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>240473.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>272561.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>89896.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>136442.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>179171.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>228766.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>281273.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>316057.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>324106.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>376607.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>157809.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>178125.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>191454.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>212448.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>236977.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>406195.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>260066.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>30651.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>28010.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>38527.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>45430.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>51533.0</v>
       </c>
-      <c r="AD33">
-[...1 lines deleted...]
-      </c>
       <c r="AE33">
+        <v>0.0</v>
+      </c>
+      <c r="AF33">
         <v>11257.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1420.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>87011.0</v>
       </c>
-      <c r="AH33"/>
-      <c r="AI33">
+      <c r="AI33"/>
+      <c r="AJ33">
         <v>137098.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>185417.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1673.0</v>
       </c>
-      <c r="AL33"/>
-      <c r="AM33">
+      <c r="AM33"/>
+      <c r="AN33">
         <v>137098.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>215050.0</v>
       </c>
-      <c r="AO33"/>
       <c r="AP33"/>
       <c r="AQ33"/>
       <c r="AR33"/>
       <c r="AS33"/>
       <c r="AT33"/>
       <c r="AU33"/>
       <c r="AV33"/>
       <c r="AW33"/>
-    </row>
-    <row r="34" spans="1:49">
+      <c r="AX33"/>
+    </row>
+    <row r="34" spans="1:50">
       <c r="A34" t="s">
         <v>46</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
-      <c r="N34">
+      <c r="N34"/>
+      <c r="O34">
         <v>4971.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>35471.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>83993.0</v>
       </c>
-      <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
-      <c r="V34">
+      <c r="V34"/>
+      <c r="W34">
         <v>4936.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>79907.0</v>
       </c>
-      <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
-      <c r="AC34">
-[...1 lines deleted...]
-      </c>
+      <c r="AC34"/>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
       <c r="AF34">
         <v>0.0</v>
       </c>
-      <c r="AG34"/>
+      <c r="AG34">
+        <v>0.0</v>
+      </c>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
-    </row>
-    <row r="35" spans="1:49">
+      <c r="AX34"/>
+    </row>
+    <row r="35" spans="1:50">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>18248.0</v>
+      </c>
+      <c r="C35">
         <v>18000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>17447.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17315.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17152.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>26940.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>39933.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>70962.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>98677.0</v>
       </c>
-      <c r="J35">
-[...1 lines deleted...]
-      </c>
       <c r="K35">
         <v>0.0</v>
       </c>
       <c r="L35">
         <v>0.0</v>
       </c>
       <c r="M35">
         <v>0.0</v>
       </c>
       <c r="N35">
+        <v>0.0</v>
+      </c>
+      <c r="O35">
         <v>2538304.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>4835471.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>4883993.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>118913.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>3593358.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1687991.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1744650.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>1109307.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>1114243.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>1189214.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>1197209.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>1066000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1072671.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>82627.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>92520.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436000.0</v>
       </c>
       <c r="AD35">
         <v>436000.0</v>
       </c>
       <c r="AE35">
         <v>436000.0</v>
       </c>
       <c r="AF35">
         <v>436000.0</v>
       </c>
       <c r="AG35">
+        <v>436000.0</v>
+      </c>
+      <c r="AH35">
         <v>50000.0</v>
       </c>
-      <c r="AH35"/>
       <c r="AI35"/>
-      <c r="AJ35">
+      <c r="AJ35"/>
+      <c r="AK35">
         <v>26894.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>27500.0</v>
       </c>
-      <c r="AL35"/>
       <c r="AM35"/>
       <c r="AN35"/>
       <c r="AO35"/>
       <c r="AP35"/>
       <c r="AQ35"/>
       <c r="AR35"/>
       <c r="AS35"/>
       <c r="AT35"/>
       <c r="AU35"/>
       <c r="AV35"/>
       <c r="AW35"/>
-    </row>
-    <row r="36" spans="1:49">
+      <c r="AX35"/>
+    </row>
+    <row r="36" spans="1:50">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>27530.0</v>
+      </c>
+      <c r="C36">
         <v>28366.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6799017.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>6751780.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>6693879.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>6623492.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>27334.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>34274.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1.0</v>
       </c>
       <c r="J36">
         <v>-1.0</v>
       </c>
-      <c r="K36"/>
-      <c r="L36">
+      <c r="K36">
+        <v>-1.0</v>
+      </c>
+      <c r="L36"/>
+      <c r="M36">
         <v>60156.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>-228766.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>-281273.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>-316057.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>-324106.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>-376607.0</v>
       </c>
-      <c r="R36"/>
-      <c r="S36">
+      <c r="S36"/>
+      <c r="T36">
         <v>12526.0</v>
       </c>
-      <c r="T36"/>
-      <c r="U36">
+      <c r="U36"/>
+      <c r="V36">
         <v>32543.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>49314.0</v>
       </c>
-      <c r="W36"/>
       <c r="X36"/>
       <c r="Y36"/>
-      <c r="Z36"/>
-      <c r="AA36">
+      <c r="Z36">
+        <v>3504208.0</v>
+      </c>
+      <c r="AA36"/>
+      <c r="AB36">
         <v>38527.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>45430.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>51533.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>10606.0</v>
       </c>
-      <c r="AE36">
-[...1 lines deleted...]
-      </c>
       <c r="AF36">
         <v>0.0</v>
       </c>
-      <c r="AG36"/>
+      <c r="AG36">
+        <v>0.0</v>
+      </c>
       <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>29633.0</v>
       </c>
-      <c r="AJ36"/>
-      <c r="AK36">
+      <c r="AK36"/>
+      <c r="AL36">
         <v>1673.0</v>
       </c>
-      <c r="AL36"/>
       <c r="AM36"/>
-      <c r="AN36">
+      <c r="AN36"/>
+      <c r="AO36">
         <v>29633.0</v>
       </c>
-      <c r="AO36"/>
       <c r="AP36"/>
       <c r="AQ36"/>
       <c r="AR36"/>
       <c r="AS36"/>
       <c r="AT36"/>
       <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
-    </row>
-    <row r="37" spans="1:49">
+      <c r="AX36"/>
+    </row>
+    <row r="37" spans="1:50">
       <c r="A37" t="s">
         <v>49</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
-      <c r="N37">
+      <c r="N37"/>
+      <c r="O37">
         <v>11284.0</v>
       </c>
-      <c r="O37">
+      <c r="P37">
         <v>9978.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>9704.0</v>
       </c>
-      <c r="Q37"/>
       <c r="R37"/>
-      <c r="S37">
+      <c r="S37"/>
+      <c r="T37">
         <v>11061.0</v>
       </c>
-      <c r="T37"/>
-      <c r="U37">
+      <c r="U37"/>
+      <c r="V37">
         <v>10467.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>8083.0</v>
       </c>
-      <c r="W37">
+      <c r="X37">
         <v>7023.0</v>
       </c>
-      <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
-      <c r="AI37"/>
+      <c r="AI37">
+        <v>0.0</v>
+      </c>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
-    </row>
-    <row r="38" spans="1:49">
+      <c r="AX37"/>
+    </row>
+    <row r="38" spans="1:50">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
-      <c r="I38">
-[...1 lines deleted...]
-      </c>
+      <c r="I38"/>
       <c r="J38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
+      <c r="K38">
+        <v>1.0</v>
+      </c>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>1273707.0</v>
       </c>
-      <c r="N38"/>
       <c r="O38"/>
-      <c r="P38">
+      <c r="P38"/>
+      <c r="Q38">
         <v>3996188.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>2866457.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>3358150.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>6742181.0</v>
       </c>
-      <c r="T38"/>
       <c r="U38"/>
       <c r="V38"/>
       <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
       <c r="Z38"/>
       <c r="AA38"/>
       <c r="AB38"/>
-      <c r="AC38">
-[...1 lines deleted...]
-      </c>
+      <c r="AC38"/>
       <c r="AD38">
         <v>0.0</v>
       </c>
       <c r="AE38">
         <v>0.0</v>
       </c>
       <c r="AF38">
         <v>0.0</v>
       </c>
       <c r="AG38">
         <v>0.0</v>
       </c>
       <c r="AH38">
         <v>0.0</v>
       </c>
       <c r="AI38">
+        <v>0.0</v>
+      </c>
+      <c r="AJ38">
         <v>13849.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>1673.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-1673.0</v>
       </c>
-      <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
-    </row>
-    <row r="39" spans="1:49">
+      <c r="AX38"/>
+    </row>
+    <row r="39" spans="1:50">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
+        <v>5241387.0</v>
+      </c>
+      <c r="C39">
         <v>4800636.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>6566971.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>2018701.0</v>
       </c>
-      <c r="E39">
-[...1 lines deleted...]
-      </c>
       <c r="F39">
-        <v>1482065.0</v>
+        <v>6286335.0</v>
       </c>
       <c r="G39">
+        <v>7016803.0</v>
+      </c>
+      <c r="H39">
         <v>5166551.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>7653877.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>8123058.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3057804.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>9119364.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>7491092.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>7311097.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>6690726.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>5930764.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5368588.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>4298503.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>4870607.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>5298924.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>4618493.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>4924433.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>2153097.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3976442.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>4897397.0</v>
       </c>
-      <c r="Y39">
-[...1 lines deleted...]
-      </c>
       <c r="Z39">
+        <v>3504208.0</v>
+      </c>
+      <c r="AA39">
         <v>916242.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>3776710.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>4242941.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>4230817.0</v>
       </c>
-      <c r="AD39">
-[...1 lines deleted...]
-      </c>
       <c r="AE39">
+        <v>0.0</v>
+      </c>
+      <c r="AF39">
         <v>2649697.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>489103.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>46028.0</v>
       </c>
-      <c r="AH39">
-[...1 lines deleted...]
-      </c>
       <c r="AI39">
+        <v>0.0</v>
+      </c>
+      <c r="AJ39">
         <v>87296.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>42493.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>5589.0</v>
       </c>
-      <c r="AL39"/>
-      <c r="AM39">
+      <c r="AM39"/>
+      <c r="AN39">
         <v>87296.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>632.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>42493.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>5589.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>2127.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>1222.0</v>
       </c>
-      <c r="AS39"/>
       <c r="AT39"/>
       <c r="AU39"/>
       <c r="AV39"/>
       <c r="AW39"/>
-    </row>
-    <row r="40" spans="1:49">
+      <c r="AX39"/>
+    </row>
+    <row r="40" spans="1:50">
       <c r="A40" t="s">
         <v>52</v>
       </c>
       <c r="B40">
+        <v>9540101.0</v>
+      </c>
+      <c r="C40">
         <v>10678667.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>9408128.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>7954481.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>7992558.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9323641.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2172447.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>3870997.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>3192041.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>1595760.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>997201.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>666865.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>453385.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>1156225.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2700584.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1042201.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>2481135.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1680228.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>2580301.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1744650.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2866777.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1046190.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3866571.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>5304672.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2949288.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1351107.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>3310573.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2244562.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>2066308.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1880373.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1569312.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>-810638.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>385398.0</v>
       </c>
-      <c r="AH40">
-[...1 lines deleted...]
-      </c>
       <c r="AI40">
+        <v>0.0</v>
+      </c>
+      <c r="AJ40">
         <v>49030.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-131580.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>26894.0</v>
       </c>
-      <c r="AL40"/>
-      <c r="AM40">
+      <c r="AM40"/>
+      <c r="AN40">
         <v>5603.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>20667.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>16863.0</v>
       </c>
-      <c r="AP40"/>
-      <c r="AQ40">
+      <c r="AQ40"/>
+      <c r="AR40">
         <v>15215.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>10868.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>22682.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>23053.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>19674.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>24629.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>21965.0</v>
       </c>
     </row>
-    <row r="41" spans="1:49">
+    <row r="41" spans="1:50">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
       <c r="M41"/>
       <c r="N41"/>
       <c r="O41"/>
       <c r="P41"/>
       <c r="Q41"/>
       <c r="R41"/>
       <c r="S41"/>
       <c r="T41"/>
       <c r="U41"/>
       <c r="V41"/>
       <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
       <c r="Z41"/>
       <c r="AA41"/>
       <c r="AB41"/>
-      <c r="AC41">
-[...1 lines deleted...]
-      </c>
+      <c r="AC41"/>
       <c r="AD41">
         <v>0.0</v>
       </c>
       <c r="AE41">
         <v>0.0</v>
       </c>
       <c r="AF41">
         <v>0.0</v>
       </c>
       <c r="AG41">
         <v>0.0</v>
       </c>
       <c r="AH41">
         <v>0.0</v>
       </c>
-      <c r="AI41"/>
+      <c r="AI41">
+        <v>0.0</v>
+      </c>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
-    </row>
-    <row r="42" spans="1:49">
+      <c r="AX41"/>
+    </row>
+    <row r="42" spans="1:50">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
         <v>56450779.0</v>
       </c>
       <c r="C42">
+        <v>56450779.0</v>
+      </c>
+      <c r="D42">
         <v>56320994.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>53485547.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>53191563.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>48778412.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>43961067.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>42318676.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>41895975.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>41526397.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>41330054.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>41199655.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>39905786.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>38039079.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>35408550.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>22679746.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>22522504.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>22087269.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>21065955.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>19675983.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>14360804.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>14170815.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>9567378.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>7789373.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>7804358.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>3964.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>7521587.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>7421591.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>6787135.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-8952.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>3287523.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2057597.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>1655130.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>150000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>1385146.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>114551.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>65219.0</v>
       </c>
-      <c r="AL42"/>
-      <c r="AM42">
+      <c r="AM42"/>
+      <c r="AN42">
         <v>1385146.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>221261.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>65219.0</v>
       </c>
       <c r="AP42">
         <v>65219.0</v>
       </c>
       <c r="AQ42">
         <v>65219.0</v>
       </c>
       <c r="AR42">
         <v>65219.0</v>
       </c>
       <c r="AS42">
-        <v>50249.0</v>
+        <v>65219.0</v>
       </c>
       <c r="AT42">
         <v>50249.0</v>
       </c>
       <c r="AU42">
         <v>50249.0</v>
       </c>
       <c r="AV42">
         <v>50249.0</v>
       </c>
       <c r="AW42">
+        <v>50249.0</v>
+      </c>
+      <c r="AX42">
         <v>41498.0</v>
       </c>
     </row>
-    <row r="43" spans="1:49">
+    <row r="43" spans="1:50">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
-      <c r="AC43">
-[...1 lines deleted...]
-      </c>
+      <c r="AC43"/>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
       <c r="AF43">
         <v>0.0</v>
       </c>
-      <c r="AG43"/>
+      <c r="AG43">
+        <v>0.0</v>
+      </c>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
-    </row>
-    <row r="44" spans="1:49">
+      <c r="AX43"/>
+    </row>
+    <row r="44" spans="1:50">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
-      <c r="AI44"/>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
-    </row>
-    <row r="45" spans="1:49">
+      <c r="AX44"/>
+    </row>
+    <row r="45" spans="1:50">
       <c r="A45" t="s">
         <v>57</v>
       </c>
       <c r="B45">
+        <v>150389.0</v>
+      </c>
+      <c r="C45">
         <v>147548.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>171223.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>181054.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>206889.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>230526.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>256656.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>306743.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>326186.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>131695.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>161013.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>186097.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>217606.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>251105.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>268967.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
-      <c r="W45">
+      <c r="W45"/>
+      <c r="X45">
         <v>111595.0</v>
       </c>
-      <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
-      <c r="AC45">
-[...1 lines deleted...]
-      </c>
+      <c r="AC45"/>
       <c r="AD45">
         <v>0.0</v>
       </c>
       <c r="AE45">
         <v>0.0</v>
       </c>
       <c r="AF45">
         <v>0.0</v>
       </c>
-      <c r="AG45"/>
+      <c r="AG45">
+        <v>0.0</v>
+      </c>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
       <c r="AT45"/>
       <c r="AU45"/>
       <c r="AV45"/>
       <c r="AW45"/>
-    </row>
-    <row r="46" spans="1:49">
+      <c r="AX45"/>
+    </row>
+    <row r="46" spans="1:50">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>47958.0</v>
+      </c>
+      <c r="C46">
         <v>19201.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>75460.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>86225.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>120421.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>149841.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>181904.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>220024.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>247436.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>59440.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>95568.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>129155.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>167628.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>208207.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>234410.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>229680.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>268295.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>31877.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>41967.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>51773.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>59565.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>75767.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>236703.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>260066.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>30651.0</v>
       </c>
-      <c r="Z46"/>
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46">
         <v>38527.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>45430.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>51533.0</v>
       </c>
-      <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>11257.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>1420.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>1594.0</v>
       </c>
-      <c r="AH46"/>
-      <c r="AI46">
+      <c r="AI46"/>
+      <c r="AJ46">
         <v>1681.0</v>
       </c>
-      <c r="AJ46"/>
       <c r="AK46"/>
       <c r="AL46"/>
       <c r="AM46"/>
       <c r="AN46"/>
       <c r="AO46"/>
       <c r="AP46"/>
       <c r="AQ46"/>
       <c r="AR46"/>
       <c r="AS46"/>
       <c r="AT46"/>
       <c r="AU46"/>
       <c r="AV46"/>
       <c r="AW46"/>
-    </row>
-    <row r="47" spans="1:49">
+      <c r="AX46"/>
+    </row>
+    <row r="47" spans="1:50">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>129155.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>78098.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>78753.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>22274.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>268295.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>31877.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>41967.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>51773.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>27022.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>26453.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>111595.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>260066.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>30651.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>28010.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>38527.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>45430.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>51533.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>10606.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>11257.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>1420.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>1507.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>1594.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>1681.0</v>
       </c>
-      <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
-    </row>
-    <row r="48" spans="1:49">
+      <c r="AX47"/>
+    </row>
+    <row r="48" spans="1:50">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>-43185481.0</v>
+      </c>
+      <c r="C48">
         <v>-41185154.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-39407147.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-37736950.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-36195940.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-34187384.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-33453767.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-31792966.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-30104737.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-29074580.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-28035209.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-26090866.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-25956785.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-24691314.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-22655652.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-20133660.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-18596295.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-17152172.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-15613000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-14576382.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-13120618.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-12208728.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-10074007.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-9365854.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>-8404831.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-7826754.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>-7098730.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>-6602037.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>-5835500.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>-4822389.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>-2845836.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-2408266.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1909514.0</v>
       </c>
       <c r="AH48">
         <v>-1909514.0</v>
       </c>
       <c r="AI48">
+        <v>-1909514.0</v>
+      </c>
+      <c r="AJ48">
         <v>-1029582.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>-114808.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-117655.0</v>
       </c>
       <c r="AL48">
         <v>-117655.0</v>
       </c>
       <c r="AM48">
+        <v>-117655.0</v>
+      </c>
+      <c r="AN48">
         <v>-110000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>-112612.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>-110139.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>-103906.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>-102297.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-97744.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-96265.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-90773.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-87237.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-68896.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-42398.0</v>
       </c>
     </row>
-    <row r="49" spans="1:49">
+    <row r="49" spans="1:50">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
-      <c r="N49">
+      <c r="N49"/>
+      <c r="O49">
         <v>-24691314.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>-22655652.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>-20133660.0</v>
       </c>
-      <c r="Q49"/>
       <c r="R49"/>
-      <c r="S49">
+      <c r="S49"/>
+      <c r="T49">
         <v>-15613001.0</v>
       </c>
-      <c r="T49"/>
-      <c r="U49">
+      <c r="U49"/>
+      <c r="V49">
         <v>-13120618.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>-12208728.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>-10074007.0</v>
       </c>
-      <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
-      <c r="AC49">
-[...1 lines deleted...]
-      </c>
+      <c r="AC49"/>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
-      <c r="AI49"/>
+      <c r="AI49">
+        <v>0.0</v>
+      </c>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
-    </row>
-    <row r="50" spans="1:49">
+      <c r="AX49"/>
+    </row>
+    <row r="50" spans="1:50">
       <c r="A50" t="s">
         <v>62</v>
       </c>
       <c r="B50">
         <v>576233.0</v>
       </c>
       <c r="C50">
-        <v>382623.0</v>
+        <v>576233.0</v>
       </c>
       <c r="D50">
         <v>382623.0</v>
       </c>
       <c r="E50">
-        <v>1133745.0</v>
+        <v>382623.0</v>
       </c>
       <c r="F50">
         <v>1133745.0</v>
       </c>
       <c r="G50">
+        <v>1133745.0</v>
+      </c>
+      <c r="H50">
         <v>1596806.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>1024688.0</v>
       </c>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
-[...1 lines deleted...]
-      </c>
+      <c r="N50"/>
       <c r="O50">
         <v>730000.0</v>
       </c>
       <c r="P50">
         <v>730000.0</v>
       </c>
-      <c r="Q50"/>
+      <c r="Q50">
+        <v>730000.0</v>
+      </c>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
-      <c r="U50">
+      <c r="U50"/>
+      <c r="V50">
         <v>844595.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>544900.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1610900.0</v>
       </c>
       <c r="X50">
         <v>1610900.0</v>
       </c>
-      <c r="Y50"/>
+      <c r="Y50">
+        <v>1610900.0</v>
+      </c>
       <c r="Z50"/>
       <c r="AA50"/>
       <c r="AB50"/>
-      <c r="AC50">
+      <c r="AC50"/>
+      <c r="AD50">
         <v>36353.0</v>
       </c>
-      <c r="AD50">
-[...1 lines deleted...]
-      </c>
       <c r="AE50">
         <v>0.0</v>
       </c>
       <c r="AF50">
         <v>0.0</v>
       </c>
       <c r="AG50">
+        <v>0.0</v>
+      </c>
+      <c r="AH50">
         <v>177.67</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>7897.52</v>
       </c>
-      <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
-    </row>
-    <row r="51" spans="1:49">
+      <c r="AX50"/>
+    </row>
+    <row r="51" spans="1:50">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>3906245.0</v>
+      </c>
+      <c r="C51">
         <v>586837.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>423487.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>453174.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>1232998.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>1260539.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>1752820.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>1212825.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>212059.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>4796.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>35330.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>64210.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>95289.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>3391228.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>5684335.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>5737406.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>975589.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5069.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12526.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>19674.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>1987528.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>1706712.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>2845988.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>2851916.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>1066000.0</v>
       </c>
-      <c r="Z51"/>
-      <c r="AA51">
+      <c r="AA51"/>
+      <c r="AB51">
         <v>82627.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>92520.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>472353.0</v>
       </c>
-      <c r="AD51"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AE51"/>
       <c r="AF51">
         <v>436000.0</v>
       </c>
       <c r="AG51">
+        <v>436000.0</v>
+      </c>
+      <c r="AH51">
         <v>50000.0</v>
       </c>
-      <c r="AH51"/>
       <c r="AI51"/>
-      <c r="AJ51">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ51"/>
       <c r="AK51">
         <v>27500.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51">
+      <c r="AL51">
+        <v>27500.0</v>
+      </c>
+      <c r="AM51"/>
+      <c r="AN51">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="AO51">
         <v>27500.0</v>
       </c>
       <c r="AP51">
         <v>27500.0</v>
       </c>
       <c r="AQ51">
-        <v>23500.0</v>
+        <v>27500.0</v>
       </c>
       <c r="AR51">
         <v>23500.0</v>
       </c>
       <c r="AS51">
         <v>23500.0</v>
       </c>
       <c r="AT51">
-        <v>17500.0</v>
+        <v>23500.0</v>
       </c>
       <c r="AU51">
         <v>17500.0</v>
       </c>
       <c r="AV51">
+        <v>17500.0</v>
+      </c>
+      <c r="AW51">
         <v>3537.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="52" spans="1:49">
+    <row r="52" spans="1:50">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>3916490.0</v>
+      </c>
+      <c r="C52">
         <v>586837.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>423487.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>453174.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>1232998.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1250553.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1712887.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>1141863.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>113381.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4796.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>35330.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>64210.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>95289.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>852924.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>848864.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>853413.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>856676.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>5069.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>12526.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>19674.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>878221.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>592469.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>1656774.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>1654707.0</v>
       </c>
-      <c r="Y52">
-[...3 lines deleted...]
-      <c r="AA52">
+      <c r="Z52">
+        <v>2423778.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52">
         <v>82627.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>92520.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>472353.0</v>
       </c>
-      <c r="AD52">
-[...1 lines deleted...]
-      </c>
       <c r="AE52">
-        <v>436000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AF52">
         <v>436000.0</v>
       </c>
       <c r="AG52">
+        <v>436000.0</v>
+      </c>
+      <c r="AH52">
         <v>50000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>7897.52</v>
       </c>
-      <c r="AI52"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ52"/>
       <c r="AK52">
         <v>27500.0</v>
       </c>
-      <c r="AL52"/>
-      <c r="AM52">
+      <c r="AL52">
+        <v>27500.0</v>
+      </c>
+      <c r="AM52"/>
+      <c r="AN52">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27500.0</v>
       </c>
       <c r="AO52">
         <v>27500.0</v>
       </c>
       <c r="AP52">
         <v>27500.0</v>
       </c>
       <c r="AQ52">
-        <v>23500.0</v>
+        <v>27500.0</v>
       </c>
       <c r="AR52">
         <v>23500.0</v>
       </c>
       <c r="AS52">
         <v>23500.0</v>
       </c>
       <c r="AT52">
-        <v>17500.0</v>
+        <v>23500.0</v>
       </c>
       <c r="AU52">
         <v>17500.0</v>
       </c>
       <c r="AV52">
+        <v>17500.0</v>
+      </c>
+      <c r="AW52">
         <v>3537.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>22537.0</v>
       </c>
     </row>
-    <row r="53" spans="1:49">
+    <row r="53" spans="1:50">
       <c r="A53" t="s">
         <v>65</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
-      <c r="D53">
+      <c r="D53"/>
+      <c r="E53">
         <v>4916625.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>5923992.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>6631704.0</v>
       </c>
-      <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
-      <c r="J53">
+      <c r="J53"/>
+      <c r="K53">
         <v>5192533.0</v>
       </c>
-      <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
-      <c r="AC53">
-[...1 lines deleted...]
-      </c>
+      <c r="AC53"/>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
       <c r="AF53">
         <v>0.0</v>
       </c>
       <c r="AG53">
         <v>0.0</v>
       </c>
       <c r="AH53">
         <v>0.0</v>
       </c>
-      <c r="AI53"/>
+      <c r="AI53">
+        <v>0.0</v>
+      </c>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
-    </row>
-    <row r="54" spans="1:49">
+      <c r="AX53"/>
+    </row>
+    <row r="54" spans="1:50">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
-      <c r="AI54"/>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
-    </row>
-    <row r="55" spans="1:49">
+      <c r="AX54"/>
+    </row>
+    <row r="55" spans="1:50">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>61899775.0</v>
+      </c>
+      <c r="C55">
         <v>60845989.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>60055042.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>51900062.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>55708451.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>48820451.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>31942333.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>30188875.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>26309848.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>18446003.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>17571240.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>20295325.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>14596504.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>17547124.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>21901525.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>10455202.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>9205466.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>10366905.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>9948598.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>9380717.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>8613110.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>7341504.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>9417244.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>9062248.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>5942776.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>5876778.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>6414033.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>6051416.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>5040337.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>4437692.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>3953919.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>927120.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>439839.0</v>
       </c>
       <c r="AH55">
         <v>439839.0</v>
       </c>
       <c r="AI55">
+        <v>439839.0</v>
+      </c>
+      <c r="AJ55">
         <v>787783.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2989.0</v>
       </c>
       <c r="AL55">
         <v>2989.0</v>
       </c>
       <c r="AM55">
+        <v>2989.0</v>
+      </c>
+      <c r="AN55">
         <v>2549.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1805.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>474.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>2154.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>2668.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>2874.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1167.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1030.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1187.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>10520.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="56" spans="1:49">
+    <row r="56" spans="1:50">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>52933912.0</v>
+      </c>
+      <c r="C56">
         <v>51771563.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>50953944.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>45059470.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>48889413.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>42037360.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>31745513.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>29948402.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>26037287.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>18356107.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>17434798.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>20116154.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>14367738.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>17265851.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>21585468.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>10131096.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>8828859.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>10209096.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>9770473.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>9189263.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>8400662.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>7104527.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>9011049.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8802182.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>5912125.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>5848768.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>6375506.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>6005986.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>4988804.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>4427086.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>3942662.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>925700.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352828.0</v>
       </c>
       <c r="AH56">
         <v>352828.0</v>
       </c>
       <c r="AI56">
+        <v>352828.0</v>
+      </c>
+      <c r="AJ56">
         <v>650685.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>109926.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>73728.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>2989.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>650685.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>968017.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>109926.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>73728.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>2668.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>2874.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>1167.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>1030.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>1187.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>10520.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="57" spans="1:49">
+    <row r="57" spans="1:50">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>48552060.0</v>
+      </c>
+      <c r="C57">
         <v>45678410.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>43696547.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>36807360.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>39489417.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>35134555.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>22318905.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>20239541.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>15305164.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>6753915.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4923950.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>6084802.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>607695.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2036520.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>4872068.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3402385.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>5313091.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>5278655.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>4280818.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>4151729.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>6048160.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>4112295.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>8613606.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>9417927.0</v>
       </c>
-      <c r="Y57">
-[...1 lines deleted...]
-      </c>
       <c r="Z57">
+        <v>5481561.0</v>
+      </c>
+      <c r="AA57">
         <v>6171213.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5974806.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>5233499.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>4082391.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>3415660.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>3042265.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>840013.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>492480.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>542480.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>160492.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>27500.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>26894.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>54394.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>50000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>48167.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>44363.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>39810.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>38715.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>34368.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>46182.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>40553.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>37174.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>28166.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>44502.0</v>
       </c>
     </row>
-    <row r="58" spans="1:49">
+    <row r="58" spans="1:50">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>48570308.0</v>
+      </c>
+      <c r="C58">
         <v>45696412.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>43713994.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>36824675.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>39506569.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>35161495.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>22358838.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>20310503.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>15403842.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>6753915.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4923950.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6084802.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>607695.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>4574824.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>9707539.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8286378.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>5432004.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>5278655.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>4280818.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>4151730.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>7157467.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>5226538.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9802820.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>10615136.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>6547561.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>6171213.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>5974806.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>5233499.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>4082391.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>3851660.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>3478265.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1276013.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>542480.0</v>
       </c>
       <c r="AH58">
         <v>542480.0</v>
       </c>
       <c r="AI58">
+        <v>542480.0</v>
+      </c>
+      <c r="AJ58">
         <v>160492.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>54394.0</v>
       </c>
       <c r="AK58">
         <v>54394.0</v>
       </c>
       <c r="AL58">
         <v>54394.0</v>
       </c>
       <c r="AM58">
+        <v>54394.0</v>
+      </c>
+      <c r="AN58">
         <v>50000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>48167.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>44363.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>39810.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>38715.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>34368.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>46182.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>40553.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>37174.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>28166.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>44502.0</v>
       </c>
     </row>
-    <row r="59" spans="1:49">
+    <row r="59" spans="1:50">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
-      <c r="AI59"/>
+      <c r="AI59">
+        <v>0.0</v>
+      </c>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
-    </row>
-    <row r="60" spans="1:49">
+      <c r="AX59"/>
+    </row>
+    <row r="60" spans="1:50">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>13329467.0</v>
+      </c>
+      <c r="C60">
         <v>15149577.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>16369692.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>15092616.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>16210597.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>13653466.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>9630870.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>9923836.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>10949148.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>11690060.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>12636828.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>14198601.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>13976316.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>12961016.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>12184008.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2159120.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3763028.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>5077271.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>5656719.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>5217373.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>1445176.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2106883.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>-392599.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>-1557404.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>-608994.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>-298618.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>439227.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>817917.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>957946.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>586032.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>475654.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>-348893.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-102641.0</v>
       </c>
       <c r="AH60">
         <v>-102641.0</v>
       </c>
       <c r="AI60">
+        <v>-102641.0</v>
+      </c>
+      <c r="AJ60">
         <v>627291.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>1.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>-157193.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>-51405.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>-50000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>-46362.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>-43889.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>-37656.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>-36047.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>-31494.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>-45015.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>-39523.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>-35987.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>-17646.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>-41498.0</v>
       </c>
     </row>
-    <row r="61" spans="1:49">
+    <row r="61" spans="1:50">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
-      <c r="AC61">
-[...1 lines deleted...]
-      </c>
+      <c r="AC61"/>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
-      <c r="AI61"/>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
-    </row>
-    <row r="62" spans="1:49">
+      <c r="AX61"/>
+    </row>
+    <row r="62" spans="1:50">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
-      <c r="AC62">
-[...1 lines deleted...]
-      </c>
+      <c r="AC62"/>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
       <c r="AF62">
         <v>0.0</v>
       </c>
-      <c r="AG62"/>
+      <c r="AG62">
+        <v>0.0</v>
+      </c>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
+      <c r="AX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9544,1161 +9679,1161 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
         <v>23438416.0</v>
       </c>
       <c r="C2">
         <v>32843907.0</v>
       </c>
       <c r="D2">
         <v>31929967.0</v>
       </c>
       <c r="E2">
         <v>31735735.0</v>
       </c>
       <c r="F2">
         <v>20113294.0</v>
       </c>
       <c r="G2">
         <v>15036876.0</v>
       </c>
       <c r="H2">
         <v>8165535.0</v>
       </c>
       <c r="I2">
         <v>1217180.0</v>
       </c>
       <c r="J2">
         <v>434717.0</v>
       </c>
       <c r="K2">
         <v>6320.0</v>
       </c>
       <c r="L2">
         <v>6551.0</v>
       </c>
       <c r="M2">
         <v>6906.0</v>
       </c>
       <c r="N2">
         <v>529.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
-        <v>-351204.0</v>
+        <v>351204.0</v>
       </c>
       <c r="C3">
         <v>156497.0</v>
       </c>
       <c r="D3">
         <v>70909.0</v>
       </c>
       <c r="E3">
         <v>63103.0</v>
       </c>
       <c r="F3">
         <v>57894.0</v>
       </c>
       <c r="G3">
         <v>27055.0</v>
       </c>
       <c r="H3">
         <v>6918.0</v>
       </c>
       <c r="I3">
         <v>87159.0</v>
       </c>
       <c r="J3">
         <v>114728.0</v>
       </c>
       <c r="K3">
         <v>172792.0</v>
       </c>
       <c r="L3">
         <v>22816.0</v>
       </c>
       <c r="M3"/>
       <c r="N3"/>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
-        <v>-7187568.0</v>
+        <v>-6940037.0</v>
       </c>
       <c r="C5">
         <v>-5824404.0</v>
       </c>
       <c r="D5">
         <v>-3690563.0</v>
       </c>
       <c r="E5">
         <v>-6854064.0</v>
       </c>
       <c r="F5">
         <v>-4770405.0</v>
       </c>
       <c r="G5">
         <v>-4104476.0</v>
       </c>
       <c r="H5">
         <v>-2975834.0</v>
       </c>
       <c r="I5">
         <v>-2880340.0</v>
       </c>
       <c r="J5">
         <v>-1749568.0</v>
       </c>
       <c r="K5">
         <v>-13336.0</v>
       </c>
       <c r="L5">
         <v>-12790.0</v>
       </c>
       <c r="M5">
         <v>-75768.0</v>
       </c>
       <c r="N5">
         <v>-14704.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>-7538772.0</v>
+        <v>-6588833.0</v>
       </c>
       <c r="C6">
         <v>-5667907.0</v>
       </c>
       <c r="D6">
         <v>-3619654.0</v>
       </c>
       <c r="E6">
         <v>-6790961.0</v>
       </c>
       <c r="F6">
         <v>-4712511.0</v>
       </c>
       <c r="G6">
         <v>-4077421.0</v>
       </c>
       <c r="H6">
         <v>-2968916.0</v>
       </c>
       <c r="I6">
         <v>-2793181.0</v>
       </c>
       <c r="J6">
         <v>-1634840.0</v>
       </c>
       <c r="K6">
         <v>-13336.0</v>
       </c>
       <c r="L6">
         <v>-12790.0</v>
       </c>
       <c r="M6">
         <v>-75768.0</v>
       </c>
       <c r="N6">
         <v>-14704.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
         <v>693845.0</v>
       </c>
       <c r="C9">
         <v>2763707.0</v>
       </c>
       <c r="D9">
         <v>3861718.0</v>
       </c>
       <c r="E9">
         <v>2318470.0</v>
       </c>
       <c r="F9">
         <v>2814121.0</v>
       </c>
       <c r="G9">
         <v>1646694.0</v>
       </c>
       <c r="H9">
         <v>965759.0</v>
       </c>
       <c r="I9">
         <v>255857.0</v>
       </c>
       <c r="J9">
         <v>18826.0</v>
       </c>
       <c r="K9">
         <v>7734.0</v>
       </c>
       <c r="L9">
         <v>8007.0</v>
       </c>
       <c r="M9">
         <v>7353.0</v>
       </c>
       <c r="N9">
         <v>646.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
         <v>-7041333.0</v>
       </c>
       <c r="C10">
         <v>-5988463.0</v>
       </c>
       <c r="D10">
         <v>-3812017.0</v>
       </c>
       <c r="E10">
         <v>-7538837.0</v>
       </c>
       <c r="F10">
         <v>-4940548.0</v>
       </c>
       <c r="G10">
         <v>-4378074.0</v>
       </c>
       <c r="H10">
         <v>-3000094.0</v>
       </c>
       <c r="I10">
         <v>-2912875.0</v>
       </c>
       <c r="J10">
         <v>-1751121.0</v>
       </c>
       <c r="K10">
         <v>-13749.0</v>
       </c>
       <c r="L10">
         <v>-13133.0</v>
       </c>
       <c r="M10">
         <v>-76032.0</v>
       </c>
       <c r="N10">
         <v>-14741.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
         <v>-43563.0</v>
       </c>
       <c r="C11">
         <v>-879121.0</v>
       </c>
       <c r="D11">
         <v>-54498.0</v>
       </c>
       <c r="E11">
         <v>305.0</v>
       </c>
       <c r="F11">
         <v>76209.0</v>
       </c>
       <c r="G11">
         <v>384769.0</v>
       </c>
       <c r="H11">
         <v>127329.0</v>
       </c>
       <c r="I11">
         <v>-315608.0</v>
       </c>
       <c r="J11">
         <v>274.0</v>
       </c>
       <c r="K11">
         <v>-172792.0</v>
       </c>
       <c r="L11">
         <v>-22816.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
-        <v>-146235.0</v>
+        <v>146235.0</v>
       </c>
       <c r="C12">
         <v>164059.0</v>
       </c>
       <c r="D12">
         <v>121451.0</v>
       </c>
       <c r="E12">
         <v>566083.0</v>
       </c>
       <c r="F12">
         <v>170141.0</v>
       </c>
       <c r="G12">
         <v>273594.0</v>
       </c>
       <c r="H12">
         <v>24260.0</v>
       </c>
       <c r="I12">
         <v>32540.0</v>
       </c>
       <c r="J12">
         <v>274.0</v>
       </c>
       <c r="K12">
         <v>413.0</v>
       </c>
       <c r="L12">
         <v>343.0</v>
       </c>
       <c r="M12">
         <v>264.0</v>
       </c>
       <c r="N12">
         <v>37.0</v>
       </c>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
         <v>25849.0</v>
       </c>
       <c r="C13">
         <v>87063.0</v>
       </c>
       <c r="D13">
         <v>62646.0</v>
       </c>
       <c r="E13">
         <v>52015.0</v>
       </c>
       <c r="F13">
         <v>21150.0</v>
       </c>
       <c r="G13">
         <v>3277.0</v>
       </c>
       <c r="H13">
         <v>1319.0</v>
       </c>
       <c r="I13">
         <v>400.0</v>
       </c>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14">
         <v>43563.0</v>
       </c>
       <c r="C14">
         <v>-3462.0</v>
       </c>
       <c r="D14">
         <v>54498.0</v>
       </c>
       <c r="E14">
         <v>-305.0</v>
       </c>
       <c r="F14">
         <v>-2896.0</v>
       </c>
       <c r="G14">
         <v>3900.0</v>
       </c>
       <c r="H14">
         <v>4183.0</v>
       </c>
       <c r="I14">
         <v>4183.0</v>
       </c>
       <c r="J14">
         <v>4183.0</v>
       </c>
       <c r="K14">
         <v>4183.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
         <v>-6997770.0</v>
       </c>
       <c r="C15">
         <v>-5112804.0</v>
       </c>
       <c r="D15">
         <v>-3757519.0</v>
       </c>
       <c r="E15">
         <v>-7539142.0</v>
       </c>
       <c r="F15">
         <v>-4943444.0</v>
       </c>
       <c r="G15">
         <v>-4381974.0</v>
       </c>
       <c r="H15">
         <v>-3004365.0</v>
       </c>
       <c r="I15">
         <v>-2912875.0</v>
       </c>
       <c r="J15">
         <v>-1751121.0</v>
       </c>
       <c r="K15">
         <v>-13749.0</v>
       </c>
       <c r="L15">
         <v>-13133.0</v>
       </c>
       <c r="M15">
         <v>-76032.0</v>
       </c>
       <c r="N15">
         <v>-14741.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>7539142.0</v>
       </c>
       <c r="F16">
         <v>-4943444.0</v>
       </c>
       <c r="G16">
         <v>-4381974.0</v>
       </c>
       <c r="H16">
         <v>-3004365.0</v>
       </c>
       <c r="I16">
         <v>-2912875.0</v>
       </c>
       <c r="J16">
         <v>-1751121.0</v>
       </c>
       <c r="K16">
         <v>-172792.0</v>
       </c>
       <c r="L16">
         <v>-13133.0</v>
       </c>
       <c r="M16">
         <v>-76032.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
         <v>-7041333.0</v>
       </c>
       <c r="C17">
         <v>-5109342.0</v>
       </c>
       <c r="D17">
         <v>-3812017.0</v>
       </c>
       <c r="E17">
         <v>-7538837.0</v>
       </c>
       <c r="F17">
         <v>-4940548.0</v>
       </c>
       <c r="G17">
         <v>-4377539.0</v>
       </c>
       <c r="H17">
         <v>-3000094.0</v>
       </c>
       <c r="I17">
         <v>-2912875.0</v>
       </c>
       <c r="J17">
         <v>-1751121.0</v>
       </c>
       <c r="K17">
         <v>-13749.0</v>
       </c>
       <c r="L17">
         <v>-13133.0</v>
       </c>
       <c r="M17">
         <v>-76032.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
         <v>-120386.0</v>
       </c>
       <c r="C18">
         <v>-76996.0</v>
       </c>
       <c r="D18">
         <v>-58805.0</v>
       </c>
       <c r="E18">
         <v>-514068.0</v>
       </c>
       <c r="F18">
         <v>-148991.0</v>
       </c>
       <c r="G18">
         <v>-270317.0</v>
       </c>
       <c r="H18">
         <v>-22941.0</v>
       </c>
       <c r="I18">
         <v>-32140.0</v>
       </c>
       <c r="J18">
         <v>-274.0</v>
       </c>
       <c r="K18">
         <v>-413.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>358704.0</v>
       </c>
       <c r="F19"/>
       <c r="G19">
         <v>117426.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>41045.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
         <v>-6940037.0</v>
       </c>
       <c r="C21">
         <v>-5949000.0</v>
       </c>
       <c r="D21">
         <v>-3817689.0</v>
       </c>
       <c r="E21">
         <v>-6666065.0</v>
       </c>
       <c r="F21">
         <v>-4867235.0</v>
       </c>
       <c r="G21">
         <v>-4184138.0</v>
       </c>
       <c r="H21">
         <v>-3066044.0</v>
       </c>
       <c r="I21">
         <v>-2564727.0</v>
       </c>
       <c r="J21">
         <v>-1749568.0</v>
       </c>
       <c r="K21">
         <v>-13336.0</v>
       </c>
       <c r="L21">
         <v>-12790.0</v>
       </c>
       <c r="M21">
         <v>-75768.0</v>
       </c>
       <c r="N21">
         <v>-14704.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
         <v>31072298.0</v>
       </c>
       <c r="C23">
         <v>41556615.0</v>
       </c>
       <c r="D23">
         <v>39609374.0</v>
       </c>
       <c r="E23">
         <v>40720270.0</v>
       </c>
       <c r="F23">
         <v>27794650.0</v>
       </c>
       <c r="G23">
         <v>20867708.0</v>
       </c>
       <c r="H23">
         <v>12197338.0</v>
       </c>
       <c r="I23">
         <v>4037764.0</v>
       </c>
       <c r="J23">
         <v>2203111.0</v>
       </c>
       <c r="K23">
         <v>27390.0</v>
       </c>
       <c r="L23">
         <v>27348.0</v>
       </c>
       <c r="M23">
         <v>90027.0</v>
       </c>
       <c r="N23">
         <v>15879.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
         <v>351204.0</v>
       </c>
       <c r="C25">
         <v>156497.0</v>
       </c>
       <c r="D25">
         <v>70909.0</v>
       </c>
       <c r="E25">
         <v>63103.0</v>
       </c>
       <c r="F25">
         <v>57894.0</v>
       </c>
       <c r="G25">
         <v>27055.0</v>
       </c>
       <c r="H25">
         <v>6918.0</v>
       </c>
       <c r="I25">
         <v>87159.0</v>
       </c>
       <c r="J25">
         <v>114728.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
         <v>411925.0</v>
       </c>
       <c r="C26">
         <v>632767.0</v>
       </c>
       <c r="D26">
         <v>699559.0</v>
       </c>
       <c r="E26">
         <v>797549.0</v>
       </c>
       <c r="F26">
         <v>923387.0</v>
       </c>
       <c r="G26">
         <v>552343.0</v>
       </c>
       <c r="H26">
         <v>390288.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
-        <v>-83197.0</v>
+        <v>83197.0</v>
       </c>
       <c r="C27">
         <v>276258.0</v>
       </c>
       <c r="D27">
         <v>140052.0</v>
       </c>
       <c r="E27">
         <v>430291.0</v>
       </c>
       <c r="F27">
         <v>641917.0</v>
       </c>
       <c r="G27">
         <v>364160.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>73932.0</v>
       </c>
       <c r="J27">
         <v>573292.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
         <v>5049420.0</v>
       </c>
       <c r="C28">
         <v>7207573.0</v>
       </c>
       <c r="D28">
         <v>6768887.0</v>
       </c>
       <c r="E28">
         <v>7693592.0</v>
       </c>
       <c r="F28">
         <v>6058158.0</v>
       </c>
       <c r="G28">
         <v>4887274.0</v>
       </c>
       <c r="H28">
         <v>3634597.0</v>
       </c>
       <c r="I28">
         <v>2746652.0</v>
       </c>
       <c r="J28">
         <v>1080374.0</v>
       </c>
       <c r="K28">
         <v>21070.0</v>
       </c>
       <c r="L28">
         <v>20797.0</v>
       </c>
       <c r="M28">
         <v>83121.0</v>
       </c>
       <c r="N28">
         <v>15350.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>-879121.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29"/>
       <c r="I29"/>
       <c r="J29"/>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
         <v>7633882.0</v>
       </c>
       <c r="C30">
         <v>8712708.0</v>
       </c>
       <c r="D30">
         <v>7679407.0</v>
       </c>
       <c r="E30">
         <v>8984535.0</v>
       </c>
       <c r="F30">
         <v>7681356.0</v>
       </c>
       <c r="G30">
         <v>5830832.0</v>
       </c>
       <c r="H30">
         <v>4031803.0</v>
       </c>
       <c r="I30">
         <v>2820584.0</v>
       </c>
       <c r="J30">
         <v>1768394.0</v>
       </c>
       <c r="K30">
         <v>21070.0</v>
       </c>
       <c r="L30">
         <v>20797.0</v>
       </c>
       <c r="M30">
         <v>83121.0</v>
       </c>
       <c r="N30">
         <v>15350.0</v>
       </c>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
         <v>-101296.0</v>
       </c>
       <c r="C31">
         <v>-39462.0</v>
       </c>
       <c r="D31">
         <v>5672.0</v>
       </c>
       <c r="E31">
         <v>-872772.0</v>
       </c>
       <c r="F31">
         <v>-73313.0</v>
       </c>
       <c r="G31">
         <v>-193936.0</v>
       </c>
       <c r="H31">
         <v>65950.0</v>
       </c>
       <c r="I31">
         <v>-348148.0</v>
       </c>
       <c r="J31">
         <v>-1553.0</v>
       </c>
       <c r="K31">
         <v>-413.0</v>
       </c>
       <c r="L31">
         <v>-343.0</v>
       </c>
       <c r="M31">
         <v>-264.0</v>
       </c>
       <c r="N31">
         <v>-37.0</v>
       </c>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
         <v>24132261.0</v>
       </c>
       <c r="C32">
         <v>35607614.0</v>
       </c>
       <c r="D32">
         <v>35791685.0</v>
       </c>
       <c r="E32">
         <v>34054205.0</v>
       </c>
       <c r="F32">
         <v>22927415.0</v>
       </c>
       <c r="G32">
         <v>16683570.0</v>
       </c>
       <c r="H32">
         <v>9131294.0</v>
       </c>
       <c r="I32">
         <v>1473037.0</v>
       </c>
@@ -10717,3840 +10852,3922 @@
       <c r="N32">
         <v>1175.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW32"/>
+  <dimension ref="A1:AX32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B2">
+        <v>441611.0</v>
+      </c>
+      <c r="C2">
         <v>990085.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>5668302.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>8616537.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>8306222.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>8903569.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>8090509.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8157735.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>7704108.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>7501013.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>5502151.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>7437632.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>11506542.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>12148189.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>10544321.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>4565173.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4478052.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>5111620.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>4934824.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>4690058.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>5376792.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4964660.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4306792.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>3362663.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2448495.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>3225871.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2267129.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1844074.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>862661.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>490524.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>435444.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>51546.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>181836.0</v>
       </c>
       <c r="AH2">
         <v>181836.0</v>
       </c>
       <c r="AI2">
+        <v>181836.0</v>
+      </c>
+      <c r="AJ2">
         <v>125923.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7066.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>4794.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1495.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>12721.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1625.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1564.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1673.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1647.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1623.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1608.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2068.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1614.0</v>
       </c>
       <c r="AW2">
         <v>1614.0</v>
       </c>
-    </row>
-    <row r="3" spans="1:49">
+      <c r="AX2">
+        <v>1614.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B3">
+        <v>197592.0</v>
+      </c>
+      <c r="C3">
         <v>197921.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>134964.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>7766.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>10553.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>121182.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>11561.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>11740.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>12014.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>17371.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>17525.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>17671.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>18342.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>18449.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>17016.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>13466.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>14172.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>14350.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14721.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>14402.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>14421.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>-44766.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>56950.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>12426.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2445.0</v>
       </c>
-      <c r="Z3"/>
-      <c r="AA3">
+      <c r="AA3"/>
+      <c r="AB3">
         <v>11855.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>11327.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>11018.0</v>
       </c>
-      <c r="AD3"/>
-      <c r="AE3">
+      <c r="AE3"/>
+      <c r="AF3">
         <v>1461.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>35504.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>50087.0</v>
       </c>
-      <c r="AH3"/>
-      <c r="AI3">
+      <c r="AI3"/>
+      <c r="AJ3">
         <v>50058.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>50859.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>14398.0</v>
       </c>
-      <c r="AL3"/>
-      <c r="AM3">
+      <c r="AM3"/>
+      <c r="AN3">
         <v>34494.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>35130.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>21458.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>-8459.0</v>
       </c>
-      <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3"/>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
-      <c r="AI4"/>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B5">
-        <v>-1759921.0</v>
+        <v>-1930960.0</v>
       </c>
       <c r="C5">
+        <v>-1758555.0</v>
+      </c>
+      <c r="D5">
         <v>-1656386.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-1509276.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-1970880.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-923249.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1595327.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-1661978.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-1655836.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-467302.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-1945802.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-134652.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1142807.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-1768484.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-2325992.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1448451.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1429833.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1539255.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1037170.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-1374368.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-816942.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-2026007.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-614782.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-886770.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-558447.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-732046.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-496546.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-772105.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1007811.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1965739.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-414686.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-196940.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-879509.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-878384.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-465914.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-53053.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>130660.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-2599.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-36733.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-37499.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-27587.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>6947.0</v>
       </c>
-      <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B6">
-        <v>-1562000.0</v>
+        <v>-1733368.0</v>
       </c>
       <c r="C6">
+        <v>-1560634.0</v>
+      </c>
+      <c r="D6">
         <v>-1521422.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-1501510.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-1960327.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-802067.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-1583766.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-1650238.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-1643822.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-449931.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-1928277.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-116981.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-1124465.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-1750035.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-2308976.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1434985.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1415661.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-1524905.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1022449.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-1359966.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-802521.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-2070773.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-557832.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-874344.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-556002.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-732046.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-484691.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-760778.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-996793.0</v>
       </c>
-      <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>-413225.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-161436.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-829422.0</v>
       </c>
-      <c r="AH6"/>
-      <c r="AI6">
+      <c r="AI6"/>
+      <c r="AJ6">
         <v>-415856.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-2194.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>145058.0</v>
       </c>
-      <c r="AL6"/>
-      <c r="AM6">
+      <c r="AM6"/>
+      <c r="AN6">
         <v>-2239.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2369.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-6129.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-1512.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-4464.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-9849.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-5423.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-3471.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-18302.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-26424.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-27571.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
-      <c r="AI7"/>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
-    </row>
-    <row r="8" spans="1:49">
+      <c r="AX7"/>
+    </row>
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
-      <c r="AI8"/>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B9">
+        <v>208478.0</v>
+      </c>
+      <c r="C9">
         <v>239481.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>128139.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>38740.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>152521.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>1337220.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>443570.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>301028.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>681889.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>702269.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>637995.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>1841534.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>662549.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>665000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>858614.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>417784.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>362899.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>530493.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>952354.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>696856.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>605276.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>473320.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>574809.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>258391.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>294439.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>239944.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>425605.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>195402.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>70608.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>198671.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>88981.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>24741.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38410.0</v>
       </c>
       <c r="AH9">
         <v>38410.0</v>
       </c>
       <c r="AI9">
+        <v>38410.0</v>
+      </c>
+      <c r="AJ9">
         <v>36936.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>6366.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-58474.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>1837.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>2796.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>1988.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>1910.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2276.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>1692.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>1984.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2056.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>1439.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>1969.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>1972.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1973.0</v>
       </c>
     </row>
-    <row r="10" spans="1:49">
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B10">
+        <v>-2009784.0</v>
+      </c>
+      <c r="C10">
         <v>-1787436.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-1681612.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-1549524.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-2022761.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-991405.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-1662655.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-1690551.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-1655832.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-467300.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-1945803.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-134652.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-1264262.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-2034355.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-2521718.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1538095.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1444668.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1539253.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1037172.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-1454617.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-909506.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2133661.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-705646.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-960716.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-578051.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-724226.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-496693.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-766549.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-1012626.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-1976553.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-422670.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-206468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879932.0</v>
       </c>
       <c r="AH10">
         <v>-879932.0</v>
       </c>
       <c r="AI10">
+        <v>-879932.0</v>
+      </c>
+      <c r="AJ10">
         <v>-465859.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2847.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>144645.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-2701.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-34494.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2473.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-6233.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1609.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-4552.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-1479.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>-5492.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-3536.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-18341.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-26498.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-27657.0</v>
       </c>
     </row>
-    <row r="11" spans="1:49">
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B11">
+        <v>-9457.0</v>
+      </c>
+      <c r="C11">
         <v>-43563.0</v>
       </c>
-      <c r="C11"/>
-      <c r="D11">
+      <c r="D11"/>
+      <c r="E11">
         <v>-8514.0</v>
       </c>
-      <c r="E11"/>
-      <c r="F11">
+      <c r="F11"/>
+      <c r="G11">
         <v>-891158.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>57.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>-2322.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>68.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>-53677.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>721.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-571.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3770071.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1290.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>274.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>43774.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>19384.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-20522.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>955.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1147.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>131947.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2840.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>158840.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>80841.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>36301.0</v>
       </c>
-      <c r="Z11"/>
-      <c r="AA11">
+      <c r="AA11"/>
+      <c r="AB11">
         <v>67942.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>848.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10702.0</v>
       </c>
-      <c r="AD11">
-[...1 lines deleted...]
-      </c>
       <c r="AE11">
+        <v>0.0</v>
+      </c>
+      <c r="AF11">
         <v>10206.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>8881.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>327.0</v>
       </c>
-      <c r="AH11">
-[...1 lines deleted...]
-      </c>
       <c r="AI11">
+        <v>0.0</v>
+      </c>
+      <c r="AJ11">
         <v>93.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-50824.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-14398.0</v>
       </c>
-      <c r="AL11">
-[...1 lines deleted...]
-      </c>
       <c r="AM11">
+        <v>0.0</v>
+      </c>
+      <c r="AN11">
         <v>-34597.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-35130.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-21458.0</v>
       </c>
-      <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B12">
+        <v>78824.0</v>
+      </c>
+      <c r="C12">
         <v>28881.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>25225.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>40248.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>51881.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>68156.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>67325.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>28578.0</v>
       </c>
-      <c r="I12">
-[...1 lines deleted...]
-      </c>
       <c r="J12">
         <v>0.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
+        <v>0.0</v>
+      </c>
+      <c r="N12">
         <v>121451.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>265876.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>195730.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>89646.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>14831.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2672.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>955.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>80247.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>92566.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>89181.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>90864.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>73943.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>19606.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>19462.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>145.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>166.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4819.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>9333.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9353.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>8881.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>309.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>274.0</v>
       </c>
       <c r="AI12">
         <v>274.0</v>
       </c>
       <c r="AJ12">
+        <v>274.0</v>
+      </c>
+      <c r="AK12">
         <v>35.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>208.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>102.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104.0</v>
       </c>
       <c r="AO12">
         <v>104.0</v>
       </c>
       <c r="AP12">
+        <v>104.0</v>
+      </c>
+      <c r="AQ12">
         <v>97.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>88.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>89.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>69.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>65.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>39.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>74.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>86.0</v>
       </c>
     </row>
-    <row r="13" spans="1:49">
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B13">
+        <v>4982.0</v>
+      </c>
+      <c r="C13">
         <v>11691.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>4448.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>4573.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>5137.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>50552.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>4270.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>12228.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>20013.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>13221.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>12578.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>13982.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>22865.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>48767.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1791.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>700.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>757.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>18478.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>955.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>447.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>1270.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1862.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>1009.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>261.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>145.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>213.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>334.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>511.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>427.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B14">
+        <v>9457.0</v>
+      </c>
+      <c r="C14">
         <v>9429.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>11415.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>8514.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>14205.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-7623.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1911.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>2322.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-72.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>53676.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1460.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>571.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1209.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-1306.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-274.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>730.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>545.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>82.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>553.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11614.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>2384.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>8083.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>2507.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>4516.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>4209.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4183.0</v>
       </c>
       <c r="AA14">
         <v>4183.0</v>
       </c>
       <c r="AB14">
         <v>4183.0</v>
       </c>
       <c r="AC14">
         <v>4183.0</v>
       </c>
       <c r="AD14">
-        <v>0.0</v>
+        <v>4183.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
-      <c r="AI14"/>
+      <c r="AI14">
+        <v>0.0</v>
+      </c>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AX14"/>
+    </row>
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B15">
+        <v>-2000327.0</v>
+      </c>
+      <c r="C15">
         <v>-1778007.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-1670197.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-1541010.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-2008556.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-107870.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-1660801.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-1688229.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-1655904.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-413624.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>-1944343.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-134081.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1265471.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-2035661.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-2521992.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-1537365.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-1444123.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-1539171.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1036619.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-1455764.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-911890.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-2134721.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-708153.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-961023.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-578077.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-728497.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-496693.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-766549.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-1012626.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-1976553.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-422670.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-206468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879932.0</v>
       </c>
       <c r="AH15">
         <v>-879932.0</v>
       </c>
       <c r="AI15">
+        <v>-879932.0</v>
+      </c>
+      <c r="AJ15">
         <v>-465859.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-50859.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2701.0</v>
       </c>
       <c r="AL15">
         <v>-2701.0</v>
       </c>
       <c r="AM15">
+        <v>-2701.0</v>
+      </c>
+      <c r="AN15">
         <v>-2342.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-2473.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-6233.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-1609.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-4552.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-1479.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>-5492.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-3536.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>-18341.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>-26498.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>-27657.0</v>
       </c>
     </row>
-    <row r="16" spans="1:49">
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>-134081.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>-1265471.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>-2035662.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>2521992.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1537365.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-1444123.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-1539171.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1036619.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-1455764.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-911890.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-2134721.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-708153.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-961023.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-578077.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-728497.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-496693.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-766549.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-1012626.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>-1976553.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>-422670.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>-206468.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>-292284.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>-879932.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>-465859.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>-354471.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>-50859.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>-2701.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-34494.0</v>
       </c>
-      <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-    </row>
-    <row r="17" spans="1:49">
+      <c r="AX16"/>
+    </row>
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B17">
+        <v>-2009784.0</v>
+      </c>
+      <c r="C17">
         <v>-1787436.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-1681612.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>-1549524.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>-2022761.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-100247.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-1662712.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-1690551.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-1655832.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-467300.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>-1945803.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-134652.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1264262.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-2034356.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>2521411.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1537777.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-1444668.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-1539253.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>-1037172.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-1454617.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-909342.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-2133661.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-679936.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-960716.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-578051.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>-724226.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>-496693.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-766549.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-1012626.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>-1976553.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>-422670.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>-206468.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>-292284.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-879932.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>-465859.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>-354471.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>-50859.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>-2701.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-34494.0</v>
       </c>
-      <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B18">
+        <v>-73842.0</v>
+      </c>
+      <c r="C18">
         <v>-17190.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-20777.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-35675.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-46744.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-17604.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-63055.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16350.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>20013.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>13221.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>12578.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>13982.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-98586.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-217109.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-193939.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-88946.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-14074.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>21150.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>955.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-79800.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-91296.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-87319.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-89855.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-73682.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-19461.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-19249.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>189.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>511.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-4392.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-8933.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
-    </row>
-    <row r="19" spans="1:49">
+      <c r="AX18"/>
+    </row>
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>465976.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-44442.0</v>
       </c>
-      <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
-      <c r="U19">
+      <c r="U19"/>
+      <c r="V19">
         <v>37672.0</v>
       </c>
-      <c r="V19"/>
-      <c r="W19">
+      <c r="W19"/>
+      <c r="X19">
         <v>171.0</v>
       </c>
-      <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
-      <c r="AC19">
-[...1 lines deleted...]
-      </c>
+      <c r="AC19"/>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
-      <c r="AG19"/>
+      <c r="AG19">
+        <v>0.0</v>
+      </c>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
-      <c r="AI20"/>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B21">
+        <v>-1736489.0</v>
+      </c>
+      <c r="C21">
         <v>-1759923.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-1701764.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1489420.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-1988930.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-979619.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-1614107.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1691166.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1676090.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-476870.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-1961010.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-200304.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-1179502.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-1875251.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-1861803.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1493591.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-1435420.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-1559693.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1064005.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1387655.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-855882.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-2059089.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-681431.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-894581.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-575332.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-710959.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-564770.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-772105.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-1018210.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-2030541.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-41838.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-196940.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-878384.0</v>
       </c>
       <c r="AH21">
         <v>-878384.0</v>
       </c>
       <c r="AI21">
+        <v>-878384.0</v>
+      </c>
+      <c r="AJ21">
         <v>-465766.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-2194.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>145058.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-2599.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-34494.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-2369.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-6129.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>6947.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-4464.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-9849.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-5423.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3471.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-18302.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-26424.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-27571.0</v>
       </c>
     </row>
-    <row r="22" spans="1:49">
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
-      <c r="AI22"/>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
-    </row>
-    <row r="23" spans="1:49">
+      <c r="AX22"/>
+    </row>
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B23">
+        <v>2386578.0</v>
+      </c>
+      <c r="C23">
         <v>2989489.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>7498205.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10136931.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>10447673.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>11220408.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>10148186.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>10149929.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>10050072.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>8680155.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>8101156.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>9479470.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>13348593.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>14688441.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>13264738.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6476548.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6290543.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>7201806.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6965904.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>6774569.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>6852371.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7497071.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>5563032.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>4515635.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>3318266.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>3257504.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2811581.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1951479.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>566263.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>273227.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1098630.0</v>
       </c>
-      <c r="AH23">
-[...1 lines deleted...]
-      </c>
       <c r="AI23">
+        <v>0.0</v>
+      </c>
+      <c r="AJ23">
         <v>628625.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2194.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>198738.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14583.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>50011.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>5982.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>9603.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>2998.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7803.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13456.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9087.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6978.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>21881.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>30010.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>31158.0</v>
       </c>
     </row>
-    <row r="24" spans="1:49">
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
-[...1 lines deleted...]
-      </c>
+      <c r="AC24"/>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
       <c r="AF24">
         <v>0.0</v>
       </c>
-      <c r="AG24"/>
+      <c r="AG24">
+        <v>0.0</v>
+      </c>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B25">
+        <v>197592.0</v>
+      </c>
+      <c r="C25">
         <v>197921.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>134964.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>7766.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>10553.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>121182.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>11561.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>11740.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>12014.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>17371.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>17525.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>17671.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>18342.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>18449.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>17016.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>13466.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>14172.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>14350.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>14721.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>14402.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14421.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-44766.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>56950.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>12426.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2445.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-27282.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>11855.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>11327.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>107.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>1461.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>35504.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>50087.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>50058.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>14583.0</v>
       </c>
-      <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-    </row>
-    <row r="26" spans="1:49">
+      <c r="AX25"/>
+    </row>
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B26">
+        <v>56280.0</v>
+      </c>
+      <c r="C26">
         <v>76523.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>85210.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>77540.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>172652.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>126766.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>146735.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>180273.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>178993.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>174385.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>176119.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>176956.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>172099.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>207640.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>180158.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>198104.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>211647.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>485354.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>158055.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>144549.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>135429.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>200476.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>124723.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>123534.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>103610.0</v>
       </c>
-      <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>96627.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>125385.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>58603.0</v>
       </c>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
-      <c r="AI26"/>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B27">
-        <v>-83017.0</v>
+        <v>48029.0</v>
       </c>
       <c r="C27">
-        <v>-31122.0</v>
+        <v>21133.0</v>
       </c>
       <c r="D27">
+        <v>31122.0</v>
+      </c>
+      <c r="E27">
         <v>18836.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>12106.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1674.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>140478.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>71582.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>62524.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>47493.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>40963.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>58437.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6841.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>139699.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>64012.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>169389.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>57191.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>257536.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>240299.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>59075.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>85007.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>95944.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>136960.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>131256.0</v>
       </c>
-      <c r="Y27"/>
-      <c r="Z27"/>
+      <c r="Z27">
+        <v>40385.0</v>
+      </c>
       <c r="AA27"/>
       <c r="AB27"/>
-      <c r="AC27">
+      <c r="AC27"/>
+      <c r="AD27">
         <v>73932.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
-      <c r="AF27">
+      <c r="AF27"/>
+      <c r="AG27">
         <v>53287.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>573292.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B28">
-        <v>753966.0</v>
+        <v>1236546.0</v>
       </c>
       <c r="C28">
+        <v>1076253.0</v>
+      </c>
+      <c r="D28">
         <v>1162065.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1495216.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1638173.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1627604.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1758903.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1728599.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>2104447.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>957264.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>2364398.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>1788774.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1658451.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>2174464.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>2459231.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1530416.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1529481.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>1332946.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1618005.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1866485.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1240722.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>2235991.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>994557.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>893010.0</v>
       </c>
-      <c r="Y28">
-[...1 lines deleted...]
-      </c>
       <c r="Z28">
+        <v>723331.0</v>
+      </c>
+      <c r="AA28">
         <v>587897.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>990375.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>967507.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1088818.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>2227731.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>130732.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>186177.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>293357.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>866649.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>452702.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2194.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>152321.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>4436.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>37290.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>4357.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8039.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4671.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>6156.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>11833.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>7479.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>4910.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>20271.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>28396.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>29544.0</v>
       </c>
     </row>
-    <row r="29" spans="1:49">
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>0.0</v>
       </c>
       <c r="F29">
+        <v>0.0</v>
+      </c>
+      <c r="G29">
         <v>-891158.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>57.0</v>
       </c>
-      <c r="H29">
-[...1 lines deleted...]
-      </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
         <v>0.0</v>
       </c>
       <c r="T29">
         <v>0.0</v>
       </c>
-      <c r="U29"/>
+      <c r="U29">
+        <v>0.0</v>
+      </c>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
-    </row>
-    <row r="30" spans="1:49">
+      <c r="AX29"/>
+    </row>
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B30">
-        <v>1801483.0</v>
+        <v>1944967.0</v>
       </c>
       <c r="C30">
+        <v>1999404.0</v>
+      </c>
+      <c r="D30">
         <v>1829903.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1528160.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>2141451.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>2316839.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>2057677.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1992194.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>2357978.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1179142.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>2599005.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>2041838.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1842051.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>2540252.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>2720417.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1911375.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1798319.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>2090186.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>2016359.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>2084511.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1461158.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>2532411.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>1256240.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1152972.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>869771.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>4176774.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>990375.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>967507.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>1088818.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>2719736.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>130731.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>221681.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>916794.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>1098630.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>502702.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>2194.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-152321.0</v>
       </c>
-      <c r="AL30">
-[...1 lines deleted...]
-      </c>
       <c r="AM30">
+        <v>0.0</v>
+      </c>
+      <c r="AN30">
         <v>37290.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4357.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>8039.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4671.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6156.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11833.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>7479.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>4910.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>20271.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>28396.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>29544.0</v>
       </c>
     </row>
-    <row r="31" spans="1:49">
+    <row r="31" spans="1:50">
       <c r="A31" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B31">
+        <v>-273295.0</v>
+      </c>
+      <c r="C31">
         <v>-27513.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>20152.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-60104.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-33831.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-11786.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-48548.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>615.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>20257.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>9573.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>15207.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>65652.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-84760.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-159105.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-659915.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-44504.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-9248.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>20440.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>26833.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-66962.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-53624.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-74571.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-24215.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-66135.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-2719.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>5982.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>68077.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>5556.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>5584.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>62921.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-380832.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-9528.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1548.0</v>
       </c>
       <c r="AH31">
         <v>-1548.0</v>
       </c>
       <c r="AI31">
+        <v>-1548.0</v>
+      </c>
+      <c r="AJ31">
         <v>-93.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>5041.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-114991.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>5076.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-103.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-104.0</v>
       </c>
       <c r="AO31">
         <v>-104.0</v>
       </c>
       <c r="AP31">
+        <v>-104.0</v>
+      </c>
+      <c r="AQ31">
         <v>-8556.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-88.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>8370.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-69.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-65.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-39.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-74.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-86.0</v>
       </c>
     </row>
-    <row r="32" spans="1:49">
+    <row r="32" spans="1:50">
       <c r="A32" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B32">
+        <v>650089.0</v>
+      </c>
+      <c r="C32">
         <v>1229566.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5796441.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>8647511.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>8458743.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>10240789.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>8534079.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>8458763.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>8373983.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>8203282.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>6140146.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>9279166.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>12169091.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>12813190.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>11402935.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>4982957.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>4855123.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>5642113.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>5901899.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>5386914.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>5996489.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>5437981.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4881601.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>3621054.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2742934.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>3465815.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>2692734.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>2039476.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>933269.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>689195.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>524425.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>76287.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>220246.0</v>
       </c>
       <c r="AH32">
         <v>220246.0</v>
       </c>
       <c r="AI32">
+        <v>220246.0</v>
+      </c>
+      <c r="AJ32">
         <v>162859.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>13432.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>-53680.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>3332.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>15517.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>3613.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>3474.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>3949.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>3339.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>3607.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>3664.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>3507.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>3579.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>3586.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>3587.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -14601,1105 +14818,1105 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>1128135.0</v>
       </c>
       <c r="C2">
         <v>1517232.0</v>
       </c>
       <c r="D2">
         <v>9240241.0</v>
       </c>
       <c r="E2">
         <v>461933.0</v>
       </c>
       <c r="F2">
         <v>850717.0</v>
       </c>
       <c r="G2">
         <v>102919.0</v>
       </c>
       <c r="H2">
         <v>1337245.0</v>
       </c>
       <c r="I2">
         <v>10551.0</v>
       </c>
       <c r="J2">
         <v>13346.0</v>
       </c>
       <c r="K2">
         <v>2154.0</v>
       </c>
       <c r="L2">
         <v>1030.0</v>
       </c>
       <c r="M2">
         <v>2446.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>20216</v>
       </c>
       <c r="C3">
         <v>4115</v>
       </c>
       <c r="D3">
         <v>376</v>
       </c>
       <c r="E3">
         <v>74817</v>
       </c>
       <c r="F3">
         <v>26072</v>
       </c>
       <c r="G3">
         <v>238485</v>
       </c>
       <c r="H3">
         <v>17507</v>
       </c>
       <c r="I3">
         <v>11711</v>
       </c>
       <c r="J3">
         <v>201739</v>
       </c>
       <c r="K3">
         <v>1739</v>
       </c>
       <c r="L3">
         <v>0</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>8654383.0</v>
       </c>
       <c r="F4"/>
       <c r="G4">
         <v>747798.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-965891.0</v>
       </c>
       <c r="F5"/>
       <c r="G5">
         <v>-1975673.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>-1059539.0</v>
       </c>
       <c r="C6">
         <v>-389097.0</v>
       </c>
       <c r="D6">
         <v>-7723009.0</v>
       </c>
       <c r="E6">
         <v>8778308.0</v>
       </c>
       <c r="F6">
         <v>-388784.0</v>
       </c>
       <c r="G6">
         <v>747798.0</v>
       </c>
       <c r="H6">
         <v>-1234326.0</v>
       </c>
       <c r="I6">
         <v>1326694.0</v>
       </c>
       <c r="J6">
         <v>-2795.0</v>
       </c>
       <c r="K6">
         <v>-838.0</v>
       </c>
       <c r="L6">
         <v>1124.0</v>
       </c>
       <c r="M6">
         <v>-1416.0</v>
       </c>
       <c r="N6">
         <v>2446.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
         <v>1046681.0</v>
       </c>
       <c r="C7">
         <v>2389495.0</v>
       </c>
       <c r="D7">
         <v>-5193048.0</v>
       </c>
       <c r="E7">
         <v>-3612435.0</v>
       </c>
       <c r="F7">
         <v>-1742784.0</v>
       </c>
       <c r="G7">
         <v>-593740.0</v>
       </c>
       <c r="H7">
         <v>-973126.0</v>
       </c>
       <c r="I7">
         <v>175616.0</v>
       </c>
       <c r="J7">
         <v>-20336.0</v>
       </c>
       <c r="K7">
         <v>12911.0</v>
       </c>
       <c r="L7">
         <v>-10743.0</v>
       </c>
       <c r="M7">
         <v>29303.0</v>
       </c>
       <c r="N7">
         <v>-6250.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>1228121.0</v>
       </c>
       <c r="F8"/>
       <c r="G8">
         <v>1437329.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
         <v>-11596145.0</v>
       </c>
       <c r="C9">
         <v>-23461358.0</v>
       </c>
       <c r="D9">
         <v>-9300401.0</v>
       </c>
       <c r="E9">
         <v>1228121.0</v>
       </c>
       <c r="F9">
         <v>-775837.0</v>
       </c>
       <c r="G9">
         <v>-1437329.0</v>
       </c>
       <c r="H9">
         <v>-2168175.0</v>
       </c>
       <c r="I9">
         <v>-197559.0</v>
       </c>
       <c r="J9">
         <v>-241456.0</v>
       </c>
       <c r="K9">
         <v>-1673.0</v>
       </c>
       <c r="L9">
         <v>-1673.0</v>
       </c>
       <c r="M9">
         <v>-1673.0</v>
       </c>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
         <v>-109386.0</v>
       </c>
       <c r="C10">
         <v>-137354.0</v>
       </c>
       <c r="D10">
         <v>0.0</v>
       </c>
       <c r="E10">
         <v>1280.0</v>
       </c>
       <c r="F10">
         <v>-6.0</v>
       </c>
       <c r="G10">
         <v>-1401.0</v>
       </c>
       <c r="H10">
         <v>-262754.0</v>
       </c>
       <c r="I10">
         <v>-1401.0</v>
       </c>
       <c r="J10">
         <v>-1401.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-3764641.0</v>
       </c>
       <c r="F11">
         <v>1114653.0</v>
       </c>
       <c r="G11">
         <v>-230118.0</v>
       </c>
       <c r="H11">
         <v>1464474.0</v>
       </c>
       <c r="I11">
         <v>1132198.0</v>
       </c>
       <c r="J11">
         <v>-24498.0</v>
       </c>
       <c r="K11">
         <v>251914.0</v>
       </c>
       <c r="L11">
         <v>-10743.0</v>
       </c>
       <c r="M11">
         <v>23053.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>2362732.0</v>
       </c>
       <c r="F12">
         <v>780472.0</v>
       </c>
       <c r="G12">
         <v>640394.0</v>
       </c>
       <c r="H12">
         <v>882167.0</v>
       </c>
       <c r="I12">
         <v>1931826.0</v>
       </c>
       <c r="J12">
         <v>47250.0</v>
       </c>
       <c r="K12">
         <v>47250.0</v>
       </c>
       <c r="L12"/>
       <c r="M12"/>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-3476950.0</v>
       </c>
       <c r="F13">
         <v>-2081594.0</v>
       </c>
       <c r="G13">
         <v>1075108.0</v>
       </c>
       <c r="H13">
         <v>259841.0</v>
       </c>
       <c r="I13">
         <v>-759023.0</v>
       </c>
       <c r="J13">
         <v>245618.0</v>
       </c>
       <c r="K13">
         <v>-4788.0</v>
       </c>
       <c r="L13"/>
       <c r="M13">
         <v>6250.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>351204.0</v>
       </c>
       <c r="C14">
         <v>156497.0</v>
       </c>
       <c r="D14">
         <v>70909.0</v>
       </c>
       <c r="E14">
         <v>63103.0</v>
       </c>
       <c r="F14">
         <v>57894.0</v>
       </c>
       <c r="G14">
         <v>27055.0</v>
       </c>
       <c r="H14">
         <v>6918.0</v>
       </c>
       <c r="I14">
         <v>87159.0</v>
       </c>
       <c r="J14">
         <v>114728.0</v>
       </c>
       <c r="K14">
         <v>114728.0</v>
       </c>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>1654207.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
         <v>68596.0</v>
       </c>
       <c r="C16">
         <v>1128135.0</v>
       </c>
       <c r="D16">
         <v>1517232.0</v>
       </c>
       <c r="E16">
         <v>9240241.0</v>
       </c>
       <c r="F16">
         <v>461933.0</v>
       </c>
       <c r="G16">
         <v>850717.0</v>
       </c>
       <c r="H16">
         <v>102919.0</v>
       </c>
       <c r="I16">
         <v>1337245.0</v>
       </c>
       <c r="J16">
         <v>10551.0</v>
       </c>
       <c r="K16">
         <v>1316.0</v>
       </c>
       <c r="L16">
         <v>2154.0</v>
       </c>
       <c r="M16">
         <v>1030.0</v>
       </c>
       <c r="N16">
         <v>2446.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17">
         <v>83301.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>-3925410.0</v>
       </c>
       <c r="C18">
         <v>-8183419.0</v>
       </c>
       <c r="D18">
         <v>-8204322.0</v>
       </c>
       <c r="E18">
         <v>-8688950.0</v>
       </c>
       <c r="F18">
         <v>-5873934.0</v>
       </c>
       <c r="G18">
         <v>-4510103.0</v>
       </c>
       <c r="H18">
         <v>-3105913.0</v>
       </c>
       <c r="I18">
         <v>-729985.0</v>
       </c>
       <c r="J18">
         <v>-1811218.0</v>
       </c>
       <c r="K18">
         <v>-838.0</v>
       </c>
       <c r="L18">
         <v>-23876.0</v>
       </c>
       <c r="M18">
         <v>-46729.0</v>
       </c>
       <c r="N18">
         <v>-20991.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-4115.0</v>
       </c>
       <c r="D19">
         <v>-376.0</v>
       </c>
       <c r="E19">
         <v>-74817.0</v>
       </c>
       <c r="F19">
         <v>-26072.0</v>
       </c>
       <c r="G19">
         <v>-238485.0</v>
       </c>
       <c r="H19">
         <v>-17237.0</v>
       </c>
       <c r="I19">
         <v>-11711.0</v>
       </c>
       <c r="J19">
         <v>-201739.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20">
         <v>3421015.0</v>
       </c>
       <c r="C20">
         <v>6642504.0</v>
       </c>
       <c r="D20">
         <v>840000.0</v>
       </c>
       <c r="E20">
         <v>12020000.0</v>
       </c>
       <c r="F20">
         <v>5114499.0</v>
       </c>
       <c r="G20">
         <v>5886500.0</v>
       </c>
       <c r="H20">
         <v>830652.0</v>
       </c>
       <c r="I20">
         <v>1678674.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21">
         <v>-557512.0</v>
       </c>
       <c r="C21">
         <v>1133745.0</v>
       </c>
       <c r="D21">
         <v>-1135333.0</v>
       </c>
       <c r="E21">
         <v>5263333.0</v>
       </c>
       <c r="F21">
         <v>299695.0</v>
       </c>
       <c r="G21">
         <v>1351107.0</v>
       </c>
       <c r="H21">
         <v>470734.0</v>
       </c>
       <c r="I21">
         <v>386000.0</v>
       </c>
       <c r="J21">
         <v>50000.0</v>
       </c>
       <c r="K21">
         <v>50000.0</v>
       </c>
       <c r="L21">
         <v>10000.0</v>
       </c>
       <c r="M21">
         <v>-5037.0</v>
       </c>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
         <v>-7041333.0</v>
       </c>
       <c r="C22">
         <v>-5109342.0</v>
       </c>
       <c r="D22">
         <v>-3757519.0</v>
       </c>
       <c r="E22">
         <v>-7538837.0</v>
       </c>
       <c r="F22">
         <v>-4940548.0</v>
       </c>
       <c r="G22">
         <v>-4378074.0</v>
       </c>
       <c r="H22">
         <v>-3000094.0</v>
       </c>
       <c r="I22">
         <v>-2912875.0</v>
       </c>
       <c r="J22">
         <v>-1751121.0</v>
       </c>
       <c r="K22">
         <v>-13749.0</v>
       </c>
       <c r="L22">
         <v>-13133.0</v>
       </c>
       <c r="M22">
         <v>-76032.0</v>
       </c>
       <c r="N22">
         <v>-14741.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
         <v>2863503.0</v>
       </c>
       <c r="C23"/>
       <c r="D23">
         <v>-376.0</v>
       </c>
       <c r="E23">
         <v>60000.0</v>
       </c>
       <c r="F23">
         <v>-26072.0</v>
       </c>
       <c r="G23">
         <v>1957307.0</v>
       </c>
       <c r="H23">
         <v>2000000.0</v>
       </c>
       <c r="I23">
         <v>772000.0</v>
       </c>
       <c r="J23">
         <v>200000.0</v>
       </c>
       <c r="K23">
         <v>-15577.0</v>
       </c>
       <c r="L23">
         <v>10000.0</v>
       </c>
       <c r="M23">
         <v>-5037.0</v>
       </c>
       <c r="N23">
         <v>22537.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B24">
         <v>-20216.0</v>
       </c>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>-74817.0</v>
       </c>
       <c r="F24">
         <v>-11678.0</v>
       </c>
       <c r="G24">
         <v>-221489.0</v>
       </c>
       <c r="H24">
         <v>-17507.0</v>
       </c>
       <c r="I24">
         <v>-11711.0</v>
       </c>
       <c r="J24">
         <v>-200000.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
         <v>1207634.0</v>
       </c>
       <c r="C25">
         <v>439614.0</v>
       </c>
       <c r="D25">
         <v>-54497.0</v>
       </c>
       <c r="E25">
         <v>112561.0</v>
       </c>
       <c r="F25">
         <v>589995.0</v>
       </c>
       <c r="G25">
         <v>32747.0</v>
       </c>
       <c r="H25">
         <v>8749.0</v>
       </c>
       <c r="I25">
         <v>322973.0</v>
       </c>
       <c r="J25">
         <v>47250.0</v>
       </c>
       <c r="K25">
         <v>-176128.0</v>
       </c>
       <c r="L25">
         <v>10743.0</v>
       </c>
       <c r="M25">
         <v>-2.0</v>
       </c>
       <c r="N25">
         <v>-4741.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26">
         <v>2355000.0</v>
       </c>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26">
         <v>12020000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>-15000.0</v>
       </c>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-15577.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>15000.0</v>
       </c>
       <c r="M26">
         <v>50350.0</v>
       </c>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
         <v>530620.0</v>
       </c>
       <c r="C27">
         <v>609971.0</v>
       </c>
       <c r="D27">
         <v>730209.0</v>
       </c>
       <c r="E27">
         <v>2361475.0</v>
       </c>
       <c r="F27">
         <v>777576.0</v>
       </c>
       <c r="G27">
         <v>640394.0</v>
       </c>
       <c r="H27">
         <v>869147.0</v>
       </c>
       <c r="I27">
         <v>1608853.0</v>
       </c>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
         <v>2863503.0</v>
       </c>
       <c r="C28">
         <v>7776249.0</v>
       </c>
       <c r="D28">
         <v>-295333.0</v>
       </c>
       <c r="E28">
         <v>17343333.0</v>
       </c>
       <c r="F28">
         <v>5414194.0</v>
       </c>
       <c r="G28">
         <v>5174600.0</v>
       </c>
       <c r="H28">
         <v>1830652.0</v>
       </c>
       <c r="I28">
         <v>2064674.0</v>
       </c>
       <c r="J28">
         <v>1808423.0</v>
       </c>
       <c r="K28">
         <v>1808423.0</v>
       </c>
       <c r="L28">
         <v>25000.0</v>
       </c>
       <c r="M28">
         <v>45313.0</v>
       </c>
       <c r="N28">
         <v>23437.0</v>
       </c>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
         <v>-3905194.0</v>
       </c>
       <c r="C29">
         <v>-8179304.0</v>
       </c>
       <c r="D29">
         <v>-8203946.0</v>
       </c>
       <c r="E29">
         <v>-8614133.0</v>
       </c>
       <c r="F29">
         <v>-5847862.0</v>
       </c>
       <c r="G29">
         <v>-4271618.0</v>
       </c>
       <c r="H29">
         <v>-3088406.0</v>
       </c>
       <c r="I29">
         <v>-718274.0</v>
       </c>
       <c r="J29">
         <v>-1609479.0</v>
       </c>
       <c r="K29">
         <v>-838.0</v>
       </c>
       <c r="L29">
         <v>-23876.0</v>
       </c>
       <c r="M29">
         <v>-46729.0</v>
       </c>
       <c r="N29">
         <v>-20991.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B30">
         <v>-20216.0</v>
       </c>
       <c r="C30">
         <v>-4115.0</v>
       </c>
       <c r="D30">
         <v>-376.0</v>
       </c>
       <c r="E30">
         <v>-74817.0</v>
       </c>
       <c r="F30">
         <v>-26072.0</v>
       </c>
       <c r="G30">
         <v>-238485.0</v>
       </c>
       <c r="H30">
         <v>-17237.0</v>
       </c>
       <c r="I30">
         <v>-11711.0</v>
       </c>
@@ -15712,3562 +15929,3632 @@
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AW30"/>
+  <dimension ref="A1:AX30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:49">
+    <row r="1" spans="1:50">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>75</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="D1" t="s">
         <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
+        <v>78</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="H1" t="s">
         <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
+        <v>81</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="L1" t="s">
         <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
+        <v>84</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="P1" t="s">
         <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
+        <v>87</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="T1" t="s">
         <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
+        <v>90</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="X1" t="s">
         <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AB1" t="s">
         <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AF1" t="s">
         <v>97</v>
       </c>
       <c r="AG1" t="s">
         <v>98</v>
       </c>
       <c r="AH1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AJ1" t="s">
         <v>100</v>
       </c>
       <c r="AK1" t="s">
         <v>101</v>
       </c>
       <c r="AL1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AN1" t="s">
         <v>103</v>
       </c>
       <c r="AO1" t="s">
         <v>104</v>
       </c>
       <c r="AP1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="AR1" t="s">
         <v>106</v>
       </c>
       <c r="AS1" t="s">
         <v>107</v>
       </c>
       <c r="AT1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AV1" t="s">
         <v>109</v>
       </c>
       <c r="AW1" t="s">
         <v>110</v>
       </c>
-    </row>
-    <row r="2" spans="1:49">
+      <c r="AX1" t="s">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="2" spans="1:50">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>68596.0</v>
+      </c>
+      <c r="C2">
         <v>24214.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>221836.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>2863238.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1128135.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>164600.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>810284.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1064124.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1517232.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1934565.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>4043279.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>5424912.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>9240241.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>11870526.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1984562.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>805548.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>461933.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>1116448.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>878085.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>789752.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>850717.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>989103.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>419707.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>154911.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>102919.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>643346.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>553187.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>151622.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1337245.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>685193.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>18677.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9508.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436531.0</v>
       </c>
       <c r="AH2">
         <v>436531.0</v>
       </c>
       <c r="AI2">
+        <v>436531.0</v>
+      </c>
+      <c r="AJ2">
         <v>864549.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1316.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>-101806.0</v>
       </c>
-      <c r="AL2"/>
-      <c r="AM2">
+      <c r="AM2"/>
+      <c r="AN2">
         <v>149.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>474.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2154.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>541.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1652.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1167.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1030.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1187.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>10520.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>3004.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>2446.0</v>
       </c>
     </row>
-    <row r="3" spans="1:49">
+    <row r="3" spans="1:50">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
+        <v>4</v>
+      </c>
+      <c r="C3">
         <v>1826</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>18259</v>
-      </c>
-[...1 lines deleted...]
-        <v>1826</v>
       </c>
       <c r="E3">
         <v>1826</v>
       </c>
       <c r="F3">
+        <v>1826</v>
+      </c>
+      <c r="G3">
         <v>2410</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>34</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1737</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>3</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>7</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>8</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>380</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>7056</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>63641</v>
-      </c>
-[...1 lines deleted...]
-        <v>4120</v>
       </c>
       <c r="Q3">
         <v>4120</v>
       </c>
       <c r="R3">
+        <v>2</v>
+      </c>
+      <c r="S3">
         <v>12296</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1151</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>8224</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>4401</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>320629</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>205390</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>103661</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>11578</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1216</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>5038</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>5065</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>6188</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>11298</v>
       </c>
       <c r="AF3">
         <v>11298</v>
       </c>
       <c r="AG3">
+        <v>11298</v>
+      </c>
+      <c r="AH3">
         <v>1739</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>11298</v>
-      </c>
-[...1 lines deleted...]
-        <v>1739</v>
       </c>
       <c r="AJ3">
         <v>1739</v>
       </c>
       <c r="AK3">
         <v>1739</v>
       </c>
       <c r="AL3">
         <v>1739</v>
       </c>
       <c r="AM3">
         <v>1739</v>
       </c>
       <c r="AN3">
-        <v>0</v>
+        <v>1739</v>
       </c>
       <c r="AO3">
         <v>0</v>
       </c>
       <c r="AP3">
         <v>0</v>
       </c>
       <c r="AQ3">
         <v>0</v>
       </c>
       <c r="AR3">
         <v>0</v>
       </c>
       <c r="AS3">
         <v>0</v>
       </c>
       <c r="AT3">
         <v>0</v>
       </c>
       <c r="AU3">
         <v>0</v>
       </c>
       <c r="AV3">
         <v>0</v>
       </c>
       <c r="AW3">
         <v>0</v>
       </c>
-    </row>
-    <row r="4" spans="1:49">
+      <c r="AX3">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:50">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
-      <c r="U4">
+      <c r="U4"/>
+      <c r="V4">
         <v>-60965.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
-      <c r="AG4"/>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
-    </row>
-    <row r="5" spans="1:49">
+      <c r="AX4"/>
+    </row>
+    <row r="5" spans="1:50">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
-      <c r="U5">
+      <c r="U5"/>
+      <c r="V5">
         <v>2812004.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
-      <c r="AC5">
-[...1 lines deleted...]
-      </c>
+      <c r="AC5"/>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
       <c r="AF5">
         <v>0.0</v>
       </c>
-      <c r="AG5"/>
+      <c r="AG5">
+        <v>0.0</v>
+      </c>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
-    </row>
-    <row r="6" spans="1:49">
+      <c r="AX5"/>
+    </row>
+    <row r="6" spans="1:50">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
+        <v>918795.0</v>
+      </c>
+      <c r="C6">
         <v>44382.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-197622.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-2641402.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1735103.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>963535.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-645684.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-253840.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-453108.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-417333.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-2108714.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-1381633.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-3815329.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2630285.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>9885964.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>1179014.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>343615.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-654515.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>238363.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>88333.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-60965.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-138386.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>569396.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>264796.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>51992.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-540427.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>90159.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>401565.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1185623.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>652052.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>666516.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>9169.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-425980.0</v>
       </c>
       <c r="AH6">
         <v>-425980.0</v>
       </c>
       <c r="AI6">
+        <v>-425980.0</v>
+      </c>
+      <c r="AJ6">
         <v>-428018.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-1315.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>103122.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>1199.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-101955.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-325.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-1680.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>1613.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-1111.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>485.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>137.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-157.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-9333.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>7516.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>558.0</v>
       </c>
     </row>
-    <row r="7" spans="1:49">
+    <row r="7" spans="1:50">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7">
+        <v>-1600056.0</v>
+      </c>
+      <c r="C7">
         <v>604652.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>446610.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-376828.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>372247.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>2991220.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-282267.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-160810.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-158648.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-603830.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-448653.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2442989.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-1697576.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-1835402.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-222380.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-2184168.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>629515.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>601593.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-683501.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-553806.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-1107070.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>1639755.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-2467220.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-137929.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>371654.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-807648.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>471729.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>915274.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1552481.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7">
+      <c r="AE7"/>
+      <c r="AF7">
         <v>-148194.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>37634.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>203865.0</v>
       </c>
-      <c r="AH7"/>
-      <c r="AI7">
+      <c r="AI7"/>
+      <c r="AJ7">
         <v>-169478.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-20145.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-43677.0</v>
       </c>
-      <c r="AL7"/>
-      <c r="AM7">
+      <c r="AM7"/>
+      <c r="AN7">
         <v>49887.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>2148.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>4553.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-778.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>3442.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-13036.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-371.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>3379.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-4955.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>2664.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>28215.0</v>
       </c>
     </row>
-    <row r="8" spans="1:49">
+    <row r="8" spans="1:50">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
-      <c r="U8">
+      <c r="U8"/>
+      <c r="V8">
         <v>-1415203.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
-      <c r="AG8"/>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
-    </row>
-    <row r="9" spans="1:49">
+      <c r="AX8"/>
+    </row>
+    <row r="9" spans="1:50">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
+        <v>-11443.0</v>
+      </c>
+      <c r="C9">
         <v>-1191.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-6559204.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>898574.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-5934324.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-7602691.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>-4177416.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-3768759.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-7912492.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-2066504.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2220354.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-6970157.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-322774.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2544658.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-1130365.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>799000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>887094.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1535957.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>350908.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-1005991.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>1415203.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-55188.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-559849.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-1768472.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>946180.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-706533.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-745592.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-603493.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-112557.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>113964.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-189852.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-72661.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-169391.0</v>
       </c>
       <c r="AH9">
         <v>-169391.0</v>
       </c>
       <c r="AI9">
+        <v>-169391.0</v>
+      </c>
+      <c r="AJ9">
         <v>-24022.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>1673.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-41693.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>759.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-12083.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>4172.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-22253.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>905.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>-905.0</v>
       </c>
-      <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-    </row>
-    <row r="10" spans="1:49">
+      <c r="AX9"/>
+    </row>
+    <row r="10" spans="1:50">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
+        <v>-47263.0</v>
+      </c>
+      <c r="C10">
         <v>-133255.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>8682.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-28426.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>43613.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-106258.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-31096.0</v>
       </c>
-      <c r="H10"/>
-[...2 lines deleted...]
-      </c>
+      <c r="I10"/>
       <c r="J10">
         <v>0.0</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
-      <c r="L10"/>
+      <c r="L10">
+        <v>0.0</v>
+      </c>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10">
         <v>27.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-36.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1289.0</v>
       </c>
       <c r="Q10">
         <v>1289.0</v>
       </c>
       <c r="R10">
+        <v>1289.0</v>
+      </c>
+      <c r="S10">
         <v>14502.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-13324.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-217.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-967.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-21.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1380.0</v>
       </c>
       <c r="X10">
         <v>-1380.0</v>
       </c>
       <c r="Y10">
+        <v>-1380.0</v>
+      </c>
+      <c r="Z10">
         <v>-409716.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-1380.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>1522349.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>577648.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2129854.0</v>
       </c>
-      <c r="AD10">
-[...1 lines deleted...]
-      </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
         <v>0.0</v>
       </c>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
         <v>0.0</v>
       </c>
-      <c r="AI10"/>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
       <c r="AU10"/>
       <c r="AV10"/>
       <c r="AW10"/>
-    </row>
-    <row r="11" spans="1:49">
+      <c r="AX10"/>
+    </row>
+    <row r="11" spans="1:50">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>5295233.0</v>
       </c>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
         <v>-1365443.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-92781.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-360658.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1418270.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1912824.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-711941.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>84244.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-170474.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-616625.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>631713.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-73725.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-171481.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>122148.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-314811.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>931336.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>725801.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1417587.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>2202252.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>160867.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>186666.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>331714.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-88425.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-9504.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>27500.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>3141.0</v>
       </c>
-      <c r="AM11">
-[...2 lines deleted...]
-      <c r="AN11"/>
+      <c r="AN11">
+        <v>0.0</v>
+      </c>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
-    </row>
-    <row r="12" spans="1:49">
+      <c r="AX11"/>
+    </row>
+    <row r="12" spans="1:50">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>263188.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>366754.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>838621.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>912755.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>344192.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>378468.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>198057.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>93360.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>422718.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>60975.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>401484.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>203514.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>50340.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>21703.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>56097.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>155744.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>255744.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>414582.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1931826.0</v>
       </c>
       <c r="AE12">
         <v>1931826.0</v>
       </c>
       <c r="AF12">
         <v>1931826.0</v>
       </c>
       <c r="AG12">
         <v>1931826.0</v>
       </c>
       <c r="AH12">
-        <v>0.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>1931826.0</v>
+      </c>
+      <c r="AI12">
+        <v>0.0</v>
+      </c>
+      <c r="AJ12"/>
       <c r="AK12">
         <v>47250.0</v>
       </c>
       <c r="AL12">
+        <v>47250.0</v>
+      </c>
+      <c r="AM12">
         <v>-5076.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>47250.0</v>
       </c>
-      <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
-    </row>
-    <row r="13" spans="1:49">
+      <c r="AX12"/>
+    </row>
+    <row r="13" spans="1:50">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-768065.0</v>
       </c>
       <c r="N13">
+        <v>-768065.0</v>
+      </c>
+      <c r="O13">
         <v>-3014644.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>1000802.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-2623799.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>1160691.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>210224.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-309144.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>368158.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2350832.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2311589.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-2537704.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>1704268.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-403045.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-223263.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1532132.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>587431.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-2165725.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1844646.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-2160594.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-50572.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-392503.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>41542.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-57031.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-47200.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>22524.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-29633.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>22524.0</v>
       </c>
-      <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
-    </row>
-    <row r="14" spans="1:49">
+      <c r="AX13"/>
+    </row>
+    <row r="14" spans="1:50">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>197592.0</v>
+      </c>
+      <c r="C14">
         <v>197921.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>134964.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>7766.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>10553.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>121182.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>11561.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>11740.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>12014.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>17371.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>17525.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>17671.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>18342.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>18449.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17016.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>13466.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>14172.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>14350.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>14721.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>14402.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>14421.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>-44766.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>56950.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>12426.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>2445.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-27282.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11855.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11327.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11018.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>107.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>1461.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35504.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50087.0</v>
       </c>
       <c r="AH14">
         <v>50087.0</v>
       </c>
       <c r="AI14">
+        <v>50087.0</v>
+      </c>
+      <c r="AJ14">
         <v>50058.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14583.0</v>
       </c>
       <c r="AK14">
         <v>14583.0</v>
       </c>
       <c r="AL14">
         <v>14583.0</v>
       </c>
       <c r="AM14">
         <v>14583.0</v>
       </c>
-      <c r="AN14"/>
+      <c r="AN14">
+        <v>14583.0</v>
+      </c>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
-    </row>
-    <row r="15" spans="1:49">
+      <c r="AX14"/>
+    </row>
+    <row r="15" spans="1:50">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
-      <c r="V15">
+      <c r="V15"/>
+      <c r="W15">
         <v>15000.0</v>
       </c>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
-[...1 lines deleted...]
-      </c>
+      <c r="AC15"/>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
       <c r="AF15">
         <v>0.0</v>
       </c>
       <c r="AG15">
         <v>0.0</v>
       </c>
       <c r="AH15">
         <v>0.0</v>
       </c>
-      <c r="AI15"/>
+      <c r="AI15">
+        <v>0.0</v>
+      </c>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
-    </row>
-    <row r="16" spans="1:49">
+      <c r="AX15"/>
+    </row>
+    <row r="16" spans="1:50">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16">
+        <v>987391.0</v>
+      </c>
+      <c r="C16">
         <v>68596.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>24214.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>221836.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>2863238.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1128135.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>164600.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>810284.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>1064124.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>1517232.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>1934565.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4043279.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>5424912.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>9240241.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>11870526.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1984562.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>805548.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>461933.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>1116448.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>878085.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>789752.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>850717.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>989103.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>419707.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>154911.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>102919.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>643346.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>553187.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>151622.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>685193.0</v>
       </c>
       <c r="AE16">
         <v>685193.0</v>
       </c>
       <c r="AF16">
+        <v>685193.0</v>
+      </c>
+      <c r="AG16">
         <v>18677.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>10551.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>436531.0</v>
       </c>
       <c r="AI16">
         <v>436531.0</v>
       </c>
       <c r="AJ16">
+        <v>436531.0</v>
+      </c>
+      <c r="AK16">
         <v>1.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>1316.0</v>
       </c>
-      <c r="AL16"/>
-      <c r="AM16">
+      <c r="AM16"/>
+      <c r="AN16">
         <v>-101806.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>149.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>474.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2154.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>541.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>1652.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>1167.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1030.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>1187.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>10520.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>3004.0</v>
       </c>
     </row>
-    <row r="17" spans="1:49">
+    <row r="17" spans="1:50">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
-      <c r="U17">
+      <c r="U17"/>
+      <c r="V17">
         <v>57922.0</v>
       </c>
-      <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
-      <c r="AC17">
-[...1 lines deleted...]
-      </c>
+      <c r="AC17"/>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
       <c r="AF17">
         <v>0.0</v>
       </c>
-      <c r="AG17"/>
+      <c r="AG17">
+        <v>0.0</v>
+      </c>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
-    </row>
-    <row r="18" spans="1:49">
+      <c r="AX17"/>
+    </row>
+    <row r="18" spans="1:50">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>-2345654.0</v>
+      </c>
+      <c r="C18">
         <v>-272325.0</v>
       </c>
-      <c r="C18">
-[...1 lines deleted...]
-      </c>
       <c r="D18">
+        <v>-566705.0</v>
+      </c>
+      <c r="E18">
         <v>-1880206.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-1206043.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-3594848.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-1682658.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-1494232.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-1409940.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-1250919.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-2078870.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-2296203.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-2578331.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-3020745.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1878242.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-3367995.0</v>
       </c>
-      <c r="Q18">
-[...1 lines deleted...]
-      </c>
       <c r="R18">
+        <v>-421970.0</v>
+      </c>
+      <c r="S18">
         <v>-737467.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-1610212.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-1580674.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1945581.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>182381.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-3120299.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-1139847.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-193853.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-1508546.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>137597.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>410731.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-2145695.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18">
+      <c r="AE18"/>
+      <c r="AF18">
         <v>-595601.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-133330.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-624241.0</v>
       </c>
-      <c r="AH18"/>
-      <c r="AI18">
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>-587018.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-22374.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>100968.0</v>
       </c>
-      <c r="AL18"/>
-      <c r="AM18">
+      <c r="AM18"/>
+      <c r="AN18">
         <v>-99801.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-325.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-1680.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-2387.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-1111.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-14515.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-5863.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-157.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-23296.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-23834.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>558.0</v>
       </c>
     </row>
-    <row r="19" spans="1:49">
+    <row r="19" spans="1:50">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
-[...1 lines deleted...]
-      </c>
+      <c r="D19"/>
       <c r="E19">
+        <v>0.0</v>
+      </c>
+      <c r="F19">
         <v>-1826.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-2410.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>36.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-1741.0</v>
       </c>
-      <c r="I19">
-[...1 lines deleted...]
-      </c>
       <c r="J19">
+        <v>0.0</v>
+      </c>
+      <c r="K19">
         <v>3.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-7.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>8.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-380.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-7056.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-63641.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-4120.0</v>
       </c>
-      <c r="Q19">
-[...1 lines deleted...]
-      </c>
       <c r="R19">
+        <v>0.0</v>
+      </c>
+      <c r="S19">
         <v>-12296.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-1151.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-8224.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-4401.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>82144.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-205390.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-103661.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-11578.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-946.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-5038.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-5065.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-6188.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-413.0</v>
       </c>
-      <c r="AE19">
-[...1 lines deleted...]
-      </c>
       <c r="AF19">
         <v>0.0</v>
       </c>
       <c r="AG19">
         <v>0.0</v>
       </c>
       <c r="AH19">
         <v>0.0</v>
       </c>
-      <c r="AI19"/>
+      <c r="AI19">
+        <v>0.0</v>
+      </c>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
-    </row>
-    <row r="20" spans="1:49">
+      <c r="AX19"/>
+    </row>
+    <row r="20" spans="1:50">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
         <v>99115.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>365285.0</v>
       </c>
-      <c r="D20">
-[...1 lines deleted...]
-      </c>
       <c r="E20">
+        <v>0.0</v>
+      </c>
+      <c r="F20">
         <v>2956615.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>5000004.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>1642500.0</v>
       </c>
-      <c r="H20">
-[...1 lines deleted...]
-      </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
+        <v>0.0</v>
+      </c>
+      <c r="M20">
         <v>780000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>60000.0</v>
       </c>
-      <c r="N20">
-[...1 lines deleted...]
-      </c>
       <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
         <v>12020000.0</v>
       </c>
-      <c r="P20">
-[...1 lines deleted...]
-      </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
+        <v>0.0</v>
+      </c>
+      <c r="S20">
         <v>440001.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1380000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>3114499.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>179999.0</v>
       </c>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
-    </row>
-    <row r="21" spans="1:49">
+      <c r="AX20"/>
+    </row>
+    <row r="21" spans="1:50">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21">
+        <v>3275000.0</v>
+      </c>
+      <c r="C21">
         <v>193610.0</v>
       </c>
-      <c r="C21">
-[...3 lines deleted...]
-      <c r="E21"/>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
+        <v>-751122.0</v>
+      </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-463061.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>572118.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1024688.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
-[...1 lines deleted...]
-      </c>
+      <c r="N21"/>
       <c r="O21">
         <v>-266667.0</v>
       </c>
       <c r="P21">
+        <v>-266667.0</v>
+      </c>
+      <c r="Q21">
         <v>4800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>730000.0</v>
       </c>
       <c r="R21">
         <v>730000.0</v>
       </c>
       <c r="S21">
+        <v>730000.0</v>
+      </c>
+      <c r="T21">
         <v>12902.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12902.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>299695.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2351107.0</v>
       </c>
       <c r="W21">
         <v>-2351107.0</v>
       </c>
       <c r="X21">
-        <v>1654207.0</v>
+        <v>-2351107.0</v>
       </c>
       <c r="Y21">
         <v>1654207.0</v>
       </c>
       <c r="Z21">
-        <v>1370000.0</v>
+        <v>1654207.0</v>
       </c>
       <c r="AA21">
         <v>1370000.0</v>
       </c>
       <c r="AB21">
-        <v>-370000.0</v>
+        <v>1370000.0</v>
       </c>
       <c r="AC21">
         <v>-370000.0</v>
       </c>
       <c r="AD21">
         <v>-370000.0</v>
       </c>
       <c r="AE21">
         <v>-370000.0</v>
       </c>
       <c r="AF21">
+        <v>-370000.0</v>
+      </c>
+      <c r="AG21">
         <v>70000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>316000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000.0</v>
       </c>
       <c r="AI21">
         <v>50000.0</v>
       </c>
       <c r="AJ21">
         <v>50000.0</v>
       </c>
       <c r="AK21">
         <v>50000.0</v>
       </c>
       <c r="AL21">
+        <v>50000.0</v>
+      </c>
+      <c r="AM21">
         <v>21059.0</v>
       </c>
-      <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
-    </row>
-    <row r="22" spans="1:49">
+      <c r="AX21"/>
+    </row>
+    <row r="22" spans="1:50">
       <c r="A22" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B22">
+        <v>-2009784.0</v>
+      </c>
+      <c r="C22">
         <v>-1787436.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-1681612.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-1549524.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-2022761.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-100247.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-1662712.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-1690551.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-1655832.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-467300.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>-1945803.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-134652.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1264262.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2034356.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-2521718.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-1538095.0</v>
       </c>
-      <c r="Q22">
-[...1 lines deleted...]
-      </c>
       <c r="R22">
+        <v>-1444123.0</v>
+      </c>
+      <c r="S22">
         <v>-1539253.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1037172.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-1454617.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-909506.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-2133661.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-705646.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-960716.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-578051.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-728497.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-496693.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-766549.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-1012626.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-1976553.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-437570.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-206468.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-879932.0</v>
       </c>
       <c r="AH22">
         <v>-879932.0</v>
       </c>
       <c r="AI22">
+        <v>-879932.0</v>
+      </c>
+      <c r="AJ22">
         <v>-465859.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2847.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>144645.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-2701.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-149688.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-2473.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-6233.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-1609.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-4553.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-1479.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-5492.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-3536.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>-18341.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>-26498.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>-27657.0</v>
       </c>
     </row>
-    <row r="23" spans="1:49">
+    <row r="23" spans="1:50">
       <c r="A23" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B23">
+        <v>3275000.0</v>
+      </c>
+      <c r="C23">
         <v>292725.0</v>
       </c>
-      <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>-2956615.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-1605000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>830000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>775000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-840000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>780000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-1075333.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>60000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>12020000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4800000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>730000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-390000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>390000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1347000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1347000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2226000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2226000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1392309.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1370000.0</v>
       </c>
-      <c r="Z23"/>
-      <c r="AA23">
+      <c r="AA23"/>
+      <c r="AB23">
         <v>-5038.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-370000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-413.0</v>
       </c>
-      <c r="AD23">
-[...1 lines deleted...]
-      </c>
       <c r="AE23">
+        <v>0.0</v>
+      </c>
+      <c r="AF23">
         <v>-11298.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>496001.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-120000.0</v>
       </c>
-      <c r="AH23">
-[...1 lines deleted...]
-      </c>
       <c r="AI23">
+        <v>0.0</v>
+      </c>
+      <c r="AJ23">
         <v>-27500.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>20930.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>48559.0</v>
       </c>
-      <c r="AL23"/>
-      <c r="AM23">
+      <c r="AM23"/>
+      <c r="AN23">
         <v>-15577.0</v>
       </c>
-      <c r="AN23"/>
       <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>-11000.0</v>
       </c>
-      <c r="AQ23"/>
-      <c r="AR23">
+      <c r="AR23"/>
+      <c r="AS23">
         <v>15000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>6000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5037.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>27926.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>50350.0</v>
       </c>
-      <c r="AW23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:49">
+      <c r="AX23"/>
+    </row>
+    <row r="24" spans="1:50">
       <c r="A24" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B24">
+        <v>164</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24">
         <v>1695.0</v>
       </c>
-      <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
-      <c r="G24">
+      <c r="G24"/>
+      <c r="H24">
         <v>36.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-1742.0</v>
       </c>
-      <c r="I24"/>
-      <c r="J24">
+      <c r="J24"/>
+      <c r="K24">
         <v>-376.0</v>
       </c>
-      <c r="K24"/>
       <c r="L24"/>
-      <c r="M24">
+      <c r="M24"/>
+      <c r="N24">
         <v>-380.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-74817.0</v>
       </c>
-      <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>-11678.0</v>
       </c>
-      <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-4401.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-238485.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-218070.0</v>
       </c>
-      <c r="X24"/>
-      <c r="Y24">
+      <c r="Y24"/>
+      <c r="Z24">
         <v>-11578.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-5065.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-6188.0</v>
       </c>
-      <c r="AD24">
-[...1 lines deleted...]
-      </c>
       <c r="AE24">
+        <v>0.0</v>
+      </c>
+      <c r="AF24">
         <v>-11298.0</v>
       </c>
-      <c r="AF24">
-[...1 lines deleted...]
-      </c>
       <c r="AG24">
+        <v>0.0</v>
+      </c>
+      <c r="AH24">
         <v>1739.0</v>
       </c>
-      <c r="AH24">
-[...1 lines deleted...]
-      </c>
       <c r="AI24">
-        <v>-200000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AJ24">
         <v>-200000.0</v>
       </c>
       <c r="AK24">
         <v>-200000.0</v>
       </c>
       <c r="AL24">
         <v>-200000.0</v>
       </c>
-      <c r="AM24"/>
+      <c r="AM24">
+        <v>-200000.0</v>
+      </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
-    </row>
-    <row r="25" spans="1:49">
+      <c r="AX24"/>
+    </row>
+    <row r="25" spans="1:50">
       <c r="A25" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B25">
+        <v>985428.0</v>
+      </c>
+      <c r="C25">
         <v>627574.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>343259.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-71196.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>307997.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-6225925.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-601725.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2584642.0</v>
       </c>
-      <c r="I25">
-[...1 lines deleted...]
-      </c>
       <c r="J25">
+        <v>392599.0</v>
+      </c>
+      <c r="K25">
         <v>588203.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-331958.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2380945.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2353790.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>111300.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-32.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1293.0</v>
       </c>
-      <c r="Q25">
-[...1 lines deleted...]
-      </c>
       <c r="R25">
+        <v>378468.0</v>
+      </c>
+      <c r="S25">
         <v>-1742784.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>500137.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1363179.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-1141254.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>32747.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>634220.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-57513.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-89.0</v>
       </c>
-      <c r="Z25"/>
-      <c r="AA25">
+      <c r="AA25"/>
+      <c r="AB25">
         <v>-386866.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>931336.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>8838.0</v>
       </c>
-      <c r="AD25"/>
-      <c r="AE25">
+      <c r="AE25"/>
+      <c r="AF25">
         <v>2187352.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>160867.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>93181.0</v>
       </c>
-      <c r="AH25"/>
-      <c r="AI25">
+      <c r="AI25"/>
+      <c r="AJ25">
         <v>-88425.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-5076.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>177244.0</v>
       </c>
-      <c r="AL25"/>
-      <c r="AM25">
+      <c r="AM25"/>
+      <c r="AN25">
         <v>-67312.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>35129.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>39540.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-10743.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-4553.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-1479.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>4508.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>29303.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>1659.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>3502.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>2343.0</v>
       </c>
     </row>
-    <row r="26" spans="1:49">
+    <row r="26" spans="1:50">
       <c r="A26" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
-[...1 lines deleted...]
-      </c>
+      <c r="R26"/>
       <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="T26"/>
-      <c r="U26">
+      <c r="T26">
+        <v>0.0</v>
+      </c>
+      <c r="U26"/>
+      <c r="V26">
         <v>179999.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>15000.0</v>
       </c>
-      <c r="W26">
-[...1 lines deleted...]
-      </c>
       <c r="X26">
+        <v>0.0</v>
+      </c>
+      <c r="Y26">
         <v>-15000.0</v>
       </c>
-      <c r="Y26">
-[...2 lines deleted...]
-      <c r="Z26"/>
+      <c r="Z26">
+        <v>0.0</v>
+      </c>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>159000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1464871.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>129.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1449423.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>129.0</v>
       </c>
-      <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
-    </row>
-    <row r="27" spans="1:49">
+      <c r="AX26"/>
+    </row>
+    <row r="27" spans="1:50">
       <c r="A27" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B27">
+        <v>81166.0</v>
+      </c>
+      <c r="C27">
         <v>86790.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>208333.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>107750.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>127747.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>-378668.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>250724.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>345388.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>392527.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>-197163.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>298068.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>263759.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>365545.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>726320.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>912513.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>343629.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>379013.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>198139.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>96891.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>421571.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>60975.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>367677.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>201007.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>50033.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>21677.0</v>
       </c>
-      <c r="Z27"/>
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27">
         <v>155744.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>255744.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>405744.0</v>
       </c>
-      <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
-      <c r="AG27">
+      <c r="AG27"/>
+      <c r="AH27">
         <v>-47250.0</v>
       </c>
-      <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
-    </row>
-    <row r="28" spans="1:49">
+      <c r="AX27"/>
+    </row>
+    <row r="28" spans="1:50">
       <c r="A28" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B28">
+        <v>3275000.0</v>
+      </c>
+      <c r="C28">
         <v>292725.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>365285.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-751122.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>2956615.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>4536943.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>609618.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1854688.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>775000.0</v>
       </c>
-      <c r="J28">
-[...1 lines deleted...]
-      </c>
       <c r="K28">
         <v>0.0</v>
       </c>
       <c r="L28">
+        <v>0.0</v>
+      </c>
+      <c r="M28">
         <v>780000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1075333.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-206667.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12020000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>4800000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>730000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>50001.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>1782902.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1754597.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1826694.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-51607.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>3587000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>1377309.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>261898.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>919923.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-55744.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>8756.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>957717.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>196174.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>1230000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>142499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>200000.0</v>
       </c>
       <c r="AH28">
         <v>200000.0</v>
       </c>
       <c r="AI28">
+        <v>200000.0</v>
+      </c>
+      <c r="AJ28">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>21059.0</v>
       </c>
       <c r="AK28">
         <v>21059.0</v>
       </c>
       <c r="AL28">
         <v>21059.0</v>
       </c>
       <c r="AM28">
+        <v>21059.0</v>
+      </c>
+      <c r="AN28">
         <v>129.0</v>
       </c>
-      <c r="AN28"/>
       <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>4000.0</v>
       </c>
-      <c r="AQ28"/>
-      <c r="AR28">
+      <c r="AR28"/>
+      <c r="AS28">
         <v>15000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>6000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>31350.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>13963.0</v>
       </c>
-      <c r="AV28"/>
       <c r="AW28"/>
-    </row>
-    <row r="29" spans="1:49">
+      <c r="AX28"/>
+    </row>
+    <row r="29" spans="1:50">
       <c r="A29" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B29">
+        <v>-2345654.0</v>
+      </c>
+      <c r="C29">
         <v>-270499.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-548446.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-1882032.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-1204217.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-3592438.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>-1682694.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-1494233.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-1409939.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1250922.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-2078863.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-2296211.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-2577951.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-3013689.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-1814601.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-3363875.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-421968.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-725171.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>-1609061.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-1572450.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1941180.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-138248.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-2914909.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1036186.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-182275.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1507330.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>142635.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>415796.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-2139507.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>496403.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-584303.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-133330.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-625980.0</v>
       </c>
       <c r="AH29">
         <v>-625980.0</v>
       </c>
       <c r="AI29">
+        <v>-625980.0</v>
+      </c>
+      <c r="AJ29">
         <v>-585279.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-22374.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>100968.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>1199.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-99801.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-325.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-1680.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-2387.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-1111.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>-14515.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>-5863.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>-157.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-23296.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>-23834.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>558.0</v>
       </c>
     </row>
-    <row r="30" spans="1:49">
+    <row r="30" spans="1:50">
       <c r="A30" t="s">
-        <v>169</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>170</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>-131.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-18259.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1826.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1826.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-2410.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>36.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-1741.0</v>
       </c>
-      <c r="I30"/>
-      <c r="J30">
+      <c r="J30"/>
+      <c r="K30">
         <v>3.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-7.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-380.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-7056.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-63641.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4120.0</v>
       </c>
       <c r="Q30">
         <v>-4120.0</v>
       </c>
       <c r="R30">
+        <v>-4120.0</v>
+      </c>
+      <c r="S30">
         <v>-12296.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-1151.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-8224.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-4401.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>82144.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-205390.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-103661.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-11578.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-946.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5038.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-5065.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-6188.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-413.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11298.0</v>
       </c>
       <c r="AF30">
         <v>-11298.0</v>
       </c>
       <c r="AG30">
+        <v>-11298.0</v>
+      </c>
+      <c r="AH30">
         <v>1739.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-11298.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-1739.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-200000.0</v>
       </c>
       <c r="AK30">
         <v>-200000.0</v>
       </c>
       <c r="AL30">
         <v>-200000.0</v>
       </c>
       <c r="AM30">
         <v>-200000.0</v>
       </c>
-      <c r="AN30"/>
+      <c r="AN30">
+        <v>-200000.0</v>
+      </c>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
       <c r="AS30"/>
       <c r="AT30"/>
       <c r="AU30"/>
       <c r="AV30"/>
       <c r="AW30"/>
+      <c r="AX30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>