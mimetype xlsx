--- v0 (2026-06-04)
+++ v1 (2026-07-29)
@@ -6644,51 +6644,51 @@
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
     </row>
     <row r="10" spans="1:89">
       <c r="A10" t="s">
         <v>35</v>
       </c>
       <c r="B10">
         <v>2467000000.0</v>
       </c>
       <c r="C10">
-        <v>2636000000.0</v>
+        <v>2375000000.0</v>
       </c>
       <c r="D10">
         <v>3221000000.0</v>
       </c>
       <c r="E10">
         <v>2882000000.0</v>
       </c>
       <c r="F10">
         <v>4329000000.0</v>
       </c>
       <c r="G10">
         <v>3410000000.0</v>
       </c>
       <c r="H10">
         <v>5259000000.0</v>
       </c>
       <c r="I10">
         <v>4554000000.0</v>
       </c>
       <c r="J10">
         <v>3290000000.0</v>
       </c>
       <c r="K10">
         <v>2505000000.0</v>
       </c>
@@ -7032,60 +7032,60 @@
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
     </row>
     <row r="12" spans="1:89">
       <c r="A12" t="s">
         <v>37</v>
       </c>
       <c r="B12">
         <v>56874000000.0</v>
       </c>
       <c r="C12">
-        <v>57197000000.0</v>
+        <v>32858000000.0</v>
       </c>
       <c r="D12">
         <v>33588000000.0</v>
       </c>
       <c r="E12">
         <v>32740000000.0</v>
       </c>
       <c r="F12">
-        <v>30647000000.0</v>
+        <v>31352000000.0</v>
       </c>
       <c r="G12">
         <v>31049000000.0</v>
       </c>
       <c r="H12">
         <v>32464000000.0</v>
       </c>
       <c r="I12">
         <v>29243000000.0</v>
       </c>
       <c r="J12">
         <v>27024000000.0</v>
       </c>
       <c r="K12">
         <v>26557000000.0</v>
       </c>
       <c r="L12">
         <v>53639000000.0</v>
       </c>
       <c r="M12">
         <v>53065000000.0</v>
       </c>
       <c r="N12">
         <v>50858000000.0</v>
       </c>
@@ -8803,60 +8803,60 @@
       </c>
       <c r="CE20">
         <v>2873861000.0</v>
       </c>
       <c r="CF20">
         <v>1074017000.0</v>
       </c>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20">
         <v>959600000.0</v>
       </c>
       <c r="CJ20"/>
       <c r="CK20">
         <v>920278000.0</v>
       </c>
     </row>
     <row r="21" spans="1:89">
       <c r="A21" t="s">
         <v>46</v>
       </c>
       <c r="B21">
         <v>6761000000.0</v>
       </c>
       <c r="C21">
-        <v>424000000.0</v>
+        <v>7065000000.0</v>
       </c>
       <c r="D21">
         <v>6892000000.0</v>
       </c>
       <c r="E21">
         <v>6747000000.0</v>
       </c>
       <c r="F21">
-        <v>6113000000.0</v>
+        <v>6534000000.0</v>
       </c>
       <c r="G21">
         <v>6396000000.0</v>
       </c>
       <c r="H21">
         <v>6180000000.0</v>
       </c>
       <c r="I21">
         <v>5782000000.0</v>
       </c>
       <c r="J21">
         <v>5447000000.0</v>
       </c>
       <c r="K21">
         <v>5045000000.0</v>
       </c>
       <c r="L21">
         <v>4439000000.0</v>
       </c>
       <c r="M21">
         <v>4317000000.0</v>
       </c>
       <c r="N21">
         <v>4158000000.0</v>
       </c>
@@ -10306,51 +10306,51 @@
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
     </row>
     <row r="28" spans="1:89">
       <c r="A28" t="s">
         <v>53</v>
       </c>
       <c r="B28">
         <v>2302000000.0</v>
       </c>
       <c r="C28">
-        <v>2132000000.0</v>
+        <v>2393000000.0</v>
       </c>
       <c r="D28">
         <v>1549000000.0</v>
       </c>
       <c r="E28">
         <v>1893000000.0</v>
       </c>
       <c r="F28">
         <v>441000000.0</v>
       </c>
       <c r="G28">
         <v>1296000000.0</v>
       </c>
       <c r="H28">
         <v>-690000000.0</v>
       </c>
       <c r="I28">
         <v>7000000.0</v>
       </c>
       <c r="J28">
         <v>984000000.0</v>
       </c>
       <c r="K28">
         <v>1776000000.0</v>
       </c>
@@ -10710,51 +10710,51 @@
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
       <c r="CA29"/>
       <c r="CB29"/>
       <c r="CC29"/>
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
     </row>
     <row r="30" spans="1:89">
       <c r="A30" t="s">
         <v>55</v>
       </c>
       <c r="B30">
         <v>308000000.0</v>
       </c>
       <c r="C30">
-        <v>473000000.0</v>
+        <v>18024000000.0</v>
       </c>
       <c r="D30">
         <v>17323000000.0</v>
       </c>
       <c r="E30">
         <v>16258000000.0</v>
       </c>
       <c r="F30">
         <v>15177000000.0</v>
       </c>
       <c r="G30">
         <v>13851000000.0</v>
       </c>
       <c r="H30">
         <v>12852000000.0</v>
       </c>
       <c r="I30">
         <v>11478000000.0</v>
       </c>
       <c r="J30">
         <v>10538000000.0</v>
       </c>
       <c r="K30">
         <v>9419000000.0</v>
       </c>
@@ -11265,60 +11265,60 @@
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
       <c r="BZ32"/>
       <c r="CA32"/>
       <c r="CB32"/>
       <c r="CC32"/>
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
     </row>
     <row r="33" spans="1:89">
       <c r="A33" t="s">
         <v>58</v>
       </c>
       <c r="B33">
         <v>107020000000.0</v>
       </c>
       <c r="C33">
-        <v>5272000000.0</v>
+        <v>57871000000.0</v>
       </c>
       <c r="D33">
         <v>55452000000.0</v>
       </c>
       <c r="E33">
         <v>52943000000.0</v>
       </c>
       <c r="F33">
-        <v>16217000000.0</v>
+        <v>51525000000.0</v>
       </c>
       <c r="G33">
         <v>49609000000.0</v>
       </c>
       <c r="H33">
         <v>49645000000.0</v>
       </c>
       <c r="I33">
         <v>70135000000.0</v>
       </c>
       <c r="J33">
         <v>84496000000.0</v>
       </c>
       <c r="K33">
         <v>67031000000.0</v>
       </c>
       <c r="L33">
         <v>4830000000.0</v>
       </c>
       <c r="M33">
         <v>4811000000.0</v>
       </c>
       <c r="N33">
         <v>4791000000.0</v>
       </c>
@@ -11723,60 +11723,60 @@
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
     </row>
     <row r="35" spans="1:89">
       <c r="A35" t="s">
         <v>60</v>
       </c>
       <c r="B35">
         <v>101076000000.0</v>
       </c>
       <c r="C35">
-        <v>100042000000.0</v>
+        <v>79076000000.0</v>
       </c>
       <c r="D35">
         <v>77456000000.0</v>
       </c>
       <c r="E35">
         <v>74765000000.0</v>
       </c>
       <c r="F35">
-        <v>74071000000.0</v>
+        <v>72293000000.0</v>
       </c>
       <c r="G35">
         <v>86840000000.0</v>
       </c>
       <c r="H35">
         <v>68908000000.0</v>
       </c>
       <c r="I35">
         <v>78743000000.0</v>
       </c>
       <c r="J35">
         <v>76659000000.0</v>
       </c>
       <c r="K35">
         <v>73154000000.0</v>
       </c>
       <c r="L35">
         <v>3695000000.0</v>
       </c>
       <c r="M35">
         <v>3696000000.0</v>
       </c>
       <c r="N35">
         <v>3696000000.0</v>
       </c>
@@ -11984,60 +11984,60 @@
       <c r="CD35">
         <v>3381736000.0</v>
       </c>
       <c r="CE35">
         <v>3411820000.0</v>
       </c>
       <c r="CF35">
         <v>77536000.0</v>
       </c>
       <c r="CG35"/>
       <c r="CH35"/>
       <c r="CI35">
         <v>2393384000.0</v>
       </c>
       <c r="CJ35"/>
       <c r="CK35"/>
     </row>
     <row r="36" spans="1:89">
       <c r="A36" t="s">
         <v>61</v>
       </c>
       <c r="B36">
         <v>88797000000.0</v>
       </c>
       <c r="C36">
-        <v>-6539000000.0</v>
+        <v>2297000000.0</v>
       </c>
       <c r="D36">
         <v>2240000000.0</v>
       </c>
       <c r="E36">
         <v>2223000000.0</v>
       </c>
       <c r="F36">
-        <v>61360000000.0</v>
+        <v>2045000000.0</v>
       </c>
       <c r="G36">
         <v>2236000000.0</v>
       </c>
       <c r="H36">
         <v>1889000000.0</v>
       </c>
       <c r="I36">
         <v>-3004000000.0</v>
       </c>
       <c r="J36">
         <v>16049000000.0</v>
       </c>
       <c r="K36">
         <v>-59604000000.0</v>
       </c>
       <c r="L36">
         <v>-3705000000.0</v>
       </c>
       <c r="M36">
         <v>-3576000000.0</v>
       </c>
       <c r="N36">
         <v>-3433000000.0</v>
       </c>
@@ -12459,51 +12459,53 @@
     <row r="38" spans="1:89">
       <c r="A38" t="s">
         <v>63</v>
       </c>
       <c r="B38">
         <v>30584000000.0</v>
       </c>
       <c r="C38">
         <v>27911000000.0</v>
       </c>
       <c r="D38">
         <v>106636000000.0</v>
       </c>
       <c r="E38">
         <v>102331000000.0</v>
       </c>
       <c r="F38">
         <v>27263000000.0</v>
       </c>
       <c r="G38">
         <v>95372000000.0</v>
       </c>
       <c r="H38">
         <v>94672000000.0</v>
       </c>
-      <c r="I38"/>
+      <c r="I38">
+        <v>88824000000.0</v>
+      </c>
       <c r="J38">
         <v>84496000000.0</v>
       </c>
       <c r="K38">
         <v>80614000000.0</v>
       </c>
       <c r="L38">
         <v>15533000000.0</v>
       </c>
       <c r="M38">
         <v>15145000000.0</v>
       </c>
       <c r="N38">
         <v>5203000000.0</v>
       </c>
       <c r="O38">
         <v>-36203000000.0</v>
       </c>
       <c r="P38">
         <v>-33824000000.0</v>
       </c>
       <c r="Q38">
         <v>-25221000000.0</v>
       </c>
       <c r="R38">
@@ -12703,60 +12705,60 @@
       </c>
       <c r="CE38">
         <v>3401480000.0</v>
       </c>
       <c r="CF38">
         <v>1592227000.0</v>
       </c>
       <c r="CG38"/>
       <c r="CH38"/>
       <c r="CI38">
         <v>-72549000.0</v>
       </c>
       <c r="CJ38"/>
       <c r="CK38">
         <v>3195951000.0</v>
       </c>
     </row>
     <row r="39" spans="1:89">
       <c r="A39" t="s">
         <v>64</v>
       </c>
       <c r="B39">
         <v>-54407000000.0</v>
       </c>
       <c r="C39">
-        <v>18161000000.0</v>
+        <v>261000000.0</v>
       </c>
       <c r="D39">
         <v>273000000.0</v>
       </c>
       <c r="E39">
         <v>390000000.0</v>
       </c>
       <c r="F39">
-        <v>8905000000.0</v>
+        <v>155000000.0</v>
       </c>
       <c r="G39">
         <v>863000000.0</v>
       </c>
       <c r="H39">
         <v>-289000000.0</v>
       </c>
       <c r="I39">
         <v>31284000000.0</v>
       </c>
       <c r="J39">
         <v>-33950000000.0</v>
       </c>
       <c r="K39">
         <v>-35976000000.0</v>
       </c>
       <c r="L39">
         <v>5579000000.0</v>
       </c>
       <c r="M39">
         <v>5694000000.0</v>
       </c>
       <c r="N39">
         <v>5688000000.0</v>
       </c>
@@ -12964,60 +12966,60 @@
       <c r="CD39">
         <v>391813000.0</v>
       </c>
       <c r="CE39">
         <v>655651000.0</v>
       </c>
       <c r="CF39">
         <v>349903000.0</v>
       </c>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39">
         <v>311730000.0</v>
       </c>
       <c r="CJ39"/>
       <c r="CK39"/>
     </row>
     <row r="40" spans="1:89">
       <c r="A40" t="s">
         <v>65</v>
       </c>
       <c r="B40">
         <v>-3344000000.0</v>
       </c>
       <c r="C40">
-        <v>-376000000.0</v>
+        <v>20720000000.0</v>
       </c>
       <c r="D40">
         <v>16024000000.0</v>
       </c>
       <c r="E40">
         <v>15009000000.0</v>
       </c>
       <c r="F40">
-        <v>11987000000.0</v>
+        <v>13765000000.0</v>
       </c>
       <c r="G40">
         <v>-273000000.0</v>
       </c>
       <c r="H40">
         <v>12466000000.0</v>
       </c>
       <c r="I40">
         <v>-12327000000.0</v>
       </c>
       <c r="J40">
         <v>-3152000000.0</v>
       </c>
       <c r="K40">
         <v>-342000000.0</v>
       </c>
       <c r="L40">
         <v>-2415000000.0</v>
       </c>
       <c r="M40">
         <v>-2722000000.0</v>
       </c>
       <c r="N40">
         <v>-2343000000.0</v>
       </c>
@@ -14206,51 +14208,51 @@
       <c r="CD45">
         <v>464549000.0</v>
       </c>
       <c r="CE45">
         <v>465627000.0</v>
       </c>
       <c r="CF45">
         <v>463139000.0</v>
       </c>
       <c r="CG45"/>
       <c r="CH45"/>
       <c r="CI45">
         <v>466526000.0</v>
       </c>
       <c r="CJ45"/>
       <c r="CK45"/>
     </row>
     <row r="46" spans="1:89">
       <c r="A46" t="s">
         <v>71</v>
       </c>
       <c r="B46">
         <v>947000000.0</v>
       </c>
       <c r="C46">
-        <v>949000000.0</v>
+        <v>525000000.0</v>
       </c>
       <c r="D46">
         <v>530000000.0</v>
       </c>
       <c r="E46">
         <v>537000000.0</v>
       </c>
       <c r="F46">
         <v>531000000.0</v>
       </c>
       <c r="G46">
         <v>524000000.0</v>
       </c>
       <c r="H46">
         <v>522000000.0</v>
       </c>
       <c r="I46">
         <v>939000000.0</v>
       </c>
       <c r="J46">
         <v>515000000.0</v>
       </c>
       <c r="K46">
         <v>516000000.0</v>
       </c>
@@ -15757,60 +15759,60 @@
       <c r="BX52"/>
       <c r="BY52"/>
       <c r="BZ52"/>
       <c r="CA52"/>
       <c r="CB52"/>
       <c r="CC52"/>
       <c r="CD52"/>
       <c r="CE52"/>
       <c r="CF52">
         <v>657076000.0</v>
       </c>
       <c r="CG52"/>
       <c r="CH52"/>
       <c r="CI52"/>
       <c r="CJ52"/>
       <c r="CK52"/>
     </row>
     <row r="53" spans="1:89">
       <c r="A53" t="s">
         <v>78</v>
       </c>
       <c r="B53">
         <v>54407000000.0</v>
       </c>
       <c r="C53">
-        <v>54561000000.0</v>
+        <v>30483000000.0</v>
       </c>
       <c r="D53">
         <v>30367000000.0</v>
       </c>
       <c r="E53">
         <v>29858000000.0</v>
       </c>
       <c r="F53">
-        <v>26318000000.0</v>
+        <v>27023000000.0</v>
       </c>
       <c r="G53">
         <v>27639000000.0</v>
       </c>
       <c r="H53">
         <v>27205000000.0</v>
       </c>
       <c r="I53">
         <v>24689000000.0</v>
       </c>
       <c r="J53">
         <v>23734000000.0</v>
       </c>
       <c r="K53">
         <v>24052000000.0</v>
       </c>
       <c r="L53">
         <v>38785000000.0</v>
       </c>
       <c r="M53">
         <v>38029000000.0</v>
       </c>
       <c r="N53">
         <v>36110000000.0</v>
       </c>
@@ -16444,60 +16446,60 @@
       </c>
       <c r="CE55">
         <v>5896195000.0</v>
       </c>
       <c r="CF55">
         <v>6004150000.0</v>
       </c>
       <c r="CG55"/>
       <c r="CH55"/>
       <c r="CI55">
         <v>5074091000.0</v>
       </c>
       <c r="CJ55"/>
       <c r="CK55">
         <v>4782664000.0</v>
       </c>
     </row>
     <row r="56" spans="1:89">
       <c r="A56" t="s">
         <v>81</v>
       </c>
       <c r="B56">
         <v>2775000000.0</v>
       </c>
       <c r="C56">
-        <v>75831000000.0</v>
+        <v>51143000000.0</v>
       </c>
       <c r="D56">
         <v>51184000000.0</v>
       </c>
       <c r="E56">
         <v>49388000000.0</v>
       </c>
       <c r="F56">
-        <v>54729000000.0</v>
+        <v>46684000000.0</v>
       </c>
       <c r="G56">
         <v>45763000000.0</v>
       </c>
       <c r="H56">
         <v>45027000000.0</v>
       </c>
       <c r="I56">
         <v>7650000000.0</v>
       </c>
       <c r="J56">
         <v>3612000000.0</v>
       </c>
       <c r="K56">
         <v>6610000000.0</v>
       </c>
       <c r="L56">
         <v>53639000000.0</v>
       </c>
       <c r="M56">
         <v>53065000000.0</v>
       </c>
       <c r="N56">
         <v>50858000000.0</v>
       </c>
@@ -16704,59 +16706,61 @@
       </c>
       <c r="CD56">
         <v>3180582000.0</v>
       </c>
       <c r="CE56">
         <v>1286237000.0</v>
       </c>
       <c r="CF56">
         <v>3179652000.0</v>
       </c>
       <c r="CG56"/>
       <c r="CH56"/>
       <c r="CI56">
         <v>922244000.0</v>
       </c>
       <c r="CJ56"/>
       <c r="CK56"/>
     </row>
     <row r="57" spans="1:89">
       <c r="A57" t="s">
         <v>82</v>
       </c>
       <c r="B57">
         <v>46000000.0</v>
       </c>
-      <c r="C57"/>
+      <c r="C57">
+        <v>20966000000.0</v>
+      </c>
       <c r="D57">
         <v>19846000000.0</v>
       </c>
       <c r="E57">
         <v>18747000000.0</v>
       </c>
       <c r="F57">
-        <v>15341000000.0</v>
+        <v>17119000000.0</v>
       </c>
       <c r="G57">
         <v>52000000.0</v>
       </c>
       <c r="H57">
         <v>16862000000.0</v>
       </c>
       <c r="I57">
         <v>-8939000000.0</v>
       </c>
       <c r="J57">
         <v>-8369000000.0</v>
       </c>
       <c r="K57">
         <v>-5054000000.0</v>
       </c>
       <c r="L57">
         <v>23000000.0</v>
       </c>
       <c r="M57">
         <v>3000000.0</v>
       </c>
       <c r="N57">
         <v>2343000000.0</v>
       </c>
@@ -32095,51 +32099,51 @@
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
     </row>
     <row r="9" spans="1:94">
       <c r="A9" t="s">
         <v>196</v>
       </c>
       <c r="B9">
-        <v>7000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C9">
         <v>-6000000.0</v>
       </c>
       <c r="D9">
         <v>5000000.0</v>
       </c>
       <c r="E9">
         <v>-35000000.0</v>
       </c>
       <c r="F9">
         <v>21000000.0</v>
       </c>
       <c r="G9">
         <v>-10000000.0</v>
       </c>
       <c r="H9">
         <v>-14000000.0</v>
       </c>
       <c r="I9">
         <v>-24000000.0</v>
       </c>
       <c r="J9">
         <v>-14000000.0</v>
       </c>
@@ -35363,51 +35367,51 @@
       <c r="CF23">
         <v>5227000.0</v>
       </c>
       <c r="CG23">
         <v>165258000.0</v>
       </c>
       <c r="CH23">
         <v>-25821000.0</v>
       </c>
       <c r="CI23">
         <v>234722000.0</v>
       </c>
       <c r="CJ23"/>
       <c r="CK23"/>
       <c r="CL23"/>
       <c r="CM23"/>
       <c r="CN23"/>
       <c r="CO23"/>
       <c r="CP23"/>
     </row>
     <row r="24" spans="1:94">
       <c r="A24" t="s">
         <v>210</v>
       </c>
       <c r="B24">
-        <v>-77000000.0</v>
+        <v>114000000.0</v>
       </c>
       <c r="C24">
         <v>-7000000.0</v>
       </c>
       <c r="D24">
         <v>153000000.0</v>
       </c>
       <c r="E24">
         <v>89000000.0</v>
       </c>
       <c r="F24">
         <v>84000000.0</v>
       </c>
       <c r="G24">
         <v>391000000.0</v>
       </c>
       <c r="H24">
         <v>95000000.0</v>
       </c>
       <c r="I24">
         <v>84000000.0</v>
       </c>
       <c r="J24">
         <v>58000000.0</v>
       </c>