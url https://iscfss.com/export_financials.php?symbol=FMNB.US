--- v0 (2026-03-02)
+++ v1 (2026-06-19)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -301,50 +301,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1373,51 +1376,53 @@
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-144075000.0</v>
+      </c>
       <c r="C5">
         <v>-193265000.0</v>
       </c>
       <c r="D5">
         <v>-172554000.0</v>
       </c>
       <c r="E5">
         <v>-210490000.0</v>
       </c>
       <c r="F5">
         <v>9295000.0</v>
       </c>
       <c r="G5">
         <v>22032000.0</v>
       </c>
       <c r="H5">
         <v>9826000.0</v>
       </c>
       <c r="I5">
         <v>-190193000.0</v>
       </c>
       <c r="J5">
         <v>-186307000.0</v>
       </c>
       <c r="K5">
@@ -1549,51 +1554,53 @@
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>366625000.0</v>
+      </c>
       <c r="C8">
         <v>366059000.0</v>
       </c>
       <c r="D8">
         <v>365305000.0</v>
       </c>
       <c r="E8">
         <v>305340000.0</v>
       </c>
       <c r="F8">
         <v>306123000.0</v>
       </c>
       <c r="G8">
         <v>208763000.0</v>
       </c>
       <c r="H8">
         <v>186345000.0</v>
       </c>
       <c r="I8">
         <v>186163000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1636,51 +1643,51 @@
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
-        <v>680.0</v>
+        <v>20486000.0</v>
       </c>
       <c r="C10">
         <v>20426000.0</v>
       </c>
       <c r="D10">
         <v>28896000.0</v>
       </c>
       <c r="E10">
         <v>21395000.0</v>
       </c>
       <c r="F10">
         <v>112790000.0</v>
       </c>
       <c r="G10">
         <v>20503000.0</v>
       </c>
       <c r="H10">
         <v>23229000.0</v>
       </c>
       <c r="I10">
         <v>18042000.0</v>
       </c>
       <c r="J10">
         <v>17785000.0</v>
       </c>
@@ -1770,51 +1777,51 @@
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>680.0</v>
+        <v>1363943000.0</v>
       </c>
       <c r="C12">
         <v>651921000.0</v>
       </c>
       <c r="D12">
         <v>1328597000.0</v>
       </c>
       <c r="E12">
         <v>1289420000.0</v>
       </c>
       <c r="F12">
         <v>1540467000.0</v>
       </c>
       <c r="G12">
         <v>596103000.0</v>
       </c>
       <c r="H12">
         <v>455462000.0</v>
       </c>
       <c r="I12">
         <v>420232000.0</v>
       </c>
       <c r="J12">
         <v>411116000.0</v>
       </c>
@@ -1868,51 +1875,51 @@
       </c>
       <c r="AA12">
         <v>23449000.0</v>
       </c>
       <c r="AB12">
         <v>23700000.0</v>
       </c>
       <c r="AC12">
         <v>22680000.0</v>
       </c>
       <c r="AD12">
         <v>19182000.0</v>
       </c>
       <c r="AE12">
         <v>18969000.0</v>
       </c>
       <c r="AF12">
         <v>29396000.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>485725000.0</v>
+        <v>366625000.0</v>
       </c>
       <c r="C13">
         <v>366059000.0</v>
       </c>
       <c r="D13">
         <v>365305000.0</v>
       </c>
       <c r="E13">
         <v>305340000.0</v>
       </c>
       <c r="F13">
         <v>306123000.0</v>
       </c>
       <c r="G13">
         <v>208763000.0</v>
       </c>
       <c r="H13">
         <v>186345000.0</v>
       </c>
       <c r="I13">
         <v>186163000.0</v>
       </c>
       <c r="J13">
         <v>186903000.0</v>
       </c>
@@ -2319,51 +2326,53 @@
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>167450000.0</v>
+      </c>
       <c r="C20">
         <v>167450000.0</v>
       </c>
       <c r="D20">
         <v>167446000.0</v>
       </c>
       <c r="E20">
         <v>94640000.0</v>
       </c>
       <c r="F20">
         <v>94240000.0</v>
       </c>
       <c r="G20">
         <v>45775000.0</v>
       </c>
       <c r="H20">
         <v>38201000.0</v>
       </c>
       <c r="I20">
         <v>38201000.0</v>
       </c>
       <c r="J20">
         <v>38201000.0</v>
       </c>
       <c r="K20">
@@ -2388,51 +2397,51 @@
         <v>3709000.0</v>
       </c>
       <c r="R20">
         <v>3709000.0</v>
       </c>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
-        <v>2899000.0</v>
+        <v>17851000.0</v>
       </c>
       <c r="C21">
         <v>20750000.0</v>
       </c>
       <c r="D21">
         <v>22842000.0</v>
       </c>
       <c r="E21">
         <v>7026000.0</v>
       </c>
       <c r="F21">
         <v>8366000.0</v>
       </c>
       <c r="G21">
         <v>3842000.0</v>
       </c>
       <c r="H21">
         <v>4444000.0</v>
       </c>
       <c r="I21">
         <v>5751000.0</v>
       </c>
       <c r="J21">
         <v>7168000.0</v>
       </c>
@@ -2613,51 +2622,53 @@
         <v>656694000.0</v>
       </c>
       <c r="AA23">
         <v>626122000.0</v>
       </c>
       <c r="AB23">
         <v>431100000.0</v>
       </c>
       <c r="AC23">
         <v>401621000.0</v>
       </c>
       <c r="AD23">
         <v>368449000.0</v>
       </c>
       <c r="AE23">
         <v>338112000.0</v>
       </c>
       <c r="AF23">
         <v>314229000.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>86733000.0</v>
+      </c>
       <c r="C24">
         <v>86150000.0</v>
       </c>
       <c r="D24">
         <v>1115293000.0</v>
       </c>
       <c r="E24">
         <v>88211000.0</v>
       </c>
       <c r="F24">
         <v>87758000.0</v>
       </c>
       <c r="G24">
         <v>76385000.0</v>
       </c>
       <c r="H24">
         <v>45147000.0</v>
       </c>
       <c r="I24">
         <v>6033000.0</v>
       </c>
       <c r="J24">
         <v>6994000.0</v>
       </c>
       <c r="K24">
@@ -2759,51 +2770,53 @@
       </c>
       <c r="P25">
         <v>11263000.0</v>
       </c>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1418110000.0</v>
+      </c>
       <c r="C26">
         <v>1333958000.0</v>
       </c>
       <c r="D26">
         <v>1352905000.0</v>
       </c>
       <c r="E26">
         <v>1301469000.0</v>
       </c>
       <c r="F26">
         <v>1458136000.0</v>
       </c>
       <c r="G26">
         <v>2636266000.0</v>
       </c>
       <c r="H26">
         <v>2231885000.0</v>
       </c>
       <c r="I26">
         <v>2125675000.0</v>
       </c>
       <c r="J26">
         <v>1565338000.0</v>
       </c>
       <c r="K26">
@@ -2860,51 +2873,51 @@
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>367732320.0</v>
+        <v>347247000.0</v>
       </c>
       <c r="C28">
         <v>370724000.0</v>
       </c>
       <c r="D28">
         <v>414767000.0</v>
       </c>
       <c r="E28">
         <v>161816000.0</v>
       </c>
       <c r="F28">
         <v>-25032000.0</v>
       </c>
       <c r="G28">
         <v>58403000.0</v>
       </c>
       <c r="H28">
         <v>98968000.0</v>
       </c>
       <c r="I28">
         <v>232750000.0</v>
       </c>
       <c r="J28">
         <v>278774000.0</v>
       </c>
@@ -2957,51 +2970,53 @@
         <v>50546000.0</v>
       </c>
       <c r="AA28">
         <v>60234000.0</v>
       </c>
       <c r="AB28">
         <v>21000000.0</v>
       </c>
       <c r="AC28">
         <v>7208000.0</v>
       </c>
       <c r="AD28">
         <v>648000.0</v>
       </c>
       <c r="AE28">
         <v>-1198000.0</v>
       </c>
       <c r="AF28">
         <v>-18801000.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>853458000.0</v>
+      </c>
       <c r="C29">
         <v>797178000.0</v>
       </c>
       <c r="D29">
         <v>1874708000.0</v>
       </c>
       <c r="E29">
         <v>475506000.0</v>
       </c>
       <c r="F29">
         <v>560190000.0</v>
       </c>
       <c r="G29">
         <v>429003000.0</v>
       </c>
       <c r="H29">
         <v>421506000.0</v>
       </c>
       <c r="I29">
         <v>513112000.0</v>
       </c>
       <c r="J29">
         <v>538633000.0</v>
       </c>
       <c r="K29"/>
@@ -3300,51 +3315,51 @@
       <c r="P34">
         <v>3950000.0</v>
       </c>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
     </row>
     <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>4760145000.0</v>
+        <v>4477765000.0</v>
       </c>
       <c r="C35">
         <v>141117000.0</v>
       </c>
       <c r="D35">
         <v>141549000.0</v>
       </c>
       <c r="E35">
         <v>133137000.0</v>
       </c>
       <c r="F35">
         <v>87758000.0</v>
       </c>
       <c r="G35">
         <v>107652000.0</v>
       </c>
       <c r="H35">
         <v>63835000.0</v>
       </c>
       <c r="I35">
         <v>22065000.0</v>
       </c>
       <c r="J35">
         <v>22711000.0</v>
       </c>
@@ -3398,51 +3413,51 @@
       </c>
       <c r="AA35">
         <v>4279000.0</v>
       </c>
       <c r="AB35">
         <v>17400000.0</v>
       </c>
       <c r="AC35">
         <v>32829000.0</v>
       </c>
       <c r="AD35">
         <v>21696000.0</v>
       </c>
       <c r="AE35">
         <v>1722000.0</v>
       </c>
       <c r="AF35">
         <v>1702000.0</v>
       </c>
     </row>
     <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>4970423000.0</v>
+        <v>4938956000.0</v>
       </c>
       <c r="C36">
         <v>286578000.0</v>
       </c>
       <c r="D36">
         <v>294499000.0</v>
       </c>
       <c r="E36">
         <v>234717000.0</v>
       </c>
       <c r="F36">
         <v>-1598262000.0</v>
       </c>
       <c r="G36">
         <v>317613000.0</v>
       </c>
       <c r="H36">
         <v>119673000.0</v>
       </c>
       <c r="I36">
         <v>112854000.0</v>
       </c>
       <c r="J36">
         <v>109775000.0</v>
       </c>
@@ -3642,51 +3657,51 @@
       </c>
       <c r="AA38">
         <v>462363000.0</v>
       </c>
       <c r="AB38">
         <v>323000000.0</v>
       </c>
       <c r="AC38">
         <v>289492000.0</v>
       </c>
       <c r="AD38">
         <v>276622000.0</v>
       </c>
       <c r="AE38">
         <v>267833701.0</v>
       </c>
       <c r="AF38">
         <v>232789538.0</v>
       </c>
     </row>
     <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>69</v>
       </c>
       <c r="B39">
-        <v>92356320.0</v>
+        <v>-1271586000.0</v>
       </c>
       <c r="C39"/>
       <c r="D39">
         <v>103658000.0</v>
       </c>
       <c r="E39">
         <v>75551000.0</v>
       </c>
       <c r="F39">
         <v>125250000.0</v>
       </c>
       <c r="G39">
         <v>254621000.0</v>
       </c>
       <c r="H39">
         <v>70779000.0</v>
       </c>
       <c r="I39">
         <v>1434149000.0</v>
       </c>
       <c r="J39">
         <v>1286967000.0</v>
       </c>
       <c r="K39">
         <v>1138066000.0</v>
@@ -3710,51 +3725,51 @@
         <v>616768000.0</v>
       </c>
       <c r="R39">
         <v>658034000.0</v>
       </c>
       <c r="S39"/>
       <c r="T39"/>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
       <c r="AD39"/>
       <c r="AE39"/>
       <c r="AF39"/>
     </row>
     <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>70</v>
       </c>
       <c r="B40">
-        <v>-65046000.0</v>
+        <v>-63666000.0</v>
       </c>
       <c r="C40">
         <v>4266779000.0</v>
       </c>
       <c r="D40">
         <v>4177386000.0</v>
       </c>
       <c r="E40">
         <v>3561768000.0</v>
       </c>
       <c r="F40">
         <v>2858583000.0</v>
       </c>
       <c r="G40">
         <v>2610878000.0</v>
       </c>
       <c r="H40">
         <v>2008964000.0</v>
       </c>
       <c r="I40">
         <v>1799720000.0</v>
       </c>
       <c r="J40">
         <v>1604719000.0</v>
       </c>
@@ -3890,51 +3905,51 @@
         <v>2738000.0</v>
       </c>
       <c r="X41">
         <v>1752000.0</v>
       </c>
       <c r="Y41">
         <v>3943000.0</v>
       </c>
       <c r="Z41">
         <v>2915000.0</v>
       </c>
       <c r="AA41">
         <v>3270000.0</v>
       </c>
       <c r="AB41"/>
       <c r="AC41"/>
       <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
     </row>
     <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>485725000.0</v>
+        <v>-23021000.0</v>
       </c>
       <c r="C42">
         <v>-23939000.0</v>
       </c>
       <c r="D42">
         <v>-25093000.0</v>
       </c>
       <c r="E42">
         <v>-14930000.0</v>
       </c>
       <c r="F42">
         <v>-16882000.0</v>
       </c>
       <c r="G42">
         <v>-18771000.0</v>
       </c>
       <c r="H42">
         <v>-5713000.0</v>
       </c>
       <c r="I42">
         <v>182720000.0</v>
       </c>
       <c r="J42">
         <v>182270000.0</v>
       </c>
@@ -4073,51 +4088,53 @@
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
     </row>
     <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>75</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>92674000.0</v>
+      </c>
       <c r="C45">
         <v>84813000.0</v>
       </c>
       <c r="D45">
         <v>74146000.0</v>
       </c>
       <c r="E45">
         <v>64726000.0</v>
       </c>
       <c r="F45">
         <v>62439000.0</v>
       </c>
       <c r="G45">
         <v>25620000.0</v>
       </c>
       <c r="H45">
         <v>23817000.0</v>
       </c>
       <c r="I45">
         <v>21211000.0</v>
       </c>
       <c r="J45">
         <v>22286000.0</v>
       </c>
       <c r="K45">
@@ -4169,51 +4186,53 @@
         <v>13009000.0</v>
       </c>
       <c r="AA45">
         <v>12549000.0</v>
       </c>
       <c r="AB45">
         <v>8100000.0</v>
       </c>
       <c r="AC45">
         <v>7785000.0</v>
       </c>
       <c r="AD45">
         <v>6025000.0</v>
       </c>
       <c r="AE45">
         <v>5697598.0</v>
       </c>
       <c r="AF45">
         <v>5563232.0</v>
       </c>
     </row>
     <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>56861000.0</v>
+      </c>
       <c r="C46">
         <v>52274000.0</v>
       </c>
       <c r="D46">
         <v>44364000.0</v>
       </c>
       <c r="E46">
         <v>30764000.0</v>
       </c>
       <c r="F46">
         <v>37520000.0</v>
       </c>
       <c r="G46">
         <v>25620000.0</v>
       </c>
       <c r="H46">
         <v>23817000.0</v>
       </c>
       <c r="I46">
         <v>21211000.0</v>
       </c>
       <c r="J46">
         <v>22286000.0</v>
       </c>
       <c r="K46">
@@ -4347,51 +4366,53 @@
       <c r="W47">
         <v>15655000.0</v>
       </c>
       <c r="X47">
         <v>15871000.0</v>
       </c>
       <c r="Y47">
         <v>12892000.0</v>
       </c>
       <c r="Z47">
         <v>13009000.0</v>
       </c>
       <c r="AA47">
         <v>12549000.0</v>
       </c>
       <c r="AB47"/>
       <c r="AC47"/>
       <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
     </row>
     <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>286196000.0</v>
+      </c>
       <c r="C48">
         <v>257173000.0</v>
       </c>
       <c r="D48">
         <v>236757000.0</v>
       </c>
       <c r="E48">
         <v>212375000.0</v>
       </c>
       <c r="F48">
         <v>173896000.0</v>
       </c>
       <c r="G48">
         <v>138073000.0</v>
       </c>
       <c r="H48">
         <v>108851000.0</v>
       </c>
       <c r="I48">
         <v>83630000.0</v>
       </c>
       <c r="J48">
         <v>59208000.0</v>
       </c>
       <c r="K48">
@@ -4503,51 +4524,53 @@
       </c>
       <c r="P49">
         <v>2133000.0</v>
       </c>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
     </row>
     <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>281000000.0</v>
+      </c>
       <c r="C50">
         <v>305000000.0</v>
       </c>
       <c r="D50">
         <v>355000000.0</v>
       </c>
       <c r="E50">
         <v>95000000.0</v>
       </c>
       <c r="F50">
         <v>0.0</v>
       </c>
       <c r="G50">
         <v>2521000.0</v>
       </c>
       <c r="H50">
         <v>77050000.0</v>
       </c>
       <c r="I50">
         <v>244759000.0</v>
       </c>
       <c r="J50">
         <v>289565000.0</v>
       </c>
       <c r="K50">
@@ -4660,51 +4683,51 @@
       </c>
       <c r="AA51">
         <v>83683000.0</v>
       </c>
       <c r="AB51">
         <v>44700000.0</v>
       </c>
       <c r="AC51">
         <v>29888000.0</v>
       </c>
       <c r="AD51">
         <v>19830000.0</v>
       </c>
       <c r="AE51">
         <v>17771000.0</v>
       </c>
       <c r="AF51">
         <v>10596000.0</v>
       </c>
     </row>
     <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>4770.0</v>
+        <v>281000000.0</v>
       </c>
       <c r="C52">
         <v>305000000.0</v>
       </c>
       <c r="D52">
         <v>355000000.0</v>
       </c>
       <c r="E52">
         <v>95000000.0</v>
       </c>
       <c r="F52">
         <v>833000.0</v>
       </c>
       <c r="G52">
         <v>2521000.0</v>
       </c>
       <c r="H52">
         <v>77050000.0</v>
       </c>
       <c r="I52">
         <v>244759000.0</v>
       </c>
       <c r="J52">
         <v>289565000.0</v>
       </c>
@@ -4753,51 +4776,53 @@
       <c r="Y52">
         <v>74139000.0</v>
       </c>
       <c r="Z52">
         <v>74276000.0</v>
       </c>
       <c r="AA52">
         <v>82674000.0</v>
       </c>
       <c r="AB52">
         <v>30400000.0</v>
       </c>
       <c r="AC52"/>
       <c r="AD52"/>
       <c r="AE52">
         <v>17771000.0</v>
       </c>
       <c r="AF52">
         <v>10596000.0</v>
       </c>
     </row>
     <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1343457000.0</v>
+      </c>
       <c r="C53">
         <v>631495000.0</v>
       </c>
       <c r="D53">
         <v>1299701000.0</v>
       </c>
       <c r="E53">
         <v>1268025000.0</v>
       </c>
       <c r="F53">
         <v>1427677000.0</v>
       </c>
       <c r="G53">
         <v>575600000.0</v>
       </c>
       <c r="H53">
         <v>432233000.0</v>
       </c>
       <c r="I53">
         <v>402190000.0</v>
       </c>
       <c r="J53">
         <v>393331000.0</v>
       </c>
       <c r="K53">
@@ -5082,51 +5107,51 @@
       </c>
       <c r="AA56">
         <v>23449000.0</v>
       </c>
       <c r="AB56">
         <v>23700000.0</v>
       </c>
       <c r="AC56">
         <v>22680000.0</v>
       </c>
       <c r="AD56">
         <v>19182000.0</v>
       </c>
       <c r="AE56">
         <v>18969000.0</v>
       </c>
       <c r="AF56">
         <v>29396000.0</v>
       </c>
     </row>
     <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>65050770.0</v>
+        <v>282380000.0</v>
       </c>
       <c r="C57">
         <v>4571779000.0</v>
       </c>
       <c r="D57">
         <v>4532386000.0</v>
       </c>
       <c r="E57">
         <v>3656768000.0</v>
       </c>
       <c r="F57">
         <v>2859416000.0</v>
       </c>
       <c r="G57">
         <v>2613399000.0</v>
       </c>
       <c r="H57">
         <v>2086014000.0</v>
       </c>
       <c r="I57">
         <v>2044479000.0</v>
       </c>
       <c r="J57">
         <v>1894284000.0</v>
       </c>
@@ -5340,51 +5365,51 @@
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
     </row>
     <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
         <v>485725000.0</v>
       </c>
       <c r="C60">
         <v>406028000.0</v>
       </c>
       <c r="D60">
         <v>404415000.0</v>
       </c>
       <c r="E60">
         <v>292295000.0</v>
       </c>
       <c r="F60">
-        <v>472432000.0</v>
+        <v>4054991000.0</v>
       </c>
       <c r="G60">
         <v>350097000.0</v>
       </c>
       <c r="H60">
         <v>299309000.0</v>
       </c>
       <c r="I60">
         <v>262320000.0</v>
       </c>
       <c r="J60">
         <v>242074000.0</v>
       </c>
       <c r="K60">
         <v>213216000.0</v>
       </c>
       <c r="L60">
         <v>198047000.0</v>
       </c>
       <c r="M60">
         <v>123560000.0</v>
       </c>
       <c r="N60">
         <v>113007000.0</v>
       </c>
@@ -5560,725 +5585,729 @@
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM62"/>
+  <dimension ref="A1:DN62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
         <v>32</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>4396160000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>3561768000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3567151000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3625538000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>3693811000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3547235000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2866413000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2778823000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2833054000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2610878000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>2538332000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2439485000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2246277000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2008964000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>2040652000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2000635000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1954333000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1799720000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1758711000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1650337000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1637159000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1604719000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1609524000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1541003000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1540220000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1524756000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1492165000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1447442000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1445882000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1409047000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1330249000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1320569000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>909408000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>915703000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>913000000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>907443000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>923033000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>915216000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>903410000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>901886000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>915855000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>919009000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>900138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>886593000.0</v>
       </c>
       <c r="BE2">
         <v>886593000.0</v>
       </c>
       <c r="BF2">
+        <v>886593000.0</v>
+      </c>
+      <c r="BG2">
         <v>840125000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>806198000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>770063000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>765277000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>761050000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>761025000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>760679000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>776795000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>777552000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>743899000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>713616000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>675602000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>648010000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>649857000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>633846000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>632350000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>593428000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>586857000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>588326000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>596968000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>619747000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>604491000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>618595000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>619195000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>630800000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>627069000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>622179000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>630026000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>622224000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>618683000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>623621000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>622137000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>627926000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>624368000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>604720000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>601891000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>588254000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>581954000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>535725000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>520193000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>503644000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>495420000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>488164000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>491964000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>468336000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>330994000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>330194000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>332886000.0</v>
       </c>
-      <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
       <c r="DF2"/>
       <c r="DG2"/>
       <c r="DH2"/>
       <c r="DI2"/>
       <c r="DJ2"/>
       <c r="DK2"/>
       <c r="DL2"/>
       <c r="DM2"/>
+      <c r="DN2"/>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
         <v>33</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6354,52 +6383,53 @@
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
       <c r="DF3"/>
       <c r="DG3"/>
       <c r="DH3"/>
       <c r="DI3"/>
       <c r="DJ3"/>
       <c r="DK3"/>
       <c r="DL3"/>
       <c r="DM3"/>
+      <c r="DN3"/>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
         <v>34</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -6475,432 +6505,436 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
         <v>35</v>
       </c>
-      <c r="B5"/>
+      <c r="B5">
+        <v>-150155000.0</v>
+      </c>
       <c r="C5">
+        <v>-144075000.0</v>
+      </c>
+      <c r="D5">
         <v>-155085000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-176738000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-177301000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-193265000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-150951000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-191233000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-184954000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-172554000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-252213000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-193528000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-176694000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-210490000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-229162000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-162820000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-79500000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9295000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>14260000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>16804000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>9932000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>22032000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>20550000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>20036000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-28000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>9826000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-175024000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-177810000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-185888000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-190193000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-196511000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-193730000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-193189000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-186307000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-185034000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-177445000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-180922000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-181108000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-174026000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-172277000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-174173000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-176154000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-164009000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-166160000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-103492000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-104928000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-106607000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-106920000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-108744000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-111370000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-110122000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-104471000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-98512000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-96857000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>9329000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>9184000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>7495000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-96210000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>10067000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>6719000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2950000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>2907000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>8936000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>7399000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>4411000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3344000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>5356000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2140000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>3084000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-91925000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-1678000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-1818000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>1071000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-653000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-1264000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-2714000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-1187000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1345000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1581000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-4705000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2540000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2536000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-1365000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-27000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1362000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>893000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>348000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-1703000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2919000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1870000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2050000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>5484000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>4638000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4887000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>4657000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2599000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>1246000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>1741000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2509000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>1434000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>1333000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>372000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-364000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-877000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-1013000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-900000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-500000.0</v>
       </c>
       <c r="DD5">
         <v>-500000.0</v>
       </c>
       <c r="DE5">
+        <v>-500000.0</v>
+      </c>
+      <c r="DF5">
         <v>100000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>276000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>700000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>400000.0</v>
       </c>
       <c r="DJ5">
         <v>400000.0</v>
       </c>
-      <c r="DK5"/>
+      <c r="DK5">
+        <v>400000.0</v>
+      </c>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
         <v>36</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -6944,51 +6978,53 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
@@ -7001,52 +7037,53 @@
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
       <c r="DF6"/>
       <c r="DG6"/>
       <c r="DH6"/>
       <c r="DI6"/>
       <c r="DJ6"/>
       <c r="DK6"/>
       <c r="DL6"/>
       <c r="DM6"/>
+      <c r="DN6"/>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
         <v>37</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7122,111 +7159,116 @@
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
         <v>38</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>642815000.0</v>
+      </c>
       <c r="C8">
+        <v>366625000.0</v>
+      </c>
+      <c r="D8">
         <v>366214000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>365790000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>365645000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>366059000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>365542000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>364985000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>364843000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>365305000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>364929000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>364644000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>364318000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>305340000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>304838000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>304707000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>304670000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>306123000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>208539000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>208312000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -7279,52 +7321,53 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
         <v>39</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -7400,387 +7443,391 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
         <v>40</v>
       </c>
       <c r="B10">
-        <v>680.0</v>
+        <v>38220000.0</v>
       </c>
       <c r="C10">
+        <v>20486000.0</v>
+      </c>
+      <c r="D10">
         <v>23812000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20100000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>18464000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>20426000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>21149000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>23801000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>22965000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>28896000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25341000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>29800000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>30509000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>21395000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>20814000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>21101000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>137627000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>112790000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>79808000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>24183000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>23165000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>20503000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>22592000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>22134000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>30943000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>23229000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>22383000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>21821000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>20869000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>18042000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>19652000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>18021000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>21433000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>17785000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>22510000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>20717000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>19577000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>19678000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>18739000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>20399000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>19771000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>22500000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>16430000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>18204000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>11800000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>11410000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>14719000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14715000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>13432000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>12957000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>13690000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>12120000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>14013000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>14209000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>15927000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>14410000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>13833000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>14161000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>10930000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>28170000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>44098000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>30772000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>20936000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>25767000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>23056000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>25713000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>23282000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>22655000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>23642000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>23803000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>21734000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>24768000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>27438000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>25022000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>23203000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>20454000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>26664000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>24447000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>23646000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>25962000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>31526000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>31614000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>29736000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>28753000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>27431000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>29619000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>25297000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>27248000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>25742000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>30950000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>33600000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>30274000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>31364000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>31204000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>24936000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>25544000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>23592000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>23871000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>22774000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>23615000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>27590000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>23449000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>16786000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>17205000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>14523000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>23700000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
-      <c r="DF10">
+      <c r="DF10"/>
+      <c r="DG10">
         <v>22680000.0</v>
       </c>
-      <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
-      <c r="DJ10">
+      <c r="DJ10"/>
+      <c r="DK10">
         <v>19182000.0</v>
       </c>
-      <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
+      <c r="DN10"/>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
         <v>41</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7856,1398 +7903,1409 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
         <v>42</v>
       </c>
       <c r="B12">
-        <v>680.0</v>
+        <v>38220000.0</v>
       </c>
       <c r="C12">
+        <v>1363943000.0</v>
+      </c>
+      <c r="D12">
         <v>790587000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>685972000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>686158000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>651921000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1314499000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>1270531000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>1293114000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>1328597000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>1236077000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>1346678000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1385958000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>1289420000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1315947000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>1382783000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>1492850000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1456827000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1210294000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1020454000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>826031000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>596103000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>504101000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>497748000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>478986000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>455462000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>445576000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>446073000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>424639000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>420232000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>409648000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>406911000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>405829000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>411116000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>417745000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>412345000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>396649000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>389673000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>387468000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>398831000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>406864000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>416812000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>395568000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>404523000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>381719000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>401239000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>419614000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>424000000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>441057000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>435942000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>451817000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>455953000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>453553000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>478297000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>15927000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>14410000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>13833000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>414190000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>10930000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>28170000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>44098000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>30772000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>20936000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>25767000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>23056000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>25713000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>23282000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>22655000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>23642000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>23803000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>21734000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>24768000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>27438000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>25022000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>23203000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>20454000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>26664000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>24447000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>23646000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>25962000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>31526000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>31614000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>29736000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>28753000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>27431000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>29619000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>25297000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>27248000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>25742000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>30950000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>33600000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>30274000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>31364000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>31204000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>24936000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>25544000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>23592000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>23871000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>22774000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>23615000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>27590000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>23449000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>16786000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>17205000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>14523000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>23700000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
-      <c r="DF12">
+      <c r="DF12"/>
+      <c r="DG12">
         <v>22680000.0</v>
       </c>
-      <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
-      <c r="DJ12">
+      <c r="DJ12"/>
+      <c r="DK12">
         <v>19182000.0</v>
       </c>
-      <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
         <v>43</v>
       </c>
       <c r="B13">
-        <v>485725000.0</v>
+        <v>642815000.0</v>
       </c>
       <c r="C13">
+        <v>366625000.0</v>
+      </c>
+      <c r="D13">
         <v>366214000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>365790000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>365645000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>366059000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>365542000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>364985000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>364843000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>365305000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>364929000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>364644000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>364318000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>305340000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>304838000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>304707000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>304670000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>306123000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>208539000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>208312000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>208199000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>208763000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>208644000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>208390000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>209214000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>186345000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>186018000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>185687000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>186483000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>186163000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>185840000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>186931000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>186594000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>186903000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>185910000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>178761000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>178365000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>178317000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>178027000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>177826000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>176488000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>176287000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>165344000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>165185000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>106079000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>106021000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>105992000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>105963000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>105934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105905000.0</v>
       </c>
       <c r="AY13">
         <v>105905000.0</v>
       </c>
       <c r="AZ13">
+        <v>105905000.0</v>
+      </c>
+      <c r="BA13">
         <v>104504000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>104503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104504000.0</v>
       </c>
       <c r="BC13">
         <v>104504000.0</v>
       </c>
       <c r="BD13">
         <v>104504000.0</v>
       </c>
       <c r="BE13">
+        <v>104504000.0</v>
+      </c>
+      <c r="BF13">
         <v>104382000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BG13">
         <v>104261000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BH13">
         <v>104137000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BI13">
         <v>104012000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BJ13">
         <v>103885000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BK13">
         <v>96142000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BL13">
         <v>96014000.0</v>
       </c>
-      <c r="BL13">
+      <c r="BM13">
         <v>95890000.0</v>
       </c>
-      <c r="BM13">
+      <c r="BN13">
         <v>95770000.0</v>
       </c>
-      <c r="BN13">
+      <c r="BO13">
         <v>95650000.0</v>
       </c>
-      <c r="BO13">
+      <c r="BP13">
         <v>95405000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BQ13">
         <v>95163000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BR13">
         <v>94684000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BS13">
         <v>94217000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BT13">
         <v>93747000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BU13">
         <v>93156000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>92556000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>91741000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BX13">
         <v>90924000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BY13">
         <v>90149000.0</v>
       </c>
-      <c r="BY13">
+      <c r="BZ13">
         <v>89288000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CA13">
         <v>88366000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CB13">
         <v>87434000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>86506000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>85594000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>84595000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>83548000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>82484000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>81371000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CI13">
         <v>80200000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CJ13">
         <v>74669000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CK13">
         <v>73577000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CL13">
         <v>72405000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CM13">
         <v>71177000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CN13">
         <v>65957000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CO13">
         <v>64879000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CP13">
         <v>63764000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CQ13">
         <v>62631000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CR13">
         <v>58277000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CS13">
         <v>57330000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CT13">
         <v>56402000.0</v>
       </c>
-      <c r="CT13">
+      <c r="CU13">
         <v>55419000.0</v>
       </c>
-      <c r="CU13">
+      <c r="CV13">
         <v>51867000.0</v>
       </c>
-      <c r="CV13">
+      <c r="CW13">
         <v>51047000.0</v>
       </c>
-      <c r="CW13">
+      <c r="CX13">
         <v>50226000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CY13">
         <v>49451000.0</v>
       </c>
-      <c r="CY13">
+      <c r="CZ13">
         <v>40862000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DA13">
         <v>38764000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DB13">
         <v>38071000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DC13">
         <v>37300000.0</v>
       </c>
-      <c r="DC13">
+      <c r="DD13">
         <v>34200000.0</v>
       </c>
-      <c r="DD13">
+      <c r="DE13">
         <v>33300000.0</v>
       </c>
-      <c r="DE13">
+      <c r="DF13">
         <v>32500000.0</v>
       </c>
-      <c r="DF13">
+      <c r="DG13">
         <v>31661000.0</v>
       </c>
-      <c r="DG13">
+      <c r="DH13">
         <v>30700000.0</v>
       </c>
-      <c r="DH13">
+      <c r="DI13">
         <v>26600000.0</v>
       </c>
-      <c r="DI13">
+      <c r="DJ13">
         <v>25700000.0</v>
       </c>
-      <c r="DJ13">
+      <c r="DK13">
         <v>24792000.0</v>
       </c>
-      <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
         <v>44</v>
       </c>
       <c r="B14">
+        <v>44874000.0</v>
+      </c>
+      <c r="C14">
         <v>37705000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>37677000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37622000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>37717000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>37586000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>37567000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>37487000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>37479000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>37503000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>37379000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>37320000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>37933199.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>34055000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>33932000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>33923000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>33936938.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>32074000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28360561.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28352792.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28336000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28392500.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>28291000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>28280000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>28710003.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>27829000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>27819252.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>27931200.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>27983329.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>27781000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>27695000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>27641000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>27918011.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>27941000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>27697910.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>27067000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>27054000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27048000.0</v>
       </c>
       <c r="AM14">
         <v>27048000.0</v>
       </c>
       <c r="AN14">
+        <v>27048000.0</v>
+      </c>
+      <c r="AO14">
         <v>26965000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>26937000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>27027000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>25672000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>19397866.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>18409000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>18436000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>18706000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>18781000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>18778000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18776000.0</v>
       </c>
       <c r="AY14">
         <v>18776000.0</v>
       </c>
       <c r="AZ14">
+        <v>18776000.0</v>
+      </c>
+      <c r="BA14">
         <v>18747000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>18795000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>18799000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>18802000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>18800000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>18765814.0</v>
       </c>
       <c r="BF14">
         <v>18765814.0</v>
       </c>
       <c r="BG14">
+        <v>18765814.0</v>
+      </c>
+      <c r="BH14">
         <v>18700771.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>18674213.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>16956808.0</v>
       </c>
       <c r="BJ14">
         <v>16956808.0</v>
       </c>
       <c r="BK14">
+        <v>16956808.0</v>
+      </c>
+      <c r="BL14">
         <v>13577228.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>13546569.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13519888.0</v>
       </c>
       <c r="BN14">
         <v>13519888.0</v>
       </c>
       <c r="BO14">
+        <v>13519888.0</v>
+      </c>
+      <c r="BP14">
         <v>13415896.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>13339289.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13231653.0</v>
       </c>
       <c r="BR14">
         <v>13231653.0</v>
       </c>
       <c r="BS14">
+        <v>13231653.0</v>
+      </c>
+      <c r="BT14">
         <v>13139005.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>13088891.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13261538.0</v>
       </c>
       <c r="BV14">
         <v>13261538.0</v>
       </c>
       <c r="BW14">
+        <v>13261538.0</v>
+      </c>
+      <c r="BX14">
         <v>12561538.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>12666667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12921429.0</v>
       </c>
       <c r="BZ14">
         <v>12921429.0</v>
       </c>
       <c r="CA14">
+        <v>12921429.0</v>
+      </c>
+      <c r="CB14">
         <v>13469231.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>12586667.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13080000.0</v>
       </c>
       <c r="CD14">
         <v>13080000.0</v>
       </c>
       <c r="CE14">
+        <v>13080000.0</v>
+      </c>
+      <c r="CF14">
         <v>12675000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>13300000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12788235.0</v>
       </c>
       <c r="CH14">
         <v>12788235.0</v>
       </c>
       <c r="CI14">
+        <v>12788235.0</v>
+      </c>
+      <c r="CJ14">
         <v>12964737.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>12320526.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13243000.0</v>
       </c>
       <c r="CL14">
         <v>13243000.0</v>
       </c>
       <c r="CM14">
+        <v>13243000.0</v>
+      </c>
+      <c r="CN14">
         <v>13371878.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>13267838.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12750680.0</v>
       </c>
       <c r="CP14">
         <v>12750680.0</v>
       </c>
       <c r="CQ14">
+        <v>12750680.0</v>
+      </c>
+      <c r="CR14">
         <v>12516669.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>12819393.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13085511.0</v>
       </c>
       <c r="CT14">
         <v>13085511.0</v>
       </c>
       <c r="CU14">
+        <v>13085511.0</v>
+      </c>
+      <c r="CV14">
         <v>12791801.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>12237851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12996918.0</v>
       </c>
       <c r="CX14">
         <v>12996918.0</v>
       </c>
       <c r="CY14">
+        <v>12996918.0</v>
+      </c>
+      <c r="CZ14">
         <v>8314110.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>8407575.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>8579357.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>8190000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>8060000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>8160000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>8180000.0</v>
       </c>
-      <c r="DF14">
+      <c r="DG14">
         <v>8130000.0</v>
       </c>
-      <c r="DG14">
+      <c r="DH14">
         <v>7990000.0</v>
       </c>
-      <c r="DH14">
+      <c r="DI14">
         <v>7870000.0</v>
       </c>
-      <c r="DI14">
+      <c r="DJ14">
         <v>7790000.0</v>
       </c>
-      <c r="DJ14">
+      <c r="DK14">
         <v>7920000.0</v>
       </c>
-      <c r="DK14">
+      <c r="DL14">
         <v>7700000.0</v>
       </c>
-      <c r="DL14">
+      <c r="DM14">
         <v>7640000.0</v>
       </c>
-      <c r="DM14">
+      <c r="DN14">
         <v>7580000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
         <v>45</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>364318000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>305340000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>304838000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>304707000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>304670000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>306123000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>208539000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>208312000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>208199000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>208763000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>208644000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>208390000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>209214000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>186345000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>186018000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>185687000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>186483000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>186163000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>185840000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>186931000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>186594000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>186903000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>185910000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>178761000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>178365000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>178317000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>178027000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>177826000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>176488000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>176287000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>165344000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>165185000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>106079000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>106021000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>105992000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>105963000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>105934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105905000.0</v>
       </c>
       <c r="AY15">
         <v>105905000.0</v>
       </c>
       <c r="AZ15">
+        <v>105905000.0</v>
+      </c>
+      <c r="BA15">
         <v>104504000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>104503000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104504000.0</v>
       </c>
       <c r="BC15">
         <v>104504000.0</v>
       </c>
       <c r="BD15">
         <v>104504000.0</v>
       </c>
       <c r="BE15">
-        <v>104261000.0</v>
+        <v>104504000.0</v>
       </c>
       <c r="BF15">
         <v>104261000.0</v>
       </c>
       <c r="BG15">
+        <v>104261000.0</v>
+      </c>
+      <c r="BH15">
         <v>104137000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>104012000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>103885000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>96142000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>96014000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>95890000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>95770000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>95650000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>95405000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>95163000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>94684000.0</v>
       </c>
-      <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
-      <c r="BW15">
+      <c r="BW15"/>
+      <c r="BX15">
         <v>90924000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>90149000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>89288000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>88366000.0</v>
       </c>
-      <c r="CA15"/>
       <c r="CB15"/>
-      <c r="CC15">
+      <c r="CC15"/>
+      <c r="CD15">
         <v>85594000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>84595000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>83548000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>82484000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>81371000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>80200000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>74669000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>73577000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>72405000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>71177000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>65957000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>64879000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>63764000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>62631000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>58277000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>57330000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>56402000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>55419000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>51867000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>51047000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>50226000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>49451000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>40862000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>38764000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>38071000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>45200000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>34200000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>33300000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>32500000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>31700000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>30700000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>26600000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>25700000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>24800000.0</v>
       </c>
-      <c r="DK15"/>
       <c r="DL15"/>
       <c r="DM15"/>
+      <c r="DN15"/>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
         <v>46</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -9323,52 +9381,53 @@
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
         <v>47</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -9444,87 +9503,86 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
         <v>48</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...1 lines deleted...]
-      </c>
+      <c r="AE18"/>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
@@ -9568,51 +9626,53 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
@@ -9625,94 +9685,95 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
         <v>49</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>511559010.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>490273000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>496420000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>474753000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>462393000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
@@ -9756,1628 +9817,1646 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
         <v>50</v>
       </c>
-      <c r="B20"/>
+      <c r="B20">
+        <v>271651000.0</v>
+      </c>
       <c r="C20">
         <v>167450000.0</v>
       </c>
       <c r="D20">
         <v>167450000.0</v>
       </c>
       <c r="E20">
         <v>167450000.0</v>
       </c>
       <c r="F20">
         <v>167450000.0</v>
       </c>
       <c r="G20">
-        <v>167446000.0</v>
+        <v>167450000.0</v>
       </c>
       <c r="H20">
         <v>167446000.0</v>
       </c>
       <c r="I20">
         <v>167446000.0</v>
       </c>
       <c r="J20">
         <v>167446000.0</v>
       </c>
       <c r="K20">
-        <v>167907000.0</v>
+        <v>167446000.0</v>
       </c>
       <c r="L20">
         <v>167907000.0</v>
       </c>
       <c r="M20">
         <v>167907000.0</v>
       </c>
       <c r="N20">
-        <v>94640000.0</v>
+        <v>167907000.0</v>
       </c>
       <c r="O20">
         <v>94640000.0</v>
       </c>
       <c r="P20">
-        <v>94240000.0</v>
+        <v>94640000.0</v>
       </c>
       <c r="Q20">
         <v>94240000.0</v>
       </c>
       <c r="R20">
         <v>94240000.0</v>
       </c>
       <c r="S20">
-        <v>45775000.0</v>
+        <v>94240000.0</v>
       </c>
       <c r="T20">
         <v>45775000.0</v>
       </c>
       <c r="U20">
         <v>45775000.0</v>
       </c>
       <c r="V20">
         <v>45775000.0</v>
       </c>
       <c r="W20">
+        <v>45775000.0</v>
+      </c>
+      <c r="X20">
         <v>47434000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47360000.0</v>
       </c>
       <c r="Y20">
         <v>47360000.0</v>
       </c>
       <c r="Z20">
-        <v>38201000.0</v>
+        <v>47360000.0</v>
       </c>
       <c r="AA20">
         <v>38201000.0</v>
       </c>
       <c r="AB20">
         <v>38201000.0</v>
       </c>
       <c r="AC20">
         <v>38201000.0</v>
       </c>
       <c r="AD20">
         <v>38201000.0</v>
       </c>
       <c r="AE20">
         <v>38201000.0</v>
       </c>
       <c r="AF20">
         <v>38201000.0</v>
       </c>
       <c r="AG20">
         <v>38201000.0</v>
       </c>
       <c r="AH20">
         <v>38201000.0</v>
       </c>
       <c r="AI20">
         <v>38201000.0</v>
       </c>
       <c r="AJ20">
-        <v>37164000.0</v>
+        <v>38201000.0</v>
       </c>
       <c r="AK20">
         <v>37164000.0</v>
       </c>
       <c r="AL20">
         <v>37164000.0</v>
       </c>
       <c r="AM20">
-        <v>36939000.0</v>
+        <v>37164000.0</v>
       </c>
       <c r="AN20">
         <v>36939000.0</v>
       </c>
       <c r="AO20">
-        <v>35090000.0</v>
+        <v>36939000.0</v>
       </c>
       <c r="AP20">
         <v>35090000.0</v>
       </c>
       <c r="AQ20">
-        <v>32272000.0</v>
+        <v>35090000.0</v>
       </c>
       <c r="AR20">
         <v>32272000.0</v>
       </c>
       <c r="AS20">
-        <v>5591000.0</v>
+        <v>32272000.0</v>
       </c>
       <c r="AT20">
         <v>5591000.0</v>
       </c>
       <c r="AU20">
-        <v>6354000.0</v>
+        <v>5591000.0</v>
       </c>
       <c r="AV20">
         <v>6354000.0</v>
       </c>
       <c r="AW20">
         <v>6354000.0</v>
       </c>
       <c r="AX20">
         <v>6354000.0</v>
       </c>
       <c r="AY20">
+        <v>6354000.0</v>
+      </c>
+      <c r="AZ20">
         <v>6343000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3709000.0</v>
       </c>
       <c r="BA20">
         <v>3709000.0</v>
       </c>
       <c r="BB20">
         <v>3709000.0</v>
       </c>
       <c r="BC20">
         <v>3709000.0</v>
       </c>
       <c r="BD20">
         <v>3709000.0</v>
       </c>
       <c r="BE20">
         <v>3709000.0</v>
       </c>
       <c r="BF20">
         <v>3709000.0</v>
       </c>
       <c r="BG20">
         <v>3709000.0</v>
       </c>
       <c r="BH20">
         <v>3709000.0</v>
       </c>
       <c r="BI20">
         <v>3709000.0</v>
       </c>
       <c r="BJ20">
         <v>3709000.0</v>
       </c>
       <c r="BK20">
         <v>3709000.0</v>
       </c>
       <c r="BL20">
         <v>3709000.0</v>
       </c>
       <c r="BM20">
         <v>3709000.0</v>
       </c>
       <c r="BN20">
         <v>3709000.0</v>
       </c>
       <c r="BO20">
-        <v>3679000.0</v>
+        <v>3709000.0</v>
       </c>
       <c r="BP20">
         <v>3679000.0</v>
       </c>
       <c r="BQ20">
         <v>3679000.0</v>
       </c>
-      <c r="BR20"/>
+      <c r="BR20">
+        <v>3679000.0</v>
+      </c>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
         <v>51</v>
       </c>
       <c r="B21">
-        <v>2899000.0</v>
+        <v>36812000.0</v>
       </c>
       <c r="C21">
+        <v>17851000.0</v>
+      </c>
+      <c r="D21">
         <v>18563000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19281000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>20016000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20750000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>20894000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>21524000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22153000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>22842000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>23419000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>24144000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25366000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>7026000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>7728000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>7527000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7947000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8366000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>2895000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3210000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3526000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3842000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4174000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4506000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4838000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4444000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>4771000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>5097000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>5424000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>5751000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>6104000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>6460000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>6814000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>7168000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7554000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7261000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7625000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7990000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>8359000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>8779000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>7484000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>7821000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>6993000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>7297000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3055000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3222000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3414000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3606000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>3797000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3989000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>4203000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2127000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2225000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2323000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2425000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2528000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2630000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2732000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2844000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2956000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>3068000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3211000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3356000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>3501000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>3646000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3791000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>3942000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>4092000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>4240000.0</v>
       </c>
-      <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
         <v>52</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
+      <c r="L22"/>
+      <c r="M22">
         <v>212000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>94000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>73000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>66000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>33000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>216000.0</v>
       </c>
-      <c r="R22"/>
-      <c r="S22">
+      <c r="S22"/>
+      <c r="T22">
         <v>314000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30000.0</v>
       </c>
       <c r="U22">
         <v>30000.0</v>
       </c>
-      <c r="V22"/>
-      <c r="W22">
+      <c r="V22">
+        <v>30000.0</v>
+      </c>
+      <c r="W22"/>
+      <c r="X22">
         <v>256000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>282000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>362000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>19000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>574000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1174000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>208000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>1237000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>1428000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>743000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>458000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>443000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>721000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>819000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1416000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>837000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>2654000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2309000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>1043000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2711000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1618000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1527000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>290000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>659000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1276000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>627000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1200000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>329000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1224000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>4907000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>4740000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>3958000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>4745000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>4130000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3739000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1262000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>569000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>799000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>856000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>532000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>326000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>145000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>77000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>374000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>329000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>355000.0</v>
       </c>
-      <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
         <v>53</v>
       </c>
       <c r="B23">
+        <v>7175476000.0</v>
+      </c>
+      <c r="C23">
         <v>5245870000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>5235575000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>5178428000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>5157040000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>5118924000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>5236503000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>5156853000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>5080010000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>5078350000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4971163000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5073454000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5109886000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>4082200000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>4120022000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>4114364000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>4205855000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>4142749000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>3317047000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>3260058000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>3324524000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>3071148000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2989179000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2885680000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>2668388000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2449158000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>2433210000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>2405949000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>2356074000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2328730000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2292678000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>2237939000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>2167517000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>2159069000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>2162205000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2085664000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2026487000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1966113000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1961008000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1925119000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1860307000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1869902000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1707797000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1672403000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1133651000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1136967000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1139739000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1133286000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>1141000000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>1137326000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1148119000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>1123489000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>1143099000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>1139695000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1132746000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>1116833000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1106445000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1067871000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1086405000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1014221000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1014561000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>982751000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1064314000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1014804000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1040211000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1014808000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1016051000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>957848000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>939360000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>880370000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>872057000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>824513000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>831477000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>798236000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>805607000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>795856000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>803280000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>821584000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>816691000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>820206000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>820965000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>827069000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>832985000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>832464000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>825114000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>817839000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>810035000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>805070000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>800591000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>812815000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>802822000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>798499000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>783981000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>748098000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>750828000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>698252000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>675843000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>656694000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>644329000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>630867000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>638634000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>626122000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>459501000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>447841000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>436910000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>431100000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>415600000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>408400000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>400300000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>401621000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>379000000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>391600000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>371800000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>368449000.0</v>
       </c>
-      <c r="DK23"/>
       <c r="DL23"/>
       <c r="DM23"/>
+      <c r="DN23"/>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
         <v>54</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>94108000.0</v>
+      </c>
       <c r="C24">
+        <v>86733000.0</v>
+      </c>
+      <c r="D24">
         <v>86581000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>86428000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>86275000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>86150000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>86038000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>88890000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>88777000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>1115293000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>88550000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>88437000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>88324000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>88211000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>88098000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>87985000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>87872000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>87758000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>49649000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>74541000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>74473000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>76385000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>76498000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>76733000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>76854000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>45147000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>45323000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>5666000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5850000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>6033000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>6214000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>6614000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>6804000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>6994000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>9182000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>9643000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>9841000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>15036000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>19232000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>19758000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>21961000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>22153000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>16272000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>69887000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>18120000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>28381000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>18617000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>19315000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>19562000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>19822000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>20079000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>10221000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>10357000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>10423000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>10488000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>10583000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10652000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>11263000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>23302000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>23572000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>23784000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>24733000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>24957000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>25280000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>25520000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>27169000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>43273000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>44055000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>44490000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>46464000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>47229000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>49627000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>50604000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>52455000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>54502000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>55766000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>46725000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>41601000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>42856000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>45923000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>49006000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>39508000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>40404000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>45675000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>37220000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>43311000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>31626000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>33331000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>30446000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>44961000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>28777000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>23781000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>23908000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>23832000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>24974000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>25680000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>31480000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>26973000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>29206000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>26618000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>28244000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>44584000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>42348000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>26982000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>15965000.0</v>
       </c>
-      <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
         <v>55</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>88324000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>88211000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>88098000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>87985000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>87872000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>87758000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>49649000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>74541000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>74473000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>76385000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>76498000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>76733000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>76854000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>45147000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>45323000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>5666000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5850000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>6033000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>6214000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>6614000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>6804000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>6994000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>9182000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>9643000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>9841000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>15036000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>19232000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>19758000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>21961000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>22153000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>16272000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>69887000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>18120000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>28381000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>18617000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>19315000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>19562000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>19822000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>20079000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>10221000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>10357000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>10423000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>10488000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>10583000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>10652000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>11263000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>23302000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>23572000.0</v>
       </c>
-      <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
@@ -11390,231 +11469,236 @@
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
         <v>56</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>1571093000.0</v>
+      </c>
       <c r="C26">
+        <v>1418110000.0</v>
+      </c>
+      <c r="D26">
         <v>1377351000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>1351603000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>1353274000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>1333958000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>1349534000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>1307404000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>1322254000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>1352905000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>1246078000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>1361853000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>1395119000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>1301469000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1329532000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1396133000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1497645000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1458136000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1202402000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1002929000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>2819328000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>2636266000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>2616402000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>2605649000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>2412945000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>2231885000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>431049000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>2191627000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>411230000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>2125675000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>2069579000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>2017304000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1971584000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1565338000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>1539835000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>1494110000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>1451240000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>1417138000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>1387250000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>1350501000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>1306599000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>1289656000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>1175288000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>1127951000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>666207000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>656731000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>640543000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>630693000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>619825000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>623274000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>604996000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>593860000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>589342000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>582587000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>568852000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>567123000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>570376000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>562663000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>557011000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>557828000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
@@ -11627,52 +11711,53 @@
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
         <v>57</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -11748,473 +11833,481 @@
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
         <v>58</v>
       </c>
       <c r="B28">
-        <v>367732320.0</v>
+        <v>408288000.0</v>
       </c>
       <c r="C28">
+        <v>347247000.0</v>
+      </c>
+      <c r="D28">
         <v>297769000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>269328000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>169811000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>370724000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>349889000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>471089000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>410812000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>414767000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>63209000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>358637000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>261815000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>161816000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>222284000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>116884000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-49755000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-25032000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-30159000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>54186000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>56518000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>58403000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>59098000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>57981000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>65909000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>98968000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>53941000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>75157000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>88479000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>232750000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>250621000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>304544000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>253383000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>278774000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>272760000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>278110000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>225492000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>193818000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>217018000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>227535000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>177807000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>225485000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>163271000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>137387000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>68538000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>76107000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>75930000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>79092000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>79383000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>88482000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>104632000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>89469000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>87646000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>76100000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>91431000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>92638000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>86737000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>95190000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>151456000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>104122000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>99183000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>99595000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>179020000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>137424000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>154669000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>127368000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>162990000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>139238000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>156906000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>128096000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>123079000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>88660000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>91948000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>101607000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>117152000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>108837000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>99232000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>94946000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>104581000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>97957000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>90272000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>84857000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>96134000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>99710000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>87354000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>84604000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>82624000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>73574000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>66835000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>71973000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>62920000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>76208000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>64717000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>43745000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>60017000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>57552000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>53724000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>50546000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>47398000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>41998000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>42793000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>60234000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>53805000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>45095000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>34243000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>21000000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>28100000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>30700000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>29200000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>7208000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>22300000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>40700000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>17000000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>648000.0</v>
       </c>
-      <c r="DK28"/>
       <c r="DL28"/>
       <c r="DM28"/>
+      <c r="DN28"/>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
         <v>59</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>1201998000.0</v>
+      </c>
       <c r="C29">
+        <v>853458000.0</v>
+      </c>
+      <c r="D29">
         <v>787530000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>727176000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>617409000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>797178000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>810716000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>891584000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>830803000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1874708000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>404532000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>755428000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>666966000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>475506000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>508717000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>459434000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>481758000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>560190000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>427173000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>445277000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>427038000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>429003000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>421658000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>411467000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>400449000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -12262,52 +12355,53 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
         <v>60</v>
       </c>
       <c r="B30"/>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
@@ -12383,213 +12477,214 @@
       <c r="CO30"/>
       <c r="CP30"/>
       <c r="CQ30"/>
       <c r="CR30"/>
       <c r="CS30"/>
       <c r="CT30"/>
       <c r="CU30"/>
       <c r="CV30"/>
       <c r="CW30"/>
       <c r="CX30"/>
       <c r="CY30"/>
       <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
       <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
       <c r="DF30"/>
       <c r="DG30"/>
       <c r="DH30"/>
       <c r="DI30"/>
       <c r="DJ30"/>
       <c r="DK30"/>
       <c r="DL30"/>
       <c r="DM30"/>
+      <c r="DN30"/>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
         <v>61</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>174940000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>181369000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>190629000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>265619000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>321449000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>393886000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>472432000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>377524000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>366908000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>298054000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>300480000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>288360000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>279486000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>251399000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>256664000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>250251000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>241527000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>229326000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>218368000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>204484000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>202849000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>196225000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>196705000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>192128000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>182262000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>173273000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>168062000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>170139000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>166773000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>161408000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>155136000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>146886000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>143006000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>118125000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>114747000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>111633000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>111060000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>107201000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>102664000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>101978000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>108480000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>114642000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>114760000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>114874000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>112701000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>109065000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>108004000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>107305000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>101911000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
@@ -12602,52 +12697,53 @@
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
+      <c r="DN31"/>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
         <v>62</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -12723,548 +12819,552 @@
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
       <c r="DF32"/>
       <c r="DG32"/>
       <c r="DH32"/>
       <c r="DI32"/>
       <c r="DJ32"/>
       <c r="DK32"/>
       <c r="DL32"/>
       <c r="DM32"/>
+      <c r="DN32"/>
     </row>
-    <row r="33" spans="1:117">
+    <row r="33" spans="1:118">
       <c r="A33" t="s">
         <v>63</v>
       </c>
       <c r="B33">
+        <v>7137256000.0</v>
+      </c>
+      <c r="C33">
         <v>5153513000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>4444988000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>4492456000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>4470882000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>4467003000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>3922004000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>3886322000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>3786896000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>3749753000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>3735086000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3726776000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3723928000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2792780000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2804075000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2731581000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1636937000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1598262000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1275862000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>2239604000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>2498493000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>2475045000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>2485078000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>2381841000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>2189263000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1993696000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1987634000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1959876000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1931435000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>1908632000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>1883030000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>1831028000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>1761688000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>1748347000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>1744280000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>1673319000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>1629838000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>1576440000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>1573540000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>1526288000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>1453443000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>1453090000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>1312229000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>1267880000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>751932000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>735728000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>720125000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>709286000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>699943000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>701384000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>696302000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>667536000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>689546000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>661398000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1116819000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1102423000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1092612000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>653681000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>1075475000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>986051000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>970463000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>951979000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>1043378000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>989037000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>1017155000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>989095000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>992769000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>935193000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>915718000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>856567000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>850323000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>799745000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>804039000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>773214000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>782404000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>775402000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>776616000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>797137000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>793045000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>794244000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>789439000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>795455000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>803249000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>803711000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>797683000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>788220000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>784738000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>777822000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>774849000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>781865000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>769222000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>768225000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>752617000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>716894000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>725892000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>672708000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>652251000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CU33">
         <v>632823000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CV33">
         <v>621555000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>607252000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>611044000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>602673000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>442715000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>430636000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>422387000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>407400000.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
-      <c r="DF33">
+      <c r="DF33"/>
+      <c r="DG33">
         <v>378941000.0</v>
       </c>
-      <c r="DG33"/>
       <c r="DH33"/>
-      <c r="DI33">
+      <c r="DI33"/>
+      <c r="DJ33">
         <v>-100000.0</v>
       </c>
-      <c r="DJ33">
+      <c r="DK33">
         <v>349267000.0</v>
       </c>
-      <c r="DK33"/>
       <c r="DL33"/>
       <c r="DM33"/>
+      <c r="DN33"/>
     </row>
-    <row r="34" spans="1:117">
+    <row r="34" spans="1:118">
       <c r="A34" t="s">
         <v>64</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>46760000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>44926000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>44154000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>29392000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>30286000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>35324000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>23461000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>35958000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>64432000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>31267000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>29189000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>28637000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>21523000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>18688000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>23011000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>23511000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>19442000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>16032000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>14905000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>17527000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>14302000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>15717000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>19348000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>19147000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>23136000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>14645000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>17649000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>17252000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>12865000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>14823000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>11696000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>13668000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>17134000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>10187000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>14689000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>11016000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>7800000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>7664000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>13863000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>5698000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>5009000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BC34">
         <v>9585000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BD34">
         <v>4242000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BE34">
         <v>4254000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BF34">
         <v>3878000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BG34">
         <v>3950000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BH34">
         <v>3963000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>3290000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
@@ -13277,781 +13377,786 @@
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
       <c r="DF34"/>
       <c r="DG34"/>
       <c r="DH34"/>
       <c r="DI34"/>
       <c r="DJ34"/>
       <c r="DK34"/>
       <c r="DL34"/>
       <c r="DM34"/>
+      <c r="DN34"/>
     </row>
-    <row r="35" spans="1:117">
+    <row r="35" spans="1:118">
       <c r="A35" t="s">
         <v>65</v>
       </c>
       <c r="B35">
-        <v>4760145000.0</v>
+        <v>6066096000.0</v>
       </c>
       <c r="C35">
+        <v>4477765000.0</v>
+      </c>
+      <c r="D35">
         <v>134111000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>141263000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>144618000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>141117000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>149988000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>148324000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>139859000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>141549000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>143531000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>135715000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>135084000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>133137000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>132252000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>117377000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>87872000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>87758000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>49649000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>110499000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>138905000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>107652000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>105687000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>105370000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>98377000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>63835000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>68334000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>29177000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>25292000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>22065000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>21119000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>24141000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>21106000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>22711000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>28530000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>28790000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>32977000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>29681000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>36881000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>37010000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>34826000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>36976000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>27968000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>83555000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>35254000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>28381000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>33306000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>30331000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>27362000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>27486000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>33942000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>15919000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>15366000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>20008000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>14730000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>14837000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>14530000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>15213000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>27265000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>26862000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>26665000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>28019000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>37189000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>29223000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>28954000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>30716000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>46894000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>48345000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>49243000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>49823000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>51319000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>53579000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>54556000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>56714000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>58861000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>60263000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>51019000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>47822000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>50256000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>50259000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>6042000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>5176000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>42955000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>48363000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>40499000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>4033000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>35384000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>36730000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>34505000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>22745000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>2792000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>5113000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>5167000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>4753000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>4934000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>3378000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>3649000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CU35">
         <v>3056000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CV35">
         <v>3623000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>3811000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>3828000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>4279000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>2942000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>24707000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>17315000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>17400000.0</v>
       </c>
-      <c r="DC35">
+      <c r="DD35">
         <v>1200000.0</v>
       </c>
-      <c r="DD35">
+      <c r="DE35">
         <v>2000000.0</v>
       </c>
-      <c r="DE35">
+      <c r="DF35">
         <v>2600000.0</v>
       </c>
-      <c r="DF35">
+      <c r="DG35">
         <v>32829000.0</v>
       </c>
-      <c r="DG35">
+      <c r="DH35">
         <v>1900000.0</v>
       </c>
-      <c r="DH35">
+      <c r="DI35">
         <v>1800000.0</v>
       </c>
-      <c r="DI35">
+      <c r="DJ35">
         <v>2100000.0</v>
       </c>
-      <c r="DJ35">
+      <c r="DK35">
         <v>21696000.0</v>
       </c>
-      <c r="DK35"/>
       <c r="DL35"/>
       <c r="DM35"/>
+      <c r="DN35"/>
     </row>
-    <row r="36" spans="1:117">
+    <row r="36" spans="1:118">
       <c r="A36" t="s">
         <v>66</v>
       </c>
       <c r="B36">
-        <v>4970423000.0</v>
+        <v>303488000.0</v>
       </c>
       <c r="C36">
+        <v>4938956000.0</v>
+      </c>
+      <c r="D36">
         <v>288533000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>297236000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>324030000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>286578000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>382202000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>385372000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>350070000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>294499000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>327863000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>313614000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>318689000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>234717000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>253140000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>208588000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>151431000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>-1458136000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>87669000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>222123000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>400455000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>317613000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>264318000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>165969000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>138709000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>119673000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>140585000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>117521000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>123771000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>112854000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>130768000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>129951000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>101484000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>109775000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>136094000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>111738000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>110597000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>90923000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>117490000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>105964000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>80218000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>96333000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>74338000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>76901000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>60116000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>53135000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>52571000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>51223000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>52584000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>50580000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>63193000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>49948000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>76127000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>54350000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>93772000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>91300000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>86861000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>68116000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>114382000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>48624000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>181313000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>35708000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>77013000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>37838000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>78119000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>56039000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>45162000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>44724000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>59083000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>24371000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>37247000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>27835000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>48719000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>29900000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>26124000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>16178000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>14597000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>24000000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>29284000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>24655000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>22378000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>9872000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>9397000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>9611000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>18252000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>11147000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>12871000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>9492000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>13457000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>8360000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>5778000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>10241000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>22938000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>9999000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>33484000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>25970000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>58601000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CU36">
         <v>47211000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CV36">
         <v>34305000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>26483000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>29706000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>17767000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>5344000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>5388000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>13984000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8000000.0</v>
       </c>
       <c r="DD36">
         <v>-8000000.0</v>
       </c>
       <c r="DE36">
+        <v>-8000000.0</v>
+      </c>
+      <c r="DF36">
         <v>-8100000.0</v>
       </c>
-      <c r="DF36">
+      <c r="DG36">
         <v>6379000.0</v>
       </c>
-      <c r="DG36">
+      <c r="DH36">
         <v>-6500000.0</v>
       </c>
-      <c r="DH36">
+      <c r="DI36">
         <v>-6100000.0</v>
       </c>
-      <c r="DI36">
+      <c r="DJ36">
         <v>-6000000.0</v>
       </c>
-      <c r="DJ36">
+      <c r="DK36">
         <v>4957000.0</v>
       </c>
-      <c r="DK36"/>
       <c r="DL36"/>
       <c r="DM36"/>
+      <c r="DN36"/>
     </row>
-    <row r="37" spans="1:117">
+    <row r="37" spans="1:118">
       <c r="A37" t="s">
         <v>67</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
-      <c r="AE37">
-[...1 lines deleted...]
-      </c>
+      <c r="AE37"/>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
         <v>0.0</v>
       </c>
       <c r="AM37">
         <v>0.0</v>
       </c>
       <c r="AN37">
@@ -14095,51 +14200,53 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
@@ -14152,1625 +14259,1635 @@
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
       <c r="DF37"/>
       <c r="DG37"/>
       <c r="DH37"/>
       <c r="DI37"/>
       <c r="DJ37"/>
       <c r="DK37"/>
       <c r="DL37"/>
       <c r="DM37"/>
+      <c r="DN37"/>
     </row>
-    <row r="38" spans="1:117">
+    <row r="38" spans="1:118">
       <c r="A38" t="s">
         <v>68</v>
       </c>
       <c r="B38">
+        <v>5546319000.0</v>
+      </c>
+      <c r="C38">
         <v>5245870000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>3636005000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>3606616000.0</v>
       </c>
-      <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>5118924000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>-2815904000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>4890411000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>3674991000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>2420426000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>2278660000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2231317000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>1350472000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>1332848000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>1196651000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>1076068000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>1004020000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>830891000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>3260058000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>3324524000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>3071148000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>2989179000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>6091000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>139000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>2955762000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>2931509000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>2905181000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>2835274000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-134000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>2755353000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>2699492000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>2624929000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2620055000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>180000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2544763000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2471560000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2404487000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2398537000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2373374000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2314026000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2331315000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2149538000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2121750000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>1529179000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>1552658000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1571645000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1569941000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1596159000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>1587841000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>1614359000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>1591050000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>1606716000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>1628244000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>1586941000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>1560833000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>1541820000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>1490802000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>1490487000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>1393820000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>1350144000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>1317962000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>1430815000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>1360999000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>1378332000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>1345869000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>1358816000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>1261561000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>1232335000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>570823000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>561704000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>531862000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>548547000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>538547000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>534885000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>522811000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>516129000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>526594000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>535036000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>529457000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>527744000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>515926000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>515149000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>501365000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>499737000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>479524000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>487105000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>477283000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>479400000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>473813000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>469561000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>465683000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>477932000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>452913000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>712954000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>659745000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>494231000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CU38">
         <v>476239000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CV38">
         <v>469982000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>461465000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>469249000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>462363000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>344117000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>332471000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>335586000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>603800000.0</v>
       </c>
-      <c r="DC38">
+      <c r="DD38">
         <v>415600000.0</v>
       </c>
-      <c r="DD38">
+      <c r="DE38">
         <v>408400000.0</v>
       </c>
-      <c r="DE38">
+      <c r="DF38">
         <v>400300000.0</v>
       </c>
-      <c r="DF38">
+      <c r="DG38">
         <v>401600000.0</v>
       </c>
-      <c r="DG38">
+      <c r="DH38">
         <v>379000000.0</v>
       </c>
-      <c r="DH38">
+      <c r="DI38">
         <v>391600000.0</v>
       </c>
-      <c r="DI38">
+      <c r="DJ38">
         <v>371900000.0</v>
       </c>
-      <c r="DJ38">
+      <c r="DK38">
         <v>368400000.0</v>
       </c>
-      <c r="DK38"/>
       <c r="DL38"/>
       <c r="DM38"/>
+      <c r="DN38"/>
     </row>
-    <row r="39" spans="1:117">
+    <row r="39" spans="1:118">
       <c r="A39" t="s">
         <v>69</v>
       </c>
-      <c r="B39">
-[...2 lines deleted...]
-      <c r="C39"/>
+      <c r="B39"/>
+      <c r="C39">
+        <v>-1271586000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>189136000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>180987000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>148630000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>103658000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>93923000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>116063000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>128001000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>75551000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>79981000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>65458000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>137627000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>83640000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>89738000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>1162833000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1614051000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1817327000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1917702000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1820390000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1655568000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1487092000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1489335000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1460644000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1452235000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1434149000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1420355000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1369475000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1304276000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1286967000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1280694000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1214220000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1184765000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>1138066000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1136011000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>1078033000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>999724000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>991677000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>870488000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>818533000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>356404000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>320037000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>288219000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>272631000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>244784000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>250869000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>230062000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>199975000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>225929000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>172849000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>662624000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>658423000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>657237000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>630779000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>671393000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>606452000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>634880000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>616768000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>676877000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>642842000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>679034000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>658034000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>650004000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>631480000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>622743000.0</v>
       </c>
-      <c r="BR39"/>
       <c r="BS39"/>
       <c r="BT39"/>
       <c r="BU39"/>
       <c r="BV39"/>
       <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
       <c r="DF39"/>
       <c r="DG39"/>
       <c r="DH39"/>
       <c r="DI39"/>
       <c r="DJ39"/>
       <c r="DK39"/>
       <c r="DL39"/>
       <c r="DM39"/>
+      <c r="DN39"/>
     </row>
-    <row r="40" spans="1:117">
+    <row r="40" spans="1:118">
       <c r="A40" t="s">
         <v>70</v>
       </c>
-      <c r="B40">
-[...1 lines deleted...]
-      </c>
+      <c r="B40"/>
       <c r="C40">
+        <v>-63666000.0</v>
+      </c>
+      <c r="D40">
         <v>4400515000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>4396417000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>4481288000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>4266779000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>4361837000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>4205835000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>4198125000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>4177386000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>4511650000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>4270748000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4396160000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>3561768000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>3567151000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>3625538000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>963143000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>2858583000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>676327000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>2778823000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2833054000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>2610878000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>2538332000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2439485000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2246277000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2008964000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>2040652000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2000635000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1954333000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>1799720000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>1758711000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>1650337000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>1637159000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>1604719000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>1609524000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>1541003000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>1540220000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>1524756000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>1492165000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>1447442000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>1445882000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>1409047000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>1330249000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>1320569000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>909408000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>915703000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>913000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>907443000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>923033000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>915216000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>903410000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>901886000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>915855000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>919009000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>900138000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>886593000.0</v>
       </c>
       <c r="BE40">
         <v>886593000.0</v>
       </c>
       <c r="BF40">
+        <v>886593000.0</v>
+      </c>
+      <c r="BG40">
         <v>840125000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>806198000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>770063000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>765277000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>761050000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>761025000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>760679000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>776795000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>777552000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>743899000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>713616000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>675602000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>648010000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>649857000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>633846000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>632350000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>593428000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>586857000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>588326000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>596968000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>619747000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>604491000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>618595000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>619195000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>630800000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>627069000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>622179000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>630026000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>622224000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>618683000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>623621000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>622137000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>627926000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>624368000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>604720000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>601891000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>588254000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>581954000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>535725000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>520193000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CU40">
         <v>503644000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CV40">
         <v>495420000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>488164000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>491964000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>468336000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>330994000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>330194000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>332886000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>331400000.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
-      <c r="DF40">
+      <c r="DF40"/>
+      <c r="DG40">
         <v>321518000.0</v>
       </c>
-      <c r="DG40"/>
       <c r="DH40"/>
       <c r="DI40"/>
-      <c r="DJ40">
+      <c r="DJ40"/>
+      <c r="DK40">
         <v>305830000.0</v>
       </c>
-      <c r="DK40"/>
       <c r="DL40"/>
       <c r="DM40"/>
+      <c r="DN40"/>
     </row>
-    <row r="41" spans="1:117">
+    <row r="41" spans="1:118">
       <c r="A41" t="s">
         <v>71</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>32261000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>46760000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>30658000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>44154000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>29392000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>30286000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>35324000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>23461000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>35958000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>64432000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>31267000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>19315000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>18782000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11701000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>13606000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>20497000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>21706000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>18350000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>15265000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>13738000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>16506000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>14302000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>15717000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>19348000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>19147000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>23136000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>14645000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>17649000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>17252000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>12865000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>14823000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>11696000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>13668000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>17134000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>10187000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>14689000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>11016000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7800000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>7664000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>13863000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5698000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>5009000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>9585000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>4242000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>4254000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>3878000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>3950000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>3963000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>3290000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>2881000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>3286000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>12232000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>3943000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>3434000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>3547000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>3621000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>4290000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>4753000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>3359000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>4090000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3952000.0</v>
       </c>
       <c r="BU41">
         <v>3952000.0</v>
       </c>
       <c r="BV41">
+        <v>3952000.0</v>
+      </c>
+      <c r="BW41">
         <v>4259000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>4359000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BY41">
         <v>4497000.0</v>
       </c>
-      <c r="BY41">
+      <c r="BZ41">
         <v>4294000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CA41">
         <v>6221000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CB41">
         <v>7400000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CC41">
         <v>4336000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CD41">
         <v>4800000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CE41">
         <v>3934000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CF41">
         <v>2551000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CG41">
         <v>2688000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CH41">
         <v>3279000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CI41">
         <v>2738000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CJ41">
         <v>3758000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CK41">
         <v>3399000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CL41">
         <v>4059000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CM41">
         <v>1752000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CN41">
         <v>2532000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CO41">
         <v>4322000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CP41">
         <v>4749000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CQ41">
         <v>3943000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CR41">
         <v>4133000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CS41">
         <v>2582000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CT41">
         <v>2875000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CU41">
         <v>2915000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CV41">
         <v>2843000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CW41">
         <v>3025000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CX41">
         <v>3545000.0</v>
       </c>
-      <c r="CX41">
+      <c r="CY41">
         <v>3270000.0</v>
       </c>
-      <c r="CY41">
+      <c r="CZ41">
         <v>2942000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DA41">
         <v>2871000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DB41">
         <v>3296000.0</v>
       </c>
-      <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
       <c r="DF41"/>
       <c r="DG41"/>
       <c r="DH41"/>
       <c r="DI41"/>
       <c r="DJ41"/>
       <c r="DK41"/>
       <c r="DL41"/>
       <c r="DM41"/>
+      <c r="DN41"/>
     </row>
-    <row r="42" spans="1:117">
+    <row r="42" spans="1:118">
       <c r="A42" t="s">
         <v>72</v>
       </c>
       <c r="B42">
-        <v>485725000.0</v>
+        <v>-21798000.0</v>
       </c>
       <c r="C42">
+        <v>-23021000.0</v>
+      </c>
+      <c r="D42">
         <v>-23110000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-23173000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-23566000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-23939000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-24084000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-24081000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-24491000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-25093000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-25287000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-25737000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-25995000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-14930000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-14865000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-15247000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-15586000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-16882000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-18214000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-18250000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-18359000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-18771000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-19044000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-19135000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-19940000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-5713000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>180285000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>181391000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>182838000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>182720000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>182295000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>183004000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>182667000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>182270000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>181276000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>174042000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>173646000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>173460000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>173170000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>172969000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>171631000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>171598000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>160868000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>160687000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>101581000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>101523000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>102666000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>104347000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>104318000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104257000.0</v>
       </c>
       <c r="AY42">
         <v>104257000.0</v>
       </c>
       <c r="AZ42">
+        <v>104257000.0</v>
+      </c>
+      <c r="BA42">
         <v>102856000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>104461000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>104462000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>104504000.0</v>
       </c>
       <c r="BD42">
         <v>104504000.0</v>
       </c>
       <c r="BE42">
+        <v>104504000.0</v>
+      </c>
+      <c r="BF42">
         <v>104382000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>104261000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>200765000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>104012000.0</v>
       </c>
-      <c r="BI42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BJ42"/>
       <c r="BK42">
         <v>-25503000.0</v>
       </c>
       <c r="BL42">
         <v>-25503000.0</v>
       </c>
       <c r="BM42">
         <v>-25503000.0</v>
       </c>
       <c r="BN42">
         <v>-25503000.0</v>
       </c>
       <c r="BO42">
         <v>-25503000.0</v>
       </c>
       <c r="BP42">
         <v>-25503000.0</v>
       </c>
       <c r="BQ42">
         <v>-25503000.0</v>
       </c>
       <c r="BR42">
+        <v>-25503000.0</v>
+      </c>
+      <c r="BS42">
         <v>68714000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>68711000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>68262000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>67840000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>67340000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>-23963000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>-22470000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>-21319000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>-20415000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>68071000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>67645000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>-18482000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>-16904000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>-15610000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CG42">
         <v>-14298000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CH42">
         <v>-14046000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CI42">
         <v>-13397000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CJ42">
         <v>-12607000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CK42">
         <v>-11519000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CL42">
         <v>-10106000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CM42">
         <v>-9120000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CN42">
         <v>-8502000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CO42">
         <v>-6701000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CP42">
         <v>-5891000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CQ42">
         <v>-4970000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>-4407000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>-3789000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>-2775000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CU42">
         <v>-2114000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CV42">
         <v>-1761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1216000.0</v>
       </c>
       <c r="CW42">
         <v>-1216000.0</v>
       </c>
       <c r="CX42">
         <v>-1216000.0</v>
       </c>
       <c r="CY42">
+        <v>-1216000.0</v>
+      </c>
+      <c r="CZ42">
         <v>-1177000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>-1175000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>-1087000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>-100000.0</v>
       </c>
-      <c r="DC42"/>
-      <c r="DD42">
+      <c r="DD42"/>
+      <c r="DE42">
         <v>-100000.0</v>
       </c>
-      <c r="DE42"/>
-      <c r="DF42">
+      <c r="DF42"/>
+      <c r="DG42">
         <v>-300000.0</v>
       </c>
-      <c r="DG42">
+      <c r="DH42">
         <v>-100000.0</v>
       </c>
-      <c r="DH42"/>
       <c r="DI42"/>
-      <c r="DJ42">
+      <c r="DJ42"/>
+      <c r="DK42">
         <v>414000.0</v>
       </c>
-      <c r="DK42"/>
       <c r="DL42"/>
       <c r="DM42"/>
+      <c r="DN42"/>
     </row>
-    <row r="43" spans="1:117">
+    <row r="43" spans="1:118">
       <c r="A43" t="s">
         <v>73</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -15846,87 +15963,86 @@
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
       <c r="DF43"/>
       <c r="DG43"/>
       <c r="DH43"/>
       <c r="DI43"/>
       <c r="DJ43"/>
       <c r="DK43"/>
       <c r="DL43"/>
       <c r="DM43"/>
+      <c r="DN43"/>
     </row>
-    <row r="44" spans="1:117">
+    <row r="44" spans="1:118">
       <c r="A44" t="s">
         <v>74</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -15970,51 +16086,53 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
@@ -16027,1525 +16145,1540 @@
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
       <c r="DF44"/>
       <c r="DG44"/>
       <c r="DH44"/>
       <c r="DI44"/>
       <c r="DJ44"/>
       <c r="DK44"/>
       <c r="DL44"/>
       <c r="DM44"/>
+      <c r="DN44"/>
     </row>
-    <row r="45" spans="1:117">
+    <row r="45" spans="1:118">
       <c r="A45" t="s">
         <v>75</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>92674000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>84813000.0</v>
       </c>
-      <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
+      <c r="J45"/>
+      <c r="K45">
         <v>74146000.0</v>
       </c>
-      <c r="K45"/>
       <c r="L45"/>
       <c r="M45"/>
-      <c r="N45">
+      <c r="N45"/>
+      <c r="O45">
         <v>64726000.0</v>
       </c>
-      <c r="O45"/>
       <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
-[...1 lines deleted...]
-      </c>
+      <c r="U45"/>
       <c r="V45">
         <v>25620000.0</v>
       </c>
       <c r="W45">
+        <v>25620000.0</v>
+      </c>
+      <c r="X45">
         <v>25952000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>25596000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>25374000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>23817000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>24278000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>24460000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>24345000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>21211000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>21482000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>21658000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>21992000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>22286000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>22596000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>23046000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>23212000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>23225000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>23502000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>24105000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>24052000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>24190000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>23338000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>23459000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>16963000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>17049000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>17243000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>17410000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>17383000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>17187000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>17567000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>17892000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>18143000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>18429000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>18216000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>17616000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>17027000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>16461000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>14676000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>14599000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>13767000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>13944000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>14138000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>14304000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>14396000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>14193000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>14363000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>14105000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>14086000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>14139000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>14246000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>14350000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>14340000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>14516000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>14561000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>14632000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>14593000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>14744000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>14845000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>14950000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>14930000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>15143000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>15280000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>15351000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>15457000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CI45">
         <v>15655000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CJ45">
         <v>15711000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CK45">
         <v>15870000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>16055000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>15871000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>14918000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>14329000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>13219000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>12892000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>12938000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>12963000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>12907000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>13009000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>12533000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>12497000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>12480000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>12549000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>8071000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>7998000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>8015000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>13000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="DD45">
         <v>8000000.0</v>
       </c>
       <c r="DE45">
+        <v>8000000.0</v>
+      </c>
+      <c r="DF45">
         <v>8100000.0</v>
       </c>
-      <c r="DF45">
+      <c r="DG45">
         <v>7800000.0</v>
       </c>
-      <c r="DG45">
+      <c r="DH45">
         <v>6500000.0</v>
       </c>
-      <c r="DH45">
+      <c r="DI45">
         <v>6100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6000000.0</v>
       </c>
       <c r="DJ45">
         <v>6000000.0</v>
       </c>
-      <c r="DK45"/>
+      <c r="DK45">
+        <v>6000000.0</v>
+      </c>
       <c r="DL45"/>
       <c r="DM45"/>
+      <c r="DN45"/>
     </row>
-    <row r="46" spans="1:117">
+    <row r="46" spans="1:118">
       <c r="A46" t="s">
         <v>76</v>
       </c>
-      <c r="B46"/>
+      <c r="B46">
+        <v>90026000.0</v>
+      </c>
       <c r="C46">
+        <v>56861000.0</v>
+      </c>
+      <c r="D46">
         <v>56639000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>55788000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>54991000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>52274000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>48095000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>45351000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>45109000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>44364000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>44844000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>53696000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>54265000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>30764000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>39327000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>37030000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>37105000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>37520000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>24790000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>24857000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>25373000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>25620000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>25952000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>25596000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>25374000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>23817000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>24278000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>24460000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>24345000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>21211000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>21482000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>21658000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>21992000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>22286000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>22596000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>23046000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>23212000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>23225000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>23502000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>24105000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>24052000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>24190000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>23338000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>23459000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>16963000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>17049000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>17243000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>17410000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>17383000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>17187000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>17567000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>17892000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>18143000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>18429000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>18216000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>17616000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>17027000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>16461000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>14676000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>14599000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>13767000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>13944000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>14138000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>14304000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>14396000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>14193000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>14363000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>14105000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>14086000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>14139000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>14246000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>14350000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>14340000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>14516000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>14561000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>14632000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>14593000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>14744000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>14845000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>14950000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>14930000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>15143000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>15280000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>15351000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>15457000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CI46">
         <v>15655000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CJ46">
         <v>15711000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CK46">
         <v>15870000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>16055000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>15871000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>14918000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>14329000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>13219000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>12892000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>12938000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>12963000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>12907000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CU46">
         <v>13009000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CV46">
         <v>12533000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>12497000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>12480000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>12549000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>8071000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>7998000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>8015000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>8100000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8000000.0</v>
       </c>
       <c r="DD46">
         <v>8000000.0</v>
       </c>
       <c r="DE46">
+        <v>8000000.0</v>
+      </c>
+      <c r="DF46">
         <v>8100000.0</v>
       </c>
-      <c r="DF46">
+      <c r="DG46">
         <v>7785000.0</v>
       </c>
-      <c r="DG46">
+      <c r="DH46">
         <v>6500000.0</v>
       </c>
-      <c r="DH46">
+      <c r="DI46">
         <v>6100000.0</v>
       </c>
-      <c r="DI46">
+      <c r="DJ46">
         <v>6000000.0</v>
       </c>
-      <c r="DJ46">
+      <c r="DK46">
         <v>6025000.0</v>
       </c>
-      <c r="DK46"/>
       <c r="DL46"/>
       <c r="DM46"/>
+      <c r="DN46"/>
     </row>
-    <row r="47" spans="1:117">
+    <row r="47" spans="1:118">
       <c r="A47" t="s">
         <v>77</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>53696000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>54265000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>39173000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>39327000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>37030000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>37105000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>37520000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>24790000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>24857000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>25373000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>25620000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>25952000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>25596000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>25374000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>23817000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>24278000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>24460000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>24345000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>21211000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>21482000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>21658000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>21992000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>22286000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>22596000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>23046000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>23212000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>23225000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>23502000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>24105000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>24052000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>24190000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>23338000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>23459000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>16963000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>17049000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>17243000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>17410000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>17383000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>17187000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>17567000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>17892000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>18143000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>18429000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>18216000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>17616000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>17027000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>16461000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>14676000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>14599000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>13767000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>13944000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>14138000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>14304000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>14396000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>14193000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>14363000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>14105000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>14086000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>14139000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>14246000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>14350000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>14340000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>14516000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>14561000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BY47">
         <v>14632000.0</v>
       </c>
-      <c r="BY47">
+      <c r="BZ47">
         <v>14593000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CA47">
         <v>14744000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CB47">
         <v>14845000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CC47">
         <v>14950000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CD47">
         <v>14930000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CE47">
         <v>15143000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CF47">
         <v>15280000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CG47">
         <v>15351000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CH47">
         <v>15457000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CI47">
         <v>15655000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CJ47">
         <v>15711000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CK47">
         <v>15870000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CL47">
         <v>16055000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CM47">
         <v>15871000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CN47">
         <v>14918000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CO47">
         <v>14329000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CP47">
         <v>13219000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CQ47">
         <v>12892000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CR47">
         <v>12938000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CS47">
         <v>12963000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CT47">
         <v>12907000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CU47">
         <v>13009000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CV47">
         <v>12533000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CW47">
         <v>12497000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CX47">
         <v>12480000.0</v>
       </c>
-      <c r="CX47">
+      <c r="CY47">
         <v>12549000.0</v>
       </c>
-      <c r="CY47">
+      <c r="CZ47">
         <v>8071000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DA47">
         <v>7998000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DB47">
         <v>8015000.0</v>
       </c>
-      <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
       <c r="DF47"/>
       <c r="DG47"/>
       <c r="DH47"/>
       <c r="DI47"/>
       <c r="DJ47"/>
       <c r="DK47"/>
       <c r="DL47"/>
       <c r="DM47"/>
+      <c r="DN47"/>
     </row>
-    <row r="48" spans="1:117">
+    <row r="48" spans="1:118">
       <c r="A48" t="s">
         <v>78</v>
       </c>
-      <c r="B48"/>
+      <c r="B48">
+        <v>296028000.0</v>
+      </c>
       <c r="C48">
+        <v>286196000.0</v>
+      </c>
+      <c r="D48">
         <v>277930000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>271869000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>264356000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>257173000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>249171000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>247023000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>241628000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>236757000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>228553000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>221612000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>213013000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>212375000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>204808000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>194809000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>184302000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>173896000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>172939000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>160042000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>147583000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>138073000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>129818000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>122061000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>114351000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>108851000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>101944000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>95557000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>89518000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>83630000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>77165000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>71305000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>65168000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>59208000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>55731000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>51329000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>46973000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>42547000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>38266000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>33973000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>30036000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>26316000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>23948000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>22863000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>22603000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>20944000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>19350000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>17630000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>15844000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>14215000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>12484000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>11427000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>10124000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>8683000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>7175000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>5250000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>3527000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>2133000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-346000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-2155000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-3713000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>14502000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>11654000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>9205000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>7579000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>7137000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>7001000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>6249000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>6192000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>6096000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>6264000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>6843000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>6878000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>7233000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>8339000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>8777000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>9340000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>9617000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>10083000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>10416000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>10600000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>10709000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>10922000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>10975000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>11061000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>10958000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>17263000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>16873000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>16600000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>16287000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>19897000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>19313000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>18749000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>18404000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>21261000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>20709000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>20586000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>20672000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>23279000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>22800000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>22399000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>22226000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>15653000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>16521000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>15991000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>15600000.0</v>
       </c>
-      <c r="DC48">
+      <c r="DD48">
         <v>17200000.0</v>
       </c>
-      <c r="DD48">
+      <c r="DE48">
         <v>16500000.0</v>
       </c>
-      <c r="DE48">
+      <c r="DF48">
         <v>15900000.0</v>
       </c>
-      <c r="DF48">
+      <c r="DG48">
         <v>15337000.0</v>
       </c>
-      <c r="DG48">
+      <c r="DH48">
         <v>14700000.0</v>
       </c>
-      <c r="DH48">
+      <c r="DI48">
         <v>17000000.0</v>
       </c>
-      <c r="DI48">
+      <c r="DJ48">
         <v>16300000.0</v>
       </c>
-      <c r="DJ48">
+      <c r="DK48">
         <v>15717000.0</v>
       </c>
-      <c r="DK48"/>
       <c r="DL48"/>
       <c r="DM48"/>
+      <c r="DN48"/>
     </row>
-    <row r="49" spans="1:117">
+    <row r="49" spans="1:118">
       <c r="A49" t="s">
         <v>79</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>213013000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>212375000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>204808000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>194809000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>184302000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>173896000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>172939000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>160042000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>147583000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>138073000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>129818000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>122061000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>114351000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>108851000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AB49">
         <v>101944000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AC49">
         <v>95557000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>89518000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>83630000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>77165000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>71305000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>65168000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>59208000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>55731000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>51329000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>46973000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>42547000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AN49">
         <v>38266000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AO49">
         <v>33973000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>30036000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>26316000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>23948000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>22863000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>22603000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>20944000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>19350000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AW49">
         <v>17630000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AX49">
         <v>15844000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>14215000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>12484000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>11427000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>10124000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BC49">
         <v>8683000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BD49">
         <v>7175000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BE49">
         <v>5250000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BF49">
         <v>3527000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BG49">
         <v>2133000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BH49">
         <v>-346000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>-2155000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
@@ -17558,179 +17691,184 @@
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
       <c r="DF49"/>
       <c r="DG49"/>
       <c r="DH49"/>
       <c r="DI49"/>
       <c r="DJ49"/>
       <c r="DK49"/>
       <c r="DL49"/>
       <c r="DM49"/>
+      <c r="DN49"/>
     </row>
-    <row r="50" spans="1:117">
+    <row r="50" spans="1:118">
       <c r="A50" t="s">
         <v>80</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>341000000.0</v>
+      </c>
       <c r="C50">
+        <v>281000000.0</v>
+      </c>
+      <c r="D50">
         <v>235000000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>203000000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>102000000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>305000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>285000000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>406000000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>345000000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>355000000.0</v>
       </c>
-      <c r="K50">
-[...1 lines deleted...]
-      </c>
       <c r="L50">
+        <v>0.0</v>
+      </c>
+      <c r="M50">
         <v>300000000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>204000000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>95000000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>155000000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>50000000.0</v>
       </c>
-      <c r="Q50"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R50"/>
       <c r="S50">
         <v>0.0</v>
       </c>
       <c r="T50">
+        <v>0.0</v>
+      </c>
+      <c r="U50">
         <v>3828000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>5210000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2521000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>5192000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>3382000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>19998000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>77050000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>31001000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>91312000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>103498000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>996000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>323586000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>275675000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>1075000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>295993000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>299414000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>235228000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>214181000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>216525000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>228176000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AP50">
         <v>175617000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AQ50">
         <v>248774000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>88155000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -17757,1086 +17895,1096 @@
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
       <c r="DF50"/>
       <c r="DG50"/>
       <c r="DH50"/>
       <c r="DI50"/>
       <c r="DJ50"/>
       <c r="DK50"/>
       <c r="DL50"/>
       <c r="DM50"/>
+      <c r="DN50"/>
     </row>
-    <row r="51" spans="1:117">
+    <row r="51" spans="1:118">
       <c r="A51" t="s">
         <v>81</v>
       </c>
       <c r="B51">
+        <v>446508000.0</v>
+      </c>
+      <c r="C51">
         <v>367733000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>321581000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>289428000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>188275000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>391150000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>371038000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>494890000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>433777000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>443663000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>88550000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>388437000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>292324000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>183211000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>243098000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>137985000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>88468000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>88591000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>49850000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>78369000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>79683000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>78906000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>81690000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>80115000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>96852000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>122197000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>76324000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>96978000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>109348000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>250792000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>270273000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>322565000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>274816000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>296559000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>295270000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>298827000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>245069000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>213496000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>235757000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>247934000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>197578000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>247985000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>179701000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>155591000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>80338000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>87517000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>90649000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>93807000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>92815000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>101439000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>118322000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>101589000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>101659000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>90309000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>107358000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>107048000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>100570000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>109351000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>162386000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>132292000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>143281000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>130367000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>199956000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>163191000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>177725000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>153081000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>186272000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>161893000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>180548000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>151899000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>144813000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>113428000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>119386000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>126629000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>140355000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>129291000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>125896000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>119393000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>128227000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>123919000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>121798000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>116471000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>125870000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>128463000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>114785000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>114223000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>107921000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>100822000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>92577000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>102923000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>96520000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>106482000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>96081000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>74949000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>84953000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>83096000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>77316000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>74417000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>70172000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>65613000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>70383000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>83683000.0</v>
       </c>
-      <c r="CY51">
+      <c r="CZ51">
         <v>70591000.0</v>
       </c>
-      <c r="CZ51">
+      <c r="DA51">
         <v>62300000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>48766000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>44700000.0</v>
       </c>
-      <c r="DC51">
+      <c r="DD51">
         <v>28100000.0</v>
       </c>
-      <c r="DD51">
+      <c r="DE51">
         <v>30700000.0</v>
       </c>
-      <c r="DE51">
+      <c r="DF51">
         <v>29200000.0</v>
       </c>
-      <c r="DF51">
+      <c r="DG51">
         <v>29888000.0</v>
       </c>
-      <c r="DG51">
+      <c r="DH51">
         <v>22300000.0</v>
       </c>
-      <c r="DH51">
+      <c r="DI51">
         <v>40700000.0</v>
       </c>
-      <c r="DI51">
+      <c r="DJ51">
         <v>17000000.0</v>
       </c>
-      <c r="DJ51">
+      <c r="DK51">
         <v>19830000.0</v>
       </c>
-      <c r="DK51"/>
       <c r="DL51"/>
       <c r="DM51"/>
+      <c r="DN51"/>
     </row>
-    <row r="52" spans="1:117">
+    <row r="52" spans="1:118">
       <c r="A52" t="s">
         <v>82</v>
       </c>
       <c r="B52">
-        <v>4770.0</v>
+        <v>342490000.0</v>
       </c>
       <c r="C52">
+        <v>281000000.0</v>
+      </c>
+      <c r="D52">
         <v>235000000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>203000000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>102000000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>305000000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>285000000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>406000000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>345000000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>355000000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>141717000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>300000000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>204000000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>95000000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>155000000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>50000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>596000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>833000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>201000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>3828000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>5210000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>2521000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>5192000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3382000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>19998000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>77050000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>31001000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>91312000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>103498000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>244759000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>264059000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>315951000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>268012000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>289565000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>286088000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>289184000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>235228000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>198460000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>216525000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>228176000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>175617000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>225832000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>163429000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>85704000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>62218000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>69136000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>72032000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>74492000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>73253000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>81617000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>98243000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>91368000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>91302000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>79886000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>96870000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>96465000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>89918000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>98088000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>139084000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>108720000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>119497000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>105634000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>174999000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>137911000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>152205000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>125912000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>142999000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>117838000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>136058000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>105435000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>97584000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>63801000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>68782000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>74174000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>85853000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>73525000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>79171000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>77792000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>85371000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>77996000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>120556000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>115229000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>85466000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>82788000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>77565000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>112928000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>76295000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>67491000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>62131000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>81930000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>96260000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>105691000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>95663000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>74139000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>84152000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>82300000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>76542000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CU52">
         <v>74276000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CV52">
         <v>69392000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CW52">
         <v>64827000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CX52">
         <v>70100000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CY52">
         <v>82674000.0</v>
       </c>
-      <c r="CY52">
+      <c r="CZ52">
         <v>70591000.0</v>
       </c>
-      <c r="CZ52">
+      <c r="DA52">
         <v>39707000.0</v>
       </c>
-      <c r="DA52">
+      <c r="DB52">
         <v>34747000.0</v>
       </c>
-      <c r="DB52">
+      <c r="DC52">
         <v>30400000.0</v>
       </c>
-      <c r="DC52">
+      <c r="DD52">
         <v>28100000.0</v>
       </c>
-      <c r="DD52">
+      <c r="DE52">
         <v>30700000.0</v>
       </c>
-      <c r="DE52">
+      <c r="DF52">
         <v>29200000.0</v>
       </c>
-      <c r="DF52">
+      <c r="DG52">
         <v>24500000.0</v>
       </c>
-      <c r="DG52">
+      <c r="DH52">
         <v>22300000.0</v>
       </c>
-      <c r="DH52">
+      <c r="DI52">
         <v>40700000.0</v>
       </c>
-      <c r="DI52">
+      <c r="DJ52">
         <v>17000000.0</v>
       </c>
-      <c r="DJ52">
+      <c r="DK52">
         <v>14700000.0</v>
       </c>
-      <c r="DK52"/>
       <c r="DL52"/>
       <c r="DM52"/>
+      <c r="DN52"/>
     </row>
-    <row r="53" spans="1:117">
+    <row r="53" spans="1:118">
       <c r="A53" t="s">
         <v>83</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>1484198000.0</v>
+      </c>
       <c r="C53">
+        <v>1343457000.0</v>
+      </c>
+      <c r="D53">
         <v>766775000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>665872000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>667694000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>631495000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>1293350000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>1246730000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>1270149000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>1299701000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>1210736000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>1316878000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>1355449000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>1268025000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>1295133000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>1361682000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>1463626000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>1427677000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>1183361000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>996271000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>802866000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>575600000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>481509000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>475614000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>448043000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>432233000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>423193000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>424252000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>403770000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>402190000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>389996000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>389325000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>384812000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>393331000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>395235000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>391628000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>377072000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>369995000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>368729000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>378432000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>387093000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>394312000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>379138000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>386319000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>369919000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>389829000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>404895000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>409285000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>427625000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>422985000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>438127000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>443833000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>439540000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>464088000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>429845000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>420147000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>412009000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>400029000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>382853000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>358335000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>315039000.0</v>
       </c>
-      <c r="BJ53"/>
-      <c r="BK53">
+      <c r="BK53"/>
+      <c r="BL53">
         <v>345298000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BM53">
         <v>324681000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BN53">
         <v>316370000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BO53">
         <v>25447000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BP53">
         <v>320781000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BQ53">
         <v>281837000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BR53">
         <v>270970000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BS53">
         <v>246000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BT53">
         <v>274373000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BU53">
         <v>253533000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BV53">
         <v>241152000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BW53">
         <v>6083000.0</v>
       </c>
-      <c r="BW53">
+      <c r="BX53">
         <v>232958000.0</v>
       </c>
-      <c r="BX53">
+      <c r="BY53">
         <v>237959000.0</v>
       </c>
-      <c r="BY53">
+      <c r="BZ53">
         <v>245894000.0</v>
       </c>
-      <c r="BZ53">
+      <c r="CA53">
         <v>9591000.0</v>
       </c>
-      <c r="CA53">
+      <c r="CB53">
         <v>243164000.0</v>
       </c>
-      <c r="CB53">
+      <c r="CC53">
         <v>249837000.0</v>
       </c>
-      <c r="CC53">
+      <c r="CD53">
         <v>246765000.0</v>
       </c>
-      <c r="CD53"/>
-      <c r="CE53">
+      <c r="CE53"/>
+      <c r="CF53">
         <v>272820000.0</v>
       </c>
-      <c r="CF53">
+      <c r="CG53">
         <v>286995000.0</v>
       </c>
-      <c r="CG53"/>
-      <c r="CH53">
+      <c r="CH53"/>
+      <c r="CI53">
         <v>3951000.0</v>
       </c>
-      <c r="CI53">
+      <c r="CJ53">
         <v>281922000.0</v>
       </c>
-      <c r="CJ53">
+      <c r="CK53">
         <v>284669000.0</v>
       </c>
-      <c r="CK53">
+      <c r="CL53">
         <v>279394000.0</v>
       </c>
-      <c r="CL53">
+      <c r="CM53">
         <v>2864000.0</v>
       </c>
-      <c r="CM53">
+      <c r="CN53">
         <v>291729000.0</v>
       </c>
-      <c r="CN53">
+      <c r="CO53">
         <v>288213000.0</v>
       </c>
-      <c r="CO53"/>
-      <c r="CP53">
+      <c r="CP53"/>
+      <c r="CQ53">
         <v>4537000.0</v>
       </c>
-      <c r="CQ53">
+      <c r="CR53">
         <v>238148000.0</v>
       </c>
-      <c r="CR53">
+      <c r="CS53">
         <v>191130000.0</v>
       </c>
-      <c r="CS53"/>
-      <c r="CT53">
+      <c r="CT53"/>
+      <c r="CU53">
         <v>41542000.0</v>
       </c>
-      <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
-      <c r="CX53">
+      <c r="CX53"/>
+      <c r="CY53">
         <v>11457000.0</v>
       </c>
-      <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
       <c r="DF53"/>
       <c r="DG53"/>
       <c r="DH53"/>
       <c r="DI53"/>
       <c r="DJ53"/>
       <c r="DK53"/>
       <c r="DL53"/>
       <c r="DM53"/>
+      <c r="DN53"/>
     </row>
-    <row r="54" spans="1:117">
+    <row r="54" spans="1:118">
       <c r="A54" t="s">
         <v>84</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -18880,51 +19028,53 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
@@ -18937,1463 +19087,1474 @@
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
       <c r="DF54"/>
       <c r="DG54"/>
       <c r="DH54"/>
       <c r="DI54"/>
       <c r="DJ54"/>
       <c r="DK54"/>
       <c r="DL54"/>
       <c r="DM54"/>
+      <c r="DN54"/>
     </row>
-    <row r="55" spans="1:117">
+    <row r="55" spans="1:118">
       <c r="A55" t="s">
         <v>85</v>
       </c>
       <c r="B55">
+        <v>7175476000.0</v>
+      </c>
+      <c r="C55">
         <v>5245870000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>5235575000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>5178428000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>5157040000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>5118924000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>5236503000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>5156853000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>5080010000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>5078350000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4971163000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5073454000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5109886000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>4082200000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>4120022000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>4114364000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>4205855000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>4142749000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>3317047000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>3260058000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>3324524000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>3071148000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2989179000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2885680000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>2668388000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2449158000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>2433210000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>2405949000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>2356074000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2328730000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>2292678000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>2237939000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>2167517000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2159069000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>2162205000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>2085664000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>2026487000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1966113000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1961008000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1925119000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1860307000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1869902000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>1707797000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1672403000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1133651000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1136967000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1139739000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>1133286000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>1141000000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>1137326000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>1148119000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>1123489000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>1143099000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>1139695000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>1132746000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>1116833000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>1106445000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>1067871000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>1086405000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1014221000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1014561000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>982751000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1064314000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1014804000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1040211000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1014808000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1016051000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>957848000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>939360000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>880370000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>872057000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>824513000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>831477000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>798236000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>805607000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>795856000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>803280000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>821584000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>816691000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>820206000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>820965000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>827069000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>832985000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>832464000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>825114000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>817839000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>810035000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>805070000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>800591000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>812815000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>802822000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>798499000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>783981000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>748098000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>750828000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>698252000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>675843000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>656694000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>644329000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>630867000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>638634000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>626122000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>459501000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>447841000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>436910000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>431100000.0</v>
       </c>
-      <c r="DC55">
+      <c r="DD55">
         <v>415600000.0</v>
       </c>
-      <c r="DD55">
+      <c r="DE55">
         <v>408400000.0</v>
       </c>
-      <c r="DE55">
+      <c r="DF55">
         <v>400300000.0</v>
       </c>
-      <c r="DF55">
+      <c r="DG55">
         <v>401621000.0</v>
       </c>
-      <c r="DG55">
+      <c r="DH55">
         <v>379000000.0</v>
       </c>
-      <c r="DH55">
+      <c r="DI55">
         <v>391600000.0</v>
       </c>
-      <c r="DI55">
+      <c r="DJ55">
         <v>371800000.0</v>
       </c>
-      <c r="DJ55">
+      <c r="DK55">
         <v>368449000.0</v>
       </c>
-      <c r="DK55"/>
       <c r="DL55"/>
       <c r="DM55"/>
+      <c r="DN55"/>
     </row>
-    <row r="56" spans="1:117">
+    <row r="56" spans="1:118">
       <c r="A56" t="s">
         <v>86</v>
       </c>
       <c r="B56">
+        <v>38220000.0</v>
+      </c>
+      <c r="C56">
         <v>92357000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>790587000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>685972000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>686158000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>651921000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1314499000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1270531000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1293114000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1328597000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1236077000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1346678000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1385958000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>1289420000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>1315947000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>1382783000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>1492850000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>1540467000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>1210294000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>1020454000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>826031000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>596103000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>504101000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>497748000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>478986000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>455462000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>445576000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>446073000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>424639000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>420232000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>409648000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>406911000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>405829000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>410722000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>417745000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>412345000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>396649000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>389673000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>387468000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>398831000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>406864000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>416812000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>395568000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>404523000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>381719000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>401239000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>419614000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>424000000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>441057000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>435942000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>451817000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>455953000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>453553000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>478297000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>15927000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>14410000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>13833000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>414190000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>10930000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>28170000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>44098000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>30772000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>20936000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>25767000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>23056000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>25713000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>23282000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>22655000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>23642000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>23803000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>21734000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>24768000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>27438000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>25022000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>23203000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>20454000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>26664000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>24447000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>23646000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>25962000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>31526000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>31614000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>29736000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>28753000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>27431000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>29619000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>25297000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>27248000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>25742000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>30950000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>33600000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>30274000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>31364000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>31204000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>24936000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>25544000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>23592000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CU56">
         <v>23871000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CV56">
         <v>22774000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>23615000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>27590000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>23449000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>16786000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>17205000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>14523000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>23700000.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
-      <c r="DF56">
+      <c r="DF56"/>
+      <c r="DG56">
         <v>22680000.0</v>
       </c>
-      <c r="DG56"/>
       <c r="DH56"/>
       <c r="DI56"/>
-      <c r="DJ56">
+      <c r="DJ56"/>
+      <c r="DK56">
         <v>19182000.0</v>
       </c>
-      <c r="DK56"/>
       <c r="DL56"/>
       <c r="DM56"/>
+      <c r="DN56"/>
     </row>
-    <row r="57" spans="1:117">
+    <row r="57" spans="1:118">
       <c r="A57" t="s">
         <v>87</v>
       </c>
       <c r="B57">
-        <v>65050770.0</v>
+        <v>342490000.0</v>
       </c>
       <c r="C57">
+        <v>282380000.0</v>
+      </c>
+      <c r="D57">
         <v>4635515000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>4599417000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>4583288000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>4571779000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>4646837000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>4611835000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>4543125000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>4532386000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>4511650000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4570748000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>4600160000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>3656768000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>3722151000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>3675538000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>963739000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>2859416000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>676528000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>2782651000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>2838264000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>2613399000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>2543524000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>2442867000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>2266275000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>2086014000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>2071653000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>2091947000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2057831000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>2044479000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>2022770000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>1966288000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>1905171000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>1894284000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>1895612000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>1830187000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>1775448000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>1723216000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>1708690000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>1675618000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>1621499000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>1634879000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>1493678000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>1406273000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>971626000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>984839000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>985032000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>981935000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>996286000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>996833000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1001653000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>993254000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1007157000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>998895000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>997008000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>983058000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>976511000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>938213000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>945282000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>878783000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>884774000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>866684000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>936024000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>898590000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>929000000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>903464000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>886898000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>831454000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>811660000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>753445000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>747441000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>697647000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>701132000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>667602000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>672710000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>661851000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>676139000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>697539000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>689862000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>696591000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>739751000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>746029000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>712535000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>704967000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>707591000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>735152000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>694978000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>691112000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>684268000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>709856000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>720628000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>710411000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>697554000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>662393000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>666106000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>618025000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>596735000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CU57">
         <v>577920000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CV57">
         <v>564812000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>552991000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>562064000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>551010000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>401585000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>369901000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>367633000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>361800000.0</v>
       </c>
-      <c r="DC57">
+      <c r="DD57">
         <v>28100000.0</v>
       </c>
-      <c r="DD57">
+      <c r="DE57">
         <v>30700000.0</v>
       </c>
-      <c r="DE57">
+      <c r="DF57">
         <v>29200000.0</v>
       </c>
-      <c r="DF57">
+      <c r="DG57">
         <v>321518000.0</v>
       </c>
-      <c r="DG57">
+      <c r="DH57">
         <v>22300000.0</v>
       </c>
-      <c r="DH57">
+      <c r="DI57">
         <v>40700000.0</v>
       </c>
-      <c r="DI57">
+      <c r="DJ57">
         <v>17000000.0</v>
       </c>
-      <c r="DJ57">
+      <c r="DK57">
         <v>305830000.0</v>
       </c>
-      <c r="DK57"/>
       <c r="DL57"/>
       <c r="DM57"/>
+      <c r="DN57"/>
     </row>
-    <row r="58" spans="1:117">
+    <row r="58" spans="1:118">
       <c r="A58" t="s">
         <v>88</v>
       </c>
       <c r="B58">
+        <v>6408586000.0</v>
+      </c>
+      <c r="C58">
         <v>4760145000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>4769626000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4740680000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>4727906000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>4712896000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>4796825000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>4760159000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>4682984000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>4673935000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>4655181000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>4706463000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>4735244000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>3789905000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>3854403000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>3792915000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>3811969000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>3670317000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>2939523000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>2893150000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>2977169000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>2721051000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>2649211000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>2554328000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>2364652000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>2149849000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>2139987000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>2121124000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>2083123000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>2066410000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>2043889000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>1990429000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>1926277000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>1916995000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>1924142000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>1858977000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>1808425000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>1752897000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>1745571000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>1712628000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>1656325000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>1671855000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>1521646000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>1489828000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>1006880000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>1013407000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>1018338000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>1012266000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>1023677000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1024319000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1035595000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1009173000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1022523000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1018903000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1011738000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>997895000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>991041000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>953426000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>972547000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>905645000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>911439000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>894703000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>973213000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>927813000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>957954000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>934180000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>933792000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>879799000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>860903000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>803268000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>798760000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>751226000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>755688000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>724316000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>731571000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>722114000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>727158000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>745361000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>740118000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>746850000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>745793000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>751205000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>755490000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>753330000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>748090000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>739185000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>730362000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>727842000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>718773000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>732601000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>723420000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>715524000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>702721000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>667146000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>671040000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>621403000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>600384000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>580976000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>568435000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>556802000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>565892000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>555289000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>404527000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>394608000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>384948000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>379200000.0</v>
       </c>
-      <c r="DC58">
+      <c r="DD58">
         <v>364700000.0</v>
       </c>
-      <c r="DD58">
+      <c r="DE58">
         <v>359200000.0</v>
       </c>
-      <c r="DE58">
+      <c r="DF58">
         <v>351800000.0</v>
       </c>
-      <c r="DF58">
+      <c r="DG58">
         <v>354347000.0</v>
       </c>
-      <c r="DG58">
+      <c r="DH58">
         <v>333000000.0</v>
       </c>
-      <c r="DH58">
+      <c r="DI58">
         <v>347700000.0</v>
       </c>
-      <c r="DI58">
+      <c r="DJ58">
         <v>329400000.0</v>
       </c>
-      <c r="DJ58">
+      <c r="DK58">
         <v>327526000.0</v>
       </c>
-      <c r="DK58"/>
       <c r="DL58"/>
       <c r="DM58"/>
+      <c r="DN58"/>
     </row>
-    <row r="59" spans="1:117">
+    <row r="59" spans="1:118">
       <c r="A59" t="s">
         <v>89</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -20437,51 +20598,53 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
@@ -20494,704 +20657,709 @@
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
       <c r="DF59"/>
       <c r="DG59"/>
       <c r="DH59"/>
       <c r="DI59"/>
       <c r="DJ59"/>
       <c r="DK59"/>
       <c r="DL59"/>
       <c r="DM59"/>
+      <c r="DN59"/>
     </row>
-    <row r="60" spans="1:117">
+    <row r="60" spans="1:118">
       <c r="A60" t="s">
         <v>90</v>
       </c>
       <c r="B60">
+        <v>766890000.0</v>
+      </c>
+      <c r="C60">
         <v>485725000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>465949000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>437748000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>429134000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>406028000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>439678000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>396694000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>397026000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>404415000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>315982000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>366991000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>374642000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>292295000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>265619000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>321449000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>393886000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>472432000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>377524000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>366908000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>347355000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>350097000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>339968000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>331352000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>303736000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>299309000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>293223000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>284825000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>272951000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>262320000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>248789000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>247510000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>241240000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>242074000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>238063000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>226687000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>218062000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>213216000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>215437000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>212491000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>203982000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>198047000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>186151000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>182575000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>126771000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>123560000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>121401000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>121020000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>117323000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>113007000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>112524000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>114316000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>120576000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>120792000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>121008000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>118938000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>115404000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>114445000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>113858000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>108576000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>103122000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>88048000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>91101000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>86991000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>82257000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>80628000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>82259000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>78049000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>78457000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>77102000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>73297000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>73287000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>75789000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>73920000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>74036000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>73742000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>76122000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>76223000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>76573000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>73356000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>75172000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>75864000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>77495000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>79134000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>77024000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>78654000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>79673000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>77228000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>81818000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>80214000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>79402000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>82975000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>81260000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>80952000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>79788000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>76849000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>75459000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CU60">
         <v>75718000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CV60">
         <v>75894000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>74065000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>72742000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>70833000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>54974000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>53233000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>51962000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>51900000.0</v>
       </c>
-      <c r="DC60">
+      <c r="DD60">
         <v>50900000.0</v>
       </c>
-      <c r="DD60">
+      <c r="DE60">
         <v>49200000.0</v>
       </c>
-      <c r="DE60">
+      <c r="DF60">
         <v>48500000.0</v>
       </c>
-      <c r="DF60">
+      <c r="DG60">
         <v>47274000.0</v>
       </c>
-      <c r="DG60">
+      <c r="DH60">
         <v>46000000.0</v>
       </c>
-      <c r="DH60">
+      <c r="DI60">
         <v>43900000.0</v>
       </c>
-      <c r="DI60">
+      <c r="DJ60">
         <v>42400000.0</v>
       </c>
-      <c r="DJ60">
+      <c r="DK60">
         <v>40923000.0</v>
       </c>
-      <c r="DK60"/>
       <c r="DL60"/>
       <c r="DM60"/>
+      <c r="DN60"/>
     </row>
-    <row r="61" spans="1:117">
+    <row r="61" spans="1:118">
       <c r="A61" t="s">
         <v>91</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-25995000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-14930000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-14865000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-15247000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-15586000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-16882000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-18214000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-18250000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-18359000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-18771000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-19044000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-19135000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-19940000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-5713000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-5733000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-4296000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-3645000.0</v>
       </c>
-      <c r="AD61">
+      <c r="AE61">
         <v>-3443000.0</v>
       </c>
-      <c r="AE61">
+      <c r="AF61">
         <v>-3545000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3927000.0</v>
       </c>
       <c r="AG61">
         <v>-3927000.0</v>
       </c>
       <c r="AH61">
+        <v>-3927000.0</v>
+      </c>
+      <c r="AI61">
         <v>-4633000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-4634000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4719000.0</v>
       </c>
       <c r="AK61">
         <v>-4719000.0</v>
       </c>
       <c r="AL61">
-        <v>-4857000.0</v>
+        <v>-4719000.0</v>
       </c>
       <c r="AM61">
         <v>-4857000.0</v>
       </c>
       <c r="AN61">
         <v>-4857000.0</v>
       </c>
       <c r="AO61">
         <v>-4857000.0</v>
       </c>
       <c r="AP61">
+        <v>-4857000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-4689000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-4476000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4498000.0</v>
       </c>
       <c r="AS61">
         <v>-4498000.0</v>
       </c>
       <c r="AT61">
         <v>-4498000.0</v>
       </c>
       <c r="AU61">
+        <v>-4498000.0</v>
+      </c>
+      <c r="AV61">
         <v>-3326000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1616000.0</v>
       </c>
       <c r="AW61">
         <v>-1616000.0</v>
       </c>
       <c r="AX61">
-        <v>-1648000.0</v>
+        <v>-1616000.0</v>
       </c>
       <c r="AY61">
         <v>-1648000.0</v>
       </c>
       <c r="AZ61">
         <v>-1648000.0</v>
       </c>
       <c r="BA61">
-        <v>-42000.0</v>
+        <v>-1648000.0</v>
       </c>
       <c r="BB61">
         <v>-42000.0</v>
       </c>
       <c r="BC61">
-        <v>0.0</v>
+        <v>-42000.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
-      <c r="BI61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
       <c r="BK61">
         <v>-25503000.0</v>
       </c>
       <c r="BL61">
         <v>-25503000.0</v>
       </c>
       <c r="BM61">
         <v>-25503000.0</v>
       </c>
       <c r="BN61">
         <v>-25503000.0</v>
       </c>
       <c r="BO61">
         <v>-25503000.0</v>
       </c>
       <c r="BP61">
         <v>-25503000.0</v>
       </c>
       <c r="BQ61">
         <v>-25503000.0</v>
       </c>
       <c r="BR61">
         <v>-25503000.0</v>
       </c>
       <c r="BS61">
+        <v>-25503000.0</v>
+      </c>
+      <c r="BT61">
         <v>-25036000.0</v>
       </c>
-      <c r="BT61">
+      <c r="BU61">
         <v>-24894000.0</v>
       </c>
-      <c r="BU61">
+      <c r="BV61">
         <v>-24716000.0</v>
       </c>
-      <c r="BV61">
+      <c r="BW61">
         <v>-24401000.0</v>
       </c>
-      <c r="BW61">
+      <c r="BX61">
         <v>-23963000.0</v>
       </c>
-      <c r="BX61">
+      <c r="BY61">
         <v>-22470000.0</v>
       </c>
-      <c r="BY61">
+      <c r="BZ61">
         <v>-21319000.0</v>
       </c>
-      <c r="BZ61">
+      <c r="CA61">
         <v>-20415000.0</v>
       </c>
-      <c r="CA61">
+      <c r="CB61">
         <v>-19363000.0</v>
       </c>
-      <c r="CB61">
+      <c r="CC61">
         <v>-18861000.0</v>
       </c>
-      <c r="CC61">
+      <c r="CD61">
         <v>-18482000.0</v>
       </c>
-      <c r="CD61">
+      <c r="CE61">
         <v>-16904000.0</v>
       </c>
-      <c r="CE61">
+      <c r="CF61">
         <v>-15610000.0</v>
       </c>
-      <c r="CF61">
+      <c r="CG61">
         <v>-14298000.0</v>
       </c>
-      <c r="CG61">
+      <c r="CH61">
         <v>-14046000.0</v>
       </c>
-      <c r="CH61">
+      <c r="CI61">
         <v>-13397000.0</v>
       </c>
-      <c r="CI61">
+      <c r="CJ61">
         <v>-12607000.0</v>
       </c>
-      <c r="CJ61">
+      <c r="CK61">
         <v>-11519000.0</v>
       </c>
-      <c r="CK61">
+      <c r="CL61">
         <v>-10106000.0</v>
       </c>
-      <c r="CL61">
+      <c r="CM61">
         <v>-9120000.0</v>
       </c>
-      <c r="CM61">
+      <c r="CN61">
         <v>-8502000.0</v>
       </c>
-      <c r="CN61">
+      <c r="CO61">
         <v>-6701000.0</v>
       </c>
-      <c r="CO61">
+      <c r="CP61">
         <v>-5891000.0</v>
       </c>
-      <c r="CP61">
+      <c r="CQ61">
         <v>-4970000.0</v>
       </c>
-      <c r="CQ61">
+      <c r="CR61">
         <v>-4407000.0</v>
       </c>
-      <c r="CR61">
+      <c r="CS61">
         <v>-3789000.0</v>
       </c>
-      <c r="CS61">
+      <c r="CT61">
         <v>-2775000.0</v>
       </c>
-      <c r="CT61">
+      <c r="CU61">
         <v>-2114000.0</v>
       </c>
-      <c r="CU61">
+      <c r="CV61">
         <v>-1761000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1216000.0</v>
       </c>
       <c r="CW61">
         <v>-1216000.0</v>
       </c>
       <c r="CX61">
         <v>-1216000.0</v>
       </c>
       <c r="CY61">
+        <v>-1216000.0</v>
+      </c>
+      <c r="CZ61">
         <v>-1177000.0</v>
       </c>
-      <c r="CZ61">
+      <c r="DA61">
         <v>-1175000.0</v>
       </c>
-      <c r="DA61">
+      <c r="DB61">
         <v>-1087000.0</v>
       </c>
-      <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
       <c r="DF61"/>
       <c r="DG61"/>
       <c r="DH61"/>
       <c r="DI61"/>
       <c r="DJ61"/>
       <c r="DK61"/>
       <c r="DL61"/>
       <c r="DM61"/>
+      <c r="DN61"/>
     </row>
-    <row r="62" spans="1:117">
+    <row r="62" spans="1:118">
       <c r="A62" t="s">
         <v>92</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -21267,50 +21435,51 @@
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
       <c r="DF62"/>
       <c r="DG62"/>
       <c r="DH62"/>
       <c r="DI62"/>
       <c r="DJ62"/>
       <c r="DK62"/>
       <c r="DL62"/>
       <c r="DM62"/>
+      <c r="DN62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21400,51 +21569,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
         <v>98417000.0</v>
       </c>
       <c r="C2">
         <v>107330000.0</v>
       </c>
       <c r="D2">
         <v>41861000.0</v>
       </c>
       <c r="E2">
         <v>19042000.0</v>
       </c>
       <c r="F2">
         <v>13362000.0</v>
       </c>
       <c r="G2">
         <v>25236000.0</v>
       </c>
       <c r="H2">
         <v>22058000.0</v>
       </c>
       <c r="I2">
         <v>16265000.0</v>
       </c>
@@ -21498,53 +21667,55 @@
       </c>
       <c r="Z2">
         <v>22083000.0</v>
       </c>
       <c r="AA2">
         <v>22415000.0</v>
       </c>
       <c r="AB2">
         <v>13400000.0</v>
       </c>
       <c r="AC2">
         <v>13576000.0</v>
       </c>
       <c r="AD2">
         <v>12984000.0</v>
       </c>
       <c r="AE2">
         <v>11411323.0</v>
       </c>
       <c r="AF2">
         <v>9957870.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>182</v>
+      </c>
+      <c r="B3">
+        <v>6777000.0</v>
+      </c>
       <c r="C3">
         <v>6401000.0</v>
       </c>
       <c r="D3">
         <v>3434000.0</v>
       </c>
       <c r="E3">
         <v>4899000.0</v>
       </c>
       <c r="F3">
         <v>3539000.0</v>
       </c>
       <c r="G3">
         <v>3122000.0</v>
       </c>
       <c r="H3">
         <v>2839000.0</v>
       </c>
       <c r="I3">
         <v>2991000.0</v>
       </c>
       <c r="J3">
         <v>3139000.0</v>
       </c>
       <c r="K3">
@@ -21592,89 +21763,91 @@
       <c r="Y3">
         <v>2930000.0</v>
       </c>
       <c r="Z3"/>
       <c r="AA3">
         <v>3106000.0</v>
       </c>
       <c r="AB3">
         <v>2200000.0</v>
       </c>
       <c r="AC3">
         <v>423000.0</v>
       </c>
       <c r="AD3">
         <v>398000.0</v>
       </c>
       <c r="AE3">
         <v>394384.0</v>
       </c>
       <c r="AF3">
         <v>379012.0</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>184</v>
+      </c>
+      <c r="B5">
+        <v>65046000.0</v>
+      </c>
       <c r="C5">
         <v>55427000.0</v>
       </c>
       <c r="D5">
         <v>58698000.0</v>
       </c>
       <c r="E5">
         <v>72835000.0</v>
       </c>
       <c r="F5">
         <v>62114000.0</v>
       </c>
       <c r="G5">
         <v>50272000.0</v>
       </c>
       <c r="H5">
         <v>43075000.0</v>
       </c>
       <c r="I5">
         <v>38283000.0</v>
       </c>
       <c r="J5">
         <v>33161000.0</v>
       </c>
       <c r="K5">
@@ -21724,54 +21897,54 @@
       </c>
       <c r="Z5">
         <v>32576000.0</v>
       </c>
       <c r="AA5">
         <v>8396000.0</v>
       </c>
       <c r="AB5">
         <v>8000000.0</v>
       </c>
       <c r="AC5">
         <v>7534000.0</v>
       </c>
       <c r="AD5">
         <v>6942000.0</v>
       </c>
       <c r="AE5">
         <v>6061415.0</v>
       </c>
       <c r="AF5">
         <v>5226229.0</v>
       </c>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
-        <v>65046000.0</v>
+        <v>71823000.0</v>
       </c>
       <c r="C6">
         <v>61828000.0</v>
       </c>
       <c r="D6">
         <v>58698000.0</v>
       </c>
       <c r="E6">
         <v>77734000.0</v>
       </c>
       <c r="F6">
         <v>65653000.0</v>
       </c>
       <c r="G6">
         <v>53394000.0</v>
       </c>
       <c r="H6">
         <v>45914000.0</v>
       </c>
       <c r="I6">
         <v>41274000.0</v>
       </c>
       <c r="J6">
         <v>36300000.0</v>
       </c>
@@ -21822,125 +21995,125 @@
       </c>
       <c r="Z6">
         <v>32576000.0</v>
       </c>
       <c r="AA6">
         <v>11502000.0</v>
       </c>
       <c r="AB6">
         <v>10200000.0</v>
       </c>
       <c r="AC6">
         <v>7957000.0</v>
       </c>
       <c r="AD6">
         <v>7340000.0</v>
       </c>
       <c r="AE6">
         <v>6455799.0</v>
       </c>
       <c r="AF6">
         <v>5605241.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8">
         <v>-1793000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
         <v>173409000.0</v>
       </c>
       <c r="C9">
         <v>162118000.0</v>
       </c>
       <c r="D9">
         <v>213335000.0</v>
       </c>
       <c r="E9">
         <v>158871000.0</v>
       </c>
       <c r="F9">
         <v>141290000.0</v>
       </c>
       <c r="G9">
         <v>123252000.0</v>
       </c>
       <c r="H9">
         <v>107970000.0</v>
       </c>
       <c r="I9">
         <v>101000000.0</v>
       </c>
@@ -21994,51 +22167,51 @@
       </c>
       <c r="Z9">
         <v>28102000.0</v>
       </c>
       <c r="AA9">
         <v>26419000.0</v>
       </c>
       <c r="AB9">
         <v>18700000.0</v>
       </c>
       <c r="AC9">
         <v>1698000.0</v>
       </c>
       <c r="AD9">
         <v>1768000.0</v>
       </c>
       <c r="AE9">
         <v>1478149.0</v>
       </c>
       <c r="AF9">
         <v>1342389.0</v>
       </c>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
         <v>65046000.0</v>
       </c>
       <c r="C10">
         <v>55427000.0</v>
       </c>
       <c r="D10">
         <v>58698000.0</v>
       </c>
       <c r="E10">
         <v>72835000.0</v>
       </c>
       <c r="F10">
         <v>62114000.0</v>
       </c>
       <c r="G10">
         <v>50272000.0</v>
       </c>
       <c r="H10">
         <v>43075000.0</v>
       </c>
       <c r="I10">
         <v>38283000.0</v>
       </c>
@@ -22092,51 +22265,51 @@
       </c>
       <c r="Z10">
         <v>10204000.0</v>
       </c>
       <c r="AA10">
         <v>8396000.0</v>
       </c>
       <c r="AB10">
         <v>8000000.0</v>
       </c>
       <c r="AC10">
         <v>7534000.0</v>
       </c>
       <c r="AD10">
         <v>6942000.0</v>
       </c>
       <c r="AE10">
         <v>6061415.0</v>
       </c>
       <c r="AF10">
         <v>5226229.0</v>
       </c>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
         <v>10460000.0</v>
       </c>
       <c r="C11">
         <v>9478000.0</v>
       </c>
       <c r="D11">
         <v>8766000.0</v>
       </c>
       <c r="E11">
         <v>12238000.0</v>
       </c>
       <c r="F11">
         <v>10270000.0</v>
       </c>
       <c r="G11">
         <v>8396000.0</v>
       </c>
       <c r="H11">
         <v>7315000.0</v>
       </c>
       <c r="I11">
         <v>5714000.0</v>
       </c>
@@ -22190,51 +22363,51 @@
       </c>
       <c r="Z11">
         <v>2914000.0</v>
       </c>
       <c r="AA11">
         <v>2648000.0</v>
       </c>
       <c r="AB11">
         <v>2500000.0</v>
       </c>
       <c r="AC11">
         <v>2419000.0</v>
       </c>
       <c r="AD11">
         <v>2200000.0</v>
       </c>
       <c r="AE11">
         <v>1930000.0</v>
       </c>
       <c r="AF11">
         <v>1650000.0</v>
       </c>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
         <v>91348000.0</v>
       </c>
       <c r="C12">
         <v>99364000.0</v>
       </c>
       <c r="D12">
         <v>75549000.0</v>
       </c>
       <c r="E12">
         <v>17920000.0</v>
       </c>
       <c r="F12">
         <v>8469000.0</v>
       </c>
       <c r="G12">
         <v>16136000.0</v>
       </c>
       <c r="H12">
         <v>19608000.0</v>
       </c>
       <c r="I12">
         <v>13265000.0</v>
       </c>
@@ -22288,53 +22461,55 @@
       </c>
       <c r="Z12">
         <v>21003000.0</v>
       </c>
       <c r="AA12">
         <v>21550000.0</v>
       </c>
       <c r="AB12">
         <v>12600000.0</v>
       </c>
       <c r="AC12">
         <v>12736000.0</v>
       </c>
       <c r="AD12">
         <v>12129000.0</v>
       </c>
       <c r="AE12">
         <v>10756323.0</v>
       </c>
       <c r="AF12">
         <v>9687870.0</v>
       </c>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>192</v>
+      </c>
+      <c r="B13">
+        <v>231862000.0</v>
+      </c>
       <c r="C13">
         <v>226282000.0</v>
       </c>
       <c r="D13">
         <v>211349000.0</v>
       </c>
       <c r="E13">
         <v>142086000.0</v>
       </c>
       <c r="F13">
         <v>116459000.0</v>
       </c>
       <c r="G13">
         <v>112327000.0</v>
       </c>
       <c r="H13">
         <v>101359000.0</v>
       </c>
       <c r="I13">
         <v>91114000.0</v>
       </c>
       <c r="J13">
         <v>79990000.0</v>
       </c>
       <c r="K13">
@@ -22344,87 +22519,87 @@
         <v>53827000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
         <v>54586000.0</v>
       </c>
       <c r="C15">
         <v>45949000.0</v>
       </c>
       <c r="D15">
         <v>49932000.0</v>
       </c>
       <c r="E15">
         <v>60597000.0</v>
       </c>
       <c r="F15">
         <v>51844000.0</v>
       </c>
       <c r="G15">
         <v>41876000.0</v>
       </c>
       <c r="H15">
         <v>35760000.0</v>
       </c>
       <c r="I15">
         <v>32569000.0</v>
       </c>
@@ -22478,51 +22653,51 @@
       </c>
       <c r="Z15">
         <v>8659000.0</v>
       </c>
       <c r="AA15">
         <v>7657000.0</v>
       </c>
       <c r="AB15">
         <v>5500000.0</v>
       </c>
       <c r="AC15">
         <v>5115000.0</v>
       </c>
       <c r="AD15">
         <v>4742000.0</v>
       </c>
       <c r="AE15">
         <v>4131415.0</v>
       </c>
       <c r="AF15">
         <v>3576229.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>60597000.0</v>
       </c>
       <c r="F16">
         <v>51844000.0</v>
       </c>
       <c r="G16">
         <v>41876000.0</v>
       </c>
       <c r="H16">
         <v>35760000.0</v>
       </c>
       <c r="I16">
         <v>32569000.0</v>
       </c>
       <c r="J16">
         <v>22711000.0</v>
       </c>
       <c r="K16">
         <v>20557000.0</v>
       </c>
@@ -22560,53 +22735,55 @@
         <v>8060000.0</v>
       </c>
       <c r="W16">
         <v>7181000.0</v>
       </c>
       <c r="X16">
         <v>9515000.0</v>
       </c>
       <c r="Y16">
         <v>7934000.0</v>
       </c>
       <c r="Z16">
         <v>7290000.0</v>
       </c>
       <c r="AA16">
         <v>5748000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>196</v>
+      </c>
+      <c r="B17">
+        <v>54586000.0</v>
+      </c>
       <c r="C17">
         <v>45949000.0</v>
       </c>
       <c r="D17">
         <v>49932000.0</v>
       </c>
       <c r="E17">
         <v>60597000.0</v>
       </c>
       <c r="F17">
         <v>51844000.0</v>
       </c>
       <c r="G17">
         <v>41876000.0</v>
       </c>
       <c r="H17">
         <v>35760000.0</v>
       </c>
       <c r="I17">
         <v>32569000.0</v>
       </c>
       <c r="J17">
         <v>22711000.0</v>
       </c>
       <c r="K17">
@@ -22624,53 +22801,55 @@
       <c r="O17">
         <v>9932000.0</v>
       </c>
       <c r="P17">
         <v>9218000.0</v>
       </c>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>140514000.0</v>
+      </c>
       <c r="C18">
         <v>126918000.0</v>
       </c>
       <c r="D18">
         <v>135800000.0</v>
       </c>
       <c r="E18">
         <v>124166000.0</v>
       </c>
       <c r="F18">
         <v>107990000.0</v>
       </c>
       <c r="G18">
         <v>96191000.0</v>
       </c>
       <c r="H18">
         <v>81751000.0</v>
       </c>
       <c r="I18">
         <v>77849000.0</v>
       </c>
       <c r="J18">
         <v>73109000.0</v>
       </c>
       <c r="K18">
@@ -22680,131 +22859,131 @@
         <v>49737000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20">
         <v>888000.0</v>
       </c>
       <c r="K20">
         <v>563000.0</v>
       </c>
       <c r="L20">
         <v>6392000.0</v>
       </c>
       <c r="M20">
         <v>6392000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
         <v>65046000.0</v>
       </c>
       <c r="C21">
         <v>55427000.0</v>
       </c>
       <c r="D21">
         <v>58698000.0</v>
       </c>
       <c r="E21">
         <v>72835000.0</v>
       </c>
       <c r="F21">
         <v>62114000.0</v>
       </c>
       <c r="G21">
         <v>50272000.0</v>
       </c>
       <c r="H21">
         <v>43075000.0</v>
       </c>
       <c r="I21">
         <v>38283000.0</v>
       </c>
@@ -22858,87 +23037,87 @@
       </c>
       <c r="Z21">
         <v>32576000.0</v>
       </c>
       <c r="AA21">
         <v>8396000.0</v>
       </c>
       <c r="AB21">
         <v>8000000.0</v>
       </c>
       <c r="AC21">
         <v>7534000.0</v>
       </c>
       <c r="AD21">
         <v>6942000.0</v>
       </c>
       <c r="AE21">
         <v>6061415.0</v>
       </c>
       <c r="AF21">
         <v>5226229.0</v>
       </c>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
         <v>206780000.0</v>
       </c>
       <c r="C23">
         <v>214021000.0</v>
       </c>
       <c r="D23">
         <v>154637000.0</v>
       </c>
       <c r="E23">
         <v>105078000.0</v>
       </c>
       <c r="F23">
         <v>92538000.0</v>
       </c>
       <c r="G23">
         <v>98216000.0</v>
       </c>
       <c r="H23">
         <v>86953000.0</v>
       </c>
       <c r="I23">
         <v>78982000.0</v>
       </c>
@@ -22992,139 +23171,141 @@
       </c>
       <c r="Z23">
         <v>4474000.0</v>
       </c>
       <c r="AA23">
         <v>40438000.0</v>
       </c>
       <c r="AB23">
         <v>24100000.0</v>
       </c>
       <c r="AC23">
         <v>7740000.0</v>
       </c>
       <c r="AD23">
         <v>7810000.0</v>
       </c>
       <c r="AE23">
         <v>6828057.0</v>
       </c>
       <c r="AF23">
         <v>6074030.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>6777000.0</v>
+      </c>
       <c r="C25">
         <v>6401000.0</v>
       </c>
       <c r="D25">
         <v>7327000.0</v>
       </c>
       <c r="E25">
         <v>1973000.0</v>
       </c>
       <c r="F25">
         <v>1362000.0</v>
       </c>
       <c r="G25">
         <v>3122000.0</v>
       </c>
       <c r="H25">
         <v>2839000.0</v>
       </c>
       <c r="I25">
         <v>2991000.0</v>
       </c>
       <c r="J25">
         <v>3139000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -23132,51 +23313,51 @@
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>1503000.0</v>
       </c>
       <c r="D27">
         <v>1793000.0</v>
       </c>
       <c r="E27">
         <v>1947000.0</v>
       </c>
       <c r="F27">
         <v>1859000.0</v>
       </c>
       <c r="G27">
         <v>1531000.0</v>
       </c>
       <c r="H27">
         <v>1736000.0</v>
       </c>
       <c r="I27">
         <v>1559000.0</v>
       </c>
       <c r="J27">
         <v>1527000.0</v>
@@ -23202,51 +23383,51 @@
       <c r="Q27">
         <v>637000.0</v>
       </c>
       <c r="R27">
         <v>595000.0</v>
       </c>
       <c r="S27">
         <v>563000.0</v>
       </c>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
         <v>79360000.0</v>
       </c>
       <c r="C28">
         <v>4317000.0</v>
       </c>
       <c r="D28">
         <v>59167000.0</v>
       </c>
       <c r="E28">
         <v>45013000.0</v>
       </c>
       <c r="F28">
         <v>39393000.0</v>
       </c>
       <c r="G28">
         <v>39826000.0</v>
       </c>
       <c r="H28">
         <v>37503000.0</v>
       </c>
       <c r="I28">
         <v>37936000.0</v>
       </c>
@@ -23300,53 +23481,55 @@
       </c>
       <c r="Z28">
         <v>9002000.0</v>
       </c>
       <c r="AA28">
         <v>8870000.0</v>
       </c>
       <c r="AB28">
         <v>5600000.0</v>
       </c>
       <c r="AC28">
         <v>5143000.0</v>
       </c>
       <c r="AD28">
         <v>5059000.0</v>
       </c>
       <c r="AE28">
         <v>4778702.0</v>
       </c>
       <c r="AF28">
         <v>4127380.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>10460000.0</v>
+      </c>
       <c r="C29">
         <v>9478000.0</v>
       </c>
       <c r="D29">
         <v>8766000.0</v>
       </c>
       <c r="E29">
         <v>12238000.0</v>
       </c>
       <c r="F29">
         <v>10270000.0</v>
       </c>
       <c r="G29">
         <v>8396000.0</v>
       </c>
       <c r="H29">
         <v>7315000.0</v>
       </c>
       <c r="I29">
         <v>5714000.0</v>
       </c>
       <c r="J29">
         <v>10069000.0</v>
       </c>
       <c r="K29">
@@ -23356,51 +23539,51 @@
         <v>2499000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
         <v>108363000.0</v>
       </c>
       <c r="C30">
         <v>106691000.0</v>
       </c>
       <c r="D30">
         <v>-154637000.0</v>
       </c>
       <c r="E30">
         <v>86036000.0</v>
       </c>
       <c r="F30">
         <v>79176000.0</v>
       </c>
       <c r="G30">
         <v>72980000.0</v>
       </c>
       <c r="H30">
         <v>64895000.0</v>
       </c>
       <c r="I30">
         <v>62717000.0</v>
       </c>
@@ -23454,51 +23637,51 @@
       </c>
       <c r="Z30">
         <v>4474000.0</v>
       </c>
       <c r="AA30">
         <v>18023000.0</v>
       </c>
       <c r="AB30">
         <v>10700000.0</v>
       </c>
       <c r="AC30">
         <v>-5836000.0</v>
       </c>
       <c r="AD30">
         <v>-5174000.0</v>
       </c>
       <c r="AE30">
         <v>-4583266.0</v>
       </c>
       <c r="AF30">
         <v>-3883840.0</v>
       </c>
     </row>
     <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>50679000.0</v>
       </c>
       <c r="D31">
         <v>58698000.0</v>
       </c>
       <c r="E31">
         <v>-21583000.0</v>
       </c>
       <c r="F31">
         <v>-25247000.0</v>
       </c>
       <c r="G31">
         <v>-21636000.0</v>
       </c>
       <c r="H31">
         <v>-16216000.0</v>
       </c>
       <c r="I31">
         <v>-14787000.0</v>
       </c>
       <c r="J31">
         <v>-14744000.0</v>
@@ -23550,51 +23733,51 @@
       </c>
       <c r="Z31">
         <v>-22372000.0</v>
       </c>
       <c r="AA31">
         <v>-23459000.0</v>
       </c>
       <c r="AB31">
         <v>-12600000.0</v>
       </c>
       <c r="AC31">
         <v>-12736000.0</v>
       </c>
       <c r="AD31">
         <v>-12129000.0</v>
       </c>
       <c r="AE31">
         <v>-10756323.0</v>
       </c>
       <c r="AF31">
         <v>-9687870.0</v>
       </c>
     </row>
     <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
         <v>271826000.0</v>
       </c>
       <c r="C32">
         <v>269448000.0</v>
       </c>
       <c r="D32">
         <v>213335000.0</v>
       </c>
       <c r="E32">
         <v>177913000.0</v>
       </c>
       <c r="F32">
         <v>154652000.0</v>
       </c>
       <c r="G32">
         <v>148488000.0</v>
       </c>
       <c r="H32">
         <v>130028000.0</v>
       </c>
       <c r="I32">
         <v>117265000.0</v>
       </c>
@@ -23667,1142 +23850,1151 @@
       <c r="AF32">
         <v>11300259.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM32"/>
+  <dimension ref="A1:DN32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B2">
+        <v>23515000.0</v>
+      </c>
+      <c r="C2">
         <v>24704000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24478000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>26329000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22906000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>25465000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>33055000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>25892000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>22918000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>22525000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>20704000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>18251000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>23222000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>9095000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>5077000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3191000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1679000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7352000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>893000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2169000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2948000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>6030000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>6070000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>6621000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>6515000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>5282000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5724000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>5788000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>5264000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>4898000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>4594000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3662000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3111000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2417000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2826000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2619000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2369000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2168000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2249000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2051000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1780000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>2013000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2276000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1854000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1457000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>1903000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1553000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1466000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1537000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1782000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1614000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1404000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1553000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1435000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1854000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1983000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1665000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1771000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2683000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>3112000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>3921000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>4418000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>4045000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4523000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6090000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>6957000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>5728000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5151000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4761000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5567000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>5272000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5054000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5474000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6018000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5618000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5413000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5414000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5475000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5285000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>5047000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4592000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>4361000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>4245000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>3655000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3624000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>3637000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>3423000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3286000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3341000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>3421000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>3546000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>3853000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>3984000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>4179000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>4488000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>4822000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4881000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>5219000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>5455000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>5592000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>5817000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>10538000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>4238000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>3915000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>3723000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>3350000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>3140000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>3050000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>3030000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>3260000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>3180000.0</v>
       </c>
-      <c r="DH2">
+      <c r="DI2">
         <v>3140000.0</v>
       </c>
-      <c r="DI2">
+      <c r="DJ2">
         <v>3150000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>3180000.0</v>
       </c>
-      <c r="DK2">
+      <c r="DL2">
         <v>3140000.0</v>
       </c>
-      <c r="DL2">
+      <c r="DM2">
         <v>2980000.0</v>
       </c>
-      <c r="DM2">
+      <c r="DN2">
         <v>2830000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>181</v>
-[...1 lines deleted...]
-      <c r="B3"/>
+        <v>182</v>
+      </c>
+      <c r="B3">
+        <v>2001000.0</v>
+      </c>
       <c r="C3">
+        <v>1731000.0</v>
+      </c>
+      <c r="D3">
         <v>1697000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1736000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1613000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1797000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1501000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1492000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1611000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1548000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1678000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>2202000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1899000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1424000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>1134000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1179000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>1162000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1110000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>828000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>803000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>798000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>805000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>776000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>790000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>751000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>705000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>706000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>719000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>709000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>750000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>742000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>750000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>749000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>796000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>576000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>888000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>879000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>922000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>958000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>883000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>904000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1062000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>751000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>471000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>467000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>494000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>484000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>505000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>498000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>535000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>531000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>440000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>439000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>488000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>402000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>435000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>413000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>437000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>381000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>401000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>428000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>427000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>423000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>433000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>428000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>438000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>421000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>413000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>258000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>347000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>355000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="BV3">
         <v>349000.0</v>
       </c>
       <c r="BW3">
+        <v>349000.0</v>
+      </c>
+      <c r="BX3">
         <v>313000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>305000.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>430000.0</v>
       </c>
-      <c r="BZ3"/>
-      <c r="CA3">
+      <c r="CA3"/>
+      <c r="CB3">
         <v>7048000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>6974000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>6703000.0</v>
       </c>
-      <c r="CD3"/>
-      <c r="CE3">
+      <c r="CE3"/>
+      <c r="CF3">
         <v>6353000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>5979000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>5993000.0</v>
       </c>
-      <c r="CH3"/>
-      <c r="CI3">
+      <c r="CI3"/>
+      <c r="CJ3">
         <v>6184000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>6058000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>6103000.0</v>
       </c>
-      <c r="CL3"/>
-      <c r="CM3">
+      <c r="CM3"/>
+      <c r="CN3">
         <v>6535000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>6833000.0</v>
       </c>
-      <c r="CO3"/>
       <c r="CP3"/>
-      <c r="CQ3">
+      <c r="CQ3"/>
+      <c r="CR3">
         <v>7110000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>688000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>803000.0</v>
       </c>
-      <c r="CT3"/>
-      <c r="CU3">
+      <c r="CU3"/>
+      <c r="CV3">
         <v>795000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>683000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>718000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>1300000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>573000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>632000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>601000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>3350000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>3140000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>3050000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>3030000.0</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>3260000.0</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>3180000.0</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>3130000.0</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>3150000.0</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>3180000.0</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>3150000.0</v>
       </c>
-      <c r="DL3">
+      <c r="DM3">
         <v>2980000.0</v>
       </c>
-      <c r="DM3">
+      <c r="DN3">
         <v>2830000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -24984,802 +25176,811 @@
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
       <c r="CX4">
         <v>0.0</v>
       </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
       <c r="CZ4">
         <v>0.0</v>
       </c>
       <c r="DA4">
         <v>0.0</v>
       </c>
-      <c r="DB4"/>
+      <c r="DB4">
+        <v>0.0</v>
+      </c>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>183</v>
-[...1 lines deleted...]
-      <c r="B5"/>
+        <v>184</v>
+      </c>
+      <c r="B5">
+        <v>19972000.0</v>
+      </c>
       <c r="C5">
+        <v>17734000.0</v>
+      </c>
+      <c r="D5">
         <v>14639000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>16320000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>16354000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>17684000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>10133000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>14157000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>13454000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>17728000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>15640000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>17616000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>7714000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>16121000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>18761000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>19111000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>18842000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>6210000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>19369000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>18878000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>17657000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>13708000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>13312000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>12917000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>10335000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>11861000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>11225000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>10031000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>9958000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>10271000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9267000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>9660000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9085000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>9319000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>7992000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>7714000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>7755000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>7377000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>7343000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>6853000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6469000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>4023000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>2482000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>1221000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>2828000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>2744000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>2964000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3071000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2818000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>2936000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>1755000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>2272000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>2500000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3462000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3247000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>2968000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3310000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>4009000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>3054000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2684000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2011000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>4148000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3895000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2652000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>840000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>943000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1855000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>2018000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2095000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1679000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>1018000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>1842000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2113000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>1012000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2065000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>1888000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2136000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2014000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>412000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>434000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>353000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2447000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>327000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>336000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>330000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-112000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>337000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>303000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>312000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>3455000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>277000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>264000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3120000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>3306000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>290000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2547000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2236000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>2323000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>2785000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2727000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2369000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>2003000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>2302000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>2175000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>1916000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>2070000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>2170000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>1980000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>1850000.0</v>
       </c>
-      <c r="DF5">
+      <c r="DG5">
         <v>1970000.0</v>
       </c>
-      <c r="DG5">
+      <c r="DH5">
         <v>1980000.0</v>
       </c>
-      <c r="DH5">
+      <c r="DI5">
         <v>1910000.0</v>
       </c>
-      <c r="DI5">
+      <c r="DJ5">
         <v>1680000.0</v>
       </c>
-      <c r="DJ5">
+      <c r="DK5">
         <v>1840000.0</v>
       </c>
-      <c r="DK5">
+      <c r="DL5">
         <v>1860000.0</v>
       </c>
-      <c r="DL5">
+      <c r="DM5">
         <v>1760000.0</v>
       </c>
-      <c r="DM5">
+      <c r="DN5">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B6">
-        <v>17734000.0</v>
+        <v>21973000.0</v>
       </c>
       <c r="C6">
+        <v>19465000.0</v>
+      </c>
+      <c r="D6">
         <v>16336000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>18056000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>17967000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>19481000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>11634000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>15649000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>15065000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>19276000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>17318000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>19818000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9613000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>17545000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>19895000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>20290000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>20004000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>7320000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>20197000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>19681000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>18455000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>14513000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>14088000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>13707000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>11086000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>12566000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>11931000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>10750000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>10667000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>11021000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>10009000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>10410000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>9834000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>10115000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>8568000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>8602000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>8634000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>8299000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8301000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>7736000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>7373000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>5085000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>3233000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>1692000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3295000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>3238000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>3448000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3576000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3316000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3471000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>2286000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>2712000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>2939000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>3950000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3649000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>3403000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3723000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4446000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3435000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>3085000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2439000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>4575000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4318000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>3085000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>1268000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>1381000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2276000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2431000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>2353000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2026000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>1373000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>2141000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2462000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>1361000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2378000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>2193000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>2566000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>2014000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>2205000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>2421000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>2574000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2447000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>2695000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2660000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>2968000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>-112000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3338000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3195000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3254000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3455000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>3456000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>3444000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>3120000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>3306000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>3182000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>3235000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>3039000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>2323000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>3580000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>3410000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>3087000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>3303000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>2875000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>2807000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>2517000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>5420000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>5310000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>5030000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>4880000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>5230000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>5160000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>5040000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>4830000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>5020000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>5010000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>4740000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>4310000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -25961,98 +26162,99 @@
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
       <c r="CX7">
         <v>0.0</v>
       </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
       <c r="CZ7">
         <v>0.0</v>
       </c>
       <c r="DA7">
         <v>0.0</v>
       </c>
-      <c r="DB7"/>
+      <c r="DB7">
+        <v>0.0</v>
+      </c>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
       <c r="DF7"/>
       <c r="DG7"/>
       <c r="DH7"/>
       <c r="DI7"/>
       <c r="DJ7"/>
       <c r="DK7"/>
       <c r="DL7"/>
       <c r="DM7"/>
+      <c r="DN7"/>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -26234,1562 +26436,1581 @@
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
       <c r="CX8">
         <v>0.0</v>
       </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
       <c r="CZ8">
         <v>0.0</v>
       </c>
       <c r="DA8">
         <v>0.0</v>
       </c>
-      <c r="DB8"/>
+      <c r="DB8">
+        <v>0.0</v>
+      </c>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B9">
+        <v>49328000.0</v>
+      </c>
+      <c r="C9">
         <v>44963000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>46318000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>43495000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>44880000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43858000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>37208000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>40560000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>40493000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>44700000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>43356000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>44002000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38436000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>37216000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>40160000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>40572000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>40898000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>33820000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>36497000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>35948000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>34974000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>33485000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>30782000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>30657000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>29072000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>28212000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>27783000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>26870000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>25935000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>26254000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>25447000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>25118000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>24181000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>24718000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>23783000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>23478000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>22368000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>22377000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>22568000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>21636000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>20913000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>20643000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>18003000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>13308000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>12579000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>12611000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>12740000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>12449000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>11959000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>12157000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>12681000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>12094000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>11588000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>12882000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>12143000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>11741000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>11940000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>13654000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>11242000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>10776000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>9825000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>12018000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>11812000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>10297000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>8372000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>8864000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>9530000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>9895000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8351000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7638000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>8131000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>6937000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>7119000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>6963000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7080000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7059000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7254000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>6964000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>7222000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7310000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7337000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>7548000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>7761000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7825000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>7848000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>4525000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>8085000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7931000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>8081000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>8156000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>8060000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>7984000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>7647000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>7804000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>7556000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>6915000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>6558000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CU9">
         <v>6795000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CV9">
         <v>6962000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>6870000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>6397000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>11624000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>5122000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>4972000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>4701000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1630000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1900000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1820000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1640000.0</v>
       </c>
-      <c r="DF9">
+      <c r="DG9">
         <v>1370000.0</v>
       </c>
-      <c r="DG9">
+      <c r="DH9">
         <v>1490000.0</v>
       </c>
-      <c r="DH9">
+      <c r="DI9">
         <v>1430000.0</v>
       </c>
-      <c r="DI9">
+      <c r="DJ9">
         <v>1180000.0</v>
       </c>
-      <c r="DJ9">
+      <c r="DK9">
         <v>1310000.0</v>
       </c>
-      <c r="DK9">
+      <c r="DL9">
         <v>1250000.0</v>
       </c>
-      <c r="DL9">
+      <c r="DM9">
         <v>1290000.0</v>
       </c>
-      <c r="DM9">
+      <c r="DN9">
         <v>1230000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B10">
+        <v>19972000.0</v>
+      </c>
+      <c r="C10">
         <v>17734000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>14639000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>16320000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>16354000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>17684000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>10133000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14157000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>13454000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>17728000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>15640000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>17616000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>7714000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16121000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>18761000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>19111000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>18842000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>6210000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>19369000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>18878000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>17657000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>13708000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>13312000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>12917000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>10335000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11861000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>11225000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>10031000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>9958000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>10271000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9267000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>9660000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9085000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>9319000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>7992000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>7714000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>7755000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>7377000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>7343000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>6853000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>6469000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>4023000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>2482000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1221000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2828000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>2744000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2964000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3071000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2818000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>2936000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1755000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>2272000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2500000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3462000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3247000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>2968000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3310000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>4009000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>3054000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2684000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2011000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>4148000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3895000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>2652000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>840000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>943000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1855000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>2018000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2095000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1679000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>1018000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>1842000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2113000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>1012000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2065000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>1888000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2136000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2014000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2205000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2421000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2574000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2447000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>2695000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>2660000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2968000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>-112000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3338000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>3195000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>3254000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>3455000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3456000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>3444000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>3120000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>3306000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>3182000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>2547000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>2236000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>2323000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>2785000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>2727000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>2369000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>2003000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>2302000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>2175000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>1916000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>2070000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>2170000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>1980000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>1850000.0</v>
       </c>
-      <c r="DF10">
+      <c r="DG10">
         <v>1970000.0</v>
       </c>
-      <c r="DG10">
+      <c r="DH10">
         <v>1980000.0</v>
       </c>
-      <c r="DH10">
+      <c r="DI10">
         <v>1910000.0</v>
       </c>
-      <c r="DI10">
+      <c r="DJ10">
         <v>1680000.0</v>
       </c>
-      <c r="DJ10">
+      <c r="DK10">
         <v>1840000.0</v>
       </c>
-      <c r="DK10">
+      <c r="DL10">
         <v>1860000.0</v>
       </c>
-      <c r="DL10">
+      <c r="DM10">
         <v>1760000.0</v>
       </c>
-      <c r="DM10">
+      <c r="DN10">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B11">
+        <v>3708000.0</v>
+      </c>
+      <c r="C11">
         <v>3096000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2178000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2410000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2776000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>3293000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1598000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>2374000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2214000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>3152000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>2326000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2650000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>639000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2765000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3315000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3160000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2998000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>508000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>3358000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>3303000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>3101000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2351000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2443000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1906000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>1696000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>2186000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>2071000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1488000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>1570000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>1585000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1183000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>1587000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1359000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>4084000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2009000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>2004000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1972000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>2014000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1967000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1833000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>1671000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>848000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>625000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>409000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>617000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>597000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>688000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>720000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>627000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>641000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>143000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>404000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>495000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>825000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>758000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>682000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>790000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>969000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>683000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>567000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>321000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>892000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1041000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>618000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>-7000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>-2000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>299000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>361000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>411000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>271000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>19000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>308000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>389000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>49000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>432000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>368000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>327000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>400000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>454000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>533000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>612000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>584000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>667000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>665000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>794000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>-246000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>923000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>900000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>917000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>1011000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1014000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>1021000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>914000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1028000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>941000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>735000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>633000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>645000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>776000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>805000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>688000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>712000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>689000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>652000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>595000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>650000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>690000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>620000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>590000.0</v>
       </c>
-      <c r="DF11">
+      <c r="DG11">
         <v>630000.0</v>
       </c>
-      <c r="DG11">
+      <c r="DH11">
         <v>640000.0</v>
       </c>
-      <c r="DH11">
+      <c r="DI11">
         <v>610000.0</v>
       </c>
-      <c r="DI11">
+      <c r="DJ11">
         <v>540000.0</v>
       </c>
-      <c r="DJ11">
+      <c r="DK11">
         <v>550000.0</v>
       </c>
-      <c r="DK11">
+      <c r="DL11">
         <v>610000.0</v>
       </c>
-      <c r="DL11">
+      <c r="DM11">
         <v>570000.0</v>
       </c>
-      <c r="DM11">
+      <c r="DN11">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B12">
+        <v>24549000.0</v>
+      </c>
+      <c r="C12">
         <v>22398000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>23059000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>22781000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23110000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>25170000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>26047000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>24780000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>23367000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>22239000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>20461000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>18226000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>14623000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8679000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>4629000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2575000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2037000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>1986000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1841000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2119000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2523000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>3030000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3470000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>4221000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5415000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>4682000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5174000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5038000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4714000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>4373000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3644000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>2912000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>2336000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>2017000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1876000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1669000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1319000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1178000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1139000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1061000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>1000000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1023000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1056000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>1004000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>1007000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1078000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>1128000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>1166000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1207000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1257000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1274000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1234000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1298000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1435000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1529000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1583000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1665000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1771000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1983000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2037000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2046000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2218000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2545000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2923000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3312000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3957000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>4178000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>4101000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>4311000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>4707000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4922000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4954000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5364000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5633000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5548000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5358000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5354000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5475000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5255000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4987000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4482000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>4241000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3985000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3655000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3355000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>3262000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>3183000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>3166000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>3161000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>3211000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3356000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3653000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>3714000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3909000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>4218000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>4552000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>4611000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>4949000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5185000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>5322000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>5547000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>10303000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>4028000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>3705000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>3513000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>3350000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>3140000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>3050000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>3030000.0</v>
       </c>
-      <c r="DF12">
+      <c r="DG12">
         <v>3260000.0</v>
       </c>
-      <c r="DG12">
+      <c r="DH12">
         <v>3180000.0</v>
       </c>
-      <c r="DH12">
+      <c r="DI12">
         <v>3140000.0</v>
       </c>
-      <c r="DI12">
+      <c r="DJ12">
         <v>3150000.0</v>
       </c>
-      <c r="DJ12">
+      <c r="DK12">
         <v>3180000.0</v>
       </c>
-      <c r="DK12">
+      <c r="DL12">
         <v>3140000.0</v>
       </c>
-      <c r="DL12">
+      <c r="DM12">
         <v>2980000.0</v>
       </c>
-      <c r="DM12">
+      <c r="DN12">
         <v>2830000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>191</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>192</v>
+      </c>
+      <c r="B13">
+        <v>66356000.0</v>
+      </c>
       <c r="C13">
+        <v>58950000.0</v>
+      </c>
+      <c r="D13">
         <v>58907000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>57240000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>56764000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>57489000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>57577000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>56524000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>54692000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>54540000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>54229000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>52804000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>51233000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>38111000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>36410000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>34286000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>33279000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>31685000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>28375000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>28609000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>27790000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>28833000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>27497000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>28005000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>27577000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>25717000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>25780000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>25358000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>24504000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
@@ -27833,86 +28054,85 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
-      <c r="AD14">
-[...1 lines deleted...]
-      </c>
+      <c r="AD14"/>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
         <v>0.0</v>
       </c>
       <c r="AM14">
@@ -28094,905 +28314,914 @@
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
       <c r="CX14">
         <v>0.0</v>
       </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
       <c r="CZ14">
         <v>0.0</v>
       </c>
       <c r="DA14">
         <v>0.0</v>
       </c>
-      <c r="DB14"/>
+      <c r="DB14">
+        <v>0.0</v>
+      </c>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
+      <c r="DN14"/>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B15">
+        <v>16264000.0</v>
+      </c>
+      <c r="C15">
         <v>14638000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12461000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>13910000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>13578000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>14391000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>8535000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>11783000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>11240000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>14576000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13314000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>14966000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>7075000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>13356000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>15446000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>15951000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>15844000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>5702000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>16011000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>15575000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>14556000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>11357000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>10869000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>11011000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>8639000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>9675000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>9154000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>8543000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>8388000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>8686000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>8084000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>8073000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>7726000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>5235000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>5983000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>5710000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>5783000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>5363000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>5376000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>5020000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>4798000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3175000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1857000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>812000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2211000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2147000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2276000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2351000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>2191000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2295000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>1612000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>1868000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2005000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2637000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2489000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2286000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2520000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>3040000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2371000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>2117000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1690000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>3256000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2854000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>2034000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>847000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>945000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1556000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1657000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1684000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1408000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>999000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1534000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1724000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>963000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1633000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1520000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>1809000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>1614000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>1751000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1888000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>1962000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>1863000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2028000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>1995000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2174000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>134000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2415000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2295000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2337000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2444000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2442000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>2423000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>2206000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>2278000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>2241000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1812000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1603000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>3047000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>2009000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1922000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1681000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>3200000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>1613000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1523000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>1321000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1420000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>1480000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>1360000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>1260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340000.0</v>
       </c>
       <c r="DG15">
         <v>1340000.0</v>
       </c>
       <c r="DH15">
+        <v>1340000.0</v>
+      </c>
+      <c r="DI15">
         <v>1290000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>1140000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>1290000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>1260000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>1190000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>1010000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
+      <c r="M16"/>
+      <c r="N16">
         <v>7075000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>13356000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>15446000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>15951000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15844000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>5702000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>16011000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>15575000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>14556000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>11357000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>10869000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>11011000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>8639000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>9675000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>9154000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>8543000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>8388000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>8686000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8084000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>8073000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>7726000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>5235000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>5983000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>5710000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>5783000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>5363000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>5376000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5020000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>4798000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>3175000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>1857000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>812000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2211000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2147000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2276000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2351000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>2191000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2295000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1612000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1868000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2005000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2637000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2489000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2286000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2520000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>3040000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2371000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>2117000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1690000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>3256000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2854000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>2034000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>847000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>945000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>1556000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>1657000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>1684000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>1408000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>999000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>1534000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>1724000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>963000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>1633000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>1520000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>1809000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>1614000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>1751000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>1888000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>1962000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>1863000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>2028000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>1995000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>2174000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>134000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>2415000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>2295000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>2337000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>2444000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>2442000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>2423000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>2206000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>2278000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>2241000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>1812000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>1603000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>1678000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>2009000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>1922000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>1681000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>773000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>2029000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>1551000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>1395000.0</v>
       </c>
-      <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
       <c r="DF16"/>
       <c r="DG16"/>
       <c r="DH16"/>
       <c r="DI16"/>
       <c r="DJ16"/>
       <c r="DK16"/>
       <c r="DL16"/>
       <c r="DM16"/>
+      <c r="DN16"/>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>196</v>
+      </c>
+      <c r="B17">
+        <v>16264000.0</v>
+      </c>
       <c r="C17">
+        <v>14637000.0</v>
+      </c>
+      <c r="D17">
         <v>12461000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>13910000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>13578000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>14391000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>8535000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>11783000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>11240000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>14576000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13314000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>14966000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>7075000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>13356000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>15446000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>15951000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>15844000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>5702000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>16011000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>15575000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>14556000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>11357000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>10869000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>11011000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>8639000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>9675000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>9154000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>8543000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>8388000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>8686000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>8084000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>8073000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>7726000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>5235000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>5983000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>5710000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>5783000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>5363000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>5376000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>5020000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>4798000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>3175000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>1857000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>812000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2211000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>2147000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2276000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>2351000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>2191000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>2295000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>1612000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>1868000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2005000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BC17">
         <v>2637000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BD17">
         <v>2489000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BE17">
         <v>2286000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BF17">
         <v>2520000.0</v>
       </c>
-      <c r="BF17">
-[...1 lines deleted...]
-      </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>2371000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>2117000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
       <c r="BN17">
         <v>0.0</v>
       </c>
       <c r="BO17">
         <v>0.0</v>
       </c>
       <c r="BP17">
         <v>0.0</v>
       </c>
       <c r="BQ17">
         <v>0.0</v>
       </c>
       <c r="BR17">
@@ -29081,150 +29310,157 @@
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
       <c r="CX17">
         <v>0.0</v>
       </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
       <c r="CZ17">
         <v>0.0</v>
       </c>
       <c r="DA17">
         <v>0.0</v>
       </c>
-      <c r="DB17"/>
+      <c r="DB17">
+        <v>0.0</v>
+      </c>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>196</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>197</v>
+      </c>
+      <c r="B18">
+        <v>41807000.0</v>
+      </c>
       <c r="C18">
+        <v>36551000.0</v>
+      </c>
+      <c r="D18">
         <v>35848000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>34459000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>33654000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>32319000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>31530000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>31744000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>31325000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>32301000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>33768000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>34578000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>36610000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>29432000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>31781000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>31711000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>31242000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>29699000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>26534000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>26490000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>25267000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>25803000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>24027000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>23784000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>22162000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>21035000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>20606000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>20320000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>19965000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
@@ -29268,54 +29504,55 @@
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
       <c r="DF18"/>
       <c r="DG18"/>
       <c r="DH18"/>
       <c r="DI18"/>
       <c r="DJ18"/>
       <c r="DK18"/>
       <c r="DL18"/>
       <c r="DM18"/>
+      <c r="DN18"/>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -29389,137 +29626,136 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
         <v>-25000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>25000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>662000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>370000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>-206000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>62000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>-306000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1801000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>-1221000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>289000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>6392000.0</v>
       </c>
-      <c r="AQ20">
-[...1 lines deleted...]
-      </c>
       <c r="AR20">
         <v>0.0</v>
       </c>
       <c r="AS20">
         <v>0.0</v>
       </c>
       <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
         <v>6392000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -29650,451 +29886,455 @@
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
       <c r="CX20">
         <v>0.0</v>
       </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
       <c r="CZ20">
         <v>0.0</v>
       </c>
       <c r="DA20">
         <v>0.0</v>
       </c>
-      <c r="DB20"/>
+      <c r="DB20">
+        <v>0.0</v>
+      </c>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B21">
+        <v>19972000.0</v>
+      </c>
+      <c r="C21">
         <v>17734000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>14639000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>16320000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>16354000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>17684000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>10133000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>14157000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>13454000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>17728000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>15640000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>17616000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>7714000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>16121000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>18761000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>19111000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>18842000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>6210000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>19369000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18878000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>17657000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>13708000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>13312000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>12917000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>10335000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>11861000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>11225000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>10031000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>9958000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>10271000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>9267000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>9660000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>9085000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9319000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>7992000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>7714000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>7755000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>7377000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>7343000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6853000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6469000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>4023000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2482000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1221000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2828000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2744000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2964000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3071000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2818000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2936000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>1755000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2272000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2500000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3462000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3247000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2968000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3310000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>4009000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>3054000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2684000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2011000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>4148000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3895000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>2652000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>840000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>943000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1855000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>2018000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2095000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1679000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>1018000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>1842000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2113000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>1012000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2065000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>1888000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2136000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2014000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2205000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2421000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2574000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2447000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>2695000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>2660000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2968000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>-112000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3338000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>3195000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>3254000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>3455000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3456000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>3444000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>3120000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>3306000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>3182000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>2547000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>2236000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CU21">
         <v>2323000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CV21">
         <v>2785000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>2727000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>2369000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>2003000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>2302000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>2175000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>1916000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>2070000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>2170000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>1980000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>1850000.0</v>
       </c>
-      <c r="DF21">
+      <c r="DG21">
         <v>1970000.0</v>
       </c>
-      <c r="DG21">
+      <c r="DH21">
         <v>1980000.0</v>
       </c>
-      <c r="DH21">
+      <c r="DI21">
         <v>1910000.0</v>
       </c>
-      <c r="DI21">
+      <c r="DJ21">
         <v>1680000.0</v>
       </c>
-      <c r="DJ21">
+      <c r="DK21">
         <v>1840000.0</v>
       </c>
-      <c r="DK21">
+      <c r="DL21">
         <v>1860000.0</v>
       </c>
-      <c r="DL21">
+      <c r="DM21">
         <v>1760000.0</v>
       </c>
-      <c r="DM21">
+      <c r="DN21">
         <v>1480000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -30276,419 +30516,425 @@
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
       <c r="CX22">
         <v>0.0</v>
       </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
       <c r="CZ22">
         <v>0.0</v>
       </c>
       <c r="DA22">
         <v>0.0</v>
       </c>
-      <c r="DB22"/>
+      <c r="DB22">
+        <v>0.0</v>
+      </c>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
       <c r="DF22"/>
       <c r="DG22"/>
       <c r="DH22"/>
       <c r="DI22"/>
       <c r="DJ22"/>
       <c r="DK22"/>
       <c r="DL22"/>
       <c r="DM22"/>
+      <c r="DN22"/>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B23">
+        <v>52871000.0</v>
+      </c>
+      <c r="C23">
         <v>51933000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>56157000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>53504000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>51432000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>51639000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>60130000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>52295000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>49957000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>49497000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>48420000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>44637000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>53944000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>30190000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>26476000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>24652000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>23735000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>34962000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>18021000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>19239000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>20265000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>25807000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>23540000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>24361000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25252000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>21633000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>22282000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>22627000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>21241000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>20881000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>20774000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>19120000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>18207000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>17816000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>18617000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>18383000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>16982000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>17168000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>17474000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>16834000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>16224000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>18633000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>17797000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>13941000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>11208000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>11770000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>11329000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>10844000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>10678000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11003000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>12540000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>11226000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>10641000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>10855000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>10750000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>10756000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>10295000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>11416000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>10871000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>11204000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>11735000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>12288000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>11962000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>12168000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>13622000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>14878000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>13403000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>13028000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>11017000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>11526000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>12385000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>10149000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10480000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>11969000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10633000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10584000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>10532000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>10425000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>10302000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9936000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>9355000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9462000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>9311000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>8820000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>8504000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8274000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>8170000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8022000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>8168000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>8122000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8150000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8393000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>8511000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8677000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>8862000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>9190000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>9203000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>9691000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>9632000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>9735000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>9845000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>20159000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>7058000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>6712000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>6508000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>9620000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>9150000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>9000000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>8880000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>9180000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>9050000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>8940000.0</v>
       </c>
       <c r="DI23">
         <v>8940000.0</v>
       </c>
       <c r="DJ23">
+        <v>8940000.0</v>
+      </c>
+      <c r="DK23">
         <v>9010000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>8820000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>8470000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>8250000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -30762,375 +31008,379 @@
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
       <c r="DF24"/>
       <c r="DG24"/>
       <c r="DH24"/>
       <c r="DI24"/>
       <c r="DJ24"/>
       <c r="DK24"/>
       <c r="DL24"/>
       <c r="DM24"/>
+      <c r="DN24"/>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>203</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>204</v>
+      </c>
+      <c r="B25">
+        <v>2001000.0</v>
+      </c>
       <c r="C25">
+        <v>1731000.0</v>
+      </c>
+      <c r="D25">
         <v>1697000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1736000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1613000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1797000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1501000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1492000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1611000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1548000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>725000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>1222000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>909000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>702000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>432000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1179000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>420000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>414000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>316000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>803000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>316000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>805000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>776000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>790000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>751000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>705000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>706000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>719000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>709000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>750000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>742000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>750000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>749000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>796000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>576000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>888000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>879000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>922000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>958000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>883000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>904000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>1062000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>751000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>471000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>467000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>494000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>484000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>505000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>498000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>535000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>531000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>440000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>439000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>488000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>402000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>435000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>413000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>437000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>381000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>401000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>428000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>427000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>423000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>433000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>428000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>438000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>421000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>413000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>258000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>347000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>355000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="BV25">
         <v>349000.0</v>
       </c>
       <c r="BW25">
+        <v>349000.0</v>
+      </c>
+      <c r="BX25">
         <v>313000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>305000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>430000.0</v>
       </c>
-      <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
-      <c r="CR25">
+      <c r="CR25"/>
+      <c r="CS25">
         <v>688000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>803000.0</v>
       </c>
-      <c r="CT25"/>
-      <c r="CU25">
+      <c r="CU25"/>
+      <c r="CV25">
         <v>795000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>683000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>718000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>1300000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>573000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>632000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>601000.0</v>
       </c>
-      <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
       <c r="DF25"/>
       <c r="DG25"/>
       <c r="DH25"/>
       <c r="DI25"/>
       <c r="DJ25"/>
       <c r="DK25"/>
       <c r="DL25"/>
       <c r="DM25"/>
+      <c r="DN25"/>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -31312,784 +31562,795 @@
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
       <c r="CX26">
         <v>0.0</v>
       </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
       <c r="CZ26">
         <v>0.0</v>
       </c>
       <c r="DA26">
         <v>0.0</v>
       </c>
-      <c r="DB26"/>
+      <c r="DB26">
+        <v>0.0</v>
+      </c>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
       <c r="DF26"/>
       <c r="DG26"/>
       <c r="DH26"/>
       <c r="DI26"/>
       <c r="DJ26"/>
       <c r="DK26"/>
       <c r="DL26"/>
       <c r="DM26"/>
+      <c r="DN26"/>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>205</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>206</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27">
         <v>449000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>466000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>454000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>456000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>191000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>435000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>445000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>431000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>414000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>492000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>478000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>409000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>472000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>596000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>487000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>392000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1012000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>466000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>357000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>260000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>478000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>460000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>322000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>271000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>607000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>437000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>442000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>250000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>416000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>489000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>379000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>275000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>561000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>405000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>317000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>244000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>241000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>383000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>363000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>345000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>482000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>344000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>282000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>217000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>385000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>250000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>274000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>203000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>273000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>225000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>233000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>180000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>305000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>210000.0</v>
       </c>
       <c r="BD27">
         <v>210000.0</v>
       </c>
       <c r="BE27">
+        <v>210000.0</v>
+      </c>
+      <c r="BF27">
         <v>248000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>214000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>265000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>211000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>145000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BK27">
         <v>161000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BL27">
         <v>199000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>147000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>130000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>187000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>153000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>155000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>100000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
-      <c r="DB27">
+      <c r="DB27"/>
+      <c r="DC27">
         <v>3350000.0</v>
       </c>
-      <c r="DC27">
+      <c r="DD27">
         <v>3140000.0</v>
       </c>
-      <c r="DD27">
+      <c r="DE27">
         <v>3050000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>3030000.0</v>
       </c>
-      <c r="DF27">
+      <c r="DG27">
         <v>3260000.0</v>
       </c>
-      <c r="DG27">
+      <c r="DH27">
         <v>3180000.0</v>
       </c>
-      <c r="DH27">
+      <c r="DI27">
         <v>3140000.0</v>
       </c>
-      <c r="DI27">
+      <c r="DJ27">
         <v>3150000.0</v>
       </c>
-      <c r="DJ27">
+      <c r="DK27">
         <v>3180000.0</v>
       </c>
-      <c r="DK27">
+      <c r="DL27">
         <v>3140000.0</v>
       </c>
-      <c r="DL27">
+      <c r="DM27">
         <v>2980000.0</v>
       </c>
-      <c r="DM27">
+      <c r="DN27">
         <v>2830000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B28">
+        <v>23637000.0</v>
+      </c>
+      <c r="C28">
         <v>1179000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>15992000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>14722000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1196000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>14424000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>14874000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>14558000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>16414000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14871000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>14233000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13625000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>15867000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11385000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>10724000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11073000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>12843000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9988000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9321000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9986000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>10146000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>9892000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>10626000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>10286000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>10659000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>9442000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9738000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>9568000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>9703000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>9966000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>9482000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>9291000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>9197000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>9103000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>9406000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>9329000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>8763000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>8447000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>8859000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>8259000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>8053000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>8515000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7500000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>5841000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5719000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5608000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5514000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>5283000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>5206000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5155000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>6656000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>5580000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>5382000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3518000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4974000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>5122000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4915000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>4982000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4926000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>5275000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>5028000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>4467000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4815000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4653000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4280000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>4146000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>4516000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>4775000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3251000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3106000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>2907000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2802000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2811000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2821000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2924000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>3049000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2938000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2926000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2992000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2875000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2792000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2947000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2909000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>3074000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2764000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2578000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2651000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2666000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2751000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2698000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2679000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2655000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2563000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>2499000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>2433000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>2369000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>2360000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>2363000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>2260000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>2197000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>2182000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>4321000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>1540000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>1501000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>1508000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>2920000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>2870000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>2900000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>2820000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>2660000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>2690000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>2660000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>2640000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>2650000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>2540000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>2510000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>2590000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>208</v>
+      </c>
+      <c r="B29">
+        <v>3708000.0</v>
+      </c>
       <c r="C29">
+        <v>3096000.0</v>
+      </c>
+      <c r="D29">
         <v>2178000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2410000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2776000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>3293000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1598000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>2374000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2214000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>3152000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2326000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>2650000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>639000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2765000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3315000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3160000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2998000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>508000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3358000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>3303000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>3101000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2351000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2443000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1906000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>1696000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>2186000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2071000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1488000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1570000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
@@ -32133,1077 +32394,1085 @@
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
       <c r="DF29"/>
       <c r="DG29"/>
       <c r="DH29"/>
       <c r="DI29"/>
       <c r="DJ29"/>
       <c r="DK29"/>
       <c r="DL29"/>
       <c r="DM29"/>
+      <c r="DN29"/>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B30">
+        <v>29356000.0</v>
+      </c>
+      <c r="C30">
         <v>27229000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>31679000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>27175000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>28526000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>26174000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>27075000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>26403000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27039000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26972000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>27716000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>26386000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>30722000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>21095000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>21399000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>21461000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>22056000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>27610000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>17128000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>17070000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>17317000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>19777000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>17470000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>17740000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>18737000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>16351000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>16558000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>16839000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15977000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>15983000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>16180000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>15458000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15096000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>15399000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>15791000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>15764000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>14613000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>15000000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>15225000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>14783000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>14444000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>16620000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>15521000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>12087000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>9751000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>9867000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>9776000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>9378000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>9141000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>9221000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>10926000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>9822000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>9088000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>9420000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>8896000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>8773000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>8630000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>9645000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>8188000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>8092000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>7814000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>7870000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>7917000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>7645000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>7532000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>7921000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>7675000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>7877000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>6256000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5959000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>7113000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5095000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5006000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>5951000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>5015000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5171000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>5118000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4950000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>5017000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4889000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4763000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5101000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>5066000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>5165000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4880000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>4637000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4747000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4736000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4827000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>4701000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4604000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4540000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4527000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>4498000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>4374000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>4368000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>4322000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>4472000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>4177000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>4143000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4028000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>9621000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>2820000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>2797000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>2785000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>6270000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>6010000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>5950000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>5850000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>5920000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>5870000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>5800000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>5790000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>5830000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>5680000.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>5490000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>5420000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:117">
+    <row r="31" spans="1:118">
       <c r="A31" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>13685000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>32674000.0</v>
       </c>
-      <c r="E31"/>
-      <c r="F31">
+      <c r="F31"/>
+      <c r="G31">
         <v>-92000.0</v>
       </c>
-      <c r="G31"/>
-      <c r="H31">
+      <c r="H31"/>
+      <c r="I31">
         <v>13995000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>12343000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>17728000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-8138000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-7234000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10685000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-1424000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-6066000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-5927000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-4018000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-12938000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-4433000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-4127000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-3750000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-7810000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-4112000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-4859000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-5416000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-3534000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-4194000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-4377000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-3600000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-3535000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-4143000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-3665000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-3444000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-3729000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-3943000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-3946000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-3507000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-3317000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-4012000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-4077000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-4136000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-1023000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-5827000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-4395000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-2405000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-2305000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-2403000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-2337000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-2171000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3948000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2214000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-495000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-275000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-277000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3247000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>2430000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>2896000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1771000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1983000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>2265000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>1619000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-2218000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-2545000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1992000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>402000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-3957000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-4178000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1592000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>1707000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>-4707000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>608000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>1423000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>1688000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>-5633000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>1655000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>1469000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>1771000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>-4425000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>-1436000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>-984000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>-1076000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>-13968000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>-1260000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>-989000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>-1295000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>-6762000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>-1227000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>-1064000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>-1162000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>-6611000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>-963000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>-969000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-5880000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>-5627000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>-1039000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>2299000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>-4611000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CU31">
         <v>-3166000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CV31">
         <v>-5185000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>-5322000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>-5547000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>-12212000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>-4028000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>-3705000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>-3513000.0</v>
       </c>
-      <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
       <c r="DF31"/>
       <c r="DG31"/>
       <c r="DH31"/>
       <c r="DI31"/>
       <c r="DJ31"/>
       <c r="DK31"/>
       <c r="DL31"/>
       <c r="DM31"/>
+      <c r="DN31"/>
     </row>
-    <row r="32" spans="1:117">
+    <row r="32" spans="1:118">
       <c r="A32" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B32">
+        <v>72843000.0</v>
+      </c>
+      <c r="C32">
         <v>69667000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>70796000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>69824000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>67786000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>69323000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>70263000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>66452000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>63411000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>67225000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>64060000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>62253000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>61658000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>46311000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>45237000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>43763000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>42577000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>41172000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>37390000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>38117000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>37922000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>39515000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>36852000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>37278000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>35587000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>33494000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>33507000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>32658000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>31199000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>31152000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>30041000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>28780000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>27292000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>27135000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>26609000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>26097000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>24737000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>24545000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>24817000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>23687000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>22693000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>22656000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>20279000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>15162000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>14036000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>14514000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>14293000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>13915000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>13496000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>13939000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>14295000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>13498000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>13141000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>14317000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>13997000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>13724000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>13605000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>15425000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>13925000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>13888000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>13746000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>16436000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>15857000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>14820000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>14462000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>15821000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>15258000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>15046000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>13112000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>13205000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>13403000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>11991000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>12593000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>12981000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>12698000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>12472000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>12668000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>12439000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>12507000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>12357000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>11929000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>11909000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>12006000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>11480000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>11472000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>8162000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>11508000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>11217000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>11422000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>11577000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>11606000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>11837000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>11631000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>11983000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>12044000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>11737000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>11439000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>12014000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>12417000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>12462000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>12214000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>22162000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>9360000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>8887000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>8424000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>4980000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>5040000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>4870000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>4670000.0</v>
       </c>
-      <c r="DF32">
+      <c r="DG32">
         <v>4630000.0</v>
       </c>
-      <c r="DG32">
+      <c r="DH32">
         <v>4670000.0</v>
       </c>
-      <c r="DH32">
+      <c r="DI32">
         <v>4570000.0</v>
       </c>
-      <c r="DI32">
+      <c r="DJ32">
         <v>4330000.0</v>
       </c>
-      <c r="DJ32">
+      <c r="DK32">
         <v>4490000.0</v>
       </c>
-      <c r="DK32">
+      <c r="DL32">
         <v>4390000.0</v>
       </c>
-      <c r="DL32">
+      <c r="DM32">
         <v>4270000.0</v>
       </c>
-      <c r="DM32">
+      <c r="DN32">
         <v>4060000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AF30"/>
@@ -33295,51 +33564,51 @@
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
       <c r="AF1" t="s">
         <v>31</v>
       </c>
     </row>
     <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
         <v>85738000.0</v>
       </c>
       <c r="C2">
         <v>103658000.0</v>
       </c>
       <c r="D2">
         <v>75551000.0</v>
       </c>
       <c r="E2">
         <v>112790000.0</v>
       </c>
       <c r="F2">
         <v>254621000.0</v>
       </c>
       <c r="G2">
         <v>70760000.0</v>
       </c>
       <c r="H2">
         <v>57926000.0</v>
       </c>
       <c r="I2">
         <v>57614000.0</v>
       </c>
@@ -33393,54 +33662,54 @@
       </c>
       <c r="Z2">
         <v>34708000.0</v>
       </c>
       <c r="AA2">
         <v>41026000.0</v>
       </c>
       <c r="AB2">
         <v>22700000.0</v>
       </c>
       <c r="AC2">
         <v>19182000.0</v>
       </c>
       <c r="AD2">
         <v>18969000.0</v>
       </c>
       <c r="AE2">
         <v>29396117.0</v>
       </c>
       <c r="AF2">
         <v>14508724.0</v>
       </c>
     </row>
     <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>7861000</v>
       </c>
       <c r="C3">
         <v>11692000</v>
       </c>
       <c r="D3">
         <v>3880000</v>
       </c>
       <c r="E3">
         <v>5505000</v>
       </c>
       <c r="F3">
         <v>1375000</v>
       </c>
       <c r="G3">
         <v>3696000</v>
       </c>
       <c r="H3">
         <v>1458000</v>
       </c>
       <c r="I3">
         <v>450000</v>
       </c>
       <c r="J3">
         <v>956000</v>
       </c>
@@ -33491,51 +33760,51 @@
       </c>
       <c r="Z3">
         <v>1309000</v>
       </c>
       <c r="AA3">
         <v>697000</v>
       </c>
       <c r="AB3">
         <v>800000</v>
       </c>
       <c r="AC3">
         <v>1556000</v>
       </c>
       <c r="AD3">
         <v>745000</v>
       </c>
       <c r="AE3">
         <v>545977</v>
       </c>
       <c r="AF3">
         <v>1582773</v>
       </c>
     </row>
     <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-37239000.0</v>
       </c>
       <c r="F4">
         <v>-141831000.0</v>
       </c>
       <c r="G4">
         <v>183861000.0</v>
       </c>
       <c r="H4">
         <v>12834000.0</v>
       </c>
       <c r="I4">
         <v>312000.0</v>
       </c>
       <c r="J4">
         <v>15836000.0</v>
       </c>
       <c r="K4">
         <v>-14236000.0</v>
       </c>
@@ -33551,51 +33820,51 @@
       <c r="O4">
         <v>-14663000.0</v>
       </c>
       <c r="P4">
         <v>15117000.0</v>
       </c>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
     </row>
     <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>9831000.0</v>
       </c>
       <c r="F5">
         <v>-5530000.0</v>
       </c>
       <c r="G5">
         <v>-4958000.0</v>
       </c>
       <c r="H5">
         <v>-3886000.0</v>
       </c>
       <c r="I5">
         <v>-1182000.0</v>
       </c>
       <c r="J5">
         <v>-2139000.0</v>
       </c>
       <c r="K5">
         <v>-7473000.0</v>
       </c>
@@ -33611,54 +33880,54 @@
       <c r="O5">
         <v>-69000.0</v>
       </c>
       <c r="P5">
         <v>205000.0</v>
       </c>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
     </row>
     <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
-        <v>-85738000.0</v>
+        <v>6619000.0</v>
       </c>
       <c r="C6">
         <v>-17920000.0</v>
       </c>
       <c r="D6">
         <v>28107000.0</v>
       </c>
       <c r="E6">
         <v>-37239000.0</v>
       </c>
       <c r="F6">
         <v>-141831000.0</v>
       </c>
       <c r="G6">
         <v>183861000.0</v>
       </c>
       <c r="H6">
         <v>12834000.0</v>
       </c>
       <c r="I6">
         <v>312000.0</v>
       </c>
       <c r="J6">
         <v>15836000.0</v>
       </c>
@@ -33709,53 +33978,55 @@
       </c>
       <c r="Z6">
         <v>30705000.0</v>
       </c>
       <c r="AA6">
         <v>-6318000.0</v>
       </c>
       <c r="AB6">
         <v>1000000.0</v>
       </c>
       <c r="AC6">
         <v>3498000.0</v>
       </c>
       <c r="AD6">
         <v>213000.0</v>
       </c>
       <c r="AE6">
         <v>-10426963.0</v>
       </c>
       <c r="AF6">
         <v>14887393.0</v>
       </c>
     </row>
     <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>217</v>
+      </c>
+      <c r="B7">
+        <v>-10769000.0</v>
+      </c>
       <c r="C7">
         <v>4365000.0</v>
       </c>
       <c r="D7">
         <v>-3238000.0</v>
       </c>
       <c r="E7">
         <v>10065000.0</v>
       </c>
       <c r="F7">
         <v>-8081000.0</v>
       </c>
       <c r="G7">
         <v>-5393000.0</v>
       </c>
       <c r="H7">
         <v>-3856000.0</v>
       </c>
       <c r="I7">
         <v>-2136000.0</v>
       </c>
       <c r="J7">
         <v>-2139000.0</v>
       </c>
       <c r="K7">
@@ -33803,187 +34074,187 @@
       <c r="Y7">
         <v>3810000.0</v>
       </c>
       <c r="Z7">
         <v>16743000.0</v>
       </c>
       <c r="AA7">
         <v>-13175000.0</v>
       </c>
       <c r="AB7">
         <v>-30400000.0</v>
       </c>
       <c r="AC7"/>
       <c r="AD7">
         <v>17770751.0</v>
       </c>
       <c r="AE7">
         <v>-7175162.0</v>
       </c>
       <c r="AF7">
         <v>-10595589.0</v>
       </c>
     </row>
     <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
     </row>
     <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
     </row>
     <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10">
         <v>3149000.0</v>
       </c>
       <c r="K10">
         <v>4257000.0</v>
       </c>
       <c r="L10">
         <v>254000.0</v>
       </c>
       <c r="M10">
         <v>5000.0</v>
       </c>
       <c r="N10">
         <v>3971000.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
     </row>
     <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
@@ -33993,51 +34264,51 @@
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
     </row>
     <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>3541000.0</v>
       </c>
       <c r="F12">
         <v>1525000.0</v>
       </c>
       <c r="G12">
         <v>7621000.0</v>
       </c>
       <c r="H12">
         <v>1725000.0</v>
       </c>
       <c r="I12">
         <v>2813000.0</v>
       </c>
       <c r="J12">
         <v>5032000.0</v>
       </c>
       <c r="K12">
         <v>5328000.0</v>
       </c>
@@ -34053,51 +34324,51 @@
       <c r="O12">
         <v>-3342000.0</v>
       </c>
       <c r="P12">
         <v>1455000.0</v>
       </c>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
     </row>
     <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>10065000.0</v>
       </c>
       <c r="F13">
         <v>-8081000.0</v>
       </c>
       <c r="G13">
         <v>-5393000.0</v>
       </c>
       <c r="H13">
         <v>-3856000.0</v>
       </c>
       <c r="I13">
         <v>-911000.0</v>
       </c>
       <c r="J13">
         <v>-2139000.0</v>
       </c>
       <c r="K13">
         <v>-7273000.0</v>
       </c>
@@ -34107,53 +34378,55 @@
       <c r="M13">
         <v>-946000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
     </row>
     <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>224</v>
+      </c>
+      <c r="B14">
+        <v>6777000.0</v>
+      </c>
       <c r="C14">
         <v>6401000.0</v>
       </c>
       <c r="D14">
         <v>7327000.0</v>
       </c>
       <c r="E14">
         <v>4899000.0</v>
       </c>
       <c r="F14">
         <v>3539000.0</v>
       </c>
       <c r="G14">
         <v>3122000.0</v>
       </c>
       <c r="H14">
         <v>2839000.0</v>
       </c>
       <c r="I14">
         <v>2991000.0</v>
       </c>
       <c r="J14">
         <v>3139000.0</v>
       </c>
       <c r="K14">
@@ -34201,53 +34474,55 @@
       <c r="Y14">
         <v>2930000.0</v>
       </c>
       <c r="Z14"/>
       <c r="AA14">
         <v>3106000.0</v>
       </c>
       <c r="AB14">
         <v>2200000.0</v>
       </c>
       <c r="AC14">
         <v>423000.0</v>
       </c>
       <c r="AD14">
         <v>398000.0</v>
       </c>
       <c r="AE14">
         <v>394384.0</v>
       </c>
       <c r="AF14">
         <v>379012.0</v>
       </c>
     </row>
     <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>225</v>
+      </c>
+      <c r="B15">
+        <v>25467000.0</v>
+      </c>
       <c r="C15">
         <v>25388000.0</v>
       </c>
       <c r="D15">
         <v>25396000.0</v>
       </c>
       <c r="E15">
         <v>22004000.0</v>
       </c>
       <c r="F15">
         <v>14072000.0</v>
       </c>
       <c r="G15">
         <v>12654000.0</v>
       </c>
       <c r="H15">
         <v>10539000.0</v>
       </c>
       <c r="I15">
         <v>8316000.0</v>
       </c>
       <c r="J15">
         <v>6012000.0</v>
       </c>
       <c r="K15">
@@ -34297,53 +34572,55 @@
       </c>
       <c r="Z15">
         <v>6260000.0</v>
       </c>
       <c r="AA15">
         <v>4101000.0</v>
       </c>
       <c r="AB15">
         <v>3300000.0</v>
       </c>
       <c r="AC15">
         <v>2770000.0</v>
       </c>
       <c r="AD15">
         <v>1858000.0</v>
       </c>
       <c r="AE15">
         <v>1138142.0</v>
       </c>
       <c r="AF15">
         <v>1167362.0</v>
       </c>
     </row>
     <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>226</v>
+      </c>
+      <c r="B16">
+        <v>92357000.0</v>
+      </c>
       <c r="C16">
         <v>85738000.0</v>
       </c>
       <c r="D16">
         <v>103658000.0</v>
       </c>
       <c r="E16">
         <v>75551000.0</v>
       </c>
       <c r="F16">
         <v>112790000.0</v>
       </c>
       <c r="G16">
         <v>254621000.0</v>
       </c>
       <c r="H16">
         <v>70760000.0</v>
       </c>
       <c r="I16">
         <v>57926000.0</v>
       </c>
       <c r="J16">
         <v>57614000.0</v>
       </c>
       <c r="K16">
@@ -34393,89 +34670,91 @@
       </c>
       <c r="Z16">
         <v>65413000.0</v>
       </c>
       <c r="AA16">
         <v>34708000.0</v>
       </c>
       <c r="AB16">
         <v>23700000.0</v>
       </c>
       <c r="AC16">
         <v>22680000.0</v>
       </c>
       <c r="AD16">
         <v>19182000.0</v>
       </c>
       <c r="AE16">
         <v>18969154.0</v>
       </c>
       <c r="AF16">
         <v>29396117.0</v>
       </c>
     </row>
     <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
     </row>
     <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>228</v>
+      </c>
+      <c r="B18">
+        <v>52181000.0</v>
+      </c>
       <c r="C18">
         <v>54923000.0</v>
       </c>
       <c r="D18">
         <v>59048000.0</v>
       </c>
       <c r="E18">
         <v>78180000.0</v>
       </c>
       <c r="F18">
         <v>53558000.0</v>
       </c>
       <c r="G18">
         <v>46312000.0</v>
       </c>
       <c r="H18">
         <v>37303000.0</v>
       </c>
       <c r="I18">
         <v>38314000.0</v>
       </c>
       <c r="J18">
         <v>29610000.0</v>
       </c>
       <c r="K18">
@@ -34525,53 +34804,55 @@
       </c>
       <c r="Z18">
         <v>9471000.0</v>
       </c>
       <c r="AA18">
         <v>8412000.0</v>
       </c>
       <c r="AB18">
         <v>7600000.0</v>
       </c>
       <c r="AC18">
         <v>5946000.0</v>
       </c>
       <c r="AD18">
         <v>6297000.0</v>
       </c>
       <c r="AE18">
         <v>5742576.0</v>
       </c>
       <c r="AF18">
         <v>3680638.0</v>
       </c>
     </row>
     <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>229</v>
+      </c>
+      <c r="B19">
+        <v>-17066000.0</v>
+      </c>
       <c r="C19">
         <v>-95125000.0</v>
       </c>
       <c r="D19">
         <v>77936000.0</v>
       </c>
       <c r="E19">
         <v>-200983000.0</v>
       </c>
       <c r="F19">
         <v>-508911000.0</v>
       </c>
       <c r="G19">
         <v>-141495000.0</v>
       </c>
       <c r="H19">
         <v>-91596000.0</v>
       </c>
       <c r="I19">
         <v>-176271000.0</v>
       </c>
       <c r="J19">
         <v>-149596000.0</v>
       </c>
       <c r="K19">
@@ -34589,89 +34870,91 @@
       <c r="O19">
         <v>-80984000.0</v>
       </c>
       <c r="P19">
         <v>-62854000.0</v>
       </c>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
     </row>
     <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
     </row>
     <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>231</v>
+      </c>
+      <c r="B21">
+        <v>-24000000.0</v>
+      </c>
       <c r="C21">
         <v>-52535000.0</v>
       </c>
       <c r="D21">
         <v>185000000.0</v>
       </c>
       <c r="E21">
         <v>95000000.0</v>
       </c>
       <c r="F21">
         <v>2000.0</v>
       </c>
       <c r="G21">
         <v>-97089000.0</v>
       </c>
       <c r="H21">
         <v>-128644000.0</v>
       </c>
       <c r="I21">
         <v>-45816000.0</v>
       </c>
       <c r="J21">
         <v>83014000.0</v>
       </c>
       <c r="K21">
@@ -34689,51 +34972,51 @@
       <c r="O21">
         <v>-19042000.0</v>
       </c>
       <c r="P21">
         <v>-21016000.0</v>
       </c>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
     </row>
     <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
         <v>54586000.0</v>
       </c>
       <c r="C22">
         <v>45949000.0</v>
       </c>
       <c r="D22">
         <v>49932000.0</v>
       </c>
       <c r="E22">
         <v>60597000.0</v>
       </c>
       <c r="F22">
         <v>51844000.0</v>
       </c>
       <c r="G22">
         <v>41876000.0</v>
       </c>
       <c r="H22">
         <v>35760000.0</v>
       </c>
       <c r="I22">
         <v>32569000.0</v>
       </c>
@@ -34787,53 +35070,55 @@
       </c>
       <c r="Z22">
         <v>7290000.0</v>
       </c>
       <c r="AA22">
         <v>5748000.0</v>
       </c>
       <c r="AB22">
         <v>5500000.0</v>
       </c>
       <c r="AC22">
         <v>5115000.0</v>
       </c>
       <c r="AD22">
         <v>4742000.0</v>
       </c>
       <c r="AE22">
         <v>4131415.0</v>
       </c>
       <c r="AF22">
         <v>3576229.0</v>
       </c>
     </row>
     <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>232</v>
+      </c>
+      <c r="B23">
+        <v>74892000.0</v>
+      </c>
       <c r="C23">
         <v>89393000.0</v>
       </c>
       <c r="D23">
         <v>-260817000.0</v>
       </c>
       <c r="E23">
         <v>109533000.0</v>
       </c>
       <c r="F23">
         <v>308065000.0</v>
       </c>
       <c r="G23">
         <v>369134000.0</v>
       </c>
       <c r="H23">
         <v>81535000.0</v>
       </c>
       <c r="I23">
         <v>195001000.0</v>
       </c>
       <c r="J23">
         <v>45377000.0</v>
       </c>
       <c r="K23">
@@ -34883,53 +35168,55 @@
       </c>
       <c r="Z23">
         <v>35324000.0</v>
       </c>
       <c r="AA23">
         <v>-9162000.0</v>
       </c>
       <c r="AB23">
         <v>15600000.0</v>
       </c>
       <c r="AC23">
         <v>11259000.0</v>
       </c>
       <c r="AD23">
         <v>21060000.0</v>
       </c>
       <c r="AE23">
         <v>22780975.0</v>
       </c>
       <c r="AF23">
         <v>-3148523.0</v>
       </c>
     </row>
     <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>233</v>
+      </c>
+      <c r="B24">
+        <v>-53921000.0</v>
+      </c>
       <c r="C24">
         <v>-86180000.0</v>
       </c>
       <c r="D24">
         <v>-48386000.0</v>
       </c>
       <c r="E24">
         <v>-1965000.0</v>
       </c>
       <c r="F24">
         <v>86673000.0</v>
       </c>
       <c r="G24">
         <v>-15638000.0</v>
       </c>
       <c r="H24">
         <v>-92000.0</v>
       </c>
       <c r="I24">
         <v>-161241000.0</v>
       </c>
       <c r="J24">
         <v>-135357000.0</v>
       </c>
       <c r="K24">
@@ -34979,54 +35266,54 @@
       </c>
       <c r="Z24">
         <v>13251000.0</v>
       </c>
       <c r="AA24">
         <v>-20840000.0</v>
       </c>
       <c r="AB24">
         <v>-38500000.0</v>
       </c>
       <c r="AC24">
         <v>-35852000.0</v>
       </c>
       <c r="AD24">
         <v>-38547000.0</v>
       </c>
       <c r="AE24">
         <v>-14466574.0</v>
       </c>
       <c r="AF24">
         <v>-15862289.0</v>
       </c>
     </row>
     <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
-        <v>-54586000.0</v>
+        <v>6953000.0</v>
       </c>
       <c r="C25">
         <v>7257000.0</v>
       </c>
       <c r="D25">
         <v>6295000.0</v>
       </c>
       <c r="E25">
         <v>6307000.0</v>
       </c>
       <c r="F25">
         <v>7032000.0</v>
       </c>
       <c r="G25">
         <v>9274000.0</v>
       </c>
       <c r="H25">
         <v>2250000.0</v>
       </c>
       <c r="I25">
         <v>3665000.0</v>
       </c>
       <c r="J25">
         <v>4494000.0</v>
       </c>
@@ -35077,53 +35364,55 @@
       </c>
       <c r="Z25">
         <v>3490000.0</v>
       </c>
       <c r="AA25">
         <v>255000.0</v>
       </c>
       <c r="AB25">
         <v>800000.0</v>
       </c>
       <c r="AC25">
         <v>2048000.0</v>
       </c>
       <c r="AD25">
         <v>1979000.0</v>
       </c>
       <c r="AE25">
         <v>1832754.0</v>
       </c>
       <c r="AF25">
         <v>1320806.0</v>
       </c>
     </row>
     <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>234</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>235</v>
+      </c>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>-880000.0</v>
       </c>
       <c r="D26">
         <v>-11544000.0</v>
       </c>
       <c r="E26">
         <v>0.0</v>
       </c>
       <c r="F26">
         <v>-164000.0</v>
       </c>
       <c r="G26">
         <v>-14238000.0</v>
       </c>
       <c r="H26">
         <v>-2842000.0</v>
       </c>
       <c r="I26">
         <v>-1225000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
@@ -35153,53 +35442,55 @@
         <v>-3986000.0</v>
       </c>
       <c r="U26">
         <v>-3511000.0</v>
       </c>
       <c r="V26">
         <v>-3507000.0</v>
       </c>
       <c r="W26">
         <v>-4277000.0</v>
       </c>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26">
         <v>-4319378.0</v>
       </c>
       <c r="AF26"/>
     </row>
     <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>236</v>
+      </c>
+      <c r="B27">
+        <v>2495000.0</v>
+      </c>
       <c r="C27">
         <v>2643000.0</v>
       </c>
       <c r="D27">
         <v>2612000.0</v>
       </c>
       <c r="E27">
         <v>1817000.0</v>
       </c>
       <c r="F27">
         <v>1193000.0</v>
       </c>
       <c r="G27">
         <v>1443000.0</v>
       </c>
       <c r="H27">
         <v>1385000.0</v>
       </c>
       <c r="I27">
         <v>1675000.0</v>
       </c>
       <c r="J27">
         <v>2361000.0</v>
       </c>
       <c r="K27">
@@ -35219,53 +35510,55 @@
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27">
         <v>30400000.0</v>
       </c>
       <c r="AC27"/>
       <c r="AD27">
         <v>-16542751.0</v>
       </c>
       <c r="AE27">
         <v>8352889.0</v>
       </c>
       <c r="AF27">
         <v>10595589.0</v>
       </c>
     </row>
     <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>237</v>
+      </c>
+      <c r="B28">
+        <v>25425000.0</v>
+      </c>
       <c r="C28">
         <v>10590000.0</v>
       </c>
       <c r="D28">
         <v>-112757000.0</v>
       </c>
       <c r="E28">
         <v>87529000.0</v>
       </c>
       <c r="F28">
         <v>226849000.0</v>
       </c>
       <c r="G28">
         <v>294682000.0</v>
       </c>
       <c r="H28">
         <v>67219000.0</v>
       </c>
       <c r="I28">
         <v>140869000.0</v>
       </c>
       <c r="J28">
         <v>122379000.0</v>
       </c>
       <c r="K28">
@@ -35315,53 +35608,55 @@
       </c>
       <c r="Z28">
         <v>22211000.0</v>
       </c>
       <c r="AA28">
         <v>15014000.0</v>
       </c>
       <c r="AB28">
         <v>26300000.0</v>
       </c>
       <c r="AC28">
         <v>26094000.0</v>
       </c>
       <c r="AD28">
         <v>25342000.0</v>
       </c>
       <c r="AE28">
         <v>18999272.0</v>
       </c>
       <c r="AF28">
         <v>25304763.0</v>
       </c>
     </row>
     <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>238</v>
+      </c>
+      <c r="B29">
+        <v>60042000.0</v>
+      </c>
       <c r="C29">
         <v>66615000.0</v>
       </c>
       <c r="D29">
         <v>62928000.0</v>
       </c>
       <c r="E29">
         <v>83685000.0</v>
       </c>
       <c r="F29">
         <v>54933000.0</v>
       </c>
       <c r="G29">
         <v>50008000.0</v>
       </c>
       <c r="H29">
         <v>38761000.0</v>
       </c>
       <c r="I29">
         <v>38764000.0</v>
       </c>
       <c r="J29">
         <v>30566000.0</v>
       </c>
       <c r="K29">
@@ -35411,53 +35706,55 @@
       </c>
       <c r="Z29">
         <v>10780000.0</v>
       </c>
       <c r="AA29">
         <v>9109000.0</v>
       </c>
       <c r="AB29">
         <v>8400000.0</v>
       </c>
       <c r="AC29">
         <v>7502000.0</v>
       </c>
       <c r="AD29">
         <v>7042000.0</v>
       </c>
       <c r="AE29">
         <v>6288553.0</v>
       </c>
       <c r="AF29">
         <v>5263411.0</v>
       </c>
     </row>
     <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>239</v>
+      </c>
+      <c r="B30">
+        <v>-78848000.0</v>
+      </c>
       <c r="C30">
         <v>-95125000.0</v>
       </c>
       <c r="D30">
         <v>77936000.0</v>
       </c>
       <c r="E30">
         <v>-208453000.0</v>
       </c>
       <c r="F30">
         <v>-423613000.0</v>
       </c>
       <c r="G30">
         <v>-160829000.0</v>
       </c>
       <c r="H30">
         <v>-93146000.0</v>
       </c>
       <c r="I30">
         <v>-179321000.0</v>
       </c>
       <c r="J30">
         <v>-137109000.0</v>
       </c>
       <c r="K30">
@@ -35526,1270 +35823,1279 @@
       <c r="AF30">
         <v>-15680781.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DM30"/>
+  <dimension ref="A1:DN30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:117">
+    <row r="1" spans="1:118">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>93</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="D1" t="s">
         <v>94</v>
       </c>
       <c r="E1" t="s">
         <v>95</v>
       </c>
       <c r="F1" t="s">
+        <v>96</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="H1" t="s">
         <v>97</v>
       </c>
       <c r="I1" t="s">
         <v>98</v>
       </c>
       <c r="J1" t="s">
+        <v>99</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="L1" t="s">
         <v>100</v>
       </c>
       <c r="M1" t="s">
         <v>101</v>
       </c>
       <c r="N1" t="s">
+        <v>102</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="P1" t="s">
         <v>103</v>
       </c>
       <c r="Q1" t="s">
         <v>104</v>
       </c>
       <c r="R1" t="s">
+        <v>105</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="T1" t="s">
         <v>106</v>
       </c>
       <c r="U1" t="s">
         <v>107</v>
       </c>
       <c r="V1" t="s">
+        <v>108</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="X1" t="s">
         <v>109</v>
       </c>
       <c r="Y1" t="s">
         <v>110</v>
       </c>
       <c r="Z1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AB1" t="s">
         <v>112</v>
       </c>
       <c r="AC1" t="s">
         <v>113</v>
       </c>
       <c r="AD1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AF1" t="s">
         <v>115</v>
       </c>
       <c r="AG1" t="s">
         <v>116</v>
       </c>
       <c r="AH1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AJ1" t="s">
         <v>118</v>
       </c>
       <c r="AK1" t="s">
         <v>119</v>
       </c>
       <c r="AL1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AN1" t="s">
         <v>121</v>
       </c>
       <c r="AO1" t="s">
         <v>122</v>
       </c>
       <c r="AP1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AR1" t="s">
         <v>124</v>
       </c>
       <c r="AS1" t="s">
         <v>125</v>
       </c>
       <c r="AT1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AV1" t="s">
         <v>127</v>
       </c>
       <c r="AW1" t="s">
         <v>128</v>
       </c>
       <c r="AX1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="AZ1" t="s">
         <v>130</v>
       </c>
       <c r="BA1" t="s">
         <v>131</v>
       </c>
       <c r="BB1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BD1" t="s">
         <v>133</v>
       </c>
       <c r="BE1" t="s">
         <v>134</v>
       </c>
       <c r="BF1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BH1" t="s">
         <v>136</v>
       </c>
       <c r="BI1" t="s">
         <v>137</v>
       </c>
       <c r="BJ1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BL1" t="s">
         <v>139</v>
       </c>
       <c r="BM1" t="s">
         <v>140</v>
       </c>
       <c r="BN1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BP1" t="s">
         <v>142</v>
       </c>
       <c r="BQ1" t="s">
         <v>143</v>
       </c>
       <c r="BR1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BT1" t="s">
         <v>145</v>
       </c>
       <c r="BU1" t="s">
         <v>146</v>
       </c>
       <c r="BV1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BX1" t="s">
         <v>148</v>
       </c>
       <c r="BY1" t="s">
         <v>149</v>
       </c>
       <c r="BZ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CB1" t="s">
         <v>151</v>
       </c>
       <c r="CC1" t="s">
         <v>152</v>
       </c>
       <c r="CD1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CF1" t="s">
         <v>154</v>
       </c>
       <c r="CG1" t="s">
         <v>155</v>
       </c>
       <c r="CH1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CJ1" t="s">
         <v>157</v>
       </c>
       <c r="CK1" t="s">
         <v>158</v>
       </c>
       <c r="CL1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CN1" t="s">
         <v>160</v>
       </c>
       <c r="CO1" t="s">
         <v>161</v>
       </c>
       <c r="CP1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CR1" t="s">
         <v>163</v>
       </c>
       <c r="CS1" t="s">
         <v>164</v>
       </c>
       <c r="CT1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CV1" t="s">
         <v>166</v>
       </c>
       <c r="CW1" t="s">
         <v>167</v>
       </c>
       <c r="CX1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="CZ1" t="s">
         <v>169</v>
       </c>
       <c r="DA1" t="s">
         <v>170</v>
       </c>
       <c r="DB1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>171</v>
       </c>
       <c r="DD1" t="s">
         <v>172</v>
       </c>
       <c r="DE1" t="s">
         <v>173</v>
       </c>
       <c r="DF1" t="s">
+        <v>174</v>
+      </c>
+      <c r="DG1" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>174</v>
       </c>
       <c r="DH1" t="s">
         <v>175</v>
       </c>
       <c r="DI1" t="s">
         <v>176</v>
       </c>
       <c r="DJ1" t="s">
+        <v>177</v>
+      </c>
+      <c r="DK1" t="s">
         <v>29</v>
-      </c>
-[...1 lines deleted...]
-        <v>177</v>
       </c>
       <c r="DL1" t="s">
         <v>178</v>
       </c>
       <c r="DM1" t="s">
         <v>179</v>
       </c>
+      <c r="DN1" t="s">
+        <v>180</v>
+      </c>
     </row>
-    <row r="2" spans="1:117">
+    <row r="2" spans="1:118">
       <c r="A2" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B2">
+        <v>92357000.0</v>
+      </c>
+      <c r="C2">
         <v>92345000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90740000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>113256000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>85738000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>189136000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>180987000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>148630000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>103658000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>93923000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>47820.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>128001000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75551000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>79981000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>65458000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>137627000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>112790000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>79808000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>149357000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>326385000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>254621000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>199575000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>103954000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>83107000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>70760000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>85675000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>64007000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>69672000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>57926000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>75635000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>76623000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>52149000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>57614000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>84006000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>64640000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>61251000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>41778000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>67372000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>62184000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>34619000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>56014000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>34344000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>37028000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>26929000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>27428000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>28294000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>28070000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>29333000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>27513000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>40303000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>26587000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>57312000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37759000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>79494000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>75559000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>68575000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>52422000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>94889000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>45139000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>81939000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>37305000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>70049000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>35638000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>69894000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>51160000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>45152000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>41287000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>57218000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>24049000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>32529000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>27059000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>52571000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>31105000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>34682000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>21484000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>26770000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>34038000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>34913000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>34252000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>38629000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>31614000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>30311000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>30307000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>36620000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>33570000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>30706000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>28326000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>33348000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>33814000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>33600000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>34712000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>48177000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>35741000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>52256000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>45881000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>75947000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>65413000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>51502000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>43875000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>51375000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>34708000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>16859000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>17432000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>23366000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>23667000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>1350000.0</v>
       </c>
-      <c r="DC2">
-[...1 lines deleted...]
-      </c>
       <c r="DD2">
+        <v>0.0</v>
+      </c>
+      <c r="DE2">
         <v>1.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>8320000.0</v>
       </c>
-      <c r="DF2">
+      <c r="DG2">
         <v>300000.0</v>
       </c>
-      <c r="DG2">
+      <c r="DH2">
         <v>-1.0</v>
       </c>
-      <c r="DH2"/>
-      <c r="DI2">
+      <c r="DI2"/>
+      <c r="DJ2">
         <v>1770000.0</v>
       </c>
-      <c r="DJ2">
+      <c r="DK2">
         <v>1.0</v>
       </c>
-      <c r="DK2">
-[...1 lines deleted...]
-      </c>
       <c r="DL2">
+        <v>0.0</v>
+      </c>
+      <c r="DM2">
         <v>1330000.0</v>
       </c>
-      <c r="DM2"/>
+      <c r="DN2"/>
     </row>
-    <row r="3" spans="1:117">
+    <row r="3" spans="1:118">
       <c r="A3" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>507000</v>
       </c>
       <c r="C3">
+        <v>1089000</v>
+      </c>
+      <c r="D3">
         <v>1680000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1594000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>3498000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>4447000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>3467000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>2225000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1553000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1903000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1977000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>779000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>171000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>748000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>61000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>1526000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>346000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>915000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>338000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>97000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>219000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>73000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>732000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>612000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>2279000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>189000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>300000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>503000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>466000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>114000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>197000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>50000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>89000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>389000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>97000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>259000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>405000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>276000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>48000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>183000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>281000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>139000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>473000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>498000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>189000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>84000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>101000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>315000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>472000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>34000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>85000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>66000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>30000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>575000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>875000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>896000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>852000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>2085000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>321000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>1096000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>83000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>64000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>87000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>171000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>461000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>91000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>504000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>259000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>136000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>36000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>152000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>245000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>66000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>223000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>148000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>242000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>60000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>92000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>116000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>240000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>33000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>122000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>166000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>134000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>57000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>206000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>85000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>61000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>440000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>1125000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>810000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>1330000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>561000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>183000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>195000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>295000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>127000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>734000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>223000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>214000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>138000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>334000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>206000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>108000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>49000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>450000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>109999</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>60000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>400000</v>
       </c>
-      <c r="DF3">
+      <c r="DG3">
         <v>2200000</v>
       </c>
-      <c r="DG3">
+      <c r="DH3">
         <v>470000</v>
       </c>
-      <c r="DH3">
+      <c r="DI3">
         <v>220000</v>
       </c>
-      <c r="DI3">
+      <c r="DJ3">
         <v>110000</v>
       </c>
-      <c r="DJ3">
+      <c r="DK3">
         <v>540000</v>
       </c>
-      <c r="DK3">
+      <c r="DL3">
         <v>109999</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000</v>
       </c>
       <c r="DM3">
         <v>50000</v>
       </c>
+      <c r="DN3">
+        <v>50000</v>
+      </c>
     </row>
-    <row r="4" spans="1:117">
+    <row r="4" spans="1:118">
       <c r="A4" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>52450000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-4430000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>14523000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-72169000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>24837000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>32982000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-69549000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-177028000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>71764000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>55046000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>95621000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>20847000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>12347000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-14915000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>21668000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-5665000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>11746000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-17709000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-988000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>24474000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-5465000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-26392000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>19366000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>3389000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>19473000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-25594000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>5188000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>27565000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-21395000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>21670000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-2684000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>10099000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-499000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-866000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>224000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-1263000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>1820000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-12790000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>13716000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-30725000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>19553000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BC4">
         <v>-41735000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BD4">
         <v>3935000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BE4">
         <v>6984000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BF4">
         <v>16153000.0</v>
       </c>
-      <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
@@ -36805,202 +37111,203 @@
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
       <c r="DF4"/>
       <c r="DG4"/>
       <c r="DH4"/>
       <c r="DI4"/>
       <c r="DJ4"/>
       <c r="DK4"/>
       <c r="DL4"/>
       <c r="DM4"/>
+      <c r="DN4"/>
     </row>
-    <row r="5" spans="1:117">
+    <row r="5" spans="1:118">
       <c r="A5" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>3081000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5870000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>3137000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>9307000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-8483000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>7783000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-297000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-2785000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-10231000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5118000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3731000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1614000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-4731000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1471000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>1362000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-2716000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-4003000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>913000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>828000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2895000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-28000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>1464000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-653000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1665000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1285000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>748000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1414000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-824000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-5983000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-6419000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-198000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>133000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-2913000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>176000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-494000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>1534000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-2046000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-5025000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>7491000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-3652000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-904000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>1164000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-409000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>1341000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-2165000.0</v>
       </c>
-      <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
@@ -37016,756 +37323,765 @@
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
       <c r="DF5"/>
       <c r="DG5"/>
       <c r="DH5"/>
       <c r="DI5"/>
       <c r="DJ5"/>
       <c r="DK5"/>
       <c r="DL5"/>
       <c r="DM5"/>
+      <c r="DN5"/>
     </row>
-    <row r="6" spans="1:117">
+    <row r="6" spans="1:118">
       <c r="A6" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B6">
-        <v>-92345000.0</v>
+        <v>93726000.0</v>
       </c>
       <c r="C6">
+        <v>12000.0</v>
+      </c>
+      <c r="D6">
         <v>1605000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-22516000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>27518000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-103398000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>8149000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>32357000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>44972000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>9735000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>137180.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-11938000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>52450000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-4430000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>14523000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-72169000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>24837000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>32982000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-69549000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-177028000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>71764000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>55046000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>95621000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>20847000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>12347000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-14915000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>21668000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-5665000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>11746000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-17709000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-988000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>24474000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-5465000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-26392000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19366000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>3389000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>19473000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-25594000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>5188000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>27565000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-21395000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>21670000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-2684000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>10099000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-499000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-866000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>224000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-1263000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>1820000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-12790000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>13716000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-30725000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>19553000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-41735000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3935000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>6984000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>16153000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-42467000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>49750000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-36800000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>44634000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-32744000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>34411000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>-34256000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>18734000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>6008000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>3865000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-15931000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>33169000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-8480000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>5470000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-25512000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>21466000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-3577000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>13198000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-5286000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-7268000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>-875000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>661000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>-4377000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>7015000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>1303000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>-6313000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>3050000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2864000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>2380000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-5022000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-466000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>214000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-1112000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-13465000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>12436000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-16515000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>6375000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-30066000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>10534000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>13911000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>7627000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-7500000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>16667000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>17849000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>-573000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>-5934000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-301000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>15620000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>1349998.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-3720000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>-5640000.0</v>
       </c>
-      <c r="DF6">
+      <c r="DG6">
         <v>8320000.0</v>
       </c>
-      <c r="DG6">
+      <c r="DH6">
         <v>300000.0</v>
       </c>
-      <c r="DH6">
+      <c r="DI6">
         <v>-1680000.0</v>
       </c>
-      <c r="DI6">
+      <c r="DJ6">
         <v>-1610000.0</v>
       </c>
-      <c r="DJ6">
+      <c r="DK6">
         <v>1770000.0</v>
       </c>
-      <c r="DK6">
+      <c r="DL6">
         <v>2010000.0</v>
       </c>
-      <c r="DL6">
+      <c r="DM6">
         <v>-4900000.0</v>
       </c>
-      <c r="DM6">
+      <c r="DN6">
         <v>1330000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:117">
+    <row r="7" spans="1:118">
       <c r="A7" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>217</v>
+      </c>
+      <c r="B7">
+        <v>-7974000.0</v>
+      </c>
       <c r="C7">
+        <v>-1741000.0</v>
+      </c>
+      <c r="D7">
         <v>-2675000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-3553000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-2800000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-2953000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>6508000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>2077000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-1267000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-1848000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>5923000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-3085000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4850000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>5678000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>132000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>9036000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-7727000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>3328000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1691000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-3062000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-10028000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>4482000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4279000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-1640000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-4574000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>1487000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>1384000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-2734000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-3993000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>1173000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-324000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-2850000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-28000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>1464000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-354000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1665000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1285000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>748000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>-1414000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-824000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-5983000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-6419000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-198000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>133000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-2913000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>176000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-494000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>1534000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-2046000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-4899000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>7828000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-3536000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-787000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>1301000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-20000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>1276000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-2100000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>2048000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-10000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>489000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1628000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>442000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>282000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>2388000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1525000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-6315000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-683000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-467000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>232000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>-134000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>871000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>-1136000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-132000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>5392000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>11679000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-12328000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>5646000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CA7">
         <v>-1379000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CB7">
         <v>7579000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>-85371000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>72792000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>3360000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-76152000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>983000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>1322000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>70912000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>-70912000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-1951000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>1506000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>23968000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>4549000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>54184000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-59211000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-468000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>-23785000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>103000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>31366000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CU7">
         <v>-3874000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CV7">
         <v>1594000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-2594000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>2129000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CY7">
         <v>15614000.0</v>
       </c>
-      <c r="CY7">
+      <c r="CZ7">
         <v>-1994000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-1874000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-4960000.0</v>
       </c>
-      <c r="DB7">
+      <c r="DC7">
         <v>2653000.0</v>
       </c>
-      <c r="DC7">
+      <c r="DD7">
         <v>-9300000.0</v>
       </c>
-      <c r="DD7">
+      <c r="DE7">
         <v>2600000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-1500000.0</v>
       </c>
-      <c r="DF7">
+      <c r="DG7">
         <v>-4700000.0</v>
       </c>
-      <c r="DG7">
+      <c r="DH7">
         <v>-2200000.0</v>
       </c>
-      <c r="DH7">
+      <c r="DI7">
         <v>18400000.0</v>
       </c>
-      <c r="DI7">
+      <c r="DJ7">
         <v>-23700000.0</v>
       </c>
-      <c r="DJ7">
+      <c r="DK7">
         <v>-2300000.0</v>
       </c>
-      <c r="DK7">
+      <c r="DL7">
         <v>-14700000.0</v>
       </c>
-      <c r="DL7"/>
-      <c r="DM7">
+      <c r="DM7"/>
+      <c r="DN7">
         <v>1370000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:117">
+    <row r="8" spans="1:118">
       <c r="A8" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -37839,87 +38155,86 @@
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
       <c r="DF8"/>
       <c r="DG8"/>
       <c r="DH8"/>
       <c r="DI8"/>
       <c r="DJ8"/>
       <c r="DK8"/>
       <c r="DL8"/>
       <c r="DM8"/>
+      <c r="DN8"/>
     </row>
-    <row r="9" spans="1:117">
+    <row r="9" spans="1:118">
       <c r="A9" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
+      <c r="AE9"/>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
         <v>0.0</v>
       </c>
       <c r="AM9">
         <v>0.0</v>
       </c>
       <c r="AN9">
@@ -37963,51 +38278,53 @@
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
@@ -38020,175 +38337,176 @@
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
       <c r="DF9"/>
       <c r="DG9"/>
       <c r="DH9"/>
       <c r="DI9"/>
       <c r="DJ9"/>
       <c r="DK9"/>
       <c r="DL9"/>
       <c r="DM9"/>
+      <c r="DN9"/>
     </row>
-    <row r="10" spans="1:117">
+    <row r="10" spans="1:118">
       <c r="A10" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>590000.0</v>
       </c>
-      <c r="AF10">
-[...1 lines deleted...]
-      </c>
       <c r="AG10">
+        <v>0.0</v>
+      </c>
+      <c r="AH10">
         <v>360000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3149000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2109000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1270000.0</v>
       </c>
-      <c r="AK10">
-[...1 lines deleted...]
-      </c>
       <c r="AL10">
+        <v>0.0</v>
+      </c>
+      <c r="AM10">
         <v>4257000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1626000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>974000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>1683000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>254000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>639000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>391000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>488000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>5000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
+        <v>0.0</v>
+      </c>
+      <c r="AW10">
         <v>19000.0</v>
       </c>
-      <c r="AW10">
-[...1 lines deleted...]
-      </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>3971000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3056000.0</v>
       </c>
-      <c r="AZ10">
-[...1 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
         <v>0.0</v>
       </c>
       <c r="BC10">
         <v>0.0</v>
       </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
-      <c r="BI10"/>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
       <c r="BJ10"/>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
@@ -38201,68 +38519,67 @@
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
       <c r="DF10"/>
       <c r="DG10"/>
       <c r="DH10"/>
       <c r="DI10"/>
       <c r="DJ10"/>
       <c r="DK10"/>
       <c r="DL10"/>
       <c r="DM10"/>
+      <c r="DN10"/>
     </row>
-    <row r="11" spans="1:117">
+    <row r="11" spans="1:118">
       <c r="A11" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -38297,63 +38614,65 @@
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
@@ -38380,204 +38699,205 @@
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
       <c r="DF11"/>
       <c r="DG11"/>
       <c r="DH11"/>
       <c r="DI11"/>
       <c r="DJ11"/>
       <c r="DK11"/>
       <c r="DL11"/>
       <c r="DM11"/>
+      <c r="DN11"/>
     </row>
-    <row r="12" spans="1:117">
+    <row r="12" spans="1:118">
       <c r="A12" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>1096000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>1374000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-59000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>1035000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>-733000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>3298000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-2795000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>-929000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2785000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1296000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>5474000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-913000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2426000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>634000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>232000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-268000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>2160000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-399000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1146000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1580000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-688000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>775000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1416000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1664000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1639000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>313000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>2903000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>718000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-543000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2250000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>417000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>1029000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>456000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>737000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>751000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-291000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>849000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>-645000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1421000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>3353000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-347000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>-456000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>359000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>-969000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>-279000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>-2453000.0</v>
       </c>
-      <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
@@ -38593,165 +38913,166 @@
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
       <c r="DF12"/>
       <c r="DG12"/>
       <c r="DH12"/>
       <c r="DI12"/>
       <c r="DJ12"/>
       <c r="DK12"/>
       <c r="DL12"/>
       <c r="DM12"/>
+      <c r="DN12"/>
     </row>
-    <row r="13" spans="1:117">
+    <row r="13" spans="1:118">
       <c r="A13" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-3085000.0</v>
       </c>
       <c r="N13">
+        <v>-3085000.0</v>
+      </c>
+      <c r="O13">
         <v>5678000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>3078000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>9036000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-7727000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>11409000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1087000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-2753000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-9743000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>4482000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3661000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-1640000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-4574000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1487000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>1384000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-2734000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-3993000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>1173000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>794000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-2850000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-28000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-2139000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-653000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-1665000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-1285000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-7273000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-1414000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-824000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>-5983000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>-9397000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>-946000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -38778,1045 +39099,1061 @@
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
       <c r="DF13"/>
       <c r="DG13"/>
       <c r="DH13"/>
       <c r="DI13"/>
       <c r="DJ13"/>
       <c r="DK13"/>
       <c r="DL13"/>
       <c r="DM13"/>
+      <c r="DN13"/>
     </row>
-    <row r="14" spans="1:117">
+    <row r="14" spans="1:118">
       <c r="A14" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>224</v>
+      </c>
+      <c r="B14">
+        <v>2001000.0</v>
+      </c>
       <c r="C14">
+        <v>1731000.0</v>
+      </c>
+      <c r="D14">
         <v>1697000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1736000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1613000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1797000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1501000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1492000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1611000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1548000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>1678000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>2202000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1899000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1424000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>1134000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1179000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1162000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1110000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>828000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>803000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>798000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>805000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>776000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>790000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>751000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>705000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>706000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>719000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>709000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>750000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>742000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>750000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>749000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>796000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>576000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>888000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>879000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>922000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>958000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>883000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>904000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>1062000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>751000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>471000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>467000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>494000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>484000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>505000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>498000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>535000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>531000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>440000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>439000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>488000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>402000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>435000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>413000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>437000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>381000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>401000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>428000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>427000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>423000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>433000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>428000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>438000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>421000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>413000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>258000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>347000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>355000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>299000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>349000.0</v>
       </c>
       <c r="BV14">
         <v>349000.0</v>
       </c>
       <c r="BW14">
+        <v>349000.0</v>
+      </c>
+      <c r="BX14">
         <v>313000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>305000.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>430000.0</v>
       </c>
-      <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
-      <c r="CR14">
+      <c r="CR14"/>
+      <c r="CS14">
         <v>688000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>803000.0</v>
       </c>
-      <c r="CT14"/>
-      <c r="CU14">
+      <c r="CU14"/>
+      <c r="CV14">
         <v>795000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>683000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>718000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>1300000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>573000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>632000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>601000.0</v>
       </c>
-      <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
       <c r="DF14"/>
       <c r="DG14"/>
       <c r="DH14"/>
       <c r="DI14"/>
       <c r="DJ14"/>
       <c r="DK14"/>
       <c r="DL14"/>
       <c r="DM14"/>
+      <c r="DN14"/>
     </row>
-    <row r="15" spans="1:117">
+    <row r="15" spans="1:118">
       <c r="A15" t="s">
-        <v>224</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>225</v>
+      </c>
+      <c r="B15">
+        <v>6371000.0</v>
+      </c>
       <c r="C15">
+        <v>6371000.0</v>
+      </c>
+      <c r="D15">
         <v>6369000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>6366000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6350000.0</v>
       </c>
       <c r="G15">
         <v>6350000.0</v>
       </c>
       <c r="H15">
+        <v>6350000.0</v>
+      </c>
+      <c r="I15">
         <v>6347000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6341000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>6332000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>47820.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6330000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6403000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>5756000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>5417000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>5416000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>5415000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>4732000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>3113000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>3117000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>3110000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>3338000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>3112000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3065000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>3139000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>2768000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>2767000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>2504000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>2500000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2221000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2224000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1936000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1935000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1652000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1654000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1354000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1352000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1082000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1083000.0</v>
       </c>
       <c r="AN15">
         <v>1083000.0</v>
       </c>
       <c r="AO15">
+        <v>1083000.0</v>
+      </c>
+      <c r="AP15">
         <v>1078000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>807000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>552000.0</v>
       </c>
       <c r="AS15">
         <v>552000.0</v>
       </c>
       <c r="AT15">
+        <v>552000.0</v>
+      </c>
+      <c r="AU15">
         <v>551000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>558000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>563000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>564000.0</v>
       </c>
       <c r="AX15">
         <v>564000.0</v>
       </c>
       <c r="AY15">
+        <v>564000.0</v>
+      </c>
+      <c r="AZ15">
         <v>555000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>565000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>564000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>1129000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>563000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>564000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>1126000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>560000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>562000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>560000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>559000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>408000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>405000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>408000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>405000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>809000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>803000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1601000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1588000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1576000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1578000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>1569000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>2079000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>2169000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>2071000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>2083000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2086000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2061000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2074000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>2059000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2037000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2083000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2143000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2048000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2064000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2403000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2003000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>1955000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2601000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>1794000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>1851000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>1906000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>1903000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>1821000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>1694000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>1677000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>1742000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>1596000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>1541000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1542000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>1581000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>1278000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>968000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>1100000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>755000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>1340000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>770000.0</v>
       </c>
-      <c r="DD15">
+      <c r="DE15">
         <v>740000.0</v>
       </c>
-      <c r="DE15">
+      <c r="DF15">
         <v>900000.0</v>
       </c>
-      <c r="DF15">
+      <c r="DG15">
         <v>1060000.0</v>
       </c>
-      <c r="DG15">
+      <c r="DH15">
         <v>190000.0</v>
       </c>
-      <c r="DH15">
+      <c r="DI15">
         <v>1860000.0</v>
       </c>
-      <c r="DI15">
+      <c r="DJ15">
         <v>90000.0</v>
       </c>
-      <c r="DJ15">
+      <c r="DK15">
         <v>340000.0</v>
       </c>
-      <c r="DK15">
+      <c r="DL15">
         <v>550000.0</v>
       </c>
-      <c r="DL15">
+      <c r="DM15">
         <v>500000.0</v>
       </c>
-      <c r="DM15">
+      <c r="DN15">
         <v>470000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:117">
+    <row r="16" spans="1:118">
       <c r="A16" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>226</v>
+      </c>
+      <c r="B16">
+        <v>186083000.0</v>
+      </c>
       <c r="C16">
+        <v>92357000.0</v>
+      </c>
+      <c r="D16">
         <v>92345000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>90740000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>113256000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>85738000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>189136000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>180987000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>148630000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>103658000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>185000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>116063000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>128001000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>75551000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>79981000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>65458000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>137627000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>112790000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>79808000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>149357000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>326385000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>254621000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>199575000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>103954000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>83107000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>70760000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>85675000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>64007000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>69672000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>57926000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>75635000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>76623000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>52149000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>57614000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>84006000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>64640000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>61251000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>41778000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>67372000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>62184000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>34619000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>56014000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>34344000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>37028000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>26929000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>27428000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>28294000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>28070000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>29333000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>27513000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>40303000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>26587000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>57312000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>37759000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>79494000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>75559000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>68575000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>52422000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>94889000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45139000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>81939000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>37305000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>70049000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>35638000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>69894000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>51160000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>45152000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>41287000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>57218000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>24049000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>32529000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>27059000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>52571000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>31105000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>34682000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>21484000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>26770000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>34038000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>34913000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>34252000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>38629000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>31614000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>30311000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>30307000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>36620000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>33570000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>30706000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>28326000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>33348000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>33814000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>33600000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>34712000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>48177000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>35741000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>52256000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>45881000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>75947000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>65413000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>51502000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>43875000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>51375000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>34708000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>16859000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>17432000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>23366000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>15620000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>1350000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>-3720000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>-5640000.0</v>
       </c>
-      <c r="DF16">
+      <c r="DG16">
         <v>8320000.0</v>
       </c>
-      <c r="DG16">
+      <c r="DH16">
         <v>300000.0</v>
       </c>
-      <c r="DH16">
+      <c r="DI16">
         <v>-1680000.0</v>
       </c>
-      <c r="DI16">
+      <c r="DJ16">
         <v>-1610000.0</v>
       </c>
-      <c r="DJ16">
+      <c r="DK16">
         <v>1770000.0</v>
       </c>
-      <c r="DK16">
+      <c r="DL16">
         <v>2010000.0</v>
       </c>
-      <c r="DL16">
+      <c r="DM16">
         <v>-4900000.0</v>
       </c>
-      <c r="DM16">
+      <c r="DN16">
         <v>1330000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:117">
+    <row r="17" spans="1:118">
       <c r="A17" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -39890,573 +40227,583 @@
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
       <c r="DF17"/>
       <c r="DG17"/>
       <c r="DH17"/>
       <c r="DI17"/>
       <c r="DJ17"/>
       <c r="DK17"/>
       <c r="DL17"/>
       <c r="DM17"/>
+      <c r="DN17"/>
     </row>
-    <row r="18" spans="1:117">
+    <row r="18" spans="1:118">
       <c r="A18" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>228</v>
+      </c>
+      <c r="B18">
+        <v>7089000.0</v>
+      </c>
       <c r="C18">
+        <v>18553000.0</v>
+      </c>
+      <c r="D18">
         <v>9032000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>12424000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>12172000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>8795000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>20264000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>13704000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>12160000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>11953000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>185000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>15179000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>13696000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>20814000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>19005000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>25508000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>12853000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>14061000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>16172000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>16507000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6818000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>23246000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>6889000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>12675000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>3502000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>12430000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>11242000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>8864000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>4767000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>11921000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>10633000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>5978000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9889000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>8947000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>7359000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>7508000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5796000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>10199000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6167000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>4923000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>2218000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1139000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>3617000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1870000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>676000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>3851000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2260000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5313000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-144000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-378000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>13716000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-1015000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>1714000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>4788000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>1409000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>3528000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-1953000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>-1177000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3443000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3206000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>2484000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>5537000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>4906000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>6409000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>2240000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-2328000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>2136000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>2050000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2567000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2400000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2175000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>1790000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>989000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>2628000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>1434000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1992000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-516000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>3252000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>1769000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>2097000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>2833000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>2046000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>2958000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>2263000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2891000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>2533000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3698000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>2842000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2700000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>2750000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>2735000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>1809000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>3119000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>3417000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>2928000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>2030000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>2146000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>2299000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>2649000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>1638000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>2885000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>2501000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2021000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>1728000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>2162000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>4580000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>1970000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>1770000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>1550000.0</v>
       </c>
-      <c r="DF18">
+      <c r="DG18">
         <v>1990000.0</v>
       </c>
-      <c r="DG18">
+      <c r="DH18">
         <v>2140000.0</v>
       </c>
-      <c r="DH18">
+      <c r="DI18">
         <v>1370000.0</v>
       </c>
-      <c r="DI18">
+      <c r="DJ18">
         <v>2230000.0</v>
       </c>
-      <c r="DJ18">
+      <c r="DK18">
         <v>1770000.0</v>
       </c>
-      <c r="DK18">
+      <c r="DL18">
         <v>1750000.0</v>
       </c>
-      <c r="DL18">
+      <c r="DM18">
         <v>1450000.0</v>
       </c>
-      <c r="DM18">
+      <c r="DN18">
         <v>1320000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:117">
+    <row r="19" spans="1:118">
       <c r="A19" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>229</v>
+      </c>
+      <c r="B19">
+        <v>4239000.0</v>
+      </c>
       <c r="C19">
+        <v>-26574000.0</v>
+      </c>
+      <c r="D19">
         <v>-38647000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-46159000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>7417000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-34352000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-41699000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-46485000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>27411000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-18525000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>23714000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>8625000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>75728000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>43902000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-44685000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-74573000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-125627000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>618975000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-144079000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-212666000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-154743000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>20578000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-8499000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-168700000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>15126000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-39079000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-4083000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-45118000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-3316000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-47373000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-64837000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>-40435000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-23626000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>-30249000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-30457000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-57154000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-31736000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>-45198000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-32646000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-27489000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-9146000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>-16059000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-39694000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-9824000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>18738000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>-2838000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>-2196000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>8567000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>3286000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>-6844000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>-16120000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-13608000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>10188000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BC19">
         <v>-47248000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BD19">
         <v>-11029000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BE19">
         <v>-4075000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BF19">
         <v>-18632000.0</v>
       </c>
-      <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
@@ -40472,54 +40819,55 @@
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
       <c r="DF19"/>
       <c r="DG19"/>
       <c r="DH19"/>
       <c r="DI19"/>
       <c r="DJ19"/>
       <c r="DK19"/>
       <c r="DL19"/>
       <c r="DM19"/>
+      <c r="DN19"/>
     </row>
-    <row r="20" spans="1:117">
+    <row r="20" spans="1:118">
       <c r="A20" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -40593,214 +40941,219 @@
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
       <c r="DF20"/>
       <c r="DG20"/>
       <c r="DH20"/>
       <c r="DI20"/>
       <c r="DJ20"/>
       <c r="DK20"/>
       <c r="DL20"/>
       <c r="DM20"/>
+      <c r="DN20"/>
     </row>
-    <row r="21" spans="1:117">
+    <row r="21" spans="1:118">
       <c r="A21" t="s">
-        <v>230</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>231</v>
+      </c>
+      <c r="B21">
+        <v>-85000000.0</v>
+      </c>
       <c r="C21">
+        <v>46000000.0</v>
+      </c>
+      <c r="D21">
         <v>32000000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>101000000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-203000000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>20000000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-123535000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>96000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>34000000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-60000000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>105000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>50000000.0</v>
       </c>
       <c r="Q21">
         <v>50000000.0</v>
       </c>
       <c r="R21">
+        <v>50000000.0</v>
+      </c>
+      <c r="S21">
         <v>29501000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-28828000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-1382000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>709000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-48452000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>1507000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-16805000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-33339000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>45861000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-20667000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-12382000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-141456000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-19493000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-52305000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>47737000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-21755000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>1277000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-3570000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>53746000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>31561000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-22272000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-12190000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>50343000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-50431000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>66284000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>24110000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>9716000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-7179000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-3132000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>-3158000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>992000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-8624000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-16883000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>16733000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>-70000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>11350000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-17049000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>310000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>6478000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>-8781000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
@@ -40816,2995 +41169,3035 @@
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
       <c r="DF21"/>
       <c r="DG21"/>
       <c r="DH21"/>
       <c r="DI21"/>
       <c r="DJ21"/>
       <c r="DK21"/>
       <c r="DL21"/>
       <c r="DM21"/>
+      <c r="DN21"/>
     </row>
-    <row r="22" spans="1:117">
+    <row r="22" spans="1:118">
       <c r="A22" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B22">
-        <v>14638000.0</v>
+        <v>16264000.0</v>
       </c>
       <c r="C22">
+        <v>14637000.0</v>
+      </c>
+      <c r="D22">
         <v>12461000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>13910000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>13578000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>14391000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>8535000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>11783000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>11240000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>14576000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>185000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>14966000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>7075000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>13356000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>15446000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>15951000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>15844000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>5702000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>16011000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>15575000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>14556000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>11357000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>10869000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>11011000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>8639000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>9675000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>9154000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>8543000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>8388000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>8686000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>8084000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>8073000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>7726000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>5235000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>5983000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>5710000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>5783000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>5363000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5376000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>5020000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>4798000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3175000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1857000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>812000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2211000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2147000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2276000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2351000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2191000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2295000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1612000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1868000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2005000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2637000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2489000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2286000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2520000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>3040000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2371000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>2117000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1690000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>3256000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2854000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>2034000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>847000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>945000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1556000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1657000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1684000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1408000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>999000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>1534000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1724000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>963000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1633000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1520000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>1809000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>1614000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>1751000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1888000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>1962000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>1863000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2028000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>1995000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2174000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>134000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2415000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2295000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2337000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2444000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2442000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>2423000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>2206000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>2278000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>2241000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>1812000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>1603000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>1678000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>2009000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>1922000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>1681000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>1291000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>1613000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>1523000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>1321000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>1420000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>1480000.0</v>
       </c>
-      <c r="DD22">
+      <c r="DE22">
         <v>1360000.0</v>
       </c>
-      <c r="DE22">
+      <c r="DF22">
         <v>1260000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1340000.0</v>
       </c>
       <c r="DG22">
         <v>1340000.0</v>
       </c>
       <c r="DH22">
+        <v>1340000.0</v>
+      </c>
+      <c r="DI22">
         <v>1290000.0</v>
       </c>
-      <c r="DI22">
+      <c r="DJ22">
         <v>1140000.0</v>
       </c>
-      <c r="DJ22">
+      <c r="DK22">
         <v>1290000.0</v>
       </c>
-      <c r="DK22">
+      <c r="DL22">
         <v>1260000.0</v>
       </c>
-      <c r="DL22">
+      <c r="DM22">
         <v>1190000.0</v>
       </c>
-      <c r="DM22">
+      <c r="DN22">
         <v>1010000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:117">
+    <row r="23" spans="1:118">
       <c r="A23" t="s">
-        <v>231</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>232</v>
+      </c>
+      <c r="B23">
+        <v>92150000.0</v>
+      </c>
       <c r="C23">
+        <v>-57800000.0</v>
+      </c>
+      <c r="D23">
         <v>3909000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-85009000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>214509000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-95058000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>156002000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>8260000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>20189000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-334264000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>47820.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-29412000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-20142000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-65383000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-58387000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-68273000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>146576000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-14452000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>87590000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-54231000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>222176000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>72546000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>98847000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>193208000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>54062000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-31688000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>40017000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>46302000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>154613000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>39784000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>108374000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>13178000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>32440000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-4862000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>33992000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>783000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>15464000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>32591000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>44723000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1560000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>36835000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-35544000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9680000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-12500000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-6295000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>2703000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5557000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-15590000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7817000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>11806000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>1524000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-13969000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-3154000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>18871000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>13545000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>122000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>46589000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>34051000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>36260000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>4913000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>4355000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>153000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>470000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-15996000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-637000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>33898000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>30525000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>38493000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>28059000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>629000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>16460000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>1918000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>39737000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>7388000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-694000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-7781000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-21857000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>19004000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-13182000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>305000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-10613000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>3731000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>4890000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-7847000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7802000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>3541000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-4938000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>1484000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-3478000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3329000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>19641000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>2872000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>13682000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>6264000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>46233000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>15520000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>16602000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>8133000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>7268000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>-3776000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>23699000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>-6999000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>-3281000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>-4033000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>5151000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>14860000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>5830000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>7600000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-890000.0</v>
       </c>
-      <c r="DF23">
+      <c r="DG23">
         <v>24200000.0</v>
       </c>
-      <c r="DG23">
+      <c r="DH23">
         <v>-13350000.0</v>
       </c>
-      <c r="DH23">
+      <c r="DI23">
         <v>18120000.0</v>
       </c>
-      <c r="DI23">
+      <c r="DJ23">
         <v>1640000.0</v>
       </c>
-      <c r="DJ23">
+      <c r="DK23">
         <v>8930000.0</v>
       </c>
-      <c r="DK23">
+      <c r="DL23">
         <v>1480000.0</v>
       </c>
-      <c r="DL23">
+      <c r="DM23">
         <v>11090000.0</v>
       </c>
-      <c r="DM23">
+      <c r="DN23">
         <v>3840000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:117">
+    <row r="24" spans="1:118">
       <c r="A24" t="s">
-        <v>232</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>233</v>
+      </c>
+      <c r="B24">
+        <v>146070000.0</v>
+      </c>
       <c r="C24">
+        <v>26204000.0</v>
+      </c>
+      <c r="D24">
         <v>-36434000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-51644000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>7953000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-2536000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-43132000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-59713000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>19201000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-30474000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-3748000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-5288000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-11606000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1993000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-26677000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-68640000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>20547000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>46276000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>66700000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>77861000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>43207000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>54354000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-3730000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-163616000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>14534000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-27480000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-4132000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-37023000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-8374000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-44708000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-53099000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-40435000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-22999000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-25823000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-30168000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-44697000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-34669000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-32684000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-37274000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-44402000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-18817000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-47211000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-48791000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-10775000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-16300000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-17195000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-9705000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-12099000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>3984000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-19560000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-16654000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-4298000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-6388000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-14843000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-992000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>3599000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>-5154000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>-5281000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>244000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>7562000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>12532000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>17256000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>3459000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-5756000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-1450000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-204000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-19651000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-24241000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>-17853000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-22988000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>-20755000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-4276000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>8550000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-10271000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-2198000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-5156000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>1002000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>4054000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-1199000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>229000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>327000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>663000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>-14801000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>-10443000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>-2495000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>6358000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-6861000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>-2462000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-966000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-9222000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>-1736000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-900000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-12705000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-2119000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>745000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-7611000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>-7193000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CU24">
         <v>6003000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CV24">
         <v>-1261000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>4080000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>4429000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>968000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-12619000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-5721000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-3468000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>-3830000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-6439999.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-13080000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>-6310000.0</v>
       </c>
-      <c r="DF24">
+      <c r="DG24">
         <v>-17890000.0</v>
       </c>
-      <c r="DG24">
+      <c r="DH24">
         <v>11520000.0</v>
       </c>
-      <c r="DH24">
+      <c r="DI24">
         <v>-21170000.0</v>
       </c>
-      <c r="DI24">
+      <c r="DJ24">
         <v>-5480000.0</v>
       </c>
-      <c r="DJ24">
+      <c r="DK24">
         <v>-8930000.0</v>
       </c>
-      <c r="DK24">
+      <c r="DL24">
         <v>-1219999.0</v>
       </c>
-      <c r="DL24">
+      <c r="DM24">
         <v>-17440000.0</v>
       </c>
-      <c r="DM24">
+      <c r="DN24">
         <v>-3830000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:117">
+    <row r="25" spans="1:118">
       <c r="A25" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="B25">
-        <v>-14638000.0</v>
+        <v>-3380000.0</v>
       </c>
       <c r="C25">
+        <v>4452000.0</v>
+      </c>
+      <c r="D25">
         <v>-1416000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1280000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2637000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-680000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6519000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-49000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1467000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-1024000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-185000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>658000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>8957000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>603000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1719000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>430000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>3555000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>4508000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-2298000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>2837000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>1381000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>6282000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-109000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2777000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>628000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>391000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-62000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>2495000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-191000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>926000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1887000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-282000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>1134000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>848000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>266000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>2438000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>643000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3152000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>1094000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-173000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>2579000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>971000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>1521000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>894000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>1042000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>1118000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>95000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1238000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>-315000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1725000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>3830000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>279000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>87000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>937000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-587000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>427000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>-1934000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-4617000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>1022000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1295000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>2077000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>1476000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1434000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1725000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>2951000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>2695000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1346000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>706000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>529000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>815000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>102000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>1338000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>-886000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>1539000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>-364000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>409000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-2695000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>1730000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>134000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>449000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>904000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>305000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>1096000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>402000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>774000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>2605000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>1368000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>608000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>803000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>1431000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>1103000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>716000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>1474000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>3600000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>3123000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-175000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>-133000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>1355000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>68000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>-753000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>624000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>244000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>41000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>-319000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>289000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>957000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>9900000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>-2130000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>2190000.0</v>
       </c>
-      <c r="DF25">
+      <c r="DG25">
         <v>7550000.0</v>
       </c>
-      <c r="DG25">
+      <c r="DH25">
         <v>3470000.0</v>
       </c>
-      <c r="DH25">
+      <c r="DI25">
         <v>-18100000.0</v>
       </c>
-      <c r="DI25">
+      <c r="DJ25">
         <v>24900000.0</v>
       </c>
-      <c r="DJ25">
+      <c r="DK25">
         <v>3320000.0</v>
       </c>
-      <c r="DK25">
+      <c r="DL25">
         <v>15300000.0</v>
       </c>
-      <c r="DL25">
+      <c r="DM25">
         <v>310000.0</v>
       </c>
-      <c r="DM25">
+      <c r="DN25">
         <v>-1010000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:117">
+    <row r="26" spans="1:118">
       <c r="A26" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="B26"/>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="C26">
+        <v>-717000.0</v>
+      </c>
+      <c r="D26"/>
+      <c r="E26">
         <v>717000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-717000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-880000.0</v>
       </c>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
       <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
         <v>11544000.0</v>
       </c>
-      <c r="I26">
-[...1 lines deleted...]
-      </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>11544000.0</v>
       </c>
-      <c r="K26">
-[...1 lines deleted...]
-      </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
         <v>-11544000.0</v>
       </c>
-      <c r="N26">
-[...1 lines deleted...]
-      </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-48000.0</v>
       </c>
-      <c r="S26">
-[...1 lines deleted...]
-      </c>
       <c r="T26">
         <v>0.0</v>
       </c>
       <c r="U26">
+        <v>0.0</v>
+      </c>
+      <c r="V26">
         <v>-116000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>14238000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-14238000.0</v>
       </c>
-      <c r="X26">
-[...1 lines deleted...]
-      </c>
       <c r="Y26">
+        <v>0.0</v>
+      </c>
+      <c r="Z26">
         <v>-14238000.0</v>
       </c>
-      <c r="Z26">
-[...1 lines deleted...]
-      </c>
       <c r="AA26">
+        <v>0.0</v>
+      </c>
+      <c r="AB26">
         <v>-1454000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1186000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-202000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1225000.0</v>
       </c>
-      <c r="AE26">
-[...1 lines deleted...]
-      </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
         <v>-706000.0</v>
       </c>
-      <c r="AH26">
-[...1 lines deleted...]
-      </c>
       <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
         <v>-138000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>138000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-132000.0</v>
       </c>
-      <c r="AL26">
-[...1 lines deleted...]
-      </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-168000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-213000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>86782000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>59048000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-1172000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-1710000.0</v>
       </c>
-      <c r="AV26">
-[...1 lines deleted...]
-      </c>
       <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
         <v>32000.0</v>
       </c>
-      <c r="AX26">
-[...1 lines deleted...]
-      </c>
       <c r="AY26">
         <v>0.0</v>
       </c>
       <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
         <v>-1606000.0</v>
       </c>
-      <c r="BA26">
-[...1 lines deleted...]
-      </c>
       <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
         <v>-42000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
         <v>6703000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
         <v>18090000.0</v>
       </c>
-      <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
-      <c r="BU26">
+      <c r="BU26"/>
+      <c r="BV26">
         <v>-315000.0</v>
       </c>
-      <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>-904000.0</v>
       </c>
-      <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
-      <c r="DB26">
+      <c r="DB26"/>
+      <c r="DC26">
         <v>1230000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>900000.0</v>
       </c>
-      <c r="DD26">
+      <c r="DE26">
         <v>680000.0</v>
       </c>
-      <c r="DE26">
+      <c r="DF26">
         <v>880000.0</v>
       </c>
-      <c r="DF26">
+      <c r="DG26">
         <v>1250000.0</v>
       </c>
-      <c r="DG26">
+      <c r="DH26">
         <v>950000.0</v>
       </c>
-      <c r="DH26">
+      <c r="DI26">
         <v>920000.0</v>
       </c>
-      <c r="DI26">
+      <c r="DJ26">
         <v>930000.0</v>
       </c>
-      <c r="DJ26">
+      <c r="DK26">
         <v>860000.0</v>
       </c>
-      <c r="DK26">
+      <c r="DL26">
         <v>690000.0</v>
       </c>
-      <c r="DL26">
+      <c r="DM26">
         <v>730000.0</v>
       </c>
-      <c r="DM26">
+      <c r="DN26">
         <v>750000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:117">
+    <row r="27" spans="1:118">
       <c r="A27" t="s">
-        <v>235</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>236</v>
+      </c>
+      <c r="B27">
+        <v>662000.0</v>
+      </c>
       <c r="C27">
-        <v>645000.0</v>
+        <v>563000.0</v>
       </c>
       <c r="D27">
         <v>645000.0</v>
       </c>
       <c r="E27">
+        <v>645000.0</v>
+      </c>
+      <c r="F27">
         <v>642000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>687000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>668000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>626000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>662000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>604000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>744000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>649000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>615000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>501000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>513000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>438000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>365000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>328000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>278000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>257000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>330000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>393000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>364000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>349000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>337000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>361000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>360000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>344000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>320000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>500000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>441000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>337000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>397000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>993000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>791000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>396000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>181000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>290000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>201000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>200000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>201000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>211000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>159000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>58000.0</v>
       </c>
       <c r="AS27">
         <v>58000.0</v>
       </c>
       <c r="AT27">
-        <v>29000.0</v>
+        <v>58000.0</v>
       </c>
       <c r="AU27">
         <v>29000.0</v>
       </c>
       <c r="AV27">
         <v>29000.0</v>
       </c>
       <c r="AW27">
         <v>29000.0</v>
       </c>
-      <c r="AX27"/>
+      <c r="AX27">
+        <v>29000.0</v>
+      </c>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
-      <c r="CE27">
+      <c r="CE27"/>
+      <c r="CF27">
         <v>-7000.0</v>
       </c>
-      <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
-      <c r="CI27">
+      <c r="CI27"/>
+      <c r="CJ27">
         <v>-8000.0</v>
       </c>
-      <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
-      <c r="CM27">
+      <c r="CM27"/>
+      <c r="CN27">
         <v>-8000.0</v>
       </c>
-      <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
       <c r="DF27"/>
       <c r="DG27"/>
       <c r="DH27"/>
       <c r="DI27"/>
       <c r="DJ27"/>
       <c r="DK27"/>
       <c r="DL27"/>
       <c r="DM27"/>
+      <c r="DN27"/>
     </row>
-    <row r="28" spans="1:117">
+    <row r="28" spans="1:118">
       <c r="A28" t="s">
-        <v>236</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>237</v>
+      </c>
+      <c r="B28">
+        <v>779000.0</v>
+      </c>
       <c r="C28">
+        <v>-18171000.0</v>
+      </c>
+      <c r="D28">
         <v>29540000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>9625000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>4431000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-82288000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>26117000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>62913000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3848000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>14404000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-47820.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-35742000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-25368000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-71139000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>41196000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-23689000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>141161000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10271000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>55649000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-58730000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>219659000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>20756000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>97242000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>173338000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>3346000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>11405000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>15129000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30230000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>10455000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18070000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>53845000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>58979000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>8750000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-5237000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>28630000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>53313000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>45673000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>9237000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>31450000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>50820000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-14842000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>29698000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>33040000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-3336000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-14026000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-2152000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>131000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-15161000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-1339000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-5641000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17702000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-16210000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>7632000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>651000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>13292000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>6036000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>36682000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-19544000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>65792000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-6636000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>30482000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-69844000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>36830000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-30938000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>23602000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-102000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>54101000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>18237000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>55120000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>3666000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>46267000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-5609000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>30100000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-8945000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>6806000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-7620000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-18344000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>4239000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-11450000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-12000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-8901000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>-7992000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>-94000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>4644000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>6822000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>7807000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>164000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>7533000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>-16183000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>7940000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>7089000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>11656000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>33107000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>-5061000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>46709000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>19522000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>18066000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>11367000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>10547000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-9298000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>9595000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>-8067000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>9760000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>9448000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3873000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>14860000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>5830000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>7600000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-890000.0</v>
       </c>
-      <c r="DF28">
+      <c r="DG28">
         <v>24200000.0</v>
       </c>
-      <c r="DG28">
+      <c r="DH28">
         <v>-13350000.0</v>
       </c>
-      <c r="DH28">
+      <c r="DI28">
         <v>18120000.0</v>
       </c>
-      <c r="DI28">
+      <c r="DJ28">
         <v>1640000.0</v>
       </c>
-      <c r="DJ28">
+      <c r="DK28">
         <v>8930000.0</v>
       </c>
-      <c r="DK28">
+      <c r="DL28">
         <v>1480000.0</v>
       </c>
-      <c r="DL28">
+      <c r="DM28">
         <v>11090000.0</v>
       </c>
-      <c r="DM28">
+      <c r="DN28">
         <v>3840000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:117">
+    <row r="29" spans="1:118">
       <c r="A29" t="s">
-        <v>237</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>238</v>
+      </c>
+      <c r="B29">
+        <v>7573000.0</v>
+      </c>
       <c r="C29">
+        <v>19642000.0</v>
+      </c>
+      <c r="D29">
         <v>10712000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>14018000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>15670000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>13242000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>23731000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>15929000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>13713000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>13856000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>185000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>15179000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>13696000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>21562000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>18944000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>27034000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>13199000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>14976000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16510000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>16410000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>7037000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>23319000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>7621000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>13287000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5781000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>12619000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>11542000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>9367000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>5233000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>12035000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>10830000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>6028000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>9978000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>9336000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>7262000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>7767000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>6201000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>10475000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>6215000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>5106000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2499000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-1000000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>4090000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2368000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>865000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>3935000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>2361000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>5628000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>328000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>-344000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>13801000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>-949000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>1744000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>5363000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>2284000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>4424000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-1101000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>908000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>3764000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>4302000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2567000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>5601000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4993000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>6580000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>2701000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-2237000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2640000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>2309000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2703000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2436000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2327000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2035000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>1055000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2851000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>1582000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2234000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-456000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>3344000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>1885000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2337000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>2866000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2168000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>3124000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>2397000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2948000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2739000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3783000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2903000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>3140000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>3875000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>3545000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3139000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>3680000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>3600000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>3123000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>2325000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>2273000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>3033000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>2872000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>1852000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>3023000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>2835000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2227000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>1836000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>2211000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>5030000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>2080000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>1830000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>1950000.0</v>
       </c>
-      <c r="DF29">
+      <c r="DG29">
         <v>4190000.0</v>
       </c>
-      <c r="DG29">
+      <c r="DH29">
         <v>2610000.0</v>
       </c>
-      <c r="DH29">
+      <c r="DI29">
         <v>1590000.0</v>
       </c>
-      <c r="DI29">
+      <c r="DJ29">
         <v>2340000.0</v>
       </c>
-      <c r="DJ29">
+      <c r="DK29">
         <v>2310000.0</v>
       </c>
-      <c r="DK29">
+      <c r="DL29">
         <v>1860000.0</v>
       </c>
-      <c r="DL29">
+      <c r="DM29">
         <v>1500000.0</v>
       </c>
-      <c r="DM29">
+      <c r="DN29">
         <v>1370000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:117">
+    <row r="30" spans="1:118">
       <c r="A30" t="s">
-        <v>238</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>239</v>
+      </c>
+      <c r="B30">
+        <v>85374000.0</v>
+      </c>
       <c r="C30">
+        <v>-1459000.0</v>
+      </c>
+      <c r="D30">
         <v>-38647000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-46159000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>7417000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-34352000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-41699000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-46485000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27411000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-18525000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>25272000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>8625000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>64122000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>45147000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-45617000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-75514000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-129523000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>7735000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-141708000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-134708000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-154932000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10971000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-9242000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-165778000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>3220000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-38939000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-5003000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-45262000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3942000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-47814000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-65663000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-40533000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-24193000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-30491000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-16526000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-57691000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-32401000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-45306000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-32477000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-28361000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-9052000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-7028000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-39814000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>11067000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>12662000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-2649000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-2268000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>8270000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>2831000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-6805000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-17787000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-13566000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>10177000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-47749000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-11641000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-3476000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-19428000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-23831000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-19806000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-34466000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>11585000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>31499000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-7412000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-9898000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-7569000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>8347000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-52876000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-36477000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-24654000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-14582000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-43124000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-21938000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-9689000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>2517000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4810000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>100000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>11532000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-8458000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>10226000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-6702000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>13050000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>7127000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-3026000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-13354000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-6720000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-7682000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-1567000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-15458000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>12577000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-11601000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-11746000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-28260000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-24351000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-15054000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-43457000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-51913000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-9805000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>-489000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>-5792000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-54000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>4049000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>5722000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-12560000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-17218000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6385000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-4280000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-6549999.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-13140000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-6710000.0</v>
       </c>
-      <c r="DF30">
+      <c r="DG30">
         <v>-20090000.0</v>
       </c>
-      <c r="DG30">
+      <c r="DH30">
         <v>11050000.0</v>
       </c>
-      <c r="DH30">
+      <c r="DI30">
         <v>-21390000.0</v>
       </c>
-      <c r="DI30">
+      <c r="DJ30">
         <v>-5590000.0</v>
       </c>
-      <c r="DJ30">
+      <c r="DK30">
         <v>-9470000.0</v>
       </c>
-      <c r="DK30">
+      <c r="DL30">
         <v>-1329999.0</v>
       </c>
-      <c r="DL30">
+      <c r="DM30">
         <v>-17490000.0</v>
       </c>
-      <c r="DM30">
+      <c r="DN30">
         <v>-3880000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>