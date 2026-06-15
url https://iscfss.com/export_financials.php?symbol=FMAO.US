--- v0 (2026-03-02)
+++ v1 (2026-06-15)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="230">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -292,50 +292,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1481,51 +1484,53 @@
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>135531000.0</v>
+      </c>
       <c r="C8">
         <v>135565000.0</v>
       </c>
       <c r="D8">
         <v>135515000.0</v>
       </c>
       <c r="E8">
         <v>135497000.0</v>
       </c>
       <c r="F8">
         <v>122674000.0</v>
       </c>
       <c r="G8">
         <v>81804000.0</v>
       </c>
       <c r="H8">
         <v>81535000.0</v>
       </c>
       <c r="I8">
         <v>10823000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
@@ -1562,51 +1567,51 @@
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>97718000.0</v>
+        <v>98747000.0</v>
       </c>
       <c r="C10">
         <v>177337000.0</v>
       </c>
       <c r="D10">
         <v>143657000.0</v>
       </c>
       <c r="E10">
         <v>87527000.0</v>
       </c>
       <c r="F10">
         <v>146398000.0</v>
       </c>
       <c r="G10">
         <v>102932000.0</v>
       </c>
       <c r="H10">
         <v>54446000.0</v>
       </c>
       <c r="I10">
         <v>41511000.0</v>
       </c>
       <c r="J10">
         <v>37498000.0</v>
       </c>
@@ -1684,51 +1689,51 @@
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>519321000.0</v>
+        <v>309458000.0</v>
       </c>
       <c r="C12">
         <v>601411000.0</v>
       </c>
       <c r="D12">
         <v>502135000.0</v>
       </c>
       <c r="E12">
         <v>478316000.0</v>
       </c>
       <c r="F12">
         <v>576329000.0</v>
       </c>
       <c r="G12">
         <v>410744000.0</v>
       </c>
       <c r="H12">
         <v>276739000.0</v>
       </c>
       <c r="I12">
         <v>209958000.0</v>
       </c>
       <c r="J12">
         <v>233896000.0</v>
       </c>
@@ -2449,51 +2454,53 @@
         <v>702513000.0</v>
       </c>
       <c r="X23">
         <v>705703000.0</v>
       </c>
       <c r="Y23">
         <v>1021907000.0</v>
       </c>
       <c r="Z23">
         <v>970883000.0</v>
       </c>
       <c r="AA23">
         <v>905551000.0</v>
       </c>
       <c r="AB23">
         <v>819881000.0</v>
       </c>
       <c r="AC23">
         <v>758799000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>262310000.0</v>
+      </c>
       <c r="C24">
         <v>280874000.0</v>
       </c>
       <c r="D24">
         <v>300452000.0</v>
       </c>
       <c r="E24">
         <v>172071000.0</v>
       </c>
       <c r="F24">
         <v>98536000.0</v>
       </c>
       <c r="G24">
         <v>17861000.0</v>
       </c>
       <c r="H24">
         <v>24806000.0</v>
       </c>
       <c r="I24">
         <v>24889000.0</v>
       </c>
       <c r="J24">
         <v>5000000.0</v>
       </c>
       <c r="K24">
@@ -2549,51 +2556,53 @@
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>435104000.0</v>
+      </c>
       <c r="C26">
         <v>440956000.0</v>
       </c>
       <c r="D26">
         <v>375616000.0</v>
       </c>
       <c r="E26">
         <v>400588000.0</v>
       </c>
       <c r="F26">
         <v>438093000.0</v>
       </c>
       <c r="G26">
         <v>1610809000.0</v>
       </c>
       <c r="H26">
         <v>228103000.0</v>
       </c>
       <c r="I26">
         <v>172126000.0</v>
       </c>
       <c r="J26">
         <v>200115000.0</v>
       </c>
       <c r="K26">
@@ -2640,51 +2649,51 @@
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>202310000.0</v>
+        <v>201281000.0</v>
       </c>
       <c r="C28">
         <v>130755000.0</v>
       </c>
       <c r="D28">
         <v>185013000.0</v>
       </c>
       <c r="E28">
         <v>138750000.0</v>
       </c>
       <c r="F28">
         <v>-47862000.0</v>
       </c>
       <c r="G28">
         <v>-54832000.0</v>
       </c>
       <c r="H28">
         <v>18433000.0</v>
       </c>
       <c r="I28">
         <v>-9330000.0</v>
       </c>
       <c r="J28">
         <v>6997000.0</v>
       </c>
@@ -2728,98 +2737,102 @@
         <v>20560000.0</v>
       </c>
       <c r="X28">
         <v>32158000.0</v>
       </c>
       <c r="Y28">
         <v>45353000.0</v>
       </c>
       <c r="Z28">
         <v>18494000.0</v>
       </c>
       <c r="AA28">
         <v>7776000.0</v>
       </c>
       <c r="AB28">
         <v>40144000.0</v>
       </c>
       <c r="AC28">
         <v>44474000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>633172000.0</v>
+      </c>
       <c r="C29">
         <v>616085000.0</v>
       </c>
       <c r="D29">
         <v>616995000.0</v>
       </c>
       <c r="E29">
         <v>470211000.0</v>
       </c>
       <c r="F29">
         <v>395703000.0</v>
       </c>
       <c r="G29">
         <v>267021000.0</v>
       </c>
       <c r="H29">
         <v>255064000.0</v>
       </c>
       <c r="I29"/>
       <c r="J29">
         <v>139137000.0</v>
       </c>
       <c r="K29"/>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
         <v>57</v>
       </c>
-      <c r="B30"/>
+      <c r="B30">
+        <v>11700000.0</v>
+      </c>
       <c r="C30"/>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30">
         <v>0.0</v>
       </c>
       <c r="M30"/>
       <c r="N30">
         <v>3694000.0</v>
       </c>
       <c r="O30">
         <v>3603000.0</v>
       </c>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30">
         <v>19467000.0</v>
       </c>
@@ -2915,51 +2928,51 @@
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
       <c r="X32"/>
       <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
     </row>
     <row r="33" spans="1:29">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>118222000.0</v>
+        <v>3124924000.0</v>
       </c>
       <c r="C33">
         <v>2760830000.0</v>
       </c>
       <c r="D33">
         <v>2781094000.0</v>
       </c>
       <c r="E33">
         <v>2537035000.0</v>
       </c>
       <c r="F33">
         <v>548597000.0</v>
       </c>
       <c r="G33">
         <v>1498800000.0</v>
       </c>
       <c r="H33">
         <v>1330591000.0</v>
       </c>
       <c r="I33">
         <v>906205000.0</v>
       </c>
       <c r="J33">
         <v>873113000.0</v>
       </c>
@@ -3057,51 +3070,51 @@
       </c>
       <c r="N34">
         <v>69756000.0</v>
       </c>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
     </row>
     <row r="35" spans="1:29">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>3063520000.0</v>
+        <v>291942000.0</v>
       </c>
       <c r="C35">
         <v>315529000.0</v>
       </c>
       <c r="D35">
         <v>331005000.0</v>
       </c>
       <c r="E35">
         <v>174903000.0</v>
       </c>
       <c r="F35">
         <v>98536000.0</v>
       </c>
       <c r="G35">
         <v>17861000.0</v>
       </c>
       <c r="H35">
         <v>24806000.0</v>
       </c>
       <c r="I35">
         <v>972876000.0</v>
       </c>
       <c r="J35">
         <v>5000000.0</v>
       </c>
@@ -3146,51 +3159,51 @@
       </c>
       <c r="X35">
         <v>27747000.0</v>
       </c>
       <c r="Y35">
         <v>40965000.0</v>
       </c>
       <c r="Z35">
         <v>41000000.0</v>
       </c>
       <c r="AA35">
         <v>41033000.0</v>
       </c>
       <c r="AB35">
         <v>41064000.0</v>
       </c>
       <c r="AC35">
         <v>41093000.0</v>
       </c>
     </row>
     <row r="36" spans="1:29">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>-5175000.0</v>
+        <v>2777134000.0</v>
       </c>
       <c r="C36">
         <v>81549000.0</v>
       </c>
       <c r="D36">
         <v>78409000.0</v>
       </c>
       <c r="E36">
         <v>71769000.0</v>
       </c>
       <c r="F36">
         <v>-548597000.0</v>
       </c>
       <c r="G36">
         <v>118080000.0</v>
       </c>
       <c r="H36">
         <v>32442000.0</v>
       </c>
       <c r="I36">
         <v>33358000.0</v>
       </c>
       <c r="J36">
         <v>23958000.0</v>
       </c>
@@ -3372,51 +3385,53 @@
         <v>-24256000.0</v>
       </c>
       <c r="X38">
         <v>-19535000.0</v>
       </c>
       <c r="Y38">
         <v>-43067000.0</v>
       </c>
       <c r="Z38">
         <v>-30935000.0</v>
       </c>
       <c r="AA38">
         <v>-13530000.0</v>
       </c>
       <c r="AB38">
         <v>-14713000.0</v>
       </c>
       <c r="AC38">
         <v>-14327000.0</v>
       </c>
     </row>
     <row r="39" spans="1:29">
       <c r="A39" t="s">
         <v>66</v>
       </c>
-      <c r="B39"/>
+      <c r="B39">
+        <v>-11700000.0</v>
+      </c>
       <c r="C39">
         <v>3978000.0</v>
       </c>
       <c r="D39">
         <v>155141000.0</v>
       </c>
       <c r="E39">
         <v>88851000.0</v>
       </c>
       <c r="F39">
         <v>191895000.0</v>
       </c>
       <c r="G39">
         <v>180430000.0</v>
       </c>
       <c r="H39">
         <v>55819000.0</v>
       </c>
       <c r="I39">
         <v>42984000.0</v>
       </c>
       <c r="J39">
         <v>39159000.0</v>
       </c>
       <c r="K39">
@@ -3441,51 +3456,53 @@
         <v>564377000.0</v>
       </c>
       <c r="R39">
         <v>593313000.0</v>
       </c>
       <c r="S39">
         <v>564075000.0</v>
       </c>
       <c r="T39">
         <v>571246000.0</v>
       </c>
       <c r="U39"/>
       <c r="V39"/>
       <c r="W39"/>
       <c r="X39"/>
       <c r="Y39"/>
       <c r="Z39"/>
       <c r="AA39"/>
       <c r="AB39"/>
       <c r="AC39"/>
     </row>
     <row r="40" spans="1:29">
       <c r="A40" t="s">
         <v>67</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>2733860000.0</v>
+      </c>
       <c r="C40">
         <v>2689761000.0</v>
       </c>
       <c r="D40">
         <v>2607463000.0</v>
       </c>
       <c r="E40">
         <v>2488102000.0</v>
       </c>
       <c r="F40">
         <v>1126616000.0</v>
       </c>
       <c r="G40">
         <v>1612284000.0</v>
       </c>
       <c r="H40">
         <v>1304193000.0</v>
       </c>
       <c r="I40">
         <v>940695000.0</v>
       </c>
       <c r="J40">
         <v>928377000.0</v>
       </c>
       <c r="K40">
@@ -3758,51 +3775,53 @@
       </c>
       <c r="O44">
         <v>0.0</v>
       </c>
       <c r="P44">
         <v>0.0</v>
       </c>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
     </row>
     <row r="45" spans="1:29">
       <c r="A45" t="s">
         <v>72</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>79728000.0</v>
+      </c>
       <c r="C45">
         <v>79487000.0</v>
       </c>
       <c r="D45">
         <v>78102000.0</v>
       </c>
       <c r="E45">
         <v>28659000.0</v>
       </c>
       <c r="F45">
         <v>60741000.0</v>
       </c>
       <c r="G45">
         <v>27063000.0</v>
       </c>
       <c r="H45">
         <v>26351000.0</v>
       </c>
       <c r="I45">
         <v>22615000.0</v>
       </c>
       <c r="J45">
         <v>21726000.0</v>
       </c>
       <c r="K45">
@@ -4273,51 +4292,53 @@
         <v>44816000.0</v>
       </c>
       <c r="X51">
         <v>51693000.0</v>
       </c>
       <c r="Y51">
         <v>98927000.0</v>
       </c>
       <c r="Z51">
         <v>82000000.0</v>
       </c>
       <c r="AA51">
         <v>82066000.0</v>
       </c>
       <c r="AB51">
         <v>82128000.0</v>
       </c>
       <c r="AC51">
         <v>84186000.0</v>
       </c>
     </row>
     <row r="52" spans="1:29">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>37718000.0</v>
+      </c>
       <c r="C52">
         <v>27218000.0</v>
       </c>
       <c r="D52">
         <v>28218000.0</v>
       </c>
       <c r="E52">
         <v>54206000.0</v>
       </c>
       <c r="F52">
         <v>30656000.0</v>
       </c>
       <c r="G52">
         <v>30239000.0</v>
       </c>
       <c r="H52">
         <v>48073000.0</v>
       </c>
       <c r="I52">
         <v>32181000.0</v>
       </c>
       <c r="J52">
         <v>39495000.0</v>
       </c>
       <c r="K52">
@@ -4355,51 +4376,51 @@
       </c>
       <c r="V52">
         <v>21158000.0</v>
       </c>
       <c r="W52">
         <v>22852000.0</v>
       </c>
       <c r="X52">
         <v>27319000.0</v>
       </c>
       <c r="Y52">
         <v>16997000.0</v>
       </c>
       <c r="Z52"/>
       <c r="AA52"/>
       <c r="AB52"/>
       <c r="AC52">
         <v>2000000.0</v>
       </c>
     </row>
     <row r="53" spans="1:29">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
-        <v>422072000.0</v>
+        <v>210711000.0</v>
       </c>
       <c r="C53">
         <v>426556000.0</v>
       </c>
       <c r="D53">
         <v>358478000.0</v>
       </c>
       <c r="E53">
         <v>390789000.0</v>
       </c>
       <c r="F53">
         <v>429931000.0</v>
       </c>
       <c r="G53">
         <v>307812000.0</v>
       </c>
       <c r="H53">
         <v>222293000.0</v>
       </c>
       <c r="I53">
         <v>168447000.0</v>
       </c>
       <c r="J53">
         <v>196398000.0</v>
       </c>
@@ -4562,51 +4583,51 @@
       </c>
       <c r="X55">
         <v>705703000.0</v>
       </c>
       <c r="Y55">
         <v>1021907000.0</v>
       </c>
       <c r="Z55">
         <v>970883000.0</v>
       </c>
       <c r="AA55">
         <v>905551000.0</v>
       </c>
       <c r="AB55">
         <v>819881000.0</v>
       </c>
       <c r="AC55">
         <v>758799000.0</v>
       </c>
     </row>
     <row r="56" spans="1:29">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>519321000.0</v>
+        <v>309458000.0</v>
       </c>
       <c r="C56">
         <v>605389000.0</v>
       </c>
       <c r="D56">
         <v>502135000.0</v>
       </c>
       <c r="E56">
         <v>478316000.0</v>
       </c>
       <c r="F56">
         <v>576329000.0</v>
       </c>
       <c r="G56">
         <v>410744000.0</v>
       </c>
       <c r="H56">
         <v>276739000.0</v>
       </c>
       <c r="I56">
         <v>209958000.0</v>
       </c>
       <c r="J56">
         <v>233896000.0</v>
       </c>
@@ -4650,51 +4671,53 @@
         <v>24256000.0</v>
       </c>
       <c r="X56">
         <v>19535000.0</v>
       </c>
       <c r="Y56">
         <v>96641000.0</v>
       </c>
       <c r="Z56">
         <v>94441000.0</v>
       </c>
       <c r="AA56">
         <v>87820000.0</v>
       </c>
       <c r="AB56">
         <v>56697000.0</v>
       </c>
       <c r="AC56">
         <v>54039000.0</v>
       </c>
     </row>
     <row r="57" spans="1:29">
       <c r="A57" t="s">
         <v>84</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>2771578000.0</v>
+      </c>
       <c r="C57">
         <v>2716979000.0</v>
       </c>
       <c r="D57">
         <v>2635681000.0</v>
       </c>
       <c r="E57">
         <v>2542308000.0</v>
       </c>
       <c r="F57">
         <v>1157272000.0</v>
       </c>
       <c r="G57">
         <v>1642523000.0</v>
       </c>
       <c r="H57">
         <v>1352266000.0</v>
       </c>
       <c r="I57">
         <v>972876000.0</v>
       </c>
       <c r="J57">
         <v>967872000.0</v>
       </c>
       <c r="K57">
@@ -4888,51 +4911,51 @@
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
     </row>
     <row r="60" spans="1:29">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
         <v>370862000.0</v>
       </c>
       <c r="C60">
         <v>335211000.0</v>
       </c>
       <c r="D60">
         <v>316543000.0</v>
       </c>
       <c r="E60">
         <v>298140000.0</v>
       </c>
       <c r="F60">
-        <v>297167000.0</v>
+        <v>2539764000.0</v>
       </c>
       <c r="G60">
         <v>249160000.0</v>
       </c>
       <c r="H60">
         <v>230258000.0</v>
       </c>
       <c r="I60">
         <v>143287000.0</v>
       </c>
       <c r="J60">
         <v>134137000.0</v>
       </c>
       <c r="K60">
         <v>125577000.0</v>
       </c>
       <c r="L60">
         <v>120097000.0</v>
       </c>
       <c r="M60">
         <v>114493000.0</v>
       </c>
       <c r="N60">
         <v>108340000.0</v>
       </c>
@@ -5073,643 +5096,647 @@
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE62"/>
+  <dimension ref="A1:DF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
         <v>29</v>
       </c>
       <c r="B2"/>
       <c r="C2"/>
       <c r="D2"/>
       <c r="E2"/>
       <c r="F2"/>
       <c r="G2"/>
       <c r="H2"/>
       <c r="I2"/>
       <c r="J2"/>
       <c r="K2"/>
       <c r="L2"/>
-      <c r="M2">
+      <c r="M2"/>
+      <c r="N2">
         <v>21712000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>22070000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>2283036000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>2224046000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>17235000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2193462000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1866228000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1854073000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1683851000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>16122000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>16723000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1477375000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>1348707000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>1288347000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1278028000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1242347000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>11100000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>11905000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>7780000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>8092000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>7220000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>9037000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>8350000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7370000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>7182000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>7791000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>838101000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>7599000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8863000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8817000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>8483000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>6040000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>6436000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>8198000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>6094000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>761072000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>7066000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>6878000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>6387000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>5603000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>9894000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>763252000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>734831000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>750151000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>763821000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>739382000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>9468000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>6538000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>740332000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>724513000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>713319000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>5782000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>683300000.0</v>
       </c>
-      <c r="BN2"/>
       <c r="BO2"/>
-      <c r="BP2">
+      <c r="BP2"/>
+      <c r="BQ2">
         <v>7616000.0</v>
       </c>
-      <c r="BQ2"/>
       <c r="BR2"/>
-      <c r="BS2">
+      <c r="BS2"/>
+      <c r="BT2">
         <v>5820000.0</v>
       </c>
-      <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
-      <c r="BY2">
+      <c r="BY2"/>
+      <c r="BZ2">
         <v>5474000.0</v>
       </c>
-      <c r="BZ2"/>
       <c r="CA2"/>
-      <c r="CB2">
+      <c r="CB2"/>
+      <c r="CC2">
         <v>6077000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>5537000.0</v>
       </c>
-      <c r="CD2"/>
-      <c r="CE2">
+      <c r="CE2"/>
+      <c r="CF2">
         <v>5721000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>5255000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>4942000.0</v>
       </c>
-      <c r="CH2"/>
-      <c r="CI2">
+      <c r="CI2"/>
+      <c r="CJ2">
         <v>3637000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3375000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3587000.0</v>
       </c>
-      <c r="CL2"/>
-      <c r="CM2">
+      <c r="CM2"/>
+      <c r="CN2">
         <v>10290000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4816000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>4147000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>3826000.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
       <c r="CS2"/>
       <c r="CT2"/>
       <c r="CU2"/>
       <c r="CV2"/>
       <c r="CW2"/>
       <c r="CX2"/>
       <c r="CY2"/>
       <c r="CZ2"/>
       <c r="DA2"/>
       <c r="DB2"/>
       <c r="DC2"/>
       <c r="DD2"/>
       <c r="DE2"/>
+      <c r="DF2"/>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
         <v>30</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5777,52 +5804,53 @@
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
       <c r="DC3"/>
       <c r="DD3"/>
       <c r="DE3"/>
+      <c r="DF3"/>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
         <v>31</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5890,406 +5918,408 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
         <v>32</v>
       </c>
       <c r="B5">
+        <v>-13526000.0</v>
+      </c>
+      <c r="C5">
         <v>-11888000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-13987000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-19209000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-20117000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-25223000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-19374000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-28589000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-30589000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-29012000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-39489000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-35922000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-31186000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-38233000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-37737000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-31261000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-19726000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-3184000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>901000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>764000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>143000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>5697000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5860000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5355000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>4833000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1098000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-79793000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-81149000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-83372000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-13837000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-15494000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-16252000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-15828000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-13372000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-12081000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-12532000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-13769000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-13919000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-10211000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-10636000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-10760000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-11874000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-11834000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-12882000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-11525000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-11778000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-26000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>178000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-669000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-12306000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>268000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>428000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>5343000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>6093000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>7353000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>6764000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>5604000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>6381000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>6946000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>3152000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>1123000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>538000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3817000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>2738000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>2205000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>2514000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>3290000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1835000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2252000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>2236000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>51000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-138000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2779000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>489000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-351000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-1632000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-683000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-1218000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-1350000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-2682000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-2057000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-2020000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-877000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-428000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-1263000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>212000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>975000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-422000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2435000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>1983000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>2160000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>3689000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>3475000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>1830000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>2362000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>2841000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>2470000.0</v>
       </c>
-      <c r="CT5"/>
-      <c r="CU5">
+      <c r="CU5"/>
+      <c r="CV5">
         <v>3825000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>2448000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>2004000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>790000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>-2183000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>-3786000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>-3880000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>-3839000.0</v>
       </c>
-      <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
         <v>33</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
-      <c r="AC6">
-[...1 lines deleted...]
-      </c>
+      <c r="AC6"/>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
@@ -6339,101 +6369,104 @@
       </c>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
       <c r="DC6"/>
       <c r="DD6"/>
       <c r="DE6"/>
+      <c r="DF6"/>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
         <v>34</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -6501,111 +6534,116 @@
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
         <v>35</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>135270000.0</v>
+      </c>
       <c r="C8">
+        <v>135531000.0</v>
+      </c>
+      <c r="D8">
         <v>135170000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>135805000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>135407000.0</v>
       </c>
-      <c r="F8">
+      <c r="G8">
         <v>135565000.0</v>
       </c>
-      <c r="G8">
+      <c r="H8">
         <v>135193000.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>135829000.0</v>
       </c>
-      <c r="I8">
+      <c r="J8">
         <v>135482000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>135515000.0</v>
       </c>
-      <c r="K8">
+      <c r="L8">
         <v>135171000.0</v>
       </c>
-      <c r="L8">
+      <c r="M8">
         <v>135647000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>135241000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>135497000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>121811000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>123145000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>122886000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>122674000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>81382000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>82259000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6650,52 +6688,53 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
         <v>36</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -6763,375 +6802,379 @@
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
         <v>37</v>
       </c>
       <c r="B10">
-        <v>97249000.0</v>
+        <v>174100000.0</v>
       </c>
       <c r="C10">
+        <v>98747000.0</v>
+      </c>
+      <c r="D10">
         <v>117946000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>89588000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>174604000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>177337000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>247299000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>195006000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>189276000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>143657000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>154700000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>73245000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>67215000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>87527000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>74867000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>76639000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>102795000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>146398000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>127497000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>112233000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>122544000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>102932000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>51052000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>58972000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>54713000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>54446000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>107742000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>112594000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>53249000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>41511000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>32801000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>35857000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>43368000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>37498000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>50854000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>31154000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>40687000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>29263000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32811000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>24855000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>27165000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>21333000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>30352000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>21073000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>28525000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>22246000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>16957000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>18554000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>26983000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>18265000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>21029000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>21517000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>23727000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>37561000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>24555000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>29628000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>28181000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>31609000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>30655000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>20591000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>39041000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>28987000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>45257000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>51119000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>36931000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>28691000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>24287000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>20026000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>33844000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>19148000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19006000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>21130000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>18308000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>21753000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>17727000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>15612000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>15287000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>23894000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>15958000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>15532000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>14420000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>22589000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>24378000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>20357000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>17601000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>24256000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>17137000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>17151000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>16375000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>19535000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>16139000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>23932000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>23053000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>53574000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>55860000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>37186000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>72396000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>63506000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>79991000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>79799000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>82996000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>74290000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>43836000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>35041000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>27845000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>41984000.0</v>
       </c>
-      <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
         <v>38</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -7199,1212 +7242,1223 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
         <v>39</v>
       </c>
       <c r="B12">
-        <v>519321000.0</v>
+        <v>357223000.0</v>
       </c>
       <c r="C12">
+        <v>309458000.0</v>
+      </c>
+      <c r="D12">
         <v>273619000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>252590000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>365626000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>603893000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>652180000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>561498000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>538033000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>502135000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>502955000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>436470000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>440190000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>478316000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>470352000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>476326000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>516791000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>576329000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>554214000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>519733000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>475518000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>410744000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>310093000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>295264000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>258834000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>276739000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>298207000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>317009000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>227931000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>209958000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>215876000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>222893000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>236227000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>233896000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>243665000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>226736000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>247075000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>247790000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>257284000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>241918000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>253677000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>256448000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>275138000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>274680000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>274595000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>270738000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>270076000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>303182000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>334708000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>342774000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>358327000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>375991000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>384548000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>393466000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>24555000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>29628000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>28181000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>359128000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>30655000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>20591000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>39041000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>28987000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>232539000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>51119000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>36931000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>28691000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>24287000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>20026000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>33844000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>19148000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>19006000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>21130000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>18308000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>21753000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>17727000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>15612000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>15287000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>23894000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>15958000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>15532000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>14420000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>22589000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>24378000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>20357000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>17601000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>24256000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>17137000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>17151000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>16375000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>19535000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>16139000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>23932000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>23053000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>53574000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>55860000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>37186000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>72396000.0</v>
       </c>
-      <c r="CT12"/>
-      <c r="CU12">
+      <c r="CU12"/>
+      <c r="CV12">
         <v>79991000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>79799000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>82996000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>74290000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>43836000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>35041000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>27845000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>41984000.0</v>
       </c>
-      <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
         <v>40</v>
       </c>
       <c r="B13">
+        <v>135270000.0</v>
+      </c>
+      <c r="C13">
         <v>135531000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>135170000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>135805000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>135407000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>135565000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>135193000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>135829000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>135482000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>135515000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>135171000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>135647000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>135241000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>135497000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>121811000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>123145000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>122886000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>122674000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>81382000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>82259000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>82030000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>81804000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>81577000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>82134000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>81844000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>81535000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>81264000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>81955000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>81760000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>10823000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>10589000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>11842000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>11690000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>11546000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>11388000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>12150000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>12049000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>11947000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>11841000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>12260000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>12181000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>12086000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>12976000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>13102000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>13039000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>12222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12677000.0</v>
       </c>
       <c r="AV13">
         <v>12677000.0</v>
       </c>
       <c r="AW13">
         <v>12677000.0</v>
       </c>
       <c r="AX13">
+        <v>12677000.0</v>
+      </c>
+      <c r="AY13">
         <v>12312000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12677000.0</v>
       </c>
       <c r="AZ13">
         <v>12677000.0</v>
       </c>
       <c r="BA13">
         <v>12677000.0</v>
       </c>
       <c r="BB13">
         <v>12677000.0</v>
       </c>
       <c r="BC13">
         <v>12677000.0</v>
       </c>
       <c r="BD13">
         <v>12677000.0</v>
       </c>
       <c r="BE13">
         <v>12677000.0</v>
       </c>
       <c r="BF13">
         <v>12677000.0</v>
       </c>
       <c r="BG13">
         <v>12677000.0</v>
       </c>
       <c r="BH13">
         <v>12677000.0</v>
       </c>
       <c r="BI13">
         <v>12677000.0</v>
       </c>
       <c r="BJ13">
         <v>12677000.0</v>
       </c>
       <c r="BK13">
         <v>12677000.0</v>
       </c>
       <c r="BL13">
         <v>12677000.0</v>
       </c>
       <c r="BM13">
+        <v>12677000.0</v>
+      </c>
+      <c r="BN13">
         <v>4734724000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12677000.0</v>
       </c>
       <c r="BO13">
         <v>12677000.0</v>
       </c>
       <c r="BP13">
         <v>12677000.0</v>
       </c>
       <c r="BQ13">
         <v>12677000.0</v>
       </c>
       <c r="BR13">
         <v>12677000.0</v>
       </c>
-      <c r="BS13"/>
+      <c r="BS13">
+        <v>12677000.0</v>
+      </c>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
       <c r="CA13"/>
       <c r="CB13"/>
       <c r="CC13"/>
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
-      <c r="CP13">
-[...1 lines deleted...]
-      </c>
+      <c r="CP13"/>
       <c r="CQ13">
         <v>7000.0</v>
       </c>
       <c r="CR13">
         <v>7000.0</v>
       </c>
       <c r="CS13">
         <v>7000.0</v>
       </c>
-      <c r="CT13"/>
-      <c r="CU13">
+      <c r="CT13">
         <v>7000.0</v>
       </c>
+      <c r="CU13"/>
       <c r="CV13">
         <v>7000.0</v>
       </c>
       <c r="CW13">
         <v>7000.0</v>
       </c>
       <c r="CX13">
         <v>7000.0</v>
       </c>
       <c r="CY13">
         <v>7000.0</v>
       </c>
       <c r="CZ13">
         <v>7000.0</v>
       </c>
       <c r="DA13">
         <v>7000.0</v>
       </c>
       <c r="DB13">
         <v>7000.0</v>
       </c>
-      <c r="DC13"/>
+      <c r="DC13">
+        <v>7000.0</v>
+      </c>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
         <v>41</v>
       </c>
       <c r="B14">
         <v>13793000.0</v>
       </c>
       <c r="C14">
-        <v>13541847.0</v>
+        <v>13793000.0</v>
       </c>
       <c r="D14">
         <v>13541847.0</v>
       </c>
       <c r="E14">
         <v>13541847.0</v>
       </c>
       <c r="F14">
+        <v>13541847.0</v>
+      </c>
+      <c r="G14">
         <v>13699869.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>13528371.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>13681501.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>13671166.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>13665773.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>13650823.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>13632440.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>13615655.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>13606876.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>12983307.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>12957126.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>12955107.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>13046299.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>11113535.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>11106918.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>11110417.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>11177765.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>11059540.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>11172093.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>13648649.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>10983721.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>11250000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>11029063.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>11006422.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>9391176.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>9181265.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>9350000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>9173530.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>9286486.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>9205714.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>9208571.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>9308197.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>9257971.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>9276923.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>9150769.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>9188889.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>9242244.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>9160574.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>9151276.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>9180798.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>9256356.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>9177020.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>9190804.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>9274344.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>9276876.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>9321876.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>9368196.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>9360196.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>9368116.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>9378516.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>9367956.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>9409846.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>9378042.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>9374338.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>9372016.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>9386160.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>9442470.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>9420804.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>9460618.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>9469348.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>9482784.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>9463682.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>9485820.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>9512778.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>9692620.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>9714134.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>9735648.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>10067824.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>10400000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>10204022.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>10213044.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>10165860.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>10383664.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>10371766.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>10378000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>10399840.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10392000.0</v>
       </c>
       <c r="CE14">
         <v>10392000.0</v>
       </c>
       <c r="CF14">
-        <v>10400000.0</v>
+        <v>10392000.0</v>
       </c>
       <c r="CG14">
         <v>10400000.0</v>
       </c>
       <c r="CH14">
-        <v>6345384.0</v>
+        <v>10400000.0</v>
       </c>
       <c r="CI14">
         <v>6345384.0</v>
       </c>
       <c r="CJ14">
+        <v>6345384.0</v>
+      </c>
+      <c r="CK14">
         <v>6376040.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>6097912.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6111816.0</v>
       </c>
       <c r="CM14">
         <v>6111816.0</v>
       </c>
       <c r="CN14">
+        <v>6111816.0</v>
+      </c>
+      <c r="CO14">
         <v>5208403.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>5864168.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>5904950.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>6165548.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>6176744.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>5974634.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>5762187.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>6037232.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>6049761.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>5764929.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>5516896.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>5771429.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>5796382.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>5496709.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>5296552.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>5556069.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5573494.0</v>
       </c>
       <c r="DE14">
         <v>5573494.0</v>
       </c>
+      <c r="DF14">
+        <v>5573494.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
         <v>42</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
-      <c r="M15">
+      <c r="M15"/>
+      <c r="N15">
         <v>135241000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>135497000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>121811000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>123145000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>122886000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>122674000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>81382000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>82259000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>82030000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>81804000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>81577000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>82134000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>81844000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>81535000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>81264000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>81955000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>81760000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>10823000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>10589000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11842000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>11690000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>11546000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>11388000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>12150000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>12049000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>11947000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>11841000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>12260000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>12181000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>12086000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>12976000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>13102000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>13039000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>12222000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12677000.0</v>
       </c>
       <c r="AV15">
         <v>12677000.0</v>
       </c>
       <c r="AW15">
         <v>12677000.0</v>
       </c>
       <c r="AX15">
         <v>12677000.0</v>
       </c>
       <c r="AY15">
         <v>12677000.0</v>
       </c>
       <c r="AZ15">
         <v>12677000.0</v>
       </c>
       <c r="BA15">
         <v>12677000.0</v>
       </c>
       <c r="BB15">
         <v>12677000.0</v>
       </c>
       <c r="BC15">
         <v>12677000.0</v>
       </c>
       <c r="BD15">
         <v>12677000.0</v>
       </c>
       <c r="BE15">
         <v>12677000.0</v>
       </c>
       <c r="BF15">
-        <v>0.0</v>
+        <v>12677000.0</v>
       </c>
       <c r="BG15">
-        <v>12677000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BH15">
         <v>12677000.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>12677000.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
       <c r="CA15"/>
       <c r="CB15"/>
       <c r="CC15"/>
       <c r="CD15"/>
       <c r="CE15"/>
       <c r="CF15"/>
       <c r="CG15"/>
       <c r="CH15"/>
       <c r="CI15"/>
       <c r="CJ15"/>
       <c r="CK15"/>
       <c r="CL15"/>
       <c r="CM15"/>
       <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
-[...1 lines deleted...]
-      </c>
+      <c r="CP15"/>
       <c r="CQ15">
         <v>7000.0</v>
       </c>
       <c r="CR15">
         <v>7000.0</v>
       </c>
       <c r="CS15">
         <v>7000.0</v>
       </c>
       <c r="CT15">
         <v>7000.0</v>
       </c>
       <c r="CU15">
         <v>7000.0</v>
       </c>
       <c r="CV15">
         <v>7000.0</v>
       </c>
       <c r="CW15">
         <v>7000.0</v>
       </c>
       <c r="CX15">
         <v>7000.0</v>
       </c>
       <c r="CY15">
         <v>7000.0</v>
       </c>
       <c r="CZ15">
         <v>7000.0</v>
       </c>
       <c r="DA15">
         <v>7000.0</v>
       </c>
       <c r="DB15">
         <v>7000.0</v>
       </c>
-      <c r="DC15"/>
+      <c r="DC15">
+        <v>7000.0</v>
+      </c>
       <c r="DD15"/>
       <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
         <v>43</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
@@ -8472,52 +8526,53 @@
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
         <v>44</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -8585,85 +8640,84 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
         <v>45</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
-      <c r="AC18">
-[...1 lines deleted...]
-      </c>
+      <c r="AC18"/>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
       <c r="AF18">
         <v>0.0</v>
       </c>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
@@ -8713,155 +8767,158 @@
       </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
-      <c r="BI18"/>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
         <v>46</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
-      <c r="Y19">
+      <c r="Y19"/>
+      <c r="Z19">
         <v>273259000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>253054000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>227969000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>246865000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>233911000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>192397000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>208228000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>211103000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>218527000.0</v>
       </c>
-      <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
@@ -8893,141 +8950,142 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
         <v>47</v>
       </c>
       <c r="B20">
         <v>86358000.0</v>
       </c>
       <c r="C20">
         <v>86358000.0</v>
       </c>
       <c r="D20">
         <v>86358000.0</v>
       </c>
       <c r="E20">
         <v>86358000.0</v>
       </c>
       <c r="F20">
         <v>86358000.0</v>
       </c>
       <c r="G20">
         <v>86358000.0</v>
       </c>
       <c r="H20">
         <v>86358000.0</v>
       </c>
       <c r="I20">
         <v>86358000.0</v>
       </c>
       <c r="J20">
         <v>86358000.0</v>
       </c>
       <c r="K20">
         <v>86358000.0</v>
       </c>
       <c r="L20">
         <v>86358000.0</v>
       </c>
       <c r="M20">
         <v>86358000.0</v>
       </c>
       <c r="N20">
         <v>86358000.0</v>
       </c>
       <c r="O20">
-        <v>80434000.0</v>
+        <v>86358000.0</v>
       </c>
       <c r="P20">
         <v>80434000.0</v>
       </c>
       <c r="Q20">
         <v>80434000.0</v>
       </c>
       <c r="R20">
         <v>80434000.0</v>
       </c>
       <c r="S20">
+        <v>80434000.0</v>
+      </c>
+      <c r="T20">
         <v>55214000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>56066000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47340000.0</v>
       </c>
       <c r="V20">
         <v>47340000.0</v>
       </c>
       <c r="W20">
         <v>47340000.0</v>
       </c>
       <c r="X20">
         <v>47340000.0</v>
       </c>
       <c r="Y20">
         <v>47340000.0</v>
       </c>
       <c r="Z20">
         <v>47340000.0</v>
       </c>
       <c r="AA20">
         <v>47340000.0</v>
       </c>
       <c r="AB20">
         <v>47340000.0</v>
       </c>
       <c r="AC20">
         <v>47340000.0</v>
       </c>
       <c r="AD20">
-        <v>4074000.0</v>
+        <v>47340000.0</v>
       </c>
       <c r="AE20">
         <v>4074000.0</v>
       </c>
       <c r="AF20">
         <v>4074000.0</v>
       </c>
       <c r="AG20">
         <v>4074000.0</v>
       </c>
       <c r="AH20">
         <v>4074000.0</v>
       </c>
       <c r="AI20">
         <v>4074000.0</v>
       </c>
       <c r="AJ20">
         <v>4074000.0</v>
       </c>
       <c r="AK20">
         <v>4074000.0</v>
       </c>
       <c r="AL20">
         <v>4074000.0</v>
       </c>
@@ -9106,1136 +9164,1151 @@
       <c r="BK20">
         <v>4074000.0</v>
       </c>
       <c r="BL20">
         <v>4074000.0</v>
       </c>
       <c r="BM20">
         <v>4074000.0</v>
       </c>
       <c r="BN20">
         <v>4074000.0</v>
       </c>
       <c r="BO20">
         <v>4074000.0</v>
       </c>
       <c r="BP20">
         <v>4074000.0</v>
       </c>
       <c r="BQ20">
         <v>4074000.0</v>
       </c>
       <c r="BR20">
         <v>4074000.0</v>
       </c>
       <c r="BS20">
+        <v>4074000.0</v>
+      </c>
+      <c r="BT20">
         <v>20829000.0</v>
       </c>
-      <c r="BT20"/>
       <c r="BU20"/>
-      <c r="BV20">
+      <c r="BV20"/>
+      <c r="BW20">
         <v>20638000.0</v>
       </c>
-      <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
         <v>48</v>
       </c>
       <c r="B21">
+        <v>4972000.0</v>
+      </c>
+      <c r="C21">
         <v>5175000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>5537000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>5810000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>5805000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>5656000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>5644000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>5504000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>5555000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>5648000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5687000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5635000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>4985000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>3549000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>3583000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>3426000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>3336000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>3157000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>3097000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3146000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>3444000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>3320000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>3027000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>2740000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2672000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>2629000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2556000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>2465000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>2397000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>2385000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>2373000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>2356000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>2313000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>2299000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>2264000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>2230000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>2209000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>2192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2143000.0</v>
       </c>
       <c r="AN21">
         <v>2143000.0</v>
       </c>
       <c r="AO21">
+        <v>2143000.0</v>
+      </c>
+      <c r="AP21">
         <v>2108000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2056000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2045000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2028000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2016000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>2023000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>2019000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>2023000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2025000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>2066000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2084000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>2047000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>2042000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>2063000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>2087000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>2077000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>2061000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>2071000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2118000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2126000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2151000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>2178000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4074000.0</v>
       </c>
       <c r="BL21">
         <v>4074000.0</v>
       </c>
       <c r="BM21">
         <v>4074000.0</v>
       </c>
-      <c r="BN21"/>
+      <c r="BN21">
+        <v>4074000.0</v>
+      </c>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
         <v>49</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22">
         <v>159000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>167000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>198000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>148000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>71000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>206000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>135000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>185000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>214000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>351000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>329000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>510000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>600000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>717000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>649000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3420000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>1895000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>2762000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2296000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1841000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>2874000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3012000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>3052000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2161000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2375000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1133000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1098000.0</v>
       </c>
       <c r="AS22">
         <v>1098000.0</v>
       </c>
       <c r="AT22">
+        <v>1098000.0</v>
+      </c>
+      <c r="AU22">
         <v>1553000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1264000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1541000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1844000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2647000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2361000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1754000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2226000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>4810000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>3118000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>3314000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>3567000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>4559000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>3855000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>3559000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>3989000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>4468000.0</v>
       </c>
-      <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
         <v>50</v>
       </c>
       <c r="B23">
+        <v>3485569000.0</v>
+      </c>
+      <c r="C23">
         <v>3434382000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3390752000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3345763000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3388786000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3364723000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3389185000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3322633000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3287554000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>3283229000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>3234680000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>3147443000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>3070075000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>3015351000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2783760000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2674716000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2686145000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>2638300000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2218983000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2166865000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1993285000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1909544000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1826600000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1784447000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1655125000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1607330000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1574880000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1530547000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1465661000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1116163000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1108012000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1105332000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1123742000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1107009000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1090155000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1066175000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1067551000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1055895000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1044447000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1021275000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>1009068000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>989068000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>957522000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>942563000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>951395000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>941213000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>925241000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>948228000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>964667000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>965938000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>928158000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>922333000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>949160000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>946660000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>920979000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>944056000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>944783000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>922993000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>907722000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>903432000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>923929000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>906363000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>900112000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>862122000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>870905000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>853860000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>825729000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>804445000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>830662000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>805729000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>790118000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>803771000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>792006000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>803974000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>720222000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>713573000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>731535000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>737096000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>708449000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>703984000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>712987000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>720945000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>702791000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>694047000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>699054000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>702513000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>705491000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>712313000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>714649000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>705703000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>711804000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>724760000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>713972000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>1021907000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>955225000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>930283000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>934356000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CU23">
         <v>970883000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CV23">
         <v>932588000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>915456000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>887300000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>905551000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>871383000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>861766000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>809602000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>819881000.0</v>
       </c>
-      <c r="DC23"/>
       <c r="DD23"/>
       <c r="DE23"/>
+      <c r="DF23"/>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
         <v>51</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>253949000.0</v>
+      </c>
       <c r="C24">
+        <v>262310000.0</v>
+      </c>
+      <c r="D24">
         <v>222817000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>223320000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>280320000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>280874000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>297870000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>300861000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>291359000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>300452000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>300959000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>301462000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>198942000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>172071000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>146704000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>77163000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>97155000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>98536000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>52309000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>17868000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>17840000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>17861000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>17724000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>19087000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>24788000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>24806000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>24669000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>24532000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>24682000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>24889000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>24755000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>23145000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AH24">
         <v>5000000.0</v>
       </c>
       <c r="AI24">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AJ24">
         <v>10000000.0</v>
       </c>
       <c r="AK24">
         <v>10000000.0</v>
       </c>
       <c r="AL24">
         <v>10000000.0</v>
       </c>
       <c r="AM24">
         <v>10000000.0</v>
       </c>
       <c r="AN24">
         <v>10000000.0</v>
       </c>
       <c r="AO24">
         <v>10000000.0</v>
       </c>
       <c r="AP24">
         <v>10000000.0</v>
       </c>
       <c r="AQ24">
-        <v>0.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="AR24">
         <v>0.0</v>
       </c>
       <c r="AS24">
         <v>0.0</v>
       </c>
       <c r="AT24">
         <v>0.0</v>
       </c>
       <c r="AU24">
         <v>0.0</v>
       </c>
       <c r="AV24">
         <v>0.0</v>
       </c>
       <c r="AW24">
         <v>0.0</v>
       </c>
       <c r="AX24">
+        <v>0.0</v>
+      </c>
+      <c r="AY24">
         <v>21753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="AZ24">
         <v>7100000.0</v>
       </c>
       <c r="BA24">
         <v>7100000.0</v>
       </c>
       <c r="BB24">
+        <v>7100000.0</v>
+      </c>
+      <c r="BC24">
         <v>11600000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>11611000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>16628000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>16645000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>16662000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>21710000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>26765000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>29820000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>29874000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>34999000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>43066000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>43133000.0</v>
       </c>
-      <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
       <c r="CA24"/>
       <c r="CB24"/>
       <c r="CC24"/>
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
         <v>52</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>34615000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>44586000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>44557000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>34528000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>74499000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>74471000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>34441000.0</v>
       </c>
-      <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
@@ -10281,267 +10354,273 @@
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
       <c r="DC25"/>
       <c r="DD25"/>
       <c r="DE25"/>
+      <c r="DF25"/>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
         <v>53</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>195795000.0</v>
+      </c>
       <c r="C26">
+        <v>435104000.0</v>
+      </c>
+      <c r="D26">
         <v>155673000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>163002000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>452630000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>440956000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>419909000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>379930000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>362260000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>375616000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>365250000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>380760000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>384518000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>400588000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>403712000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>408422000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>422564000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>438093000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>431622000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>413919000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>358913000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1610809000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1624468000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>242102000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>209931000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>228103000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>196254000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>210204000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1273159000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1012220000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1020414000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1015892000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>1027282000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>1017492000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>987010000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>984945000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>975528000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>975609000.0</v>
       </c>
-      <c r="AM26"/>
-      <c r="AN26">
+      <c r="AN26"/>
+      <c r="AO26">
         <v>945978000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>931604000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>918653000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>877577000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>868271000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>246070000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>864513000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>855807000.0</v>
       </c>
-      <c r="AV26"/>
-      <c r="AW26">
+      <c r="AW26"/>
+      <c r="AX26">
         <v>885272000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>895428000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>855594000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>850251000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>840305000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
-      <c r="BG26">
+      <c r="BG26"/>
+      <c r="BH26">
         <v>816698000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>828337000.0</v>
       </c>
-      <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
         <v>54</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -10609,449 +10688,457 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
         <v>55</v>
       </c>
       <c r="B28">
-        <v>202779000.0</v>
+        <v>94611000.0</v>
       </c>
       <c r="C28">
+        <v>201281000.0</v>
+      </c>
+      <c r="D28">
         <v>127589000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>161294000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>132974000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>130755000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>77863000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>133073000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>130301000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>185013000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>176786000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>279784000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>162223000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>138750000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>127639000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>524000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-5640000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-47862000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-75188000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-64483000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-74632000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-54832000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-3469000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-8936000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>660000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>18433000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-53017000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-60960000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-3046000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-9330000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-775000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-6959000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-15061000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>6997000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-5304000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>18941000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-2726000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>51061000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>36676000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>61087000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>52225000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>67482000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>31152000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>36910000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>23216000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>33716000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>45262000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>51512000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>31792000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>55991000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>47393000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>40311000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>32460000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>25351000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>41903000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>41474000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>38537000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>37493000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>44262000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>55120000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>42859000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>52128000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>38298000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>34905000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>51493000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>48765000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>58847000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>59137000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>54751000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>74701000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>77372000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>30105000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>53114000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>51392000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>61507000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>51779000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>44276000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>34157000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>43849000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>54804000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>45774000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>33521000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>26354000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>25084000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>26756000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>20560000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>27775000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>32432000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>30114000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>32158000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>40531000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>34336000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>28944000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>45353000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>26088000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>44780000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>9588000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>18494000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>-38982000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>-38782000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-41971000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>7776000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>-43836000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>27008000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>13211000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>40144000.0</v>
       </c>
-      <c r="DC28"/>
       <c r="DD28"/>
       <c r="DE28"/>
+      <c r="DF28"/>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
         <v>56</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>629897000.0</v>
+      </c>
       <c r="C29">
+        <v>633172000.0</v>
+      </c>
+      <c r="D29">
         <v>584597000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>574112000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>624921000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>616085000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>633250000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>623525000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>609049000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>616995000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>604143000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>606125000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>504699000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>470211000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>427282000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>358036000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>383633000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>395703000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>307055000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>268453000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>264668000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>267021000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>261145000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>259384000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>261245000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -11091,468 +11178,475 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
         <v>57</v>
       </c>
-      <c r="B30"/>
-      <c r="C30"/>
+      <c r="B30">
+        <v>11900000.0</v>
+      </c>
+      <c r="C30">
+        <v>11700000.0</v>
+      </c>
       <c r="D30"/>
       <c r="E30"/>
       <c r="F30"/>
       <c r="G30"/>
       <c r="H30"/>
       <c r="I30"/>
       <c r="J30"/>
       <c r="K30"/>
       <c r="L30"/>
       <c r="M30"/>
       <c r="N30"/>
       <c r="O30"/>
       <c r="P30"/>
       <c r="Q30"/>
       <c r="R30"/>
       <c r="S30"/>
       <c r="T30"/>
       <c r="U30"/>
       <c r="V30"/>
       <c r="W30"/>
       <c r="X30"/>
       <c r="Y30"/>
       <c r="Z30"/>
       <c r="AA30"/>
       <c r="AB30"/>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
+      <c r="AC30"/>
       <c r="AD30">
         <v>0.0</v>
       </c>
       <c r="AE30">
         <v>0.0</v>
       </c>
       <c r="AF30">
         <v>0.0</v>
       </c>
-      <c r="AG30"/>
+      <c r="AG30">
+        <v>0.0</v>
+      </c>
       <c r="AH30"/>
       <c r="AI30"/>
       <c r="AJ30"/>
       <c r="AK30"/>
       <c r="AL30"/>
       <c r="AM30"/>
       <c r="AN30"/>
       <c r="AO30"/>
       <c r="AP30"/>
       <c r="AQ30"/>
       <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>608732000.0</v>
       </c>
-      <c r="AT30"/>
-      <c r="AU30">
+      <c r="AU30"/>
+      <c r="AV30">
         <v>20788000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>21009000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>21611000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>3694000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>19842000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>19241000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>21046000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>3603000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>21401000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>21171000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>21477000.0</v>
       </c>
-      <c r="BF30"/>
-      <c r="BG30">
+      <c r="BG30"/>
+      <c r="BH30">
         <v>21173000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>21209000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>21701000.0</v>
       </c>
-      <c r="BJ30"/>
-      <c r="BK30">
+      <c r="BK30"/>
+      <c r="BL30">
         <v>26611000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>25785000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>25228000.0</v>
       </c>
-      <c r="BN30"/>
-      <c r="BO30">
+      <c r="BO30"/>
+      <c r="BP30">
         <v>22178000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>21257000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>20592000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>19467000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>20829000.0</v>
       </c>
-      <c r="BT30"/>
       <c r="BU30"/>
-      <c r="BV30">
+      <c r="BV30"/>
+      <c r="BW30">
         <v>20638000.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
-      <c r="BY30">
+      <c r="BY30"/>
+      <c r="BZ30">
         <v>19164000.0</v>
       </c>
-      <c r="BZ30"/>
       <c r="CA30"/>
-      <c r="CB30">
+      <c r="CB30"/>
+      <c r="CC30">
         <v>16771000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>16076000.0</v>
       </c>
-      <c r="CD30"/>
-      <c r="CE30">
+      <c r="CE30"/>
+      <c r="CF30">
         <v>15246000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>14451000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>15057000.0</v>
       </c>
-      <c r="CH30"/>
-      <c r="CI30">
+      <c r="CI30"/>
+      <c r="CJ30">
         <v>14539000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>15473000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>19008000.0</v>
       </c>
-      <c r="CL30"/>
-      <c r="CM30">
+      <c r="CM30"/>
+      <c r="CN30">
         <v>18526000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>16610000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>17126000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>43067000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>41436000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>40328000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>34683000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CU30">
         <v>30935000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CV30">
         <v>12755000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>10491000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>9996000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>13530000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>15487000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>15409000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>13483000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>14713000.0</v>
       </c>
-      <c r="DC30"/>
       <c r="DD30"/>
       <c r="DE30"/>
+      <c r="DF30"/>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
         <v>58</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>219399000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>211782000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>200144000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>200439000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>206044000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>216733000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>199532000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>194519000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>195588000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>201820000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>196081000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>189057000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>185217000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>179018000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>176168000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>172807000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>169594000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>139213000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>135273000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>133502000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>130803000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>130063000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>128815000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>127161000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>123643000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>121503000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>122869000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>120814000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>118609000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>116023000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>115419000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>112818000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>112457000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>110419000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>107948000.0</v>
       </c>
-      <c r="AV31"/>
-      <c r="AW31">
+      <c r="AW31"/>
+      <c r="AX31">
         <v>104488000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>104266000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>103707000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>103216000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>106559000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
-      <c r="BG31">
+      <c r="BG31"/>
+      <c r="BH31">
         <v>99678000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>94502000.0</v>
       </c>
-      <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
       <c r="DC31"/>
       <c r="DD31"/>
       <c r="DE31"/>
+      <c r="DF31"/>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
         <v>59</v>
       </c>
       <c r="B32"/>
       <c r="C32"/>
       <c r="D32"/>
       <c r="E32"/>
       <c r="F32"/>
       <c r="G32"/>
       <c r="H32"/>
       <c r="I32"/>
       <c r="J32"/>
       <c r="K32"/>
       <c r="L32"/>
       <c r="M32"/>
       <c r="N32"/>
       <c r="O32"/>
       <c r="P32"/>
       <c r="Q32"/>
       <c r="R32"/>
       <c r="S32"/>
       <c r="T32"/>
       <c r="U32"/>
       <c r="V32"/>
       <c r="W32"/>
@@ -11620,1241 +11714,1250 @@
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
       <c r="DC32"/>
       <c r="DD32"/>
       <c r="DE32"/>
+      <c r="DF32"/>
     </row>
-    <row r="33" spans="1:109">
+    <row r="33" spans="1:110">
       <c r="A33" t="s">
         <v>60</v>
       </c>
       <c r="B33">
-        <v>118222000.0</v>
+        <v>3128346000.0</v>
       </c>
       <c r="C33">
+        <v>3124924000.0</v>
+      </c>
+      <c r="D33">
         <v>3117133000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>3093173000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>3023160000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2760830000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2737005000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2761135000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2750762000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2781094000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2731725000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>2710973000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>2629885000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>2537035000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>2313408000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>2674716000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>2686145000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2638300000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2218983000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1647132000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1517767000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1498800000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1516507000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1489183000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>1396291000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1330591000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>1276673000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>1213538000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>1237730000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>906205000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>892136000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>882439000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>887515000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>873113000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>846490000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>839439000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>820476000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>808105000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>787163000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>779357000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>755391000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>732620000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>682384000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>667883000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>676800000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>670475000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>634377000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>624037000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>608348000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>623164000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>549989000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>527101000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>543566000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>553194000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>875023000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>893257000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>895125000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>563865000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>855894000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>861632000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>863187000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>877376000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>640962000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>785218000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>808746000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>825169000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>779264000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>763162000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>776226000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>767114000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>750283000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>782641000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>773698000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>761583000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BX33">
         <v>702495000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BY33">
         <v>697961000.0</v>
       </c>
-      <c r="BY33">
+      <c r="BZ33">
         <v>697084000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CA33">
         <v>713202000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CB33">
         <v>692491000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CC33">
         <v>671681000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CD33">
         <v>682491000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CE33">
         <v>698356000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CF33">
         <v>663167000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CG33">
         <v>659239000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CH33">
         <v>666396000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CI33">
         <v>678257000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CJ33">
         <v>673815000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CK33">
         <v>679689000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CL33">
         <v>679266000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CM33">
         <v>686168000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CN33">
         <v>677139000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CO33">
         <v>684218000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CP33">
         <v>673793000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CQ33">
         <v>925266000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CR33">
         <v>857929000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CS33">
         <v>852769000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CT33">
         <v>827277000.0</v>
       </c>
-      <c r="CT33"/>
-      <c r="CU33">
+      <c r="CU33"/>
+      <c r="CV33">
         <v>839842000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CW33">
         <v>825166000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CX33">
         <v>794308000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CY33">
         <v>817731000.0</v>
       </c>
-      <c r="CY33">
+      <c r="CZ33">
         <v>812060000.0</v>
       </c>
-      <c r="CZ33">
+      <c r="DA33">
         <v>811316000.0</v>
       </c>
-      <c r="DA33">
+      <c r="DB33">
         <v>768274000.0</v>
       </c>
-      <c r="DB33">
+      <c r="DC33">
         <v>763184000.0</v>
       </c>
-      <c r="DC33"/>
       <c r="DD33"/>
       <c r="DE33"/>
+      <c r="DF33"/>
     </row>
-    <row r="34" spans="1:109">
+    <row r="34" spans="1:110">
       <c r="A34" t="s">
         <v>61</v>
       </c>
       <c r="B34"/>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
-      <c r="M34">
+      <c r="M34"/>
+      <c r="N34">
         <v>194823000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>181691000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>157949000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>114579000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>54336000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>53333000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>47469000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>47750000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>47912000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>48100000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>47583000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>50036000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>55373000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>72879000.0</v>
       </c>
-      <c r="AA34"/>
-      <c r="AB34">
+      <c r="AB34"/>
+      <c r="AC34">
         <v>51634000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>50203000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>32181000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>32026000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>28898000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>28307000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>44495000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>45550000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>50095000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>37961000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>80324000.0</v>
       </c>
-      <c r="AM34"/>
-      <c r="AN34">
+      <c r="AN34"/>
+      <c r="AO34">
         <v>85942000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>79390000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>88815000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>61504000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>57983000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>51741000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>55962000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>62219000.0</v>
       </c>
-      <c r="AV34"/>
-      <c r="AW34">
+      <c r="AW34"/>
+      <c r="AX34">
         <v>58775000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>69756000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>61322000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>54728000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>49087000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
-      <c r="BG34">
+      <c r="BG34"/>
+      <c r="BH34">
         <v>53207000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BI34">
         <v>48946000.0</v>
       </c>
-      <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
       <c r="DC34"/>
       <c r="DD34"/>
       <c r="DE34"/>
+      <c r="DF34"/>
     </row>
-    <row r="35" spans="1:109">
+    <row r="35" spans="1:110">
       <c r="A35" t="s">
         <v>62</v>
       </c>
       <c r="B35">
-        <v>3063520000.0</v>
+        <v>282069000.0</v>
       </c>
       <c r="C35">
+        <v>291942000.0</v>
+      </c>
+      <c r="D35">
         <v>254343000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>257080000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>316643000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>315529000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>338702000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>328686000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>317289000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>331005000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>325689000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>322473000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>198942000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>174903000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>146704000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>2393843000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>2399667000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>2341133000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>1964237000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>17868000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>19729000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>17861000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>17724000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>19087000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>24788000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>24806000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>24669000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>24532000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>24682000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>972876000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="AF35">
         <v>5000000.0</v>
       </c>
       <c r="AG35">
         <v>5000000.0</v>
       </c>
       <c r="AH35">
         <v>5000000.0</v>
       </c>
       <c r="AI35">
-        <v>10000000.0</v>
+        <v>5000000.0</v>
       </c>
       <c r="AJ35">
         <v>10000000.0</v>
       </c>
       <c r="AK35">
         <v>10000000.0</v>
       </c>
       <c r="AL35">
         <v>10000000.0</v>
       </c>
       <c r="AM35">
         <v>10000000.0</v>
       </c>
       <c r="AN35">
         <v>10000000.0</v>
       </c>
       <c r="AO35">
         <v>10000000.0</v>
       </c>
       <c r="AP35">
         <v>10000000.0</v>
       </c>
       <c r="AQ35">
+        <v>10000000.0</v>
+      </c>
+      <c r="AR35">
         <v>838029000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>825671000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>834864000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>826720000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>813219000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>837695000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>856105000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>4500000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7100000.0</v>
       </c>
       <c r="AZ35">
         <v>7100000.0</v>
       </c>
       <c r="BA35">
         <v>7100000.0</v>
       </c>
       <c r="BB35">
+        <v>7100000.0</v>
+      </c>
+      <c r="BC35">
         <v>11600000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>11611000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>16628000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>16645000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BG35">
         <v>16662000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BH35">
         <v>21710000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BI35">
         <v>26765000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BJ35">
         <v>29820000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BK35">
         <v>29874000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BL35">
         <v>34999000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BM35">
         <v>43066000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BN35">
         <v>43133000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BO35">
         <v>34199000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BP35">
         <v>34404000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>34482000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>45559000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>45635000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>43432000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>715393000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>38756000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>37882000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BX35">
         <v>42994000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BY35">
         <v>28079000.0</v>
       </c>
-      <c r="BY35">
+      <c r="BZ35">
         <v>23051000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CA35">
         <v>28363000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CB35">
         <v>34395000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CC35">
         <v>29562000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CD35">
         <v>34758000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CE35">
         <v>40058000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CF35">
         <v>25923000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CG35">
         <v>21539000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CH35">
         <v>21753000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CI35">
         <v>25896000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CJ35">
         <v>23248000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CK35">
         <v>23885000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CL35">
         <v>24120000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CM35">
         <v>27747000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CN35">
         <v>27139000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CO35">
         <v>27929000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CP35">
         <v>28315000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CQ35">
         <v>40965000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CR35">
         <v>9110000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CS35">
         <v>8061000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CT35">
         <v>7511000.0</v>
       </c>
-      <c r="CT35"/>
-      <c r="CU35">
+      <c r="CU35"/>
+      <c r="CV35">
         <v>50764000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CW35">
         <v>49553000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CX35">
         <v>49119000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CY35">
         <v>41033000.0</v>
       </c>
-      <c r="CY35">
+      <c r="CZ35">
         <v>50813000.0</v>
       </c>
-      <c r="CZ35">
+      <c r="DA35">
         <v>71313000.0</v>
       </c>
-      <c r="DA35">
+      <c r="DB35">
         <v>48588000.0</v>
       </c>
-      <c r="DB35">
+      <c r="DC35">
         <v>41064000.0</v>
       </c>
-      <c r="DC35"/>
       <c r="DD35"/>
       <c r="DE35"/>
+      <c r="DF35"/>
     </row>
-    <row r="36" spans="1:109">
+    <row r="36" spans="1:110">
       <c r="A36" t="s">
         <v>63</v>
       </c>
       <c r="B36">
-        <v>-5175000.0</v>
+        <v>333096000.0</v>
       </c>
       <c r="C36">
+        <v>87210000.0</v>
+      </c>
+      <c r="D36">
         <v>357246000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>361844000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>78343000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>81549000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>81603000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>85194000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>89992000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>78409000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>82550000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>76415000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>73786000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>71769000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>69872000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>2155942000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>2153158000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2089703000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>1702574000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>103209000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>99576000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>118080000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>73937000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>61009000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>73088000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>32442000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>42455000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>45574000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>64311000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>33358000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>26233000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>25196000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>24725000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>23958000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>24480000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>22830000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>23831000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>23300000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>23803000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>22930000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>23245000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>22365000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>23367000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>23139000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>38264000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>24340000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>1586000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>2085000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>2445000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>23180000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>2867000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>2700000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>36028000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>28915000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>8192000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>15377000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>34623000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BG36">
         <v>35247000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BH36">
         <v>11604000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BI36">
         <v>5593000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BJ36">
         <v>24478000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BK36">
         <v>40316000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BL36">
         <v>10925000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BM36">
         <v>749000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>12917000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BO36">
         <v>29402000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BP36">
         <v>10685000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>732000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>20586000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>1739000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>619000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>22326000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>31100000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>27134000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BX36">
         <v>20033000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BY36">
         <v>21294000.0</v>
       </c>
-      <c r="BY36">
+      <c r="BZ36">
         <v>7998000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CA36">
         <v>32272000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CB36">
         <v>16554000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CC36">
         <v>822000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CD36">
         <v>1682000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CE36">
         <v>21127000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CF36">
         <v>499893000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CG36">
         <v>498643000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CH36">
         <v>501544000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CI36">
         <v>17424000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CJ36">
         <v>520460000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CK36">
         <v>515796000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CL36">
         <v>2150000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CM36">
         <v>19263000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CN36">
         <v>524593000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CO36">
         <v>532546000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CP36">
         <v>1780000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CQ36">
         <v>696675000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CR36">
         <v>768565000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CS36">
         <v>722798000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CT36">
         <v>602169000.0</v>
       </c>
-      <c r="CT36"/>
-      <c r="CU36">
+      <c r="CU36"/>
+      <c r="CV36">
         <v>637715000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CW36">
         <v>747000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CX36">
         <v>572320000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CY36">
         <v>573341000.0</v>
       </c>
-      <c r="CY36">
+      <c r="CZ36">
         <v>532520000.0</v>
       </c>
-      <c r="CZ36">
+      <c r="DA36">
         <v>515494000.0</v>
       </c>
-      <c r="DA36">
+      <c r="DB36">
         <v>454441000.0</v>
       </c>
-      <c r="DB36">
+      <c r="DC36">
         <v>460319000.0</v>
       </c>
-      <c r="DC36"/>
       <c r="DD36"/>
       <c r="DE36"/>
+      <c r="DF36"/>
     </row>
-    <row r="37" spans="1:109">
+    <row r="37" spans="1:110">
       <c r="A37" t="s">
         <v>64</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
-      <c r="AC37">
-[...1 lines deleted...]
-      </c>
+      <c r="AC37"/>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
       <c r="AF37">
         <v>0.0</v>
       </c>
       <c r="AG37">
         <v>0.0</v>
       </c>
       <c r="AH37">
         <v>0.0</v>
       </c>
       <c r="AI37">
         <v>0.0</v>
       </c>
       <c r="AJ37">
         <v>0.0</v>
       </c>
       <c r="AK37">
         <v>0.0</v>
       </c>
       <c r="AL37">
@@ -12904,1528 +13007,1548 @@
       </c>
       <c r="BA37">
         <v>0.0</v>
       </c>
       <c r="BB37">
         <v>0.0</v>
       </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
-      <c r="BI37"/>
+      <c r="BI37">
+        <v>0.0</v>
+      </c>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
       <c r="DC37"/>
       <c r="DD37"/>
       <c r="DE37"/>
+      <c r="DF37"/>
     </row>
-    <row r="38" spans="1:109">
+    <row r="38" spans="1:110">
       <c r="A38" t="s">
         <v>65</v>
       </c>
       <c r="B38">
+        <v>2765207000.0</v>
+      </c>
+      <c r="C38">
         <v>2796839000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>2732852000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>2707822000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>2658085000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>2643126000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>2199686000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38">
+      <c r="I38"/>
+      <c r="J38">
         <v>2632132000.0</v>
       </c>
-      <c r="J38">
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>3234680000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>3147443000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>2519283000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>2426738000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>-470352000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>-476326000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>-516791000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>-576329000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>-539592000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>-501136000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>-471113000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>-406091000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>-305436000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>-290628000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>-253965000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-272430000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>-293653000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>-312500000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>-223422000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>-205939000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>-211857000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>-218874000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>-232208000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>-229878000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>-241124000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>-224195000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>-245230000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>-245875000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>-255369000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>-239958000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>-251717000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>-256448000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>-275138000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>-274680000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>-274595000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>-270738000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>-20788000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>-21009000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>-21611000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>-347466000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>-19842000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>-19241000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>-21046000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>-403600000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>-21401000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>-21171000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>-21477000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>-359128000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>-21173000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>-21209000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>-21701000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>-316304000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>-26611000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>-25785000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>-25228000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>-28691000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>-22178000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>-21257000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>-20592000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>-19467000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BT38">
         <v>-20829000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BU38">
         <v>-21130000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BV38">
         <v>-18308000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BW38">
         <v>-21753000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BX38">
         <v>-17727000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BY38">
         <v>-15612000.0</v>
       </c>
-      <c r="BY38">
+      <c r="BZ38">
         <v>-19164000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CA38">
         <v>-23894000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CB38">
         <v>-15958000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CC38">
         <v>-16771000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CD38">
         <v>-16076000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CE38">
         <v>-22589000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CF38">
         <v>-15246000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CG38">
         <v>-14451000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CH38">
         <v>-15057000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CI38">
         <v>-24256000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CJ38">
         <v>-14539000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CK38">
         <v>-15473000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CL38">
         <v>-19008000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CM38">
         <v>-19535000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CN38">
         <v>-18526000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CO38">
         <v>-16610000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CP38">
         <v>-17126000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CQ38">
         <v>-43067000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CR38">
         <v>-41436000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CS38">
         <v>-40328000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CT38">
         <v>-34683000.0</v>
       </c>
-      <c r="CT38"/>
-      <c r="CU38">
+      <c r="CU38"/>
+      <c r="CV38">
         <v>-12755000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CW38">
         <v>-10491000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CX38">
         <v>-9996000.0</v>
       </c>
-      <c r="CX38">
+      <c r="CY38">
         <v>-13530000.0</v>
       </c>
-      <c r="CY38">
+      <c r="CZ38">
         <v>-15487000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DA38">
         <v>-15409000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DB38">
         <v>-13483000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DC38">
         <v>-14713000.0</v>
       </c>
-      <c r="DC38"/>
       <c r="DD38"/>
       <c r="DE38"/>
+      <c r="DF38"/>
     </row>
-    <row r="39" spans="1:109">
+    <row r="39" spans="1:110">
       <c r="A39" t="s">
         <v>66</v>
       </c>
-      <c r="B39"/>
-      <c r="C39"/>
+      <c r="B39">
+        <v>-429623000.0</v>
+      </c>
+      <c r="C39">
+        <v>-11700000.0</v>
+      </c>
       <c r="D39"/>
       <c r="E39"/>
       <c r="F39"/>
-      <c r="G39">
+      <c r="G39"/>
+      <c r="H39">
         <v>248231000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>207989000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>201417000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>155141000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>166971000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>84378000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>68760000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>88851000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>75857000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>78123000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>148199000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>191895000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>172867000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>169914000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>1081367000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1107326000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1174496000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>1170952000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>1110228000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1026168000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1004533000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>927516000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>982317000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>705005000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>676780000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>663299000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>662572000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>644899000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>622151000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>612894000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>582866000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>558138000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>531400000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>531065000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>498108000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>467071000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>407655000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>384196000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>400926000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>391869000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>351155000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>309633000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>272267000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>269590000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>183865000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>144003000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>154691000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>169188000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>494362000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>508709000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>522713000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>536371000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>511930000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>506264000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>531983000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>564377000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>363452000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>539169000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>561735000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>593313000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>563999000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>555106000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>570204000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>564075000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>543154000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>568934000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>562005000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>571246000.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
       <c r="BZ39"/>
       <c r="CA39"/>
       <c r="CB39"/>
       <c r="CC39"/>
       <c r="CD39"/>
       <c r="CE39"/>
       <c r="CF39"/>
       <c r="CG39"/>
       <c r="CH39"/>
       <c r="CI39"/>
       <c r="CJ39"/>
       <c r="CK39"/>
       <c r="CL39"/>
       <c r="CM39"/>
       <c r="CN39"/>
       <c r="CO39"/>
       <c r="CP39"/>
       <c r="CQ39"/>
       <c r="CR39"/>
       <c r="CS39"/>
       <c r="CT39"/>
       <c r="CU39"/>
       <c r="CV39"/>
       <c r="CW39"/>
       <c r="CX39"/>
       <c r="CY39"/>
       <c r="CZ39"/>
       <c r="DA39"/>
       <c r="DB39"/>
       <c r="DC39"/>
       <c r="DD39"/>
       <c r="DE39"/>
+      <c r="DF39"/>
     </row>
-    <row r="40" spans="1:109">
+    <row r="40" spans="1:110">
       <c r="A40" t="s">
         <v>67</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>2812790000.0</v>
+      </c>
       <c r="C40">
+        <v>2733860000.0</v>
+      </c>
+      <c r="D40">
         <v>2751911000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>2710329000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>2700284000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>2686765000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>2687811000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>2644065000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>2624357000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>2607463000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>2575280000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>2468740000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>2534880000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>2488102000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>2300676000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>1184573000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>1181686000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>1126616000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>1086315000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>1868530000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>1696656000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>1612284000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>1535596000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>1494114000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>1363295000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>1304193000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>1292747000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>1254866000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1198524000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>940695000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>936639000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>938858000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>960558000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>928377000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>911716000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>884845000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>901873000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>849994000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>848017000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>810445000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>806995000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>780156000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>776525000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>767688000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>783123000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>770758000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>751000000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>767629000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>797330000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>783065000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>751955000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>753215000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>782340000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>773509000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>744510000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>765111000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>772590000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>748800000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>729053000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>729145000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>746044000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>730845000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>719811000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>676143000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>688801000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>682820000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>649582000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>626651000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>650801000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>621333000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>598709000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>664158000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>622517000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>635388000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>545640000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BY40">
         <v>552768000.0</v>
       </c>
-      <c r="BY40">
+      <c r="BZ40">
         <v>577616000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CA40">
         <v>586183000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CB40">
         <v>556622000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CC40">
         <v>543364000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CD40">
         <v>563483000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CE40">
         <v>577141000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CF40">
         <v>563986000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CG40">
         <v>562078000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CH40">
         <v>570937000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CI40">
         <v>574920000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CJ40">
         <v>578661000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CK40">
         <v>584027000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CL40">
         <v>587844000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CM40">
         <v>575781000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CN40">
         <v>571176000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CO40">
         <v>582051000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CP40">
         <v>580995000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CQ40">
         <v>856554000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CR40">
         <v>801219000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CS40">
         <v>780086000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CT40">
         <v>786779000.0</v>
       </c>
-      <c r="CT40"/>
-      <c r="CU40">
+      <c r="CU40"/>
+      <c r="CV40">
         <v>780537000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CW40">
         <v>768786000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CX40">
         <v>743050000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CY40">
         <v>773635000.0</v>
       </c>
-      <c r="CY40">
+      <c r="CZ40">
         <v>732970000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DA40">
         <v>707279000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DB40">
         <v>678368000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DC40">
         <v>698616000.0</v>
       </c>
-      <c r="DC40"/>
       <c r="DD40"/>
       <c r="DE40"/>
+      <c r="DF40"/>
     </row>
-    <row r="41" spans="1:109">
+    <row r="41" spans="1:110">
       <c r="A41" t="s">
         <v>68</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2099000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>1262000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>1118000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>1167000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>1076000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>1041000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1039000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1145000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1052000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>641000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>633000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>605000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>470000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>479000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>430000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>370000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>346000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>274000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>333000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>315000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>7220000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>9037000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>8350000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>7370000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>7182000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>7791000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>9916000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>7599000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>8863000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>8817000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>8483000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>6040000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>6436000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>8198000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>6094000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>6557000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>7066000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>6878000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>6387000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>5603000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>9894000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>10257000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>9679000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>14960000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>8769000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>9418000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>9468000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>6538000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>5712000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>6332000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>6492000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>5782000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>5501000.0</v>
       </c>
-      <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
       <c r="BZ41"/>
       <c r="CA41"/>
       <c r="CB41"/>
       <c r="CC41"/>
       <c r="CD41"/>
       <c r="CE41"/>
       <c r="CF41"/>
       <c r="CG41"/>
       <c r="CH41"/>
       <c r="CI41"/>
       <c r="CJ41"/>
       <c r="CK41"/>
       <c r="CL41"/>
       <c r="CM41"/>
       <c r="CN41"/>
       <c r="CO41"/>
       <c r="CP41"/>
       <c r="CQ41"/>
       <c r="CR41"/>
       <c r="CS41"/>
       <c r="CT41"/>
       <c r="CU41"/>
       <c r="CV41"/>
       <c r="CW41"/>
       <c r="CX41"/>
       <c r="CY41"/>
       <c r="CZ41"/>
       <c r="DA41"/>
       <c r="DB41"/>
       <c r="DC41"/>
       <c r="DD41"/>
       <c r="DE41"/>
+      <c r="DF41"/>
     </row>
-    <row r="42" spans="1:109">
+    <row r="42" spans="1:110">
       <c r="A42" t="s">
         <v>69</v>
       </c>
       <c r="B42">
+        <v>-10403000.0</v>
+      </c>
+      <c r="C42">
         <v>-10636000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>-10584000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>-10674000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>-10768000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>-10985000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>-10904000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-11006000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-10851000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-11040000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>-11008000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-11298000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>-11310000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>-11573000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>-11547000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-11822000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-11739000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>-11724000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>-11718000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>-12172000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>-11962000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>-11932000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>-12397000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>-12668000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>-12636000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>-12456000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>68811000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>69248000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>69080000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>-1586000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>-1820000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>-344000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>-468000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>-614000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>-738000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>-117000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>-218000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>-320000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>-410000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>-323000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>-402000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>-303000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>-71000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>-63000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>-126000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>294000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>-12688000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>-12811000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>-12344000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>701000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>-11753000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-11249000.0</v>
       </c>
       <c r="BA42">
         <v>-11249000.0</v>
       </c>
       <c r="BB42">
+        <v>-11249000.0</v>
+      </c>
+      <c r="BC42">
         <v>-11172000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>-11067000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>-11142000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>-10695000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>-10462000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BH42">
         <v>2304000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BI42">
         <v>2089000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BJ42">
         <v>2205000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>2298000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>2654000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>2490000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>3023000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>3022000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>3020000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BQ42">
         <v>2892000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BR42">
         <v>3275000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BS42">
         <v>3447000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>4772000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>5042000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>6046000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>7311000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BX42">
         <v>9586000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BY42">
         <v>10315000.0</v>
       </c>
-      <c r="BY42">
+      <c r="BZ42">
         <v>11222000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CA42">
         <v>11861000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CB42">
         <v>12108000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CC42">
         <v>12398000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CD42">
         <v>12529000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CE42">
         <v>12675000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CF42">
         <v>12562000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12677000.0</v>
       </c>
       <c r="CG42">
         <v>12677000.0</v>
       </c>
       <c r="CH42">
         <v>12677000.0</v>
       </c>
       <c r="CI42">
         <v>12677000.0</v>
       </c>
       <c r="CJ42">
         <v>12677000.0</v>
       </c>
       <c r="CK42">
         <v>12677000.0</v>
       </c>
       <c r="CL42">
         <v>12677000.0</v>
       </c>
       <c r="CM42">
         <v>12677000.0</v>
       </c>
       <c r="CN42">
         <v>12677000.0</v>
       </c>
       <c r="CO42">
         <v>12677000.0</v>
       </c>
       <c r="CP42">
+        <v>12677000.0</v>
+      </c>
+      <c r="CQ42">
         <v>64979000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CR42">
         <v>65464000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CS42">
         <v>65661000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CT42">
         <v>57036000.0</v>
       </c>
-      <c r="CT42"/>
-      <c r="CU42">
+      <c r="CU42"/>
+      <c r="CV42">
         <v>61392000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CW42">
         <v>61762000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CX42">
         <v>53552000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CY42">
         <v>53559000.0</v>
       </c>
-      <c r="CY42">
+      <c r="CZ42">
         <v>53587000.0</v>
       </c>
-      <c r="CZ42">
+      <c r="DA42">
         <v>53592000.0</v>
       </c>
-      <c r="DA42">
+      <c r="DB42">
         <v>47765000.0</v>
       </c>
-      <c r="DB42">
+      <c r="DC42">
         <v>47993000.0</v>
       </c>
-      <c r="DC42"/>
       <c r="DD42"/>
       <c r="DE42"/>
+      <c r="DF42"/>
     </row>
-    <row r="43" spans="1:109">
+    <row r="43" spans="1:110">
       <c r="A43" t="s">
         <v>70</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -14493,85 +14616,84 @@
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
       <c r="DC43"/>
       <c r="DD43"/>
       <c r="DE43"/>
+      <c r="DF43"/>
     </row>
-    <row r="44" spans="1:109">
+    <row r="44" spans="1:110">
       <c r="A44" t="s">
         <v>71</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
-      <c r="AC44">
-[...1 lines deleted...]
-      </c>
+      <c r="AC44"/>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
@@ -14621,1561 +14743,1575 @@
       </c>
       <c r="BA44">
         <v>0.0</v>
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
-      <c r="BI44"/>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
       <c r="DC44"/>
       <c r="DD44"/>
       <c r="DE44"/>
+      <c r="DF44"/>
     </row>
-    <row r="45" spans="1:109">
+    <row r="45" spans="1:110">
       <c r="A45" t="s">
         <v>72</v>
       </c>
       <c r="B45"/>
-      <c r="C45"/>
+      <c r="C45">
+        <v>79728000.0</v>
+      </c>
       <c r="D45"/>
       <c r="E45"/>
-      <c r="F45">
+      <c r="F45"/>
+      <c r="G45">
         <v>79487000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>33814000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>34545000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>35016000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>78102000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>34767000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>32688000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>30244000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>28659000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>26484000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>26915000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>26703000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>27063000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>26776000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>26049000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>26120000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>26351000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>25990000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>26013000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>25205000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>22615000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>22117000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>21957000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>21980000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>21726000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>21473000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>20942000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>21222000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>21457000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>21356000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>21295000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>20872000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>20587000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>20107000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>20261000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>19997000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>20300000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>20293000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>19962000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>18540000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>18709000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>18452000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>18287000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>17722000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>17599000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>16680000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>16882000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>16883000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>16984000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>17035000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>17137000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>17101000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>17202000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>17247000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>15710000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>15975000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>16053000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>16076000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>16388000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>16559000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>16806000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>17037000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>17181000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>17220000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>17051000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BX45">
         <v>14742000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BY45">
         <v>14584000.0</v>
       </c>
-      <c r="BY45">
+      <c r="BZ45">
         <v>14602000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CA45">
         <v>14189000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CB45">
         <v>14314000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CC45">
         <v>14507000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CD45">
         <v>14657000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CE45">
         <v>14874000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CF45">
         <v>15044000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CG45">
         <v>15263000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CH45">
         <v>15426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15520000.0</v>
       </c>
       <c r="CI45">
         <v>15520000.0</v>
       </c>
       <c r="CJ45">
+        <v>15520000.0</v>
+      </c>
+      <c r="CK45">
         <v>15748000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CL45">
         <v>15782000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CM45">
         <v>15874000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CN45">
         <v>15906000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CO45">
         <v>16088000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CP45">
         <v>15975000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CQ45">
         <v>11342000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CR45">
         <v>11307000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CS45">
         <v>11511000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CT45">
         <v>11599000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CU45">
         <v>11432000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CV45">
         <v>11643000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CW45">
         <v>11108000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CX45">
         <v>11373000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CY45">
         <v>11556000.0</v>
       </c>
-      <c r="CY45">
+      <c r="CZ45">
         <v>12137000.0</v>
       </c>
-      <c r="CZ45">
+      <c r="DA45">
         <v>12473000.0</v>
       </c>
-      <c r="DA45">
+      <c r="DB45">
         <v>12743000.0</v>
       </c>
-      <c r="DB45">
+      <c r="DC45">
         <v>12707000.0</v>
       </c>
-      <c r="DC45"/>
       <c r="DD45"/>
       <c r="DE45"/>
+      <c r="DF45"/>
     </row>
-    <row r="46" spans="1:109">
+    <row r="46" spans="1:110">
       <c r="A46" t="s">
         <v>73</v>
       </c>
       <c r="B46">
+        <v>31534000.0</v>
+      </c>
+      <c r="C46">
         <v>31864000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>32321000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>32885000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>33163000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>33828000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>33814000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>34545000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>35016000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>35798000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>34767000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>32688000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>30244000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>28659000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>26484000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>26492000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>26653000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>26913000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>26476000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>26915000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>26703000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>27063000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>26776000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>26049000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>26120000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>26351000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>25990000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>26013000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>25205000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>22615000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>22117000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>21957000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>21980000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>21726000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>21473000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>20942000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>21222000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>21457000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>21356000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>21295000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>20872000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>20587000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>20107000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>20261000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>19997000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>20300000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>20293000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>19962000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>18540000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>18709000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>18452000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>18287000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>17722000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>17599000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>16680000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>16882000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>16883000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>16984000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>17035000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>17137000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>17101000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>17202000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>17247000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>15710000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>15975000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>16053000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>16076000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>16388000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>16559000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>16806000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>17037000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>17181000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>17220000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>17051000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BX46">
         <v>14742000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BY46">
         <v>14584000.0</v>
       </c>
-      <c r="BY46">
+      <c r="BZ46">
         <v>14602000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CA46">
         <v>14189000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CB46">
         <v>14314000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CC46">
         <v>14507000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CD46">
         <v>14657000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CE46">
         <v>14874000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CF46">
         <v>15044000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CG46">
         <v>15263000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CH46">
         <v>15426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15520000.0</v>
       </c>
       <c r="CI46">
         <v>15520000.0</v>
       </c>
       <c r="CJ46">
+        <v>15520000.0</v>
+      </c>
+      <c r="CK46">
         <v>15748000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CL46">
         <v>15782000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CM46">
         <v>15874000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CN46">
         <v>15906000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CO46">
         <v>16088000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CP46">
         <v>15975000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CQ46">
         <v>11342000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CR46">
         <v>11307000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CS46">
         <v>11511000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CT46">
         <v>11599000.0</v>
       </c>
-      <c r="CT46"/>
-      <c r="CU46">
+      <c r="CU46"/>
+      <c r="CV46">
         <v>11643000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CW46">
         <v>11108000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CX46">
         <v>11373000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CY46">
         <v>11556000.0</v>
       </c>
-      <c r="CY46">
+      <c r="CZ46">
         <v>12137000.0</v>
       </c>
-      <c r="CZ46">
+      <c r="DA46">
         <v>12473000.0</v>
       </c>
-      <c r="DA46">
+      <c r="DB46">
         <v>12743000.0</v>
       </c>
-      <c r="DB46">
+      <c r="DC46">
         <v>12707000.0</v>
       </c>
-      <c r="DC46"/>
       <c r="DD46"/>
       <c r="DE46"/>
+      <c r="DF46"/>
     </row>
-    <row r="47" spans="1:109">
+    <row r="47" spans="1:110">
       <c r="A47" t="s">
         <v>74</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>28679000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>28381000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>26484000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>26492000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>26653000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>26913000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>26476000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>26915000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>26703000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>27134000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>26982000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>26049000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>26120000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>26351000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>25990000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>26013000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>25715000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>23215000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>22834000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>22606000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>22631000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>22400000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>22088000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>21572000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>21996000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>22231000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>21356000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>22547000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>21933000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>21762000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>21240000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>21359000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>21095000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>21394000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>21557000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>19962000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>20384000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>20800000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>20813000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>20041000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>19948000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>17599000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>16680000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>16882000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>16883000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>16984000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>20890000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>20696000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>17101000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>17202000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>17247000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>15710000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>15975000.0</v>
       </c>
-      <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
       <c r="BZ47"/>
       <c r="CA47"/>
       <c r="CB47"/>
       <c r="CC47"/>
       <c r="CD47"/>
       <c r="CE47"/>
       <c r="CF47"/>
       <c r="CG47"/>
       <c r="CH47"/>
       <c r="CI47"/>
       <c r="CJ47"/>
       <c r="CK47"/>
       <c r="CL47"/>
       <c r="CM47"/>
       <c r="CN47"/>
       <c r="CO47"/>
       <c r="CP47"/>
       <c r="CQ47"/>
       <c r="CR47"/>
       <c r="CS47"/>
       <c r="CT47"/>
       <c r="CU47"/>
       <c r="CV47"/>
       <c r="CW47"/>
       <c r="CX47"/>
       <c r="CY47"/>
       <c r="CZ47"/>
       <c r="DA47"/>
       <c r="DB47"/>
       <c r="DC47"/>
       <c r="DD47"/>
       <c r="DE47"/>
+      <c r="DF47"/>
     </row>
-    <row r="48" spans="1:109">
+    <row r="48" spans="1:110">
       <c r="A48" t="s">
         <v>75</v>
       </c>
       <c r="B48">
+        <v>264607000.0</v>
+      </c>
+      <c r="C48">
         <v>257855000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>251181000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>244870000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>240079000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>235854000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>230465000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>226430000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>223648000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>221080000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>218510000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>216236000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>213012000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>212449000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>208051000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>200811000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>195057000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>189401000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>184181000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>179734000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>176617000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>173591000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>168381000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>165476000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>162416000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>160081000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>157126000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>153993000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>149466000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>147887000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>146072000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>142330000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>139483000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>136577000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>134320000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>131734000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>129655000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>127869000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>125723000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>123587000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>121664000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>120188000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>118422000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>116735000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>115143000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>113755000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>112059000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>110489000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>108898000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>107910000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>106589000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>105434000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>103862000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>102641000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>101048000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>99544000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>97889000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>96495000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>94502000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>93335000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>92657000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>91567000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>90275000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>88945000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>88452000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>88048000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>86703000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>86288000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>85739000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>84864000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>84388000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BU48">
         <v>83474000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BV48">
         <v>82209000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BW48">
         <v>81575000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BX48">
         <v>80412000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BY48">
         <v>79520000.0</v>
       </c>
-      <c r="BY48">
+      <c r="BZ48">
         <v>78343000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CA48">
         <v>77089000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CB48">
         <v>75830000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CC48">
         <v>74491000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CD48">
         <v>73301000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CE48">
         <v>71933000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CF48">
         <v>70667000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CG48">
         <v>69024000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CH48">
         <v>67404000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CI48">
         <v>65956000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CJ48">
         <v>64629000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CK48">
         <v>63073000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CL48">
         <v>61617000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CM48">
         <v>60196000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CN48">
         <v>58831000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CO48">
         <v>63259000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CP48">
         <v>60681000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CQ48">
         <v>36749000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CR48">
         <v>36089000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CS48">
         <v>32644000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CT48">
         <v>39561000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CU48">
         <v>36499000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CV48">
         <v>36063000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CW48">
         <v>32900000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CX48">
         <v>39568000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CY48">
         <v>36527000.0</v>
       </c>
-      <c r="CY48">
+      <c r="CZ48">
         <v>36189000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DA48">
         <v>33361000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DB48">
         <v>38754000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DC48">
         <v>36040000.0</v>
       </c>
-      <c r="DC48"/>
       <c r="DD48"/>
       <c r="DE48"/>
+      <c r="DF48"/>
     </row>
-    <row r="49" spans="1:109">
+    <row r="49" spans="1:110">
       <c r="A49" t="s">
         <v>76</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
-      <c r="M49">
+      <c r="M49"/>
+      <c r="N49">
         <v>213012000.0</v>
       </c>
-      <c r="N49">
+      <c r="O49">
         <v>212449000.0</v>
       </c>
-      <c r="O49">
+      <c r="P49">
         <v>208051000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>200811000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>195057000.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>189401000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>184181000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>179734000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>176617000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>173591000.0</v>
       </c>
-      <c r="W49">
+      <c r="X49">
         <v>168381000.0</v>
       </c>
-      <c r="X49">
+      <c r="Y49">
         <v>165476000.0</v>
       </c>
-      <c r="Y49">
+      <c r="Z49">
         <v>162416000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AA49">
         <v>160081000.0</v>
       </c>
-      <c r="AA49"/>
-      <c r="AB49">
+      <c r="AB49"/>
+      <c r="AC49">
         <v>153993000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AD49">
         <v>149466000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AE49">
         <v>147887000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AF49">
         <v>146072000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AG49">
         <v>142330000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AH49">
         <v>139483000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AI49">
         <v>136577000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AJ49">
         <v>134320000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AK49">
         <v>131734000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AL49">
         <v>129655000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AM49">
         <v>127869000.0</v>
       </c>
-      <c r="AM49">
-[...1 lines deleted...]
-      </c>
       <c r="AN49">
+        <v>0.0</v>
+      </c>
+      <c r="AO49">
         <v>123587000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AP49">
         <v>121664000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AQ49">
         <v>120188000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AR49">
         <v>118422000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AS49">
         <v>116735000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AT49">
         <v>115143000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AU49">
         <v>113755000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AV49">
         <v>112059000.0</v>
       </c>
-      <c r="AV49">
-[...1 lines deleted...]
-      </c>
       <c r="AW49">
+        <v>0.0</v>
+      </c>
+      <c r="AX49">
         <v>108898000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AY49">
         <v>107910000.0</v>
       </c>
-      <c r="AY49">
+      <c r="AZ49">
         <v>106589000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BA49">
         <v>105434000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BB49">
         <v>103862000.0</v>
       </c>
-      <c r="BB49">
-[...1 lines deleted...]
-      </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
+        <v>0.0</v>
+      </c>
+      <c r="BH49">
         <v>94502000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BI49">
         <v>93335000.0</v>
       </c>
-      <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
       <c r="DC49"/>
       <c r="DD49"/>
       <c r="DE49"/>
+      <c r="DF49"/>
     </row>
-    <row r="50" spans="1:109">
+    <row r="50" spans="1:110">
       <c r="A50" t="s">
         <v>77</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-      <c r="Z50">
+      <c r="Z50"/>
+      <c r="AA50">
         <v>16965000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>1698000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>1530000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>681000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>806000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>5819000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>5753000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>5271000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>32060000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>45550000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>50095000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AL50">
         <v>37961000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AM50">
         <v>37814000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AN50">
         <v>69487000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AO50">
         <v>85942000.0</v>
       </c>
-      <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>88815000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>55962000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
@@ -16194,948 +16330,958 @@
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
       <c r="DC50"/>
       <c r="DD50"/>
       <c r="DE50"/>
+      <c r="DF50"/>
     </row>
-    <row r="51" spans="1:109">
+    <row r="51" spans="1:110">
       <c r="A51" t="s">
         <v>78</v>
       </c>
       <c r="B51">
+        <v>268711000.0</v>
+      </c>
+      <c r="C51">
         <v>300028000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>245535000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>250882000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>307578000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>308092000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>325162000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>328079000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>319577000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>328670000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>331486000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>353029000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>229438000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>226277000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>202506000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>106472000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>106179000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>105127000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>64042000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>47750000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>47912000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>48100000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>47583000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>50036000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>55373000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>72879000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>54725000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>51634000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>50203000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>32181000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>32026000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>28898000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>28307000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>44495000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>45550000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>50095000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>37961000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>80324000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>69487000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>85942000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>79390000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>88815000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>61504000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>57983000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>51741000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>55962000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>62219000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>70066000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>58775000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>74256000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>68422000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>61828000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>56187000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>62912000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>66458000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>71102000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BF51">
         <v>66718000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BG51">
         <v>69102000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BH51">
         <v>74917000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>75711000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BJ51">
         <v>81900000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BK51">
         <v>81115000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BL51">
         <v>83555000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BM51">
         <v>86024000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>88424000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>77456000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>83134000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>79163000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>88595000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>93849000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>96378000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>51235000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>71422000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>73145000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BX51">
         <v>79234000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BY51">
         <v>67391000.0</v>
       </c>
-      <c r="BY51">
+      <c r="BZ51">
         <v>59563000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CA51">
         <v>58051000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CB51">
         <v>59807000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CC51">
         <v>70336000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CD51">
         <v>60194000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CE51">
         <v>56110000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CF51">
         <v>50732000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CG51">
         <v>45441000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CH51">
         <v>44357000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CI51">
         <v>44816000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CJ51">
         <v>44912000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CK51">
         <v>49583000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CL51">
         <v>46489000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CM51">
         <v>51693000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CN51">
         <v>56670000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CO51">
         <v>58268000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CP51">
         <v>51997000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CQ51">
         <v>98927000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CR51">
         <v>81948000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CS51">
         <v>81966000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CT51">
         <v>81984000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CU51">
         <v>82000000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CV51">
         <v>41009000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CW51">
         <v>41017000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CX51">
         <v>41025000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CY51">
         <v>82066000.0</v>
       </c>
-      <c r="CY51"/>
-      <c r="CZ51">
+      <c r="CZ51"/>
+      <c r="DA51">
         <v>62049000.0</v>
       </c>
-      <c r="DA51">
+      <c r="DB51">
         <v>41056000.0</v>
       </c>
-      <c r="DB51">
+      <c r="DC51">
         <v>82128000.0</v>
       </c>
-      <c r="DC51"/>
       <c r="DD51"/>
       <c r="DE51"/>
+      <c r="DF51"/>
     </row>
-    <row r="52" spans="1:109">
+    <row r="52" spans="1:110">
       <c r="A52" t="s">
         <v>79</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>14762000.0</v>
+      </c>
       <c r="C52">
+        <v>37718000.0</v>
+      </c>
+      <c r="D52">
         <v>22718000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>27562000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>27258000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>27218000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>27292000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>27218000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28218000.0</v>
       </c>
       <c r="J52">
         <v>28218000.0</v>
       </c>
       <c r="K52">
+        <v>28218000.0</v>
+      </c>
+      <c r="L52">
         <v>30527000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>51567000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>30496000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>54206000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>55802000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>71944000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>31680000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>30656000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>29601000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>29882000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>30072000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>30239000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>29859000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>30949000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>30585000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>48073000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>30056000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>27102000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>25521000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>32181000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>27026000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>23898000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>23307000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>39495000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>35550000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>40095000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>27961000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>70324000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>59487000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>75942000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>69390000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>78815000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>61504000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>57983000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>51741000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>55962000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>62219000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>70066000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>58775000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>69756000.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>61322000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>54728000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>49087000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>51312000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>54847000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>54474000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BF52">
         <v>50073000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>52440000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>53207000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>48946000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BJ52">
         <v>52080000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BK52">
         <v>51241000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BL52">
         <v>48556000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BM52">
         <v>42958000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>45291000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>43257000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>48730000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>44681000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>43036000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>48214000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>52946000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>51235000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>39699000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>41329000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BX52">
         <v>41941000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BY52">
         <v>44523000.0</v>
       </c>
-      <c r="BY52">
+      <c r="BZ52">
         <v>36512000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CA52">
         <v>34818000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CB52">
         <v>30844000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CC52">
         <v>40774000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CD52">
         <v>25436000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CE52">
         <v>21158000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CF52">
         <v>24809000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CG52">
         <v>23902000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CH52">
         <v>22604000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CI52">
         <v>22852000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CJ52">
         <v>21664000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CK52">
         <v>25698000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CL52">
         <v>22369000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CM52">
         <v>27319000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CN52">
         <v>29531000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CO52">
         <v>30339000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CP52">
         <v>23682000.0</v>
       </c>
-      <c r="CP52">
+      <c r="CQ52">
         <v>16997000.0</v>
       </c>
-      <c r="CQ52">
+      <c r="CR52">
         <v>40974000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CS52">
         <v>40983000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CT52">
         <v>40992000.0</v>
       </c>
-      <c r="CT52"/>
       <c r="CU52"/>
       <c r="CV52"/>
       <c r="CW52"/>
       <c r="CX52"/>
       <c r="CY52"/>
       <c r="CZ52"/>
       <c r="DA52"/>
       <c r="DB52"/>
       <c r="DC52"/>
       <c r="DD52"/>
       <c r="DE52"/>
+      <c r="DF52"/>
     </row>
-    <row r="53" spans="1:109">
+    <row r="53" spans="1:110">
       <c r="A53" t="s">
         <v>80</v>
       </c>
       <c r="B53">
-        <v>422072000.0</v>
+        <v>183123000.0</v>
       </c>
       <c r="C53">
+        <v>210711000.0</v>
+      </c>
+      <c r="D53">
         <v>155673000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>163002000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>191022000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>426556000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>404881000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>365209000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>347516000.0</v>
       </c>
-      <c r="J53">
+      <c r="K53">
         <v>358478000.0</v>
       </c>
-      <c r="K53">
+      <c r="L53">
         <v>348255000.0</v>
       </c>
-      <c r="L53">
+      <c r="M53">
         <v>363225000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>372975000.0</v>
       </c>
-      <c r="N53">
+      <c r="O53">
         <v>390789000.0</v>
       </c>
-      <c r="O53">
+      <c r="P53">
         <v>395485000.0</v>
       </c>
-      <c r="P53">
+      <c r="Q53">
         <v>399687000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>413996000.0</v>
       </c>
-      <c r="R53">
+      <c r="S53">
         <v>429931000.0</v>
       </c>
-      <c r="S53">
+      <c r="T53">
         <v>426717000.0</v>
       </c>
-      <c r="T53">
+      <c r="U53">
         <v>407500000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>352974000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>307812000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>259041000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>236292000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>204121000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>222293000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>190465000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>204415000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>174682000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>168447000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>183075000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>187036000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>192859000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>196398000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>192811000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>195582000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>206388000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>218527000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>224473000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>217063000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>226512000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>235115000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>244786000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>253607000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>246070000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>248492000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>253119000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>284628000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>307725000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>324509000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>337298000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>354474000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>360821000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BC53">
         <v>355905000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BD53">
         <v>288897000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BE53">
         <v>357150000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BF53">
         <v>345029000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BG53">
         <v>327519000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BH53">
         <v>316372000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BI53">
         <v>327666000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BJ53">
         <v>303472000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BK53">
         <v>287317000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BL53">
         <v>187282000.0</v>
       </c>
-      <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
-      <c r="BR53">
+      <c r="BR53"/>
+      <c r="BS53">
         <v>177661000.0</v>
       </c>
-      <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
       <c r="DC53"/>
       <c r="DD53"/>
       <c r="DE53"/>
+      <c r="DF53"/>
     </row>
-    <row r="54" spans="1:109">
+    <row r="54" spans="1:110">
       <c r="A54" t="s">
         <v>81</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
-      <c r="AC54">
-[...1 lines deleted...]
-      </c>
+      <c r="AC54"/>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
@@ -17185,1420 +17331,1435 @@
       </c>
       <c r="BA54">
         <v>0.0</v>
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
-      <c r="BI54"/>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
       <c r="DC54"/>
       <c r="DD54"/>
       <c r="DE54"/>
+      <c r="DF54"/>
     </row>
-    <row r="55" spans="1:109">
+    <row r="55" spans="1:110">
       <c r="A55" t="s">
         <v>82</v>
       </c>
       <c r="B55">
+        <v>3485569000.0</v>
+      </c>
+      <c r="C55">
         <v>3434382000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3390752000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3345763000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3388786000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3364723000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3389185000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3322633000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>3287554000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>3283229000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>3234680000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>3147443000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>3070075000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>3015351000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>2783760000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>2674716000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>2686145000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>2638300000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>2218983000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>2166865000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1993285000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>1909544000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>1826600000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>1784447000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>1655125000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>1607330000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>1574880000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>1530547000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>1465661000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>1116163000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>1108012000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>1105332000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>1123742000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>1107009000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>1090155000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>1066175000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>1067551000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>1055895000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>1044447000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>1021275000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>1009068000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>989068000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>957522000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>942563000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>951395000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>941213000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>925241000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>948228000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>964667000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>965938000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>928158000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>922333000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>949160000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>946660000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>920979000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>944056000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>944783000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>922993000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>907722000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>903432000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>923929000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>906363000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>900112000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>862122000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>870905000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>853860000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>825729000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>804445000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>830662000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>805729000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>790118000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>803771000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>792006000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>803974000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>720222000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BY55">
         <v>713573000.0</v>
       </c>
-      <c r="BY55">
+      <c r="BZ55">
         <v>731535000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CA55">
         <v>737096000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CB55">
         <v>708449000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CC55">
         <v>703984000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CD55">
         <v>712987000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CE55">
         <v>720945000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CF55">
         <v>702791000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CG55">
         <v>694047000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CH55">
         <v>699054000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CI55">
         <v>702513000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CJ55">
         <v>705491000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CK55">
         <v>712313000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CL55">
         <v>714649000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CM55">
         <v>705703000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CN55">
         <v>711804000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CO55">
         <v>724760000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CP55">
         <v>713972000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CQ55">
         <v>1021907000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CR55">
         <v>955225000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CS55">
         <v>930283000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CT55">
         <v>934356000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CU55">
         <v>970883000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CV55">
         <v>932588000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CW55">
         <v>915456000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CX55">
         <v>887300000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CY55">
         <v>905551000.0</v>
       </c>
-      <c r="CY55">
+      <c r="CZ55">
         <v>871383000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DA55">
         <v>861766000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DB55">
         <v>809602000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DC55">
         <v>819881000.0</v>
       </c>
-      <c r="DC55"/>
       <c r="DD55"/>
       <c r="DE55"/>
+      <c r="DF55"/>
     </row>
-    <row r="56" spans="1:109">
+    <row r="56" spans="1:110">
       <c r="A56" t="s">
         <v>83</v>
       </c>
       <c r="B56">
-        <v>519321000.0</v>
+        <v>357223000.0</v>
       </c>
       <c r="C56">
+        <v>309458000.0</v>
+      </c>
+      <c r="D56">
         <v>273619000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>252590000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>365626000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>603893000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>652180000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>561498000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>536792000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>502135000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>502955000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>436470000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>440190000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>478316000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>470352000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>476326000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>516791000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>576329000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>539592000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>519733000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>475518000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>410744000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>310093000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>295264000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>258834000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>276739000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>298207000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>317009000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>227931000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>209958000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>215876000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>222893000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>236227000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>233896000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>243665000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>226736000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>245230000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>245875000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>255369000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>239958000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>251717000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>256448000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>275138000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>274680000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>274595000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>270738000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>290864000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>324191000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>356319000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>342774000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>378169000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>395232000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>405594000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>393466000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>45956000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>50799000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>49658000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>359128000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>51828000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>41800000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>60742000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>28987000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>259150000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>76904000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>62159000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>28691000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>46465000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>41283000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>54436000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>38615000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>39835000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>21130000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>18308000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>42391000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BX56">
         <v>17727000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BY56">
         <v>15612000.0</v>
       </c>
-      <c r="BY56">
+      <c r="BZ56">
         <v>34451000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CA56">
         <v>23894000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CB56">
         <v>15958000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CC56">
         <v>32303000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CD56">
         <v>30496000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CE56">
         <v>22589000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CF56">
         <v>39624000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CG56">
         <v>34808000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CH56">
         <v>32658000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CI56">
         <v>24256000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CJ56">
         <v>31676000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CK56">
         <v>32624000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CL56">
         <v>35383000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CM56">
         <v>19535000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CN56">
         <v>34665000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CO56">
         <v>40542000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CP56">
         <v>40179000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CQ56">
         <v>96641000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CR56">
         <v>97296000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CS56">
         <v>77514000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CT56">
         <v>107079000.0</v>
       </c>
-      <c r="CT56"/>
-      <c r="CU56">
+      <c r="CU56"/>
+      <c r="CV56">
         <v>92746000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CW56">
         <v>90290000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CX56">
         <v>92992000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CY56">
         <v>87820000.0</v>
       </c>
-      <c r="CY56">
+      <c r="CZ56">
         <v>59323000.0</v>
       </c>
-      <c r="CZ56">
+      <c r="DA56">
         <v>50450000.0</v>
       </c>
-      <c r="DA56">
+      <c r="DB56">
         <v>41328000.0</v>
       </c>
-      <c r="DB56">
+      <c r="DC56">
         <v>56697000.0</v>
       </c>
-      <c r="DC56"/>
       <c r="DD56"/>
       <c r="DE56"/>
+      <c r="DF56"/>
     </row>
-    <row r="57" spans="1:109">
+    <row r="57" spans="1:110">
       <c r="A57" t="s">
         <v>84</v>
       </c>
-      <c r="B57"/>
+      <c r="B57">
+        <v>2827552000.0</v>
+      </c>
       <c r="C57">
+        <v>2771578000.0</v>
+      </c>
+      <c r="D57">
         <v>2774629000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2737891000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2727542000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2713983000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2715103000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2671283000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2652575000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2635681000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2605807000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>2520307000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>2565376000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>2542308000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>2356478000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>1256517000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1213366000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1157272000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1115916000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1898412000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>1726728000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>1642523000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>1565455000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>1525063000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>1393880000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>1352266000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>1322803000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>1281968000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>1224045000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>972876000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>963665000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>962756000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>983865000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>967872000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>947266000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>924940000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>929834000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>920318000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>907504000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>886387000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>876385000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>858971000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>838029000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>825671000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>834864000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>826720000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>813219000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>837695000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>856105000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>852821000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>813277000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>807943000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>831427000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>824821000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>799357000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>819585000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>822663000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>801240000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>782260000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>778091000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>798124000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>782086000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>768367000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>724883000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>734092000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>726077000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>698312000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>678948000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>693837000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>669547000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>657475000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>715393000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>662216000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>676717000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>587581000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BY57">
         <v>597291000.0</v>
       </c>
-      <c r="BY57">
+      <c r="BZ57">
         <v>619602000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CA57">
         <v>621001000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CB57">
         <v>587466000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CC57">
         <v>590215000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CD57">
         <v>594456000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CE57">
         <v>598299000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CF57">
         <v>594516000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CG57">
         <v>591235000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CH57">
         <v>598483000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CI57">
         <v>597772000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CJ57">
         <v>603962000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CK57">
         <v>613100000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CL57">
         <v>613800000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CM57">
         <v>603100000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CN57">
         <v>610997000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CO57">
         <v>617206000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CP57">
         <v>608824000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CQ57">
         <v>877377000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CR57">
         <v>842193000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CS57">
         <v>821069000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CT57">
         <v>827771000.0</v>
       </c>
-      <c r="CT57"/>
-      <c r="CU57">
+      <c r="CU57"/>
+      <c r="CV57">
         <v>780537000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CW57">
         <v>768786000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CX57">
         <v>743050000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CY57">
         <v>773635000.0</v>
       </c>
-      <c r="CY57">
+      <c r="CZ57">
         <v>732970000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DA57">
         <v>707279000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DB57">
         <v>678368000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DC57">
         <v>698616000.0</v>
       </c>
-      <c r="DC57"/>
       <c r="DD57"/>
       <c r="DE57"/>
+      <c r="DF57"/>
     </row>
-    <row r="58" spans="1:109">
+    <row r="58" spans="1:110">
       <c r="A58" t="s">
         <v>85</v>
       </c>
       <c r="B58">
+        <v>3109621000.0</v>
+      </c>
+      <c r="C58">
         <v>3063520000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>3028972000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>2994971000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>3044185000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>3029512000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>3053805000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>2999969000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>2969864000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>2966686000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>2931496000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>2842780000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>2764318000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>2717211000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>2503182000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>2393843000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>2399667000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>2341133000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1964237000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1916280000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1746457000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1660384000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1583179000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1544150000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>1418668000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1377072000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>1347472000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>1306500000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>1248727000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>972876000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>968665000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>967756000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>988865000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>972872000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>957266000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>934940000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>939834000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>930318000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>917504000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>896387000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>886385000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>868971000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>838029000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>825671000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>834864000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>826720000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>813219000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>837695000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>856105000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>857598000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>820377000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>815043000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>838527000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>836421000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>810968000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>836213000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>839308000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>817902000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>803970000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>804856000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>827944000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>811960000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>803366000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>767949000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>777225000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>760276000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>732716000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>713430000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>739396000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>715182000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>700907000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>715393000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>700972000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>714599000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>630575000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BY58">
         <v>625370000.0</v>
       </c>
-      <c r="BY58">
+      <c r="BZ58">
         <v>642653000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CA58">
         <v>649364000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CB58">
         <v>621861000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CC58">
         <v>619777000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CD58">
         <v>629214000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CE58">
         <v>638357000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CF58">
         <v>620439000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CG58">
         <v>612774000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CH58">
         <v>620236000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CI58">
         <v>623668000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CJ58">
         <v>627210000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CK58">
         <v>636985000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CL58">
         <v>637920000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CM58">
         <v>630847000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CN58">
         <v>638136000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CO58">
         <v>645135000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CP58">
         <v>637139000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CQ58">
         <v>918342000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CR58">
         <v>851303000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CS58">
         <v>829130000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CT58">
         <v>835282000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CU58">
         <v>870147000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CV58">
         <v>831301000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CW58">
         <v>818339000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CX58">
         <v>792169000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CY58">
         <v>814668000.0</v>
       </c>
-      <c r="CY58">
+      <c r="CZ58">
         <v>783783000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DA58">
         <v>778592000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DB58">
         <v>726956000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DC58">
         <v>739680000.0</v>
       </c>
-      <c r="DC58"/>
       <c r="DD58"/>
       <c r="DE58"/>
+      <c r="DF58"/>
     </row>
-    <row r="59" spans="1:109">
+    <row r="59" spans="1:110">
       <c r="A59" t="s">
         <v>86</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
-      <c r="AC59">
-[...1 lines deleted...]
-      </c>
+      <c r="AC59"/>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
@@ -18648,641 +18809,648 @@
       </c>
       <c r="BA59">
         <v>0.0</v>
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
-      <c r="BI59"/>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
       <c r="DC59"/>
       <c r="DD59"/>
       <c r="DE59"/>
+      <c r="DF59"/>
     </row>
-    <row r="60" spans="1:109">
+    <row r="60" spans="1:110">
       <c r="A60" t="s">
         <v>87</v>
       </c>
       <c r="B60">
+        <v>375948000.0</v>
+      </c>
+      <c r="C60">
         <v>370862000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>361780000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>350792000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>344601000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>335211000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>335380000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>322664000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>317690000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>316543000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>303184000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>304663000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>305757000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>298140000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>280578000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>280873000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>286478000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>297167000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>254746000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>250585000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>246828000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>249160000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>243421000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>240297000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>236457000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>230258000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>227408000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>224047000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>216934000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>143287000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>139347000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>137576000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>134877000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>134137000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>132889000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>131235000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>127717000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>125577000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>126943000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>124888000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>122683000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>120097000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>119493000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>116892000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>116531000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>114493000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>112022000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>110533000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>108562000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>108340000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>107781000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>107290000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>110633000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>110239000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>110011000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>107843000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>105475000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>105091000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>103752000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>98576000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>95985000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>94403000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>96746000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>94173000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>93680000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>93584000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>93013000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>91015000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>91266000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>90547000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>89211000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>88378000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>91034000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>89375000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>89647000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BY60">
         <v>88203000.0</v>
       </c>
-      <c r="BY60">
+      <c r="BZ60">
         <v>88882000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CA60">
         <v>87732000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CB60">
         <v>86588000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CC60">
         <v>84207000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CD60">
         <v>83773000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CE60">
         <v>82588000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CF60">
         <v>82352000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CG60">
         <v>81273000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CH60">
         <v>78818000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CI60">
         <v>78845000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CJ60">
         <v>78281000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CK60">
         <v>75328000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CL60">
         <v>76729000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CM60">
         <v>74856000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CN60">
         <v>73668000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CO60">
         <v>79625000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CP60">
         <v>76833000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CQ60">
         <v>103565000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CR60">
         <v>103922000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CS60">
         <v>101153000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CT60">
         <v>99074000.0</v>
       </c>
-      <c r="CT60"/>
-      <c r="CU60">
+      <c r="CU60"/>
+      <c r="CV60">
         <v>101287000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CW60">
         <v>97117000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CX60">
         <v>95131000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CY60">
         <v>90883000.0</v>
       </c>
-      <c r="CY60">
+      <c r="CZ60">
         <v>87600000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DA60">
         <v>83174000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DB60">
         <v>82646000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DC60">
         <v>80201000.0</v>
       </c>
-      <c r="DC60"/>
       <c r="DD60"/>
       <c r="DE60"/>
+      <c r="DF60"/>
     </row>
-    <row r="61" spans="1:109">
+    <row r="61" spans="1:110">
       <c r="A61" t="s">
         <v>88</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
-      <c r="M61">
+      <c r="M61"/>
+      <c r="N61">
         <v>-11310000.0</v>
       </c>
-      <c r="N61">
+      <c r="O61">
         <v>-11573000.0</v>
       </c>
-      <c r="O61">
+      <c r="P61">
         <v>-11547000.0</v>
       </c>
-      <c r="P61">
+      <c r="Q61">
         <v>-11822000.0</v>
       </c>
-      <c r="Q61">
+      <c r="R61">
         <v>-11739000.0</v>
       </c>
-      <c r="R61">
+      <c r="S61">
         <v>-11724000.0</v>
       </c>
-      <c r="S61">
+      <c r="T61">
         <v>-11718000.0</v>
       </c>
-      <c r="T61">
+      <c r="U61">
         <v>-12172000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-11962000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-11932000.0</v>
       </c>
-      <c r="W61">
+      <c r="X61">
         <v>-12397000.0</v>
       </c>
-      <c r="X61">
+      <c r="Y61">
         <v>-12668000.0</v>
       </c>
-      <c r="Y61">
+      <c r="Z61">
         <v>-12636000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-12456000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-12453000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-12707000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-12680000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12409000.0</v>
       </c>
       <c r="AE61">
         <v>-12409000.0</v>
       </c>
       <c r="AF61">
+        <v>-12409000.0</v>
+      </c>
+      <c r="AG61">
         <v>-12186000.0</v>
       </c>
-      <c r="AG61">
+      <c r="AH61">
         <v>-12158000.0</v>
       </c>
-      <c r="AH61">
+      <c r="AI61">
         <v>-12160000.0</v>
       </c>
-      <c r="AI61">
+      <c r="AJ61">
         <v>-12126000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12267000.0</v>
       </c>
       <c r="AK61">
         <v>-12267000.0</v>
       </c>
       <c r="AL61">
         <v>-12267000.0</v>
       </c>
       <c r="AM61">
+        <v>-12267000.0</v>
+      </c>
+      <c r="AN61">
         <v>-12251000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-12583000.0</v>
       </c>
       <c r="AO61">
         <v>-12583000.0</v>
       </c>
       <c r="AP61">
+        <v>-12583000.0</v>
+      </c>
+      <c r="AQ61">
         <v>-12389000.0</v>
       </c>
-      <c r="AQ61">
+      <c r="AR61">
         <v>-13047000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-13165000.0</v>
       </c>
       <c r="AS61">
         <v>-13165000.0</v>
       </c>
       <c r="AT61">
+        <v>-13165000.0</v>
+      </c>
+      <c r="AU61">
         <v>-11928000.0</v>
       </c>
-      <c r="AU61">
+      <c r="AV61">
         <v>-11916000.0</v>
       </c>
-      <c r="AV61">
+      <c r="AW61">
         <v>-12190000.0</v>
       </c>
-      <c r="AW61">
+      <c r="AX61">
         <v>-11714000.0</v>
       </c>
-      <c r="AX61">
+      <c r="AY61">
         <v>-11611000.0</v>
       </c>
-      <c r="AY61">
+      <c r="AZ61">
         <v>-11108000.0</v>
       </c>
-      <c r="AZ61">
+      <c r="BA61">
         <v>-10677000.0</v>
       </c>
-      <c r="BA61">
+      <c r="BB61">
         <v>-10674000.0</v>
       </c>
-      <c r="BB61">
+      <c r="BC61">
         <v>-10588000.0</v>
       </c>
-      <c r="BC61">
+      <c r="BD61">
         <v>-10483000.0</v>
       </c>
-      <c r="BD61">
+      <c r="BE61">
         <v>-10590000.0</v>
       </c>
-      <c r="BE61">
+      <c r="BF61">
         <v>-10134000.0</v>
       </c>
-      <c r="BF61">
+      <c r="BG61">
         <v>-9898000.0</v>
       </c>
-      <c r="BG61">
+      <c r="BH61">
         <v>-9809000.0</v>
       </c>
-      <c r="BH61">
+      <c r="BI61">
         <v>-10028000.0</v>
       </c>
-      <c r="BI61">
+      <c r="BJ61">
         <v>-9892000.0</v>
       </c>
-      <c r="BJ61">
+      <c r="BK61">
         <v>-9799000.0</v>
       </c>
-      <c r="BK61">
+      <c r="BL61">
         <v>-9441000.0</v>
       </c>
-      <c r="BL61">
+      <c r="BM61">
         <v>-9616000.0</v>
       </c>
-      <c r="BM61">
+      <c r="BN61">
         <v>-9083000.0</v>
       </c>
-      <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
       <c r="DC61"/>
       <c r="DD61"/>
       <c r="DE61"/>
+      <c r="DF61"/>
     </row>
-    <row r="62" spans="1:109">
+    <row r="62" spans="1:110">
       <c r="A62" t="s">
         <v>89</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -19350,50 +19518,51 @@
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
       <c r="DC62"/>
       <c r="DD62"/>
       <c r="DE62"/>
+      <c r="DF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -19474,51 +19643,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>71341999.0</v>
       </c>
       <c r="C2">
         <v>77933000.0</v>
       </c>
       <c r="D2">
         <v>60155000.0</v>
       </c>
       <c r="E2">
         <v>18962000.0</v>
       </c>
       <c r="F2">
         <v>10786000.0</v>
       </c>
       <c r="G2">
         <v>17374000.0</v>
       </c>
       <c r="H2">
         <v>15897000.0</v>
       </c>
       <c r="I2">
         <v>6896000.0</v>
       </c>
@@ -19563,51 +19732,51 @@
       </c>
       <c r="W2">
         <v>12106000.0</v>
       </c>
       <c r="X2">
         <v>21186000.0</v>
       </c>
       <c r="Y2">
         <v>18522000.0</v>
       </c>
       <c r="Z2">
         <v>24280000.0</v>
       </c>
       <c r="AA2">
         <v>27557000.0</v>
       </c>
       <c r="AB2">
         <v>20562000.0</v>
       </c>
       <c r="AC2">
         <v>18828000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3"/>
       <c r="C3">
         <v>6372000.0</v>
       </c>
       <c r="D3">
         <v>5774000.0</v>
       </c>
       <c r="E3">
         <v>4018000.0</v>
       </c>
       <c r="F3">
         <v>4990000.0</v>
       </c>
       <c r="G3">
         <v>4298000.0</v>
       </c>
       <c r="H3">
         <v>3521000.0</v>
       </c>
       <c r="I3">
         <v>2242000.0</v>
       </c>
       <c r="J3">
         <v>2149000.0</v>
@@ -19650,92 +19819,92 @@
       </c>
       <c r="W3">
         <v>1474000.0</v>
       </c>
       <c r="X3">
         <v>1939000.0</v>
       </c>
       <c r="Y3">
         <v>1584000.0</v>
       </c>
       <c r="Z3">
         <v>1592000.0</v>
       </c>
       <c r="AA3">
         <v>1760000.0</v>
       </c>
       <c r="AB3">
         <v>1770000.0</v>
       </c>
       <c r="AC3">
         <v>1637000.0</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
       <c r="C5">
         <v>32573000.0</v>
       </c>
       <c r="D5">
         <v>28354000.0</v>
       </c>
       <c r="E5">
         <v>40475000.0</v>
       </c>
       <c r="F5">
         <v>29497000.0</v>
       </c>
       <c r="G5">
         <v>25206000.0</v>
       </c>
       <c r="H5">
         <v>22762000.0</v>
       </c>
       <c r="I5">
         <v>18250000.0</v>
       </c>
       <c r="J5">
         <v>17903000.0</v>
@@ -19778,51 +19947,51 @@
       </c>
       <c r="W5">
         <v>11803000.0</v>
       </c>
       <c r="X5">
         <v>10085000.0</v>
       </c>
       <c r="Y5">
         <v>20473000.0</v>
       </c>
       <c r="Z5">
         <v>20138000.0</v>
       </c>
       <c r="AA5">
         <v>17670000.0</v>
       </c>
       <c r="AB5">
         <v>14130000.0</v>
       </c>
       <c r="AC5">
         <v>12090000.0</v>
       </c>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>42525000.0</v>
       </c>
       <c r="C6">
         <v>38945000.0</v>
       </c>
       <c r="D6">
         <v>34128000.0</v>
       </c>
       <c r="E6">
         <v>44493000.0</v>
       </c>
       <c r="F6">
         <v>34487000.0</v>
       </c>
       <c r="G6">
         <v>29504000.0</v>
       </c>
       <c r="H6">
         <v>26283000.0</v>
       </c>
       <c r="I6">
         <v>20492000.0</v>
       </c>
@@ -19867,133 +20036,133 @@
       </c>
       <c r="W6">
         <v>13277000.0</v>
       </c>
       <c r="X6">
         <v>12024000.0</v>
       </c>
       <c r="Y6">
         <v>22057000.0</v>
       </c>
       <c r="Z6">
         <v>21730000.0</v>
       </c>
       <c r="AA6">
         <v>19430000.0</v>
       </c>
       <c r="AB6">
         <v>15900000.0</v>
       </c>
       <c r="AC6">
         <v>13727000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>8000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>117753000.0</v>
       </c>
       <c r="C9">
         <v>98630000.0</v>
       </c>
       <c r="D9">
         <v>91892000.0</v>
       </c>
       <c r="E9">
         <v>94696000.0</v>
       </c>
       <c r="F9">
         <v>81383000.0</v>
       </c>
       <c r="G9">
         <v>67885000.0</v>
       </c>
       <c r="H9">
         <v>62433000.0</v>
       </c>
       <c r="I9">
         <v>49013000.0</v>
       </c>
@@ -20038,51 +20207,51 @@
       </c>
       <c r="W9">
         <v>30671000.0</v>
       </c>
       <c r="X9">
         <v>27906000.0</v>
       </c>
       <c r="Y9">
         <v>13866000.0</v>
       </c>
       <c r="Z9">
         <v>8374000.0</v>
       </c>
       <c r="AA9">
         <v>6648000.0</v>
       </c>
       <c r="AB9">
         <v>5658000.0</v>
       </c>
       <c r="AC9">
         <v>5819000.0</v>
       </c>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>42525000.0</v>
       </c>
       <c r="C10">
         <v>32573000.0</v>
       </c>
       <c r="D10">
         <v>28354000.0</v>
       </c>
       <c r="E10">
         <v>40475000.0</v>
       </c>
       <c r="F10">
         <v>29497000.0</v>
       </c>
       <c r="G10">
         <v>25206000.0</v>
       </c>
       <c r="H10">
         <v>22762000.0</v>
       </c>
       <c r="I10">
         <v>18250000.0</v>
       </c>
@@ -20127,51 +20296,51 @@
       </c>
       <c r="W10">
         <v>11803000.0</v>
       </c>
       <c r="X10">
         <v>10085000.0</v>
       </c>
       <c r="Y10">
         <v>20473000.0</v>
       </c>
       <c r="Z10">
         <v>20138000.0</v>
       </c>
       <c r="AA10">
         <v>17670000.0</v>
       </c>
       <c r="AB10">
         <v>14130000.0</v>
       </c>
       <c r="AC10">
         <v>12090000.0</v>
       </c>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11">
         <v>9216000.0</v>
       </c>
       <c r="C11">
         <v>6635000.0</v>
       </c>
       <c r="D11">
         <v>5567000.0</v>
       </c>
       <c r="E11">
         <v>7960000.0</v>
       </c>
       <c r="F11">
         <v>6002000.0</v>
       </c>
       <c r="G11">
         <v>5111000.0</v>
       </c>
       <c r="H11">
         <v>4360000.0</v>
       </c>
       <c r="I11">
         <v>3301000.0</v>
       </c>
@@ -20216,51 +20385,51 @@
       </c>
       <c r="W11">
         <v>3573000.0</v>
       </c>
       <c r="X11">
         <v>2459000.0</v>
       </c>
       <c r="Y11">
         <v>7054000.0</v>
       </c>
       <c r="Z11">
         <v>7821000.0</v>
       </c>
       <c r="AA11">
         <v>6650000.0</v>
       </c>
       <c r="AB11">
         <v>4914000.0</v>
       </c>
       <c r="AC11">
         <v>4030000.0</v>
       </c>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
         <v>69252000.0</v>
       </c>
       <c r="C12">
         <v>77660000.0</v>
       </c>
       <c r="D12">
         <v>58411000.0</v>
       </c>
       <c r="E12">
         <v>14362000.0</v>
       </c>
       <c r="F12">
         <v>7342000.0</v>
       </c>
       <c r="G12">
         <v>10393000.0</v>
       </c>
       <c r="H12">
         <v>14759000.0</v>
       </c>
       <c r="I12">
         <v>6572000.0</v>
       </c>
@@ -20305,53 +20474,55 @@
       </c>
       <c r="W12">
         <v>11222000.0</v>
       </c>
       <c r="X12">
         <v>14283000.0</v>
       </c>
       <c r="Y12">
         <v>13596000.0</v>
       </c>
       <c r="Z12">
         <v>23280000.0</v>
       </c>
       <c r="AA12">
         <v>24757000.0</v>
       </c>
       <c r="AB12">
         <v>18862000.0</v>
       </c>
       <c r="AC12">
         <v>17428000.0</v>
       </c>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>172336000.0</v>
+      </c>
       <c r="C13">
         <v>162211000.0</v>
       </c>
       <c r="D13">
         <v>130387000.0</v>
       </c>
       <c r="E13">
         <v>100831000.0</v>
       </c>
       <c r="F13">
         <v>76666000.0</v>
       </c>
       <c r="G13">
         <v>70027000.0</v>
       </c>
       <c r="H13">
         <v>68013000.0</v>
       </c>
       <c r="I13">
         <v>46209000.0</v>
       </c>
       <c r="J13">
         <v>41061000.0</v>
       </c>
       <c r="K13">
@@ -20360,92 +20531,92 @@
       <c r="L13">
         <v>33650000.0</v>
       </c>
       <c r="M13">
         <v>33453000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14">
         <v>0.0</v>
       </c>
       <c r="J14">
         <v>0.0</v>
       </c>
       <c r="K14">
         <v>0.0</v>
       </c>
       <c r="L14">
         <v>0.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
         <v>33309000.0</v>
       </c>
       <c r="C15">
         <v>25938000.0</v>
       </c>
       <c r="D15">
         <v>22787000.0</v>
       </c>
       <c r="E15">
         <v>32515000.0</v>
       </c>
       <c r="F15">
         <v>23495000.0</v>
       </c>
       <c r="G15">
         <v>20095000.0</v>
       </c>
       <c r="H15">
         <v>18402000.0</v>
       </c>
       <c r="I15">
         <v>14949000.0</v>
       </c>
@@ -20490,51 +20661,51 @@
       </c>
       <c r="W15">
         <v>8230000.0</v>
       </c>
       <c r="X15">
         <v>7626000.0</v>
       </c>
       <c r="Y15">
         <v>13419000.0</v>
       </c>
       <c r="Z15">
         <v>12317000.0</v>
       </c>
       <c r="AA15">
         <v>11020000.0</v>
       </c>
       <c r="AB15">
         <v>9216000.0</v>
       </c>
       <c r="AC15">
         <v>8060000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>32515000.0</v>
       </c>
       <c r="F16">
         <v>23495000.0</v>
       </c>
       <c r="G16">
         <v>20095000.0</v>
       </c>
       <c r="H16">
         <v>18264000.0</v>
       </c>
       <c r="I16">
         <v>14799000.0</v>
       </c>
       <c r="J16">
         <v>12598000.0</v>
       </c>
       <c r="K16">
         <v>11563000.0</v>
       </c>
@@ -20549,53 +20720,55 @@
       </c>
       <c r="O16">
         <v>9788000.0</v>
       </c>
       <c r="P16">
         <v>8514000.0</v>
       </c>
       <c r="Q16">
         <v>6981000.0</v>
       </c>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>33309000.0</v>
+      </c>
       <c r="C17">
         <v>25938000.0</v>
       </c>
       <c r="D17">
         <v>24432000.0</v>
       </c>
       <c r="E17">
         <v>32515000.0</v>
       </c>
       <c r="F17">
         <v>23495000.0</v>
       </c>
       <c r="G17">
         <v>20095000.0</v>
       </c>
       <c r="H17">
         <v>18402000.0</v>
       </c>
       <c r="I17">
         <v>14949000.0</v>
       </c>
       <c r="J17">
         <v>12720000.0</v>
       </c>
       <c r="K17">
@@ -20606,53 +20779,55 @@
       </c>
       <c r="M17">
         <v>9646000.0</v>
       </c>
       <c r="N17">
         <v>9007000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>103084000.0</v>
+      </c>
       <c r="C18">
         <v>84551000.0</v>
       </c>
       <c r="D18">
         <v>83376000.0</v>
       </c>
       <c r="E18">
         <v>86469000.0</v>
       </c>
       <c r="F18">
         <v>69324000.0</v>
       </c>
       <c r="G18">
         <v>59634000.0</v>
       </c>
       <c r="H18">
         <v>53254000.0</v>
       </c>
       <c r="I18">
         <v>39637000.0</v>
       </c>
       <c r="J18">
         <v>35934000.0</v>
       </c>
       <c r="K18">
@@ -20661,125 +20836,125 @@
       <c r="L18">
         <v>30063000.0</v>
       </c>
       <c r="M18">
         <v>29737000.0</v>
       </c>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>42525000.0</v>
       </c>
       <c r="C21">
         <v>32573000.0</v>
       </c>
       <c r="D21">
         <v>28354000.0</v>
       </c>
       <c r="E21">
         <v>40475000.0</v>
       </c>
       <c r="F21">
         <v>29497000.0</v>
       </c>
       <c r="G21">
         <v>25206000.0</v>
       </c>
       <c r="H21">
         <v>22762000.0</v>
       </c>
       <c r="I21">
         <v>18250000.0</v>
       </c>
@@ -20824,92 +20999,92 @@
       </c>
       <c r="W21">
         <v>11803000.0</v>
       </c>
       <c r="X21">
         <v>10085000.0</v>
       </c>
       <c r="Y21">
         <v>20473000.0</v>
       </c>
       <c r="Z21">
         <v>20138000.0</v>
       </c>
       <c r="AA21">
         <v>17670000.0</v>
       </c>
       <c r="AB21">
         <v>14130000.0</v>
       </c>
       <c r="AC21">
         <v>12090000.0</v>
       </c>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>146569999.0</v>
       </c>
       <c r="C23">
         <v>143990000.0</v>
       </c>
       <c r="D23">
         <v>123693000.0</v>
       </c>
       <c r="E23">
         <v>73183000.0</v>
       </c>
       <c r="F23">
         <v>62672000.0</v>
       </c>
       <c r="G23">
         <v>60053000.0</v>
       </c>
       <c r="H23">
         <v>55568000.0</v>
       </c>
       <c r="I23">
         <v>37659000.0</v>
       </c>
@@ -20954,182 +21129,184 @@
       </c>
       <c r="W23">
         <v>30974000.0</v>
       </c>
       <c r="X23">
         <v>39007000.0</v>
       </c>
       <c r="Y23">
         <v>11915000.0</v>
       </c>
       <c r="Z23">
         <v>12516000.0</v>
       </c>
       <c r="AA23">
         <v>16535000.0</v>
       </c>
       <c r="AB23">
         <v>12090000.0</v>
       </c>
       <c r="AC23">
         <v>12557000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>6988000.0</v>
+      </c>
       <c r="C25">
         <v>6372000.0</v>
       </c>
       <c r="D25">
         <v>5496000.0</v>
       </c>
       <c r="E25">
         <v>145000.0</v>
       </c>
       <c r="F25">
         <v>1580000.0</v>
       </c>
       <c r="G25">
         <v>4298000.0</v>
       </c>
       <c r="H25">
         <v>3521000.0</v>
       </c>
       <c r="I25">
         <v>2248000.0</v>
       </c>
       <c r="J25">
         <v>2211000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27">
         <v>2199000.0</v>
       </c>
       <c r="C27">
         <v>2144000.0</v>
       </c>
       <c r="D27">
         <v>2606000.0</v>
       </c>
       <c r="E27">
         <v>1646000.0</v>
       </c>
       <c r="F27">
         <v>1436000.0</v>
       </c>
       <c r="G27">
         <v>1332000.0</v>
       </c>
       <c r="H27">
         <v>1569000.0</v>
       </c>
       <c r="I27">
         <v>887000.0</v>
       </c>
@@ -21138,51 +21315,51 @@
       </c>
       <c r="K27">
         <v>727000.0</v>
       </c>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
         <v>7866000.0</v>
       </c>
       <c r="C28">
         <v>46240000.0</v>
       </c>
       <c r="D28">
         <v>42790000.0</v>
       </c>
       <c r="E28">
         <v>36389000.0</v>
       </c>
       <c r="F28">
         <v>36754000.0</v>
       </c>
       <c r="G28">
         <v>30820000.0</v>
       </c>
       <c r="H28">
         <v>28321000.0</v>
       </c>
       <c r="I28">
         <v>22445000.0</v>
       </c>
@@ -21227,53 +21404,55 @@
       </c>
       <c r="W28">
         <v>10222000.0</v>
       </c>
       <c r="X28">
         <v>9248000.0</v>
       </c>
       <c r="Y28">
         <v>17796000.0</v>
       </c>
       <c r="Z28">
         <v>16986000.0</v>
       </c>
       <c r="AA28">
         <v>16235000.0</v>
       </c>
       <c r="AB28">
         <v>15351000.0</v>
       </c>
       <c r="AC28">
         <v>14493000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>9216000.0</v>
+      </c>
       <c r="C29">
         <v>6635000.0</v>
       </c>
       <c r="D29">
         <v>5941000.0</v>
       </c>
       <c r="E29">
         <v>7960000.0</v>
       </c>
       <c r="F29">
         <v>6002000.0</v>
       </c>
       <c r="G29">
         <v>5111000.0</v>
       </c>
       <c r="H29">
         <v>4232000.0</v>
       </c>
       <c r="I29">
         <v>3227000.0</v>
       </c>
       <c r="J29">
         <v>5183000.0</v>
       </c>
       <c r="K29">
@@ -21282,51 +21461,51 @@
       <c r="L29">
         <v>3819000.0</v>
       </c>
       <c r="M29">
         <v>3871000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>75228000.0</v>
       </c>
       <c r="C30">
         <v>66057000.0</v>
       </c>
       <c r="D30">
         <v>63538000.0</v>
       </c>
       <c r="E30">
         <v>54221000.0</v>
       </c>
       <c r="F30">
         <v>51886000.0</v>
       </c>
       <c r="G30">
         <v>42679000.0</v>
       </c>
       <c r="H30">
         <v>39671000.0</v>
       </c>
       <c r="I30">
         <v>30763000.0</v>
       </c>
@@ -21371,51 +21550,51 @@
       </c>
       <c r="W30">
         <v>18868000.0</v>
       </c>
       <c r="X30">
         <v>17821000.0</v>
       </c>
       <c r="Y30">
         <v>-6607000.0</v>
       </c>
       <c r="Z30">
         <v>-11764000.0</v>
       </c>
       <c r="AA30">
         <v>-11022000.0</v>
       </c>
       <c r="AB30">
         <v>-8472000.0</v>
       </c>
       <c r="AC30">
         <v>-6271000.0</v>
       </c>
     </row>
     <row r="31" spans="1:29">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31"/>
       <c r="C31">
         <v>149178000.0</v>
       </c>
       <c r="D31">
         <v>28354000.0</v>
       </c>
       <c r="E31">
         <v>-18235000.0</v>
       </c>
       <c r="F31">
         <v>-743300.0</v>
       </c>
       <c r="G31">
         <v>25206000.0</v>
       </c>
       <c r="H31">
         <v>22762000.0</v>
       </c>
       <c r="I31">
         <v>-3832100.0</v>
       </c>
       <c r="J31">
         <v>17903000.0</v>
@@ -21458,51 +21637,51 @@
       </c>
       <c r="W31">
         <v>-1474000.0</v>
       </c>
       <c r="X31">
         <v>10085000.0</v>
       </c>
       <c r="Y31">
         <v>20473000.0</v>
       </c>
       <c r="Z31">
         <v>20138000.0</v>
       </c>
       <c r="AA31">
         <v>17670000.0</v>
       </c>
       <c r="AB31">
         <v>14130000.0</v>
       </c>
       <c r="AC31">
         <v>12090000.0</v>
       </c>
     </row>
     <row r="32" spans="1:29">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
         <v>189094999.0</v>
       </c>
       <c r="C32">
         <v>176563000.0</v>
       </c>
       <c r="D32">
         <v>152047000.0</v>
       </c>
       <c r="E32">
         <v>113658000.0</v>
       </c>
       <c r="F32">
         <v>92169000.0</v>
       </c>
       <c r="G32">
         <v>85259000.0</v>
       </c>
       <c r="H32">
         <v>78330000.0</v>
       </c>
       <c r="I32">
         <v>55909000.0</v>
       </c>
@@ -21566,1081 +21745,1086 @@
       <c r="AC32">
         <v>24647000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE32"/>
+  <dimension ref="A1:DF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>16162000.0</v>
+      </c>
+      <c r="C2">
         <v>17361000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>17868000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>18469000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>17644000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>19247000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>20327000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>20378000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>17981000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>18802000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>17081000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>13273000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>10999000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>7690000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>4901000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>3675000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>2696000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>2832000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>2331000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2195000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3428000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>4010000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>4256000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>4267000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>4841000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>4541000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>4359000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>3882000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3115000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1922000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1812000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1659000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1503000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1387000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1432000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1278000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1252000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1278000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1407000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1386000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>1273000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>1008000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1178000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>1054000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>972000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>944000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>1177000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1414000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1372000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1334000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1432000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1296000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1400000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>1737000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1768000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>1731000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>1752000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>2028000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>2084000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>2766000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>2993000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>2907000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>3877000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>4794000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>4610000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>3486000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>4654000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>4506000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>4133000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>5062000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4465000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>4839000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>5563000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6026000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>5886000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>5524000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>5156000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>5061000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>5489000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>4400000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>4110000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>3955000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>3090000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>2954000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>3114000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>2881000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>2909000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>3133000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>3184000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>4516000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>4036000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>4633000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>8001000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>6997000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>3718000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>3723000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>4084000.0</v>
       </c>
-      <c r="CT2"/>
-      <c r="CU2">
+      <c r="CU2"/>
+      <c r="CV2">
         <v>6001000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>6305000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>6695000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>8116000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>7321000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>6400000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>5720000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>5297000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>5252000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>5165000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>4849000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B3"/>
-      <c r="C3">
+      <c r="C3"/>
+      <c r="D3">
         <v>2059000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1663000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1558000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1412000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>1737000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1620000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>1603000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1424000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1471000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1441000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>1438000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>1146000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>910000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>997000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>965000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1033000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1204000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>1398000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1355000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>975000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1161000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>1193000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>969000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>666000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>994000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>948000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>913000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>447000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>613000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>608000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>575000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>316000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>583000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>692000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>620000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>541000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>581000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>547000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>537000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>368000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>570000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>573000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>551000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>408000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>584000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>562000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>563000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>434000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>473000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>503000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>519000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>552000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>577000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>544000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>561000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>503000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>430000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>505000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>507000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>451000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>652000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>477000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>486000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>210000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>563000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>777000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>711000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>762000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>-15000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>569000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>343000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="BX3">
         <v>334000.0</v>
       </c>
       <c r="BY3">
+        <v>334000.0</v>
+      </c>
+      <c r="BZ3">
         <v>325000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>207000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>353000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>387000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>423000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>-241000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>535000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>575000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>591000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>-507000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>629000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>682000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>670000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>463000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>380000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>939000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>157000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>374000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>388000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>415000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>407000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>420000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>415000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>370000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>387000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>419000.0</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>444000.0</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>452000.0</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>445000.0</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>447000.0</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>448000.0</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>441000.0</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
-      <c r="AC4">
-[...1 lines deleted...]
-      </c>
+      <c r="AC4"/>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
@@ -22705,783 +22889,788 @@
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
       <c r="BJ4">
         <v>0.0</v>
       </c>
       <c r="BK4">
         <v>0.0</v>
       </c>
       <c r="BL4">
         <v>0.0</v>
       </c>
       <c r="BM4">
         <v>0.0</v>
       </c>
-      <c r="BN4"/>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B5"/>
-      <c r="C5">
+      <c r="C5"/>
+      <c r="D5">
         <v>11234000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>9698000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>8760000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>10527000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>8109000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>7159000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>6778000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>6875000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>5898000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>7532000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>8049000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>8894000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>11207000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>10321000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10053000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>9682000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>7544000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>6302000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>5969000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>8754000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>5697000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5965000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>5077000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5825000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5208000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>7670000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3931000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4029000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>4498000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5046000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>4603000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>5019000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>4381000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>4521000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>3982000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>4501000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>4176000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>4228000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3415000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>3821000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>3581000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>3553000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>3204000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>3775000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>3476000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>3436000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>2832000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>3151000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>2856000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>3511000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>3084000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>3532000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>3388000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>3558000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>3214000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>3987000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>2800000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>2193000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>2427000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>3019000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>3018000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>1740000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>1587000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>3091000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>1690000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>1940000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>2363000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>1761000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>2442000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>2822000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>2149000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>2573000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>2327000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>2769000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>2891000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>2882000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>2906000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>2688000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>2765000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>2978000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>3049000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>3009000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>2745000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>2986000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>3070000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>2921000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>2827000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>2834000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>3691000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>4038000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CP5">
         <v>-476000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CQ5">
         <v>4966000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CR5">
         <v>5425000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CS5">
         <v>5223000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CT5">
         <v>4859000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CU5">
         <v>4826000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CV5">
         <v>5171000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CW5">
         <v>5193000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CX5">
         <v>4949000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CY5">
         <v>4289000.0</v>
       </c>
-      <c r="CY5">
+      <c r="CZ5">
         <v>4556000.0</v>
       </c>
-      <c r="CZ5">
+      <c r="DA5">
         <v>4489000.0</v>
       </c>
-      <c r="DA5">
+      <c r="DB5">
         <v>4336000.0</v>
       </c>
-      <c r="DB5">
+      <c r="DC5">
         <v>3350000.0</v>
       </c>
-      <c r="DC5">
+      <c r="DD5">
         <v>3719000.0</v>
       </c>
-      <c r="DD5">
+      <c r="DE5">
         <v>3534000.0</v>
       </c>
-      <c r="DE5">
+      <c r="DF5">
         <v>3526000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B6">
+        <v>12335000.0</v>
+      </c>
+      <c r="C6">
         <v>12833000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>13293000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>11361000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>10318000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>11939000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>9846000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>8779000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>8381000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>8299000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>7369000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>8973000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>9487000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>10040000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>12117000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>11318000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>11018000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>10715000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>8748000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>7700000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>7324000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>9729000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>6858000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>7158000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>6046000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>6491000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>6202000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>8618000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>4844000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>4476000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>5111000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>5654000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5178000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>5335000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>4964000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>5213000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4602000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>5042000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>4757000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4775000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3952000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>4189000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>4151000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>4126000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>3755000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>4183000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>4060000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>3998000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>3395000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>3585000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>3329000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>4014000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>3603000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>4084000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>3965000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>4102000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>3775000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4490000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>3230000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>2698000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>2934000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>3470000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>3670000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2217000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>2073000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>3301000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>2253000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>2717000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>3074000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2523000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>2427000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>3391000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>2492000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>2896000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>2661000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>3103000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>3216000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>3089000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>3259000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>3075000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>3188000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>2737000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3584000.0</v>
       </c>
       <c r="CF6">
         <v>3584000.0</v>
       </c>
       <c r="CG6">
+        <v>3584000.0</v>
+      </c>
+      <c r="CH6">
         <v>3336000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>2479000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>3699000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>3603000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>3497000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3297000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>4071000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>4977000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>-319000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>5340000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>5813000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>5638000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>5266000.0</v>
       </c>
-      <c r="CT6"/>
-      <c r="CU6">
+      <c r="CU6"/>
+      <c r="CV6">
         <v>5586000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>5563000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>5336000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>4708000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>5000000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>4941000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>4781000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>3797000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>4167000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>3975000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3960000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
-      <c r="AC7">
-[...1 lines deleted...]
-      </c>
+      <c r="AC7"/>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
@@ -23546,129 +23735,130 @@
       </c>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
       <c r="BJ7">
         <v>0.0</v>
       </c>
       <c r="BK7">
         <v>0.0</v>
       </c>
       <c r="BL7">
         <v>0.0</v>
       </c>
       <c r="BM7">
         <v>0.0</v>
       </c>
-      <c r="BN7"/>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
       <c r="DC7"/>
       <c r="DD7"/>
       <c r="DE7"/>
+      <c r="DF7"/>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
-      <c r="AC8">
-[...1 lines deleted...]
-      </c>
+      <c r="AC8"/>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
@@ -23733,1508 +23923,1527 @@
       </c>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
       <c r="BJ8">
         <v>0.0</v>
       </c>
       <c r="BK8">
         <v>0.0</v>
       </c>
       <c r="BL8">
         <v>0.0</v>
       </c>
       <c r="BM8">
         <v>0.0</v>
       </c>
-      <c r="BN8"/>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>31613000.0</v>
+      </c>
+      <c r="C9">
         <v>31249000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>29946000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>28630000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>26801000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>26039000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>24833000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>24253000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>23917000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>22644000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>22012000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>24143000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>24357000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>25371000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>24098000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>23278000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>23019000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>23617000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>21186000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>18676000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>17904000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>19277000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>17315000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>15963000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>15330000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>15141000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>15376000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>16936000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>14980000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>12451000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>12296000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>12352000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>11914000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>12224000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>11469000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>11313000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>10748000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>11325000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>11104000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>10885000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>10356000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>10426000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>10061000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>9929000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>9763000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>10156000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>9960000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>9459000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>8997000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>9221000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>8948000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>9281000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>9210000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>9752000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>9115000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>9311000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>9069000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>9538000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>8337000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>7759000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>8087000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>9522000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>8530000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>7008000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>7524000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>9367000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>7110000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>7595000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>8086000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>7405000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>7799000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>7903000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>7270000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>7180000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>7026000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>7402000.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>7589000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CA9">
         <v>7764000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CB9">
         <v>6869000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CC9">
         <v>7640000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CD9">
         <v>7381000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CE9">
         <v>8097000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CF9">
         <v>7964000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CG9">
         <v>7919000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CH9">
         <v>7450000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CI9">
         <v>8110000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CJ9">
         <v>7714000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CK9">
         <v>7460000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CL9">
         <v>7387000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CM9">
         <v>8275000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CN9">
         <v>7735000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CO9">
         <v>8141000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CP9">
         <v>3757000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CQ9">
         <v>5980000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CR9">
         <v>2731000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CS9">
         <v>2951000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>2204000.0</v>
       </c>
-      <c r="CT9"/>
-      <c r="CU9">
+      <c r="CU9"/>
+      <c r="CV9">
         <v>2335000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CW9">
         <v>2033000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CX9">
         <v>1773000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CY9">
         <v>1527000.0</v>
       </c>
-      <c r="CY9">
+      <c r="CZ9">
         <v>1565000.0</v>
       </c>
-      <c r="CZ9">
+      <c r="DA9">
         <v>1700000.0</v>
       </c>
-      <c r="DA9">
+      <c r="DB9">
         <v>1729000.0</v>
       </c>
-      <c r="DB9">
+      <c r="DC9">
         <v>1057000.0</v>
       </c>
-      <c r="DC9">
+      <c r="DD9">
         <v>1574000.0</v>
       </c>
-      <c r="DD9">
+      <c r="DE9">
         <v>1479000.0</v>
       </c>
-      <c r="DE9">
+      <c r="DF9">
         <v>1547000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>12335000.0</v>
+      </c>
+      <c r="C10">
         <v>12833000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>11234000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>9698000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>8760000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>10527000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>8109000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>7159000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6778000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>6875000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>5898000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>7532000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8049000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8894000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>11207000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>10321000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10053000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9682000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7544000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>6302000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>5969000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>8754000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>5697000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5965000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>5077000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5825000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5208000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>7670000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>3931000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>4029000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>4498000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>5046000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>4603000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>5019000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>4381000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>4521000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3982000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4501000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4176000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>4228000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>3415000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>3821000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3581000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>3553000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>3204000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>3775000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>3476000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>3436000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>2832000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3151000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>2856000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3511000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3084000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>3532000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>3388000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3558000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>3214000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>3987000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>2800000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>2193000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>2427000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>3019000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>3018000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>1740000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>1587000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>3091000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>1690000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>1940000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>2363000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>1761000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>2442000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>2822000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>2149000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>2573000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>2327000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>2769000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>2891000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>2882000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>2906000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2688000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>2765000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>2978000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>3049000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>3009000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>2745000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>2986000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>3070000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>2921000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>2827000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>2834000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>3691000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>4038000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CP10">
         <v>-476000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CQ10">
         <v>4966000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CR10">
         <v>5425000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CS10">
         <v>5223000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CT10">
         <v>4859000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CU10">
         <v>4826000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CV10">
         <v>5171000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CW10">
         <v>5193000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CX10">
         <v>4949000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CY10">
         <v>4289000.0</v>
       </c>
-      <c r="CY10">
+      <c r="CZ10">
         <v>4556000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DA10">
         <v>4489000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DB10">
         <v>4336000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DC10">
         <v>3350000.0</v>
       </c>
-      <c r="DC10">
+      <c r="DD10">
         <v>3719000.0</v>
       </c>
-      <c r="DD10">
+      <c r="DE10">
         <v>3534000.0</v>
       </c>
-      <c r="DE10">
+      <c r="DF10">
         <v>3526000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B11">
+        <v>2757000.0</v>
+      </c>
+      <c r="C11">
         <v>3040000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2380000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>1988000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>1808000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2146000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1593000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>1477000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1419000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1332000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>1121000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>1531000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1583000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>1706000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>2253000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>2050000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1951000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1999000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1624000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1319000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1060000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1978000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1287000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1161000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>972000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>1102000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>933000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1490000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>707000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>836000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>623000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>932000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>836000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>1583000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>1159000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>1298000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>1143000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>1307000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>1161000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>1254000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>934000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>1049000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>961000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>956000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>853000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1114000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>1002000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>882000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>874000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>864000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>791000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>1009000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>932000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>1007000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>947000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>1020000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>930000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>1102000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>719000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>626000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>446000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>834000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>821000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>399000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>331000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>893000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>414000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>536000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>633000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>428000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>659000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>783000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>581000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>613000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>623000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>778000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>815000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>850000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CB11">
         <v>789000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CC11">
         <v>721000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CD11">
         <v>747000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CE11">
         <v>866000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CF11">
         <v>821000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CG11">
         <v>803000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CH11">
         <v>712000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CI11">
         <v>944000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CJ11">
         <v>929000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CK11">
         <v>879000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CL11">
         <v>821000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CM11">
         <v>768000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CN11">
         <v>1100000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CO11">
         <v>939000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CP11">
         <v>-347000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CQ11">
         <v>1374000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CR11">
         <v>1980000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CS11">
         <v>1903000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CT11">
         <v>1797000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CU11">
         <v>1872000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CV11">
         <v>2009000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CW11">
         <v>2032000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CX11">
         <v>1908000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CY11">
         <v>1615000.0</v>
       </c>
-      <c r="CY11">
+      <c r="CZ11">
         <v>1728000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DA11">
         <v>1685000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DB11">
         <v>1622000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DC11">
         <v>1163000.0</v>
       </c>
-      <c r="DC11">
+      <c r="DD11">
         <v>1316000.0</v>
       </c>
-      <c r="DD11">
+      <c r="DE11">
         <v>1221000.0</v>
       </c>
-      <c r="DE11">
+      <c r="DF11">
         <v>1213000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B12">
+        <v>15854000.0</v>
+      </c>
+      <c r="C12">
         <v>16795000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>17583000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>17781000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>17093000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>19021000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20312000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>19791000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>18536000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>18335000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>16697000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>13259000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10120000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6935000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3264000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>2047000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2116000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>2388000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1672000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>1554000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>1728000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>2015000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>2269000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>2698000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3411000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3813000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>4112000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>3749000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3085000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>1817000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1765000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1527000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>1463000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1362000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1333000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1253000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1179000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1081000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>1099000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1047000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>996000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>923000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>935000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>871000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>858000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>907000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>895000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>970000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>944000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1058000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1129000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1184000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1233000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1441000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>1532000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>1653000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>1624000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1835000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1991000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>2109000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>2221000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>2457000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>2677000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>2809000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2920000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3099000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3221000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>3427000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3474000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>3757000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>4432000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>4659000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>5294000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>5599000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>5577000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>5370000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>5175000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>5153000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>4837000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>4385000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>4160000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>3919000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>3442000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>3159000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>3018000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>2938000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>2759000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>2758000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>2768000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>2986000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>3361000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>3873000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CP12">
         <v>4063000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CQ12">
         <v>3071000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CR12">
         <v>3218000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CS12">
         <v>3423000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CT12">
         <v>3884000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CU12">
         <v>5029000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CV12">
         <v>5851000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CW12">
         <v>6005000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CX12">
         <v>6395000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CY12">
         <v>6716000.0</v>
       </c>
-      <c r="CY12">
+      <c r="CZ12">
         <v>6921000.0</v>
       </c>
-      <c r="CZ12">
+      <c r="DA12">
         <v>5900000.0</v>
       </c>
-      <c r="DA12">
+      <c r="DB12">
         <v>5220000.0</v>
       </c>
-      <c r="DB12">
+      <c r="DC12">
         <v>4997000.0</v>
       </c>
-      <c r="DC12">
+      <c r="DD12">
         <v>4752000.0</v>
       </c>
-      <c r="DD12">
+      <c r="DE12">
         <v>4565000.0</v>
       </c>
-      <c r="DE12">
+      <c r="DF12">
         <v>4549000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>182</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>183</v>
+      </c>
+      <c r="B13">
+        <v>43053000.0</v>
+      </c>
       <c r="C13">
+        <v>44316000.0</v>
+      </c>
+      <c r="D13">
         <v>44175000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>43181000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>40664000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>41484000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>41567000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>40839000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>38321000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>37905000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>36113000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>33229000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>31679000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>29366000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>25754000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>23854000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>21857000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>22374000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>20078000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>17499000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>16715000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>18104000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>17257000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>17247000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>17419000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>17089000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>16943000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>18207000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>15774000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>12003000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>11753000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>11537000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>11136000.0</v>
       </c>
-      <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
@@ -25266,85 +25475,84 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
-      <c r="AC14">
-[...1 lines deleted...]
-      </c>
+      <c r="AC14"/>
       <c r="AD14">
         <v>0.0</v>
       </c>
       <c r="AE14">
         <v>0.0</v>
       </c>
       <c r="AF14">
         <v>0.0</v>
       </c>
       <c r="AG14">
         <v>0.0</v>
       </c>
       <c r="AH14">
         <v>0.0</v>
       </c>
       <c r="AI14">
         <v>0.0</v>
       </c>
       <c r="AJ14">
         <v>0.0</v>
       </c>
       <c r="AK14">
         <v>0.0</v>
       </c>
       <c r="AL14">
@@ -25409,983 +25617,999 @@
       </c>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
       <c r="BJ14">
         <v>0.0</v>
       </c>
       <c r="BK14">
         <v>0.0</v>
       </c>
       <c r="BL14">
         <v>0.0</v>
       </c>
       <c r="BM14">
         <v>0.0</v>
       </c>
-      <c r="BN14"/>
+      <c r="BN14">
+        <v>0.0</v>
+      </c>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
       <c r="CA14"/>
       <c r="CB14"/>
       <c r="CC14"/>
       <c r="CD14"/>
       <c r="CE14"/>
       <c r="CF14"/>
       <c r="CG14"/>
       <c r="CH14"/>
       <c r="CI14"/>
       <c r="CJ14"/>
       <c r="CK14"/>
       <c r="CL14"/>
       <c r="CM14"/>
       <c r="CN14"/>
       <c r="CO14"/>
       <c r="CP14"/>
       <c r="CQ14"/>
       <c r="CR14"/>
       <c r="CS14"/>
       <c r="CT14"/>
       <c r="CU14"/>
       <c r="CV14"/>
       <c r="CW14"/>
       <c r="CX14"/>
       <c r="CY14"/>
       <c r="CZ14"/>
       <c r="DA14"/>
       <c r="DB14"/>
       <c r="DC14"/>
       <c r="DD14"/>
       <c r="DE14"/>
+      <c r="DF14"/>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>9578000.0</v>
+      </c>
+      <c r="C15">
         <v>9793000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>8854000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>7710000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>6952000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8381000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>6516000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>5682000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>5359000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>5543000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4777000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>6001000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>6466000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>7188000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>8954000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>8271000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>8102000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>7683000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>5920000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>4983000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>4909000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6776000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>4410000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>4804000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>4105000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4723000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4275000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>6180000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3224000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>3193000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>3875000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>4114000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>3767000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>3436000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>3222000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>3223000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>2839000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>3194000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>3015000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2974000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>2481000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>2772000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>2620000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>2597000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>2351000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>2661000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>2474000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>2554000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>1958000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>2287000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>2065000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>2502000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>2152000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>2525000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>2441000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>2538000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>2284000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>2885000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>2081000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>1567000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>1981000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>2185000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>2197000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>1341000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>1256000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>2198000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>1276000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>1404000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>1730000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>1333000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>1783000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>2039000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>1568000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>1960000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>1704000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>1991000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>2076000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>2032000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CB15">
         <v>2117000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>1343000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>2018000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>2112000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>2228000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>2206000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>2033000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CI15">
         <v>2042000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CJ15">
         <v>2141000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CK15">
         <v>2042000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CL15">
         <v>2006000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>2066000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>2591000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CO15">
         <v>3099000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CP15">
         <v>-129000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CQ15">
         <v>3592000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CR15">
         <v>3445000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CS15">
         <v>3320000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CT15">
         <v>3062000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CU15">
         <v>2954000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CV15">
         <v>3162000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>3161000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CX15">
         <v>3041000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CY15">
         <v>2674000.0</v>
       </c>
-      <c r="CY15">
+      <c r="CZ15">
         <v>2828000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DA15">
         <v>2804000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DB15">
         <v>2714000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DC15">
         <v>2187000.0</v>
       </c>
-      <c r="DC15">
+      <c r="DD15">
         <v>2403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313000.0</v>
       </c>
       <c r="DE15">
         <v>2313000.0</v>
       </c>
+      <c r="DF15">
+        <v>2313000.0</v>
+      </c>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>5935000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>6466000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>7188000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>8954000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>8271000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8102000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>7609000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>5920000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>4983000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>4871000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6776000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>4410000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>4769000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>4072000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4685000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4243000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6136000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>3224000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3161000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3875000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>4114000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3767000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3436000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>3222000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>3223000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2839000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3194000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>3015000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>2974000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2481000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2772000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>2620000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2597000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2351000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>2661000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2474000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2553000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1958000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>2287000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>2065000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>2502000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>2152000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>2525000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>2441000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>2538000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>2284000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>2885000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>2081000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>1567000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>1981000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>2185000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>2199000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1341000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>1256000.0</v>
       </c>
-      <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
       <c r="CA16"/>
       <c r="CB16"/>
       <c r="CC16"/>
       <c r="CD16"/>
       <c r="CE16"/>
       <c r="CF16"/>
       <c r="CG16"/>
       <c r="CH16"/>
       <c r="CI16"/>
       <c r="CJ16"/>
       <c r="CK16"/>
       <c r="CL16"/>
       <c r="CM16"/>
       <c r="CN16"/>
       <c r="CO16"/>
       <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
       <c r="CS16"/>
       <c r="CT16"/>
       <c r="CU16"/>
       <c r="CV16"/>
       <c r="CW16"/>
       <c r="CX16"/>
       <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
       <c r="DC16"/>
       <c r="DD16"/>
       <c r="DE16"/>
+      <c r="DF16"/>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>186</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>187</v>
+      </c>
+      <c r="B17">
+        <v>9578000.0</v>
+      </c>
       <c r="C17">
+        <v>9793000.0</v>
+      </c>
+      <c r="D17">
         <v>8854000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>7710000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>6952000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8381000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>6516000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>5682000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>5359000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>5543000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4777000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>6001000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>6466000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>7188000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>8954000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>8271000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>8102000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>7683000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>5920000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>4983000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>4909000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6776000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>4410000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>4804000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>4105000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4723000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4275000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>6180000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>3224000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>3193000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>3875000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>4114000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>3767000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>-47817000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>3222000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>3223000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>2839000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>32441000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>-23751000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>2974000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>2481000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>10340000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>2620000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>2597000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>2351000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>9646000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>2474000.0</v>
       </c>
-      <c r="AV17">
-[...1 lines deleted...]
-      </c>
       <c r="AW17">
+        <v>0.0</v>
+      </c>
+      <c r="AX17">
         <v>1958000.0</v>
       </c>
-      <c r="AX17">
-[...1 lines deleted...]
-      </c>
       <c r="AY17">
+        <v>0.0</v>
+      </c>
+      <c r="AZ17">
         <v>2065000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>2502000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>2152000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
         <v>2081000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BI17">
         <v>1567000.0</v>
       </c>
-      <c r="BI17">
-[...1 lines deleted...]
-      </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
         <v>0.0</v>
       </c>
       <c r="BL17">
         <v>0.0</v>
       </c>
       <c r="BM17">
         <v>0.0</v>
       </c>
-      <c r="BN17"/>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>187</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>188</v>
+      </c>
+      <c r="B18">
+        <v>27199000.0</v>
+      </c>
       <c r="C18">
+        <v>27521000.0</v>
+      </c>
+      <c r="D18">
         <v>26592000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>25400000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>23571000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>22463000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>21255000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>21048000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>19785000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>19570000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>19416000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>19970000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>21559000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>22431000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>22490000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>21807000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>19741000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>19986000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>18406000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>15945000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>14987000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>16089000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>14988000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>14549000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>14008000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>13276000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>12831000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>14458000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>12689000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>10186000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>9988000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>10010000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>9673000.0</v>
       </c>
-      <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
@@ -26417,54 +26641,55 @@
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
       <c r="DC18"/>
       <c r="DD18"/>
       <c r="DE18"/>
+      <c r="DF18"/>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -26479,140 +26704,139 @@
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
-      <c r="BG19">
+      <c r="BG19"/>
+      <c r="BH19">
         <v>3794000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BI19">
         <v>2029000.0</v>
       </c>
-      <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
-      <c r="AC20">
-[...1 lines deleted...]
-      </c>
+      <c r="AC20"/>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
@@ -26677,456 +26901,460 @@
       </c>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
       <c r="BJ20">
         <v>0.0</v>
       </c>
       <c r="BK20">
         <v>0.0</v>
       </c>
       <c r="BL20">
         <v>0.0</v>
       </c>
       <c r="BM20">
         <v>0.0</v>
       </c>
-      <c r="BN20"/>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B21">
+        <v>12335000.0</v>
+      </c>
+      <c r="C21">
         <v>12833000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>11234000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>9698000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>8760000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>10527000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>8109000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>7159000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>6778000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>6875000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>5898000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>7532000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>8049000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>8894000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>11207000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>10321000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10053000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>9682000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>7544000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>6302000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5969000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>8754000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>5697000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5965000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5077000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>5825000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5208000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7670000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3931000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>4029000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4498000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>5046000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>4603000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5019000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>4381000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>4521000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3982000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>4501000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>4176000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>4228000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>3415000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>3821000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3581000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>3553000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>3204000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>3775000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>3476000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>3436000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>2832000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>3151000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>2856000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>3511000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>3084000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>3532000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>3388000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>3558000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>3214000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>3987000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>2800000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>2193000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>2427000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>3019000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>3018000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>1740000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>1587000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>3091000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>1690000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>1940000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>2363000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>1761000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>2442000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>2822000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>2149000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>2573000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>2327000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>2769000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>2891000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>2882000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CB21">
         <v>2906000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CC21">
         <v>2688000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CD21">
         <v>2765000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CE21">
         <v>2978000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CF21">
         <v>3049000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CG21">
         <v>3009000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CH21">
         <v>2745000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CI21">
         <v>2986000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CJ21">
         <v>3070000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CK21">
         <v>2921000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CL21">
         <v>2827000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CM21">
         <v>2834000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CN21">
         <v>3691000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CO21">
         <v>4038000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CP21">
         <v>-476000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CQ21">
         <v>4966000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CR21">
         <v>5425000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CS21">
         <v>5223000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CT21">
         <v>4859000.0</v>
       </c>
-      <c r="CT21"/>
-      <c r="CU21">
+      <c r="CU21"/>
+      <c r="CV21">
         <v>5171000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CW21">
         <v>5193000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CX21">
         <v>4949000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CY21">
         <v>4289000.0</v>
       </c>
-      <c r="CY21">
+      <c r="CZ21">
         <v>4556000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DA21">
         <v>4489000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DB21">
         <v>4336000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DC21">
         <v>3350000.0</v>
       </c>
-      <c r="DC21">
+      <c r="DD21">
         <v>3719000.0</v>
       </c>
-      <c r="DD21">
+      <c r="DE21">
         <v>3534000.0</v>
       </c>
-      <c r="DE21">
+      <c r="DF21">
         <v>3526000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
-      <c r="AC22">
-[...1 lines deleted...]
-      </c>
+      <c r="AC22"/>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
@@ -27191,425 +27419,431 @@
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
       <c r="BJ22">
         <v>0.0</v>
       </c>
       <c r="BK22">
         <v>0.0</v>
       </c>
       <c r="BL22">
         <v>0.0</v>
       </c>
       <c r="BM22">
         <v>0.0</v>
       </c>
-      <c r="BN22"/>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
       <c r="BZ22"/>
       <c r="CA22"/>
       <c r="CB22"/>
       <c r="CC22"/>
       <c r="CD22"/>
       <c r="CE22"/>
       <c r="CF22"/>
       <c r="CG22"/>
       <c r="CH22"/>
       <c r="CI22"/>
       <c r="CJ22"/>
       <c r="CK22"/>
       <c r="CL22"/>
       <c r="CM22"/>
       <c r="CN22"/>
       <c r="CO22"/>
       <c r="CP22"/>
       <c r="CQ22"/>
       <c r="CR22"/>
       <c r="CS22"/>
       <c r="CT22"/>
       <c r="CU22"/>
       <c r="CV22"/>
       <c r="CW22"/>
       <c r="CX22"/>
       <c r="CY22"/>
       <c r="CZ22"/>
       <c r="DA22"/>
       <c r="DB22"/>
       <c r="DC22"/>
       <c r="DD22"/>
       <c r="DE22"/>
+      <c r="DF22"/>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B23">
+        <v>35440000.0</v>
+      </c>
+      <c r="C23">
         <v>35777000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>36580000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>37401000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>35685000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>34759000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>37036000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>37472000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>35120000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>34571000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>33195000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>29884000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>27307000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>24167000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>17792000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>16632000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>15662000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16767000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>15973000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>14569000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>15363000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>14533000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>15874000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14265000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15094000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>13857000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>14527000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>13148000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14164000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>10344000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9610000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8965000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8814000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8592000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>8520000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>8070000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>8018000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>8102000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>8335000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>8043000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>8214000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>7613000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7658000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7430000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7531000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>7325000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7661000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7437000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7537000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>7404000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>7524000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>7066000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>7526000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>7957000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7495000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>7484000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>7607000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>7579000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>7621000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>8332000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>8653000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>9410000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>9389000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>10062000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>10547000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>9762000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>10074000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>10161000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>9856000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>10706000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>9822000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>9920000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10684000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>10633000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>10585000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>10157000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>9873000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>9943000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>9452000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>9337000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>8726000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>9074000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>8005000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>7864000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>7819000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>8005000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>7553000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>7672000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>7744000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>9957000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>8080000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>8736000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>12234000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>8011000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>1024000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>1451000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CT23">
         <v>1429000.0</v>
       </c>
-      <c r="CT23"/>
-      <c r="CU23">
+      <c r="CU23"/>
+      <c r="CV23">
         <v>3165000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>3145000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>3519000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>5354000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4330000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>3611000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>3113000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>3004000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>3107000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>3110000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>2870000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -27675,410 +27909,414 @@
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
       <c r="DC24"/>
       <c r="DD24"/>
       <c r="DE24"/>
+      <c r="DF24"/>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>194</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>195</v>
+      </c>
+      <c r="B25">
+        <v>1810000.0</v>
+      </c>
       <c r="C25">
+        <v>1708000.0</v>
+      </c>
+      <c r="D25">
         <v>2059000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1663000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>1558000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>1412000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1737000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1620000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>1603000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1424000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>106000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>164000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>159000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>110000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-50000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>59000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>26000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>266000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>285000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>524000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>505000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>975000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1161000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1193000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>969000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>666000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>994000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>950000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>911000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>447000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>615000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>611000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>575000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>316000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>583000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>692000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>620000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>541000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>581000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>547000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>537000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>368000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>570000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>573000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>551000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>408000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>584000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>562000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>563000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>434000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>473000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>503000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>519000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>552000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>577000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>544000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>561000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>503000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>430000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>505000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>507000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>451000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>652000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>477000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>486000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>210000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>563000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>777000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>711000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>762000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>179000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>375000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>343000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="BX25">
         <v>334000.0</v>
       </c>
       <c r="BY25">
+        <v>334000.0</v>
+      </c>
+      <c r="BZ25">
         <v>325000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>207000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>353000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>387000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>423000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-241000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>535000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>575000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>591000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>-507000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>629000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>682000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>670000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>463000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>380000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>939000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>157000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>374000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>803000.0</v>
       </c>
-      <c r="CR25"/>
-[...2 lines deleted...]
-      </c>
+      <c r="CS25"/>
       <c r="CT25">
         <v>420000.0</v>
       </c>
       <c r="CU25">
+        <v>420000.0</v>
+      </c>
+      <c r="CV25">
         <v>415000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>370000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>387000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>419000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>444000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>452000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>445000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>447000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>448000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>441000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
-      <c r="AC26">
-[...1 lines deleted...]
-      </c>
+      <c r="AC26"/>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
@@ -28143,208 +28381,213 @@
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
       <c r="BJ26">
         <v>0.0</v>
       </c>
       <c r="BK26">
         <v>0.0</v>
       </c>
       <c r="BL26">
         <v>0.0</v>
       </c>
       <c r="BM26">
         <v>0.0</v>
       </c>
-      <c r="BN26"/>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
       <c r="DC26"/>
       <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B27">
+        <v>472000.0</v>
+      </c>
+      <c r="C27">
         <v>666000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>674000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>356000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>503000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>498000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>597000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>519000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>530000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>397000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>865000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>830000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>514000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>531000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>578000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>300000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>237000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>431000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>439000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>331000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>235000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>353000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>411000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>265000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>303000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>340000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>587000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>382000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>260000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>218000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>236000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>247000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>186000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>209000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>181000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>192000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>175000.0</v>
       </c>
-      <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
@@ -28372,479 +28615,487 @@
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
       <c r="DC27"/>
       <c r="DD27"/>
       <c r="DE27"/>
+      <c r="DF27"/>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B28">
+        <v>2191000.0</v>
+      </c>
+      <c r="C28">
         <v>1589000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>12107000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>12198000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>12231000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>11138000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>11469000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>11703000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>11930000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>11348000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>10748000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>10708000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>12267000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>11478000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>9334000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>9424000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>9849000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>9782000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9310000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>9009000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>8653000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>7502000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>8415000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7069000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7547000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>6910000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7156000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>6702000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>7681000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>5713000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>5626000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5247000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5466000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>5928000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5369000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>5105000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>5086000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>5412000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>5429000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5183000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>5437000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>5343000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>5119000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>4971000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>5186000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>5219000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>5186000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>4750000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>4877000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>4866000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>4807000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>4449000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>4745000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>3248000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>4382000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>4318000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>4402000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>3782000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>4731000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>4667000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>4864000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>9251000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>4632000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>4531000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>4647000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8677000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>2922000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>2657000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>3052000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>7467000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>3049000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>2905000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>2883000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>2555000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>2622000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>2062000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>2907000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>2734000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>2692000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>2704000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>2629000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>2610000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>2782000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>2711000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>2584000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>2724000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>2654000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>2385000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>2458000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>2695000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>2126000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>2140000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>2287000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>4623000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>4425000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>4568000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>4180000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>3979000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>4265000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>4674000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>4068000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>3973000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4193000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>4388000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>3841000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>4104000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>3825000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>3836000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>3586000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>198</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>199</v>
+      </c>
+      <c r="B29">
+        <v>2757000.0</v>
+      </c>
       <c r="C29">
+        <v>3040000.0</v>
+      </c>
+      <c r="D29">
         <v>2380000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1988000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1808000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2146000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1593000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1477000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1419000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1332000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1121000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1531000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1583000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1706000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>2253000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>2050000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1951000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1999000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1624000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1319000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1060000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1691000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1054000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1134000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>945000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>1102000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>933000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1490000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>707000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>836000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>623000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>932000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>836000.0</v>
       </c>
-      <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
@@ -28876,1029 +29127,1037 @@
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
       <c r="DC29"/>
       <c r="DD29"/>
       <c r="DE29"/>
+      <c r="DF29"/>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B30">
+        <v>19278000.0</v>
+      </c>
+      <c r="C30">
         <v>18416000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>18712000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>18932000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>18041000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>15512000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>16709000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>17094000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>17139000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>15769000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>16114000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>16611000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>16308000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>16477000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>12891000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>12957000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>12966000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13935000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>13642000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12374000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>11935000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>10523000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>11618000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>9998000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>10253000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>9316000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>10168000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>9266000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>11049000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8422000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7798000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7306000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7311000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7205000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7088000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>6792000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>6766000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>6824000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6928000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>6657000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>6941000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>6605000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>6480000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>6376000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>6559000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>6381000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>6484000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>6023000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>6165000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>6070000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>6092000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>5770000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6126000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>6220000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>5727000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>5753000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>5855000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>5551000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>5537000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>5566000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>5660000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>6503000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>5512000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>5268000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>5937000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>6276000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>5420000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>5655000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>5723000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>5644000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>5357000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>5081000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>5121000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>4607000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>4699000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>4633000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>4717000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>4882000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>3963000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>4937000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>4616000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>5119000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>4915000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>4910000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>4705000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>5124000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>4644000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>4539000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>4560000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>5441000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>4044000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>4103000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>4233000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>1014000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-2694000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-2272000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>-2655000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-2836000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-3160000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>-3176000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-2762000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>-2991000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-2789000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-2607000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-2293000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-2145000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-2055000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>-1979000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:109">
+    <row r="31" spans="1:110">
       <c r="A31" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B31"/>
-      <c r="C31">
+      <c r="C31"/>
+      <c r="D31">
         <v>29692000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>18458000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-551000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>19665999.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-2306000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-444000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>6778000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-2041700.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>5898000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-4540000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-10120000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-3338500.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-4224000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-2985000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-3055000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-4288700.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>7544000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>6302000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>5969000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-975000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>5464000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5938000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-6019000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-1025700.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-6202000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7670000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-2021000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>4029000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>4498000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>5046000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>4603000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>5019000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>4381000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>4521000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>3982000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>4501000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>4176000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-445000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-469000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-409000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-437000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-414000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-392000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-400000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-508000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-428000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-448000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-395000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-510000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-261000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-256000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-341000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>3388000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>3558000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>3214000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>3987000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>2800000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>2193000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>2427000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>3019000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>3018000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>1740000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>1587000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>3091000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>1690000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BQ31">
         <v>1940000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BR31">
         <v>2363000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>1761000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BT31">
         <v>2442000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BU31">
         <v>2822000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>2149000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>2573000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>2327000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>2769000.0</v>
       </c>
-      <c r="BY31">
+      <c r="BZ31">
         <v>2891000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CA31">
         <v>2882000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CB31">
         <v>2906000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CC31">
         <v>2688000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CD31">
         <v>2765000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CE31">
         <v>2978000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CF31">
         <v>3049000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CG31">
         <v>3009000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CH31">
         <v>2745000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CI31">
         <v>2986000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CJ31">
         <v>3070000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CK31">
         <v>2921000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CL31">
         <v>2827000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CM31">
         <v>2834000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CN31">
         <v>3691000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CO31">
         <v>4038000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CP31">
         <v>-476000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CQ31">
         <v>4966000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CR31">
         <v>5425000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CS31">
         <v>5223000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CT31">
         <v>4859000.0</v>
       </c>
-      <c r="CT31"/>
-      <c r="CU31">
+      <c r="CU31"/>
+      <c r="CV31">
         <v>5171000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CW31">
         <v>5193000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CX31">
         <v>4948000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CY31">
         <v>4289000.0</v>
       </c>
-      <c r="CY31">
+      <c r="CZ31">
         <v>4556000.0</v>
       </c>
-      <c r="CZ31">
+      <c r="DA31">
         <v>4489000.0</v>
       </c>
-      <c r="DA31">
+      <c r="DB31">
         <v>4336000.0</v>
       </c>
-      <c r="DB31">
+      <c r="DC31">
         <v>3350000.0</v>
       </c>
-      <c r="DC31">
+      <c r="DD31">
         <v>3719000.0</v>
       </c>
-      <c r="DD31">
+      <c r="DE31">
         <v>3534000.0</v>
       </c>
-      <c r="DE31">
+      <c r="DF31">
         <v>3526000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:109">
+    <row r="32" spans="1:110">
       <c r="A32" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>47775000.0</v>
+      </c>
+      <c r="C32">
         <v>48610000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>47814000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>47099000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>44445000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>45286000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>45145000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>44631000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>41898000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>41446000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>39093000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>37416000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>35356000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>33061000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>28999000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>26953000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>25715000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>26449000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>23517000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>20871000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>21332000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>23287000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>21571000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>20230000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>20171000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>19682000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>19735000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>20818000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>18095000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>14373000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>14108000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>14011000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>13417000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>13611000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>12901000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>12591000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>12000000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>12603000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>12511000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>12271000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11629000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11434000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>11239000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>10983000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>10735000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>11100000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>11137000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>10873000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>10369000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>10555000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>10380000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>10577000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>10610000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>11489000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>10883000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>11042000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>10821000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>11566000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>10421000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>10525000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>11080000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>12429000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>12407000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>11802000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>12134000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>12853000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>11764000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>12101000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>12219000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>12467000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>12264000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>12742000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>12833000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>13206000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>12912000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>12926000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>12764000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>12825000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CB32">
         <v>12358000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CC32">
         <v>12025000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CD32">
         <v>11491000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CE32">
         <v>12052000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CF32">
         <v>11054000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CG32">
         <v>10873000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CH32">
         <v>10564000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CI32">
         <v>10991000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CJ32">
         <v>10623000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CK32">
         <v>10593000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CL32">
         <v>10571000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CM32">
         <v>12791000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CN32">
         <v>11771000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CO32">
         <v>12774000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CP32">
         <v>11758000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CQ32">
         <v>12977000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CR32">
         <v>6449000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CS32">
         <v>6674000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CT32">
         <v>6288000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CU32">
         <v>2483000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CV32">
         <v>8336000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CW32">
         <v>8338000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CX32">
         <v>8468000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CY32">
         <v>9643000.0</v>
       </c>
-      <c r="CY32">
+      <c r="CZ32">
         <v>8886000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DA32">
         <v>8100000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DB32">
         <v>7449000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DC32">
         <v>6354000.0</v>
       </c>
-      <c r="DC32">
+      <c r="DD32">
         <v>6826000.0</v>
       </c>
-      <c r="DD32">
+      <c r="DE32">
         <v>6644000.0</v>
       </c>
-      <c r="DE32">
+      <c r="DF32">
         <v>6396000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AC30"/>
@@ -29981,51 +30240,51 @@
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="2" spans="1:29">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>176351000.0</v>
       </c>
       <c r="C2">
         <v>142201000.0</v>
       </c>
       <c r="D2">
         <v>84409000.0</v>
       </c>
       <c r="E2">
         <v>180823000.0</v>
       </c>
       <c r="F2">
         <v>175706000.0</v>
       </c>
       <c r="G2">
         <v>51296000.0</v>
       </c>
       <c r="H2">
         <v>38365000.0</v>
       </c>
       <c r="I2">
         <v>34467000.0</v>
       </c>
@@ -30070,54 +30329,54 @@
       </c>
       <c r="W2">
         <v>19535000.0</v>
       </c>
       <c r="X2">
         <v>18787000.0</v>
       </c>
       <c r="Y2">
         <v>63506000.0</v>
       </c>
       <c r="Z2">
         <v>74290000.0</v>
       </c>
       <c r="AA2">
         <v>41984000.0</v>
       </c>
       <c r="AB2">
         <v>39712000.0</v>
       </c>
       <c r="AC2">
         <v>28010000.0</v>
       </c>
     </row>
     <row r="3" spans="1:29">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
-        <v>0</v>
+        <v>1767000</v>
       </c>
       <c r="C3">
         <v>1871000</v>
       </c>
       <c r="D3">
         <v>10929000</v>
       </c>
       <c r="E3">
         <v>2600000</v>
       </c>
       <c r="F3">
         <v>1965000</v>
       </c>
       <c r="G3">
         <v>3222000</v>
       </c>
       <c r="H3">
         <v>3510000</v>
       </c>
       <c r="I3">
         <v>2628000</v>
       </c>
       <c r="J3">
         <v>1888000</v>
       </c>
@@ -30159,51 +30418,51 @@
       </c>
       <c r="W3">
         <v>793000</v>
       </c>
       <c r="X3">
         <v>2068000</v>
       </c>
       <c r="Y3">
         <v>1495000</v>
       </c>
       <c r="Z3">
         <v>1468000</v>
       </c>
       <c r="AA3">
         <v>609000</v>
       </c>
       <c r="AB3">
         <v>2763000</v>
       </c>
       <c r="AC3">
         <v>1742000</v>
       </c>
     </row>
     <row r="4" spans="1:29">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-96414000.0</v>
       </c>
       <c r="F4">
         <v>5117000.0</v>
       </c>
       <c r="G4">
         <v>124410000.0</v>
       </c>
       <c r="H4">
         <v>12931000.0</v>
       </c>
       <c r="I4">
         <v>3898000.0</v>
       </c>
       <c r="J4">
         <v>6145000.0</v>
       </c>
       <c r="K4">
         <v>6304000.0</v>
       </c>
@@ -30212,51 +30471,51 @@
       </c>
       <c r="M4">
         <v>5032000.0</v>
       </c>
       <c r="N4">
         <v>-24829000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
     </row>
     <row r="5" spans="1:29">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-10244000.0</v>
       </c>
       <c r="F5">
         <v>1205000.0</v>
       </c>
       <c r="G5">
         <v>-683000.0</v>
       </c>
       <c r="H5">
         <v>4312000.0</v>
       </c>
       <c r="I5">
         <v>-6414000.0</v>
       </c>
       <c r="J5">
         <v>1194000.0</v>
       </c>
       <c r="K5">
         <v>-688000.0</v>
       </c>
@@ -30265,54 +30524,54 @@
       </c>
       <c r="M5">
         <v>971000.0</v>
       </c>
       <c r="N5">
         <v>1992000.0</v>
       </c>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
     </row>
     <row r="6" spans="1:29">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
-        <v>-176351000.0</v>
+        <v>-78633000.0</v>
       </c>
       <c r="C6">
         <v>34150000.0</v>
       </c>
       <c r="D6">
         <v>57792000.0</v>
       </c>
       <c r="E6">
         <v>-96414000.0</v>
       </c>
       <c r="F6">
         <v>5117000.0</v>
       </c>
       <c r="G6">
         <v>124410000.0</v>
       </c>
       <c r="H6">
         <v>12931000.0</v>
       </c>
       <c r="I6">
         <v>3898000.0</v>
       </c>
       <c r="J6">
         <v>6145000.0</v>
       </c>
@@ -30354,53 +30613,55 @@
       </c>
       <c r="W6">
         <v>4721000.0</v>
       </c>
       <c r="X6">
         <v>748000.0</v>
       </c>
       <c r="Y6">
         <v>-9932000.0</v>
       </c>
       <c r="Z6">
         <v>-10784000.0</v>
       </c>
       <c r="AA6">
         <v>32306000.0</v>
       </c>
       <c r="AB6">
         <v>2272000.0</v>
       </c>
       <c r="AC6">
         <v>11702000.0</v>
       </c>
     </row>
     <row r="7" spans="1:29">
       <c r="A7" t="s">
-        <v>207</v>
-[...1 lines deleted...]
-      <c r="B7"/>
+        <v>208</v>
+      </c>
+      <c r="B7">
+        <v>-1449000.0</v>
+      </c>
       <c r="C7">
         <v>3777000.0</v>
       </c>
       <c r="D7">
         <v>-7422000.0</v>
       </c>
       <c r="E7">
         <v>-5956000.0</v>
       </c>
       <c r="F7">
         <v>2533000.0</v>
       </c>
       <c r="G7">
         <v>-932000.0</v>
       </c>
       <c r="H7">
         <v>5665000.0</v>
       </c>
       <c r="I7">
         <v>-7827000.0</v>
       </c>
       <c r="J7">
         <v>-436000.0</v>
       </c>
       <c r="K7">
@@ -30431,235 +30692,235 @@
         <v>-1943000.0</v>
       </c>
       <c r="T7">
         <v>592999000.0</v>
       </c>
       <c r="U7"/>
       <c r="V7">
         <v>175000.0</v>
       </c>
       <c r="W7">
         <v>1000.0</v>
       </c>
       <c r="X7">
         <v>5900000.0</v>
       </c>
       <c r="Y7">
         <v>-5859000.0</v>
       </c>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
     </row>
     <row r="8" spans="1:29">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
     </row>
     <row r="9" spans="1:29">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9">
         <v>0.0</v>
       </c>
       <c r="J9">
         <v>0.0</v>
       </c>
       <c r="K9">
         <v>0.0</v>
       </c>
       <c r="L9">
         <v>0.0</v>
       </c>
       <c r="M9">
         <v>0.0</v>
       </c>
       <c r="N9">
         <v>0.0</v>
       </c>
       <c r="O9">
         <v>0.0</v>
       </c>
       <c r="P9">
         <v>0.0</v>
       </c>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>-5847000.0</v>
       </c>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
     </row>
     <row r="10" spans="1:29">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>89823.15</v>
       </c>
       <c r="K10">
         <v>0.0</v>
       </c>
       <c r="L10">
         <v>1915.93</v>
       </c>
       <c r="M10">
         <v>4560000.0</v>
       </c>
       <c r="N10">
         <v>3031000.0</v>
       </c>
       <c r="O10">
         <v>0.0</v>
       </c>
       <c r="P10">
         <v>778000.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
     </row>
     <row r="11" spans="1:29">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
     </row>
     <row r="12" spans="1:29">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>12298000.0</v>
       </c>
       <c r="F12">
         <v>3037000.0</v>
       </c>
       <c r="G12">
         <v>2399000.0</v>
       </c>
       <c r="H12">
         <v>-3126000.0</v>
       </c>
       <c r="I12">
         <v>402000.0</v>
       </c>
       <c r="J12">
         <v>3216000.0</v>
       </c>
       <c r="K12">
         <v>-697000.0</v>
       </c>
@@ -30668,104 +30929,106 @@
       </c>
       <c r="M12">
         <v>4999000.0</v>
       </c>
       <c r="N12">
         <v>1916000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
     </row>
     <row r="13" spans="1:29">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-5265000.0</v>
       </c>
       <c r="F13">
         <v>3169000.0</v>
       </c>
       <c r="G13">
         <v>-573000.0</v>
       </c>
       <c r="H13">
         <v>5665000.0</v>
       </c>
       <c r="I13">
         <v>-7828000.0</v>
       </c>
       <c r="J13">
         <v>-436000.0</v>
       </c>
       <c r="K13">
         <v>-743000.0</v>
       </c>
       <c r="L13">
         <v>1275000.0</v>
       </c>
       <c r="M13">
         <v>971000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
     </row>
     <row r="14" spans="1:29">
       <c r="A14" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>215</v>
+      </c>
+      <c r="B14">
+        <v>6988000.0</v>
+      </c>
       <c r="C14">
         <v>6372000.0</v>
       </c>
       <c r="D14">
         <v>5774000.0</v>
       </c>
       <c r="E14">
         <v>4018000.0</v>
       </c>
       <c r="F14">
         <v>4990000.0</v>
       </c>
       <c r="G14">
         <v>4298000.0</v>
       </c>
       <c r="H14">
         <v>3521000.0</v>
       </c>
       <c r="I14">
         <v>2248000.0</v>
       </c>
       <c r="J14">
         <v>2149000.0</v>
       </c>
       <c r="K14">
@@ -30806,53 +31069,55 @@
       </c>
       <c r="W14">
         <v>1474000.0</v>
       </c>
       <c r="X14">
         <v>1939000.0</v>
       </c>
       <c r="Y14">
         <v>1584000.0</v>
       </c>
       <c r="Z14">
         <v>1592000.0</v>
       </c>
       <c r="AA14">
         <v>1760000.0</v>
       </c>
       <c r="AB14">
         <v>1770000.0</v>
       </c>
       <c r="AC14">
         <v>1637000.0</v>
       </c>
     </row>
     <row r="15" spans="1:29">
       <c r="A15" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>216</v>
+      </c>
+      <c r="B15">
+        <v>12085000.0</v>
+      </c>
       <c r="C15">
         <v>11922000.0</v>
       </c>
       <c r="D15">
         <v>11335000.0</v>
       </c>
       <c r="E15">
         <v>10276000.0</v>
       </c>
       <c r="F15">
         <v>7670000.0</v>
       </c>
       <c r="G15">
         <v>7186000.0</v>
       </c>
       <c r="H15">
         <v>6345000.0</v>
       </c>
       <c r="I15">
         <v>4956000.0</v>
       </c>
       <c r="J15">
         <v>4443000.0</v>
       </c>
       <c r="K15">
@@ -30893,53 +31158,55 @@
       </c>
       <c r="W15">
         <v>2470000.0</v>
       </c>
       <c r="X15">
         <v>8709000.0</v>
       </c>
       <c r="Y15">
         <v>4544000.0</v>
       </c>
       <c r="Z15">
         <v>4056000.0</v>
       </c>
       <c r="AA15">
         <v>3709000.0</v>
       </c>
       <c r="AB15">
         <v>3345000.0</v>
       </c>
       <c r="AC15">
         <v>3135000.0</v>
       </c>
     </row>
     <row r="16" spans="1:29">
       <c r="A16" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>217</v>
+      </c>
+      <c r="B16">
+        <v>97718000.0</v>
+      </c>
       <c r="C16">
         <v>176351000.0</v>
       </c>
       <c r="D16">
         <v>142201000.0</v>
       </c>
       <c r="E16">
         <v>84409000.0</v>
       </c>
       <c r="F16">
         <v>180823000.0</v>
       </c>
       <c r="G16">
         <v>175706000.0</v>
       </c>
       <c r="H16">
         <v>51296000.0</v>
       </c>
       <c r="I16">
         <v>38365000.0</v>
       </c>
       <c r="J16">
         <v>34467000.0</v>
       </c>
       <c r="K16">
@@ -30980,86 +31247,88 @@
       </c>
       <c r="W16">
         <v>24256000.0</v>
       </c>
       <c r="X16">
         <v>19535000.0</v>
       </c>
       <c r="Y16">
         <v>53574000.0</v>
       </c>
       <c r="Z16">
         <v>63506000.0</v>
       </c>
       <c r="AA16">
         <v>74290000.0</v>
       </c>
       <c r="AB16">
         <v>41984000.0</v>
       </c>
       <c r="AC16">
         <v>39712000.0</v>
       </c>
     </row>
     <row r="17" spans="1:29">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
     </row>
     <row r="18" spans="1:29">
       <c r="A18" t="s">
-        <v>218</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>219</v>
+      </c>
+      <c r="B18">
+        <v>34619000.0</v>
+      </c>
       <c r="C18">
         <v>30603000.0</v>
       </c>
       <c r="D18">
         <v>11217000.0</v>
       </c>
       <c r="E18">
         <v>38069000.0</v>
       </c>
       <c r="F18">
         <v>32776000.0</v>
       </c>
       <c r="G18">
         <v>24160000.0</v>
       </c>
       <c r="H18">
         <v>20421000.0</v>
       </c>
       <c r="I18">
         <v>8109000.0</v>
       </c>
       <c r="J18">
         <v>15761000.0</v>
       </c>
       <c r="K18">
@@ -31100,53 +31369,55 @@
       </c>
       <c r="W18">
         <v>13899000.0</v>
       </c>
       <c r="X18">
         <v>17413000.0</v>
       </c>
       <c r="Y18">
         <v>6375000.0</v>
       </c>
       <c r="Z18">
         <v>-4827000.0</v>
       </c>
       <c r="AA18">
         <v>8085000.0</v>
       </c>
       <c r="AB18">
         <v>18339000.0</v>
       </c>
       <c r="AC18">
         <v>10603000.0</v>
       </c>
     </row>
     <row r="19" spans="1:29">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>18612000.0</v>
+      </c>
       <c r="C19">
         <v>-44362000.0</v>
       </c>
       <c r="D19">
         <v>-245618000.0</v>
       </c>
       <c r="E19">
         <v>-356826000.0</v>
       </c>
       <c r="F19">
         <v>-83289000.0</v>
       </c>
       <c r="G19">
         <v>18148000.0</v>
       </c>
       <c r="H19">
         <v>-34331000.0</v>
       </c>
       <c r="I19">
         <v>2566000.0</v>
       </c>
       <c r="J19">
         <v>-49782000.0</v>
       </c>
       <c r="K19">
@@ -31157,86 +31428,88 @@
       </c>
       <c r="M19">
         <v>25391000.0</v>
       </c>
       <c r="N19">
         <v>-46247000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
     </row>
     <row r="20" spans="1:29">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
     </row>
     <row r="21" spans="1:29">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>222</v>
+      </c>
+      <c r="B21">
+        <v>-18692000.0</v>
+      </c>
       <c r="C21">
         <v>-19678000.0</v>
       </c>
       <c r="D21">
         <v>128336000.0</v>
       </c>
       <c r="E21">
         <v>97544000.0</v>
       </c>
       <c r="F21">
         <v>73293000.0</v>
       </c>
       <c r="G21">
         <v>-25327000.0</v>
       </c>
       <c r="H21">
         <v>-8046000.0</v>
       </c>
       <c r="I21">
         <v>-12314000.0</v>
       </c>
       <c r="J21">
         <v>-35829000.0</v>
       </c>
       <c r="K21">
@@ -31247,51 +31520,51 @@
       </c>
       <c r="M21">
         <v>-18294000.0</v>
       </c>
       <c r="N21">
         <v>11344000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
     </row>
     <row r="22" spans="1:29">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
         <v>33308999.0</v>
       </c>
       <c r="C22">
         <v>25938000.0</v>
       </c>
       <c r="D22">
         <v>22787000.0</v>
       </c>
       <c r="E22">
         <v>32515000.0</v>
       </c>
       <c r="F22">
         <v>23495000.0</v>
       </c>
       <c r="G22">
         <v>20095000.0</v>
       </c>
       <c r="H22">
         <v>18402000.0</v>
       </c>
       <c r="I22">
         <v>14949000.0</v>
       </c>
@@ -31336,53 +31609,55 @@
       </c>
       <c r="W22">
         <v>8230000.0</v>
       </c>
       <c r="X22">
         <v>7626000.0</v>
       </c>
       <c r="Y22">
         <v>13419000.0</v>
       </c>
       <c r="Z22">
         <v>12317000.0</v>
       </c>
       <c r="AA22">
         <v>11020000.0</v>
       </c>
       <c r="AB22">
         <v>9216000.0</v>
       </c>
       <c r="AC22">
         <v>8060000.0</v>
       </c>
     </row>
     <row r="23" spans="1:29">
       <c r="A23" t="s">
-        <v>222</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>223</v>
+      </c>
+      <c r="B23">
+        <v>43970000.0</v>
+      </c>
       <c r="C23">
         <v>78302000.0</v>
       </c>
       <c r="D23">
         <v>112951000.0</v>
       </c>
       <c r="E23">
         <v>330799000.0</v>
       </c>
       <c r="F23">
         <v>244235000.0</v>
       </c>
       <c r="G23">
         <v>289814000.0</v>
       </c>
       <c r="H23">
         <v>168980000.0</v>
       </c>
       <c r="I23">
         <v>2136000.0</v>
       </c>
       <c r="J23">
         <v>46308000.0</v>
       </c>
       <c r="K23">
@@ -31423,53 +31698,55 @@
       </c>
       <c r="W23">
         <v>-861000.0</v>
       </c>
       <c r="X23">
         <v>-1307000.0</v>
       </c>
       <c r="Y23">
         <v>47476000.0</v>
       </c>
       <c r="Z23">
         <v>55000000.0</v>
       </c>
       <c r="AA23">
         <v>79504000.0</v>
       </c>
       <c r="AB23">
         <v>55727000.0</v>
       </c>
       <c r="AC23">
         <v>88447000.0</v>
       </c>
     </row>
     <row r="24" spans="1:29">
       <c r="A24" t="s">
-        <v>223</v>
-[...1 lines deleted...]
-      <c r="B24"/>
+        <v>224</v>
+      </c>
+      <c r="B24">
+        <v>-138350000.0</v>
+      </c>
       <c r="C24">
         <v>21619000.0</v>
       </c>
       <c r="D24">
         <v>-215747000.0</v>
       </c>
       <c r="E24">
         <v>-30478000.0</v>
       </c>
       <c r="F24">
         <v>15000.0</v>
       </c>
       <c r="G24">
         <v>-192650000.0</v>
       </c>
       <c r="H24">
         <v>-111475000.0</v>
       </c>
       <c r="I24">
         <v>-21807000.0</v>
       </c>
       <c r="J24">
         <v>-67576000.0</v>
       </c>
       <c r="K24">
@@ -31510,54 +31787,54 @@
       </c>
       <c r="W24">
         <v>7244000.0</v>
       </c>
       <c r="X24">
         <v>3955000.0</v>
       </c>
       <c r="Y24">
         <v>-95457000.0</v>
       </c>
       <c r="Z24">
         <v>-104939000.0</v>
       </c>
       <c r="AA24">
         <v>-84699000.0</v>
       </c>
       <c r="AB24">
         <v>819000.0</v>
       </c>
       <c r="AC24">
         <v>432000.0</v>
       </c>
     </row>
     <row r="25" spans="1:29">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
-        <v>-33308999.0</v>
+        <v>4526000.0</v>
       </c>
       <c r="C25">
         <v>-5469000.0</v>
       </c>
       <c r="D25">
         <v>-2682000.0</v>
       </c>
       <c r="E25">
         <v>9022000.0</v>
       </c>
       <c r="F25">
         <v>4706000.0</v>
       </c>
       <c r="G25">
         <v>4588000.0</v>
       </c>
       <c r="H25">
         <v>-4972000.0</v>
       </c>
       <c r="I25">
         <v>157000.0</v>
       </c>
       <c r="J25">
         <v>2688000.0</v>
       </c>
@@ -31599,53 +31876,55 @@
       </c>
       <c r="W25">
         <v>5001000.0</v>
       </c>
       <c r="X25">
         <v>4142000.0</v>
       </c>
       <c r="Y25">
         <v>-438000.0</v>
       </c>
       <c r="Z25">
         <v>-17230000.0</v>
       </c>
       <c r="AA25">
         <v>-3356000.0</v>
       </c>
       <c r="AB25">
         <v>10573000.0</v>
       </c>
       <c r="AC25">
         <v>3190000.0</v>
       </c>
     </row>
     <row r="26" spans="1:29">
       <c r="A26" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="B26"/>
+        <v>226</v>
+      </c>
+      <c r="B26">
+        <v>-362000.0</v>
+      </c>
       <c r="C26">
         <v>-664000.0</v>
       </c>
       <c r="D26">
         <v>-218000.0</v>
       </c>
       <c r="E26">
         <v>-308000.0</v>
       </c>
       <c r="F26">
         <v>-338000.0</v>
       </c>
       <c r="G26">
         <v>-383000.0</v>
       </c>
       <c r="H26">
         <v>-381000.0</v>
       </c>
       <c r="I26">
         <v>-490000.0</v>
       </c>
       <c r="J26">
         <v>-196000.0</v>
       </c>
       <c r="K26">
@@ -31682,53 +31961,55 @@
         <v>-945000.0</v>
       </c>
       <c r="V26">
         <v>-115000.0</v>
       </c>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26">
         <v>-5006000.0</v>
       </c>
       <c r="Z26">
         <v>-488000.0</v>
       </c>
       <c r="AA26">
         <v>-1258000.0</v>
       </c>
       <c r="AB26">
         <v>-404000.0</v>
       </c>
       <c r="AC26">
         <v>-229000.0</v>
       </c>
     </row>
     <row r="27" spans="1:29">
       <c r="A27" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>227</v>
+      </c>
+      <c r="B27">
+        <v>1583000.0</v>
+      </c>
       <c r="C27">
         <v>1549000.0</v>
       </c>
       <c r="D27">
         <v>1461000.0</v>
       </c>
       <c r="E27">
         <v>899000.0</v>
       </c>
       <c r="F27">
         <v>822000.0</v>
       </c>
       <c r="G27">
         <v>1024000.0</v>
       </c>
       <c r="H27">
         <v>1088000.0</v>
       </c>
       <c r="I27">
         <v>745000.0</v>
       </c>
       <c r="J27">
         <v>507000.0</v>
       </c>
       <c r="K27">
@@ -31753,53 +32034,55 @@
         <v>86996000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27">
         <v>-11000.0</v>
       </c>
       <c r="W27">
         <v>-125000.0</v>
       </c>
       <c r="X27">
         <v>-516000.0</v>
       </c>
       <c r="Y27">
         <v>10000.0</v>
       </c>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
     </row>
     <row r="28" spans="1:29">
       <c r="A28" t="s">
-        <v>227</v>
-[...1 lines deleted...]
-      <c r="B28"/>
+        <v>228</v>
+      </c>
+      <c r="B28">
+        <v>23331000.0</v>
+      </c>
       <c r="C28">
         <v>46038000.0</v>
       </c>
       <c r="D28">
         <v>229734000.0</v>
       </c>
       <c r="E28">
         <v>252821000.0</v>
       </c>
       <c r="F28">
         <v>236070000.0</v>
       </c>
       <c r="G28">
         <v>274752000.0</v>
       </c>
       <c r="H28">
         <v>138316000.0</v>
       </c>
       <c r="I28">
         <v>-8310000.0</v>
       </c>
       <c r="J28">
         <v>36669000.0</v>
       </c>
       <c r="K28">
@@ -31840,53 +32123,55 @@
       </c>
       <c r="W28">
         <v>-10208000.0</v>
       </c>
       <c r="X28">
         <v>-25219000.0</v>
       </c>
       <c r="Y28">
         <v>37926000.0</v>
       </c>
       <c r="Z28">
         <v>50456000.0</v>
       </c>
       <c r="AA28">
         <v>74537000.0</v>
       </c>
       <c r="AB28">
         <v>51978000.0</v>
       </c>
       <c r="AC28">
         <v>85083000.0</v>
       </c>
     </row>
     <row r="29" spans="1:29">
       <c r="A29" t="s">
-        <v>228</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>229</v>
+      </c>
+      <c r="B29">
+        <v>36386000.0</v>
+      </c>
       <c r="C29">
         <v>32474000.0</v>
       </c>
       <c r="D29">
         <v>22146000.0</v>
       </c>
       <c r="E29">
         <v>40669000.0</v>
       </c>
       <c r="F29">
         <v>34741000.0</v>
       </c>
       <c r="G29">
         <v>27382000.0</v>
       </c>
       <c r="H29">
         <v>23931000.0</v>
       </c>
       <c r="I29">
         <v>10737000.0</v>
       </c>
       <c r="J29">
         <v>17649000.0</v>
       </c>
       <c r="K29">
@@ -31927,53 +32212,55 @@
       </c>
       <c r="W29">
         <v>14692000.0</v>
       </c>
       <c r="X29">
         <v>19481000.0</v>
       </c>
       <c r="Y29">
         <v>7870000.0</v>
       </c>
       <c r="Z29">
         <v>-3359000.0</v>
       </c>
       <c r="AA29">
         <v>8694000.0</v>
       </c>
       <c r="AB29">
         <v>21102000.0</v>
       </c>
       <c r="AC29">
         <v>12345000.0</v>
       </c>
     </row>
     <row r="30" spans="1:29">
       <c r="A30" t="s">
-        <v>229</v>
-[...1 lines deleted...]
-      <c r="B30"/>
+        <v>230</v>
+      </c>
+      <c r="B30">
+        <v>-138350000.0</v>
+      </c>
       <c r="C30">
         <v>-44362000.0</v>
       </c>
       <c r="D30">
         <v>-194088000.0</v>
       </c>
       <c r="E30">
         <v>-389904000.0</v>
       </c>
       <c r="F30">
         <v>-265694000.0</v>
       </c>
       <c r="G30">
         <v>-177724000.0</v>
       </c>
       <c r="H30">
         <v>-149316000.0</v>
       </c>
       <c r="I30">
         <v>1471000.0</v>
       </c>
       <c r="J30">
         <v>-48173000.0</v>
       </c>
       <c r="K30">
@@ -32033,1172 +32320,1181 @@
       <c r="AC30">
         <v>-85726000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DE30"/>
+  <dimension ref="A1:DF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:109">
+    <row r="1" spans="1:110">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>90</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D1" t="s">
         <v>91</v>
       </c>
       <c r="E1" t="s">
         <v>92</v>
       </c>
       <c r="F1" t="s">
+        <v>93</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="H1" t="s">
         <v>94</v>
       </c>
       <c r="I1" t="s">
         <v>95</v>
       </c>
       <c r="J1" t="s">
+        <v>96</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="L1" t="s">
         <v>97</v>
       </c>
       <c r="M1" t="s">
         <v>98</v>
       </c>
       <c r="N1" t="s">
+        <v>99</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="P1" t="s">
         <v>100</v>
       </c>
       <c r="Q1" t="s">
         <v>101</v>
       </c>
       <c r="R1" t="s">
+        <v>102</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="T1" t="s">
         <v>103</v>
       </c>
       <c r="U1" t="s">
         <v>104</v>
       </c>
       <c r="V1" t="s">
+        <v>105</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>105</v>
       </c>
       <c r="X1" t="s">
         <v>106</v>
       </c>
       <c r="Y1" t="s">
         <v>107</v>
       </c>
       <c r="Z1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>108</v>
       </c>
       <c r="AB1" t="s">
         <v>109</v>
       </c>
       <c r="AC1" t="s">
         <v>110</v>
       </c>
       <c r="AD1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AF1" t="s">
         <v>112</v>
       </c>
       <c r="AG1" t="s">
         <v>113</v>
       </c>
       <c r="AH1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AJ1" t="s">
         <v>115</v>
       </c>
       <c r="AK1" t="s">
         <v>116</v>
       </c>
       <c r="AL1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AN1" t="s">
         <v>118</v>
       </c>
       <c r="AO1" t="s">
         <v>119</v>
       </c>
       <c r="AP1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AR1" t="s">
         <v>121</v>
       </c>
       <c r="AS1" t="s">
         <v>122</v>
       </c>
       <c r="AT1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AV1" t="s">
         <v>124</v>
       </c>
       <c r="AW1" t="s">
         <v>125</v>
       </c>
       <c r="AX1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AZ1" t="s">
         <v>127</v>
       </c>
       <c r="BA1" t="s">
         <v>128</v>
       </c>
       <c r="BB1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BD1" t="s">
         <v>130</v>
       </c>
       <c r="BE1" t="s">
         <v>131</v>
       </c>
       <c r="BF1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BH1" t="s">
         <v>133</v>
       </c>
       <c r="BI1" t="s">
         <v>134</v>
       </c>
       <c r="BJ1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BL1" t="s">
         <v>136</v>
       </c>
       <c r="BM1" t="s">
         <v>137</v>
       </c>
       <c r="BN1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BP1" t="s">
         <v>139</v>
       </c>
       <c r="BQ1" t="s">
         <v>140</v>
       </c>
       <c r="BR1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BT1" t="s">
         <v>142</v>
       </c>
       <c r="BU1" t="s">
         <v>143</v>
       </c>
       <c r="BV1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BX1" t="s">
         <v>145</v>
       </c>
       <c r="BY1" t="s">
         <v>146</v>
       </c>
       <c r="BZ1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>147</v>
       </c>
       <c r="CB1" t="s">
         <v>148</v>
       </c>
       <c r="CC1" t="s">
         <v>149</v>
       </c>
       <c r="CD1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CF1" t="s">
         <v>151</v>
       </c>
       <c r="CG1" t="s">
         <v>152</v>
       </c>
       <c r="CH1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CJ1" t="s">
         <v>154</v>
       </c>
       <c r="CK1" t="s">
         <v>155</v>
       </c>
       <c r="CL1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CN1" t="s">
         <v>157</v>
       </c>
       <c r="CO1" t="s">
         <v>158</v>
       </c>
       <c r="CP1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CR1" t="s">
         <v>160</v>
       </c>
       <c r="CS1" t="s">
         <v>161</v>
       </c>
       <c r="CT1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CU1" t="s">
         <v>25</v>
-      </c>
-[...1 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CV1" t="s">
         <v>163</v>
       </c>
       <c r="CW1" t="s">
         <v>164</v>
       </c>
       <c r="CX1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CY1" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CZ1" t="s">
         <v>166</v>
       </c>
       <c r="DA1" t="s">
         <v>167</v>
       </c>
       <c r="DB1" t="s">
+        <v>168</v>
+      </c>
+      <c r="DC1" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DD1" t="s">
         <v>169</v>
       </c>
       <c r="DE1" t="s">
         <v>170</v>
       </c>
+      <c r="DF1" t="s">
+        <v>171</v>
+      </c>
     </row>
-    <row r="2" spans="1:109">
+    <row r="2" spans="1:110">
       <c r="A2" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>97718000.0</v>
+      </c>
+      <c r="C2">
         <v>117030000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>88231000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>173037000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>176351000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>245504000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>193068000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>187782000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>142201000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>153182000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>105000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64325000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>84409000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>70670000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>71439000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>139522000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>180823000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>158078000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>151119000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>175500000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>175706000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>87753000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>85441000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>90837000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>51296000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>114592000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>123278000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>81849000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>38365000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>29721000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32564000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>39908000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>34467000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>49104000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>29259000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>39894000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>28322000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>31498000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>23379000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>25908000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>22018000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>31218000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>22087000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>45101000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>24295000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>17279000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>19098000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>27584000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>19263000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>21535000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>22463000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>57529000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>44092000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>29629000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>41691000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>59237000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>37026000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>38404000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>22625000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>59530000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>43379000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>56182000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>51868000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>49848000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>33648000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>34972000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>20758000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>54430000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>20887000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>19625000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>21862000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>27877000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>48887000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>18694000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>16894000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>15287000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>23894000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>15958000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>15532000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>14420000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>22589000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>24378000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>20357000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>17601000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>24256000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>17137000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>17151000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>18525000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>19535000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>16139000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>23932000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>24833000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CP2">
         <v>18787000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CQ2">
         <v>55860000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CR2">
         <v>37186000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CS2">
         <v>72396000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CT2">
         <v>63506000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CU2">
         <v>79991000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CV2">
         <v>79799000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CW2">
         <v>82996000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CX2">
         <v>74290000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CY2">
         <v>43836000.0</v>
       </c>
-      <c r="CY2">
+      <c r="CZ2">
         <v>35041000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DA2">
         <v>27845000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DB2">
         <v>41984000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DC2">
         <v>22981000.0</v>
       </c>
-      <c r="DC2">
+      <c r="DD2">
         <v>28099000.0</v>
       </c>
-      <c r="DD2">
+      <c r="DE2">
         <v>43071000.0</v>
       </c>
-      <c r="DE2">
+      <c r="DF2">
         <v>39712000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:109">
+    <row r="3" spans="1:110">
       <c r="A3" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="B3">
-        <v>1491000</v>
+        <v>663000</v>
       </c>
       <c r="C3">
+        <v>187000</v>
+      </c>
+      <c r="D3">
         <v>475000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>719000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>386000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>729000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>357000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>566000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>219000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>1934000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>3276000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>3288000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2431000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>894000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>722000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>536000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>448000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>547000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>442000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>658000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>318000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>815000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1407000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>580000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>420000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>705000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>636000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>1463000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>706000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>701000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>650000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>340000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>813000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>335000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>990000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>249000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>220000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>505000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>452000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>796000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>653000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>679000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>243000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>706000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>88000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>224000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>712000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>1780000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>192000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>259000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>504000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>873000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>427000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>1177000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>120000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>289000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>188000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>201000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>117000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>392000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>237000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>52000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>3038000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>79000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>266000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>27000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>14000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>254000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>117000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>90000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>257000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>291000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>443000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>1258000</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>429000</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>277000</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>711000</v>
       </c>
-      <c r="BZ3">
+      <c r="CA3">
         <v>122000</v>
       </c>
-      <c r="CA3">
+      <c r="CB3">
         <v>149000</v>
       </c>
-      <c r="CB3">
+      <c r="CC3">
         <v>129000</v>
       </c>
-      <c r="CC3">
+      <c r="CD3">
         <v>27000</v>
       </c>
-      <c r="CD3">
+      <c r="CE3">
         <v>67000</v>
       </c>
-      <c r="CE3">
+      <c r="CF3">
         <v>92000</v>
       </c>
-      <c r="CF3">
+      <c r="CG3">
         <v>168000</v>
       </c>
-      <c r="CG3">
+      <c r="CH3">
         <v>212000</v>
       </c>
-      <c r="CH3">
+      <c r="CI3">
         <v>36000</v>
       </c>
-      <c r="CI3">
+      <c r="CJ3">
         <v>122000</v>
       </c>
-      <c r="CJ3">
+      <c r="CK3">
         <v>348000</v>
       </c>
-      <c r="CK3">
+      <c r="CL3">
         <v>287000</v>
       </c>
-      <c r="CL3">
+      <c r="CM3">
         <v>69000</v>
       </c>
-      <c r="CM3">
+      <c r="CN3">
         <v>189000</v>
       </c>
-      <c r="CN3">
+      <c r="CO3">
         <v>2529000</v>
       </c>
-      <c r="CO3">
+      <c r="CP3">
         <v>4339000</v>
       </c>
-      <c r="CP3">
+      <c r="CQ3">
         <v>410000</v>
       </c>
-      <c r="CQ3">
+      <c r="CR3">
         <v>184000</v>
       </c>
-      <c r="CR3">
+      <c r="CS3">
         <v>327000</v>
       </c>
-      <c r="CS3">
+      <c r="CT3">
         <v>574000</v>
       </c>
-      <c r="CT3">
+      <c r="CU3">
         <v>209000</v>
       </c>
-      <c r="CU3">
+      <c r="CV3">
         <v>950000</v>
       </c>
-      <c r="CV3">
+      <c r="CW3">
         <v>105000</v>
       </c>
-      <c r="CW3">
+      <c r="CX3">
         <v>204000</v>
       </c>
-      <c r="CX3">
+      <c r="CY3">
         <v>162000</v>
       </c>
-      <c r="CY3">
+      <c r="CZ3">
         <v>108000</v>
       </c>
-      <c r="CZ3">
+      <c r="DA3">
         <v>182000</v>
       </c>
-      <c r="DA3">
+      <c r="DB3">
         <v>481000</v>
       </c>
-      <c r="DB3">
+      <c r="DC3">
         <v>1166000</v>
       </c>
-      <c r="DC3">
+      <c r="DD3">
         <v>597000</v>
       </c>
-      <c r="DD3">
+      <c r="DE3">
         <v>648000</v>
       </c>
-      <c r="DE3">
+      <c r="DF3">
         <v>352000</v>
       </c>
     </row>
-    <row r="4" spans="1:109">
+    <row r="4" spans="1:110">
       <c r="A4" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
-      <c r="M4">
+      <c r="M4"/>
+      <c r="N4">
         <v>-20084000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>13739000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-769000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-68083000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-41301000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>22745000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>6959000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-24381000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-206000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>87953000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>2312000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-5396000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>39541000.0</v>
       </c>
-      <c r="Z4"/>
-      <c r="AA4">
+      <c r="AA4"/>
+      <c r="AB4">
         <v>-8686000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>41429000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>43484000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>8644000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2843000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-7344000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>5441000.0</v>
       </c>
-      <c r="AH4"/>
-      <c r="AI4">
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>19845000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-10635000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>11572000.0</v>
       </c>
-      <c r="AL4"/>
       <c r="AM4"/>
-      <c r="AN4">
+      <c r="AN4"/>
+      <c r="AO4">
         <v>-2529000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>3890000.0</v>
       </c>
-      <c r="AP4"/>
-      <c r="AQ4">
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>9131000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-23014000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>20806000.0</v>
       </c>
-      <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
-      <c r="AW4">
+      <c r="AW4"/>
+      <c r="AX4">
         <v>8321000.0</v>
       </c>
-      <c r="AX4"/>
-      <c r="AY4">
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-928000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-35066000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>13437000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
@@ -33210,172 +33506,173 @@
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
       <c r="DC4"/>
       <c r="DD4"/>
       <c r="DE4"/>
+      <c r="DF4"/>
     </row>
-    <row r="5" spans="1:109">
+    <row r="5" spans="1:110">
       <c r="A5" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
-      <c r="M5">
+      <c r="M5"/>
+      <c r="N5">
         <v>-6223000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>7323000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-14710000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1330000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-4187000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>3258000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1180000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-804000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-2429000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>2688000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3559000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>3732000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3544000.0</v>
       </c>
-      <c r="Z5"/>
-      <c r="AA5">
+      <c r="AA5"/>
+      <c r="AB5">
         <v>1110000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-561000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>3697000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-3883000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-1617000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>2582000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-3496000.0</v>
       </c>
-      <c r="AH5"/>
-      <c r="AI5">
+      <c r="AI5"/>
+      <c r="AJ5">
         <v>-872000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-602000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-193000.0</v>
       </c>
-      <c r="AL5"/>
       <c r="AM5"/>
-      <c r="AN5">
+      <c r="AN5"/>
+      <c r="AO5">
         <v>-1333000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1545000.0</v>
       </c>
-      <c r="AP5"/>
-      <c r="AQ5">
+      <c r="AQ5"/>
+      <c r="AR5">
         <v>1533000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-217000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1701000.0</v>
       </c>
-      <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
-      <c r="AW5">
+      <c r="AW5"/>
+      <c r="AX5">
         <v>-877000.0</v>
       </c>
-      <c r="AX5"/>
-      <c r="AY5">
+      <c r="AY5"/>
+      <c r="AZ5">
         <v>77000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>431000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-625000.0</v>
       </c>
-      <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
@@ -33387,702 +33684,709 @@
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
       <c r="DC5"/>
       <c r="DD5"/>
       <c r="DE5"/>
+      <c r="DF5"/>
     </row>
-    <row r="6" spans="1:109">
+    <row r="6" spans="1:110">
       <c r="A6" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="B6">
-        <v>-117030000.0</v>
+        <v>75752000.0</v>
       </c>
       <c r="C6">
+        <v>-19312000.0</v>
+      </c>
+      <c r="D6">
         <v>28799000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-84806000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-3314000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-69153000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>52436000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>5286000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>45581000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-10981000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-165070.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>6868000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-20084000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>13739000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-769000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-68083000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-41301000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>22745000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>6959000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-24381000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-206000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>87953000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>2312000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-5396000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>39541000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-63296000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>-8686000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>41429000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>43484000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>8644000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-2843000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-7344000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>5441000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-14637000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>19845000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-10635000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>11572000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-3176000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>8119000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-2529000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>3890000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-9200000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>9131000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>-23014000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>20806000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>7016000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-1819000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-8486000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>8321000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>-2272000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-928000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-35066000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13437000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>14463000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-12062000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-17546000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>22211000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>4739000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>15779000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-36905000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>16151000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-12803000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>4314000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>2020000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>16200000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-1324000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>14214000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>-33672000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>33543000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>1262000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-2237000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-6015000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-21010000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>30193000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>1800000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>1607000.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-8607000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CA6">
         <v>21289000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CB6">
         <v>426000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CC6">
         <v>1112000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CD6">
         <v>-8169000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CE6">
         <v>-1789000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CF6">
         <v>4021000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CG6">
         <v>2756000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CH6">
         <v>-6655000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CI6">
         <v>7119000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CJ6">
         <v>-14000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CK6">
         <v>-1374000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CL6">
         <v>-1010000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CM6">
         <v>3396000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CN6">
         <v>-7793000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CO6">
         <v>-901000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CP6">
         <v>6046000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CQ6">
         <v>-2286000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CR6">
         <v>18674000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CS6">
         <v>-35210000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CT6">
         <v>8890000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CU6">
         <v>-16485000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CV6">
         <v>192000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CW6">
         <v>-3197000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CX6">
         <v>8706000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CY6">
         <v>30454000.0</v>
       </c>
-      <c r="CY6">
+      <c r="CZ6">
         <v>8795000.0</v>
       </c>
-      <c r="CZ6">
+      <c r="DA6">
         <v>7196000.0</v>
       </c>
-      <c r="DA6">
+      <c r="DB6">
         <v>-14139000.0</v>
       </c>
-      <c r="DB6">
+      <c r="DC6">
         <v>19003000.0</v>
       </c>
-      <c r="DC6">
+      <c r="DD6">
         <v>-5118000.0</v>
       </c>
-      <c r="DD6">
+      <c r="DE6">
         <v>-14972000.0</v>
       </c>
-      <c r="DE6">
+      <c r="DF6">
         <v>3359000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:109">
+    <row r="7" spans="1:110">
       <c r="A7" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B7">
-        <v>-1436000.0</v>
+        <v>-1696000.0</v>
       </c>
       <c r="C7">
+        <v>3612000.0</v>
+      </c>
+      <c r="D7">
         <v>-2725000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-4696000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>1630000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5116000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>10977000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>1083000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-4132000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>1503000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-1880000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>-2566000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4479000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>8466000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-13347000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>2384000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2998000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>4286000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>1322000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-838000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2237000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>2599000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-3631000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>3531000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-3447000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-85000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>960000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>1274000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>3516000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-3892000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-1096000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>1661000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-4015000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>2861000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-729000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-1868000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-321000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>612000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>1578000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-1333000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-1545000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>1660000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>1533000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-217000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-1701000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>2340000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>12000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-382000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-999000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>2109000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-327000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>447000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-641000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>2606000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-5410000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>6563000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-1794000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>1929000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>621000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>481000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-1403000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>165000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>357000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-555000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-1624000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-2965000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>-3657000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>1338000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-742000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>19701000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>668000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>331000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>-2048000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>592999000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>779000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-618000.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-1889000.0</v>
       </c>
-      <c r="BZ7"/>
-      <c r="CA7">
+      <c r="CA7"/>
+      <c r="CB7">
         <v>-552000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CC7">
         <v>57000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CD7">
         <v>1039000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CE7">
         <v>508000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CF7">
         <v>-435000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CG7">
         <v>1096000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CH7">
         <v>-994000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CI7">
         <v>-939000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CJ7">
         <v>987000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CK7">
         <v>-33000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CL7">
         <v>-14000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CM7">
         <v>2605000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CN7">
         <v>3329000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CO7">
         <v>1957000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CP7">
         <v>-1991000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CQ7">
         <v>-5381488.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CR7">
         <v>10325000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CS7">
         <v>-5354000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CT7">
         <v>-5449000.0</v>
       </c>
-      <c r="CT7"/>
-      <c r="CU7">
+      <c r="CU7"/>
+      <c r="CV7">
         <v>-1022000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CW7">
         <v>-354000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CX7">
         <v>2062000.0</v>
       </c>
-      <c r="CX7"/>
-      <c r="CY7">
+      <c r="CY7"/>
+      <c r="CZ7">
         <v>-576000.0</v>
       </c>
-      <c r="CZ7">
+      <c r="DA7">
         <v>-146000.0</v>
       </c>
-      <c r="DA7">
+      <c r="DB7">
         <v>-4566000.0</v>
       </c>
-      <c r="DB7"/>
       <c r="DC7"/>
-      <c r="DD7">
+      <c r="DD7"/>
+      <c r="DE7">
         <v>1942000.0</v>
       </c>
-      <c r="DE7">
+      <c r="DF7">
         <v>-488000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:109">
+    <row r="8" spans="1:110">
       <c r="A8" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -34148,85 +34452,84 @@
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
       <c r="DC8"/>
       <c r="DD8"/>
       <c r="DE8"/>
+      <c r="DF8"/>
     </row>
-    <row r="9" spans="1:109">
+    <row r="9" spans="1:110">
       <c r="A9" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
-      <c r="AC9">
-[...1 lines deleted...]
-      </c>
+      <c r="AC9"/>
       <c r="AD9">
         <v>0.0</v>
       </c>
       <c r="AE9">
         <v>0.0</v>
       </c>
       <c r="AF9">
         <v>0.0</v>
       </c>
       <c r="AG9">
         <v>0.0</v>
       </c>
       <c r="AH9">
         <v>0.0</v>
       </c>
       <c r="AI9">
         <v>0.0</v>
       </c>
       <c r="AJ9">
         <v>0.0</v>
       </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
@@ -34276,312 +34579,314 @@
       </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
         <v>0.0</v>
       </c>
       <c r="BC9">
         <v>0.0</v>
       </c>
       <c r="BD9">
         <v>0.0</v>
       </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
-      <c r="BI9"/>
+      <c r="BI9">
+        <v>0.0</v>
+      </c>
       <c r="BJ9"/>
       <c r="BK9"/>
-      <c r="BL9">
+      <c r="BL9"/>
+      <c r="BM9">
         <v>389000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-1230000.0</v>
       </c>
-      <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>-1069000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>243000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-1595000.0</v>
       </c>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
-      <c r="CR9">
+      <c r="CR9"/>
+      <c r="CS9">
         <v>-5904000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CT9">
         <v>-3524000.0</v>
       </c>
-      <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
       <c r="DC9"/>
       <c r="DD9"/>
       <c r="DE9"/>
+      <c r="DF9"/>
     </row>
-    <row r="10" spans="1:109">
+    <row r="10" spans="1:110">
       <c r="A10" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
-      <c r="AC10">
-[...1 lines deleted...]
-      </c>
+      <c r="AC10"/>
       <c r="AD10">
         <v>0.0</v>
       </c>
       <c r="AE10">
         <v>0.0</v>
       </c>
       <c r="AF10">
+        <v>0.0</v>
+      </c>
+      <c r="AG10">
         <v>14246.51</v>
       </c>
-      <c r="AG10">
-[...1 lines deleted...]
-      </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
         <v>2129000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1973000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1416000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>1903000.0</v>
       </c>
-      <c r="AL10">
-[...1 lines deleted...]
-      </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
+        <v>0.0</v>
+      </c>
+      <c r="AP10">
         <v>416000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>58000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>459000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4560000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>4079000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>4050000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>419000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>3031000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3083000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>3550000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>3361000.0</v>
       </c>
-      <c r="BB10">
-[...1 lines deleted...]
-      </c>
       <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>3388000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>1800000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>2286000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>778000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>1766000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>1543000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>1711000.0</v>
       </c>
-      <c r="BJ10"/>
-      <c r="BK10">
+      <c r="BK10"/>
+      <c r="BL10">
         <v>177000.0</v>
       </c>
-      <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
       <c r="CA10"/>
       <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
       <c r="CT10"/>
       <c r="CU10"/>
       <c r="CV10"/>
       <c r="CW10"/>
       <c r="CX10"/>
       <c r="CY10"/>
       <c r="CZ10"/>
       <c r="DA10"/>
       <c r="DB10"/>
       <c r="DC10"/>
       <c r="DD10"/>
       <c r="DE10"/>
+      <c r="DF10"/>
     </row>
-    <row r="11" spans="1:109">
+    <row r="11" spans="1:110">
       <c r="A11" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
-[...1 lines deleted...]
-      </c>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
@@ -34616,63 +34921,65 @@
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
       <c r="AG11">
         <v>0.0</v>
       </c>
       <c r="AH11">
         <v>0.0</v>
       </c>
       <c r="AI11">
         <v>0.0</v>
       </c>
       <c r="AJ11">
         <v>0.0</v>
       </c>
       <c r="AK11">
         <v>0.0</v>
       </c>
       <c r="AL11">
         <v>0.0</v>
       </c>
-      <c r="AM11"/>
+      <c r="AM11">
+        <v>0.0</v>
+      </c>
       <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
-[...2 lines deleted...]
-      <c r="AQ11"/>
+      <c r="AP11"/>
+      <c r="AQ11">
+        <v>0.0</v>
+      </c>
       <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
-[...2 lines deleted...]
-      <c r="AU11"/>
+      <c r="AT11"/>
+      <c r="AU11">
+        <v>0.0</v>
+      </c>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
@@ -34691,186 +34998,187 @@
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
       <c r="DC11"/>
       <c r="DD11"/>
       <c r="DE11"/>
+      <c r="DF11"/>
     </row>
-    <row r="12" spans="1:109">
+    <row r="12" spans="1:110">
       <c r="A12" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-1416000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>999000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>2552000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>3893000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>3411000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2442000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-5729000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>5599000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>888000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>2279000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>77000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6144000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-6693000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>2871000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-1389000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>328000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-1472000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>-199000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>2398000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-1875000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1968000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>-2089000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3133000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>610000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>-569000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>1855000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>-752000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>215000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-814000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>560000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>1132000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>202000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>-745000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>373000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6429000.0</v>
       </c>
-      <c r="AU12"/>
       <c r="AV12"/>
-      <c r="AW12">
+      <c r="AW12"/>
+      <c r="AX12">
         <v>614000.0</v>
       </c>
-      <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12">
         <v>-748000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>-225000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2873000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
@@ -34882,163 +35190,164 @@
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
       <c r="DC12"/>
       <c r="DD12"/>
       <c r="DE12"/>
+      <c r="DF12"/>
     </row>
-    <row r="13" spans="1:109">
+    <row r="13" spans="1:110">
       <c r="A13" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>-2365000.0</v>
       </c>
       <c r="N13">
+        <v>-2365000.0</v>
+      </c>
+      <c r="O13">
         <v>8664000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-13277000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>2394000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3046000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>4447000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>1501000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-681000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2098000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2958000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-3631000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>3531000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-3431000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-85000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>960000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>1274000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3516000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-3892000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-1617000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>2582000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>-3496000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1194000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-872000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>-602000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-193000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-688000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1578000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1333000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1275000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>971000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
@@ -35057,1021 +35366,1037 @@
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
       <c r="DC13"/>
       <c r="DD13"/>
       <c r="DE13"/>
+      <c r="DF13"/>
     </row>
-    <row r="14" spans="1:109">
+    <row r="14" spans="1:110">
       <c r="A14" t="s">
-        <v>214</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>215</v>
+      </c>
+      <c r="B14">
+        <v>904000.0</v>
+      </c>
       <c r="C14">
+        <v>1708000.0</v>
+      </c>
+      <c r="D14">
         <v>2059000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>1663000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>1558000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>1412000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>1737000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>1620000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>1603000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>1424000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-105000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>1441000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>1438000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>1146000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>910000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>997000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>965000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1033000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1204000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>1398000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1355000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>975000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1161000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1193000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>969000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>666000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>994000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>950000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>911000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>447000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>615000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>611000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>575000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>316000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>583000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>692000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>620000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>541000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>581000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>547000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>537000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>368000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>570000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>573000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>551000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>408000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>584000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>562000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>563000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>434000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>473000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>503000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>519000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>552000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>577000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>544000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>561000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>503000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>430000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>505000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>507000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>451000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>652000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>477000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>486000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>210000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>563000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>777000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>711000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>762000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>-15000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>569000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>343000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>323000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>334000.0</v>
       </c>
       <c r="BX14">
         <v>334000.0</v>
       </c>
       <c r="BY14">
+        <v>334000.0</v>
+      </c>
+      <c r="BZ14">
         <v>325000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CA14">
         <v>207000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CB14">
         <v>353000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CC14">
         <v>387000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CD14">
         <v>423000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CE14">
         <v>-241000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CF14">
         <v>535000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CG14">
         <v>575000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CH14">
         <v>591000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CI14">
         <v>-507000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CJ14">
         <v>629000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CK14">
         <v>682000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CL14">
         <v>670000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CM14">
         <v>463000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CN14">
         <v>380000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CO14">
         <v>939000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CP14">
         <v>157000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CQ14">
         <v>374000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CR14">
         <v>388000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CS14">
         <v>415000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CT14">
         <v>407000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CU14">
         <v>420000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CV14">
         <v>415000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CW14">
         <v>370000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CX14">
         <v>387000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CY14">
         <v>419000.0</v>
       </c>
-      <c r="CY14">
+      <c r="CZ14">
         <v>444000.0</v>
       </c>
-      <c r="CZ14">
+      <c r="DA14">
         <v>452000.0</v>
       </c>
-      <c r="DA14">
+      <c r="DB14">
         <v>445000.0</v>
       </c>
-      <c r="DB14">
+      <c r="DC14">
         <v>447000.0</v>
       </c>
-      <c r="DC14">
+      <c r="DD14">
         <v>448000.0</v>
       </c>
-      <c r="DD14">
+      <c r="DE14">
         <v>441000.0</v>
       </c>
-      <c r="DE14">
+      <c r="DF14">
         <v>434000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:109">
+    <row r="15" spans="1:110">
       <c r="A15" t="s">
-        <v>215</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>216</v>
+      </c>
+      <c r="B15">
+        <v>3125000.0</v>
+      </c>
       <c r="C15">
+        <v>3092000.0</v>
+      </c>
+      <c r="D15">
         <v>3000000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>2997000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>2996000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>2998000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2975000.0</v>
       </c>
       <c r="H15">
         <v>2975000.0</v>
       </c>
       <c r="I15">
+        <v>2975000.0</v>
+      </c>
+      <c r="J15">
         <v>2974000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>2838000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>60070.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>2832000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>2831000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>2727000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>2625000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2462000.0</v>
       </c>
       <c r="Q15">
         <v>2462000.0</v>
       </c>
       <c r="R15">
+        <v>2462000.0</v>
+      </c>
+      <c r="S15">
         <v>2004000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>1888000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1889000.0</v>
       </c>
       <c r="U15">
         <v>1889000.0</v>
       </c>
       <c r="V15">
+        <v>1889000.0</v>
+      </c>
+      <c r="W15">
         <v>1882000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1768000.0</v>
       </c>
       <c r="X15">
         <v>1768000.0</v>
       </c>
       <c r="Y15">
         <v>1768000.0</v>
       </c>
       <c r="Z15">
+        <v>1768000.0</v>
+      </c>
+      <c r="AA15">
         <v>1657000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>1654000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>1655000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1379000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>1287000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>1285000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>1192000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1193000.0</v>
       </c>
       <c r="AH15">
         <v>1193000.0</v>
       </c>
       <c r="AI15">
+        <v>1193000.0</v>
+      </c>
+      <c r="AJ15">
         <v>1144000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1053000.0</v>
       </c>
       <c r="AK15">
         <v>1053000.0</v>
       </c>
       <c r="AL15">
         <v>1053000.0</v>
       </c>
       <c r="AM15">
+        <v>1053000.0</v>
+      </c>
+      <c r="AN15">
         <v>1050000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1005000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>1007000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1009000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1007000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>962000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>965000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>967000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>959000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>971000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>967000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>928000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>930000.0</v>
       </c>
       <c r="AZ15">
         <v>930000.0</v>
       </c>
       <c r="BA15">
+        <v>930000.0</v>
+      </c>
+      <c r="BB15">
         <v>931000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>933000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>884000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>890000.0</v>
       </c>
       <c r="BE15">
         <v>890000.0</v>
       </c>
       <c r="BF15">
+        <v>890000.0</v>
+      </c>
+      <c r="BG15">
         <v>892000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>890000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>891000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>894000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>848000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>850000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>852000.0</v>
       </c>
       <c r="BM15">
         <v>852000.0</v>
       </c>
       <c r="BN15">
+        <v>852000.0</v>
+      </c>
+      <c r="BO15">
         <v>853000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>852000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>855000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>857000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>864000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>775000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>783000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>795000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>814000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>817000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>822000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>774000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>778000.0</v>
       </c>
       <c r="CA15">
         <v>778000.0</v>
       </c>
       <c r="CB15">
+        <v>778000.0</v>
+      </c>
+      <c r="CC15">
         <v>650000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>844000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585000.0</v>
       </c>
       <c r="CE15">
         <v>585000.0</v>
       </c>
       <c r="CF15">
         <v>585000.0</v>
       </c>
       <c r="CG15">
+        <v>585000.0</v>
+      </c>
+      <c r="CH15">
         <v>715000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585000.0</v>
       </c>
       <c r="CI15">
         <v>585000.0</v>
       </c>
       <c r="CJ15">
         <v>585000.0</v>
       </c>
       <c r="CK15">
+        <v>585000.0</v>
+      </c>
+      <c r="CL15">
         <v>715000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CM15">
         <v>7149000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CN15">
         <v>520000.0</v>
       </c>
-      <c r="CN15"/>
       <c r="CO15"/>
-      <c r="CP15">
+      <c r="CP15"/>
+      <c r="CQ15">
         <v>2932000.0</v>
       </c>
-      <c r="CQ15"/>
-      <c r="CR15">
+      <c r="CR15"/>
+      <c r="CS15">
         <v>1612000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2517000.0</v>
       </c>
       <c r="CT15">
         <v>2517000.0</v>
       </c>
       <c r="CU15">
+        <v>2517000.0</v>
+      </c>
+      <c r="CV15">
         <v>1000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CW15">
         <v>1540000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2336000.0</v>
       </c>
       <c r="CX15">
         <v>2336000.0</v>
       </c>
-      <c r="CY15"/>
-      <c r="CZ15">
+      <c r="CY15">
+        <v>2336000.0</v>
+      </c>
+      <c r="CZ15"/>
+      <c r="DA15">
         <v>1373000.0</v>
       </c>
-      <c r="DA15"/>
-      <c r="DB15">
+      <c r="DB15"/>
+      <c r="DC15">
         <v>2149000.0</v>
       </c>
-      <c r="DC15"/>
-      <c r="DD15">
+      <c r="DD15"/>
+      <c r="DE15">
         <v>1196000.0</v>
       </c>
-      <c r="DE15"/>
+      <c r="DF15"/>
     </row>
-    <row r="16" spans="1:109">
+    <row r="16" spans="1:110">
       <c r="A16" t="s">
-        <v>216</v>
-[...1 lines deleted...]
-      <c r="B16"/>
+        <v>217</v>
+      </c>
+      <c r="B16">
+        <v>173470000.0</v>
+      </c>
       <c r="C16">
+        <v>97718000.0</v>
+      </c>
+      <c r="D16">
         <v>117030000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>88231000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>173037000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>176351000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>245504000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>193068000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>187782000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>142201000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>-60070.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>71193000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>64325000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>84409000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>70670000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>71439000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>139522000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>180823000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>158078000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>151119000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>175500000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>175706000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>87753000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>85441000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>90837000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>51296000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>114592000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>123278000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>81849000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>38365000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>29721000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>32564000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>39908000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>34467000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>49104000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>29259000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>39894000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>28322000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>31498000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>23379000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>25908000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>22018000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>31218000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>22087000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>45101000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>24295000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>17279000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>19098000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>27584000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>19263000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>21535000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>22463000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>57529000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>44092000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>29629000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>41691000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>59237000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>43143000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>38404000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>22625000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>59530000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>43379000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>56182000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>51868000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>49848000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>33648000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>34972000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>20758000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>54430000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>20887000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>19625000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>21862000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>27877000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>48887000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>18694000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>16894000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>15287000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>37247000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CB16">
         <v>15958000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CC16">
         <v>15532000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CD16">
         <v>14420000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CE16">
         <v>22589000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CF16">
         <v>24378000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CG16">
         <v>20357000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CH16">
         <v>17601000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CI16">
         <v>24256000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CJ16">
         <v>17137000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CK16">
         <v>17151000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CL16">
         <v>18525000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CM16">
         <v>19535000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CN16">
         <v>16139000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CO16">
         <v>23932000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CP16">
         <v>24833000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CQ16">
         <v>53574000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CR16">
         <v>55860000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CS16">
         <v>37186000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CT16">
         <v>72396000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CU16">
         <v>63506000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CV16">
         <v>79991000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CW16">
         <v>79799000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CX16">
         <v>82996000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CY16">
         <v>74290000.0</v>
       </c>
-      <c r="CY16">
+      <c r="CZ16">
         <v>43836000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DA16">
         <v>35041000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DB16">
         <v>27845000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DC16">
         <v>41984000.0</v>
       </c>
-      <c r="DC16">
+      <c r="DD16">
         <v>22981000.0</v>
       </c>
-      <c r="DD16">
+      <c r="DE16">
         <v>28099000.0</v>
       </c>
-      <c r="DE16">
+      <c r="DF16">
         <v>43071000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:109">
+    <row r="17" spans="1:110">
       <c r="A17" t="s">
-        <v>217</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -36137,533 +36462,541 @@
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
       <c r="DC17"/>
       <c r="DD17"/>
       <c r="DE17"/>
+      <c r="DF17"/>
     </row>
-    <row r="18" spans="1:109">
+    <row r="18" spans="1:110">
       <c r="A18" t="s">
-        <v>218</v>
+        <v>219</v>
       </c>
       <c r="B18">
-        <v>-24804000.0</v>
+        <v>6988000.0</v>
       </c>
       <c r="C18">
+        <v>13864000.0</v>
+      </c>
+      <c r="D18">
         <v>10725000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>385000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>10623000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>1881000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>18306000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>9152000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>1264000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>8648000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-105000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>402000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>644000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>17806000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-1188000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14002000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>7449000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>6917000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>13802000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>5930000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>6127000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>10074000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>7095000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>2760000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>4231000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>3210000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>6283000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>3829000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>7099000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1668000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1243000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8333000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-1802000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6672000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>2818000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>2664000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>5194000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>2296000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>5223000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>851000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>1654000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>4499000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>4996000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>1818000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>1780000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>5880000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>2768000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>5118000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>2485000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>5022000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1858000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>2923000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>5127000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-181000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-561000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>9338000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>3844000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>4507000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>3998000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>3450000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>4257000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>2068000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>1341000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>3049000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>1569000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>157000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>-259000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>3783000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>2281000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>2765000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>2168000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>2855000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-203000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>1832000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>2668000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>1586000.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-218000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CA18">
         <v>4795000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CB18">
         <v>2448000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CC18">
         <v>2282000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CD18">
         <v>3428000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CE18">
         <v>1188000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CF18">
         <v>2111000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CG18">
         <v>3104000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CH18">
         <v>2278000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CI18">
         <v>3924000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CJ18">
         <v>3283000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CK18">
         <v>4225000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CL18">
         <v>2467000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CM18">
         <v>4851000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CN18">
         <v>7016000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CO18">
         <v>8060000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CP18">
         <v>-2514000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CQ18">
         <v>-3597000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CR18">
         <v>14382000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CS18">
         <v>-2013000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CT18">
         <v>-2397000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CU18">
         <v>-13906000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CV18">
         <v>1435000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CW18">
         <v>3027000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CX18">
         <v>5133000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CY18">
         <v>3590000.0</v>
       </c>
-      <c r="CY18">
+      <c r="CZ18">
         <v>2773000.0</v>
       </c>
-      <c r="CZ18">
+      <c r="DA18">
         <v>3154000.0</v>
       </c>
-      <c r="DA18">
+      <c r="DB18">
         <v>-1432000.0</v>
       </c>
-      <c r="DB18">
+      <c r="DC18">
         <v>9074000.0</v>
       </c>
-      <c r="DC18">
+      <c r="DD18">
         <v>2347000.0</v>
       </c>
-      <c r="DD18">
+      <c r="DE18">
         <v>4680000.0</v>
       </c>
-      <c r="DE18">
+      <c r="DF18">
         <v>2238000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:109">
+    <row r="19" spans="1:110">
       <c r="A19" t="s">
-        <v>219</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>220</v>
+      </c>
+      <c r="B19">
+        <v>-10414000.0</v>
+      </c>
       <c r="C19">
+        <v>1721000.0</v>
+      </c>
+      <c r="D19">
         <v>-15265000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-36230000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-24278000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-53615000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-3693000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-29406000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>42352000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-47998000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-4618000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-73230000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-64067000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-103777000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-100108000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-64461000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-88480000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>1177000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-14109000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-82875000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-52163000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>84494000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>7871000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-79373000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>5156000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-93803000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-36828000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>12923000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>17614000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>8073000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>-2881000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>6753000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>-9379000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>19188000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>-2976000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>-7294000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>-2694000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>10814000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>-14868000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>-13646000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>-13932000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>12163000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>-4771000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>-15125000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>10574000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>75745000.0</v>
       </c>
-      <c r="AU19"/>
       <c r="AV19"/>
-      <c r="AW19">
+      <c r="AW19"/>
+      <c r="AX19">
         <v>8582000.0</v>
       </c>
-      <c r="AX19"/>
-      <c r="AY19">
+      <c r="AY19"/>
+      <c r="AZ19">
         <v>-5781000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>-17869000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>6849000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
@@ -36675,54 +37008,55 @@
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
       <c r="DC19"/>
       <c r="DD19"/>
       <c r="DE19"/>
+      <c r="DF19"/>
     </row>
-    <row r="20" spans="1:109">
+    <row r="20" spans="1:110">
       <c r="A20" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -36788,196 +37122,201 @@
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
       <c r="DC20"/>
       <c r="DD20"/>
       <c r="DE20"/>
+      <c r="DF20"/>
     </row>
-    <row r="21" spans="1:109">
+    <row r="21" spans="1:110">
       <c r="A21" t="s">
-        <v>221</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>222</v>
+      </c>
+      <c r="B21">
+        <v>-8394000.0</v>
+      </c>
       <c r="C21">
+        <v>39461000.0</v>
+      </c>
+      <c r="D21">
         <v>-536000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-57032000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-585000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-17028000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-3025000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>123579000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>3150000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>22865000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>53391000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>20264000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1024000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>39667000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>34140000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-190000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-324000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>380000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2590000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-5474000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-17643000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>18017000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>2954000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1294000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-30311000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>155000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>3128000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>591000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-16188000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-35829000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-4546000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>12135000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-42363000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-8491000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-16455000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>6552000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-9425000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>32853000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>3521000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>6242000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>-4221000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>-18294000.0</v>
       </c>
-      <c r="AU21"/>
       <c r="AV21"/>
-      <c r="AW21">
+      <c r="AW21"/>
+      <c r="AX21">
         <v>-15481000.0</v>
       </c>
-      <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21">
         <v>6594000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>5641000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>-6725000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
@@ -36989,2883 +37328,2913 @@
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
       <c r="DC21"/>
       <c r="DD21"/>
       <c r="DE21"/>
+      <c r="DF21"/>
     </row>
-    <row r="22" spans="1:109">
+    <row r="22" spans="1:110">
       <c r="A22" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>9578000.0</v>
+      </c>
+      <c r="C22">
         <v>9793000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>8854000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>7710000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>6952000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8381000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>6516000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>5682000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>5359000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>5543000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4777000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>6001000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>6466000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>7188000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>8954000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>8271000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>8102000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>7683000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>5920000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>4983000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4909000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6776000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>4410000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>4804000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>4105000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4723000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4275000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>6180000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>3224000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>3193000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>3875000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>4114000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3767000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>3436000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3222000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>3223000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>2839000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>3194000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>3015000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>2974000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>2481000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2772000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>2620000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>2597000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>2351000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>2661000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2474000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2553000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>1958000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2287000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2066000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2502000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>2152000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>2525000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>2441000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>2538000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>2284000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>2885000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>2081000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>1567000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>1981000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>2185000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>2199000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>1341000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>1256000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>2198000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>1275000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>1402000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>1730000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>1333000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>1783000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>2039000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>1568000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>1960000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>1704000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>1994000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>2076000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>2032000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>2118000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>1968000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>2018000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>2112000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>2224000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>2207000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>2033000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>2042000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>2142000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>2040000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>2006000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>2066000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>2592000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>3097000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>-129000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>3592000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>3445000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CS22">
         <v>3320000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CT22">
         <v>3062000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CU22">
         <v>2954000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CV22">
         <v>3162000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CW22">
         <v>3160000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CX22">
         <v>3041000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CY22">
         <v>2674000.0</v>
       </c>
-      <c r="CY22">
+      <c r="CZ22">
         <v>2828000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DA22">
         <v>2804000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DB22">
         <v>2714000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DC22">
         <v>2187000.0</v>
       </c>
-      <c r="DC22">
+      <c r="DD22">
         <v>2403000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2313000.0</v>
       </c>
       <c r="DE22">
         <v>2313000.0</v>
       </c>
+      <c r="DF22">
+        <v>2313000.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:109">
+    <row r="23" spans="1:110">
       <c r="A23" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="B23">
-        <v>6861000.0</v>
+        <v>78927000.0</v>
       </c>
       <c r="C23">
+        <v>-21176000.0</v>
+      </c>
+      <c r="D23">
         <v>36738000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>10349000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>13559000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>1878000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>43723000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>18708000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>13919000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>29810000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>60070.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>192732000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>150054000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>112833000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>43467000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11333000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>63166000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>16410000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11886000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>53996000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>87689000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>77669000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>40408000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>128585000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>42788000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>28252000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>38551000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>56421000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>45756000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>86000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>1221000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-21981000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>17810000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14919000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>21365000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-5082000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>10125000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>14939000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>18800000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>11266000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>17368000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>20608000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>9915000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-8797000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>9906000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>3864000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-24013000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-17901000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>2819000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>19874000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-2044000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-24834000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>9194000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>27293000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-15320000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-13670000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>24439000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>20996000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-3022000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>-17725000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>15819000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>19033000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>37176000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-7157000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>6856000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>28557000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>16279000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-17795000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>28714000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>17023000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>-15721000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-8087000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>-12076000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>66877000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>-7128000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>-24848000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-7793000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>28787000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>13258000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-20119000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-12814000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>12196000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>1908000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>-8859000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-3268000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-4456000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-5366000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>-3817000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>12778000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>3890000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>-10875000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>16000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>4622000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>65994000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>21124000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CS23">
         <v>-6702000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39165000.0</v>
       </c>
       <c r="CT23">
         <v>39165000.0</v>
       </c>
       <c r="CU23">
+        <v>39165000.0</v>
+      </c>
+      <c r="CV23">
         <v>11745000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CW23">
         <v>8000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CX23">
         <v>-8000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CY23">
         <v>31700000.0</v>
       </c>
-      <c r="CY23">
+      <c r="CZ23">
         <v>4683000.0</v>
       </c>
-      <c r="CZ23">
+      <c r="DA23">
         <v>28457000.0</v>
       </c>
-      <c r="DA23">
+      <c r="DB23">
         <v>-28457000.0</v>
       </c>
-      <c r="DB23">
+      <c r="DC23">
         <v>32789000.0</v>
       </c>
-      <c r="DC23">
+      <c r="DD23">
         <v>16221000.0</v>
       </c>
-      <c r="DD23">
+      <c r="DE23">
         <v>8668000.0</v>
       </c>
-      <c r="DE23">
+      <c r="DF23">
         <v>-2206000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:109">
+    <row r="24" spans="1:110">
       <c r="A24" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="B24">
-        <v>75773000.0</v>
+        <v>23706000.0</v>
       </c>
       <c r="C24">
+        <v>-63555000.0</v>
+      </c>
+      <c r="D24">
         <v>-29199000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-44106000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-17779000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-23626000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>25600000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-17821000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>39513000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-46945000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-11966000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-67323000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-1744000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>5143000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-105690000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-69912000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-102078000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-16531000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-31549000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-57989000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-39375000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>51578000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-19300000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-97629000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-28305000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-60534000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-66280000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-20073000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>4886000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8610000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-6633000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>2265000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-10160000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-29475000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-5008000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-19728000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-14952000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-19622000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-7216000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-23469000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-24206000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-50908000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-14843000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-5385000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>6717000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-13834000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-10684000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-18426000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-7386000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-25093000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-22323000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-16591000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>13166000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-4735000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>5338000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>-4832000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>10620000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>1000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>29000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>6352000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>11898000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>19758000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-2823000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>8499000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>13403000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-10498000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-198000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-6002000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>12058000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-20621000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>4037000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>-15881000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-7699000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>7188000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>-3135000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>9848000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>-12681000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>-8930000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>-6230000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>-12393000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>-14077000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>1372000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>3918000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>5256000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>3204000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>16594000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>-5762000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>1467000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>-5091000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>1741000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CN24">
         <v>1401000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CO24">
         <v>-2811000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>3624000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>-12702000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CR24">
         <v>-26431000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CS24">
         <v>-69377000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CT24">
         <v>13053000.0</v>
       </c>
-      <c r="CT24"/>
-      <c r="CU24">
+      <c r="CU24"/>
+      <c r="CV24">
         <v>-28940000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CW24">
         <v>-37151000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CX24">
         <v>5893000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CY24">
         <v>-15279000.0</v>
       </c>
-      <c r="CY24">
+      <c r="CZ24">
         <v>-8553000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DA24">
         <v>-52430000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DB24">
         <v>-9992000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DC24">
         <v>70908000.0</v>
       </c>
-      <c r="DC24">
+      <c r="DD24">
         <v>-30306000.0</v>
       </c>
-      <c r="DD24">
+      <c r="DE24">
         <v>-41806000.0</v>
       </c>
-      <c r="DE24">
+      <c r="DF24">
         <v>2011000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:109">
+    <row r="25" spans="1:110">
       <c r="A25" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
       <c r="B25">
-        <v>-31670000.0</v>
+        <v>-1466000.0</v>
       </c>
       <c r="C25">
+        <v>646000.0</v>
+      </c>
+      <c r="D25">
         <v>2671000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-4146000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>517000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-2362000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-881000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>827000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-1781000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>1780000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>105000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-1953000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-656000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1641000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2809000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>2547000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1615000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3948000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>5585000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>803000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2193000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2030000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>6323000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-6542000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2729000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-2079000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>456000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-3067000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-282000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>1178000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-1682000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>2209000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-957000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>233000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>753000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-397000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>2037000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-1651000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>420000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-653000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>730000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>288000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>425000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>-484000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>589000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>668000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>330000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4101000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1094000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>502000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-467000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>297000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>3478000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-4687000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>2160000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>-18000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>2936000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>-609000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>983000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1289000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>3409000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-681000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>1171000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>1838000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>1706000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>741000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>1574000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>520000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>698000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>588000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>203000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>346000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>235000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>807000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>280000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>153000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>-18000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>2678000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>678000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>-1000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>-102000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>-950000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>-352000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>-176000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>100000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>4108000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>156000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>413000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>324000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>-741000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>675000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>310000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>3898000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>-965512.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>418000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CS25">
         <v>-57000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CT25">
         <v>167000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CU25">
         <v>-17269000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CV25">
         <v>70000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CW25">
         <v>196000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CX25">
         <v>87000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CY25">
         <v>720000.0</v>
       </c>
-      <c r="CY25">
+      <c r="CZ25">
         <v>300000.0</v>
       </c>
-      <c r="CZ25">
+      <c r="DA25">
         <v>341000.0</v>
       </c>
-      <c r="DA25">
+      <c r="DB25">
         <v>571000.0</v>
       </c>
-      <c r="DB25">
+      <c r="DC25">
         <v>7658000.0</v>
       </c>
-      <c r="DC25">
+      <c r="DD25">
         <v>228000.0</v>
       </c>
-      <c r="DD25">
+      <c r="DE25">
         <v>767000.0</v>
       </c>
-      <c r="DE25">
+      <c r="DF25">
         <v>466000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:109">
+    <row r="26" spans="1:110">
       <c r="A26" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="B26">
+        <v>-57000.0</v>
+      </c>
+      <c r="C26">
+        <v>-1000.0</v>
+      </c>
+      <c r="D26">
+        <v>-338000.0</v>
+      </c>
+      <c r="E26">
+        <v>23000.0</v>
+      </c>
+      <c r="F26">
         <v>-23000.0</v>
       </c>
-      <c r="C26">
-[...5 lines deleted...]
-      <c r="E26">
+      <c r="G26">
+        <v>664000.0</v>
+      </c>
+      <c r="H26">
+        <v>-331000.0</v>
+      </c>
+      <c r="I26">
+        <v>-239000.0</v>
+      </c>
+      <c r="J26">
+        <v>-94000.0</v>
+      </c>
+      <c r="K26">
+        <v>-19000.0</v>
+      </c>
+      <c r="L26">
+        <v>-194000.0</v>
+      </c>
+      <c r="M26">
+        <v>-5000.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>-254000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-54000.0</v>
+      </c>
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
+        <v>-7000.0</v>
+      </c>
+      <c r="T26">
+        <v>-107000.0</v>
+      </c>
+      <c r="U26">
+        <v>-201000.0</v>
+      </c>
+      <c r="V26">
         <v>-23000.0</v>
       </c>
-      <c r="F26">
-[...35 lines deleted...]
-      <c r="R26">
+      <c r="W26">
         <v>-7000.0</v>
       </c>
-      <c r="S26">
-[...11 lines deleted...]
-      <c r="W26">
+      <c r="X26">
         <v>-150000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-56000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-170000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-3000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-165000.0</v>
       </c>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
       <c r="AC26">
+        <v>0.0</v>
+      </c>
+      <c r="AD26">
         <v>-213000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-490000.0</v>
       </c>
       <c r="AE26">
         <v>-490000.0</v>
       </c>
       <c r="AF26">
-        <v>0.0</v>
+        <v>-490000.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>6000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-202000.0</v>
       </c>
-      <c r="AJ26">
-[...1 lines deleted...]
-      </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
         <v>0.0</v>
       </c>
       <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
         <v>-194000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-310000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-3000.0</v>
       </c>
-      <c r="AR26">
-[...1 lines deleted...]
-      </c>
       <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
         <v>-490000.0</v>
       </c>
-      <c r="AT26">
-[...1 lines deleted...]
-      </c>
       <c r="AU26">
         <v>0.0</v>
       </c>
       <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
         <v>-478000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-98000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>-502000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-657000.0</v>
       </c>
-      <c r="AZ26">
-[...1 lines deleted...]
-      </c>
       <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
         <v>-77000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>-105000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>-106000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-450000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-233000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>-90000.0</v>
       </c>
-      <c r="BG26">
-[...1 lines deleted...]
-      </c>
       <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
         <v>-127000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-93000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-361000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BL26">
         <v>145000.0</v>
       </c>
-      <c r="BL26"/>
       <c r="BM26"/>
-      <c r="BN26">
+      <c r="BN26"/>
+      <c r="BO26">
         <v>555000.0</v>
       </c>
-      <c r="BO26"/>
-      <c r="BP26">
+      <c r="BP26"/>
+      <c r="BQ26">
         <v>-383000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BR26">
         <v>-172000.0</v>
       </c>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
-      <c r="CP26">
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-485000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CR26">
         <v>-197000.0</v>
       </c>
-      <c r="CR26"/>
-      <c r="CS26">
+      <c r="CS26"/>
+      <c r="CT26">
         <v>-4324000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CU26">
         <v>-33000.0</v>
       </c>
-      <c r="CU26">
+      <c r="CV26">
         <v>-370000.0</v>
       </c>
-      <c r="CV26">
+      <c r="CW26">
         <v>-79000.0</v>
       </c>
-      <c r="CW26">
+      <c r="CX26">
         <v>-6000.0</v>
       </c>
-      <c r="CX26">
+      <c r="CY26">
         <v>-28000.0</v>
       </c>
-      <c r="CY26">
+      <c r="CZ26">
         <v>-5000.0</v>
       </c>
-      <c r="CZ26">
+      <c r="DA26">
         <v>-997000.0</v>
       </c>
-      <c r="DA26">
+      <c r="DB26">
         <v>-228000.0</v>
       </c>
-      <c r="DB26">
+      <c r="DC26">
         <v>-111000.0</v>
       </c>
-      <c r="DC26">
+      <c r="DD26">
         <v>-38000.0</v>
       </c>
-      <c r="DD26"/>
       <c r="DE26"/>
+      <c r="DF26"/>
     </row>
-    <row r="27" spans="1:109">
+    <row r="27" spans="1:110">
       <c r="A27" t="s">
-        <v>226</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>227</v>
+      </c>
+      <c r="B27">
+        <v>331000.0</v>
+      </c>
       <c r="C27">
+        <v>317000.0</v>
+      </c>
+      <c r="D27">
         <v>341000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>573000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>352000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>295000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>314000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>506000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>434000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>332000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>343000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>480000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>306000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>259000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>208000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>339000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>213000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>215000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>213000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>242000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>225000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>197000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>239000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>338000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>298000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>263000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>234000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>157000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>434000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>248000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>183000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>154000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>160000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>161000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>122000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>113000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>111000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>105000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>81000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>112000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>104000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>90000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>91000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>55000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>78000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>27000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>80000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>64000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>61000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>-51000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>109000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>47000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>46000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>340000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>-209000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>41000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>45000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>-142000.0</v>
       </c>
-      <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
-      <c r="BT27">
+      <c r="BT27"/>
+      <c r="BU27">
         <v>49000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>-34000.0</v>
       </c>
-      <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
-      <c r="BY27">
+      <c r="BY27"/>
+      <c r="BZ27">
         <v>1000.0</v>
       </c>
-      <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
-      <c r="CC27">
+      <c r="CC27"/>
+      <c r="CD27">
         <v>-52000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CE27">
         <v>-44000.0</v>
       </c>
-      <c r="CE27"/>
-      <c r="CF27">
+      <c r="CF27"/>
+      <c r="CG27">
         <v>29000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CH27">
         <v>4000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CI27">
         <v>-77000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CJ27">
         <v>6000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CK27">
         <v>38000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CL27">
         <v>-92000.0</v>
       </c>
-      <c r="CL27">
+      <c r="CM27">
         <v>-26000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27">
+      <c r="CN27"/>
+      <c r="CO27">
         <v>-450000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CP27">
         <v>-40000.0</v>
       </c>
-      <c r="CP27">
+      <c r="CQ27">
         <v>388000.0</v>
       </c>
-      <c r="CQ27">
+      <c r="CR27">
         <v>12000.0</v>
       </c>
-      <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27">
         <v>-33000.0</v>
       </c>
-      <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
-      <c r="CZ27">
+      <c r="CZ27"/>
+      <c r="DA27">
         <v>109000.0</v>
       </c>
-      <c r="DA27">
+      <c r="DB27">
         <v>-109000.0</v>
       </c>
-      <c r="DB27"/>
       <c r="DC27"/>
-      <c r="DD27">
+      <c r="DD27"/>
+      <c r="DE27">
         <v>-256000.0</v>
       </c>
-      <c r="DE27">
+      <c r="DF27">
         <v>256000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:109">
+    <row r="28" spans="1:110">
       <c r="A28" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="B28">
-        <v>6861000.0</v>
+        <v>44395000.0</v>
       </c>
       <c r="C28">
+        <v>30192000.0</v>
+      </c>
+      <c r="D28">
         <v>32864000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-49680000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>9955000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-18148000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>37466000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>24974000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1746000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>26435000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-60070.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>76408000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>45083000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>94567000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>110121000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-11183000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>59316000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>54399000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>44312000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>51906000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>85453000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>75780000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>36990000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>121287000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>40695000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>26592000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>36732000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>54479000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>20513000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-1201000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-554000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-23173000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>16617000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13713000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>20019000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-6135000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>9072000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>13886000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>17750000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>10261000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>16167000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>29289000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>8905000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-9759000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>8451000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10430000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-24972000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-19350000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-2746000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>5834000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>2963000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-20123000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1461000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>23837000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-20954000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-10626000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>20932000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>13000000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4706000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-24932000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>15617000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7399000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>34002000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-10942000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>16972000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>26983000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>19398000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-28465000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>22431000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>12803000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-15852000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>13567000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-15468000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>42295000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>3169000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-18749000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>-7450000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>25761000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>1661000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-10758000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>-9607000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>16989000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6614000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-8360000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>-4442000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-5137000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>-10622000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-1308000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>6859000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>-8236000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-12993000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>6937000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-10927000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>62577000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>20927000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CS28">
         <v>-8314000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CT28">
         <v>-37264000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CU28">
         <v>36615000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CV28">
         <v>11374000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CW28">
         <v>24109000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CX28">
         <v>-21642000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CY28">
         <v>29336000.0</v>
       </c>
-      <c r="CY28">
+      <c r="CZ28">
         <v>4678000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DA28">
         <v>47535000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DB28">
         <v>-7012000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DC28">
         <v>30529000.0</v>
       </c>
-      <c r="DC28">
+      <c r="DD28">
         <v>16183000.0</v>
       </c>
-      <c r="DD28">
+      <c r="DE28">
         <v>7472000.0</v>
       </c>
-      <c r="DE28">
+      <c r="DF28">
         <v>-2206000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:109">
+    <row r="29" spans="1:110">
       <c r="A29" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="B29">
-        <v>-23313000.0</v>
+        <v>7651000.0</v>
       </c>
       <c r="C29">
+        <v>14051000.0</v>
+      </c>
+      <c r="D29">
         <v>11200000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1104000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>11009000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2610000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>18663000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9718000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1483000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10582000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-105000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3690000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>3075000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>18700000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-466000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>14538000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>7897000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>7464000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14244000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6588000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6445000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10889000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8502000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>3340000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>4651000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>3915000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>6919000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>5294000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>7803000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>2369000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1893000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>8673000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-989000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7007000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>3808000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>2913000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>5414000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>2801000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>5675000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>1647000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>2307000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>5178000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>5239000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>2524000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>1868000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>6104000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>3480000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6898000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>2677000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>5281000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>2362000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>3796000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>5554000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>996000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>-441000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>9627000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>4032000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>4708000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>4115000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>3842000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>4494000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>2120000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4379000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>3128000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1835000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>184000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>-245000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>4037000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>2397000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>2855000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2428000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>3143000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>240000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>3090000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>3097000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>1863000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>493000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>4917000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>2597000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>2411000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>3455000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>1255000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>2203000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>3272000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2490000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>3960000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>3405000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>4573000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2754000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>4920000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>7205000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>5531000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1825000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>-3187000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>14566000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CS29">
         <v>-1686000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CT29">
         <v>-1823000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CU29">
         <v>-13697000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CV29">
         <v>2385000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CW29">
         <v>3132000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CX29">
         <v>5337000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CY29">
         <v>3428000.0</v>
       </c>
-      <c r="CY29">
+      <c r="CZ29">
         <v>2881000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DA29">
         <v>3336000.0</v>
       </c>
-      <c r="DA29">
+      <c r="DB29">
         <v>-951000.0</v>
       </c>
-      <c r="DB29">
+      <c r="DC29">
         <v>10240000.0</v>
       </c>
-      <c r="DC29">
+      <c r="DD29">
         <v>2944000.0</v>
       </c>
-      <c r="DD29">
+      <c r="DE29">
         <v>5328000.0</v>
       </c>
-      <c r="DE29">
+      <c r="DF29">
         <v>2590000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:109">
+    <row r="30" spans="1:110">
       <c r="A30" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="B30">
-        <v>75773000.0</v>
+        <v>23706000.0</v>
       </c>
       <c r="C30">
+        <v>-63555000.0</v>
+      </c>
+      <c r="D30">
         <v>-15265000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-36230000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-24278000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-53615000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-3693000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-29406000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>42352000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-47998000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-4618000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-73230000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-68242000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-99528000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-110424000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-71438000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-108514000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-39118000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-51597000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-82875000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-92104000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>1284000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-43180000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-130023000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-5805000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-93803000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-52337000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-18342000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>15168000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>7476000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-4182000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7156000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-10187000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-35376000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-3963000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-7413000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-2914000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-19863000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-15306000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-14437000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-14584000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-43667000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-5013000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-15779000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>10487000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-9522000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>19673000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>3966000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>8390000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-13387000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-6253000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-18739000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>6422000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-10370000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>9333000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-16547000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-8870000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-12969000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>16370000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-15815000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-3960000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-22322000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-34067000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>9834000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-2607000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-28491000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-5760000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-9244000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>8715000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-14396000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>11187000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-22725000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-5782000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-15192000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-4466000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>5140000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-1650000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>-9389000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-3832000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>9459000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-2017000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-20033000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-4796000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>7844000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-4703000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>8296000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>7203000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>-4639000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-10623000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>6712000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-2005000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>-13369000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>15148000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-61676000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-16819000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CS30">
         <v>-25210000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CT30">
         <v>47977000.0</v>
       </c>
-      <c r="CT30"/>
-      <c r="CU30">
+      <c r="CU30"/>
+      <c r="CV30">
         <v>-13567000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CW30">
         <v>-30438000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CX30">
         <v>25011000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CY30">
         <v>-2310000.0</v>
       </c>
-      <c r="CY30">
+      <c r="CZ30">
         <v>1236000.0</v>
       </c>
-      <c r="CZ30">
+      <c r="DA30">
         <v>-43675000.0</v>
       </c>
-      <c r="DA30">
+      <c r="DB30">
         <v>-6176000.0</v>
       </c>
-      <c r="DB30">
+      <c r="DC30">
         <v>-21766000.0</v>
       </c>
-      <c r="DC30">
+      <c r="DD30">
         <v>-24245000.0</v>
       </c>
-      <c r="DD30">
+      <c r="DE30">
         <v>-27772000.0</v>
       </c>
-      <c r="DE30">
+      <c r="DF30">
         <v>2975000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>