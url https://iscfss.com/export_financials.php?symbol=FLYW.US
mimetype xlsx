--- v0 (2026-03-02)
+++ v1 (2026-10-30)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="146">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="148">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -229,50 +229,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -876,51 +882,51 @@
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>326097000.0</v>
+        <v>15298000.0</v>
       </c>
       <c r="C2">
         <v>15353000.0</v>
       </c>
       <c r="D2">
         <v>12587000.0</v>
       </c>
       <c r="E2">
         <v>13325000.0</v>
       </c>
       <c r="F2">
         <v>10254000.0</v>
       </c>
       <c r="G2">
         <v>5436000.0</v>
       </c>
       <c r="H2">
         <v>2903000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
@@ -963,71 +969,75 @@
         <v>-399000.0</v>
       </c>
       <c r="G5">
         <v>-214000.0</v>
       </c>
       <c r="H5">
         <v>102000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1346000.0</v>
+      </c>
       <c r="C7">
         <v>1719000.0</v>
       </c>
       <c r="D7">
         <v>1465000.0</v>
       </c>
       <c r="E7">
         <v>1807000.0</v>
       </c>
       <c r="F7">
         <v>0.0</v>
       </c>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>13000.0</v>
+      </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>12000.0</v>
       </c>
       <c r="E8">
         <v>11000.0</v>
       </c>
       <c r="F8">
         <v>11000.0</v>
       </c>
       <c r="G8">
         <v>2000.0</v>
       </c>
       <c r="H8">
         <v>2000.0</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
@@ -1357,105 +1367,109 @@
       <c r="G24">
         <v>24352000.0</v>
       </c>
       <c r="H24">
         <v>20738000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25">
         <v>25939000.0</v>
       </c>
       <c r="G25"/>
       <c r="H25"/>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
         <v>32</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>0.0</v>
+      </c>
       <c r="C26">
         <v>50125000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-330303000.0</v>
+        <v>-328957000.0</v>
       </c>
       <c r="C28">
         <v>-493523000.0</v>
       </c>
       <c r="D28">
         <v>-653143000.0</v>
       </c>
       <c r="E28">
         <v>-347370000.0</v>
       </c>
       <c r="F28">
         <v>-359421000.0</v>
       </c>
       <c r="G28">
         <v>-79700000.0</v>
       </c>
       <c r="H28">
         <v>-61394000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>835171000.0</v>
+      </c>
       <c r="C29">
         <v>814767000.0</v>
       </c>
       <c r="D29">
         <v>786117000.0</v>
       </c>
       <c r="E29">
         <v>481903000.0</v>
       </c>
       <c r="F29">
         <v>508266000.0</v>
       </c>
       <c r="G29">
         <v>-57410000.0</v>
       </c>
       <c r="H29">
         <v>-50645000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
         <v>210753000.0</v>
@@ -1481,101 +1495,105 @@
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31">
         <v>286521000.0</v>
       </c>
       <c r="F31">
         <v>302887000.0</v>
       </c>
       <c r="G31">
         <v>-196302000.0</v>
       </c>
       <c r="H31">
         <v>-102499000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>200525000.0</v>
+      </c>
       <c r="C32">
         <v>473109000.0</v>
       </c>
       <c r="D32">
         <v>541892000.0</v>
       </c>
       <c r="E32">
         <v>273367000.0</v>
       </c>
       <c r="F32">
         <v>325854000.0</v>
       </c>
       <c r="G32">
         <v>60178000.0</v>
       </c>
       <c r="H32">
         <v>25402000.0</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
         <v>651025000.0</v>
       </c>
       <c r="C33">
         <v>359562000.0</v>
       </c>
       <c r="D33">
         <v>264047000.0</v>
       </c>
       <c r="E33">
         <v>223644000.0</v>
       </c>
       <c r="F33">
         <v>195887000.0</v>
       </c>
       <c r="G33">
         <v>122884000.0</v>
       </c>
       <c r="H33">
         <v>32820000.0</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>3479000.0</v>
+      </c>
       <c r="C34">
         <v>5261000.0</v>
       </c>
       <c r="D34">
         <v>4431000.0</v>
       </c>
       <c r="E34">
         <v>2959000.0</v>
       </c>
       <c r="F34">
         <v>5245000.0</v>
       </c>
       <c r="G34">
         <v>7889000.0</v>
       </c>
       <c r="H34">
         <v>759000.0</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
         <v>16379000.0</v>
@@ -1666,51 +1684,51 @@
       </c>
       <c r="C39">
         <v>22528000.0</v>
       </c>
       <c r="D39">
         <v>18227000.0</v>
       </c>
       <c r="E39">
         <v>19531000.0</v>
       </c>
       <c r="F39">
         <v>9834000.0</v>
       </c>
       <c r="G39">
         <v>8754000.0</v>
       </c>
       <c r="H39">
         <v>2706000.0</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>55715000.0</v>
+        <v>365168000.0</v>
       </c>
       <c r="C40">
         <v>256667000.0</v>
       </c>
       <c r="D40">
         <v>246502000.0</v>
       </c>
       <c r="E40">
         <v>151920000.0</v>
       </c>
       <c r="F40">
         <v>7719000.0</v>
       </c>
       <c r="G40">
         <v>80690000.0</v>
       </c>
       <c r="H40">
         <v>74332000.0</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
@@ -1761,51 +1779,53 @@
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>40875000.0</v>
+      </c>
       <c r="C45">
         <v>33645000.0</v>
       </c>
       <c r="D45">
         <v>28159000.0</v>
       </c>
       <c r="E45">
         <v>22213000.0</v>
       </c>
       <c r="F45">
         <v>15573000.0</v>
       </c>
       <c r="G45">
         <v>5101000.0</v>
       </c>
       <c r="H45">
         <v>4850000.0</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
         <v>22125000.0</v>
@@ -1887,75 +1907,79 @@
       </c>
       <c r="F49">
         <v>-125857000.0</v>
       </c>
       <c r="G49"/>
       <c r="H49"/>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50">
         <v>3895000.0</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
         <v>57</v>
       </c>
-      <c r="B51"/>
+      <c r="B51">
+        <v>1346000.0</v>
+      </c>
       <c r="C51">
         <v>1719000.0</v>
       </c>
       <c r="D51">
         <v>1465000.0</v>
       </c>
       <c r="E51">
         <v>1807000.0</v>
       </c>
       <c r="F51">
         <v>120412000.0</v>
       </c>
       <c r="G51">
         <v>24352000.0</v>
       </c>
       <c r="H51">
         <v>24633000.0</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
         <v>58</v>
       </c>
-      <c r="B52"/>
+      <c r="B52">
+        <v>1346000.0</v>
+      </c>
       <c r="C52">
         <v>1719000.0</v>
       </c>
       <c r="D52">
         <v>1465000.0</v>
       </c>
       <c r="E52">
         <v>1807000.0</v>
       </c>
       <c r="F52">
         <v>94473000.0</v>
       </c>
       <c r="G52">
         <v>74977000.0</v>
       </c>
       <c r="H52">
         <v>3895000.0</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
         <v>24692000.0</v>
@@ -2152,3552 +2176,3808 @@
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>8</v>
       </c>
       <c r="B2">
-        <v>326097000.0</v>
+        <v>18208000.0</v>
       </c>
       <c r="C2">
-        <v>321801000.0</v>
+        <v>16047000.0</v>
       </c>
       <c r="D2">
+        <v>15298000.0</v>
+      </c>
+      <c r="E2">
+        <v>18858000.0</v>
+      </c>
+      <c r="F2">
         <v>17484000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>15069000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15353000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>23182000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>13509000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>15385000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>223509000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>17574000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>11658000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14169000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>13325000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>13819000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>9242000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>8764000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>10254000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>5436000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>10454000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>9069000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>5436000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>9</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>10</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>11</v>
       </c>
       <c r="B5">
+        <v>4417000.0</v>
+      </c>
+      <c r="C5">
+        <v>1553000.0</v>
+      </c>
+      <c r="D5">
         <v>2488000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>5204000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>7101000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>482000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-2066000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>5705000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>99000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-41000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>1320000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-2411000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>170000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2279000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1912000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-807000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-534000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-489000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-399000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-294000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>49000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>125000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-214000.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>-75278000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>12</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>13</v>
       </c>
-      <c r="B7"/>
+      <c r="B7">
+        <v>1473000.0</v>
+      </c>
       <c r="C7">
+        <v>1453000.0</v>
+      </c>
+      <c r="D7">
+        <v>1346000.0</v>
+      </c>
+      <c r="E7">
         <v>1245000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>1418000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1568000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>1719000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>1478000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>1498000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>1372000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>1465000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>992000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>1292000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>1800000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>1807000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>1590000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>1570000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>1670000.0</v>
       </c>
-      <c r="R7"/>
-      <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>14</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>13000.0</v>
+      </c>
       <c r="C8">
         <v>13000.0</v>
       </c>
       <c r="D8">
         <v>13000.0</v>
       </c>
       <c r="E8">
         <v>13000.0</v>
       </c>
       <c r="F8">
         <v>13000.0</v>
       </c>
       <c r="G8">
         <v>13000.0</v>
       </c>
       <c r="H8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="I8">
-        <v>12000.0</v>
+        <v>13000.0</v>
       </c>
       <c r="J8">
         <v>12000.0</v>
       </c>
       <c r="K8">
         <v>12000.0</v>
       </c>
       <c r="L8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="M8">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="N8">
         <v>11000.0</v>
       </c>
       <c r="O8">
         <v>11000.0</v>
       </c>
       <c r="P8">
         <v>11000.0</v>
       </c>
       <c r="Q8">
         <v>11000.0</v>
       </c>
       <c r="R8">
         <v>11000.0</v>
       </c>
       <c r="S8">
         <v>11000.0</v>
       </c>
       <c r="T8">
         <v>11000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>11000.0</v>
+      </c>
+      <c r="V8">
+        <v>11000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>15</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9"/>
+      <c r="N9">
         <v>677343000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>662067000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>649756000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>640217000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>623611000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>615349000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>609194000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>603319000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>600236000.0</v>
       </c>
-      <c r="U9"/>
-      <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>16</v>
       </c>
       <c r="B10">
+        <v>282392000.0</v>
+      </c>
+      <c r="C10">
+        <v>311893000.0</v>
+      </c>
+      <c r="D10">
         <v>330303000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>354914000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>249686000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>190507000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>495242000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>565035000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>539300000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>619014000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>654608000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>638205000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>328063000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>327081000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>349177000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>349230000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>360584000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>365745000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>385360000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>104052000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>412026000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>146313000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>104052000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-86027000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>17</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>18</v>
       </c>
       <c r="B12">
+        <v>294184000.0</v>
+      </c>
+      <c r="C12">
+        <v>325083000.0</v>
+      </c>
+      <c r="D12">
         <v>354995000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>377344000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>274231000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>255330000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>611090000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>681126000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>570994000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>619014000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>654608000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>638205000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>328063000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>327081000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>349177000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>349230000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>360584000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>365745000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>385360000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>104052000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>412026000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>146313000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>104052000.0</v>
       </c>
-      <c r="W12"/>
-[...1 lines deleted...]
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>86027000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>19</v>
       </c>
       <c r="B13">
         <v>13000.0</v>
       </c>
       <c r="C13">
         <v>13000.0</v>
       </c>
       <c r="D13">
         <v>13000.0</v>
       </c>
       <c r="E13">
         <v>13000.0</v>
       </c>
       <c r="F13">
         <v>13000.0</v>
       </c>
       <c r="G13">
         <v>13000.0</v>
       </c>
       <c r="H13">
+        <v>13000.0</v>
+      </c>
+      <c r="I13">
+        <v>13000.0</v>
+      </c>
+      <c r="J13">
         <v>12000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="K13">
         <v>12000.0</v>
       </c>
       <c r="L13">
-        <v>11000.0</v>
+        <v>11000000.0</v>
       </c>
       <c r="M13">
-        <v>11000.0</v>
+        <v>12000.0</v>
       </c>
       <c r="N13">
         <v>11000.0</v>
       </c>
       <c r="O13">
         <v>11000.0</v>
       </c>
       <c r="P13">
         <v>11000.0</v>
       </c>
       <c r="Q13">
         <v>11000.0</v>
       </c>
       <c r="R13">
         <v>11000.0</v>
       </c>
       <c r="S13">
-        <v>2000.0</v>
+        <v>11000.0</v>
       </c>
       <c r="T13">
         <v>11000.0</v>
       </c>
       <c r="U13">
+        <v>2000.0</v>
+      </c>
+      <c r="V13">
+        <v>11000.0</v>
+      </c>
+      <c r="W13">
         <v>3000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>2000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>20</v>
       </c>
       <c r="B14">
+        <v>122404404.0</v>
+      </c>
+      <c r="C14">
+        <v>127946000.0</v>
+      </c>
+      <c r="D14">
         <v>127747000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>127676000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>122520000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>123235263.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>124463000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>129155000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>124562015.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>123143343.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>128877877.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>116492191.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>111133221.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>109787528.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>108086018.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>107925637.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>107426898.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>106739771.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>105294894.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>118445907.0</v>
       </c>
-      <c r="T14">
-[...2 lines deleted...]
-      <c r="U14">
+      <c r="V14">
+        <v>104666559.0</v>
+      </c>
+      <c r="W14">
         <v>99800559.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>89120394.0</v>
       </c>
       <c r="X14">
         <v>89120394.0</v>
       </c>
       <c r="Y14">
         <v>89120394.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>89120394.0</v>
+      </c>
+      <c r="AA14">
+        <v>89120394.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>21</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>10000.0</v>
       </c>
       <c r="O15">
         <v>10000.0</v>
       </c>
       <c r="P15">
         <v>10000.0</v>
       </c>
       <c r="Q15">
         <v>10000.0</v>
       </c>
       <c r="R15">
         <v>10000.0</v>
       </c>
       <c r="S15">
         <v>10000.0</v>
       </c>
       <c r="T15">
+        <v>10000.0</v>
+      </c>
+      <c r="U15">
+        <v>10000.0</v>
+      </c>
+      <c r="V15">
         <v>11000.0</v>
       </c>
-      <c r="U15"/>
-      <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>22</v>
       </c>
       <c r="B16">
+        <v>20474000.0</v>
+      </c>
+      <c r="C16">
+        <v>22669000.0</v>
+      </c>
+      <c r="D16">
         <v>19951000.0</v>
       </c>
-      <c r="C16">
-[...2 lines deleted...]
-      <c r="D16">
+      <c r="E16">
+        <v>31474000.0</v>
+      </c>
+      <c r="F16">
         <v>27872000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21228000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>7337000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>14363000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>15410000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>5619000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>6968000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>3812000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>7761000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>8907000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>5223000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>4759000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>8616000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>5312000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>5488000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1227000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>836000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>884000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1227000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>23</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>24</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>12086000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>12069000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>12149000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>12640000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>7546000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>8147000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>8401000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>657000.0</v>
       </c>
-      <c r="T18"/>
-      <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>25</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>26</v>
       </c>
       <c r="B20">
+        <v>407025000.0</v>
+      </c>
+      <c r="C20">
+        <v>406766000.0</v>
+      </c>
+      <c r="D20">
         <v>406507000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>406149000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>406439000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>402715000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>149558000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>156292000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>120657000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>119720000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>121646000000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>97173000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>98967000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>98329000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>97766000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>95239000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>81643000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>84666000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>86044000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>44650000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>44656000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>44618000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>44650000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>27</v>
       </c>
       <c r="B21">
+        <v>177743000.0</v>
+      </c>
+      <c r="C21">
+        <v>183152000.0</v>
+      </c>
+      <c r="D21">
         <v>189050000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>194199000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>199587000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>202014000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>118684000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>126966000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>101303000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>103421000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>108178000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>88287000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>92522000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>95079000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>97616000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>97150000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>86079000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>90542000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>93396000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>68211000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>65033000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>66578000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>68211000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>28</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
-      <c r="I22">
-[...1 lines deleted...]
-      </c>
+      <c r="I22"/>
       <c r="J22"/>
       <c r="K22">
         <v>1.0</v>
       </c>
       <c r="L22"/>
       <c r="M22">
+        <v>1.0</v>
+      </c>
+      <c r="N22"/>
+      <c r="O22">
         <v>2000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1.0</v>
       </c>
       <c r="P22">
         <v>2000000.0</v>
       </c>
       <c r="Q22">
         <v>1.0</v>
       </c>
       <c r="R22">
+        <v>2000000.0</v>
+      </c>
+      <c r="S22">
+        <v>1.0</v>
+      </c>
+      <c r="T22">
         <v>4000000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>4000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5000000.0</v>
       </c>
       <c r="V22">
         <v>5000000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22"/>
+      <c r="W22">
+        <v>5000000.0</v>
+      </c>
+      <c r="X22">
+        <v>5000000.0</v>
+      </c>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>29</v>
       </c>
       <c r="B23">
+        <v>1162986000.0</v>
+      </c>
+      <c r="C23">
+        <v>1162379000.0</v>
+      </c>
+      <c r="D23">
         <v>1253313000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>1259867000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1114347000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1060348000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1122446000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1240032000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>998712000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>998715000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1079731000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>982416000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>638573000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>620974000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>674287000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>641223000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>605768000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>609547000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>639675000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>41272000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>580089000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>302321000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>271442000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>36430000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>30</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24">
         <v>15000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>60000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>60000000.0</v>
       </c>
-      <c r="F24"/>
-      <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
-[...4 lines deleted...]
-      </c>
+      <c r="O24"/>
+      <c r="P24"/>
       <c r="Q24">
         <v>25939000.0</v>
       </c>
       <c r="R24">
         <v>25939000.0</v>
       </c>
       <c r="S24">
+        <v>25939000.0</v>
+      </c>
+      <c r="T24">
+        <v>25939000.0</v>
+      </c>
+      <c r="U24">
         <v>25933000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>24447000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>24402000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>24352000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>31</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
-      <c r="O25">
-[...4 lines deleted...]
-      </c>
+      <c r="O25"/>
+      <c r="P25"/>
       <c r="Q25">
         <v>25939000.0</v>
       </c>
       <c r="R25">
         <v>25939000.0</v>
       </c>
       <c r="S25">
+        <v>25939000.0</v>
+      </c>
+      <c r="T25">
+        <v>25939000.0</v>
+      </c>
+      <c r="U25">
         <v>25933000.0</v>
       </c>
-      <c r="T25"/>
-      <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>32</v>
       </c>
       <c r="B26"/>
-      <c r="C26">
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.0</v>
+      </c>
+      <c r="E26">
         <v>4394000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>14885000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>18069000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>50125000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>40357000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>26721000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="K26"/>
+      <c r="L26">
         <v>0.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>33</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>34</v>
       </c>
       <c r="B28">
-        <v>-330303000.0</v>
+        <v>-282392000.0</v>
       </c>
       <c r="C28">
-        <v>-339914000.0</v>
+        <v>-310440000.0</v>
       </c>
       <c r="D28">
+        <v>-328957000.0</v>
+      </c>
+      <c r="E28">
+        <v>-338669000.0</v>
+      </c>
+      <c r="F28">
         <v>-188268000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-128939000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-493523000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-563557000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-537802000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-617642000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-654608000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-637213000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-326771000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-325281000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-347370000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-321701000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-333075000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-338136000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-359421000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-79700000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-387579000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-121911000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-79700000.0</v>
       </c>
-      <c r="W28"/>
-[...1 lines deleted...]
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>86027000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>35</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>816590000.0</v>
+      </c>
       <c r="C29">
+        <v>852228000.0</v>
+      </c>
+      <c r="D29">
+        <v>835171000.0</v>
+      </c>
+      <c r="E29">
         <v>844126000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>852423000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>844265000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>814767000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>843245000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>802560000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>796985000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>786117000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>775318000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>491076000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>490164000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>481903000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>500537000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>488476000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>504056000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>508266000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>513645000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>499425000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-52908000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>-57410000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>36</v>
       </c>
       <c r="B30">
+        <v>147539000.0</v>
+      </c>
+      <c r="C30">
+        <v>147998000.0</v>
+      </c>
+      <c r="D30">
         <v>210753000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>187635000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>135668000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>109253000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>129266000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>169560000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>118301000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>103914000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>142849000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>105429000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>69384000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>50606000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>81935000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>57543000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>40746000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>35151000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>44594000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>11573000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>29652000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>21227000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>35752000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>37</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31"/>
+      <c r="N31">
         <v>299587000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>296756000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>286521000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>282209000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>294815000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>302909000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>302887000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>379701000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>365289000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-188506000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>-102499000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>38</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>173555000.0</v>
+      </c>
       <c r="C32">
+        <v>218822000.0</v>
+      </c>
+      <c r="D32">
+        <v>200525000.0</v>
+      </c>
+      <c r="E32">
         <v>210208000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>208516000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>200598000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>473109000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>500193000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>533509000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>556650000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>541892000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>570319000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>282214000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>279641000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>273367000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>300159000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>309580000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>322373000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>325854000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>392848000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>379535000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>119501000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>60178000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>39</v>
       </c>
       <c r="B33">
+        <v>658514000.0</v>
+      </c>
+      <c r="C33">
+        <v>650030000.0</v>
+      </c>
+      <c r="D33">
         <v>651025000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>653738999.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>665591000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>663818000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>359562000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>364499000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>287784000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>259565000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>264047000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>219989000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>224854000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>225081000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>223644000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>218133000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>190321000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>195926000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>195887000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>122884000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>122590000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>122935000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>122884000.0</v>
       </c>
-      <c r="W33"/>
-[...1 lines deleted...]
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-86027000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>40</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>2831000.0</v>
+      </c>
       <c r="C34">
+        <v>3244000.0</v>
+      </c>
+      <c r="D34">
+        <v>3479000.0</v>
+      </c>
+      <c r="E34">
         <v>6812000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>7180000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>6935000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>5261000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>5874000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>3989000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>4643000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>4431000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>3719000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>3906000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>2489000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>2959000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>5115000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>3879000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>6096000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>5245000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>1587000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>2037000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>2065000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>7889000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>41</v>
       </c>
       <c r="B35">
+        <v>15479000.0</v>
+      </c>
+      <c r="C35">
+        <v>16624000.0</v>
+      </c>
+      <c r="D35">
         <v>16379000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>34820999.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>81684000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>80151000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>17904000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>21447000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>18733000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>19230000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>19822000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>14990000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>15992000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>14558000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>15108000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>43694000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>37364000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>40182000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>39414000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>34654000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>27147000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>319746000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>264824000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>42</v>
       </c>
       <c r="B36">
+        <v>47326000.0</v>
+      </c>
+      <c r="C36">
+        <v>35779000.0</v>
+      </c>
+      <c r="D36">
         <v>33343000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>28640999.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>25796000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>23629000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>24035000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>23200000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>22029000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>20836000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>19089000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>19288000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>18664000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>17399000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>14945000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>13646000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>11020000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>10638000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>7005000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>4922000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>5365000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>5655000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>4922000.0</v>
       </c>
-      <c r="W36"/>
-[...1 lines deleted...]
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-86027000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>43</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>44</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
-      <c r="L38">
-[...1 lines deleted...]
-      </c>
+      <c r="L38"/>
       <c r="M38"/>
       <c r="N38">
+        <v>18664000.0</v>
+      </c>
+      <c r="O38"/>
+      <c r="P38">
         <v>12156000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>13646000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>11020000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>7834000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>7005000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>6340000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>5365000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>5655000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>45</v>
       </c>
       <c r="B39">
+        <v>62749000.0</v>
+      </c>
+      <c r="C39">
+        <v>39268000.0</v>
+      </c>
+      <c r="D39">
         <v>36540000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>41149000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>38857000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>31947000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>22528000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>24847000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>21633000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>16222000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>18227000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>18793000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>16272000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>18206000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>19531000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>16317000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>14117000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>12725000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9834000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>32933000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>15821000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>11846000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>8754000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>46</v>
       </c>
       <c r="B40">
-        <v>55715000.0</v>
+        <v>292235000.0</v>
       </c>
       <c r="C40">
-        <v>52665000.0</v>
+        <v>253358000.0</v>
       </c>
       <c r="D40">
+        <v>365168000.0</v>
+      </c>
+      <c r="E40">
+        <v>344343000.0</v>
+      </c>
+      <c r="F40">
         <v>191419000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>148438000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>256667000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>336317000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>147002000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>152502000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>43315000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>38255000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>110794000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>91376000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>151920000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>99314000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>86439000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>73905000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>7719000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>81717000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>66016000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>48778000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>80690000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>47</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41"/>
+      <c r="N41">
         <v>15992000.0</v>
       </c>
-      <c r="M41">
+      <c r="O41">
         <v>13649000.0</v>
       </c>
-      <c r="N41">
+      <c r="P41">
         <v>13766000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>17755000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>11425000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>12218000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>13475000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>2244000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>2700000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>2548000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>48</v>
       </c>
       <c r="B42">
+        <v>965162000.0</v>
+      </c>
+      <c r="C42">
+        <v>995517000.0</v>
+      </c>
+      <c r="D42">
         <v>990043000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>981315000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>972346000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>958800000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>987690000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>992498000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>996316000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>977001000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>958556000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>952774000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>676595000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>661319000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>649008000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>639469000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>622863000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>614601000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>608446000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>16008000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>599488000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>28986000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>16222000.0</v>
       </c>
-      <c r="W42"/>
-      <c r="X42"/>
       <c r="Y42"/>
-    </row>
-    <row r="43" spans="1:25">
+      <c r="Z42"/>
+      <c r="AA42"/>
+    </row>
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>49</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>50</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>51</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>47872000.0</v>
+      </c>
       <c r="C45">
+        <v>44221000.0</v>
+      </c>
+      <c r="D45">
+        <v>40875000.0</v>
+      </c>
+      <c r="E45">
         <v>38167000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>35804000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>33832000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>33645000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>33337000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>32212000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>29612000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>28159000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>26948000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>25503000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>23948000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>22213000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>20259000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>7536000.0</v>
       </c>
-      <c r="U45"/>
-      <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>52</v>
       </c>
       <c r="B46">
+        <v>26420000.0</v>
+      </c>
+      <c r="C46">
+        <v>24333000.0</v>
+      </c>
+      <c r="D46">
         <v>22125000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>20356000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>18884000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>17391000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>17160000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>17684000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>17074000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>15588000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>15134000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>15241000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>14701000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>14274000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>13317000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>12098000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>11579000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>10080000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>9442000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>5101000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>7536000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>6084000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>5101000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>53</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47"/>
+      <c r="N47">
         <v>14701000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>14274000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>13317000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>12098000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>11579000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>10080000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>9442000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>8690000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>7536000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>6084000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>54</v>
       </c>
       <c r="B48">
+        <v>-153002000.0</v>
+      </c>
+      <c r="C48">
+        <v>-144855000.0</v>
+      </c>
+      <c r="D48">
         <v>-157373000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-157406000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-187037000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-175030000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-170870000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-154971000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-193867000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-179987000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-173770000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-175057000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-185700000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-168887000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-165204000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-164075000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-159803000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-136006000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-125731000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-97772000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-124570000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-106424000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-97772000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>55</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>-185700000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>-168887000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>-165204000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>-164075000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>-159803000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>-136006000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>-125857000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>-114576000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>-124570000.0</v>
       </c>
-      <c r="U49"/>
-      <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>56</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
       <c r="N50"/>
       <c r="O50"/>
       <c r="P50"/>
       <c r="Q50"/>
       <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>57</v>
       </c>
       <c r="B51"/>
       <c r="C51">
-        <v>15000000.0</v>
+        <v>1453000.0</v>
       </c>
       <c r="D51">
+        <v>1346000.0</v>
+      </c>
+      <c r="E51">
+        <v>16245000.0</v>
+      </c>
+      <c r="F51">
         <v>61418000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>61568000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1719000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1478000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1498000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1372000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1465000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>992000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>1292000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1800000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1807000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>27529000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>27509000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>27609000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>120412000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>111319000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>24447000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>24402000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>24352000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>58</v>
       </c>
       <c r="B52"/>
-      <c r="C52"/>
+      <c r="C52">
+        <v>1453000.0</v>
+      </c>
       <c r="D52">
+        <v>1346000.0</v>
+      </c>
+      <c r="E52">
+        <v>1245000.0</v>
+      </c>
+      <c r="F52">
         <v>1418000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1568000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1719000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1478000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1498000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1372000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1465000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>38084278000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>1292000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1800000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>1807000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>1590000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>1570000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>1670000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>94473000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>85386000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>59595000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>44467000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>74977000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>59</v>
       </c>
       <c r="B53">
+        <v>11792000.0</v>
+      </c>
+      <c r="C53">
+        <v>13190000.0</v>
+      </c>
+      <c r="D53">
         <v>24692000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>22430000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>24545000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>64823000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>115848000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>116091000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>31694000.0</v>
       </c>
-      <c r="I53"/>
-      <c r="J53">
+      <c r="K53"/>
+      <c r="L53">
         <v>0.0</v>
       </c>
-      <c r="K53"/>
-      <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>172054000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>60</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>61</v>
       </c>
       <c r="B55">
+        <v>1162986000.0</v>
+      </c>
+      <c r="C55">
+        <v>1162379000.0</v>
+      </c>
+      <c r="D55">
         <v>1253313000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>1259867000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1114347000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1060348000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1122446000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1240032000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>998712000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>998715000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1079731000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>982416000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>638573000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>620974000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>674287000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>641223000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>605768000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>609547000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>639675000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>271442000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>580089000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>302321000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>271442000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>62</v>
       </c>
       <c r="B56">
+        <v>504472000.0</v>
+      </c>
+      <c r="C56">
+        <v>512349000.0</v>
+      </c>
+      <c r="D56">
         <v>602288000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>606128000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>448756000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>396530000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>762884000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>875533000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>710928000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>739150000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>815684000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>762427000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>413719000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>395893000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>450643000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>423090000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>415447000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>413621000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>443788000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>148558000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>457499000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>179386000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>148558000.0</v>
       </c>
-      <c r="W56"/>
-[...1 lines deleted...]
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>86027000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>63</v>
       </c>
       <c r="B57">
+        <v>330917000.0</v>
+      </c>
+      <c r="C57">
+        <v>293527000.0</v>
+      </c>
+      <c r="D57">
         <v>401763000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>395920000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>240240000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>195932000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>289775000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>375340000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>177419000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>182500000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>273792000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>192108000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>131505000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>116252000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>177276000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>122931000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>105867000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>91248000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>117934000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>88380000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>77964000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>59885000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>88380000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>64</v>
       </c>
       <c r="B58">
+        <v>346396000.0</v>
+      </c>
+      <c r="C58">
+        <v>310151000.0</v>
+      </c>
+      <c r="D58">
         <v>418142000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>430741000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>321924000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>276083000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>307679000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>396787000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>196152000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>201730000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>293614000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>207098000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>147497000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>130810000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>192384000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>166625000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>143231000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>131430000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>157348000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>123034000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>105111000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>379631000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>353204000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>65</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>66</v>
       </c>
       <c r="B60">
+        <v>816590000.0</v>
+      </c>
+      <c r="C60">
+        <v>852228000.0</v>
+      </c>
+      <c r="D60">
         <v>835171000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>829126000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>792423000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>784265000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>814767000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>843245000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>802560000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>796985000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>786117000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>775318000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>491076000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>490164000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>481903000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>474598000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>462537000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>478117000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>482327000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>-81762000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>474978000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>-77310000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>-81762000.0</v>
       </c>
-      <c r="W60"/>
-[...1 lines deleted...]
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>36430000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>67</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
-      <c r="L61">
-[...4 lines deleted...]
-      </c>
+      <c r="L61"/>
+      <c r="M61"/>
       <c r="N61">
         <v>-748000.0</v>
       </c>
       <c r="O61">
         <v>-748000.0</v>
       </c>
       <c r="P61">
         <v>-748000.0</v>
       </c>
       <c r="Q61">
         <v>-748000.0</v>
       </c>
       <c r="R61">
         <v>-748000.0</v>
       </c>
       <c r="S61">
         <v>-748000.0</v>
       </c>
       <c r="T61">
         <v>-748000.0</v>
       </c>
-      <c r="U61"/>
-      <c r="V61"/>
+      <c r="U61">
+        <v>-748000.0</v>
+      </c>
+      <c r="V61">
+        <v>-748000.0</v>
+      </c>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>68</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5722,2819 +6002,2971 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
         <v>240360000.0</v>
       </c>
       <c r="C2">
         <v>177490000.0</v>
       </c>
       <c r="D2">
         <v>140144000.0</v>
       </c>
       <c r="E2">
         <v>107933000.0</v>
       </c>
       <c r="F2">
         <v>70191000.0</v>
       </c>
       <c r="G2">
         <v>47805000.0</v>
       </c>
       <c r="H2">
         <v>36726000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
         <v>26058000.0</v>
       </c>
       <c r="C3">
         <v>17363000.0</v>
       </c>
       <c r="D3">
         <v>17553000.0</v>
       </c>
       <c r="E3">
         <v>12304000.0</v>
       </c>
       <c r="F3">
         <v>8998000.0</v>
       </c>
       <c r="G3">
         <v>6794000.0</v>
       </c>
       <c r="H3">
         <v>3730000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>3547440000.0</v>
+        <v>24966000.0</v>
       </c>
       <c r="C5">
         <v>2398000.0</v>
       </c>
       <c r="D5">
         <v>-17838000.0</v>
       </c>
       <c r="E5">
         <v>-36148000.0</v>
       </c>
       <c r="F5">
         <v>-23906000.0</v>
       </c>
       <c r="G5">
         <v>-15743000.0</v>
       </c>
       <c r="H5">
         <v>-17107000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>3573498000.0</v>
+        <v>51024000.0</v>
       </c>
       <c r="C6">
         <v>19761000.0</v>
       </c>
       <c r="D6">
         <v>-21518000.0</v>
       </c>
       <c r="E6">
         <v>-23844000.0</v>
       </c>
       <c r="F6">
         <v>-14908000.0</v>
       </c>
       <c r="G6">
         <v>-8949000.0</v>
       </c>
       <c r="H6">
         <v>-13377000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
         <v>382665000.0</v>
       </c>
       <c r="C9">
         <v>314654000.0</v>
       </c>
       <c r="D9">
         <v>403094000.0</v>
       </c>
       <c r="E9">
         <v>181442000.0</v>
       </c>
       <c r="F9">
         <v>130958000.0</v>
       </c>
       <c r="G9">
         <v>83978000.0</v>
       </c>
       <c r="H9">
         <v>58192000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
         <v>21440000.0</v>
       </c>
       <c r="C10">
         <v>1860000.0</v>
       </c>
       <c r="D10">
         <v>-43520000.0</v>
       </c>
       <c r="E10">
         <v>-37359000.0</v>
       </c>
       <c r="F10">
         <v>-25927000.0</v>
       </c>
       <c r="G10">
         <v>-18276000.0</v>
       </c>
       <c r="H10">
         <v>-19566000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
         <v>7943000.0</v>
       </c>
       <c r="C11">
         <v>-1040000.0</v>
       </c>
       <c r="D11">
         <v>4214000.0</v>
       </c>
       <c r="E11">
         <v>1988000.0</v>
       </c>
       <c r="F11">
         <v>2158000.0</v>
       </c>
       <c r="G11">
         <v>-7169000.0</v>
       </c>
       <c r="H11">
         <v>550000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
-        <v>3526000000.0</v>
+        <v>3526000.0</v>
       </c>
       <c r="C12">
         <v>538000.0</v>
       </c>
       <c r="D12">
         <v>3720000.0</v>
       </c>
       <c r="E12">
         <v>1211000.0</v>
       </c>
       <c r="F12">
         <v>2021000.0</v>
       </c>
       <c r="G12">
         <v>2533000.0</v>
       </c>
       <c r="H12">
         <v>2459000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>5640000.0</v>
+      </c>
       <c r="C13">
         <v>21440000.0</v>
       </c>
       <c r="D13">
         <v>13349000.0</v>
       </c>
       <c r="E13">
         <v>3244000.0</v>
       </c>
       <c r="F13">
         <v>0.0</v>
       </c>
       <c r="G13"/>
       <c r="H13"/>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
         <v>13497000.0</v>
       </c>
       <c r="C15">
         <v>2900000.0</v>
       </c>
       <c r="D15">
         <v>-8566000.0</v>
       </c>
       <c r="E15">
         <v>-39347000.0</v>
       </c>
       <c r="F15">
         <v>-28085000.0</v>
       </c>
       <c r="G15">
         <v>-11107000.0</v>
       </c>
       <c r="H15">
         <v>-20116000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-39347000.0</v>
       </c>
       <c r="F16">
         <v>-27959000.0</v>
       </c>
       <c r="G16">
         <v>-11121000.0</v>
       </c>
       <c r="H16">
         <v>-20116000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>13497000.0</v>
+      </c>
       <c r="C17">
         <v>2900000.0</v>
       </c>
       <c r="D17">
         <v>-10982000.0</v>
       </c>
       <c r="E17">
         <v>-39347000.0</v>
       </c>
       <c r="F17">
         <v>-27959000.0</v>
       </c>
       <c r="G17">
         <v>-11107000.0</v>
       </c>
       <c r="H17">
         <v>-20116000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>2114000.0</v>
+      </c>
       <c r="C18">
         <v>20902000.0</v>
       </c>
       <c r="D18">
         <v>5647000.0</v>
       </c>
       <c r="E18">
         <v>-1211000.0</v>
       </c>
       <c r="F18">
         <v>-2021000.0</v>
       </c>
       <c r="G18">
         <v>-2533000.0</v>
       </c>
       <c r="H18">
         <v>-2459000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>-5928000.0</v>
       </c>
       <c r="F19">
         <v>-10649000.0</v>
       </c>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
-        <v>11295000.0</v>
+        <v>19985000.0</v>
       </c>
       <c r="C21">
         <v>-7255000.0</v>
       </c>
       <c r="D21">
         <v>-21518000.0</v>
       </c>
       <c r="E21">
         <v>-30220000.0</v>
       </c>
       <c r="F21">
         <v>-13257000.0</v>
       </c>
       <c r="G21">
         <v>-15815000.0</v>
       </c>
       <c r="H21">
         <v>-17457000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
-        <v>611730000.0</v>
+        <v>603040000.0</v>
       </c>
       <c r="C23">
         <v>499399000.0</v>
       </c>
       <c r="D23">
         <v>424612000.0</v>
       </c>
       <c r="E23">
         <v>319595000.0</v>
       </c>
       <c r="F23">
         <v>214406000.0</v>
       </c>
       <c r="G23">
         <v>147598000.0</v>
       </c>
       <c r="H23">
         <v>112375000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>26058000.0</v>
+      </c>
       <c r="C25">
         <v>17363000.0</v>
       </c>
       <c r="D25">
         <v>14892000.0</v>
       </c>
       <c r="E25">
         <v>12304000.0</v>
       </c>
       <c r="F25">
         <v>8998000.0</v>
       </c>
       <c r="G25">
         <v>6794000.0</v>
       </c>
       <c r="H25">
         <v>3730000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
         <v>70207000.0</v>
       </c>
       <c r="C26">
         <v>66636000.0</v>
       </c>
       <c r="D26">
         <v>62028000.0</v>
       </c>
       <c r="E26">
         <v>50257000.0</v>
       </c>
       <c r="F26">
         <v>31295000.0</v>
       </c>
       <c r="G26">
         <v>24501000.0</v>
       </c>
       <c r="H26">
         <v>15008000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
         <v>156991000.0</v>
       </c>
       <c r="C27">
         <v>129435000.0</v>
       </c>
       <c r="D27">
         <v>107621000.0</v>
       </c>
       <c r="E27">
         <v>78456000.0</v>
       </c>
       <c r="F27">
         <v>51297000.0</v>
       </c>
       <c r="G27">
         <v>32612000.0</v>
       </c>
       <c r="H27">
         <v>26606000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
         <v>135482000.0</v>
       </c>
       <c r="C28">
         <v>125838000.0</v>
       </c>
       <c r="D28">
         <v>107624000.0</v>
       </c>
       <c r="E28">
         <v>82949000.0</v>
       </c>
       <c r="F28">
         <v>61623000.0</v>
       </c>
       <c r="G28">
         <v>42680000.0</v>
       </c>
       <c r="H28">
         <v>34035000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>7943000.0</v>
+      </c>
       <c r="C29">
         <v>-1040000.0</v>
       </c>
       <c r="D29">
         <v>1409000.0</v>
       </c>
       <c r="E29">
         <v>1988000.0</v>
       </c>
       <c r="F29">
         <v>2032000.0</v>
       </c>
       <c r="G29">
         <v>-7169000.0</v>
       </c>
       <c r="H29">
         <v>550000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
-        <v>371370000.0</v>
+        <v>362680000.0</v>
       </c>
       <c r="C30">
         <v>321909000.0</v>
       </c>
       <c r="D30">
         <v>277273000.0</v>
       </c>
       <c r="E30">
         <v>211662000.0</v>
       </c>
       <c r="F30">
         <v>144215000.0</v>
       </c>
       <c r="G30">
         <v>99793000.0</v>
       </c>
       <c r="H30">
         <v>75649000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
-        <v>10145000.0</v>
+        <v>1455000.0</v>
       </c>
       <c r="C31">
         <v>9115000.0</v>
       </c>
       <c r="D31">
         <v>17166000.0</v>
       </c>
       <c r="E31">
         <v>-7139000.0</v>
       </c>
       <c r="F31">
         <v>-12670000.0</v>
       </c>
       <c r="G31">
         <v>-2461000.0</v>
       </c>
       <c r="H31">
         <v>-2109000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
         <v>623025000.0</v>
       </c>
       <c r="C32">
         <v>492144000.0</v>
       </c>
       <c r="D32">
         <v>403094000.0</v>
       </c>
       <c r="E32">
         <v>289375000.0</v>
       </c>
       <c r="F32">
         <v>201149000.0</v>
       </c>
       <c r="G32">
         <v>131783000.0</v>
       </c>
       <c r="H32">
         <v>94918000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="B2">
+        <v>74748000.0</v>
+      </c>
+      <c r="C2">
+        <v>92652000.0</v>
+      </c>
+      <c r="D2">
         <v>63592000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>72318000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>53887000.0</v>
       </c>
-      <c r="E2">
-[...2 lines deleted...]
-      <c r="F2">
+      <c r="G2">
+        <v>62463000.0</v>
+      </c>
+      <c r="H2">
         <v>41384000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>54557000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39899000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>71150000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>36780000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>42900000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>33804000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>33855000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>29585000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>32275000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>21820000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>24253000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>19254000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>21724000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>13122000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>16091000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11551000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>13777000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>10868000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>11609000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B3">
-        <v>10521000.0</v>
+        <v>7286000.0</v>
       </c>
       <c r="C3">
+        <v>8016000.0</v>
+      </c>
+      <c r="D3">
+        <v>7021000.0</v>
+      </c>
+      <c r="E3">
         <v>6767000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>6768000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>5502000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>4654000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>4246000.0</v>
       </c>
-      <c r="H3">
-[...2 lines deleted...]
-      <c r="I3">
+      <c r="J3">
+        <v>4479000.0</v>
+      </c>
+      <c r="K3">
         <v>4259000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5412000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>3898000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>4145000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>3731000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>3118000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>3402000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2967000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>2817000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>2427000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>2266000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>2174000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>2131000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>1763000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>1768000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>1747000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>1516000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B5">
-        <v>185035000.0</v>
+        <v>119000.0</v>
       </c>
       <c r="C5">
+        <v>14991000.0</v>
+      </c>
+      <c r="D5">
+        <v>851000.0</v>
+      </c>
+      <c r="E5">
         <v>32396000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-3961000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-4320000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-14769000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>30697000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-9070000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-4460000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-9716000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>11494000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-15628000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-3163000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-1669000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-2595000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-22453000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-9431000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-9724000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>10882000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-17244000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-7832000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-2736000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>5423000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-15046000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-3384000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B6">
-        <v>195556000.0</v>
+        <v>7405000.0</v>
       </c>
       <c r="C6">
+        <v>23007000.0</v>
+      </c>
+      <c r="D6">
+        <v>7872000.0</v>
+      </c>
+      <c r="E6">
         <v>39163000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>2807000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>1182000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-10115000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>34943000.0</v>
       </c>
-      <c r="H6">
-[...2 lines deleted...]
-      <c r="I6">
+      <c r="J6">
+        <v>-4591000.0</v>
+      </c>
+      <c r="K6">
         <v>-201000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>-10028000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>15392000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-11483000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>568000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>1449000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>807000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-19486000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-6614000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-7297000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>13148000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-15070000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-5701000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-973000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7191000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-13299000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-1868000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B9">
+        <v>92996000.0</v>
+      </c>
+      <c r="C9">
+        <v>95460000.0</v>
+      </c>
+      <c r="D9">
         <v>93952000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>127820000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>78004000.0</v>
       </c>
-      <c r="E9">
-[...2 lines deleted...]
-      <c r="F9">
+      <c r="G9">
+        <v>70989000.0</v>
+      </c>
+      <c r="H9">
         <v>76166000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>102258000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>63777000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>42953000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>100545000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>80423000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>51065000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>60502000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>43468000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>62957000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>34717000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>40300000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>32140000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>46064000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>23854000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>28900000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>21680000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>28309000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>12889000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>21100000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B10">
+        <v>-5317000.0</v>
+      </c>
+      <c r="C10">
+        <v>14688000.0</v>
+      </c>
+      <c r="D10">
         <v>311000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>31199000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>-5026000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-5044000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>-14904000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>30569000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>-9203000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-4602000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>3225000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>11395000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-15706000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-3266000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-1996000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-2995000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-22719000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-9649000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-9941000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>10340000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-17873000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-8453000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3409000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4839000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-15725000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3981000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B11">
+        <v>2830000.0</v>
+      </c>
+      <c r="C11">
+        <v>2170000.0</v>
+      </c>
+      <c r="D11">
         <v>278000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>1568000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>6981000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-884000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>995000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-8327000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>4677000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>1615000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>1938000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>752000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>1107000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>417000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-867000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>1277000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>1078000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>500000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>1340000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>346000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>273000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>199000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>622000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-382000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>272000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-7681000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B12">
-        <v>184724000.0</v>
+        <v>312000.0</v>
       </c>
       <c r="C12">
+        <v>303000.0</v>
+      </c>
+      <c r="D12">
+        <v>540000.0</v>
+      </c>
+      <c r="E12">
         <v>1197000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1065000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>724000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>135000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>128000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>133000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>142000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>92000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>99000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>78000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>103000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>327000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>400000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>266000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>218000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>217000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>542000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>629000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>621000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>673000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>584000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>679000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>597000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>98</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>100</v>
+      </c>
+      <c r="B13">
+        <v>656000.0</v>
+      </c>
       <c r="C13">
+        <v>915000.0</v>
+      </c>
+      <c r="D13">
+        <v>848000.0</v>
+      </c>
+      <c r="E13">
         <v>769000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1089000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>2934000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>4872000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>4970000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5719000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>5879000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>5638000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>3841000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1935000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1935000.0</v>
       </c>
-      <c r="N13"/>
-      <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B15">
+        <v>-8147000.0</v>
+      </c>
+      <c r="C15">
+        <v>12518000.0</v>
+      </c>
+      <c r="D15">
         <v>33000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>29631000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>-12007000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-4160000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>-15899000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>38896000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>-13880000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-6217000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>1287000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>10643000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-16813000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-3683000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-1129000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-4272000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-23797000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-10149000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-11281000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>9994000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-18146000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-8652000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-4031000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>5221000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-15997000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16"/>
+      <c r="N16">
         <v>-16813000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-3683000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1129000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-4272000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-23797000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-10149000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-11142000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>9994000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-18154000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-8657000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>1157000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-16001000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>3698000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>102</v>
-[...1 lines deleted...]
-      <c r="B17"/>
+        <v>104</v>
+      </c>
+      <c r="B17">
+        <v>-8147000.0</v>
+      </c>
       <c r="C17">
+        <v>12518000.0</v>
+      </c>
+      <c r="D17">
+        <v>33000.0</v>
+      </c>
+      <c r="E17">
         <v>29631000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>-12007000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-4160000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>-15899000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>38896000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>-13880000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-6217000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>1287000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>10643000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-16813000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-3683000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-1129000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-4272000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-23797000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-10149000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-11155000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>9994000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-18146000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-8652000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-4031000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>5221000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-15997000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="18" spans="1:25">
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>103</v>
-[...1 lines deleted...]
-      <c r="B18"/>
+        <v>105</v>
+      </c>
+      <c r="B18">
+        <v>344000.0</v>
+      </c>
       <c r="C18">
+        <v>612000.0</v>
+      </c>
+      <c r="D18">
+        <v>308000.0</v>
+      </c>
+      <c r="E18">
         <v>-428000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>24000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>2210000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>4737000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4842000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5586000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>5737000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>5546000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>3742000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>1857000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1832000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>-327000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-400000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-266000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-218000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-217000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-542000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-629000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-621000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-673000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-584000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-679000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-597000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>1180000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>3405000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>7702000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-6247000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-5056000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2327000.0</v>
       </c>
-      <c r="R19"/>
-      <c r="S19">
+      <c r="T19"/>
+      <c r="U19">
         <v>-214000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-9685000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B21">
+        <v>-2771000.0</v>
+      </c>
+      <c r="C21">
+        <v>10782000.0</v>
+      </c>
+      <c r="D21">
         <v>-965000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>32253000.0</v>
       </c>
-      <c r="D21">
-[...4 lines deleted...]
-      </c>
       <c r="F21">
+        <v>-7654000.0</v>
+      </c>
+      <c r="G21">
+        <v>-1149000.0</v>
+      </c>
+      <c r="H21">
         <v>-5775000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>20270000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>-15787000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-5963000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-10028000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>11886000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-16808000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-6568000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-9371000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>3652000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-17397000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-7104000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-10327000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>11096000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-7559000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-6467000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2981000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5418000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-15162000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3090000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B23">
+        <v>170515000.0</v>
+      </c>
+      <c r="C23">
+        <v>177330000.0</v>
+      </c>
+      <c r="D23">
         <v>158509000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>167885000.0</v>
       </c>
-      <c r="D23">
-[...4 lines deleted...]
-      </c>
       <c r="F23">
+        <v>139545000.0</v>
+      </c>
+      <c r="G23">
+        <v>134601000.0</v>
+      </c>
+      <c r="H23">
         <v>123325000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>136545000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>119463000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>120066000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>110573000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>111437000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>101677000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>100925000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>82424000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>91580000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>73934000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>71657000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>61721000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>56692000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>44535000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>51458000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>36212000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>36668000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>38919000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>35799000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>110</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>112</v>
+      </c>
+      <c r="B25">
+        <v>7286000.0</v>
+      </c>
       <c r="C25">
+        <v>8016000.0</v>
+      </c>
+      <c r="D25">
+        <v>7021000.0</v>
+      </c>
+      <c r="E25">
         <v>6767000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>6768000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>5502000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>4654000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4246000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>4204000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4259000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>3990000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>3898000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>4145000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>3731000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>3118000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>3402000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>2967000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2817000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2427000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>2266000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>2174000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>2131000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1763000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1768000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1747000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1516000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B26">
+        <v>18387000.0</v>
+      </c>
+      <c r="C26">
+        <v>19432000.0</v>
+      </c>
+      <c r="D26">
         <v>18540000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>17650000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>17106000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>16911000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>17370000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>16695000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>15834000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>16737000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>16898000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>14591000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>16016000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>14523000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>12692000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>13385000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>13204000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>10976000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>9092000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>7752000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>6929000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>7522000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>6696000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>6079000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>6378000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>5348000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B27">
+        <v>38913000.0</v>
+      </c>
+      <c r="C27">
+        <v>28093000.0</v>
+      </c>
+      <c r="D27">
         <v>40134000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>41911000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>38377000.0</v>
       </c>
-      <c r="E27">
-[...2 lines deleted...]
-      <c r="F27">
+      <c r="G27">
+        <v>27469000.0</v>
+      </c>
+      <c r="H27">
         <v>33353000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>34228000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>31771000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3483000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>28830000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>27084000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>27273000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>24434000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>20287000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>21674000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>18887000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>17608000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>15897000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>12540000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>10906000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>11931000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>8270000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>7640000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>8125000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>8577000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B28">
-        <v>37954000.0</v>
+        <v>38467000.0</v>
       </c>
       <c r="C28">
+        <v>31953000.0</v>
+      </c>
+      <c r="D28">
+        <v>36243000.0</v>
+      </c>
+      <c r="E28">
         <v>36006000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>30175000.0</v>
       </c>
-      <c r="E28">
-[...2 lines deleted...]
-      <c r="F28">
+      <c r="G28">
+        <v>24758000.0</v>
+      </c>
+      <c r="H28">
         <v>31218000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>31065000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>31959000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>26296000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>28065000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>26862000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>24584000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>28113000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>19860000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>24246000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>20023000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>18820000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>17478000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>14676000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>13578000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>15914000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>9695000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>9172000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>13548000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>10265000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>114</v>
-[...1 lines deleted...]
-      <c r="B29"/>
+        <v>116</v>
+      </c>
+      <c r="B29">
+        <v>2830000.0</v>
+      </c>
       <c r="C29">
+        <v>2170000.0</v>
+      </c>
+      <c r="D29">
+        <v>278000.0</v>
+      </c>
+      <c r="E29">
         <v>1568000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>6981000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-884000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>995000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-8327000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>4677000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>1615000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>1938000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>752000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>1107000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>417000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>-867000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>1277000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>1078000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>500000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1214000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>346000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>273000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>199000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>622000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>-382000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>272000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-7681000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B30">
+        <v>95767000.0</v>
+      </c>
+      <c r="C30">
+        <v>84678000.0</v>
+      </c>
+      <c r="D30">
         <v>94917000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>95567000.0</v>
       </c>
-      <c r="D30">
-[...4 lines deleted...]
-      </c>
       <c r="F30">
+        <v>85658000.0</v>
+      </c>
+      <c r="G30">
+        <v>72138000.0</v>
+      </c>
+      <c r="H30">
         <v>81941000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>81988000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>79564000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>48916000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>73793000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>68537000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>67873000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>67070000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>52839000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>59305000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>52114000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>47404000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>42467000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>34968000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>31413000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>35367000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>24661000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>22891000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>28051000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>24190000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B31">
+        <v>-2546000.0</v>
+      </c>
+      <c r="C31">
+        <v>3906000.0</v>
+      </c>
+      <c r="D31">
         <v>1276000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>-1054000.0</v>
       </c>
-      <c r="D31">
-[...4 lines deleted...]
-      </c>
       <c r="F31">
+        <v>2628000.0</v>
+      </c>
+      <c r="G31">
+        <v>-3895000.0</v>
+      </c>
+      <c r="H31">
         <v>-9129000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>10299000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>6584000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>1361000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>13253000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>-491000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>1102000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>3302000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>7375000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-6647000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-5322000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-2545000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>386000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-756000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-10314000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1986000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-428000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-579000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-563000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-891000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B32">
+        <v>167744000.0</v>
+      </c>
+      <c r="C32">
+        <v>188112000.0</v>
+      </c>
+      <c r="D32">
         <v>157544000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>200138000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>131891000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>133452000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>117550000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>156815000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>103676000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>114103000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>100545000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>123323000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>84869000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>94357000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>73053000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>95232000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>56537000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>64553000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>51394000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>67788000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>36976000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>44991000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>33231000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>42086000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>23757000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>32709000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8561,2699 +8993,2827 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>495242000.0</v>
       </c>
       <c r="C2">
         <v>654608000.0</v>
       </c>
       <c r="D2">
         <v>351177000.0</v>
       </c>
       <c r="E2">
         <v>389360000.0</v>
       </c>
       <c r="F2">
         <v>109052000.0</v>
       </c>
       <c r="G2">
         <v>86027000.0</v>
       </c>
       <c r="H2">
         <v>89602000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>1350000</v>
       </c>
       <c r="C3">
         <v>924000</v>
       </c>
       <c r="D3">
         <v>6013000</v>
       </c>
       <c r="E3">
         <v>7092000</v>
       </c>
       <c r="F3">
         <v>6684000</v>
       </c>
       <c r="G3">
         <v>2141000</v>
       </c>
       <c r="H3">
         <v>3748000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>-43206000.0</v>
       </c>
       <c r="F4">
         <v>280308000.0</v>
       </c>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-15957000.0</v>
       </c>
       <c r="F5">
         <v>-12463000.0</v>
       </c>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
         <v>-164939000.0</v>
       </c>
       <c r="C6">
         <v>-159366000.0</v>
       </c>
       <c r="D6">
         <v>303431000.0</v>
       </c>
       <c r="E6">
         <v>-38183000.0</v>
       </c>
       <c r="F6">
         <v>280308000.0</v>
       </c>
       <c r="G6">
         <v>23025000.0</v>
       </c>
       <c r="H6">
         <v>-3575000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
-        <v>-2026000.0</v>
+        <v>359000.0</v>
       </c>
       <c r="C7">
         <v>16360000.0</v>
       </c>
       <c r="D7">
         <v>26836000.0</v>
       </c>
       <c r="E7">
         <v>3878000.0</v>
       </c>
       <c r="F7">
         <v>3300000.0</v>
       </c>
       <c r="G7">
         <v>-12122000.0</v>
       </c>
       <c r="H7">
         <v>16173000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-31240000.0</v>
       </c>
       <c r="F8">
         <v>-6392000.0</v>
       </c>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
-        <v>-11275000.0</v>
+        <v>-74991000.0</v>
       </c>
       <c r="C9">
         <v>13779000.0</v>
       </c>
       <c r="D9">
         <v>-58451000.0</v>
       </c>
       <c r="E9">
         <v>-323000.0</v>
       </c>
       <c r="F9">
         <v>-587000.0</v>
       </c>
       <c r="G9">
         <v>-7989000.0</v>
       </c>
       <c r="H9">
         <v>-431000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-7640000.0</v>
       </c>
       <c r="G10">
         <v>-16163000.0</v>
       </c>
       <c r="H10">
         <v>13516000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>53421000.0</v>
       </c>
       <c r="F11">
         <v>11527000.0</v>
       </c>
       <c r="G11">
         <v>5596000.0</v>
       </c>
       <c r="H11">
         <v>3088000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>26246000.0</v>
       </c>
       <c r="F12">
         <v>32547000.0</v>
       </c>
       <c r="G12">
         <v>1798000.0</v>
       </c>
       <c r="H12">
         <v>4286000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>315000.0</v>
       </c>
       <c r="F13">
         <v>-5998000.0</v>
       </c>
       <c r="G13">
         <v>-15762000.0</v>
       </c>
       <c r="H13">
         <v>14571000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
-        <v>27993000.0</v>
+        <v>26058000.0</v>
       </c>
       <c r="C14">
         <v>17363000.0</v>
       </c>
       <c r="D14">
         <v>15764000.0</v>
       </c>
       <c r="E14">
         <v>12304000.0</v>
       </c>
       <c r="F14">
         <v>8998000.0</v>
       </c>
       <c r="G14">
         <v>6794000.0</v>
       </c>
       <c r="H14">
         <v>3730000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2564000.0</v>
       </c>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15">
         <v>10453000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
         <v>330303000.0</v>
       </c>
       <c r="C16">
         <v>495242000.0</v>
       </c>
       <c r="D16">
         <v>654608000.0</v>
       </c>
       <c r="E16">
         <v>351177000.0</v>
       </c>
       <c r="F16">
         <v>389360000.0</v>
       </c>
       <c r="G16">
         <v>109052000.0</v>
       </c>
       <c r="H16">
         <v>86027000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17">
         <v>-1421000.0</v>
       </c>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>98825000.0</v>
       </c>
       <c r="C18">
         <v>90544000.0</v>
       </c>
       <c r="D18">
         <v>74612000.0</v>
       </c>
       <c r="E18">
         <v>-2212000.0</v>
       </c>
       <c r="F18">
         <v>10447000.0</v>
       </c>
       <c r="G18">
         <v>-16364000.0</v>
       </c>
       <c r="H18">
         <v>325000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>140544000.0</v>
+      </c>
       <c r="C19">
         <v>-215800000.0</v>
       </c>
       <c r="D19">
         <v>-7190000.0</v>
       </c>
       <c r="E19">
         <v>-24663000.0</v>
       </c>
       <c r="F19">
         <v>-62914000.0</v>
       </c>
       <c r="G19">
         <v>-81542000.0</v>
       </c>
       <c r="H19">
         <v>-3748000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>136</v>
-[...1 lines deleted...]
-      <c r="B20"/>
+        <v>138</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
       <c r="C20">
         <v>0.0</v>
       </c>
       <c r="D20">
         <v>261119000.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>328429000.0</v>
       </c>
       <c r="G20">
         <v>119755000.0</v>
       </c>
       <c r="H20">
         <v>0.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-25939000.0</v>
       </c>
       <c r="F21">
         <v>939000.0</v>
       </c>
       <c r="G21">
         <v>939000.0</v>
       </c>
       <c r="H21">
         <v>10000000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
         <v>13497000.0</v>
       </c>
       <c r="C22">
         <v>2900000.0</v>
       </c>
       <c r="D22">
         <v>-8566000.0</v>
       </c>
       <c r="E22">
         <v>-39347000.0</v>
       </c>
       <c r="F22">
         <v>-27959000.0</v>
       </c>
       <c r="G22">
         <v>-11107000.0</v>
       </c>
       <c r="H22">
         <v>-20116000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
         <v>145000.0</v>
       </c>
       <c r="C23">
         <v>6109000.0</v>
       </c>
       <c r="D23">
         <v>2299000.0</v>
       </c>
       <c r="E23">
         <v>-3701000.0</v>
       </c>
       <c r="F23">
         <v>57879000.0</v>
       </c>
       <c r="G23">
         <v>119049000.0</v>
       </c>
       <c r="H23">
         <v>-13620000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
         <v>132038000.0</v>
       </c>
       <c r="C24">
         <v>-5317000.0</v>
       </c>
       <c r="D24">
         <v>-5004000.0</v>
       </c>
       <c r="E24">
         <v>-453000.0</v>
       </c>
       <c r="F24">
         <v>-119000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>60711000.0</v>
+        <v>-10151000.0</v>
       </c>
       <c r="C25">
         <v>-1294000.0</v>
       </c>
       <c r="D25">
         <v>2793000.0</v>
       </c>
       <c r="E25">
         <v>-506000.0</v>
       </c>
       <c r="F25">
         <v>13909000.0</v>
       </c>
       <c r="G25">
         <v>6903000.0</v>
       </c>
       <c r="H25">
         <v>1348000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
         <v>-78547000.0</v>
       </c>
       <c r="C26">
         <v>-43740000.0</v>
       </c>
       <c r="D26">
         <v>-8483000.0</v>
       </c>
       <c r="E26">
         <v>-2564000.0</v>
       </c>
       <c r="F26">
         <v>271056000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>-295000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>142</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>144</v>
+      </c>
+      <c r="B27">
+        <v>71777000.0</v>
+      </c>
       <c r="C27">
         <v>64933000.0</v>
       </c>
       <c r="D27">
         <v>43726000.0</v>
       </c>
       <c r="E27">
         <v>30259000.0</v>
       </c>
       <c r="F27">
         <v>18928000.0</v>
       </c>
       <c r="G27">
         <v>3844000.0</v>
       </c>
       <c r="H27">
         <v>2949000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
         <v>-78402000.0</v>
       </c>
       <c r="C28">
         <v>-37631000.0</v>
       </c>
       <c r="D28">
         <v>263418000.0</v>
       </c>
       <c r="E28">
         <v>-23970000.0</v>
       </c>
       <c r="F28">
         <v>327512000.0</v>
       </c>
       <c r="G28">
         <v>119049000.0</v>
       </c>
       <c r="H28">
         <v>-3915000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
         <v>100175000.0</v>
       </c>
       <c r="C29">
         <v>91468000.0</v>
       </c>
       <c r="D29">
         <v>80625000.0</v>
       </c>
       <c r="E29">
         <v>4880000.0</v>
       </c>
       <c r="F29">
         <v>17131000.0</v>
       </c>
       <c r="G29">
         <v>-14223000.0</v>
       </c>
       <c r="H29">
         <v>4073000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
         <v>-194233000.0</v>
       </c>
       <c r="C30">
         <v>-215800000.0</v>
       </c>
       <c r="D30">
         <v>-38777000.0</v>
       </c>
       <c r="E30">
         <v>-24685000.0</v>
       </c>
       <c r="F30">
         <v>-62914000.0</v>
       </c>
       <c r="G30">
         <v>-81542000.0</v>
       </c>
       <c r="H30">
         <v>-3748000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>69</v>
+      </c>
+      <c r="C1" t="s">
+        <v>70</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>70</v>
       </c>
       <c r="E1" t="s">
         <v>71</v>
       </c>
       <c r="F1" t="s">
+        <v>72</v>
+      </c>
+      <c r="G1" t="s">
+        <v>73</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>73</v>
       </c>
       <c r="I1" t="s">
         <v>74</v>
       </c>
       <c r="J1" t="s">
+        <v>75</v>
+      </c>
+      <c r="K1" t="s">
+        <v>76</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="M1" t="s">
         <v>77</v>
       </c>
       <c r="N1" t="s">
+        <v>78</v>
+      </c>
+      <c r="O1" t="s">
+        <v>79</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="Q1" t="s">
         <v>80</v>
       </c>
       <c r="R1" t="s">
+        <v>81</v>
+      </c>
+      <c r="S1" t="s">
+        <v>82</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="U1" t="s">
         <v>83</v>
       </c>
       <c r="V1" t="s">
+        <v>84</v>
+      </c>
+      <c r="W1" t="s">
+        <v>85</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Y1" t="s">
         <v>86</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>87</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>88</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>311893000.0</v>
+      </c>
+      <c r="C2">
+        <v>330303000.0</v>
+      </c>
+      <c r="D2">
         <v>354914000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>249686000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>190507000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>495242000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>565035000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>539300000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>619014000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>654608000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>638205000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>328063000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>329081000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>351177000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>351230000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>362584000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>369745000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>389360000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>453130000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>417026000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>151313000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>109052000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>95982000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>83124000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>75489000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>86027000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>3339000</v>
+      </c>
+      <c r="C3">
+        <v>3565000</v>
+      </c>
+      <c r="D3">
         <v>390000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>226000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2629000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>1497000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>837000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>219000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>349000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1514000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>5070000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1608000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1634000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1849000</v>
       </c>
-      <c r="N3">
-[...2 lines deleted...]
-      <c r="O3">
+      <c r="P3">
+        <v>294000</v>
+      </c>
+      <c r="Q3">
         <v>1555000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>2326000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1307000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1455000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1766000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1990000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>1473000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>329000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>551000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>728000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>533000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>-2540000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-20894000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>6477000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>-16676000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>-13392000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-19615000.0</v>
       </c>
-      <c r="R4"/>
-      <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-83000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-1186000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-4002000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-3915000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-3850000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4190000.0</v>
       </c>
-      <c r="R5"/>
-      <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
+        <v>-29501000.0</v>
+      </c>
+      <c r="C6">
+        <v>-18410000.0</v>
+      </c>
+      <c r="D6">
         <v>-24611000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>105228000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>59179000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-304735000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-69793000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>25735000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-79714000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-35594000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>16403000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>310142000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-1018000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-22096000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-53000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-11354000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-7161000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-19615000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-63770000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>36104000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>265713000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>42261000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>13070000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>12858000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>7635000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-10538000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7">
-        <v>-14367000.0</v>
+        <v>4553000.0</v>
       </c>
       <c r="C7">
+        <v>-50680000.0</v>
+      </c>
+      <c r="D7">
+        <v>-18732000.0</v>
+      </c>
+      <c r="E7">
         <v>106597000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>12225000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-99731000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>-44416000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>76135000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-25961000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-50174000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>39797000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>20847000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-4257000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-29551000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>25949000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-8822000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>2516000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-15218000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-2484000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>22633000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>3237000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-19925000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>13326000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>3856000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>15423000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-44727000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8">
         <v>-19294000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>31246000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>-22529000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>-12486000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>-5648000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>9423000.0</v>
       </c>
-      <c r="R8"/>
-      <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
-        <v>-1795000.0</v>
+        <v>-68421000.0</v>
       </c>
       <c r="C9">
+        <v>63712000.0</v>
+      </c>
+      <c r="D9">
+        <v>-22825000.0</v>
+      </c>
+      <c r="E9">
         <v>-51976000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-26639000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>26449000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>40253000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-33727000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-14282000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>38951000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-34432000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>1207000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-19294000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>31246000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-24457000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-12486000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>-5648000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>9423000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-7091000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-6963000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-8399000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>14419000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>2318000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-1902000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-4612000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>-2062000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-9719000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>9518000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>201000.0</v>
       </c>
-      <c r="M10"/>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-4037000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>15618000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-478000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-18743000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>7545000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>3890000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>14463000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-42061000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11"/>
+      <c r="N11">
         <v>15239000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-59502000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>54036000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2153000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>5292000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-20379000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>522000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>8344000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>3840000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-1179000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>1868000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>869000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-604000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12"/>
+      <c r="N12">
         <v>12000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>8548000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>3661000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>9473000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>7639000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>5473000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>3633000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3391000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>13919000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>11604000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>2038000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>5299000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-7675000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13">
         <v>2959000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>2959000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>18847000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-8683000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>2039000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-11888000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-2466000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>16381000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-90000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-19823000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>4658000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>14694000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-43072000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14">
-        <v>7616000.0</v>
+        <v>7286000.0</v>
       </c>
       <c r="C14">
-        <v>6800000.0</v>
+        <v>8016000.0</v>
       </c>
       <c r="D14">
+        <v>7021000.0</v>
+      </c>
+      <c r="E14">
+        <v>6767000.0</v>
+      </c>
+      <c r="F14">
         <v>6768000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>5502000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>4654000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>4246000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>4479000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>4259000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>5412000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>3898000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>4145000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>3731000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>3118000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>3402000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>2967000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>2817000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>2427000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>2266000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>2174000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>2131000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>1763000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>1768000.0</v>
       </c>
-      <c r="X14">
-[...2 lines deleted...]
-      <c r="Y14">
+      <c r="Z14">
+        <v>1747000.0</v>
+      </c>
+      <c r="AA14">
         <v>1516000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16">
+        <v>282392000.0</v>
+      </c>
+      <c r="C16">
+        <v>311893000.0</v>
+      </c>
+      <c r="D16">
         <v>330303000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>354914000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>249686000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>190507000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>495242000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>565035000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>539300000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>619014000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>654608000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>638205000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>328063000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>329081000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>351177000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>351230000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>362584000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>369745000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>389360000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>453130000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>417026000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>151313000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>109052000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>95982000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>83124000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>75489000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
-      <c r="Q17">
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17">
         <v>1702000.0</v>
       </c>
-      <c r="R17"/>
-      <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>17763000.0</v>
+      </c>
+      <c r="C18">
+        <v>-19413000.0</v>
+      </c>
+      <c r="D18">
         <v>4496000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>149874000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>21450000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-80387000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>-42296000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>190905000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>-19670000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-39607000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>54678000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>44921000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-6440000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-22695000.0</v>
       </c>
-      <c r="N18">
-[...2 lines deleted...]
-      <c r="O18">
+      <c r="P18">
+        <v>32861000.0</v>
+      </c>
+      <c r="Q18">
         <v>-1692000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-12912000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-18312000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-9129000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>36592000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-751000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-16265000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>13014000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>12492000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>5799000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-47669000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>135</v>
-[...1 lines deleted...]
-      <c r="B19"/>
+        <v>137</v>
+      </c>
+      <c r="B19">
+        <v>1434000.0</v>
+      </c>
       <c r="C19">
+        <v>11273000.0</v>
+      </c>
+      <c r="D19">
+        <v>18000.0</v>
+      </c>
+      <c r="E19">
         <v>5261000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>41443000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>-237872000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-10208000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-143358000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-60720000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-1514000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-33686000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-1608000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>-1634000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>-1849000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-2099000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-18931000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-2326000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-1307000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-57566000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-1766000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-2109000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-1473000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-329000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-551000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-728000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-79934000.0</v>
       </c>
     </row>
-    <row r="20" spans="1:25">
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>0.0</v>
       </c>
-      <c r="G20"/>
-      <c r="H20"/>
       <c r="I20"/>
-      <c r="J20">
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20">
         <v>0.0</v>
       </c>
-      <c r="K20"/>
-      <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
         <v>0.0</v>
       </c>
       <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
+      <c r="V20">
         <v>268694000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>137</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>139</v>
+      </c>
+      <c r="B21">
+        <v>0.0</v>
+      </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>-15000000.0</v>
+      </c>
+      <c r="E21">
         <v>-45000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>60000000.0</v>
       </c>
-      <c r="F21"/>
-      <c r="G21">
+      <c r="H21"/>
+      <c r="I21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21">
         <v>-25939000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-25939000.0</v>
       </c>
-      <c r="P21"/>
-[...1 lines deleted...]
-      <c r="R21">
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21">
         <v>6000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>933000.0</v>
       </c>
       <c r="U21">
         <v>933000.0</v>
       </c>
-      <c r="V21"/>
+      <c r="V21">
+        <v>933000.0</v>
+      </c>
       <c r="W21">
         <v>933000.0</v>
       </c>
-      <c r="X21">
+      <c r="X21"/>
+      <c r="Y21">
+        <v>933000.0</v>
+      </c>
+      <c r="Z21">
         <v>2083000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-2083000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B22">
+        <v>-8147000.0</v>
+      </c>
+      <c r="C22">
+        <v>12518000.0</v>
+      </c>
+      <c r="D22">
         <v>33000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>29631000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>-12007000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-4160000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>-15899000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>38896000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>-13880000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-6217000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>1287000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>10643000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-16813000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-3683000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-1129000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-4272000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-23797000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-10149000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-11281000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>9994000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-18146000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-8652000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4031000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>5221000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-15997000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>3700000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B23">
+        <v>-1891000.0</v>
+      </c>
+      <c r="C23">
+        <v>-3460000.0</v>
+      </c>
+      <c r="D23">
         <v>1451000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-3322000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-3022000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>943000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-172000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>-783000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1610000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>2249000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-9545000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>264974000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>3900000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1801000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1360000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>2392000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1222000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-3005000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2830000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>-1127000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>266692000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>58178000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>167000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>86000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-156000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>118952000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B24">
+        <v>3426000.0</v>
+      </c>
+      <c r="C24">
+        <v>-3426000.0</v>
+      </c>
+      <c r="D24">
         <v>-2675000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>3392000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-2082000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-1310000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-736000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-1277000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-2045000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1259000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>4148000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>-1336000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>-1444000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>-1368000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>-1135000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-18617000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-1683000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-1205000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>119000.0</v>
       </c>
       <c r="T24">
         <v>-119000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
+      <c r="U24">
+        <v>119000.0</v>
+      </c>
+      <c r="V24">
+        <v>-119000.0</v>
+      </c>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B25">
-        <v>65077000.0</v>
+        <v>1825000.0</v>
       </c>
       <c r="C25">
-        <v>8527000.0</v>
+        <v>-2577000.0</v>
       </c>
       <c r="D25">
+        <v>-827000.0</v>
+      </c>
+      <c r="E25">
+        <v>-9173000.0</v>
+      </c>
+      <c r="F25">
         <v>-258000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>107000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-141000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>60909000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-618000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-160000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-143000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>133000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>707000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>674000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-1400000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1452000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-661000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>103000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>255000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>697000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>11445000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1286000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1289000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1171000.0</v>
       </c>
-      <c r="X25">
-[...2 lines deleted...]
-      <c r="Y25">
+      <c r="Z25">
+        <v>5337000.0</v>
+      </c>
+      <c r="AA25">
         <v>95000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B26">
+        <v>-49528000.0</v>
+      </c>
+      <c r="C26">
+        <v>-10031000.0</v>
+      </c>
+      <c r="D26">
         <v>-10971000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-10015000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-5000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-49304000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-20857000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>-22883000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>0.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>0.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-8483000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="M26"/>
+      <c r="N26">
         <v>3900000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>3008000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1741000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-1808000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>1222000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>-756000.0</v>
       </c>
-      <c r="R26"/>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B27">
-        <v>-53473000.0</v>
+        <v>17310000.0</v>
       </c>
       <c r="C27">
-        <v>53437260000.0</v>
+        <v>17537000.0</v>
       </c>
       <c r="D27">
+        <v>18304000.0</v>
+      </c>
+      <c r="E27">
+        <v>17733000.0</v>
+      </c>
+      <c r="F27">
         <v>17522000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>18218000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>16537000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>16493000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>17061000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>14842000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>12427000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>11320000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>11376000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>8603000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>7798000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>8529000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>8437000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>5495000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>3390000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2778000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2396000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10364000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>984000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>1036000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>989000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>835000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B28">
+        <v>-48601000.0</v>
+      </c>
+      <c r="C28">
+        <v>-12560000.0</v>
+      </c>
+      <c r="D28">
         <v>-24520000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-57499000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-8022000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>11639000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-21029000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-21244000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>1610000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>2249000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-7257000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>264974000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>3900000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1801000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-24579000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>2392000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>1222000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-3005000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>2836000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-194000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>266692000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>58178000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>167000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>86000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>1927000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>116869000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B29">
+        <v>21102000.0</v>
+      </c>
+      <c r="C29">
+        <v>-15848000.0</v>
+      </c>
+      <c r="D29">
         <v>4886000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>150100000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>24079000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-78890000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>-41459000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>191124000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-19321000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-38093000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>59748000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>46529000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-4806000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-20846000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>33155000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-137000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-10586000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-17005000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-7674000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>38358000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1239000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-14792000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>13343000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>13043000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>6527000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-47136000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B30">
+        <v>-1905000.0</v>
+      </c>
+      <c r="C30">
+        <v>7708000.0</v>
+      </c>
+      <c r="D30">
         <v>-3065000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>5261000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>41443000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>-237872000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-10208000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-143358000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-60720000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-1514000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-33686000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-1608000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>-1634000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>-1849000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-2099000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-18931000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-2326000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-1307000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-57566000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>-1766000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2109000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>-1473000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-329000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-551000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-728000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-79934000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>