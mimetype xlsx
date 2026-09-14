--- v0 (2026-03-02)
+++ v1 (2026-09-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="229">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="231">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -298,50 +298,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2624,51 +2630,51 @@
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
         <v>8236000000.0</v>
       </c>
       <c r="C23">
         <v>9143000000.0</v>
       </c>
       <c r="D23">
         <v>6973000000.0</v>
       </c>
       <c r="E23">
         <v>6827000000.0</v>
       </c>
       <c r="F23">
         <v>7089000000.0</v>
       </c>
       <c r="G23">
         <v>7309812000.0</v>
       </c>
       <c r="H23">
-        <v>7870318000.0</v>
+        <v>7966658000.0</v>
       </c>
       <c r="I23">
         <v>8913600000.0</v>
       </c>
       <c r="J23">
         <v>9327692000.0</v>
       </c>
       <c r="K23">
         <v>9216400000.0</v>
       </c>
       <c r="L23">
         <v>7631500000.0</v>
       </c>
       <c r="M23">
         <v>8194429000.0</v>
       </c>
       <c r="N23">
         <v>8323850000.0</v>
       </c>
       <c r="O23">
         <v>8276043000.0</v>
       </c>
       <c r="P23">
         <v>8270276000.0</v>
       </c>
@@ -5487,63 +5493,63 @@
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
     </row>
     <row r="60" spans="1:31">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
         <v>3244000000.0</v>
       </c>
       <c r="C60">
         <v>3949000000.0</v>
       </c>
       <c r="D60">
-        <v>1940000000.0</v>
+        <v>2052000000.0</v>
       </c>
       <c r="E60">
         <v>1786000000.0</v>
       </c>
       <c r="F60">
         <v>1393000000.0</v>
       </c>
       <c r="G60">
         <v>1030247000.0</v>
       </c>
       <c r="H60">
-        <v>1487752000.0</v>
+        <v>1584092000.0</v>
       </c>
       <c r="I60">
         <v>2963200000.0</v>
       </c>
       <c r="J60">
         <v>3342310000.0</v>
       </c>
       <c r="K60">
         <v>3125200000.0</v>
       </c>
       <c r="L60">
         <v>2997300000.0</v>
       </c>
       <c r="M60">
         <v>3110871000.0</v>
       </c>
       <c r="N60">
         <v>3756987000.0</v>
       </c>
       <c r="O60">
         <v>3341295000.0</v>
       </c>
       <c r="P60">
         <v>3395525000.0</v>
       </c>
@@ -5680,705 +5686,717 @@
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB62"/>
+  <dimension ref="A1:DD62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
         <v>31</v>
       </c>
       <c r="B2">
+        <v>1762000000.0</v>
+      </c>
+      <c r="C2">
+        <v>1623000000.0</v>
+      </c>
+      <c r="D2">
         <v>1482000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>1502000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>1439000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>1323000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>1220000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>1195000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>1112000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>1248000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>1214000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>1197000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>1155000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>1068000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>1017000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>1071000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1020000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>1002000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>1220000000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>1117493000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1087404000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>1102174000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>1115625000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1443280000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2455984000.0</v>
       </c>
       <c r="Z2">
         <v>1357749000.0</v>
       </c>
       <c r="AA2">
+        <v>2455984000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1357749000.0</v>
+      </c>
+      <c r="AC2">
         <v>1295954000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1546171000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1543478000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1400666000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1619222000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1692897000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1720943000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1512740000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1398182000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1527821000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1643925000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1590506000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1642739000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1714192000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1578073000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1266509000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1247249000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1212814000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1251950000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1422084000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>1457605000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>1645880000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>1523735000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>1641109000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>1974777000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>1900848000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2088824000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>1954108000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2023426000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1896809000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1705146000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1734686000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1649471000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1468624000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1416084000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1432502000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1441347000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1335744000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1311823000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1334301000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1329190000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1243808000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1190791000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1164556000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1070655000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1156609000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1051869000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>985247000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>898478000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>898330000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>827784000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>804050000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>1286083000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>897042000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>1595699000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1479384000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>865627000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>726672000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>785258000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>722910000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>753655000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>612826000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>612526000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>571535000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>576277000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>560193000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>536851000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>452613000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>492849000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>439652000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>430361000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>382528000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>390887000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>482616000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>592336000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>482930000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>530332000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>709824000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>624467000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>729508000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
         <v>32</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -6443,558 +6461,564 @@
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
       <c r="CS3"/>
       <c r="CT3"/>
       <c r="CU3"/>
       <c r="CV3"/>
       <c r="CW3"/>
       <c r="CX3"/>
       <c r="CY3"/>
       <c r="CZ3"/>
       <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
         <v>33</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
+      <c r="AD4"/>
+      <c r="AE4"/>
+      <c r="AF4">
         <v>-1220802000.0</v>
       </c>
-      <c r="AE4"/>
-      <c r="AF4"/>
       <c r="AG4"/>
-      <c r="AH4">
+      <c r="AH4"/>
+      <c r="AI4"/>
+      <c r="AJ4">
         <v>-1201929000.0</v>
       </c>
-      <c r="AI4"/>
-      <c r="AJ4"/>
       <c r="AK4"/>
-      <c r="AL4">
+      <c r="AL4"/>
+      <c r="AM4"/>
+      <c r="AN4">
         <v>-1122191000.0</v>
       </c>
-      <c r="AM4"/>
-      <c r="AN4"/>
       <c r="AO4"/>
-      <c r="AP4">
+      <c r="AP4"/>
+      <c r="AQ4"/>
+      <c r="AR4">
         <v>-1046077000.0</v>
       </c>
-      <c r="AQ4"/>
-      <c r="AR4"/>
       <c r="AS4"/>
-      <c r="AT4">
+      <c r="AT4"/>
+      <c r="AU4"/>
+      <c r="AV4">
         <v>-1081198000.0</v>
       </c>
-      <c r="AU4"/>
-      <c r="AV4"/>
       <c r="AW4"/>
-      <c r="AX4">
+      <c r="AX4"/>
+      <c r="AY4"/>
+      <c r="AZ4">
         <v>-1106925000.0</v>
       </c>
-      <c r="AY4"/>
-      <c r="AZ4"/>
       <c r="BA4"/>
-      <c r="BB4">
+      <c r="BB4"/>
+      <c r="BC4"/>
+      <c r="BD4">
         <v>-1032509000.0</v>
       </c>
-      <c r="BC4"/>
-      <c r="BD4"/>
       <c r="BE4"/>
-      <c r="BF4">
+      <c r="BF4"/>
+      <c r="BG4"/>
+      <c r="BH4">
         <v>-947223000.0</v>
       </c>
-      <c r="BG4"/>
-      <c r="BH4"/>
       <c r="BI4"/>
-      <c r="BJ4">
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4">
         <v>-902675000.0</v>
       </c>
-      <c r="BK4"/>
-      <c r="BL4"/>
       <c r="BM4"/>
-      <c r="BN4">
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4">
         <v>-817976000.0</v>
       </c>
-      <c r="BO4"/>
-      <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
         <v>34</v>
       </c>
       <c r="B5">
+        <v>-293000000.0</v>
+      </c>
+      <c r="C5">
+        <v>-286000000.0</v>
+      </c>
+      <c r="D5">
         <v>-265000000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>-283000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>-279000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-325000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>-351000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>-298000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-329000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>-319000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>-269000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-331000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-302000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-319000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-365000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-378000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-355000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-337000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-366000000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-441819000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-416663000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-417469000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-416906000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-499353000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-379873000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-499000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-380000000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-551903000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-510008000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-497894000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-542478000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-482178000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-422595000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-372960000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-402242000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-420094000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-451261000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-452180000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-496669000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-466346000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-449428000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-417389000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-432775000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-579136000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-515730000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-533817000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-484212000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-337088000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-279298000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-307388000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-298201000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-276481000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-302673000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-265321000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-257850000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-163992000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-190375000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-163604000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-199292000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>-198965000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-127065000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>-153283000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>-176311000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>-193261000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-247466000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-210834000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>-220987000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>-282942000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>-309926000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>-358413000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>-356969000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>-109462000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>-62379000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>-66808000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>-74172000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>-98655000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>-120443000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>-145201000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>-148332000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>19733000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>19229000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>7509000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>-30674000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>-59936000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>-81369000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>-67647000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>-30787000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>-70620000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>-78141000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>-78250000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>-59747000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>-80077000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>-85113000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>-106067000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>-94586000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>-79402000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>-77489000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>-76830000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>-72584000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>-73810000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>-72785000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>-76101000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>-75130000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>-92800000.0</v>
       </c>
-      <c r="CZ5"/>
-      <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
         <v>35</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...4 lines deleted...]
-      </c>
+      <c r="AE6"/>
+      <c r="AF6"/>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
+        <v>0.0</v>
+      </c>
+      <c r="AI6">
+        <v>0.0</v>
+      </c>
+      <c r="AJ6">
         <v>88222000.0</v>
       </c>
-      <c r="AI6">
-[...4 lines deleted...]
-      </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
+        <v>0.0</v>
+      </c>
+      <c r="AM6">
+        <v>0.0</v>
+      </c>
+      <c r="AN6">
         <v>38317000.0</v>
       </c>
-      <c r="AM6">
-[...4 lines deleted...]
-      </c>
       <c r="AO6">
         <v>0.0</v>
       </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
@@ -7038,89 +7062,95 @@
       </c>
       <c r="BJ6">
         <v>0.0</v>
       </c>
       <c r="BK6">
         <v>0.0</v>
       </c>
       <c r="BL6">
         <v>0.0</v>
       </c>
       <c r="BM6">
         <v>0.0</v>
       </c>
       <c r="BN6">
         <v>0.0</v>
       </c>
       <c r="BO6">
         <v>0.0</v>
       </c>
       <c r="BP6">
         <v>0.0</v>
       </c>
       <c r="BQ6">
         <v>0.0</v>
       </c>
-      <c r="BR6"/>
-      <c r="BS6"/>
+      <c r="BR6">
+        <v>0.0</v>
+      </c>
+      <c r="BS6">
+        <v>0.0</v>
+      </c>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
       <c r="CS6"/>
       <c r="CT6"/>
       <c r="CU6"/>
       <c r="CV6"/>
       <c r="CW6"/>
       <c r="CX6"/>
       <c r="CY6"/>
       <c r="CZ6"/>
       <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
         <v>36</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
@@ -7185,114 +7215,120 @@
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
       <c r="CS7"/>
       <c r="CT7"/>
       <c r="CU7"/>
       <c r="CV7"/>
       <c r="CW7"/>
       <c r="CX7"/>
       <c r="CY7"/>
       <c r="CZ7"/>
       <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
         <v>37</v>
       </c>
       <c r="B8">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C8">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D8">
         <v>2000000.0</v>
       </c>
       <c r="E8">
         <v>2000000.0</v>
       </c>
       <c r="F8">
         <v>2000000.0</v>
       </c>
       <c r="G8">
         <v>2000000.0</v>
       </c>
       <c r="H8">
         <v>2000000.0</v>
       </c>
       <c r="I8">
         <v>2000000.0</v>
       </c>
       <c r="J8">
         <v>2000000.0</v>
       </c>
       <c r="K8">
         <v>2000000.0</v>
       </c>
       <c r="L8">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="M8">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="N8">
         <v>1000000.0</v>
       </c>
       <c r="O8">
         <v>1000000.0</v>
       </c>
       <c r="P8">
         <v>1000000.0</v>
       </c>
       <c r="Q8">
         <v>1000000.0</v>
       </c>
       <c r="R8">
-        <v>1417000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="S8">
-        <v>1417000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="T8">
         <v>1417000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>1417000.0</v>
+      </c>
+      <c r="V8">
+        <v>1417000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
@@ -7333,636 +7369,646 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
         <v>38</v>
       </c>
-      <c r="B9">
+      <c r="B9"/>
+      <c r="C9"/>
+      <c r="D9">
         <v>443000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>825000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>887000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>1031000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>1174000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>1286000000.0</v>
       </c>
-      <c r="H9"/>
-      <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9"/>
+      <c r="M9">
         <v>1212000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>1267000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>1257000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>1254000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>1129000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>983000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>976000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>966333000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>958526000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>882450000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>236923000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>195940000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>177617000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>175089000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>170750000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>165314000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>111857000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>113042000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>94456000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>82106000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>122267000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>111368000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>99028000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>88222000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>77449000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>67905000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>58371000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>38317000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>29985000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>21441000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>10819000.0</v>
       </c>
-      <c r="AP9"/>
-      <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9"/>
+      <c r="AZ9">
         <v>12911000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>48550000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>27569000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>10730000.0</v>
       </c>
-      <c r="BB9"/>
-      <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-      <c r="BF9">
+      <c r="BF9"/>
+      <c r="BG9"/>
+      <c r="BH9">
         <v>2574000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>7881000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>240354000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>340097000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>561589000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>695446000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>683044000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>668746000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>682304000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>684142000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>727587000.0</v>
       </c>
-      <c r="BQ9"/>
-      <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
       <c r="CS9"/>
       <c r="CT9"/>
       <c r="CU9"/>
       <c r="CV9"/>
       <c r="CW9"/>
       <c r="CX9"/>
       <c r="CY9"/>
       <c r="CZ9"/>
       <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
         <v>39</v>
       </c>
       <c r="B10">
+        <v>2923000000.0</v>
+      </c>
+      <c r="C10">
+        <v>3187000000.0</v>
+      </c>
+      <c r="D10">
         <v>2135000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>2776000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>2172000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>2433000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2829000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2912000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>2629000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>2335000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>2519000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>2421000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>2262000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>2137000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>2439000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>2436000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>2074000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>1913000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>2209000000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2125515000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>2711115000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>1937800000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>2198781000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1997199000.0</v>
       </c>
       <c r="Y10">
         <v>1870874000.0</v>
       </c>
       <c r="Z10">
         <v>1997199000.0</v>
       </c>
       <c r="AA10">
+        <v>1870874000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1997199000.0</v>
+      </c>
+      <c r="AC10">
         <v>1805104000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>1857285000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>1805777000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>1764746000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>1679796000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>1681960000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>1685954000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>1804075000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>1827029000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>1819799000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>1967581000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>1850436000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>1780374000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>1627054000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>1697491000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>1949886000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>1781399000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>1723760000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>1811293000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>1993125000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>1900197000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2182809000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2142058000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2283582000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>2537570000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>2105076000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>2014800000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>2154541000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>2151026000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>1803569000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>1922286000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>2161411000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>2386289000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>1945965000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>2191665000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>2134997000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>1977145000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>1437118000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>1608989000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>1687028000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>1328017000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>1181894000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>1470326000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>1834324000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>1514943000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>1485583000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>1129273000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>1175144000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>1570594000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>1453955000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>1108259000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>976050000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>895047000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>584834000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>653984000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>789016000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>1047312000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>688985000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>643050000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>604517000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>561549000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>594563000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>546246000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>496502000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>578774000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>583650000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>530130000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>753367000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>833300000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>836264000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>673289000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>572654000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>411153000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>311011000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>97358000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>21850000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>69400000.0</v>
       </c>
-      <c r="CZ10"/>
-      <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
         <v>40</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11">
         <v>2135000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>2776000000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>2172000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>2433000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>2829000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>2912000000.0</v>
       </c>
-      <c r="H11"/>
-      <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>2421000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>2262000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>2137000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>2439000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>2436000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>2074000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>1913000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>2209000000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>2125515000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2711115000.0</v>
       </c>
-      <c r="U11"/>
-      <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
@@ -8003,1828 +8049,1854 @@
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
         <v>41</v>
       </c>
       <c r="B12">
+        <v>3043000000.0</v>
+      </c>
+      <c r="C12">
+        <v>3672000000.0</v>
+      </c>
+      <c r="D12">
         <v>3773000000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>2829000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>2271000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>2511000000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>2959000000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>3006000000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>2708000000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>2409000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>2588000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2485000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>2322000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>2311000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2624000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>2591000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>2194000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>2116000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>2336000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>2192679000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>2742766000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1956498000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>2222126000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2004461000.0</v>
       </c>
       <c r="Y12">
         <v>1877351000.0</v>
       </c>
       <c r="Z12">
         <v>2004461000.0</v>
       </c>
       <c r="AA12">
+        <v>1877351000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2004461000.0</v>
+      </c>
+      <c r="AC12">
         <v>1852977000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>1930383000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1904510000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>1979574000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>1922844000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>1783084000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>1828457000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1965209000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>2005085000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2013726000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>2042523000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>1961473000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>1911195000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>1752140000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>1864621000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>2367600000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>2027151000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>2132400000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>1956861000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>2098256000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>2067520000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>2342511000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>2325567000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>2469605000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>2695480000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>2297264000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>2175242000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>2291668000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>2529357000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>2230619000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>2228424000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>2257849000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2465435000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>2222927000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2345767000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2328276000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2166687000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>1761207000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>1968234000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2290622000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>2019765000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2108985000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2047383000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2107894000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>2224673000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>2353129000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>1884806000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>1714386000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>1570594000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>1453955000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>1108259000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>976050000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>895047000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>584834000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>653984000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>789016000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>1047312000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>688985000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>643050000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>604517000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>561549000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>594563000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>546246000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>496502000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>578774000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>583650000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>530130000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>753367000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>833300000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>836264000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>673289000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>572654000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>411153000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>311011000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>97358000.0</v>
       </c>
-      <c r="CX12">
+      <c r="CZ12">
         <v>21850000.0</v>
       </c>
-      <c r="CY12"/>
-      <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
         <v>42</v>
       </c>
       <c r="B13">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="C13">
-        <v>2000000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="D13">
         <v>2000000.0</v>
       </c>
       <c r="E13">
         <v>2000000.0</v>
       </c>
       <c r="F13">
         <v>2000000.0</v>
       </c>
       <c r="G13">
         <v>2000000.0</v>
       </c>
       <c r="H13">
         <v>2000000.0</v>
       </c>
       <c r="I13">
         <v>2000000.0</v>
       </c>
       <c r="J13">
         <v>2000000.0</v>
       </c>
       <c r="K13">
         <v>2000000.0</v>
       </c>
       <c r="L13">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="M13">
-        <v>1000000.0</v>
+        <v>2000000.0</v>
       </c>
       <c r="N13">
         <v>1000000.0</v>
       </c>
       <c r="O13">
         <v>1000000.0</v>
       </c>
       <c r="P13">
         <v>1000000.0</v>
       </c>
       <c r="Q13">
         <v>1000000.0</v>
       </c>
       <c r="R13">
         <v>1000000.0</v>
       </c>
       <c r="S13">
+        <v>1000000.0</v>
+      </c>
+      <c r="T13">
+        <v>1000000.0</v>
+      </c>
+      <c r="U13">
         <v>1411000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>1411000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>1410000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>1404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1399000.0</v>
       </c>
       <c r="Y13">
         <v>1403000.0</v>
       </c>
       <c r="Z13">
         <v>1399000.0</v>
       </c>
       <c r="AA13">
-        <v>1399000.0</v>
+        <v>1403000.0</v>
       </c>
       <c r="AB13">
         <v>1399000.0</v>
       </c>
       <c r="AC13">
         <v>1399000.0</v>
       </c>
       <c r="AD13">
+        <v>1399000.0</v>
+      </c>
+      <c r="AE13">
+        <v>1399000.0</v>
+      </c>
+      <c r="AF13">
         <v>1396000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>1407000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>1406000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>1406000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1399000.0</v>
       </c>
       <c r="AJ13">
         <v>1399000.0</v>
       </c>
       <c r="AK13">
+        <v>1399000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1399000.0</v>
+      </c>
+      <c r="AM13">
         <v>1398000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>1393000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>1393000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>1392000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>1392000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>1390000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AS13">
         <v>1422000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AT13">
         <v>1454000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AU13">
         <v>1470000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AV13">
         <v>1486000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>1565000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AX13">
         <v>1576000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AY13">
         <v>1593000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AZ13">
         <v>1613000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>1633000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>1630000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BC13">
         <v>1629000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BD13">
         <v>1624000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BE13">
         <v>1665000.0</v>
       </c>
-      <c r="BD13">
+      <c r="BF13">
         <v>1670000.0</v>
       </c>
-      <c r="BE13">
+      <c r="BG13">
         <v>1691000.0</v>
       </c>
-      <c r="BF13">
+      <c r="BH13">
         <v>1690000.0</v>
       </c>
-      <c r="BG13">
+      <c r="BI13">
         <v>1697000.0</v>
       </c>
-      <c r="BH13">
+      <c r="BJ13">
         <v>1738000.0</v>
       </c>
-      <c r="BI13">
+      <c r="BK13">
         <v>1744000.0</v>
       </c>
-      <c r="BJ13">
+      <c r="BL13">
         <v>1764000.0</v>
       </c>
-      <c r="BK13">
+      <c r="BM13">
         <v>1788000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1787000.0</v>
       </c>
       <c r="BN13">
         <v>1788000.0</v>
       </c>
       <c r="BO13">
+        <v>1787000.0</v>
+      </c>
+      <c r="BP13">
+        <v>1788000.0</v>
+      </c>
+      <c r="BQ13">
         <v>1794000.0</v>
       </c>
-      <c r="BP13">
+      <c r="BR13">
         <v>1799000.0</v>
       </c>
-      <c r="BQ13">
+      <c r="BS13">
         <v>1799000.0</v>
       </c>
-      <c r="BR13">
+      <c r="BT13">
         <v>1816000.0</v>
       </c>
-      <c r="BS13">
+      <c r="BU13">
         <v>1814000.0</v>
       </c>
-      <c r="BT13">
+      <c r="BV13">
         <v>1776000.0</v>
       </c>
-      <c r="BU13">
+      <c r="BW13">
         <v>886000.0</v>
       </c>
-      <c r="BV13">
+      <c r="BX13">
         <v>887000.0</v>
       </c>
-      <c r="BW13">
+      <c r="BY13">
         <v>884000.0</v>
       </c>
-      <c r="BX13">
+      <c r="BZ13">
         <v>883000.0</v>
       </c>
-      <c r="BY13">
+      <c r="CA13">
         <v>882000.0</v>
       </c>
-      <c r="BZ13">
+      <c r="CB13">
         <v>880000.0</v>
       </c>
-      <c r="CA13">
+      <c r="CC13">
         <v>880000.0</v>
       </c>
-      <c r="CB13">
+      <c r="CD13">
         <v>876000.0</v>
       </c>
-      <c r="CC13">
+      <c r="CE13">
         <v>875000.0</v>
       </c>
-      <c r="CD13">
+      <c r="CF13">
         <v>871000.0</v>
       </c>
-      <c r="CE13">
+      <c r="CG13">
         <v>868000.0</v>
       </c>
-      <c r="CF13">
+      <c r="CH13">
         <v>867000.0</v>
       </c>
-      <c r="CG13">
+      <c r="CI13">
         <v>866000.0</v>
       </c>
-      <c r="CH13">
+      <c r="CJ13">
         <v>845000.0</v>
       </c>
-      <c r="CI13">
+      <c r="CK13">
         <v>838000.0</v>
       </c>
-      <c r="CJ13">
+      <c r="CL13">
         <v>833000.0</v>
       </c>
-      <c r="CK13">
+      <c r="CM13">
         <v>830000.0</v>
       </c>
-      <c r="CL13">
+      <c r="CN13">
         <v>821000.0</v>
       </c>
-      <c r="CM13">
+      <c r="CO13">
         <v>819000.0</v>
       </c>
-      <c r="CN13">
+      <c r="CP13">
         <v>816000.0</v>
       </c>
-      <c r="CO13">
+      <c r="CQ13">
         <v>812000.0</v>
       </c>
-      <c r="CP13">
+      <c r="CR13">
         <v>802000.0</v>
       </c>
-      <c r="CQ13">
+      <c r="CS13">
         <v>804000.0</v>
       </c>
-      <c r="CR13">
+      <c r="CT13">
         <v>806000.0</v>
       </c>
-      <c r="CS13">
+      <c r="CU13">
         <v>805000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>801000.0</v>
       </c>
       <c r="CV13">
         <v>801000.0</v>
       </c>
       <c r="CW13">
+        <v>801000.0</v>
+      </c>
+      <c r="CX13">
+        <v>801000.0</v>
+      </c>
+      <c r="CY13">
         <v>785000.0</v>
       </c>
-      <c r="CX13">
+      <c r="CZ13">
         <v>746000.0</v>
       </c>
-      <c r="CY13">
+      <c r="DA13">
         <v>47339000.0</v>
       </c>
-      <c r="CZ13">
+      <c r="DB13">
         <v>47293000.0</v>
       </c>
-      <c r="DA13">
+      <c r="DC13">
         <v>47300000.0</v>
       </c>
-      <c r="DB13">
+      <c r="DD13">
         <v>47733000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
         <v>43</v>
       </c>
       <c r="B14">
-        <v>176000000.0</v>
+        <v>141000000.0</v>
       </c>
       <c r="C14">
         <v>176000000.0</v>
       </c>
       <c r="D14">
         <v>176000000.0</v>
       </c>
       <c r="E14">
         <v>176000000.0</v>
       </c>
       <c r="F14">
         <v>176000000.0</v>
       </c>
       <c r="G14">
+        <v>176000000.0</v>
+      </c>
+      <c r="H14">
+        <v>176000000.0</v>
+      </c>
+      <c r="I14">
         <v>174000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>174000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>173000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>170000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>147000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>172000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>142000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>142322000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>145000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>172000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>144000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>141412000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>143000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>141000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>141000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>140598000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>140262000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>140533363.0</v>
       </c>
       <c r="Z14">
         <v>140262000.0</v>
       </c>
       <c r="AA14">
+        <v>140533363.0</v>
+      </c>
+      <c r="AB14">
+        <v>140262000.0</v>
+      </c>
+      <c r="AC14">
         <v>140163000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>140141000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>139776000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>139776000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>141549000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>141306000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>140099000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>141000000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>140830000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>139818000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>140958000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>141100000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>140924000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>140801000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>140865000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>140900000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>146085000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>147900000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>149915000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>147731000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>159456000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>160454000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>162360000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>160213000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>164845000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>164135000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>163991000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>162408000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>167968000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>169440000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>170406000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>168852000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>173178000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>175257000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>179022000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>175819000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>178248000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>180688000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>180769000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>178163000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>181124000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>181198000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>181204000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>180317000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>181110000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>184341000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>182722000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>175698000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>183460000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>181660000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>179896000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>173928000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>177866000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>179242000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>177814000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>171824000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>174280000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>169988000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>169868000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>167396000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>166258000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>165038000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>164298000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>161836000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>161248000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>160600000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>159294000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>158534000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>159606000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>160718000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>159802000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>158364000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>160335000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>159756000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>153964000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>169600000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>169600000.0</v>
       </c>
-      <c r="CZ14"/>
-      <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
         <v>44</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...4 lines deleted...]
-      </c>
+      <c r="L15"/>
+      <c r="M15"/>
       <c r="N15">
         <v>1000000.0</v>
       </c>
       <c r="O15">
         <v>1000000.0</v>
       </c>
       <c r="P15">
         <v>1000000.0</v>
       </c>
       <c r="Q15">
         <v>1000000.0</v>
       </c>
       <c r="R15">
-        <v>1411000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="S15">
-        <v>1411000.0</v>
+        <v>1000000.0</v>
       </c>
       <c r="T15">
         <v>1411000.0</v>
       </c>
       <c r="U15">
+        <v>1411000.0</v>
+      </c>
+      <c r="V15">
+        <v>1411000.0</v>
+      </c>
+      <c r="W15">
         <v>1410000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>1404000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1399000.0</v>
       </c>
       <c r="Y15">
         <v>1403000.0</v>
       </c>
       <c r="Z15">
         <v>1399000.0</v>
       </c>
       <c r="AA15">
-        <v>1399000.0</v>
+        <v>1403000.0</v>
       </c>
       <c r="AB15">
         <v>1399000.0</v>
       </c>
       <c r="AC15">
         <v>1399000.0</v>
       </c>
       <c r="AD15">
+        <v>1399000.0</v>
+      </c>
+      <c r="AE15">
+        <v>1399000.0</v>
+      </c>
+      <c r="AF15">
         <v>1396000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>1407000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>1406000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>1406000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1399000.0</v>
       </c>
       <c r="AJ15">
         <v>1399000.0</v>
       </c>
       <c r="AK15">
+        <v>1399000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1399000.0</v>
+      </c>
+      <c r="AM15">
         <v>1398000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>1393000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>1393000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>1392000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>1392000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>1390000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>1422000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>1454000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>1470000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>1486000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>1565000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>1576000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>1593000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>1613000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>1633000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>1630000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>1629000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>1624000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>1665000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>1670000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>1691000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>1690000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>1697000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>1738000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>1744000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>1764000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>1788000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1787000.0</v>
       </c>
       <c r="BN15">
         <v>1788000.0</v>
       </c>
       <c r="BO15">
+        <v>1787000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1788000.0</v>
+      </c>
+      <c r="BQ15">
         <v>1794000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>1799000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>1799000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>1816000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>1814000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>1776000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>886000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>887000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>884000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>883000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>882000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>880000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>880000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>876000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>875000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>871000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>868000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>867000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>866000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>845000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>838000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>833000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>830000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>821000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>819000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>816000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>812000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>802000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>804000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>806000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>805000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>801000.0</v>
       </c>
       <c r="CV15">
         <v>801000.0</v>
       </c>
       <c r="CW15">
+        <v>801000.0</v>
+      </c>
+      <c r="CX15">
+        <v>801000.0</v>
+      </c>
+      <c r="CY15">
         <v>785000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>47300000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>47300000.0</v>
       </c>
-      <c r="CZ15"/>
-      <c r="DA15"/>
       <c r="DB15"/>
+      <c r="DC15"/>
+      <c r="DD15"/>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
         <v>45</v>
       </c>
       <c r="B16">
+        <v>541000000.0</v>
+      </c>
+      <c r="C16">
+        <v>584000000.0</v>
+      </c>
+      <c r="D16">
         <v>633000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>1396000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>683000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>580000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>684000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>684000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>696000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>652000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>639000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>661000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>679000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>765000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>742000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>769000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>719000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>805000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>945000000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>1071812000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>1149532000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1035932000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>1141415000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>1138019000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>1120237000.0</v>
       </c>
-      <c r="Y16"/>
-[...1 lines deleted...]
-      <c r="AA16">
+      <c r="AA16"/>
+      <c r="AB16"/>
+      <c r="AC16">
         <v>1095890000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1434529000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>868950000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>855948000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>892860000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>943920000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1193465000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>874036000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>970338000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1083679000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>752779000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>763774000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>716592000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>737663000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>745078000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>754037000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>652378000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>577376000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>586020000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>569418000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>565136000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>776702000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>660777000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>743524000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>796601000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>742422000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>810019000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>870147000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>876001000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>894452000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1332351000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>1107559000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>1230647000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1152555000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>1212678000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>1074996000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>942524000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>862017000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>958699000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>980437000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>908744000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1008362000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1078090000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>999107000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1117850000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>855642000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>950711000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>772485000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>615030000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>544352000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>562383000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>531548000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>472929000.0</v>
       </c>
       <c r="CC16"/>
       <c r="CD16">
+        <v>472929000.0</v>
+      </c>
+      <c r="CE16"/>
+      <c r="CF16">
         <v>529951000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>175626000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>552385000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>520253000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>521236000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>116023000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>110858000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>450115000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>502529000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>351841000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>334592000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>315285000.0</v>
       </c>
-      <c r="CP16"/>
-      <c r="CQ16">
+      <c r="CR16"/>
+      <c r="CS16">
         <v>525163000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>527677000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>190153000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>438548000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>401499000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>512925000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>472911000.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16"/>
       <c r="CZ16"/>
       <c r="DA16"/>
       <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
         <v>46</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
-      <c r="AN17">
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17">
         <v>339206000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>362699000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>221945000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>220855000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>210961000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>106049000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>201004000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>97407000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>113935000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>126457000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>139773000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>116164000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>77174000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>70789000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>79357000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>97066000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>160424000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>177155000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>167387000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>214823000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>169938000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>198245000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>214317000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>222429000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>250535000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>229036000.0</v>
       </c>
-      <c r="BN17">
+      <c r="BP17">
         <v>247517000.0</v>
       </c>
-      <c r="BO17">
+      <c r="BQ17">
         <v>345913000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BR17">
         <v>365461000.0</v>
       </c>
-      <c r="BQ17"/>
-      <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
         <v>47</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18">
         <v>81000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>84000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>73000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>63000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>62000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>70000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>67309000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>63709000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>91908000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>77583000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>80745000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>70363000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>74787000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>79420000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>83295000.0</v>
       </c>
-      <c r="AA18"/>
-      <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
-      <c r="AE18">
-[...4 lines deleted...]
-      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
       <c r="AG18">
         <v>0.0</v>
       </c>
       <c r="AH18">
         <v>0.0</v>
       </c>
       <c r="AI18">
         <v>0.0</v>
       </c>
       <c r="AJ18">
         <v>0.0</v>
       </c>
       <c r="AK18">
         <v>0.0</v>
       </c>
       <c r="AL18">
         <v>0.0</v>
       </c>
       <c r="AM18">
         <v>0.0</v>
       </c>
       <c r="AN18">
         <v>0.0</v>
       </c>
       <c r="AO18">
@@ -9892,89 +9964,95 @@
       </c>
       <c r="BJ18">
         <v>0.0</v>
       </c>
       <c r="BK18">
         <v>0.0</v>
       </c>
       <c r="BL18">
         <v>0.0</v>
       </c>
       <c r="BM18">
         <v>0.0</v>
       </c>
       <c r="BN18">
         <v>0.0</v>
       </c>
       <c r="BO18">
         <v>0.0</v>
       </c>
       <c r="BP18">
         <v>0.0</v>
       </c>
       <c r="BQ18">
         <v>0.0</v>
       </c>
-      <c r="BR18"/>
-      <c r="BS18"/>
+      <c r="BR18">
+        <v>0.0</v>
+      </c>
+      <c r="BS18">
+        <v>0.0</v>
+      </c>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
       <c r="CA18"/>
       <c r="CB18"/>
       <c r="CC18"/>
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
         <v>48</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -10039,1986 +10117,2014 @@
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
         <v>49</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20">
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20">
         <v>199000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>206000000.0</v>
       </c>
       <c r="I20">
         <v>206000000.0</v>
       </c>
       <c r="J20">
         <v>206000000.0</v>
       </c>
       <c r="K20">
         <v>206000000.0</v>
       </c>
       <c r="L20">
         <v>206000000.0</v>
       </c>
       <c r="M20">
         <v>206000000.0</v>
       </c>
       <c r="N20">
         <v>206000000.0</v>
       </c>
       <c r="O20">
+        <v>206000000.0</v>
+      </c>
+      <c r="P20">
+        <v>206000000.0</v>
+      </c>
+      <c r="Q20">
         <v>244000000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>248000000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>251000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>249000000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>206660000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>206987000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>206958000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>349258000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>450386000.0</v>
       </c>
       <c r="Y20">
         <v>306482000.0</v>
       </c>
       <c r="Z20">
         <v>450386000.0</v>
       </c>
       <c r="AA20">
+        <v>306482000.0</v>
+      </c>
+      <c r="AB20">
+        <v>450386000.0</v>
+      </c>
+      <c r="AC20">
         <v>439576000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>534401000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>535051000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AF20">
         <v>533585000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AG20">
         <v>553294000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AH20">
         <v>558308000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>581298000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>564683000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>563440000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>548849000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>545400000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>532239000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>593161000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>567264000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>1482512000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>111646000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>416160000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>352735000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>335986000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>112952000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>304341000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>306672000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>335094000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>114107000.0</v>
       </c>
-      <c r="AY20">
+      <c r="BA20">
         <v>342144000.0</v>
       </c>
-      <c r="AZ20">
+      <c r="BB20">
         <v>288244000.0</v>
       </c>
-      <c r="BA20">
+      <c r="BC20">
         <v>272418000.0</v>
       </c>
-      <c r="BB20">
+      <c r="BD20">
         <v>101332000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BE20">
         <v>278243000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BF20">
         <v>238351000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BG20">
         <v>247396000.0</v>
       </c>
-      <c r="BF20">
+      <c r="BH20">
         <v>95947000.0</v>
       </c>
-      <c r="BG20">
+      <c r="BI20">
         <v>243730000.0</v>
       </c>
-      <c r="BH20">
+      <c r="BJ20">
         <v>243790000.0</v>
       </c>
-      <c r="BI20">
+      <c r="BK20">
         <v>247652000.0</v>
       </c>
-      <c r="BJ20">
+      <c r="BL20">
         <v>87849000.0</v>
       </c>
-      <c r="BK20">
+      <c r="BM20">
         <v>295168000.0</v>
       </c>
-      <c r="BL20">
+      <c r="BN20">
         <v>269410000.0</v>
       </c>
-      <c r="BM20">
+      <c r="BO20">
         <v>268307000.0</v>
       </c>
-      <c r="BN20">
+      <c r="BP20">
         <v>88056000.0</v>
       </c>
-      <c r="BO20">
+      <c r="BQ20">
         <v>318314000.0</v>
       </c>
-      <c r="BP20">
+      <c r="BR20">
         <v>305321000.0</v>
       </c>
-      <c r="BQ20">
+      <c r="BS20">
         <v>291024000.0</v>
       </c>
-      <c r="BR20">
+      <c r="BT20">
         <v>87172000.0</v>
       </c>
-      <c r="BS20">
+      <c r="BU20">
         <v>300313000.0</v>
       </c>
-      <c r="BT20">
+      <c r="BV20">
         <v>283486000.0</v>
       </c>
-      <c r="BU20">
+      <c r="BW20">
         <v>277800000.0</v>
       </c>
-      <c r="BV20">
+      <c r="BX20">
         <v>78089000.0</v>
       </c>
-      <c r="BW20">
+      <c r="BY20">
         <v>244405000.0</v>
       </c>
-      <c r="BX20">
+      <c r="BZ20">
         <v>235971000.0</v>
       </c>
-      <c r="BY20">
+      <c r="CA20">
         <v>237512000.0</v>
       </c>
-      <c r="BZ20">
+      <c r="CB20">
         <v>77636000.0</v>
       </c>
-      <c r="CA20">
+      <c r="CC20">
         <v>218125000.0</v>
       </c>
-      <c r="CB20">
+      <c r="CD20">
         <v>213203000.0</v>
       </c>
-      <c r="CC20">
+      <c r="CE20">
         <v>208317000.0</v>
       </c>
-      <c r="CD20">
+      <c r="CF20">
         <v>77150000.0</v>
       </c>
-      <c r="CE20">
+      <c r="CG20">
         <v>196972000.0</v>
       </c>
-      <c r="CF20">
+      <c r="CH20">
         <v>183809000.0</v>
       </c>
-      <c r="CG20">
+      <c r="CI20">
         <v>175982000.0</v>
       </c>
-      <c r="CH20">
+      <c r="CJ20">
         <v>77036000.0</v>
       </c>
-      <c r="CI20">
+      <c r="CK20">
         <v>149631000.0</v>
       </c>
-      <c r="CJ20">
+      <c r="CL20">
         <v>152233000.0</v>
       </c>
-      <c r="CK20">
+      <c r="CM20">
         <v>154038000.0</v>
       </c>
-      <c r="CL20">
+      <c r="CN20">
         <v>54157000.0</v>
       </c>
-      <c r="CM20">
+      <c r="CO20">
         <v>166561000.0</v>
       </c>
-      <c r="CN20">
+      <c r="CP20">
         <v>164634000.0</v>
       </c>
-      <c r="CO20">
+      <c r="CQ20">
         <v>160648000.0</v>
       </c>
-      <c r="CP20">
+      <c r="CR20">
         <v>21247000.0</v>
       </c>
-      <c r="CQ20">
+      <c r="CS20">
         <v>144073000.0</v>
       </c>
-      <c r="CR20">
+      <c r="CT20">
         <v>175865000.0</v>
       </c>
-      <c r="CS20">
+      <c r="CU20">
         <v>132903000.0</v>
       </c>
-      <c r="CT20">
+      <c r="CV20">
         <v>22277000.0</v>
       </c>
-      <c r="CU20">
+      <c r="CW20">
         <v>141342000.0</v>
       </c>
-      <c r="CV20"/>
-[...1 lines deleted...]
-      <c r="CX20">
+      <c r="CX20"/>
+      <c r="CY20"/>
+      <c r="CZ20">
         <v>97500000.0</v>
       </c>
-      <c r="CY20">
+      <c r="DA20">
         <v>97500000.0</v>
       </c>
-      <c r="CZ20"/>
-      <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
         <v>50</v>
       </c>
       <c r="B21"/>
       <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
       <c r="F21"/>
       <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
-      <c r="AA21">
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21">
         <v>32000000.0</v>
       </c>
-      <c r="AB21"/>
-      <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
         <v>553294000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>558308000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>581298000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>188352000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>563440000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>548849000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>545400000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>190297000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>593161000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>567264000.0</v>
       </c>
-      <c r="AO21">
-[...2 lines deleted...]
-      <c r="AP21">
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
         <v>111646000.0</v>
       </c>
-      <c r="AQ21">
-[...4 lines deleted...]
-      </c>
       <c r="AS21">
         <v>0.0</v>
       </c>
       <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
         <v>112952000.0</v>
       </c>
-      <c r="AU21">
-[...4 lines deleted...]
-      </c>
       <c r="AW21">
         <v>0.0</v>
       </c>
       <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21">
         <v>114107000.0</v>
       </c>
-      <c r="AY21">
-[...4 lines deleted...]
-      </c>
       <c r="BA21">
         <v>0.0</v>
       </c>
       <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
         <v>101332000.0</v>
       </c>
-      <c r="BC21">
-[...4 lines deleted...]
-      </c>
       <c r="BE21">
         <v>0.0</v>
       </c>
       <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
         <v>95947000.0</v>
       </c>
-      <c r="BG21">
-[...4 lines deleted...]
-      </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
       <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
+      <c r="BL21">
         <v>87849000.0</v>
       </c>
-      <c r="BK21">
-[...4 lines deleted...]
-      </c>
       <c r="BM21">
         <v>0.0</v>
       </c>
       <c r="BN21">
+        <v>0.0</v>
+      </c>
+      <c r="BO21">
+        <v>0.0</v>
+      </c>
+      <c r="BP21">
         <v>88056000.0</v>
       </c>
-      <c r="BO21">
-[...4 lines deleted...]
-      </c>
       <c r="BQ21">
         <v>0.0</v>
       </c>
       <c r="BR21">
+        <v>0.0</v>
+      </c>
+      <c r="BS21">
+        <v>0.0</v>
+      </c>
+      <c r="BT21">
         <v>87172000.0</v>
       </c>
-      <c r="BS21"/>
-      <c r="BT21"/>
       <c r="BU21"/>
-      <c r="BV21">
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21">
         <v>78089000.0</v>
       </c>
-      <c r="BW21"/>
-      <c r="BX21"/>
       <c r="BY21"/>
-      <c r="BZ21">
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21">
         <v>77636000.0</v>
       </c>
-      <c r="CA21"/>
-[...1 lines deleted...]
-      <c r="CC21">
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21">
         <v>77150000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>77150000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>196972000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>183809000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>175982000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>77036000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>149631000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>152233000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>154038000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>54157000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>166561000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>164634000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>160648000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>21247000.0</v>
       </c>
-      <c r="CQ21"/>
-      <c r="CR21">
+      <c r="CS21"/>
+      <c r="CT21">
         <v>175865000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>132903000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>22277000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>141342000.0</v>
       </c>
-      <c r="CV21"/>
-[...1 lines deleted...]
-      <c r="CX21">
+      <c r="CX21"/>
+      <c r="CY21"/>
+      <c r="CZ21">
         <v>97531000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>97531000.0</v>
       </c>
-      <c r="CZ21"/>
-      <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
         <v>51</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
-      <c r="R22">
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22">
         <v>854855000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>848653000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>895873000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>958092000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>237617000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>366639000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1195156000.0</v>
       </c>
-      <c r="Y22"/>
-[...1 lines deleted...]
-      <c r="AA22">
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22">
         <v>1081793000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>1.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>1.0</v>
       </c>
-      <c r="AD22"/>
-      <c r="AE22">
+      <c r="AF22"/>
+      <c r="AG22">
         <v>347000000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>273000000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>1.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>1458533000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>1326791000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>1399220000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>1442712000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>1537289000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>1623956000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>1796469000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>1606203000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>1376471000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>1512398000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>1507880000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>1486943000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>1587275000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>1743707000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>1647520000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>1647190000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>1740821000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>2102713000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>1974529000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>1928611000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>1942679000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>2285211000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>2212634000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>2077657000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>1946747000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>1814201000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>1555825000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>1453755000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>1470897000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>160307000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>143841000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>146112000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>1405785000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>198808000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>173087000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>149076000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>981125000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>1068328000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>1090925000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>1052859000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>977945000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>932162000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>884963000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>942900000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>921062000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>1061680000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>1204591000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>1405496000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>1110650000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>942895000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>1053097000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>1237856000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>1076687000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>1078206000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>825770000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>838759000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>827091000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>731428000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>665872000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>519744000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>449989000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>520638000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>476005000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>102996000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>393380000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>520444000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>103798000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>171875000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>116564000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>439200000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>654226000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>562171000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>644168000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
         <v>52</v>
       </c>
       <c r="B23">
+        <v>7536000000.0</v>
+      </c>
+      <c r="C23">
+        <v>7920000000.0</v>
+      </c>
+      <c r="D23">
         <v>8236000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>11468000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>11788000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>8423000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>9143000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>7100000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>6811000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>6700000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>6973000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>7163000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>6756000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>6630000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>6827000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>6870000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>6525000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>6492000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>7089000000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>7258083000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7856477000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>7020915000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>7309812000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>7292469000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>7966658000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>7173949000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7870318000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>7883707000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>8973874000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>9041714000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>8913637000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>9147976000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>9119217000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>9425226000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>9327692000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>9193527000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>9221808000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>9160335000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>9216400000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>9316606000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>9241467000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>9001727000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>7631500000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>7599361000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>7560400000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>7619196000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>8194429000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>8048705000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>8398951000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>7991937000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>8323850000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>8727168000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>8367597000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>8463034000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>8276043000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>8769440000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>8392136000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>8521177000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>8270276000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>8189819000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>7669039000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>7550208000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>7614923000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>7692410000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>7267885000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>7253826000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>7178483000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>7065317000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>6907900000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>6719520000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>6423721000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>6605120000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>6670053000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>6172295000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>5796179000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>5547398000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>5280295000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>5043536000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>4874870000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>4882807000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>4812605000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>4854598000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>4574445000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>4223665000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>4094490000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>4207733000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>3969557000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>3768389000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>3591107000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>3546407000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>3449482000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>3287518000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>3246854000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>3139678000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>3142151000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>3112180000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>3206127000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>3166221000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>3091162000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2921584000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>3019737000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>2857526000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>2700561000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>3652800000.0</v>
       </c>
-      <c r="CZ23"/>
-      <c r="DA23"/>
       <c r="DB23"/>
+      <c r="DC23"/>
+      <c r="DD23"/>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
         <v>53</v>
       </c>
       <c r="B24">
-        <v>1070000000.0</v>
+        <v>1072000000.0</v>
       </c>
       <c r="C24">
-        <v>1070000000.0</v>
+        <v>1071000000.0</v>
       </c>
       <c r="D24">
         <v>1070000000.0</v>
       </c>
       <c r="E24">
+        <v>1070000000.0</v>
+      </c>
+      <c r="F24">
+        <v>1070000000.0</v>
+      </c>
+      <c r="G24">
         <v>1087000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>1104000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>1116000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>1136000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>1149000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>1158000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>1425000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>979000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>978000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>978000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>980000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>980000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>982000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1167366000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1170544000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>1678740000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>1678496000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>1710033000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>1677162000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>1654831000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>1647173000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1651739000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>1636905000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>1657246000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>1650927000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>1661565000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>1667359000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>1575370000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>1607653000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>1591598000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>1580974000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>1560471000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>1526023000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>1517949000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>1555522000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>1547459000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>1572001000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>992664000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>992689000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>992460000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>992231000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>991685000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>496935000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>496825000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>496715000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>496604000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>496494000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>496384000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>496274000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>520205000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>524947000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>513730000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>513615000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>513500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>513386000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>17768000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>17763000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>17759000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>17754000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>17749000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>17745000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>17740000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>17736000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>17731000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>139440000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>17722000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>17717000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>17713000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>17708000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>17704000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>279382000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>238485000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>212273000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>187129000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>134058000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>129942000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>106317000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>92023000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>347663000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>347658000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>347654000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>347649000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>347645000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>374480000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>375097000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>44652000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>144360000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>144387000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>142268000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>17613000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>17608000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>17604000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>17599000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>17594000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>17590000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>17585000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>17581000.0</v>
       </c>
-      <c r="CX24"/>
-      <c r="CY24">
+      <c r="CZ24"/>
+      <c r="DA24">
         <v>17573000.0</v>
       </c>
-      <c r="CZ24">
+      <c r="DB24">
         <v>317569000.0</v>
       </c>
-      <c r="DA24">
+      <c r="DC24">
         <v>317564000.0</v>
       </c>
-      <c r="DB24">
+      <c r="DD24">
         <v>318150000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
         <v>54</v>
       </c>
-      <c r="B25">
-[...4 lines deleted...]
-      </c>
+      <c r="B25"/>
+      <c r="C25"/>
       <c r="D25">
         <v>1070000000.0</v>
       </c>
       <c r="E25">
+        <v>1070000000.0</v>
+      </c>
+      <c r="F25">
+        <v>1070000000.0</v>
+      </c>
+      <c r="G25">
         <v>1087000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1104000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1116000000.0</v>
       </c>
-      <c r="H25"/>
-      <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25">
         <v>1425000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>979000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>978000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>978000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>980000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>980000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>982000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1167366000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1170544000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1678740000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1678496000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>1710033000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>1677162000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>1654831000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>1647173000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>1651739000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>1636905000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>1657246000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>1650927000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>1661565000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>1667359000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>1575370000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>1607653000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>1591598000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>1580974000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>1560471000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>1526023000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1517949000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>1555522000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>1547459000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>1572001000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>992664000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>992689000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>992460000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>992231000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>991685000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>496935000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>496825000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>496715000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>496604000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>496494000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>496384000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>496274000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>520205000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>524947000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>513730000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>513615000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>513500000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>513386000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>17768000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>17763000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>17759000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>17754000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>17749000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>17745000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>17740000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>17736000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>17731000.0</v>
       </c>
-      <c r="BQ25"/>
-      <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
       <c r="CA25"/>
       <c r="CB25"/>
       <c r="CC25"/>
       <c r="CD25"/>
       <c r="CE25"/>
       <c r="CF25"/>
       <c r="CG25"/>
       <c r="CH25"/>
       <c r="CI25"/>
       <c r="CJ25"/>
       <c r="CK25"/>
       <c r="CL25"/>
       <c r="CM25"/>
       <c r="CN25"/>
       <c r="CO25"/>
       <c r="CP25"/>
       <c r="CQ25"/>
       <c r="CR25"/>
       <c r="CS25"/>
       <c r="CT25"/>
       <c r="CU25"/>
       <c r="CV25"/>
       <c r="CW25"/>
       <c r="CX25"/>
       <c r="CY25"/>
       <c r="CZ25"/>
       <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
         <v>55</v>
       </c>
       <c r="B26">
+        <v>548000000.0</v>
+      </c>
+      <c r="C26">
+        <v>562000000.0</v>
+      </c>
+      <c r="D26">
         <v>543000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4822000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5616000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>2376000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>2828000000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>612000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>632000000.0</v>
       </c>
       <c r="J26">
         <v>614000000.0</v>
       </c>
       <c r="K26">
+        <v>632000000.0</v>
+      </c>
+      <c r="L26">
+        <v>614000000.0</v>
+      </c>
+      <c r="M26">
         <v>865000000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>667000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>838000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>584000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>612000000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>560000000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>810000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>513909000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>718555000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>597574000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>520995000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>532065000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>881135000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>528251000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>804346000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>574421000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>626043000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>893969000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>937456000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>938490000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>859216000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>905050000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>898724000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>992485000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>977686000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>910660000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>911326000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>883938000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>896099000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>912170000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1635355000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>558564000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>655365000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>595305000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>590747000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>533449000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>638349000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>639707000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>658016000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>473588000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>624143000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>587107000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>591568000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>461249000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>588711000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>557091000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>669655000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>632849000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>537699000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>509589000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>556682000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>413986000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>604445000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>593052000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>560334000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>520445000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>658413000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>521822000.0</v>
       </c>
-      <c r="BQ26"/>
-      <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
       <c r="CH26"/>
       <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
       <c r="CR26"/>
       <c r="CS26"/>
       <c r="CT26"/>
       <c r="CU26"/>
       <c r="CV26"/>
       <c r="CW26"/>
       <c r="CX26"/>
       <c r="CY26"/>
       <c r="CZ26"/>
       <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
         <v>56</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -12083,443 +12189,455 @@
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
       <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
       <c r="CX27"/>
       <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
         <v>57</v>
       </c>
       <c r="B28">
+        <v>-1851000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-2116000000.0</v>
+      </c>
+      <c r="D28">
         <v>-1065000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-1706000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-1102000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-1346000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-1725000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-1796000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-1493000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-1186000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-1361000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-978000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-1266000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-1143000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-1309000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-1289000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-913000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-717000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-1017000000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-950332000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1027637000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-254600000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-331498000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-306733000.0</v>
       </c>
       <c r="Y28">
         <v>-172497000.0</v>
       </c>
       <c r="Z28">
         <v>-306733000.0</v>
       </c>
       <c r="AA28">
+        <v>-172497000.0</v>
+      </c>
+      <c r="AB28">
+        <v>-306733000.0</v>
+      </c>
+      <c r="AC28">
         <v>-122959000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-158462000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-118928000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-76294000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>44508000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-26029000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-49493000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-185116000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-209330000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-222938000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-400700000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-250244000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-91159000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>86486000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-6564000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-957222000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-788710000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-731300000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-791324000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-972698000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-1373440000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-1656767000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-1615950000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-1757139000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-2015643000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-1590223000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-1500054000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-1613544000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-1602377000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-1270684000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-1389514000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-1628453000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>-1849250000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-1902701000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-2108715000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-2020546000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-1860169000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-1319727000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-1491535000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-1559499000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-1191704000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-1042450000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-1328785000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-1683024000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-1357097000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-1165753000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-804343000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-850218000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>-944852000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>-837718000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-519159000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>-416420000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-390334000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>-24923000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>-172580000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>-424551000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-699649000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-241417000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>-175491000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>-126928000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-213904000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-220083000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>-164378000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>-230381000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-434414000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-439263000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-387862000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-735754000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-802648000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-805138000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-635417000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-516618000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-356396000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>-255011000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>105104000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>376607000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>201700000.0</v>
       </c>
-      <c r="CZ28"/>
-      <c r="DA28"/>
       <c r="DB28"/>
+      <c r="DC28"/>
+      <c r="DD28"/>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
         <v>58</v>
       </c>
       <c r="B29">
+        <v>3758000000.0</v>
+      </c>
+      <c r="C29">
+        <v>3943000000.0</v>
+      </c>
+      <c r="D29">
         <v>4314000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>6256000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7019000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>4678000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>5053000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3367000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3278000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>3100000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>3098000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3326000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>2793000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>2713000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2916000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>2797000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>2675000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>2665000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>2560724000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>2772704000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>3199021000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>2666854000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2765695000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>2848558000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2799655000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>2790022000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
@@ -12555,669 +12673,683 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
         <v>59</v>
       </c>
       <c r="B30">
+        <v>2467000000.0</v>
+      </c>
+      <c r="C30">
+        <v>2183000000.0</v>
+      </c>
+      <c r="D30">
         <v>2219000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>2517000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>2570000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>2228000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>2059000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>2112000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>1997000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>2101000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>2128000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>2237000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>2195000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>2151000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2024000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>2019000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>2040000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>2009000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>2237000000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>1850534000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>1887151000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>1869588000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>1795351000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1957284000.0</v>
       </c>
       <c r="Y30">
         <v>2408486000.0</v>
       </c>
       <c r="Z30">
         <v>1957284000.0</v>
       </c>
       <c r="AA30">
+        <v>2408486000.0</v>
+      </c>
+      <c r="AB30">
+        <v>1957284000.0</v>
+      </c>
+      <c r="AC30">
         <v>2042465000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>2724761000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>2968509000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>2244717000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>3188461000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>3143156000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>3285440000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>3061284000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>1532959000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>1510881000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>1592986000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>1700224000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>1670172000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>1676241000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>1496829000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>1203024000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>1194505000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>1265879000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>1256292000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1471705000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1150276000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>1400452000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>1122629000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>1274024000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1156387000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1355841000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>1580539000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>1242691000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>3500904000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>1270842000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>1420646000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>1235935000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>1344172000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>1420967000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>1221143000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>1215007000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>2940870000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>2990585000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>2833937000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>988991000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>1168539000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>1268764000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>1452748000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>1227224000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>1144447000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>1081907000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>1090420000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>946565000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>887420000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>881810000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>893388000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>904364000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>750538000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>1007027000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>871993000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>850203000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>671392000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>802148000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>786350000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>761179000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>724715000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>736119000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>712369000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>636162000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>535936000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>545170000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>539954000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>503399000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>480970000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>506031000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>564423000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>565525000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>574752000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>706846000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>747998000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>1047059000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>665100000.0</v>
       </c>
-      <c r="CZ30"/>
-      <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30"/>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
         <v>60</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>1677000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>2333000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>2008000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>2350000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>2343000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>2177000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>1818000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>1185939000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>2152802000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>1308556000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>776696000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>1714017000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>1474882000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1444253000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1430328000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>1006366000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1832420000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>2601279000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>3164231000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>3011105000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>2489730000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>3092407000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>3024973000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>3447152000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>3354954000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>3245768000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>3287327000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>3232560000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>3143403000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>3202628000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>3088611000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>2885701000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>3062340000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>3116605000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>3068724000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>2997919000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>3558881000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>3646548000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>3690729000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>3642880000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>3793612000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>3599650000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>3484966000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>3239963000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>3679986000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>3554557000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>3542112000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>3299578000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>3295757000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>3486139000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>3415566000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>3409150000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>3519178000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>3528714000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>3416197000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>3217477000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>3119162000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>2996059000.0</v>
       </c>
-      <c r="BQ31"/>
-      <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
       <c r="BZ31"/>
       <c r="CA31"/>
       <c r="CB31"/>
       <c r="CC31"/>
       <c r="CD31"/>
       <c r="CE31"/>
       <c r="CF31"/>
       <c r="CG31"/>
       <c r="CH31"/>
       <c r="CI31"/>
       <c r="CJ31"/>
       <c r="CK31"/>
       <c r="CL31"/>
       <c r="CM31"/>
       <c r="CN31"/>
       <c r="CO31"/>
       <c r="CP31"/>
       <c r="CQ31"/>
       <c r="CR31"/>
       <c r="CS31"/>
       <c r="CT31"/>
       <c r="CU31"/>
       <c r="CV31"/>
       <c r="CW31"/>
       <c r="CX31"/>
       <c r="CY31"/>
       <c r="CZ31"/>
       <c r="DA31"/>
       <c r="DB31"/>
+      <c r="DC31"/>
+      <c r="DD31"/>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
         <v>61</v>
       </c>
       <c r="B32">
+        <v>2524000000.0</v>
+      </c>
+      <c r="C32">
+        <v>2673000000.0</v>
+      </c>
+      <c r="D32">
         <v>3064000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>1688000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>1925000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>2092000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>2104000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>2283000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>2180000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>1964000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>1900000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>1920000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>1688000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>1671000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>1828000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>1780000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>1516000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>1362000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>1658582000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>1656490000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>2191127000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>1728192000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>1461972000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>1465786000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>1422307000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>1418943000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
@@ -13253,3002 +13385,3048 @@
       <c r="CD32"/>
       <c r="CE32"/>
       <c r="CF32"/>
       <c r="CG32"/>
       <c r="CH32"/>
       <c r="CI32"/>
       <c r="CJ32"/>
       <c r="CK32"/>
       <c r="CL32"/>
       <c r="CM32"/>
       <c r="CN32"/>
       <c r="CO32"/>
       <c r="CP32"/>
       <c r="CQ32"/>
       <c r="CR32"/>
       <c r="CS32"/>
       <c r="CT32"/>
       <c r="CU32"/>
       <c r="CV32"/>
       <c r="CW32"/>
       <c r="CX32"/>
       <c r="CY32"/>
       <c r="CZ32"/>
       <c r="DA32"/>
       <c r="DB32"/>
+      <c r="DC32"/>
+      <c r="DD32"/>
     </row>
-    <row r="33" spans="1:106">
+    <row r="33" spans="1:108">
       <c r="A33" t="s">
         <v>62</v>
       </c>
       <c r="B33">
+        <v>1842000000.0</v>
+      </c>
+      <c r="C33">
+        <v>1837000000.0</v>
+      </c>
+      <c r="D33">
         <v>1794000000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>5996000000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>6761000000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>3512000000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>3968000000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>1835000000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>1794000000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>1789000000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>1910000000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>2103000000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>1878000000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>1793000000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>1783000000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>1879000000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>1883000000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>1935000000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>1908000000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>1976698000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>1930318000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>1851378000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>2275803000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>2450386000.0</v>
       </c>
       <c r="Y33">
         <v>2162980000.0</v>
       </c>
       <c r="Z33">
         <v>2450386000.0</v>
       </c>
       <c r="AA33">
+        <v>2162980000.0</v>
+      </c>
+      <c r="AB33">
+        <v>2450386000.0</v>
+      </c>
+      <c r="AC33">
         <v>2560819000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>3816322000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>3799106000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>3472744000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>3563815000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>3663381000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>3730464000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>3726435000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>3678633000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>3607990000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>3599997000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>3606100000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>3575028000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>3590227000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>3598858000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>2353200000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>2369603000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>2357700000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>2239943000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>2436382000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>2389225000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>2394106000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>2377186000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>2320167000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>2285814000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>2181058000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>2202229000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2181906000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BE33">
         <v>2251333000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BF33">
         <v>2220963000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BG33">
         <v>2356248000.0</v>
       </c>
-      <c r="BF33">
+      <c r="BH33">
         <v>2389653000.0</v>
       </c>
-      <c r="BG33">
+      <c r="BI33">
         <v>2140458000.0</v>
       </c>
-      <c r="BH33">
+      <c r="BJ33">
         <v>2076545000.0</v>
       </c>
-      <c r="BI33">
+      <c r="BK33">
         <v>2099812000.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BL33">
         <v>2052098000.0</v>
       </c>
-      <c r="BK33">
+      <c r="BM33">
         <v>2128296000.0</v>
       </c>
-      <c r="BL33">
+      <c r="BN33">
         <v>2066476000.0</v>
       </c>
-      <c r="BM33">
+      <c r="BO33">
         <v>2001379000.0</v>
       </c>
-      <c r="BN33">
+      <c r="BP33">
         <v>2056395000.0</v>
       </c>
-      <c r="BO33">
+      <c r="BQ33">
         <v>2154345000.0</v>
       </c>
-      <c r="BP33">
+      <c r="BR33">
         <v>1999921000.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BS33">
         <v>1760675000.0</v>
       </c>
-      <c r="BR33">
+      <c r="BT33">
         <v>1755059000.0</v>
       </c>
-      <c r="BS33">
+      <c r="BU33">
         <v>1796727000.0</v>
       </c>
-      <c r="BT33">
+      <c r="BV33">
         <v>1750493000.0</v>
       </c>
-      <c r="BU33">
+      <c r="BW33">
         <v>1720652000.0</v>
       </c>
-      <c r="BV33">
+      <c r="BX33">
         <v>1736679000.0</v>
       </c>
-      <c r="BW33">
+      <c r="BY33">
         <v>1738384000.0</v>
       </c>
-      <c r="BX33">
+      <c r="BZ33">
         <v>1671606000.0</v>
       </c>
-      <c r="BY33">
+      <c r="CA33">
         <v>1614716000.0</v>
       </c>
-      <c r="BZ33">
+      <c r="CB33">
         <v>1551284000.0</v>
       </c>
-      <c r="CA33">
+      <c r="CC33">
         <v>1586856000.0</v>
       </c>
-      <c r="CB33">
+      <c r="CD33">
         <v>1531965000.0</v>
       </c>
-      <c r="CC33">
+      <c r="CE33">
         <v>1471133000.0</v>
       </c>
-      <c r="CD33">
+      <c r="CF33">
         <v>1466223000.0</v>
       </c>
-      <c r="CE33">
+      <c r="CG33">
         <v>1314273000.0</v>
       </c>
-      <c r="CF33">
+      <c r="CH33">
         <v>1280762000.0</v>
       </c>
-      <c r="CG33">
+      <c r="CI33">
         <v>1264654000.0</v>
       </c>
-      <c r="CH33">
+      <c r="CJ33">
         <v>1246243000.0</v>
       </c>
-      <c r="CI33">
+      <c r="CK33">
         <v>1194722000.0</v>
       </c>
-      <c r="CJ33">
+      <c r="CL33">
         <v>1193362000.0</v>
       </c>
-      <c r="CK33">
+      <c r="CM33">
         <v>1195044000.0</v>
       </c>
-      <c r="CL33">
+      <c r="CN33">
         <v>1235838000.0</v>
       </c>
-      <c r="CM33">
+      <c r="CO33">
         <v>1232200000.0</v>
       </c>
-      <c r="CN33">
+      <c r="CP33">
         <v>1232021000.0</v>
       </c>
-      <c r="CO33">
+      <c r="CQ33">
         <v>1312771000.0</v>
       </c>
-      <c r="CP33">
+      <c r="CR33">
         <v>1200686000.0</v>
       </c>
-      <c r="CQ33">
+      <c r="CS33">
         <v>1068084000.0</v>
       </c>
-      <c r="CR33">
+      <c r="CT33">
         <v>1179822000.0</v>
       </c>
-      <c r="CS33">
+      <c r="CU33">
         <v>1192810000.0</v>
       </c>
-      <c r="CT33">
+      <c r="CV33">
         <v>1239835000.0</v>
       </c>
-      <c r="CU33">
+      <c r="CW33">
         <v>1014919000.0</v>
       </c>
-      <c r="CV33">
+      <c r="CX33">
         <v>1192914000.0</v>
       </c>
-      <c r="CW33">
+      <c r="CY33">
         <v>1350675000.0</v>
       </c>
-      <c r="CX33">
+      <c r="CZ33">
         <v>1318303000.0</v>
       </c>
-      <c r="CY33"/>
-      <c r="CZ33"/>
       <c r="DA33"/>
       <c r="DB33"/>
+      <c r="DC33"/>
+      <c r="DD33"/>
     </row>
-    <row r="34" spans="1:106">
+    <row r="34" spans="1:108">
       <c r="A34" t="s">
         <v>63</v>
       </c>
       <c r="B34">
+        <v>504000000.0</v>
+      </c>
+      <c r="C34">
+        <v>478000000.0</v>
+      </c>
+      <c r="D34">
         <v>505000000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>489000000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>478000000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>455000000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>508000000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>581000000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>496000000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>488000000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>530000000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>503000000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>536000000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>495000000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>564000000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>586000000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>556000000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>600000000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>574147000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>555281000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>579403000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>578834000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>683770000.0</v>
       </c>
-      <c r="W34">
+      <c r="Y34">
         <v>672828000.0</v>
       </c>
-      <c r="X34">
+      <c r="Z34">
         <v>675183000.0</v>
       </c>
-      <c r="Y34">
+      <c r="AA34">
         <v>645165000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AB34">
         <v>715471000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AC34">
         <v>712501000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>761443000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AE34">
         <v>746969000.0</v>
       </c>
-      <c r="AD34"/>
-      <c r="AE34">
+      <c r="AF34"/>
+      <c r="AG34">
         <v>618585000.0</v>
       </c>
-      <c r="AF34"/>
-      <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
-      <c r="AO34">
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34">
         <v>618962000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AR34">
         <v>589991000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AS34">
         <v>568929000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AT34">
         <v>603762000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AU34">
         <v>606013000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AV34">
         <v>648061000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AW34">
         <v>538815000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AX34">
         <v>542324000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AY34">
         <v>516025000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AZ34">
         <v>539263000.0</v>
       </c>
-      <c r="AY34">
+      <c r="BA34">
         <v>474306000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BB34">
         <v>438838000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BC34">
         <v>441117000.0</v>
       </c>
-      <c r="BB34">
+      <c r="BD34">
         <v>441630000.0</v>
       </c>
-      <c r="BC34">
+      <c r="BE34">
         <v>526093000.0</v>
       </c>
-      <c r="BD34">
+      <c r="BF34">
         <v>495993000.0</v>
       </c>
-      <c r="BE34">
+      <c r="BG34">
         <v>491042000.0</v>
       </c>
-      <c r="BF34">
+      <c r="BH34">
         <v>456759000.0</v>
       </c>
-      <c r="BG34">
+      <c r="BI34">
         <v>514870000.0</v>
       </c>
-      <c r="BH34">
+      <c r="BJ34">
         <v>556319000.0</v>
       </c>
-      <c r="BI34">
+      <c r="BK34">
         <v>549851000.0</v>
       </c>
-      <c r="BJ34">
+      <c r="BL34">
         <v>545156000.0</v>
       </c>
-      <c r="BK34">
+      <c r="BM34">
         <v>523250000.0</v>
       </c>
-      <c r="BL34">
+      <c r="BN34">
         <v>506974000.0</v>
       </c>
-      <c r="BM34">
+      <c r="BO34">
         <v>536190000.0</v>
       </c>
-      <c r="BN34">
+      <c r="BP34">
         <v>525452000.0</v>
       </c>
-      <c r="BO34">
+      <c r="BQ34">
         <v>551701000.0</v>
       </c>
-      <c r="BP34">
+      <c r="BR34">
         <v>539819000.0</v>
       </c>
-      <c r="BQ34"/>
-      <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
       <c r="BZ34"/>
       <c r="CA34"/>
       <c r="CB34"/>
       <c r="CC34"/>
       <c r="CD34"/>
       <c r="CE34"/>
       <c r="CF34"/>
       <c r="CG34"/>
       <c r="CH34"/>
       <c r="CI34"/>
       <c r="CJ34"/>
       <c r="CK34"/>
       <c r="CL34"/>
       <c r="CM34"/>
       <c r="CN34"/>
       <c r="CO34"/>
       <c r="CP34"/>
       <c r="CQ34"/>
       <c r="CR34"/>
       <c r="CS34"/>
       <c r="CT34"/>
       <c r="CU34"/>
       <c r="CV34"/>
       <c r="CW34"/>
       <c r="CX34"/>
       <c r="CY34"/>
       <c r="CZ34"/>
       <c r="DA34"/>
       <c r="DB34"/>
+      <c r="DC34"/>
+      <c r="DD34"/>
     </row>
-    <row r="35" spans="1:106">
+    <row r="35" spans="1:108">
       <c r="A35" t="s">
         <v>64</v>
       </c>
       <c r="B35">
         <v>1581000000.0</v>
       </c>
       <c r="C35">
+        <v>1559000000.0</v>
+      </c>
+      <c r="D35">
+        <v>1581000000.0</v>
+      </c>
+      <c r="E35">
         <v>2457000000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>2708000000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>1954000000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>2080000000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>1777000000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1731000000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1709000000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1758000000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>2001000000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1596000000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>1557000000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>1615000000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>1736000000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>1705000000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1652000000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1908000000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1789534000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>2350051000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>2334913000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>2474548000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>2371758000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1726593000.0</v>
       </c>
       <c r="Z35">
         <v>2450505000.0</v>
       </c>
       <c r="AA35">
+        <v>1726593000.0</v>
+      </c>
+      <c r="AB35">
+        <v>2450505000.0</v>
+      </c>
+      <c r="AC35">
         <v>2349406000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>2418689000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>2397896000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>2243074000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>2285944000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>2182730000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>2217613000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>2261123000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>2216060000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>2177402000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>2137915000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>2157557000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>2185801000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>2177803000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>2190963000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>1582655000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>1561618000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>1596222000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>1598244000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>1639746000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>1035750000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1039149000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1012740000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1035867000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>970800000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>935222000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BC35">
         <v>937391000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BD35">
         <v>961835000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BE35">
         <v>1051040000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BF35">
         <v>1009723000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BG35">
         <v>1004657000.0</v>
       </c>
-      <c r="BF35">
+      <c r="BH35">
         <v>970259000.0</v>
       </c>
-      <c r="BG35">
+      <c r="BI35">
         <v>1028256000.0</v>
       </c>
-      <c r="BH35">
+      <c r="BJ35">
         <v>574087000.0</v>
       </c>
-      <c r="BI35">
+      <c r="BK35">
         <v>567614000.0</v>
       </c>
-      <c r="BJ35">
+      <c r="BL35">
         <v>562915000.0</v>
       </c>
-      <c r="BK35">
+      <c r="BM35">
         <v>541004000.0</v>
       </c>
-      <c r="BL35">
+      <c r="BN35">
         <v>524723000.0</v>
       </c>
-      <c r="BM35">
+      <c r="BO35">
         <v>553935000.0</v>
       </c>
-      <c r="BN35">
+      <c r="BP35">
         <v>543192000.0</v>
       </c>
-      <c r="BO35">
+      <c r="BQ35">
         <v>569437000.0</v>
       </c>
-      <c r="BP35">
+      <c r="BR35">
         <v>557550000.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BS35">
         <v>642463000.0</v>
       </c>
-      <c r="BR35">
+      <c r="BT35">
         <v>590029000.0</v>
       </c>
-      <c r="BS35">
+      <c r="BU35">
         <v>635480000.0</v>
       </c>
-      <c r="BT35">
+      <c r="BV35">
         <v>654516000.0</v>
       </c>
-      <c r="BU35">
+      <c r="BW35">
         <v>637217000.0</v>
       </c>
-      <c r="BV35">
+      <c r="BX35">
         <v>661626000.0</v>
       </c>
-      <c r="BW35">
+      <c r="BY35">
         <v>902987000.0</v>
       </c>
-      <c r="BX35">
+      <c r="BZ35">
         <v>862154000.0</v>
       </c>
-      <c r="BY35">
+      <c r="CA35">
         <v>819260000.0</v>
       </c>
-      <c r="BZ35">
+      <c r="CB35">
         <v>738131000.0</v>
       </c>
-      <c r="CA35">
+      <c r="CC35">
         <v>657286000.0</v>
       </c>
-      <c r="CB35">
+      <c r="CD35">
         <v>638175000.0</v>
       </c>
-      <c r="CC35">
+      <c r="CE35">
         <v>623985000.0</v>
       </c>
-      <c r="CD35">
+      <c r="CF35">
         <v>604552000.0</v>
       </c>
-      <c r="CE35">
+      <c r="CG35">
         <v>838449000.0</v>
       </c>
-      <c r="CF35">
+      <c r="CH35">
         <v>869495000.0</v>
       </c>
-      <c r="CG35">
+      <c r="CI35">
         <v>853970000.0</v>
       </c>
-      <c r="CH35">
+      <c r="CJ35">
         <v>869784000.0</v>
       </c>
-      <c r="CI35">
+      <c r="CK35">
         <v>832843000.0</v>
       </c>
-      <c r="CJ35">
+      <c r="CL35">
         <v>871483000.0</v>
       </c>
-      <c r="CK35">
+      <c r="CM35">
         <v>872114000.0</v>
       </c>
-      <c r="CL35">
+      <c r="CN35">
         <v>538810000.0</v>
       </c>
-      <c r="CM35">
+      <c r="CO35">
         <v>618151000.0</v>
       </c>
-      <c r="CN35">
+      <c r="CP35">
         <v>621429000.0</v>
       </c>
-      <c r="CO35">
+      <c r="CQ35">
         <v>628958000.0</v>
       </c>
-      <c r="CP35">
+      <c r="CR35">
         <v>502113000.0</v>
       </c>
-      <c r="CQ35">
+      <c r="CS35">
         <v>462706000.0</v>
       </c>
-      <c r="CR35">
+      <c r="CT35">
         <v>489681000.0</v>
       </c>
-      <c r="CS35">
+      <c r="CU35">
         <v>488453000.0</v>
       </c>
-      <c r="CT35">
+      <c r="CV35">
         <v>490478000.0</v>
       </c>
-      <c r="CU35">
+      <c r="CW35">
         <v>420017000.0</v>
       </c>
-      <c r="CV35">
+      <c r="CX35">
         <v>433130000.0</v>
       </c>
-      <c r="CW35">
+      <c r="CY35">
         <v>396188000.0</v>
       </c>
-      <c r="CX35">
+      <c r="CZ35">
         <v>419403000.0</v>
       </c>
-      <c r="CY35"/>
-      <c r="CZ35"/>
       <c r="DA35"/>
       <c r="DB35"/>
+      <c r="DC35"/>
+      <c r="DD35"/>
     </row>
-    <row r="36" spans="1:106">
+    <row r="36" spans="1:108">
       <c r="A36" t="s">
         <v>65</v>
       </c>
       <c r="B36">
+        <v>848000000.0</v>
+      </c>
+      <c r="C36">
+        <v>819000000.0</v>
+      </c>
+      <c r="D36">
         <v>787000000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>695000000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>661000000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>656000000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>417000000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>475000000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>476000000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>479000000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>581000000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>539000000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>532000000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>507000000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>512000000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>513000000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>539000000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>585000000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>635000000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>575024000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>585130000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>585316000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>755481000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>710072000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>819851000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>429483000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>478616000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>853449000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>979649000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>976973000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>644811000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>696830000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>719486000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>716934000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>759114000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>762950000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>745499000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>744318000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>718591000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>728475000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>715685000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>-946972000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>568705000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>147335000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>234290000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>241226000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>608714000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>378523000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>349214000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>297555000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>625746000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>266297000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>299258000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>320396000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>588713000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BE36">
         <v>325091000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BF36">
         <v>351901000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BG36">
         <v>355842000.0</v>
       </c>
-      <c r="BF36">
+      <c r="BH36">
         <v>571885000.0</v>
       </c>
-      <c r="BG36">
+      <c r="BI36">
         <v>267042000.0</v>
       </c>
-      <c r="BH36">
+      <c r="BJ36">
         <v>252042000.0</v>
       </c>
-      <c r="BI36">
+      <c r="BK36">
         <v>231881000.0</v>
       </c>
-      <c r="BJ36">
+      <c r="BL36">
         <v>469603000.0</v>
       </c>
-      <c r="BK36">
+      <c r="BM36">
         <v>426867000.0</v>
       </c>
-      <c r="BL36">
+      <c r="BN36">
         <v>384710000.0</v>
       </c>
-      <c r="BM36">
+      <c r="BO36">
         <v>112947000.0</v>
       </c>
-      <c r="BN36">
+      <c r="BP36">
         <v>363343000.0</v>
       </c>
-      <c r="BO36">
+      <c r="BQ36">
         <v>-329000.0</v>
       </c>
-      <c r="BP36">
+      <c r="BR36">
         <v>-23654000.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BS36">
         <v>-11905000.0</v>
       </c>
-      <c r="BR36">
+      <c r="BT36">
         <v>266438000.0</v>
       </c>
-      <c r="BS36">
+      <c r="BU36">
         <v>55765000.0</v>
       </c>
-      <c r="BT36">
+      <c r="BV36">
         <v>89994000.0</v>
       </c>
-      <c r="BU36">
+      <c r="BW36">
         <v>86776000.0</v>
       </c>
-      <c r="BV36">
+      <c r="BX36">
         <v>380062000.0</v>
       </c>
-      <c r="BW36">
+      <c r="BY36">
         <v>351259000.0</v>
       </c>
-      <c r="BX36">
+      <c r="BZ36">
         <v>323750000.0</v>
       </c>
-      <c r="BY36">
+      <c r="CA36">
         <v>291008000.0</v>
       </c>
-      <c r="BZ36">
+      <c r="CB36">
         <v>494250000.0</v>
       </c>
-      <c r="CA36">
+      <c r="CC36">
         <v>399218000.0</v>
       </c>
-      <c r="CB36">
+      <c r="CD36">
         <v>368003000.0</v>
       </c>
-      <c r="CC36">
+      <c r="CE36">
         <v>372679000.0</v>
       </c>
-      <c r="CD36">
+      <c r="CF36">
         <v>615738000.0</v>
       </c>
-      <c r="CE36">
+      <c r="CG36">
         <v>341076000.0</v>
       </c>
-      <c r="CF36">
+      <c r="CH36">
         <v>341214000.0</v>
       </c>
-      <c r="CG36">
+      <c r="CI36">
         <v>354151000.0</v>
       </c>
-      <c r="CH36">
+      <c r="CJ36">
         <v>609708000.0</v>
       </c>
-      <c r="CI36">
+      <c r="CK36">
         <v>448802000.0</v>
       </c>
-      <c r="CJ36">
+      <c r="CL36">
         <v>448598000.0</v>
       </c>
-      <c r="CK36">
+      <c r="CM36">
         <v>447121000.0</v>
       </c>
-      <c r="CL36">
+      <c r="CN36">
         <v>546150000.0</v>
       </c>
-      <c r="CM36">
+      <c r="CO36">
         <v>408855000.0</v>
       </c>
-      <c r="CN36">
+      <c r="CP36">
         <v>402846000.0</v>
       </c>
-      <c r="CO36">
+      <c r="CQ36">
         <v>469463000.0</v>
       </c>
-      <c r="CP36">
+      <c r="CR36">
         <v>598905000.0</v>
       </c>
-      <c r="CQ36">
+      <c r="CS36">
         <v>395722000.0</v>
       </c>
-      <c r="CR36">
+      <c r="CT36">
         <v>464487000.0</v>
       </c>
-      <c r="CS36">
+      <c r="CU36">
         <v>494423000.0</v>
       </c>
-      <c r="CT36">
+      <c r="CV36">
         <v>-91375260000.0</v>
       </c>
-      <c r="CU36">
+      <c r="CW36">
         <v>268413000.0</v>
       </c>
-      <c r="CV36">
+      <c r="CX36">
         <v>478787000.0</v>
       </c>
-      <c r="CW36">
+      <c r="CY36">
         <v>496007000.0</v>
       </c>
-      <c r="CX36">
+      <c r="CZ36">
         <v>459896000.0</v>
       </c>
-      <c r="CY36">
+      <c r="DA36">
         <v>1257800000.0</v>
       </c>
-      <c r="CZ36"/>
-      <c r="DA36"/>
       <c r="DB36"/>
+      <c r="DC36"/>
+      <c r="DD36"/>
     </row>
-    <row r="37" spans="1:106">
+    <row r="37" spans="1:108">
       <c r="A37" t="s">
         <v>66</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37"/>
+      <c r="N37">
         <v>173000000.0</v>
       </c>
-      <c r="M37">
+      <c r="O37">
         <v>188000000.0</v>
       </c>
-      <c r="N37">
+      <c r="P37">
         <v>210000000.0</v>
       </c>
-      <c r="O37">
+      <c r="Q37">
         <v>273000000.0</v>
       </c>
-      <c r="P37">
+      <c r="R37">
         <v>180000000.0</v>
       </c>
-      <c r="Q37">
+      <c r="S37">
         <v>176000000.0</v>
       </c>
-      <c r="R37">
+      <c r="T37">
         <v>174228000.0</v>
       </c>
-      <c r="S37">
+      <c r="U37">
         <v>246127000.0</v>
       </c>
-      <c r="T37">
+      <c r="V37">
         <v>255845000.0</v>
       </c>
-      <c r="U37">
+      <c r="W37">
         <v>261003000.0</v>
       </c>
-      <c r="V37">
+      <c r="X37">
         <v>232980000.0</v>
       </c>
-      <c r="W37">
+      <c r="Y37">
         <v>177738000.0</v>
       </c>
-      <c r="X37">
+      <c r="Z37">
         <v>139172000.0</v>
       </c>
-      <c r="Y37">
+      <c r="AA37">
         <v>118520000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AB37">
         <v>96340000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AC37">
         <v>124435000.0</v>
       </c>
-      <c r="AB37">
+      <c r="AD37">
         <v>123252000.0</v>
       </c>
-      <c r="AC37">
+      <c r="AE37">
         <v>163612000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AF37">
         <v>154869000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AG37">
         <v>156905000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AH37">
         <v>141485000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AI37">
         <v>132996000.0</v>
       </c>
-      <c r="AH37">
+      <c r="AJ37">
         <v>150089000.0</v>
       </c>
-      <c r="AI37">
+      <c r="AK37">
         <v>150585000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AL37">
         <v>133449000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AM37">
         <v>125216000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AN37">
         <v>117640000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AO37">
         <v>148323000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AP37">
         <v>144086000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AQ37">
         <v>132223000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AR37">
         <v>116152000.0</v>
       </c>
-      <c r="AQ37">
+      <c r="AS37">
         <v>113602000.0</v>
       </c>
-      <c r="AR37">
+      <c r="AT37">
         <v>104997000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AU37">
         <v>132532000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AV37">
         <v>112959000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AW37">
         <v>150797000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AX37">
         <v>142496000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AY37">
         <v>143705000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AZ37">
         <v>123836000.0</v>
       </c>
-      <c r="AY37">
+      <c r="BA37">
         <v>150575000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BB37">
         <v>140182000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BC37">
         <v>119940000.0</v>
       </c>
-      <c r="BB37">
+      <c r="BD37">
         <v>85799000.0</v>
       </c>
-      <c r="BC37">
+      <c r="BE37">
         <v>91357000.0</v>
       </c>
-      <c r="BD37">
+      <c r="BF37">
         <v>83915000.0</v>
       </c>
-      <c r="BE37">
+      <c r="BG37">
         <v>70311000.0</v>
       </c>
-      <c r="BF37">
+      <c r="BH37">
         <v>64381000.0</v>
       </c>
-      <c r="BG37">
+      <c r="BI37">
         <v>69894000.0</v>
       </c>
-      <c r="BH37">
+      <c r="BJ37">
         <v>67444000.0</v>
       </c>
-      <c r="BI37">
+      <c r="BK37">
         <v>33092000.0</v>
       </c>
-      <c r="BJ37">
+      <c r="BL37">
         <v>31626000.0</v>
       </c>
-      <c r="BK37">
+      <c r="BM37">
         <v>34050000.0</v>
       </c>
-      <c r="BL37">
+      <c r="BN37">
         <v>32350000.0</v>
       </c>
-      <c r="BM37">
+      <c r="BO37">
         <v>27058000.0</v>
       </c>
-      <c r="BN37">
+      <c r="BP37">
         <v>28360000.0</v>
       </c>
-      <c r="BO37">
+      <c r="BQ37">
         <v>47865000.0</v>
       </c>
-      <c r="BP37">
+      <c r="BR37">
         <v>63984000.0</v>
       </c>
-      <c r="BQ37">
-[...3 lines deleted...]
-      <c r="BS37"/>
+      <c r="BS37">
+        <v>0.0</v>
+      </c>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
       <c r="BZ37"/>
       <c r="CA37"/>
       <c r="CB37"/>
       <c r="CC37"/>
       <c r="CD37"/>
       <c r="CE37"/>
       <c r="CF37"/>
       <c r="CG37"/>
       <c r="CH37"/>
       <c r="CI37"/>
       <c r="CJ37"/>
       <c r="CK37"/>
       <c r="CL37"/>
       <c r="CM37"/>
       <c r="CN37"/>
       <c r="CO37"/>
       <c r="CP37"/>
       <c r="CQ37"/>
       <c r="CR37"/>
       <c r="CS37"/>
       <c r="CT37"/>
       <c r="CU37"/>
       <c r="CV37"/>
       <c r="CW37"/>
       <c r="CX37"/>
       <c r="CY37"/>
       <c r="CZ37"/>
       <c r="DA37"/>
       <c r="DB37"/>
+      <c r="DC37"/>
+      <c r="DD37"/>
     </row>
-    <row r="38" spans="1:106">
+    <row r="38" spans="1:108">
       <c r="A38" t="s">
         <v>67</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38"/>
+      <c r="D38">
         <v>787000000.0</v>
       </c>
-      <c r="C38">
+      <c r="E38">
         <v>695000000.0</v>
       </c>
-      <c r="D38">
+      <c r="F38">
         <v>661000000.0</v>
       </c>
-      <c r="E38">
+      <c r="G38">
         <v>656000000.0</v>
       </c>
-      <c r="F38">
+      <c r="H38">
         <v>447000000.0</v>
       </c>
-      <c r="G38">
+      <c r="I38">
         <v>513000000.0</v>
       </c>
-      <c r="H38"/>
-      <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38"/>
+      <c r="M38">
         <v>589000000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>566000000.0</v>
       </c>
-      <c r="M38">
+      <c r="O38">
         <v>541000000.0</v>
       </c>
-      <c r="N38">
+      <c r="P38">
         <v>546000000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>563000000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>597000000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>640000000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>609915000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>625850000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>677321000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>666692000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>1342116000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>1353221000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>793879000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>765593000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>603737000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>637588000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>1188885000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>1027079000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>986937000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1122143000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1146157000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1152609000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>2632754000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>2598458000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>2540488000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>2562536000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>2588924000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>2532674000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>2534325000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>2533594000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>1460879000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>1439715000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>1393247000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>1274008000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>1456119000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>1418620000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>1409528000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>1417122000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1353214000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>1348748000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BB38">
         <v>1251783000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BC38">
         <v>1255171000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BD38">
         <v>1230651000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BE38">
         <v>1289111000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BF38">
         <v>1307767000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BG38">
         <v>1450048000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BH38">
         <v>1468068000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BI38">
         <v>1263294000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BJ38">
         <v>1175359000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BK38">
         <v>1234460000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BL38">
         <v>1185755000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BM38">
         <v>1253741000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BN38">
         <v>1228297000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BO38">
         <v>1170624000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BP38">
         <v>1219361000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BQ38">
         <v>1322311000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BR38">
         <v>1168950000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BS38">
         <v>958790000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BT38">
         <v>955223000.0</v>
       </c>
-      <c r="BS38">
+      <c r="BU38">
         <v>976154000.0</v>
       </c>
-      <c r="BT38">
+      <c r="BV38">
         <v>940495000.0</v>
       </c>
-      <c r="BU38">
+      <c r="BW38">
         <v>919798000.0</v>
       </c>
-      <c r="BV38">
+      <c r="BX38">
         <v>952292000.0</v>
       </c>
-      <c r="BW38">
+      <c r="BY38">
         <v>981071000.0</v>
       </c>
-      <c r="BX38">
+      <c r="BZ38">
         <v>949666000.0</v>
       </c>
-      <c r="BY38">
+      <c r="CA38">
         <v>920931000.0</v>
       </c>
-      <c r="BZ38">
+      <c r="CB38">
         <v>859158000.0</v>
       </c>
-      <c r="CA38">
+      <c r="CC38">
         <v>932727000.0</v>
       </c>
-      <c r="CB38">
+      <c r="CD38">
         <v>912985000.0</v>
       </c>
-      <c r="CC38">
+      <c r="CE38">
         <v>870724000.0</v>
       </c>
-      <c r="CD38">
+      <c r="CF38">
         <v>884685000.0</v>
       </c>
-      <c r="CE38">
+      <c r="CG38">
         <v>765227000.0</v>
       </c>
-      <c r="CF38">
+      <c r="CH38">
         <v>761730000.0</v>
       </c>
-      <c r="CG38">
+      <c r="CI38">
         <v>747733000.0</v>
       </c>
-      <c r="CH38">
+      <c r="CJ38">
         <v>718435000.0</v>
       </c>
-      <c r="CI38">
+      <c r="CK38">
         <v>682730000.0</v>
       </c>
-      <c r="CJ38">
+      <c r="CL38">
         <v>681281000.0</v>
       </c>
-      <c r="CK38">
+      <c r="CM38">
         <v>664655000.0</v>
       </c>
-      <c r="CL38">
+      <c r="CN38">
         <v>666358000.0</v>
       </c>
-      <c r="CM38">
+      <c r="CO38">
         <v>670558000.0</v>
       </c>
-      <c r="CN38">
+      <c r="CP38">
         <v>664425000.0</v>
       </c>
-      <c r="CO38">
+      <c r="CQ38">
         <v>736714000.0</v>
       </c>
-      <c r="CP38">
+      <c r="CR38">
         <v>733666000.0</v>
       </c>
-      <c r="CQ38">
+      <c r="CS38">
         <v>596064000.0</v>
       </c>
-      <c r="CR38">
+      <c r="CT38">
         <v>696087000.0</v>
       </c>
-      <c r="CS38">
+      <c r="CU38">
         <v>691832000.0</v>
       </c>
-      <c r="CT38">
+      <c r="CV38">
         <v>731731000.0</v>
       </c>
-      <c r="CU38">
+      <c r="CW38">
         <v>516266000.0</v>
       </c>
-      <c r="CV38">
+      <c r="CX38">
         <v>556017000.0</v>
       </c>
-      <c r="CW38">
+      <c r="CY38">
         <v>595635000.0</v>
       </c>
-      <c r="CX38"/>
-      <c r="CY38">
+      <c r="CZ38"/>
+      <c r="DA38">
         <v>1448176000.0</v>
       </c>
-      <c r="CZ38">
+      <c r="DB38">
         <v>738640000.0</v>
       </c>
-      <c r="DA38">
+      <c r="DC38">
         <v>769559000.0</v>
       </c>
-      <c r="DB38">
+      <c r="DD38">
         <v>765320000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:106">
+    <row r="39" spans="1:108">
       <c r="A39" t="s">
         <v>68</v>
       </c>
       <c r="B39">
+        <v>184000000.0</v>
+      </c>
+      <c r="C39">
+        <v>228000000.0</v>
+      </c>
+      <c r="D39">
         <v>450000000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>126000000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>186000000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>172000000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>157000000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>147000000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>312000000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>401000000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>347000000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>338000000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>361000000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>375000000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>396000000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>381000000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>408000000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>432000000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>608000000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>1238172000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>1296242000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>1343451000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>1016532000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>477013000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>359371000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>2154338000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>1554527000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>1427446000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>502408000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>369589000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>1146312000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>472856000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>529596000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>580865000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>574764000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>650059000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>689991000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>482117000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>411284000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>536255000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>426390000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>435216000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>2910700000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>305790000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>3070300000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>679157000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>600811000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>697977000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>614362000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>519365000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>519233000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>486774000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>558905000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BC39">
         <v>576413000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BD39">
         <v>617099000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BE39">
         <v>2773057000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BF39">
         <v>2669712000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BG39">
         <v>2515859000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BH39">
         <v>440092000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BI39">
         <v>2239754000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BJ39">
         <v>1948600000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BK39">
         <v>1883486000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BL39">
         <v>2019542000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BM39">
         <v>2305177000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BN39">
         <v>2242310000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BO39">
         <v>2146081000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BP39">
         <v>1842475000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BQ39">
         <v>1722668000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BR39">
         <v>1530230000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BS39">
         <v>1458714000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BT39">
         <v>352419000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BU39">
         <v>370945000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BV39">
         <v>393599000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BW39">
         <v>423558000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BX39">
         <v>420604000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BY39">
         <v>418838000.0</v>
       </c>
-      <c r="BX39">
+      <c r="BZ39">
         <v>387961000.0</v>
       </c>
-      <c r="BY39">
+      <c r="CA39">
         <v>484273000.0</v>
       </c>
-      <c r="BZ39">
+      <c r="CB39">
         <v>522110000.0</v>
       </c>
-      <c r="CA39">
+      <c r="CC39">
         <v>588686000.0</v>
       </c>
-      <c r="CB39">
+      <c r="CD39">
         <v>484188000.0</v>
       </c>
-      <c r="CC39">
+      <c r="CE39">
         <v>451992000.0</v>
       </c>
-      <c r="CD39">
+      <c r="CF39">
         <v>358353000.0</v>
       </c>
-      <c r="CE39">
+      <c r="CG39">
         <v>247793000.0</v>
       </c>
-      <c r="CF39">
+      <c r="CH39">
         <v>269498000.0</v>
       </c>
-      <c r="CG39">
+      <c r="CI39">
         <v>275823000.0</v>
       </c>
-      <c r="CH39">
+      <c r="CJ39">
         <v>280931000.0</v>
       </c>
-      <c r="CI39">
+      <c r="CK39">
         <v>209197000.0</v>
       </c>
-      <c r="CJ39">
+      <c r="CL39">
         <v>241293000.0</v>
       </c>
-      <c r="CK39">
+      <c r="CM39">
         <v>253989000.0</v>
       </c>
-      <c r="CL39">
+      <c r="CN39">
         <v>253889000.0</v>
       </c>
-      <c r="CM39">
+      <c r="CO39">
         <v>209180000.0</v>
       </c>
-      <c r="CN39">
+      <c r="CP39">
         <v>220141000.0</v>
       </c>
-      <c r="CO39">
+      <c r="CQ39">
         <v>237079000.0</v>
       </c>
-      <c r="CP39">
+      <c r="CR39">
         <v>234710000.0</v>
       </c>
-      <c r="CQ39">
+      <c r="CS39">
         <v>209188000.0</v>
       </c>
-      <c r="CR39">
+      <c r="CT39">
         <v>208005000.0</v>
       </c>
-      <c r="CS39">
+      <c r="CU39">
         <v>632703000.0</v>
       </c>
-      <c r="CT39">
+      <c r="CV39">
         <v>319768000.0</v>
       </c>
-      <c r="CU39">
+      <c r="CW39">
         <v>400316000.0</v>
       </c>
-      <c r="CV39">
+      <c r="CX39">
         <v>705168000.0</v>
       </c>
-      <c r="CW39">
+      <c r="CY39">
         <v>489620000.0</v>
       </c>
-      <c r="CX39">
+      <c r="CZ39">
         <v>196785000.0</v>
       </c>
-      <c r="CY39">
+      <c r="DA39">
         <v>167331000.0</v>
       </c>
-      <c r="CZ39">
+      <c r="DB39">
         <v>236642000.0</v>
       </c>
-      <c r="DA39">
+      <c r="DC39">
         <v>227846000.0</v>
       </c>
-      <c r="DB39">
+      <c r="DD39">
         <v>222780000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:106">
+    <row r="40" spans="1:108">
       <c r="A40" t="s">
         <v>69</v>
       </c>
       <c r="B40">
+        <v>867000000.0</v>
+      </c>
+      <c r="C40">
+        <v>1203000000.0</v>
+      </c>
+      <c r="D40">
         <v>1263000000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>886000000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>980000000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>916000000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>1167000000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1103000000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1029000000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>1047000000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1310000000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>1264000000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>1339000000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>1317000000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>1305000000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>1204000000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1206000000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>1174000000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>1431000000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>1430951000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>1493358000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>1298535000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>2409282000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>1078043000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>1415348000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>1203358000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>1543560000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>1413287000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>1035419000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>1079543000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>1269012000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>1093076000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>1034269000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>1135090000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>1160033000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>1138329000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>1085381000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>1238807000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>1379506000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>1383173000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>1162094000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>1147853000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>-77810000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>-30515000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>-40150000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>953988000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>1310609000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>1250714000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>1118959000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>930858000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>992688000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>1015370000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>1030804000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BC40">
         <v>1003422000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BD40">
         <v>1042067000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BE40">
         <v>1023928000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BF40">
         <v>933525000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BG40">
         <v>847443000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BH40">
         <v>993260000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BI40">
         <v>892141000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BJ40">
         <v>894694000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BK40">
         <v>839987000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BL40">
         <v>919193000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BM40">
         <v>1115085000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BN40">
         <v>884695000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BO40">
         <v>886405000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BP40">
         <v>876871000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BQ40">
         <v>972342000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BR40">
         <v>916424000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BS40">
         <v>948128000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BT40">
         <v>865369000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BU40">
         <v>900004000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BV40">
         <v>1082769000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BW40">
         <v>820091000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BX40">
         <v>795140000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BY40">
         <v>788602000.0</v>
       </c>
-      <c r="BX40">
+      <c r="BZ40">
         <v>717132000.0</v>
       </c>
-      <c r="BY40">
+      <c r="CA40">
         <v>697606000.0</v>
       </c>
-      <c r="BZ40">
+      <c r="CB40">
         <v>698168000.0</v>
       </c>
-      <c r="CA40">
+      <c r="CC40">
         <v>742288000.0</v>
       </c>
-      <c r="CB40">
+      <c r="CD40">
         <v>584303000.0</v>
       </c>
-      <c r="CC40">
+      <c r="CE40">
         <v>544756000.0</v>
       </c>
-      <c r="CD40">
+      <c r="CF40">
         <v>529951000.0</v>
       </c>
-      <c r="CE40">
+      <c r="CG40">
         <v>983862000.0</v>
       </c>
-      <c r="CF40">
+      <c r="CH40">
         <v>1007242000.0</v>
       </c>
-      <c r="CG40">
+      <c r="CI40">
         <v>1018054000.0</v>
       </c>
-      <c r="CH40">
+      <c r="CJ40">
         <v>911131000.0</v>
       </c>
-      <c r="CI40">
+      <c r="CK40">
         <v>953525000.0</v>
       </c>
-      <c r="CJ40">
+      <c r="CL40">
         <v>936380000.0</v>
       </c>
-      <c r="CK40">
+      <c r="CM40">
         <v>926059000.0</v>
       </c>
-      <c r="CL40">
+      <c r="CN40">
         <v>1036134000.0</v>
       </c>
-      <c r="CM40">
+      <c r="CO40">
         <v>1078072000.0</v>
       </c>
-      <c r="CN40">
+      <c r="CP40">
         <v>1094183000.0</v>
       </c>
-      <c r="CO40">
+      <c r="CQ40">
         <v>1067569000.0</v>
       </c>
-      <c r="CP40">
+      <c r="CR40">
         <v>1303558000.0</v>
       </c>
-      <c r="CQ40">
+      <c r="CS40">
         <v>1274555000.0</v>
       </c>
-      <c r="CR40">
+      <c r="CT40">
         <v>527677000.0</v>
       </c>
-      <c r="CS40">
+      <c r="CU40">
         <v>1401878000.0</v>
       </c>
-      <c r="CT40">
+      <c r="CV40">
         <v>1390448000.0</v>
       </c>
-      <c r="CU40">
+      <c r="CW40">
         <v>1309321000.0</v>
       </c>
-      <c r="CV40">
+      <c r="CX40">
         <v>1232124000.0</v>
       </c>
-      <c r="CW40">
+      <c r="CY40">
         <v>472911000.0</v>
       </c>
-      <c r="CX40">
+      <c r="CZ40">
         <v>784270000.0</v>
       </c>
-      <c r="CY40">
+      <c r="DA40">
         <v>836531000.0</v>
       </c>
-      <c r="CZ40">
+      <c r="DB40">
         <v>959466000.0</v>
       </c>
-      <c r="DA40">
+      <c r="DC40">
         <v>982298000.0</v>
       </c>
-      <c r="DB40">
+      <c r="DD40">
         <v>1044667000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:106">
+    <row r="41" spans="1:108">
       <c r="A41" t="s">
         <v>70</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>576000000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>617000000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>534000000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>756000000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>725000000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>670000000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>641456000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>618990000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>671311000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>656417000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>764515000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>743191000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>749970000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>724585000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>588811000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>494741000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>515134000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>490832000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>556509000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>618585000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>607360000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>609960000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>669525000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>635086000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>616931000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>611892000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>639608000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>630279000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>630344000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>618962000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>589991000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>568929000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>603762000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>606013000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>648061000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>538815000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>542324000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>516025000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>539263000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>474306000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BB41">
         <v>438838000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BC41">
         <v>441117000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BD41">
         <v>441630000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BE41">
         <v>526093000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BF41">
         <v>495993000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BG41">
         <v>491042000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BH41">
         <v>456759000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BI41">
         <v>514870000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BJ41">
         <v>556319000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BK41">
         <v>549851000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BL41">
         <v>545156000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BM41">
         <v>523250000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BN41">
         <v>506974000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BO41">
         <v>536190000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BP41">
         <v>525452000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BQ41">
         <v>551701000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BR41">
         <v>539819000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BS41">
         <v>503023000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BT41">
         <v>520445000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BU41">
         <v>617763000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BV41">
         <v>636803000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BW41">
         <v>619509000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BX41">
         <v>643922000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BY41">
         <v>623605000.0</v>
       </c>
-      <c r="BX41">
+      <c r="BZ41">
         <v>623669000.0</v>
       </c>
-      <c r="BY41">
+      <c r="CA41">
         <v>606987000.0</v>
       </c>
-      <c r="BZ41">
+      <c r="CB41">
         <v>551002000.0</v>
       </c>
-      <c r="CA41">
+      <c r="CC41">
         <v>523228000.0</v>
       </c>
-      <c r="CB41">
+      <c r="CD41">
         <v>508233000.0</v>
       </c>
-      <c r="CC41">
+      <c r="CE41">
         <v>517668000.0</v>
       </c>
-      <c r="CD41">
+      <c r="CF41">
         <v>512529000.0</v>
       </c>
-      <c r="CE41">
+      <c r="CG41">
         <v>490786000.0</v>
       </c>
-      <c r="CF41">
+      <c r="CH41">
         <v>521837000.0</v>
       </c>
-      <c r="CG41">
+      <c r="CI41">
         <v>506316000.0</v>
       </c>
-      <c r="CH41">
+      <c r="CJ41">
         <v>522135000.0</v>
       </c>
-      <c r="CI41">
+      <c r="CK41">
         <v>485198000.0</v>
       </c>
-      <c r="CJ41">
+      <c r="CL41">
         <v>497003000.0</v>
       </c>
-      <c r="CK41">
+      <c r="CM41">
         <v>497017000.0</v>
       </c>
-      <c r="CL41">
+      <c r="CN41">
         <v>494158000.0</v>
       </c>
-      <c r="CM41">
+      <c r="CO41">
         <v>473791000.0</v>
       </c>
-      <c r="CN41">
+      <c r="CP41">
         <v>477042000.0</v>
       </c>
-      <c r="CO41">
+      <c r="CQ41">
         <v>486690000.0</v>
       </c>
-      <c r="CP41">
+      <c r="CR41">
         <v>484500000.0</v>
       </c>
-      <c r="CQ41">
+      <c r="CS41">
         <v>445098000.0</v>
       </c>
-      <c r="CR41">
+      <c r="CT41">
         <v>472077000.0</v>
       </c>
-      <c r="CS41">
+      <c r="CU41">
         <v>470854000.0</v>
       </c>
-      <c r="CT41">
+      <c r="CV41">
         <v>472884000.0</v>
       </c>
-      <c r="CU41">
+      <c r="CW41">
         <v>402427000.0</v>
       </c>
-      <c r="CV41">
+      <c r="CX41">
         <v>415545000.0</v>
       </c>
-      <c r="CW41">
+      <c r="CY41">
         <v>378607000.0</v>
       </c>
-      <c r="CX41"/>
-      <c r="CY41">
+      <c r="CZ41"/>
+      <c r="DA41">
         <v>405529000.0</v>
       </c>
-      <c r="CZ41">
+      <c r="DB41">
         <v>636003000.0</v>
       </c>
-      <c r="DA41">
+      <c r="DC41">
         <v>633365000.0</v>
       </c>
-      <c r="DB41">
+      <c r="DD41">
         <v>633283000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:106">
+    <row r="42" spans="1:108">
       <c r="A42" t="s">
         <v>71</v>
       </c>
-      <c r="B42">
+      <c r="B42"/>
+      <c r="C42"/>
+      <c r="D42">
         <v>443000000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>825000000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>887000000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>1031000000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>1174000000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>1286000000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>1262000000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>1230000000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>1228000000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>1212000000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>1267000000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>1257000000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>1254000000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1129000000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>983000000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>976000000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>967000000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>958526000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>882450000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>236923000.0</v>
       </c>
-      <c r="V42">
+      <c r="X42">
         <v>195940000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>170750000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>165314000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>-499353000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>-379873000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>111857000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>113042000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>94456000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>82106000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>122267000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>111368000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>99028000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>88222000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>77449000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>67905000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>58371000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>38317000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>29985000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>21441000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>10819000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>-47000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>-579136000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>-5000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>-533817000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>-484212000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>-337088000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>-279298000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>-307388000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>12911000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>48550000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>27569000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BC42">
         <v>10730000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BD42">
         <v>-257850000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BE42">
         <v>-163992000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BF42">
         <v>-190375000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BG42">
         <v>-163604000.0</v>
       </c>
-      <c r="BF42">
+      <c r="BH42">
         <v>2574000.0</v>
       </c>
-      <c r="BG42">
+      <c r="BI42">
         <v>7881000.0</v>
       </c>
-      <c r="BH42">
+      <c r="BJ42">
         <v>240354000.0</v>
       </c>
-      <c r="BI42">
+      <c r="BK42">
         <v>340097000.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BL42">
         <v>561589000.0</v>
       </c>
-      <c r="BK42">
+      <c r="BM42">
         <v>695446000.0</v>
       </c>
-      <c r="BL42">
+      <c r="BN42">
         <v>683044000.0</v>
       </c>
-      <c r="BM42">
+      <c r="BO42">
         <v>668746000.0</v>
       </c>
-      <c r="BN42">
+      <c r="BP42">
         <v>682304000.0</v>
       </c>
-      <c r="BO42">
+      <c r="BQ42">
         <v>684142000.0</v>
       </c>
-      <c r="BP42">
+      <c r="BR42">
         <v>727587000.0</v>
       </c>
-      <c r="BQ42">
+      <c r="BS42">
         <v>721880000.0</v>
       </c>
-      <c r="BR42">
+      <c r="BT42">
         <v>754089000.0</v>
       </c>
-      <c r="BS42">
+      <c r="BU42">
         <v>743855000.0</v>
       </c>
-      <c r="BT42">
+      <c r="BV42">
         <v>734578000.0</v>
       </c>
-      <c r="BU42">
+      <c r="BW42">
         <v>713683000.0</v>
       </c>
-      <c r="BV42">
+      <c r="BX42">
         <v>706128000.0</v>
       </c>
-      <c r="BW42">
+      <c r="BY42">
         <v>693823000.0</v>
       </c>
-      <c r="BX42">
+      <c r="BZ42">
         <v>676247000.0</v>
       </c>
-      <c r="BY42">
+      <c r="CA42">
         <v>658010000.0</v>
       </c>
-      <c r="BZ42">
+      <c r="CB42">
         <v>654137000.0</v>
       </c>
-      <c r="CA42">
+      <c r="CC42">
         <v>645194000.0</v>
       </c>
-      <c r="CB42">
+      <c r="CD42">
         <v>619213000.0</v>
       </c>
-      <c r="CC42">
+      <c r="CE42">
         <v>604852000.0</v>
       </c>
-      <c r="CD42">
+      <c r="CF42">
         <v>629901000.0</v>
       </c>
-      <c r="CE42">
+      <c r="CG42">
         <v>615521000.0</v>
       </c>
-      <c r="CF42">
+      <c r="CH42">
         <v>609700000.0</v>
       </c>
-      <c r="CG42">
+      <c r="CI42">
         <v>605057000.0</v>
       </c>
-      <c r="CH42">
+      <c r="CJ42">
         <v>507133000.0</v>
       </c>
-      <c r="CI42">
+      <c r="CK42">
         <v>473963000.0</v>
       </c>
-      <c r="CJ42">
+      <c r="CL42">
         <v>457403000.0</v>
       </c>
-      <c r="CK42">
+      <c r="CM42">
         <v>447532000.0</v>
       </c>
-      <c r="CL42">
+      <c r="CN42">
         <v>415078000.0</v>
       </c>
-      <c r="CM42">
+      <c r="CO42">
         <v>407180000.0</v>
       </c>
-      <c r="CN42">
+      <c r="CP42">
         <v>399271000.0</v>
       </c>
-      <c r="CO42">
+      <c r="CQ42">
         <v>387416000.0</v>
       </c>
-      <c r="CP42">
+      <c r="CR42">
         <v>357432000.0</v>
       </c>
-      <c r="CQ42">
+      <c r="CS42">
         <v>362772000.0</v>
       </c>
-      <c r="CR42">
+      <c r="CT42">
         <v>369869000.0</v>
       </c>
-      <c r="CS42">
+      <c r="CU42">
         <v>364860000.0</v>
       </c>
-      <c r="CT42">
+      <c r="CV42">
         <v>352960000.0</v>
       </c>
-      <c r="CU42">
+      <c r="CW42">
         <v>344788000.0</v>
       </c>
-      <c r="CV42">
+      <c r="CX42">
         <v>345687000.0</v>
       </c>
-      <c r="CW42">
+      <c r="CY42">
         <v>285501000.0</v>
       </c>
-      <c r="CX42">
+      <c r="CZ42">
         <v>167869000.0</v>
       </c>
-      <c r="CY42"/>
-      <c r="CZ42"/>
       <c r="DA42"/>
       <c r="DB42"/>
+      <c r="DC42"/>
+      <c r="DD42"/>
     </row>
-    <row r="43" spans="1:106">
+    <row r="43" spans="1:108">
       <c r="A43" t="s">
         <v>72</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -16313,96 +16491,94 @@
       <c r="CD43"/>
       <c r="CE43"/>
       <c r="CF43"/>
       <c r="CG43"/>
       <c r="CH43"/>
       <c r="CI43"/>
       <c r="CJ43"/>
       <c r="CK43"/>
       <c r="CL43"/>
       <c r="CM43"/>
       <c r="CN43"/>
       <c r="CO43"/>
       <c r="CP43"/>
       <c r="CQ43"/>
       <c r="CR43"/>
       <c r="CS43"/>
       <c r="CT43"/>
       <c r="CU43"/>
       <c r="CV43"/>
       <c r="CW43"/>
       <c r="CX43"/>
       <c r="CY43"/>
       <c r="CZ43"/>
       <c r="DA43"/>
       <c r="DB43"/>
+      <c r="DC43"/>
+      <c r="DD43"/>
     </row>
-    <row r="44" spans="1:106">
+    <row r="44" spans="1:108">
       <c r="A44" t="s">
         <v>73</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
-      <c r="R44">
-[...4 lines deleted...]
-      </c>
+      <c r="R44"/>
+      <c r="S44"/>
       <c r="T44">
         <v>6000.0</v>
       </c>
-      <c r="U44"/>
-      <c r="V44"/>
+      <c r="U44">
+        <v>6000.0</v>
+      </c>
+      <c r="V44">
+        <v>6000.0</v>
+      </c>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...4 lines deleted...]
-      </c>
+      <c r="AE44"/>
+      <c r="AF44"/>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
         <v>0.0</v>
       </c>
       <c r="AO44">
@@ -16470,1663 +16646,1687 @@
       </c>
       <c r="BJ44">
         <v>0.0</v>
       </c>
       <c r="BK44">
         <v>0.0</v>
       </c>
       <c r="BL44">
         <v>0.0</v>
       </c>
       <c r="BM44">
         <v>0.0</v>
       </c>
       <c r="BN44">
         <v>0.0</v>
       </c>
       <c r="BO44">
         <v>0.0</v>
       </c>
       <c r="BP44">
         <v>0.0</v>
       </c>
       <c r="BQ44">
         <v>0.0</v>
       </c>
-      <c r="BR44"/>
-      <c r="BS44"/>
+      <c r="BR44">
+        <v>0.0</v>
+      </c>
+      <c r="BS44">
+        <v>0.0</v>
+      </c>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
       <c r="BZ44"/>
       <c r="CA44"/>
       <c r="CB44"/>
       <c r="CC44"/>
       <c r="CD44"/>
       <c r="CE44"/>
       <c r="CF44"/>
       <c r="CG44"/>
       <c r="CH44"/>
       <c r="CI44"/>
       <c r="CJ44"/>
       <c r="CK44"/>
       <c r="CL44"/>
       <c r="CM44"/>
       <c r="CN44"/>
       <c r="CO44"/>
       <c r="CP44"/>
       <c r="CQ44"/>
       <c r="CR44"/>
       <c r="CS44"/>
       <c r="CT44"/>
       <c r="CU44"/>
       <c r="CV44"/>
       <c r="CW44"/>
       <c r="CX44"/>
       <c r="CY44"/>
       <c r="CZ44"/>
       <c r="DA44"/>
       <c r="DB44"/>
+      <c r="DC44"/>
+      <c r="DD44"/>
     </row>
-    <row r="45" spans="1:106">
+    <row r="45" spans="1:108">
       <c r="A45" t="s">
         <v>74</v>
       </c>
       <c r="B45"/>
       <c r="C45"/>
       <c r="D45"/>
       <c r="E45"/>
       <c r="F45"/>
       <c r="G45"/>
       <c r="H45"/>
       <c r="I45"/>
-      <c r="J45">
-[...1 lines deleted...]
-      </c>
+      <c r="J45"/>
       <c r="K45"/>
       <c r="L45">
-        <v>439000000.0</v>
+        <v>1324000000.0</v>
       </c>
       <c r="M45"/>
       <c r="N45">
+        <v>439000000.0</v>
+      </c>
+      <c r="O45"/>
+      <c r="P45">
         <v>447000000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>460000000.0</v>
       </c>
-      <c r="P45">
+      <c r="R45">
         <v>478000000.0</v>
       </c>
-      <c r="Q45"/>
-      <c r="R45">
+      <c r="S45"/>
+      <c r="T45">
         <v>386589000.0</v>
       </c>
-      <c r="S45">
+      <c r="U45">
         <v>425633000.0</v>
       </c>
-      <c r="T45">
+      <c r="V45">
         <v>448436000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>456733000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>561084000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>563624000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>567148000.0</v>
       </c>
       <c r="Z45">
         <v>543040000.0</v>
       </c>
       <c r="AA45">
+        <v>567148000.0</v>
+      </c>
+      <c r="AB45">
+        <v>543040000.0</v>
+      </c>
+      <c r="AC45">
         <v>571214000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>894997000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>985754000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>1013732000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>1029162000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>1053866000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>1097833000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>1093681000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>1080175000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>1067502000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>1037461000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>1017223000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>1042354000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>1055902000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>1065264000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>892340000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>929888000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>964409000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>965935000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>980263000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>970605000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>984578000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>960064000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>966953000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>937066000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>929275000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BC45">
         <v>947058000.0</v>
       </c>
-      <c r="BB45">
+      <c r="BD45">
         <v>951255000.0</v>
       </c>
-      <c r="BC45">
+      <c r="BE45">
         <v>962222000.0</v>
       </c>
-      <c r="BD45">
+      <c r="BF45">
         <v>913196000.0</v>
       </c>
-      <c r="BE45">
+      <c r="BG45">
         <v>906200000.0</v>
       </c>
-      <c r="BF45">
+      <c r="BH45">
         <v>921585000.0</v>
       </c>
-      <c r="BG45">
+      <c r="BI45">
         <v>877164000.0</v>
       </c>
-      <c r="BH45">
+      <c r="BJ45">
         <v>901186000.0</v>
       </c>
-      <c r="BI45">
+      <c r="BK45">
         <v>865352000.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BL45">
         <v>866343000.0</v>
       </c>
-      <c r="BK45">
+      <c r="BM45">
         <v>874555000.0</v>
       </c>
-      <c r="BL45">
+      <c r="BN45">
         <v>838179000.0</v>
       </c>
-      <c r="BM45">
+      <c r="BO45">
         <v>830755000.0</v>
       </c>
-      <c r="BN45">
+      <c r="BP45">
         <v>837034000.0</v>
       </c>
-      <c r="BO45">
+      <c r="BQ45">
         <v>832034000.0</v>
       </c>
-      <c r="BP45">
+      <c r="BR45">
         <v>830971000.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BS45">
         <v>801885000.0</v>
       </c>
-      <c r="BR45">
+      <c r="BT45">
         <v>799836000.0</v>
       </c>
-      <c r="BS45">
+      <c r="BU45">
         <v>820573000.0</v>
       </c>
-      <c r="BT45">
+      <c r="BV45">
         <v>809998000.0</v>
       </c>
-      <c r="BU45">
+      <c r="BW45">
         <v>800854000.0</v>
       </c>
-      <c r="BV45">
+      <c r="BX45">
         <v>784387000.0</v>
       </c>
-      <c r="BW45">
+      <c r="BY45">
         <v>757313000.0</v>
       </c>
-      <c r="BX45">
+      <c r="BZ45">
         <v>721940000.0</v>
       </c>
-      <c r="BY45">
+      <c r="CA45">
         <v>693785000.0</v>
       </c>
-      <c r="BZ45">
+      <c r="CB45">
         <v>692126000.0</v>
       </c>
-      <c r="CA45">
+      <c r="CC45">
         <v>654129000.0</v>
       </c>
-      <c r="CB45">
+      <c r="CD45">
         <v>618980000.0</v>
       </c>
-      <c r="CC45">
+      <c r="CE45">
         <v>600409000.0</v>
       </c>
-      <c r="CD45">
+      <c r="CF45">
         <v>581538000.0</v>
       </c>
-      <c r="CE45">
+      <c r="CG45">
         <v>549046000.0</v>
       </c>
-      <c r="CF45">
+      <c r="CH45">
         <v>519032000.0</v>
       </c>
-      <c r="CG45">
+      <c r="CI45">
         <v>516921000.0</v>
       </c>
-      <c r="CH45">
+      <c r="CJ45">
         <v>527808000.0</v>
       </c>
-      <c r="CI45">
+      <c r="CK45">
         <v>511992000.0</v>
       </c>
-      <c r="CJ45">
+      <c r="CL45">
         <v>512081000.0</v>
       </c>
-      <c r="CK45">
+      <c r="CM45">
         <v>530389000.0</v>
       </c>
-      <c r="CL45">
+      <c r="CN45">
         <v>569480000.0</v>
       </c>
-      <c r="CM45">
+      <c r="CO45">
         <v>561642000.0</v>
       </c>
-      <c r="CN45">
+      <c r="CP45">
         <v>567596000.0</v>
       </c>
-      <c r="CO45">
+      <c r="CQ45">
         <v>576057000.0</v>
       </c>
-      <c r="CP45">
+      <c r="CR45">
         <v>467020000.0</v>
       </c>
-      <c r="CQ45">
+      <c r="CS45">
         <v>472020000.0</v>
       </c>
-      <c r="CR45">
+      <c r="CT45">
         <v>483735000.0</v>
       </c>
-      <c r="CS45">
+      <c r="CU45">
         <v>500978000.0</v>
       </c>
-      <c r="CT45">
+      <c r="CV45">
         <v>508104000.0</v>
       </c>
-      <c r="CU45">
+      <c r="CW45">
         <v>498653000.0</v>
       </c>
-      <c r="CV45">
+      <c r="CX45">
         <v>636897000.0</v>
       </c>
-      <c r="CW45">
+      <c r="CY45">
         <v>755040000.0</v>
       </c>
-      <c r="CX45">
+      <c r="CZ45">
         <v>756800000.0</v>
       </c>
-      <c r="CY45">
+      <c r="DA45">
         <v>756800000.0</v>
       </c>
-      <c r="CZ45"/>
-      <c r="DA45"/>
       <c r="DB45"/>
+      <c r="DC45"/>
+      <c r="DD45"/>
     </row>
-    <row r="46" spans="1:106">
+    <row r="46" spans="1:108">
       <c r="A46" t="s">
         <v>75</v>
       </c>
       <c r="B46">
+        <v>446000000.0</v>
+      </c>
+      <c r="C46">
+        <v>456000000.0</v>
+      </c>
+      <c r="D46">
         <v>464000000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>479000000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>484000000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>480000000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>494000000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>504000000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>467000000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>438000000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>458000000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>443000000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>439000000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>434000000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>447000000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>460000000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>478000000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>501000000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>456000000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>425633000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>448436000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>456733000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>561084000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>567148000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>543040000.0</v>
       </c>
-      <c r="Y46"/>
-[...1 lines deleted...]
-      <c r="AA46">
+      <c r="AA46"/>
+      <c r="AB46"/>
+      <c r="AC46">
         <v>571214000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>894997000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>985754000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>1013732000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>1029162000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>1053866000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>1097833000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>1093681000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>1080175000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>1067502000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>1037461000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>1017223000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>1042354000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>1055902000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>1065264000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>892340000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>929888000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>964409000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>965935000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>980263000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>970605000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>984578000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>960064000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>966953000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>937066000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>929275000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BC46">
         <v>947058000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BD46">
         <v>951255000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BE46">
         <v>962222000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BF46">
         <v>913196000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BG46">
         <v>906200000.0</v>
       </c>
-      <c r="BF46">
+      <c r="BH46">
         <v>921585000.0</v>
       </c>
-      <c r="BG46">
+      <c r="BI46">
         <v>877164000.0</v>
       </c>
-      <c r="BH46">
+      <c r="BJ46">
         <v>901186000.0</v>
       </c>
-      <c r="BI46">
+      <c r="BK46">
         <v>865352000.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BL46">
         <v>866343000.0</v>
       </c>
-      <c r="BK46">
+      <c r="BM46">
         <v>874555000.0</v>
       </c>
-      <c r="BL46">
+      <c r="BN46">
         <v>838179000.0</v>
       </c>
-      <c r="BM46">
+      <c r="BO46">
         <v>830755000.0</v>
       </c>
-      <c r="BN46">
+      <c r="BP46">
         <v>837034000.0</v>
       </c>
-      <c r="BO46">
+      <c r="BQ46">
         <v>832034000.0</v>
       </c>
-      <c r="BP46">
+      <c r="BR46">
         <v>830971000.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BS46">
         <v>801885000.0</v>
       </c>
-      <c r="BR46">
+      <c r="BT46">
         <v>799836000.0</v>
       </c>
-      <c r="BS46">
+      <c r="BU46">
         <v>820573000.0</v>
       </c>
-      <c r="BT46">
+      <c r="BV46">
         <v>809998000.0</v>
       </c>
-      <c r="BU46">
+      <c r="BW46">
         <v>800854000.0</v>
       </c>
-      <c r="BV46">
+      <c r="BX46">
         <v>784387000.0</v>
       </c>
-      <c r="BW46">
+      <c r="BY46">
         <v>757313000.0</v>
       </c>
-      <c r="BX46">
+      <c r="BZ46">
         <v>721940000.0</v>
       </c>
-      <c r="BY46">
+      <c r="CA46">
         <v>693785000.0</v>
       </c>
-      <c r="BZ46">
+      <c r="CB46">
         <v>692126000.0</v>
       </c>
-      <c r="CA46">
+      <c r="CC46">
         <v>654129000.0</v>
       </c>
-      <c r="CB46">
+      <c r="CD46">
         <v>618980000.0</v>
       </c>
-      <c r="CC46">
+      <c r="CE46">
         <v>600409000.0</v>
       </c>
-      <c r="CD46">
+      <c r="CF46">
         <v>581538000.0</v>
       </c>
-      <c r="CE46">
+      <c r="CG46">
         <v>549046000.0</v>
       </c>
-      <c r="CF46">
+      <c r="CH46">
         <v>519032000.0</v>
       </c>
-      <c r="CG46">
+      <c r="CI46">
         <v>516921000.0</v>
       </c>
-      <c r="CH46">
+      <c r="CJ46">
         <v>527808000.0</v>
       </c>
-      <c r="CI46">
+      <c r="CK46">
         <v>511992000.0</v>
       </c>
-      <c r="CJ46">
+      <c r="CL46">
         <v>512081000.0</v>
       </c>
-      <c r="CK46">
+      <c r="CM46">
         <v>530389000.0</v>
       </c>
-      <c r="CL46">
+      <c r="CN46">
         <v>569480000.0</v>
       </c>
-      <c r="CM46">
+      <c r="CO46">
         <v>561642000.0</v>
       </c>
-      <c r="CN46">
+      <c r="CP46">
         <v>567596000.0</v>
       </c>
-      <c r="CO46">
+      <c r="CQ46">
         <v>576057000.0</v>
       </c>
-      <c r="CP46">
+      <c r="CR46">
         <v>467020000.0</v>
       </c>
-      <c r="CQ46">
+      <c r="CS46">
         <v>472020000.0</v>
       </c>
-      <c r="CR46">
+      <c r="CT46">
         <v>483735000.0</v>
       </c>
-      <c r="CS46">
+      <c r="CU46">
         <v>500978000.0</v>
       </c>
-      <c r="CT46">
+      <c r="CV46">
         <v>508104000.0</v>
       </c>
-      <c r="CU46">
+      <c r="CW46">
         <v>498653000.0</v>
       </c>
-      <c r="CV46">
+      <c r="CX46">
         <v>636897000.0</v>
       </c>
-      <c r="CW46">
+      <c r="CY46">
         <v>755040000.0</v>
       </c>
-      <c r="CX46">
+      <c r="CZ46">
         <v>760876000.0</v>
       </c>
-      <c r="CY46"/>
-      <c r="CZ46"/>
       <c r="DA46"/>
       <c r="DB46"/>
+      <c r="DC46"/>
+      <c r="DD46"/>
     </row>
-    <row r="47" spans="1:106">
+    <row r="47" spans="1:108">
       <c r="A47" t="s">
         <v>76</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47"/>
+      <c r="D47">
         <v>464000000.0</v>
       </c>
-      <c r="C47">
+      <c r="E47">
         <v>479000000.0</v>
       </c>
-      <c r="D47">
+      <c r="F47">
         <v>484000000.0</v>
       </c>
-      <c r="E47">
+      <c r="G47">
         <v>480000000.0</v>
       </c>
-      <c r="F47">
+      <c r="H47">
         <v>494000000.0</v>
       </c>
-      <c r="G47">
+      <c r="I47">
         <v>504000000.0</v>
       </c>
-      <c r="H47"/>
-      <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>443000000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>439000000.0</v>
       </c>
-      <c r="M47">
+      <c r="O47">
         <v>434000000.0</v>
       </c>
-      <c r="N47">
+      <c r="P47">
         <v>447000000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>460000000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>478000000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>501000000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>386589000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>425633000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>448436000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>456733000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>561084000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>563624000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>568606000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>567148000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>790842000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>571214000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>894997000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>985754000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>1013732000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>1029162000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>1053866000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>1097833000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>1093681000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>1080175000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>1067502000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>1037461000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>1017223000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>1042354000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>1055902000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>1065264000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>892340000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>929888000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>964409000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>965935000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>980263000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>970605000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>984578000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>960064000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>966953000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>937066000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BB47">
         <v>929275000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BC47">
         <v>947058000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BD47">
         <v>951255000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BE47">
         <v>962222000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BF47">
         <v>913196000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BG47">
         <v>906200000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BH47">
         <v>921585000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BI47">
         <v>877164000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BJ47">
         <v>901186000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BK47">
         <v>865352000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BL47">
         <v>866343000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BM47">
         <v>874555000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BN47">
         <v>838179000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BO47">
         <v>830755000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BP47">
         <v>837034000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BQ47">
         <v>832034000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BR47">
         <v>830971000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BS47">
         <v>801885000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BT47">
         <v>799836000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BU47">
         <v>820573000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BV47">
         <v>809998000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BW47">
         <v>800854000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BX47">
         <v>784387000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BY47">
         <v>757313000.0</v>
       </c>
-      <c r="BX47">
+      <c r="BZ47">
         <v>721940000.0</v>
       </c>
-      <c r="BY47">
+      <c r="CA47">
         <v>693785000.0</v>
       </c>
-      <c r="BZ47">
+      <c r="CB47">
         <v>692126000.0</v>
       </c>
-      <c r="CA47">
+      <c r="CC47">
         <v>654129000.0</v>
       </c>
-      <c r="CB47">
+      <c r="CD47">
         <v>618980000.0</v>
       </c>
-      <c r="CC47">
+      <c r="CE47">
         <v>600409000.0</v>
       </c>
-      <c r="CD47">
+      <c r="CF47">
         <v>581538000.0</v>
       </c>
-      <c r="CE47">
+      <c r="CG47">
         <v>549046000.0</v>
       </c>
-      <c r="CF47">
+      <c r="CH47">
         <v>519032000.0</v>
       </c>
-      <c r="CG47">
+      <c r="CI47">
         <v>516921000.0</v>
       </c>
-      <c r="CH47">
+      <c r="CJ47">
         <v>527808000.0</v>
       </c>
-      <c r="CI47">
+      <c r="CK47">
         <v>511992000.0</v>
       </c>
-      <c r="CJ47">
+      <c r="CL47">
         <v>512081000.0</v>
       </c>
-      <c r="CK47">
+      <c r="CM47">
         <v>530389000.0</v>
       </c>
-      <c r="CL47">
+      <c r="CN47">
         <v>569480000.0</v>
       </c>
-      <c r="CM47">
+      <c r="CO47">
         <v>561642000.0</v>
       </c>
-      <c r="CN47">
+      <c r="CP47">
         <v>567596000.0</v>
       </c>
-      <c r="CO47">
+      <c r="CQ47">
         <v>576057000.0</v>
       </c>
-      <c r="CP47">
+      <c r="CR47">
         <v>467020000.0</v>
       </c>
-      <c r="CQ47">
+      <c r="CS47">
         <v>472020000.0</v>
       </c>
-      <c r="CR47">
+      <c r="CT47">
         <v>483735000.0</v>
       </c>
-      <c r="CS47">
+      <c r="CU47">
         <v>500978000.0</v>
       </c>
-      <c r="CT47">
+      <c r="CV47">
         <v>508104000.0</v>
       </c>
-      <c r="CU47">
+      <c r="CW47">
         <v>498653000.0</v>
       </c>
-      <c r="CV47">
+      <c r="CX47">
         <v>636897000.0</v>
       </c>
-      <c r="CW47">
+      <c r="CY47">
         <v>755040000.0</v>
       </c>
-      <c r="CX47"/>
-      <c r="CY47">
+      <c r="CZ47"/>
+      <c r="DA47">
         <v>756765000.0</v>
       </c>
-      <c r="CZ47">
+      <c r="DB47">
         <v>2314773000.0</v>
       </c>
-      <c r="DA47">
+      <c r="DC47">
         <v>2317338000.0</v>
       </c>
-      <c r="DB47">
+      <c r="DD47">
         <v>2271129000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:106">
+    <row r="48" spans="1:108">
       <c r="A48" t="s">
         <v>77</v>
       </c>
       <c r="B48">
+        <v>2978000000.0</v>
+      </c>
+      <c r="C48">
+        <v>3157000000.0</v>
+      </c>
+      <c r="D48">
         <v>3064000000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>4642000000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>5339000000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>2883000000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>3124000000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>1261000000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>1207000000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>1038000000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>979000000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>1000000000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>831000000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>780000000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>896000000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>898000000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>885000000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>829000000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>791000000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>1079403000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>1048345000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>1162790000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>1249809000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1700912000.0</v>
       </c>
       <c r="Y48">
         <v>1418845000.0</v>
       </c>
       <c r="Z48">
         <v>1700912000.0</v>
       </c>
       <c r="AA48">
+        <v>1418845000.0</v>
+      </c>
+      <c r="AB48">
+        <v>1700912000.0</v>
+      </c>
+      <c r="AC48">
         <v>1998142000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>2769804000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>3354352000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>3422157000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>3401528000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>3353176000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>3268837000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>3654931000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>3624554000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>3559643000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>3613246000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>3582150000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>3541253000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>3566143000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>3493789000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>3428732000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>3640054000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>3630881000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>3601071000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>3593597000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>3894404000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>3924270000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>3996524000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>4040664000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>4019910000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>3873124000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BC48">
         <v>3737928000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BD48">
         <v>3597521000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BE48">
         <v>3842313000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BF48">
         <v>3743262000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BG48">
         <v>3704025000.0</v>
       </c>
-      <c r="BF48">
+      <c r="BH48">
         <v>3590553000.0</v>
       </c>
-      <c r="BG48">
+      <c r="BI48">
         <v>3485144000.0</v>
       </c>
-      <c r="BH48">
+      <c r="BJ48">
         <v>3371112000.0</v>
       </c>
-      <c r="BI48">
+      <c r="BK48">
         <v>3227008000.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BL48">
         <v>3109957000.0</v>
       </c>
-      <c r="BK48">
+      <c r="BM48">
         <v>3015205000.0</v>
       </c>
-      <c r="BL48">
+      <c r="BN48">
         <v>3091348000.0</v>
       </c>
-      <c r="BM48">
+      <c r="BO48">
         <v>2956498000.0</v>
       </c>
-      <c r="BN48">
+      <c r="BP48">
         <v>2842428000.0</v>
       </c>
-      <c r="BO48">
+      <c r="BQ48">
         <v>2716168000.0</v>
       </c>
-      <c r="BP48">
+      <c r="BR48">
         <v>2576599000.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BS48">
         <v>2429925000.0</v>
       </c>
-      <c r="BR48">
+      <c r="BT48">
         <v>2272146000.0</v>
       </c>
-      <c r="BS48">
+      <c r="BU48">
         <v>2104795000.0</v>
       </c>
-      <c r="BT48">
+      <c r="BV48">
         <v>1944425000.0</v>
       </c>
-      <c r="BU48">
+      <c r="BW48">
         <v>1757424000.0</v>
       </c>
-      <c r="BV48">
+      <c r="BX48">
         <v>1641616000.0</v>
       </c>
-      <c r="BW48">
+      <c r="BY48">
         <v>1399889000.0</v>
       </c>
-      <c r="BX48">
+      <c r="BZ48">
         <v>1323888000.0</v>
       </c>
-      <c r="BY48">
+      <c r="CA48">
         <v>1245985000.0</v>
       </c>
-      <c r="BZ48">
+      <c r="CB48">
         <v>1223787000.0</v>
       </c>
-      <c r="CA48">
+      <c r="CC48">
         <v>1160688000.0</v>
       </c>
-      <c r="CB48">
+      <c r="CD48">
         <v>1150869000.0</v>
       </c>
-      <c r="CC48">
+      <c r="CE48">
         <v>1101835000.0</v>
       </c>
-      <c r="CD48">
+      <c r="CF48">
         <v>1030460000.0</v>
       </c>
-      <c r="CE48">
+      <c r="CG48">
         <v>979274000.0</v>
       </c>
-      <c r="CF48">
+      <c r="CH48">
         <v>861973000.0</v>
       </c>
-      <c r="CG48">
+      <c r="CI48">
         <v>892270000.0</v>
       </c>
-      <c r="CH48">
+      <c r="CJ48">
         <v>858601000.0</v>
       </c>
-      <c r="CI48">
+      <c r="CK48">
         <v>824185000.0</v>
       </c>
-      <c r="CJ48">
+      <c r="CL48">
         <v>790323000.0</v>
       </c>
-      <c r="CK48">
+      <c r="CM48">
         <v>758825000.0</v>
       </c>
-      <c r="CL48">
+      <c r="CN48">
         <v>725382000.0</v>
       </c>
-      <c r="CM48">
+      <c r="CO48">
         <v>687096000.0</v>
       </c>
-      <c r="CN48">
+      <c r="CP48">
         <v>656075000.0</v>
       </c>
-      <c r="CO48">
+      <c r="CQ48">
         <v>624139000.0</v>
       </c>
-      <c r="CP48">
+      <c r="CR48">
         <v>620219000.0</v>
       </c>
-      <c r="CQ48">
+      <c r="CS48">
         <v>584852000.0</v>
       </c>
-      <c r="CR48">
+      <c r="CT48">
         <v>566499000.0</v>
       </c>
-      <c r="CS48">
+      <c r="CU48">
         <v>536421000.0</v>
       </c>
-      <c r="CT48">
+      <c r="CV48">
         <v>508089000.0</v>
       </c>
-      <c r="CU48">
+      <c r="CW48">
         <v>492413000.0</v>
       </c>
-      <c r="CV48">
+      <c r="CX48">
         <v>559749000.0</v>
       </c>
-      <c r="CW48">
+      <c r="CY48">
         <v>538329000.0</v>
       </c>
-      <c r="CX48">
+      <c r="CZ48">
         <v>539592000.0</v>
       </c>
-      <c r="CY48">
+      <c r="DA48">
         <v>1423300000.0</v>
       </c>
-      <c r="CZ48">
+      <c r="DB48">
         <v>1388492000.0</v>
       </c>
-      <c r="DA48">
+      <c r="DC48">
         <v>1375585000.0</v>
       </c>
-      <c r="DB48">
+      <c r="DD48">
         <v>1347250000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:106">
+    <row r="49" spans="1:108">
       <c r="A49" t="s">
         <v>78</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49"/>
+      <c r="N49">
         <v>831000000.0</v>
       </c>
-      <c r="M49">
+      <c r="O49">
         <v>780000000.0</v>
       </c>
-      <c r="N49">
+      <c r="P49">
         <v>896000000.0</v>
       </c>
-      <c r="O49">
+      <c r="Q49">
         <v>898000000.0</v>
       </c>
-      <c r="P49">
+      <c r="R49">
         <v>885000000.0</v>
       </c>
-      <c r="Q49">
+      <c r="S49">
         <v>829000000.0</v>
       </c>
-      <c r="R49">
+      <c r="T49">
         <v>790442000.0</v>
       </c>
-      <c r="S49">
+      <c r="U49">
         <v>1079403000.0</v>
       </c>
-      <c r="T49">
+      <c r="V49">
         <v>1048345000.0</v>
       </c>
-      <c r="U49">
+      <c r="W49">
         <v>1162790000.0</v>
       </c>
-      <c r="V49">
+      <c r="X49">
         <v>1249809000.0</v>
       </c>
-      <c r="W49">
+      <c r="Y49">
         <v>1413242000.0</v>
       </c>
-      <c r="X49">
+      <c r="Z49">
         <v>1393866000.0</v>
       </c>
-      <c r="Y49">
+      <c r="AA49">
         <v>1418845000.0</v>
       </c>
-      <c r="Z49">
+      <c r="AB49">
         <v>1700912000.0</v>
       </c>
-      <c r="AA49">
+      <c r="AC49">
         <v>1998142000.0</v>
       </c>
-      <c r="AB49">
+      <c r="AD49">
         <v>2769804000.0</v>
       </c>
-      <c r="AC49">
+      <c r="AE49">
         <v>3354352000.0</v>
       </c>
-      <c r="AD49">
+      <c r="AF49">
         <v>3422157000.0</v>
       </c>
-      <c r="AE49">
+      <c r="AG49">
         <v>3401528000.0</v>
       </c>
-      <c r="AF49">
+      <c r="AH49">
         <v>3353176000.0</v>
       </c>
-      <c r="AG49">
+      <c r="AI49">
         <v>3268837000.0</v>
       </c>
-      <c r="AH49">
+      <c r="AJ49">
         <v>3654931000.0</v>
       </c>
-      <c r="AI49">
+      <c r="AK49">
         <v>3624554000.0</v>
       </c>
-      <c r="AJ49">
+      <c r="AL49">
         <v>3559643000.0</v>
       </c>
-      <c r="AK49">
+      <c r="AM49">
         <v>3613246000.0</v>
       </c>
-      <c r="AL49">
+      <c r="AN49">
         <v>3582150000.0</v>
       </c>
-      <c r="AM49">
+      <c r="AO49">
         <v>3541253000.0</v>
       </c>
-      <c r="AN49">
+      <c r="AP49">
         <v>3566143000.0</v>
       </c>
-      <c r="AO49">
+      <c r="AQ49">
         <v>3493789000.0</v>
       </c>
-      <c r="AP49">
+      <c r="AR49">
         <v>3428732000.0</v>
       </c>
-      <c r="AQ49">
+      <c r="AS49">
         <v>3640054000.0</v>
       </c>
-      <c r="AR49">
+      <c r="AT49">
         <v>3630881000.0</v>
       </c>
-      <c r="AS49">
+      <c r="AU49">
         <v>3601071000.0</v>
       </c>
-      <c r="AT49">
+      <c r="AV49">
         <v>3593597000.0</v>
       </c>
-      <c r="AU49">
+      <c r="AW49">
         <v>3894404000.0</v>
       </c>
-      <c r="AV49">
+      <c r="AX49">
         <v>3924270000.0</v>
       </c>
-      <c r="AW49">
+      <c r="AY49">
         <v>3996524000.0</v>
       </c>
-      <c r="AX49">
+      <c r="AZ49">
         <v>4040664000.0</v>
       </c>
-      <c r="AY49">
+      <c r="BA49">
         <v>4019910000.0</v>
       </c>
-      <c r="AZ49">
+      <c r="BB49">
         <v>3873124000.0</v>
       </c>
-      <c r="BA49">
+      <c r="BC49">
         <v>3737928000.0</v>
       </c>
-      <c r="BB49">
+      <c r="BD49">
         <v>3597521000.0</v>
       </c>
-      <c r="BC49">
+      <c r="BE49">
         <v>3842313000.0</v>
       </c>
-      <c r="BD49">
+      <c r="BF49">
         <v>3743262000.0</v>
       </c>
-      <c r="BE49">
+      <c r="BG49">
         <v>3704025000.0</v>
       </c>
-      <c r="BF49">
+      <c r="BH49">
         <v>3590553000.0</v>
       </c>
-      <c r="BG49">
+      <c r="BI49">
         <v>3485144000.0</v>
       </c>
-      <c r="BH49">
+      <c r="BJ49">
         <v>3371112000.0</v>
       </c>
-      <c r="BI49">
+      <c r="BK49">
         <v>3227008000.0</v>
       </c>
-      <c r="BJ49">
+      <c r="BL49">
         <v>3109957000.0</v>
       </c>
-      <c r="BK49">
+      <c r="BM49">
         <v>3015205000.0</v>
       </c>
-      <c r="BL49">
+      <c r="BN49">
         <v>3091348000.0</v>
       </c>
-      <c r="BM49">
+      <c r="BO49">
         <v>2956498000.0</v>
       </c>
-      <c r="BN49">
+      <c r="BP49">
         <v>2842428000.0</v>
       </c>
-      <c r="BO49">
+      <c r="BQ49">
         <v>2716168000.0</v>
       </c>
-      <c r="BP49">
+      <c r="BR49">
         <v>2576599000.0</v>
       </c>
-      <c r="BQ49">
-[...3 lines deleted...]
-      <c r="BS49"/>
+      <c r="BS49">
+        <v>0.0</v>
+      </c>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
       <c r="BZ49"/>
       <c r="CA49"/>
       <c r="CB49"/>
       <c r="CC49"/>
       <c r="CD49"/>
       <c r="CE49"/>
       <c r="CF49"/>
       <c r="CG49"/>
       <c r="CH49"/>
       <c r="CI49"/>
       <c r="CJ49"/>
       <c r="CK49"/>
       <c r="CL49"/>
       <c r="CM49"/>
       <c r="CN49"/>
       <c r="CO49"/>
       <c r="CP49"/>
       <c r="CQ49"/>
       <c r="CR49"/>
       <c r="CS49"/>
       <c r="CT49"/>
       <c r="CU49"/>
       <c r="CV49"/>
       <c r="CW49"/>
       <c r="CX49"/>
       <c r="CY49"/>
       <c r="CZ49"/>
       <c r="DA49"/>
       <c r="DB49"/>
+      <c r="DC49"/>
+      <c r="DD49"/>
     </row>
-    <row r="50" spans="1:106">
+    <row r="50" spans="1:108">
       <c r="A50" t="s">
         <v>79</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
-      <c r="K50">
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50">
         <v>18000000.0</v>
       </c>
-      <c r="L50">
+      <c r="N50">
         <v>17000000.0</v>
       </c>
-      <c r="M50">
+      <c r="O50">
         <v>16000000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>152000000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>167000000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>181000000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>214000000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>911000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>4639000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>4738000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>4704000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>25415000.0</v>
       </c>
-      <c r="W50">
+      <c r="Y50">
         <v>42450000.0</v>
       </c>
-      <c r="X50">
+      <c r="Z50">
         <v>53102000.0</v>
       </c>
-      <c r="Y50">
+      <c r="AA50">
         <v>51204000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AB50">
         <v>38727000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AC50">
         <v>45240000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AD50">
         <v>41577000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>35922000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AF50">
         <v>26887000.0</v>
       </c>
-      <c r="AE50">
+      <c r="AG50">
         <v>56945000.0</v>
       </c>
-      <c r="AF50">
+      <c r="AH50">
         <v>80561000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AI50">
         <v>28808000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AJ50">
         <v>27361000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AK50">
         <v>36725000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AL50">
         <v>1596861000.0</v>
       </c>
-      <c r="AK50">
+      <c r="AM50">
         <v>40858000.0</v>
       </c>
-      <c r="AL50">
+      <c r="AN50">
         <v>29508000.0</v>
       </c>
-      <c r="AM50">
+      <c r="AO50">
         <v>133693000.0</v>
       </c>
-      <c r="AN50">
+      <c r="AP50">
         <v>166081000.0</v>
       </c>
-      <c r="AO50">
+      <c r="AQ50">
         <v>118926000.0</v>
       </c>
-      <c r="AP50">
+      <c r="AR50">
         <v>986564000.0</v>
       </c>
-      <c r="AQ50"/>
-      <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50"/>
+      <c r="AV50">
         <v>18324000.0</v>
       </c>
-      <c r="AU50"/>
-      <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
@@ -18141,968 +18341,980 @@
       <c r="CD50"/>
       <c r="CE50"/>
       <c r="CF50"/>
       <c r="CG50"/>
       <c r="CH50"/>
       <c r="CI50"/>
       <c r="CJ50"/>
       <c r="CK50"/>
       <c r="CL50"/>
       <c r="CM50"/>
       <c r="CN50"/>
       <c r="CO50"/>
       <c r="CP50"/>
       <c r="CQ50"/>
       <c r="CR50"/>
       <c r="CS50"/>
       <c r="CT50"/>
       <c r="CU50"/>
       <c r="CV50"/>
       <c r="CW50"/>
       <c r="CX50"/>
       <c r="CY50"/>
       <c r="CZ50"/>
       <c r="DA50"/>
       <c r="DB50"/>
+      <c r="DC50"/>
+      <c r="DD50"/>
     </row>
-    <row r="51" spans="1:106">
+    <row r="51" spans="1:108">
       <c r="A51" t="s">
         <v>80</v>
       </c>
       <c r="B51">
-        <v>1070000000.0</v>
+        <v>1072000000.0</v>
       </c>
       <c r="C51">
-        <v>1070000000.0</v>
+        <v>1071000000.0</v>
       </c>
       <c r="D51">
         <v>1070000000.0</v>
       </c>
       <c r="E51">
+        <v>1070000000.0</v>
+      </c>
+      <c r="F51">
+        <v>1070000000.0</v>
+      </c>
+      <c r="G51">
         <v>1087000000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>1104000000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>1116000000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>1136000000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>1149000000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>1158000000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>1443000000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>996000000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>994000000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1130000000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1147000000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1161000000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1196000000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1192000000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1175183000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1683478000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1683200000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>1867283000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>1728366000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>1693558000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>1698377000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>1690466000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>1682145000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>1698823000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>1686849000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>1688452000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>1724304000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>1655931000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AI51">
         <v>1636461000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AJ51">
         <v>1618959000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AK51">
         <v>1617699000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AL51">
         <v>1596861000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AM51">
         <v>1566881000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AN51">
         <v>1600192000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AO51">
         <v>1689215000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AP51">
         <v>1713540000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AQ51">
         <v>1690927000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AR51">
         <v>992664000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AS51">
         <v>992689000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AT51">
         <v>992460000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AU51">
         <v>1019969000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AV51">
         <v>1020427000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AW51">
         <v>526757000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AX51">
         <v>526042000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AY51">
         <v>526108000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AZ51">
         <v>526443000.0</v>
       </c>
-      <c r="AY51">
+      <c r="BA51">
         <v>521927000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BB51">
         <v>514853000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BC51">
         <v>514746000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BD51">
         <v>540997000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BE51">
         <v>548649000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BF51">
         <v>532885000.0</v>
       </c>
-      <c r="BE51">
+      <c r="BG51">
         <v>532772000.0</v>
       </c>
-      <c r="BF51">
+      <c r="BH51">
         <v>532958000.0</v>
       </c>
-      <c r="BG51">
+      <c r="BI51">
         <v>537039000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BJ51">
         <v>43264000.0</v>
       </c>
-      <c r="BI51">
+      <c r="BK51">
         <v>82950000.0</v>
       </c>
-      <c r="BJ51">
+      <c r="BL51">
         <v>114451000.0</v>
       </c>
-      <c r="BK51">
+      <c r="BM51">
         <v>116976000.0</v>
       </c>
-      <c r="BL51">
+      <c r="BN51">
         <v>117391000.0</v>
       </c>
-      <c r="BM51">
+      <c r="BO51">
         <v>117454000.0</v>
       </c>
-      <c r="BN51">
+      <c r="BP51">
         <v>127529000.0</v>
       </c>
-      <c r="BO51">
+      <c r="BQ51">
         <v>136313000.0</v>
       </c>
-      <c r="BP51">
+      <c r="BR51">
         <v>139444000.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BS51">
         <v>141541000.0</v>
       </c>
-      <c r="BR51">
+      <c r="BT51">
         <v>151300000.0</v>
       </c>
-      <c r="BS51">
+      <c r="BU51">
         <v>157846000.0</v>
       </c>
-      <c r="BT51">
+      <c r="BV51">
         <v>319830000.0</v>
       </c>
-      <c r="BU51">
+      <c r="BW51">
         <v>324930000.0</v>
       </c>
-      <c r="BV51">
+      <c r="BX51">
         <v>324926000.0</v>
       </c>
-      <c r="BW51">
+      <c r="BY51">
         <v>625742000.0</v>
       </c>
-      <c r="BX51">
+      <c r="BZ51">
         <v>616237000.0</v>
       </c>
-      <c r="BY51">
+      <c r="CA51">
         <v>589100000.0</v>
       </c>
-      <c r="BZ51">
+      <c r="CB51">
         <v>559630000.0</v>
       </c>
-      <c r="CA51">
+      <c r="CC51">
         <v>504713000.0</v>
       </c>
-      <c r="CB51">
+      <c r="CD51">
         <v>559911000.0</v>
       </c>
-      <c r="CC51">
+      <c r="CE51">
         <v>481404000.0</v>
       </c>
-      <c r="CD51">
+      <c r="CF51">
         <v>422023000.0</v>
       </c>
-      <c r="CE51">
+      <c r="CG51">
         <v>347663000.0</v>
       </c>
-      <c r="CF51">
+      <c r="CH51">
         <v>447568000.0</v>
       </c>
-      <c r="CG51">
+      <c r="CI51">
         <v>467559000.0</v>
       </c>
-      <c r="CH51">
+      <c r="CJ51">
         <v>477589000.0</v>
       </c>
-      <c r="CI51">
+      <c r="CK51">
         <v>347645000.0</v>
       </c>
-      <c r="CJ51">
+      <c r="CL51">
         <v>374480000.0</v>
       </c>
-      <c r="CK51">
+      <c r="CM51">
         <v>381868000.0</v>
       </c>
-      <c r="CL51">
+      <c r="CN51">
         <v>266121000.0</v>
       </c>
-      <c r="CM51">
+      <c r="CO51">
         <v>144360000.0</v>
       </c>
-      <c r="CN51">
+      <c r="CP51">
         <v>144387000.0</v>
       </c>
-      <c r="CO51">
+      <c r="CQ51">
         <v>142268000.0</v>
       </c>
-      <c r="CP51">
+      <c r="CR51">
         <v>17613000.0</v>
       </c>
-      <c r="CQ51">
+      <c r="CS51">
         <v>30652000.0</v>
       </c>
-      <c r="CR51">
+      <c r="CT51">
         <v>31126000.0</v>
       </c>
-      <c r="CS51">
+      <c r="CU51">
         <v>37872000.0</v>
       </c>
-      <c r="CT51">
+      <c r="CV51">
         <v>56036000.0</v>
       </c>
-      <c r="CU51">
+      <c r="CW51">
         <v>54757000.0</v>
       </c>
-      <c r="CV51">
+      <c r="CX51">
         <v>56000000.0</v>
       </c>
-      <c r="CW51">
+      <c r="CY51">
         <v>202462000.0</v>
       </c>
-      <c r="CX51">
+      <c r="CZ51">
         <v>398457000.0</v>
       </c>
-      <c r="CY51">
+      <c r="DA51">
         <v>271100000.0</v>
       </c>
-      <c r="CZ51"/>
-      <c r="DA51"/>
       <c r="DB51"/>
+      <c r="DC51"/>
+      <c r="DD51"/>
     </row>
-    <row r="52" spans="1:106">
+    <row r="52" spans="1:108">
       <c r="A52" t="s">
         <v>81</v>
       </c>
-      <c r="B52">
-[...4 lines deleted...]
-      </c>
+      <c r="B52"/>
+      <c r="C52"/>
       <c r="D52">
         <v>0.0</v>
       </c>
       <c r="E52">
         <v>0.0</v>
       </c>
       <c r="F52">
         <v>0.0</v>
       </c>
       <c r="G52">
         <v>0.0</v>
       </c>
-      <c r="H52"/>
-[...1 lines deleted...]
-      <c r="J52">
+      <c r="H52">
+        <v>0.0</v>
+      </c>
+      <c r="I52">
+        <v>0.0</v>
+      </c>
+      <c r="J52"/>
+      <c r="K52"/>
+      <c r="L52">
         <v>41000000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>18000000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>17000000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>16000000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>152000000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>167000000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>181000000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>214000000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>18000000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>4639000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>4738000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>4704000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>47130000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>38727000.0</v>
       </c>
       <c r="Y52">
         <v>51204000.0</v>
       </c>
       <c r="Z52">
         <v>38727000.0</v>
       </c>
       <c r="AA52">
+        <v>51204000.0</v>
+      </c>
+      <c r="AB52">
+        <v>38727000.0</v>
+      </c>
+      <c r="AC52">
         <v>45240000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>41577000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>35922000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>26887000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AG52">
         <v>56945000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AH52">
         <v>80561000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>28808000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>27361000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>36725000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>36390000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>40858000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>82243000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>133693000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>166081000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>118926000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>992664000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>992689000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>992460000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>27738000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>28742000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>29822000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>29217000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>29393000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>29839000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>25433000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>18469000.0</v>
       </c>
-      <c r="BA52">
+      <c r="BC52">
         <v>18472000.0</v>
       </c>
-      <c r="BB52">
+      <c r="BD52">
         <v>20792000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BE52">
         <v>23702000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BF52">
         <v>19155000.0</v>
       </c>
-      <c r="BE52">
+      <c r="BG52">
         <v>19157000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BH52">
         <v>19458000.0</v>
       </c>
-      <c r="BG52">
+      <c r="BI52">
         <v>23653000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BJ52">
         <v>25496000.0</v>
       </c>
-      <c r="BI52">
+      <c r="BK52">
         <v>65187000.0</v>
       </c>
-      <c r="BJ52">
+      <c r="BL52">
         <v>96692000.0</v>
       </c>
-      <c r="BK52">
+      <c r="BM52">
         <v>99222000.0</v>
       </c>
-      <c r="BL52">
+      <c r="BN52">
         <v>99642000.0</v>
       </c>
-      <c r="BM52">
+      <c r="BO52">
         <v>99709000.0</v>
       </c>
-      <c r="BN52">
+      <c r="BP52">
         <v>109789000.0</v>
       </c>
-      <c r="BO52">
+      <c r="BQ52">
         <v>118577000.0</v>
       </c>
-      <c r="BP52">
+      <c r="BR52">
         <v>121713000.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BS52">
         <v>2101000.0</v>
       </c>
-      <c r="BR52">
+      <c r="BT52">
         <v>133578000.0</v>
       </c>
-      <c r="BS52">
+      <c r="BU52">
         <v>140129000.0</v>
       </c>
-      <c r="BT52">
+      <c r="BV52">
         <v>302117000.0</v>
       </c>
-      <c r="BU52">
+      <c r="BW52">
         <v>307222000.0</v>
       </c>
-      <c r="BV52">
+      <c r="BX52">
         <v>307222000.0</v>
       </c>
-      <c r="BW52">
+      <c r="BY52">
         <v>346360000.0</v>
       </c>
-      <c r="BX52">
+      <c r="BZ52">
         <v>377752000.0</v>
       </c>
-      <c r="BY52">
+      <c r="CA52">
         <v>376827000.0</v>
       </c>
-      <c r="BZ52">
+      <c r="CB52">
         <v>372501000.0</v>
       </c>
-      <c r="CA52">
+      <c r="CC52">
         <v>370655000.0</v>
       </c>
-      <c r="CB52">
+      <c r="CD52">
         <v>135697000.0</v>
       </c>
-      <c r="CC52">
+      <c r="CE52">
         <v>79757000.0</v>
       </c>
-      <c r="CD52">
+      <c r="CF52">
         <v>330000000.0</v>
       </c>
-      <c r="CE52">
+      <c r="CG52">
         <v>347663000.0</v>
       </c>
-      <c r="CF52">
+      <c r="CH52">
         <v>99910000.0</v>
       </c>
-      <c r="CG52">
+      <c r="CI52">
         <v>119905000.0</v>
       </c>
-      <c r="CH52">
+      <c r="CJ52">
         <v>129940000.0</v>
       </c>
-      <c r="CI52">
+      <c r="CK52">
         <v>347645000.0</v>
       </c>
-      <c r="CJ52">
+      <c r="CL52">
         <v>374480000.0</v>
       </c>
-      <c r="CK52">
+      <c r="CM52">
         <v>6771000.0</v>
       </c>
-      <c r="CL52">
+      <c r="CN52">
         <v>221469000.0</v>
       </c>
-      <c r="CM52">
+      <c r="CO52">
         <v>144360000.0</v>
       </c>
-      <c r="CN52">
+      <c r="CP52">
         <v>144387000.0</v>
       </c>
-      <c r="CO52">
+      <c r="CQ52">
         <v>142268000.0</v>
       </c>
-      <c r="CP52"/>
-      <c r="CQ52">
+      <c r="CR52"/>
+      <c r="CS52">
         <v>13044000.0</v>
       </c>
-      <c r="CR52">
+      <c r="CT52">
         <v>13522000.0</v>
       </c>
-      <c r="CS52">
+      <c r="CU52">
         <v>20273000.0</v>
       </c>
-      <c r="CT52">
+      <c r="CV52">
         <v>38442000.0</v>
       </c>
-      <c r="CU52">
+      <c r="CW52">
         <v>37167000.0</v>
       </c>
-      <c r="CV52">
+      <c r="CX52">
         <v>38415000.0</v>
       </c>
-      <c r="CW52">
+      <c r="CY52">
         <v>184881000.0</v>
       </c>
-      <c r="CX52">
+      <c r="CZ52">
         <v>380881000.0</v>
       </c>
-      <c r="CY52">
+      <c r="DA52">
         <v>253500000.0</v>
       </c>
-      <c r="CZ52"/>
-      <c r="DA52"/>
       <c r="DB52"/>
+      <c r="DC52"/>
+      <c r="DD52"/>
     </row>
-    <row r="53" spans="1:106">
+    <row r="53" spans="1:108">
       <c r="A53" t="s">
         <v>82</v>
       </c>
       <c r="B53">
+        <v>120000000.0</v>
+      </c>
+      <c r="C53">
+        <v>485000000.0</v>
+      </c>
+      <c r="D53">
         <v>1638000000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>53000000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>99000000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>78000000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>130000000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>94000000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>79000000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>74000000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>69000000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>64000000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>60000000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>174000000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>185000000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>155000000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>120000000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>203000000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>127000000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>67164000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>31651000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>18698000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>23345000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7262000.0</v>
       </c>
       <c r="Y53">
         <v>6477000.0</v>
       </c>
       <c r="Z53">
         <v>7262000.0</v>
       </c>
       <c r="AA53">
+        <v>6477000.0</v>
+      </c>
+      <c r="AB53">
+        <v>7262000.0</v>
+      </c>
+      <c r="AC53">
         <v>47873000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>73098000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>98733000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>214828000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>243048000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>101124000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>142503000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>161134000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>178056000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>193927000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>74942000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>111037000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>130821000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>125086000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>167130000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>197092000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>245752000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>166082000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>145568000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>105131000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>167323000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>159702000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>183509000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>186023000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>157910000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BB53">
         <v>192188000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BC53">
         <v>160442000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>137127000.0</v>
       </c>
-      <c r="BC53">
+      <c r="BE53">
         <v>378331000.0</v>
       </c>
-      <c r="BD53">
+      <c r="BF53">
         <v>427050000.0</v>
       </c>
-      <c r="BE53">
+      <c r="BG53">
         <v>306138000.0</v>
       </c>
-      <c r="BF53">
+      <c r="BH53">
         <v>96438000.0</v>
       </c>
-      <c r="BG53">
+      <c r="BI53">
         <v>79146000.0</v>
       </c>
-      <c r="BH53">
+      <c r="BJ53">
         <v>276962000.0</v>
       </c>
-      <c r="BI53">
+      <c r="BK53">
         <v>154102000.0</v>
       </c>
-      <c r="BJ53">
+      <c r="BL53">
         <v>193279000.0</v>
       </c>
-      <c r="BK53">
+      <c r="BM53">
         <v>189542000.0</v>
       </c>
-      <c r="BL53">
+      <c r="BN53">
         <v>324089000.0</v>
       </c>
-      <c r="BM53">
+      <c r="BO53">
         <v>359245000.0</v>
       </c>
-      <c r="BN53">
+      <c r="BP53">
         <v>603594000.0</v>
       </c>
-      <c r="BO53">
+      <c r="BQ53">
         <v>691748000.0</v>
       </c>
-      <c r="BP53">
+      <c r="BR53">
         <v>927091000.0</v>
       </c>
-      <c r="BQ53">
+      <c r="BS53">
         <v>577057000.0</v>
       </c>
-      <c r="BR53">
+      <c r="BT53">
         <v>273570000.0</v>
       </c>
-      <c r="BS53">
+      <c r="BU53">
         <v>709730000.0</v>
       </c>
-      <c r="BT53">
+      <c r="BV53">
         <v>867546000.0</v>
       </c>
-      <c r="BU53">
+      <c r="BW53">
         <v>755533000.0</v>
       </c>
-      <c r="BV53">
+      <c r="BX53">
         <v>539242000.0</v>
       </c>
-      <c r="BW53"/>
-      <c r="BX53"/>
       <c r="BY53"/>
       <c r="BZ53"/>
       <c r="CA53"/>
       <c r="CB53"/>
       <c r="CC53"/>
       <c r="CD53"/>
       <c r="CE53"/>
       <c r="CF53"/>
       <c r="CG53"/>
       <c r="CH53"/>
       <c r="CI53"/>
       <c r="CJ53"/>
       <c r="CK53"/>
       <c r="CL53"/>
       <c r="CM53"/>
       <c r="CN53"/>
       <c r="CO53"/>
       <c r="CP53"/>
       <c r="CQ53"/>
       <c r="CR53"/>
       <c r="CS53"/>
       <c r="CT53"/>
       <c r="CU53"/>
       <c r="CV53"/>
       <c r="CW53"/>
       <c r="CX53"/>
       <c r="CY53"/>
       <c r="CZ53"/>
       <c r="DA53"/>
       <c r="DB53"/>
+      <c r="DC53"/>
+      <c r="DD53"/>
     </row>
-    <row r="54" spans="1:106">
+    <row r="54" spans="1:108">
       <c r="A54" t="s">
         <v>83</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...4 lines deleted...]
-      </c>
+      <c r="AE54"/>
+      <c r="AF54"/>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
         <v>0.0</v>
       </c>
       <c r="AO54">
@@ -19170,1401 +19382,1427 @@
       </c>
       <c r="BJ54">
         <v>0.0</v>
       </c>
       <c r="BK54">
         <v>0.0</v>
       </c>
       <c r="BL54">
         <v>0.0</v>
       </c>
       <c r="BM54">
         <v>0.0</v>
       </c>
       <c r="BN54">
         <v>0.0</v>
       </c>
       <c r="BO54">
         <v>0.0</v>
       </c>
       <c r="BP54">
         <v>0.0</v>
       </c>
       <c r="BQ54">
         <v>0.0</v>
       </c>
-      <c r="BR54"/>
-      <c r="BS54"/>
+      <c r="BR54">
+        <v>0.0</v>
+      </c>
+      <c r="BS54">
+        <v>0.0</v>
+      </c>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
       <c r="BZ54"/>
       <c r="CA54"/>
       <c r="CB54"/>
       <c r="CC54"/>
       <c r="CD54"/>
       <c r="CE54"/>
       <c r="CF54"/>
       <c r="CG54"/>
       <c r="CH54"/>
       <c r="CI54"/>
       <c r="CJ54"/>
       <c r="CK54"/>
       <c r="CL54"/>
       <c r="CM54"/>
       <c r="CN54"/>
       <c r="CO54"/>
       <c r="CP54"/>
       <c r="CQ54"/>
       <c r="CR54"/>
       <c r="CS54"/>
       <c r="CT54"/>
       <c r="CU54"/>
       <c r="CV54"/>
       <c r="CW54"/>
       <c r="CX54"/>
       <c r="CY54"/>
       <c r="CZ54"/>
       <c r="DA54"/>
       <c r="DB54"/>
+      <c r="DC54"/>
+      <c r="DD54"/>
     </row>
-    <row r="55" spans="1:106">
+    <row r="55" spans="1:108">
       <c r="A55" t="s">
         <v>84</v>
       </c>
       <c r="B55">
+        <v>7536000000.0</v>
+      </c>
+      <c r="C55">
+        <v>7920000000.0</v>
+      </c>
+      <c r="D55">
         <v>8236000000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>11468000000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>11788000000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>8423000000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>9143000000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>7100000000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>6811000000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>6700000000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>6973000000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>7163000000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>6756000000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>6630000000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>6827000000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>6870000000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>6525000000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>6492000000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>7089000000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>7258083000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>7856477000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>7020915000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>7309812000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>7966658000.0</v>
       </c>
       <c r="Y55">
         <v>7292469000.0</v>
       </c>
       <c r="Z55">
         <v>7966658000.0</v>
       </c>
       <c r="AA55">
+        <v>7292469000.0</v>
+      </c>
+      <c r="AB55">
+        <v>7966658000.0</v>
+      </c>
+      <c r="AC55">
         <v>7883707000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>8973874000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>9041714000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>8913637000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>9147976000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>9119217000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>9425226000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>9327692000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>9193527000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>9221808000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>9160335000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>9216400000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>9316606000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>9241467000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>9001727000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>7631500000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>7599361000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>7560400000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>7619196000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>8194429000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>8048705000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>8398951000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>7991937000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>8323850000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>8727168000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>8367597000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BC55">
         <v>8463034000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BD55">
         <v>8276043000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BE55">
         <v>8769440000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BF55">
         <v>8392136000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BG55">
         <v>8521177000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BH55">
         <v>8270276000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BI55">
         <v>8189819000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BJ55">
         <v>7669039000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BK55">
         <v>7550208000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BL55">
         <v>7614923000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BM55">
         <v>7692410000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BN55">
         <v>7267885000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BO55">
         <v>7253826000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BP55">
         <v>7178483000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BQ55">
         <v>7065317000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BR55">
         <v>6907900000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BS55">
         <v>6719520000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BT55">
         <v>6423721000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BU55">
         <v>6605120000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BV55">
         <v>6670053000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BW55">
         <v>6172295000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BX55">
         <v>5796179000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BY55">
         <v>5547398000.0</v>
       </c>
-      <c r="BX55">
+      <c r="BZ55">
         <v>5280295000.0</v>
       </c>
-      <c r="BY55">
+      <c r="CA55">
         <v>5043536000.0</v>
       </c>
-      <c r="BZ55">
+      <c r="CB55">
         <v>4874870000.0</v>
       </c>
-      <c r="CA55">
+      <c r="CC55">
         <v>4882807000.0</v>
       </c>
-      <c r="CB55">
+      <c r="CD55">
         <v>4812605000.0</v>
       </c>
-      <c r="CC55">
+      <c r="CE55">
         <v>4854598000.0</v>
       </c>
-      <c r="CD55">
+      <c r="CF55">
         <v>4574445000.0</v>
       </c>
-      <c r="CE55">
+      <c r="CG55">
         <v>4223665000.0</v>
       </c>
-      <c r="CF55">
+      <c r="CH55">
         <v>4094490000.0</v>
       </c>
-      <c r="CG55">
+      <c r="CI55">
         <v>4207733000.0</v>
       </c>
-      <c r="CH55">
+      <c r="CJ55">
         <v>3969557000.0</v>
       </c>
-      <c r="CI55">
+      <c r="CK55">
         <v>3768389000.0</v>
       </c>
-      <c r="CJ55">
+      <c r="CL55">
         <v>3591107000.0</v>
       </c>
-      <c r="CK55">
+      <c r="CM55">
         <v>3546407000.0</v>
       </c>
-      <c r="CL55">
+      <c r="CN55">
         <v>3449482000.0</v>
       </c>
-      <c r="CM55">
+      <c r="CO55">
         <v>3287518000.0</v>
       </c>
-      <c r="CN55">
+      <c r="CP55">
         <v>3246854000.0</v>
       </c>
-      <c r="CO55">
+      <c r="CQ55">
         <v>3139678000.0</v>
       </c>
-      <c r="CP55">
+      <c r="CR55">
         <v>3142151000.0</v>
       </c>
-      <c r="CQ55">
+      <c r="CS55">
         <v>3112180000.0</v>
       </c>
-      <c r="CR55">
+      <c r="CT55">
         <v>3206127000.0</v>
       </c>
-      <c r="CS55">
+      <c r="CU55">
         <v>3166221000.0</v>
       </c>
-      <c r="CT55">
+      <c r="CV55">
         <v>3091162000.0</v>
       </c>
-      <c r="CU55">
+      <c r="CW55">
         <v>2921584000.0</v>
       </c>
-      <c r="CV55">
+      <c r="CX55">
         <v>3019737000.0</v>
       </c>
-      <c r="CW55">
+      <c r="CY55">
         <v>2857526000.0</v>
       </c>
-      <c r="CX55">
+      <c r="CZ55">
         <v>2700561000.0</v>
       </c>
-      <c r="CY55">
+      <c r="DA55">
         <v>3652700000.0</v>
       </c>
-      <c r="CZ55">
+      <c r="DB55">
         <v>4876583000.0</v>
       </c>
-      <c r="DA55">
+      <c r="DC55">
         <v>4888951000.0</v>
       </c>
-      <c r="DB55">
+      <c r="DD55">
         <v>4869789000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:106">
+    <row r="56" spans="1:108">
       <c r="A56" t="s">
         <v>85</v>
       </c>
       <c r="B56">
+        <v>5694000000.0</v>
+      </c>
+      <c r="C56">
+        <v>6083000000.0</v>
+      </c>
+      <c r="D56">
         <v>6442000000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>5472000000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>5027000000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>4911000000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>5175000000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>5265000000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>5017000000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>4911000000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>5063000000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>5060000000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>4878000000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>4837000000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>5044000000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>4991000000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>4642000000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>4557000000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>5181000000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>5281385000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>5926159000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>5169537000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>5034009000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>5516272000.0</v>
       </c>
       <c r="Y56">
         <v>5129489000.0</v>
       </c>
       <c r="Z56">
         <v>5516272000.0</v>
       </c>
       <c r="AA56">
+        <v>5129489000.0</v>
+      </c>
+      <c r="AB56">
+        <v>5516272000.0</v>
+      </c>
+      <c r="AC56">
         <v>5322888000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>5157552000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>5242608000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>5370603000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>5584161000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>5455836000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>5694762000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>5601257000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>5514894000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>5613818000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>5560338000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>5610300000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>5741578000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>5651240000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>5402869000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>5278300000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>5229758000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>5202700000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>5379253000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>5758047000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>5659480000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>6004845000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>5614751000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>6003683000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>6441354000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>6186539000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>6260805000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>6094137000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BE56">
         <v>6518107000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BF56">
         <v>6171173000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BG56">
         <v>6164929000.0</v>
       </c>
-      <c r="BF56">
+      <c r="BH56">
         <v>5880623000.0</v>
       </c>
-      <c r="BG56">
+      <c r="BI56">
         <v>6049361000.0</v>
       </c>
-      <c r="BH56">
+      <c r="BJ56">
         <v>5592494000.0</v>
       </c>
-      <c r="BI56">
+      <c r="BK56">
         <v>5450396000.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BL56">
         <v>5562825000.0</v>
       </c>
-      <c r="BK56">
+      <c r="BM56">
         <v>5564114000.0</v>
       </c>
-      <c r="BL56">
+      <c r="BN56">
         <v>5201409000.0</v>
       </c>
-      <c r="BM56">
+      <c r="BO56">
         <v>5252447000.0</v>
       </c>
-      <c r="BN56">
+      <c r="BP56">
         <v>5122088000.0</v>
       </c>
-      <c r="BO56">
+      <c r="BQ56">
         <v>4910972000.0</v>
       </c>
-      <c r="BP56">
+      <c r="BR56">
         <v>4907979000.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BS56">
         <v>4958845000.0</v>
       </c>
-      <c r="BR56">
+      <c r="BT56">
         <v>4668662000.0</v>
       </c>
-      <c r="BS56">
+      <c r="BU56">
         <v>4808393000.0</v>
       </c>
-      <c r="BT56">
+      <c r="BV56">
         <v>4919560000.0</v>
       </c>
-      <c r="BU56">
+      <c r="BW56">
         <v>4451643000.0</v>
       </c>
-      <c r="BV56">
+      <c r="BX56">
         <v>4059500000.0</v>
       </c>
-      <c r="BW56">
+      <c r="BY56">
         <v>3809014000.0</v>
       </c>
-      <c r="BX56">
+      <c r="BZ56">
         <v>3608689000.0</v>
       </c>
-      <c r="BY56">
+      <c r="CA56">
         <v>3428820000.0</v>
       </c>
-      <c r="BZ56">
+      <c r="CB56">
         <v>3323586000.0</v>
       </c>
-      <c r="CA56">
+      <c r="CC56">
         <v>3295951000.0</v>
       </c>
-      <c r="CB56">
+      <c r="CD56">
         <v>3280640000.0</v>
       </c>
-      <c r="CC56">
+      <c r="CE56">
         <v>3383465000.0</v>
       </c>
-      <c r="CD56">
+      <c r="CF56">
         <v>3108222000.0</v>
       </c>
-      <c r="CE56">
+      <c r="CG56">
         <v>2909392000.0</v>
       </c>
-      <c r="CF56">
+      <c r="CH56">
         <v>2813728000.0</v>
       </c>
-      <c r="CG56">
+      <c r="CI56">
         <v>2943079000.0</v>
       </c>
-      <c r="CH56">
+      <c r="CJ56">
         <v>2723314000.0</v>
       </c>
-      <c r="CI56">
+      <c r="CK56">
         <v>2573667000.0</v>
       </c>
-      <c r="CJ56">
+      <c r="CL56">
         <v>2397745000.0</v>
       </c>
-      <c r="CK56">
+      <c r="CM56">
         <v>2351363000.0</v>
       </c>
-      <c r="CL56">
+      <c r="CN56">
         <v>2213644000.0</v>
       </c>
-      <c r="CM56">
+      <c r="CO56">
         <v>2055318000.0</v>
       </c>
-      <c r="CN56">
+      <c r="CP56">
         <v>2014833000.0</v>
       </c>
-      <c r="CO56">
+      <c r="CQ56">
         <v>1826907000.0</v>
       </c>
-      <c r="CP56">
+      <c r="CR56">
         <v>1941465000.0</v>
       </c>
-      <c r="CQ56">
+      <c r="CS56">
         <v>2044096000.0</v>
       </c>
-      <c r="CR56">
+      <c r="CT56">
         <v>2026305000.0</v>
       </c>
-      <c r="CS56">
+      <c r="CU56">
         <v>1973411000.0</v>
       </c>
-      <c r="CT56">
+      <c r="CV56">
         <v>1851327000.0</v>
       </c>
-      <c r="CU56">
+      <c r="CW56">
         <v>1906665000.0</v>
       </c>
-      <c r="CV56">
+      <c r="CX56">
         <v>1826823000.0</v>
       </c>
-      <c r="CW56">
+      <c r="CY56">
         <v>1506851000.0</v>
       </c>
-      <c r="CX56">
+      <c r="CZ56">
         <v>1382258000.0</v>
       </c>
-      <c r="CY56">
+      <c r="DA56">
         <v>1447800000.0</v>
       </c>
-      <c r="CZ56"/>
-      <c r="DA56"/>
       <c r="DB56"/>
+      <c r="DC56"/>
+      <c r="DD56"/>
     </row>
-    <row r="57" spans="1:106">
+    <row r="57" spans="1:108">
       <c r="A57" t="s">
         <v>86</v>
       </c>
       <c r="B57">
+        <v>3170000000.0</v>
+      </c>
+      <c r="C57">
+        <v>3410000000.0</v>
+      </c>
+      <c r="D57">
         <v>3378000000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>3784000000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>3102000000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>2819000000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>3071000000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>2982000000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>2837000000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>2947000000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>3163000000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>3140000000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>3190000000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>3166000000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>3216000000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>3211000000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>3126000000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>3195000000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>3614000000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>3624895000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>3735032000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>3441345000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>3572037000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3932061000.0</v>
       </c>
       <c r="Y57">
         <v>3710546000.0</v>
       </c>
       <c r="Z57">
         <v>3932061000.0</v>
       </c>
       <c r="AA57">
+        <v>3710546000.0</v>
+      </c>
+      <c r="AB57">
+        <v>3932061000.0</v>
+      </c>
+      <c r="AC57">
         <v>3850371000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>4057696000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>3527893000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>3552513000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>3662103000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>3751647000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>4078306000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>3574170000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>3543574000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>3733271000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>3676369000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>3816000000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>3876197000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>3780030000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>3589930000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>2935400000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>2861801000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>2742500000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>2819696000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>3330853000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>3303277000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>3570758000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>3144763000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>3407160000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>3812181000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>3692543000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BC57">
         <v>3920737000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BD57">
         <v>3887114000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BE57">
         <v>3947057000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BF57">
         <v>3743941000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BG57">
         <v>3904097000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BH57">
         <v>3840111000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BI57">
         <v>3795912000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BJ57">
         <v>3541369000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BK57">
         <v>3533936000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BL57">
         <v>3523383000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BM57">
         <v>3598178000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BN57">
         <v>3182098000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BO57">
         <v>3256636000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BP57">
         <v>3301398000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BQ57">
         <v>3328853000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BR57">
         <v>3290307000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BS57">
         <v>3219110000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BT57">
         <v>3162610000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BU57">
         <v>3228638000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BV57">
         <v>3397137000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BW57">
         <v>3129893000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BX57">
         <v>2860094000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BY57">
         <v>2648470000.0</v>
       </c>
-      <c r="BX57">
+      <c r="BZ57">
         <v>2537566000.0</v>
       </c>
-      <c r="BY57">
+      <c r="CA57">
         <v>2464600000.0</v>
       </c>
-      <c r="BZ57">
+      <c r="CB57">
         <v>2406267000.0</v>
       </c>
-      <c r="CA57">
+      <c r="CC57">
         <v>2399026000.0</v>
       </c>
-      <c r="CB57">
+      <c r="CD57">
         <v>2384243000.0</v>
       </c>
-      <c r="CC57">
+      <c r="CE57">
         <v>2515542000.0</v>
       </c>
-      <c r="CD57">
+      <c r="CF57">
         <v>2339335000.0</v>
       </c>
-      <c r="CE57">
+      <c r="CG57">
         <v>1849489000.0</v>
       </c>
-      <c r="CF57">
+      <c r="CH57">
         <v>1833824000.0</v>
       </c>
-      <c r="CG57">
+      <c r="CI57">
         <v>1923217000.0</v>
       </c>
-      <c r="CH57">
+      <c r="CJ57">
         <v>1763981000.0</v>
       </c>
-      <c r="CI57">
+      <c r="CK57">
         <v>1707180000.0</v>
       </c>
-      <c r="CJ57">
+      <c r="CL57">
         <v>1549206000.0</v>
       </c>
-      <c r="CK57">
+      <c r="CM57">
         <v>1545356000.0</v>
       </c>
-      <c r="CL57">
+      <c r="CN57">
         <v>1829138000.0</v>
       </c>
-      <c r="CM57">
+      <c r="CO57">
         <v>1654349000.0</v>
       </c>
-      <c r="CN57">
+      <c r="CP57">
         <v>1654376000.0</v>
       </c>
-      <c r="CO57">
+      <c r="CQ57">
         <v>1604420000.0</v>
       </c>
-      <c r="CP57">
+      <c r="CR57">
         <v>1756171000.0</v>
       </c>
-      <c r="CQ57">
+      <c r="CS57">
         <v>1780448000.0</v>
       </c>
-      <c r="CR57">
+      <c r="CT57">
         <v>1856761000.0</v>
       </c>
-      <c r="CS57">
+      <c r="CU57">
         <v>1852512000.0</v>
       </c>
-      <c r="CT57">
+      <c r="CV57">
         <v>1811418000.0</v>
       </c>
-      <c r="CU57">
+      <c r="CW57">
         <v>1737375000.0</v>
       </c>
-      <c r="CV57">
+      <c r="CX57">
         <v>1753155000.0</v>
       </c>
-      <c r="CW57">
+      <c r="CY57">
         <v>1712824000.0</v>
       </c>
-      <c r="CX57">
+      <c r="CZ57">
         <v>1648081000.0</v>
       </c>
-      <c r="CY57">
+      <c r="DA57">
         <v>1620400000.0</v>
       </c>
-      <c r="CZ57">
+      <c r="DB57">
         <v>2094819000.0</v>
       </c>
-      <c r="DA57">
+      <c r="DC57">
         <v>2131322000.0</v>
       </c>
-      <c r="DB57">
+      <c r="DD57">
         <v>2122169000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:106">
+    <row r="58" spans="1:108">
       <c r="A58" t="s">
         <v>87</v>
       </c>
       <c r="B58">
+        <v>4751000000.0</v>
+      </c>
+      <c r="C58">
+        <v>4969000000.0</v>
+      </c>
+      <c r="D58">
         <v>4959000000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>6241000000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>5810000000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>4773000000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>5151000000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>4759000000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>4568000000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>4656000000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>4921000000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>5141000000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>4786000000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>4723000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4947000000.0</v>
       </c>
       <c r="P58">
         <v>4831000000.0</v>
       </c>
       <c r="Q58">
+        <v>4947000000.0</v>
+      </c>
+      <c r="R58">
+        <v>4831000000.0</v>
+      </c>
+      <c r="S58">
         <v>4847000000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>5522000000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>5414429000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>6085083000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>5776258000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>6046585000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>6382566000.0</v>
       </c>
       <c r="Y58">
         <v>6082304000.0</v>
       </c>
       <c r="Z58">
         <v>6382566000.0</v>
       </c>
       <c r="AA58">
+        <v>6082304000.0</v>
+      </c>
+      <c r="AB58">
+        <v>6382566000.0</v>
+      </c>
+      <c r="AC58">
         <v>6199777000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>6476385000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>5925789000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>5795587000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>5948047000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>5934377000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>6295919000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>5835293000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>5759634000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>5910673000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>5814284000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>5973586000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>6061998000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>5957833000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>5780893000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>7631500000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>4423419000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>7560400000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>4417940000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>4970599000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>4339027000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>4609907000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>4157503000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>4443027000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>4782981000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>4627765000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BC58">
         <v>4858128000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BD58">
         <v>4848949000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BE58">
         <v>4998097000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BF58">
         <v>4753664000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BG58">
         <v>4908754000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BH58">
         <v>4810370000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BI58">
         <v>4824168000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BJ58">
         <v>4115456000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BK58">
         <v>4101550000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BL58">
         <v>4086298000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BM58">
         <v>4139182000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BN58">
         <v>3706821000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BO58">
         <v>3810571000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BP58">
         <v>3844590000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BQ58">
         <v>3898290000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BR58">
         <v>3847857000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BS58">
         <v>3861573000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BT58">
         <v>3752639000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BU58">
         <v>3864118000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BV58">
         <v>4051653000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BW58">
         <v>3767110000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BX58">
         <v>3521720000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BY58">
         <v>3551457000.0</v>
       </c>
-      <c r="BX58">
+      <c r="BZ58">
         <v>3399720000.0</v>
       </c>
-      <c r="BY58">
+      <c r="CA58">
         <v>3283860000.0</v>
       </c>
-      <c r="BZ58">
+      <c r="CB58">
         <v>3144398000.0</v>
       </c>
-      <c r="CA58">
+      <c r="CC58">
         <v>3056312000.0</v>
       </c>
-      <c r="CB58">
+      <c r="CD58">
         <v>3022418000.0</v>
       </c>
-      <c r="CC58">
+      <c r="CE58">
         <v>3139527000.0</v>
       </c>
-      <c r="CD58">
+      <c r="CF58">
         <v>2943887000.0</v>
       </c>
-      <c r="CE58">
+      <c r="CG58">
         <v>2687938000.0</v>
       </c>
-      <c r="CF58">
+      <c r="CH58">
         <v>2703319000.0</v>
       </c>
-      <c r="CG58">
+      <c r="CI58">
         <v>2777187000.0</v>
       </c>
-      <c r="CH58">
+      <c r="CJ58">
         <v>2633765000.0</v>
       </c>
-      <c r="CI58">
+      <c r="CK58">
         <v>2540023000.0</v>
       </c>
-      <c r="CJ58">
+      <c r="CL58">
         <v>2420689000.0</v>
       </c>
-      <c r="CK58">
+      <c r="CM58">
         <v>2417470000.0</v>
       </c>
-      <c r="CL58">
+      <c r="CN58">
         <v>2367948000.0</v>
       </c>
-      <c r="CM58">
+      <c r="CO58">
         <v>2272500000.0</v>
       </c>
-      <c r="CN58">
+      <c r="CP58">
         <v>2275805000.0</v>
       </c>
-      <c r="CO58">
+      <c r="CQ58">
         <v>2233378000.0</v>
       </c>
-      <c r="CP58">
+      <c r="CR58">
         <v>2258284000.0</v>
       </c>
-      <c r="CQ58">
+      <c r="CS58">
         <v>2243154000.0</v>
       </c>
-      <c r="CR58">
+      <c r="CT58">
         <v>2346442000.0</v>
       </c>
-      <c r="CS58">
+      <c r="CU58">
         <v>2340965000.0</v>
       </c>
-      <c r="CT58">
+      <c r="CV58">
         <v>2301896000.0</v>
       </c>
-      <c r="CU58">
+      <c r="CW58">
         <v>2157392000.0</v>
       </c>
-      <c r="CV58">
+      <c r="CX58">
         <v>2186285000.0</v>
       </c>
-      <c r="CW58">
+      <c r="CY58">
         <v>2109012000.0</v>
       </c>
-      <c r="CX58">
+      <c r="CZ58">
         <v>2067484000.0</v>
       </c>
-      <c r="CY58">
+      <c r="DA58">
         <v>2043500000.0</v>
       </c>
-      <c r="CZ58">
+      <c r="DB58">
         <v>3230654000.0</v>
       </c>
-      <c r="DA58">
+      <c r="DC58">
         <v>3255345000.0</v>
       </c>
-      <c r="DB58">
+      <c r="DD58">
         <v>3242584000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:106">
+    <row r="59" spans="1:108">
       <c r="A59" t="s">
         <v>88</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...4 lines deleted...]
-      </c>
+      <c r="AE59"/>
+      <c r="AF59"/>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
         <v>0.0</v>
       </c>
       <c r="AO59">
@@ -20632,447 +20870,455 @@
       </c>
       <c r="BJ59">
         <v>0.0</v>
       </c>
       <c r="BK59">
         <v>0.0</v>
       </c>
       <c r="BL59">
         <v>0.0</v>
       </c>
       <c r="BM59">
         <v>0.0</v>
       </c>
       <c r="BN59">
         <v>0.0</v>
       </c>
       <c r="BO59">
         <v>0.0</v>
       </c>
       <c r="BP59">
         <v>0.0</v>
       </c>
       <c r="BQ59">
         <v>0.0</v>
       </c>
-      <c r="BR59"/>
-      <c r="BS59"/>
+      <c r="BR59">
+        <v>0.0</v>
+      </c>
+      <c r="BS59">
+        <v>0.0</v>
+      </c>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
       <c r="BZ59"/>
       <c r="CA59"/>
       <c r="CB59"/>
       <c r="CC59"/>
       <c r="CD59"/>
       <c r="CE59"/>
       <c r="CF59"/>
       <c r="CG59"/>
       <c r="CH59"/>
       <c r="CI59"/>
       <c r="CJ59"/>
       <c r="CK59"/>
       <c r="CL59"/>
       <c r="CM59"/>
       <c r="CN59"/>
       <c r="CO59"/>
       <c r="CP59"/>
       <c r="CQ59"/>
       <c r="CR59"/>
       <c r="CS59"/>
       <c r="CT59"/>
       <c r="CU59"/>
       <c r="CV59"/>
       <c r="CW59"/>
       <c r="CX59"/>
       <c r="CY59"/>
       <c r="CZ59"/>
       <c r="DA59"/>
       <c r="DB59"/>
+      <c r="DC59"/>
+      <c r="DD59"/>
     </row>
-    <row r="60" spans="1:106">
+    <row r="60" spans="1:108">
       <c r="A60" t="s">
         <v>89</v>
       </c>
       <c r="B60">
+        <v>2686000000.0</v>
+      </c>
+      <c r="C60">
+        <v>2872000000.0</v>
+      </c>
+      <c r="D60">
         <v>3244000000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>5186000000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>5949000000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>3591000000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>3949000000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>2251000000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>2142000000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>1951000000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>1940000000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>1883000000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>1797000000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>1719000000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>1786000000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>1650000000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>1514000000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>1469000000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>1393000000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>1597527000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>1515549000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>983654000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>1030247000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1487752000.0</v>
       </c>
       <c r="Y60">
         <v>1091645000.0</v>
       </c>
       <c r="Z60">
         <v>1487752000.0</v>
       </c>
       <c r="AA60">
+        <v>1091645000.0</v>
+      </c>
+      <c r="AB60">
+        <v>1487752000.0</v>
+      </c>
+      <c r="AC60">
         <v>1559495000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>2374237000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>2952313000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>2963181000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>3043024000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>3043355000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>2996311000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>3342310000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>3283308000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>3177686000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>3220835000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>3125200000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>3106285000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>3139548000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>3088611000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>2997300000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>3062340000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>3116600000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>3068724000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>3110871000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>3558881000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>3646548000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>3690729000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>3756987000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>3793612000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>3599650000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>3484966000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>3341295000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BE60">
         <v>3679986000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BF60">
         <v>3554557000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BG60">
         <v>3542112000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BH60">
         <v>3395525000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BI60">
         <v>3295757000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BJ60">
         <v>3486139000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BK60">
         <v>3415566000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BL60">
         <v>3496999000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BM60">
         <v>3519178000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BN60">
         <v>3528714000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BO60">
         <v>3416197000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BP60">
         <v>3305533000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BQ60">
         <v>3119162000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BR60">
         <v>2996059000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BS60">
         <v>2795191000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BT60">
         <v>2671082000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BU60">
         <v>2741002000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BV60">
         <v>2618400000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BW60">
         <v>2405185000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BX60">
         <v>2274459000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BY60">
         <v>1995941000.0</v>
       </c>
-      <c r="BX60">
+      <c r="BZ60">
         <v>1880575000.0</v>
       </c>
-      <c r="BY60">
+      <c r="CA60">
         <v>1759676000.0</v>
       </c>
-      <c r="BZ60">
+      <c r="CB60">
         <v>1730472000.0</v>
       </c>
-      <c r="CA60">
+      <c r="CC60">
         <v>1826495000.0</v>
       </c>
-      <c r="CB60">
+      <c r="CD60">
         <v>1790187000.0</v>
       </c>
-      <c r="CC60">
+      <c r="CE60">
         <v>1715071000.0</v>
       </c>
-      <c r="CD60">
+      <c r="CF60">
         <v>1630558000.0</v>
       </c>
-      <c r="CE60">
+      <c r="CG60">
         <v>1535727000.0</v>
       </c>
-      <c r="CF60">
+      <c r="CH60">
         <v>1391171000.0</v>
       </c>
-      <c r="CG60">
+      <c r="CI60">
         <v>1430546000.0</v>
       </c>
-      <c r="CH60">
+      <c r="CJ60">
         <v>1335792000.0</v>
       </c>
-      <c r="CI60">
+      <c r="CK60">
         <v>1228366000.0</v>
       </c>
-      <c r="CJ60">
+      <c r="CL60">
         <v>1170418000.0</v>
       </c>
-      <c r="CK60">
+      <c r="CM60">
         <v>1128937000.0</v>
       </c>
-      <c r="CL60">
+      <c r="CN60">
         <v>1081534000.0</v>
       </c>
-      <c r="CM60">
+      <c r="CO60">
         <v>1015018000.0</v>
       </c>
-      <c r="CN60">
+      <c r="CP60">
         <v>971049000.0</v>
       </c>
-      <c r="CO60">
+      <c r="CQ60">
         <v>906300000.0</v>
       </c>
-      <c r="CP60">
+      <c r="CR60">
         <v>883867000.0</v>
       </c>
-      <c r="CQ60">
+      <c r="CS60">
         <v>869026000.0</v>
       </c>
-      <c r="CR60">
+      <c r="CT60">
         <v>859685000.0</v>
       </c>
-      <c r="CS60">
+      <c r="CU60">
         <v>825256000.0</v>
       </c>
-      <c r="CT60">
+      <c r="CV60">
         <v>789266000.0</v>
       </c>
-      <c r="CU60">
+      <c r="CW60">
         <v>764192000.0</v>
       </c>
-      <c r="CV60">
+      <c r="CX60">
         <v>833452000.0</v>
       </c>
-      <c r="CW60">
+      <c r="CY60">
         <v>748514000.0</v>
       </c>
-      <c r="CX60">
+      <c r="CZ60">
         <v>633077000.0</v>
       </c>
-      <c r="CY60">
+      <c r="DA60">
         <v>1609257000.0</v>
       </c>
-      <c r="CZ60">
+      <c r="DB60">
         <v>1645929000.0</v>
       </c>
-      <c r="DA60">
+      <c r="DC60">
         <v>1633606000.0</v>
       </c>
-      <c r="DB60">
+      <c r="DD60">
         <v>1627205000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:106">
+    <row r="61" spans="1:108">
       <c r="A61" t="s">
         <v>90</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...4 lines deleted...]
-      </c>
+      <c r="AE61"/>
+      <c r="AF61"/>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
         <v>0.0</v>
       </c>
       <c r="AO61">
@@ -21140,113 +21386,119 @@
       </c>
       <c r="BJ61">
         <v>0.0</v>
       </c>
       <c r="BK61">
         <v>0.0</v>
       </c>
       <c r="BL61">
         <v>0.0</v>
       </c>
       <c r="BM61">
         <v>0.0</v>
       </c>
       <c r="BN61">
         <v>0.0</v>
       </c>
       <c r="BO61">
         <v>0.0</v>
       </c>
       <c r="BP61">
         <v>0.0</v>
       </c>
       <c r="BQ61">
         <v>0.0</v>
       </c>
-      <c r="BR61"/>
-      <c r="BS61"/>
+      <c r="BR61">
+        <v>0.0</v>
+      </c>
+      <c r="BS61">
+        <v>0.0</v>
+      </c>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
       <c r="BZ61"/>
       <c r="CA61"/>
       <c r="CB61"/>
       <c r="CC61"/>
       <c r="CD61"/>
       <c r="CE61"/>
       <c r="CF61"/>
       <c r="CG61"/>
       <c r="CH61"/>
       <c r="CI61"/>
       <c r="CJ61"/>
       <c r="CK61"/>
       <c r="CL61"/>
       <c r="CM61"/>
       <c r="CN61"/>
       <c r="CO61"/>
       <c r="CP61"/>
       <c r="CQ61"/>
       <c r="CR61"/>
       <c r="CS61"/>
       <c r="CT61"/>
       <c r="CU61"/>
       <c r="CV61"/>
       <c r="CW61"/>
       <c r="CX61"/>
       <c r="CY61"/>
       <c r="CZ61"/>
       <c r="DA61"/>
       <c r="DB61"/>
+      <c r="DC61"/>
+      <c r="DD61"/>
     </row>
-    <row r="62" spans="1:106">
+    <row r="62" spans="1:108">
       <c r="A62" t="s">
         <v>91</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
-      <c r="O62">
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62">
         <v>107000000.0</v>
       </c>
-      <c r="P62">
+      <c r="R62">
         <v>107000000.0</v>
       </c>
-      <c r="Q62"/>
-      <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
@@ -21291,50 +21543,52 @@
       <c r="CD62"/>
       <c r="CE62"/>
       <c r="CF62"/>
       <c r="CG62"/>
       <c r="CH62"/>
       <c r="CI62"/>
       <c r="CJ62"/>
       <c r="CK62"/>
       <c r="CL62"/>
       <c r="CM62"/>
       <c r="CN62"/>
       <c r="CO62"/>
       <c r="CP62"/>
       <c r="CQ62"/>
       <c r="CR62"/>
       <c r="CS62"/>
       <c r="CT62"/>
       <c r="CU62"/>
       <c r="CV62"/>
       <c r="CW62"/>
       <c r="CX62"/>
       <c r="CY62"/>
       <c r="CZ62"/>
       <c r="DA62"/>
       <c r="DB62"/>
+      <c r="DC62"/>
+      <c r="DD62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -21421,51 +21675,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B2">
         <v>15624000000.0</v>
       </c>
       <c r="C2">
         <v>15741000000.0</v>
       </c>
       <c r="D2">
         <v>14997000000.0</v>
       </c>
       <c r="E2">
         <v>13389000000.0</v>
       </c>
       <c r="F2">
         <v>13702000000.0</v>
       </c>
       <c r="G2">
         <v>13758403000.0</v>
       </c>
       <c r="H2">
         <v>14775399000.0</v>
       </c>
       <c r="I2">
         <v>18281628000.0</v>
       </c>
@@ -21508,51 +21762,51 @@
       <c r="V2">
         <v>12725123000.0</v>
       </c>
       <c r="W2">
         <v>8960236000.0</v>
       </c>
       <c r="X2">
         <v>8399477000.0</v>
       </c>
       <c r="Y2">
         <v>9544785000.0</v>
       </c>
       <c r="Z2">
         <v>8618972000.0</v>
       </c>
       <c r="AA2">
         <v>9162941000.0</v>
       </c>
       <c r="AB2"/>
       <c r="AC2"/>
       <c r="AD2"/>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>68000000.0</v>
       </c>
       <c r="C3">
         <v>73000000.0</v>
       </c>
       <c r="D3">
         <v>74000000.0</v>
       </c>
       <c r="E3">
         <v>73000000.0</v>
       </c>
       <c r="F3">
         <v>74000000.0</v>
       </c>
       <c r="G3">
         <v>105574000.0</v>
       </c>
       <c r="H3">
         <v>170481000.0</v>
       </c>
       <c r="I3">
         <v>216656000.0</v>
       </c>
@@ -21603,102 +21857,102 @@
       </c>
       <c r="Y3">
         <v>77989000.0</v>
       </c>
       <c r="Z3">
         <v>71911000.0</v>
       </c>
       <c r="AA3">
         <v>311688000.0</v>
       </c>
       <c r="AB3">
         <v>-10648100000.0</v>
       </c>
       <c r="AC3">
         <v>-11622500000.0</v>
       </c>
       <c r="AD3">
         <v>-13071300000.0</v>
       </c>
       <c r="AE3">
         <v>-9786300000.0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-258434000.0</v>
       </c>
       <c r="G4">
         <v>-141147000.0</v>
       </c>
       <c r="H4">
         <v>3603000.0</v>
       </c>
       <c r="I4">
         <v>164274000.0</v>
       </c>
       <c r="J4">
         <v>180751000.0</v>
       </c>
       <c r="K4">
         <v>180751000.0</v>
       </c>
       <c r="L4">
         <v>-5658000.0</v>
       </c>
       <c r="M4">
         <v>-204551000.0</v>
       </c>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5">
         <v>-313000000.0</v>
       </c>
       <c r="C5">
         <v>659000000.0</v>
       </c>
       <c r="D5">
         <v>375000000.0</v>
       </c>
       <c r="E5">
         <v>303000000.0</v>
       </c>
       <c r="F5">
         <v>-256000000.0</v>
       </c>
       <c r="G5">
         <v>68864000.0</v>
       </c>
       <c r="H5">
         <v>-586470000.0</v>
       </c>
       <c r="I5">
         <v>462893000.0</v>
       </c>
@@ -21749,51 +22003,51 @@
       </c>
       <c r="Y5">
         <v>254074000.0</v>
       </c>
       <c r="Z5">
         <v>186228000.0</v>
       </c>
       <c r="AA5">
         <v>161064000.0</v>
       </c>
       <c r="AB5">
         <v>10752300000.0</v>
       </c>
       <c r="AC5">
         <v>11857800000.0</v>
       </c>
       <c r="AD5">
         <v>13217500000.0</v>
       </c>
       <c r="AE5">
         <v>10054400000.0</v>
       </c>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B6">
         <v>-245000000.0</v>
       </c>
       <c r="C6">
         <v>732000000.0</v>
       </c>
       <c r="D6">
         <v>449000000.0</v>
       </c>
       <c r="E6">
         <v>376000000.0</v>
       </c>
       <c r="F6">
         <v>-182000000.0</v>
       </c>
       <c r="G6">
         <v>174438000.0</v>
       </c>
       <c r="H6">
         <v>-415989000.0</v>
       </c>
       <c r="I6">
         <v>679549000.0</v>
       </c>
@@ -21844,86 +22098,86 @@
       </c>
       <c r="Y6">
         <v>332063000.0</v>
       </c>
       <c r="Z6">
         <v>258139000.0</v>
       </c>
       <c r="AA6">
         <v>472752000.0</v>
       </c>
       <c r="AB6">
         <v>104200000.0</v>
       </c>
       <c r="AC6">
         <v>235300000.0</v>
       </c>
       <c r="AD6">
         <v>146200000.0</v>
       </c>
       <c r="AE6">
         <v>268100000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>0.0</v>
       </c>
       <c r="F8">
         <v>-258434000.0</v>
       </c>
       <c r="G8">
         <v>-141147000.0</v>
       </c>
       <c r="H8">
         <v>154068000.0</v>
       </c>
       <c r="I8">
         <v>165647000.0</v>
       </c>
       <c r="J8">
         <v>-76000000.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
@@ -21932,51 +22186,51 @@
       </c>
       <c r="M8">
         <v>-204551000.0</v>
       </c>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B9">
         <v>-120000000.0</v>
       </c>
       <c r="C9">
         <v>574000000.0</v>
       </c>
       <c r="D9">
         <v>477000000.0</v>
       </c>
       <c r="E9">
         <v>355000000.0</v>
       </c>
       <c r="F9">
         <v>454000000.0</v>
       </c>
       <c r="G9">
         <v>399526000.0</v>
       </c>
       <c r="H9">
         <v>-427381000.0</v>
       </c>
       <c r="I9">
         <v>569380000.0</v>
       </c>
@@ -22027,51 +22281,51 @@
       </c>
       <c r="Y9">
         <v>414171000.0</v>
       </c>
       <c r="Z9">
         <v>353189000.0</v>
       </c>
       <c r="AA9">
         <v>259938000.0</v>
       </c>
       <c r="AB9">
         <v>10752300000.0</v>
       </c>
       <c r="AC9">
         <v>11857800000.0</v>
       </c>
       <c r="AD9">
         <v>13217500000.0</v>
       </c>
       <c r="AE9">
         <v>10054400000.0</v>
       </c>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B10">
         <v>252000000.0</v>
       </c>
       <c r="C10">
         <v>2718000000.0</v>
       </c>
       <c r="D10">
         <v>315000000.0</v>
       </c>
       <c r="E10">
         <v>244000000.0</v>
       </c>
       <c r="F10">
         <v>-346000000.0</v>
       </c>
       <c r="G10">
         <v>3494000.0</v>
       </c>
       <c r="H10">
         <v>-1276700000.0</v>
       </c>
       <c r="I10">
         <v>385749000.0</v>
       </c>
@@ -22122,51 +22376,51 @@
       </c>
       <c r="Y10">
         <v>260524000.0</v>
       </c>
       <c r="Z10">
         <v>185320000.0</v>
       </c>
       <c r="AA10">
         <v>164287000.0</v>
       </c>
       <c r="AB10">
         <v>88700000.0</v>
       </c>
       <c r="AC10">
         <v>193800000.0</v>
       </c>
       <c r="AD10">
         <v>119400000.0</v>
       </c>
       <c r="AE10">
         <v>280400000.0</v>
       </c>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B11">
         <v>313999999.0</v>
       </c>
       <c r="C11">
         <v>634000000.0</v>
       </c>
       <c r="D11">
         <v>236000000.0</v>
       </c>
       <c r="E11">
         <v>171000000.0</v>
       </c>
       <c r="F11">
         <v>20000000.0</v>
       </c>
       <c r="G11">
         <v>15856000.0</v>
       </c>
       <c r="H11">
         <v>440982000.0</v>
       </c>
       <c r="I11">
         <v>173331000.0</v>
       </c>
@@ -22217,51 +22471,51 @@
       </c>
       <c r="Y11">
         <v>90548000.0</v>
       </c>
       <c r="Z11">
         <v>57554000.0</v>
       </c>
       <c r="AA11">
         <v>48014000.0</v>
       </c>
       <c r="AB11">
         <v>-15500000.0</v>
       </c>
       <c r="AC11">
         <v>-41500000.0</v>
       </c>
       <c r="AD11">
         <v>-26800000.0</v>
       </c>
       <c r="AE11">
         <v>12300000.0</v>
       </c>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B12">
         <v>42000000.0</v>
       </c>
       <c r="C12">
         <v>46000000.0</v>
       </c>
       <c r="D12">
         <v>60000000.0</v>
       </c>
       <c r="E12">
         <v>59000000.0</v>
       </c>
       <c r="F12">
         <v>90000000.0</v>
       </c>
       <c r="G12">
         <v>65370000.0</v>
       </c>
       <c r="H12">
         <v>74104000.0</v>
       </c>
       <c r="I12">
         <v>77144000.0</v>
       </c>
@@ -22312,51 +22566,51 @@
       </c>
       <c r="Y12">
         <v>8925000.0</v>
       </c>
       <c r="Z12">
         <v>25011000.0</v>
       </c>
       <c r="AA12">
         <v>26315000.0</v>
       </c>
       <c r="AB12">
         <v>10663600000.0</v>
       </c>
       <c r="AC12">
         <v>11664000000.0</v>
       </c>
       <c r="AD12">
         <v>13098100000.0</v>
       </c>
       <c r="AE12">
         <v>9774000000.0</v>
       </c>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B13">
         <v>67000000.0</v>
       </c>
       <c r="C13">
         <v>196000000.0</v>
       </c>
       <c r="D13">
         <v>213000000.0</v>
       </c>
       <c r="E13">
         <v>94000000.0</v>
       </c>
       <c r="F13">
         <v>16506000.0</v>
       </c>
       <c r="G13">
         <v>25693000.0</v>
       </c>
       <c r="H13">
         <v>54372000.0</v>
       </c>
       <c r="I13">
         <v>36965000.0</v>
       </c>
@@ -22367,51 +22621,51 @@
         <v>17046000.0</v>
       </c>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B14">
         <v>11000000.0</v>
       </c>
       <c r="C14">
         <v>61000000.0</v>
       </c>
       <c r="D14">
         <v>83000000.0</v>
       </c>
       <c r="E14">
         <v>-72000000.0</v>
       </c>
       <c r="F14">
         <v>37542000.0</v>
       </c>
       <c r="G14">
         <v>68255000.0</v>
       </c>
       <c r="H14">
         <v>96340000.0</v>
       </c>
       <c r="I14">
         <v>68000000.0</v>
       </c>
@@ -22436,51 +22690,51 @@
       <c r="P14">
         <v>104359000.0</v>
       </c>
       <c r="Q14">
         <v>83586000.0</v>
       </c>
       <c r="R14">
         <v>47986000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B15">
         <v>-51000000.0</v>
       </c>
       <c r="C15">
         <v>2145000000.0</v>
       </c>
       <c r="D15">
         <v>139000000.0</v>
       </c>
       <c r="E15">
         <v>145000000.0</v>
       </c>
       <c r="F15">
         <v>-440000000.0</v>
       </c>
       <c r="G15">
         <v>-435046000.0</v>
       </c>
       <c r="H15">
         <v>-1522164000.0</v>
       </c>
       <c r="I15">
         <v>173468000.0</v>
       </c>
@@ -22531,51 +22785,51 @@
       </c>
       <c r="Y15">
         <v>163615000.0</v>
       </c>
       <c r="Z15">
         <v>19410000.0</v>
       </c>
       <c r="AA15">
         <v>123949000.0</v>
       </c>
       <c r="AB15">
         <v>104200000.0</v>
       </c>
       <c r="AC15">
         <v>235300000.0</v>
       </c>
       <c r="AD15">
         <v>146200000.0</v>
       </c>
       <c r="AE15">
         <v>268100000.0</v>
       </c>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="B16">
         <v>-51000000.0</v>
       </c>
       <c r="C16">
         <v>2145000000.0</v>
       </c>
       <c r="D16">
         <v>83000000.0</v>
       </c>
       <c r="E16">
         <v>106000000.0</v>
       </c>
       <c r="F16">
         <v>-440170000.0</v>
       </c>
       <c r="G16">
         <v>-435046000.0</v>
       </c>
       <c r="H16">
         <v>-1522164000.0</v>
       </c>
       <c r="I16">
         <v>224833000.0</v>
       </c>
@@ -22618,51 +22872,51 @@
       <c r="V16">
         <v>227273000.0</v>
       </c>
       <c r="W16">
         <v>186695000.0</v>
       </c>
       <c r="X16">
         <v>179455000.0</v>
       </c>
       <c r="Y16">
         <v>169976000.0</v>
       </c>
       <c r="Z16">
         <v>127766000.0</v>
       </c>
       <c r="AA16">
         <v>99846000.0</v>
       </c>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B17">
         <v>-62000000.0</v>
       </c>
       <c r="C17">
         <v>2084000000.0</v>
       </c>
       <c r="D17">
         <v>87000000.0</v>
       </c>
       <c r="E17">
         <v>73000000.0</v>
       </c>
       <c r="F17">
         <v>-144194000.0</v>
       </c>
       <c r="G17">
         <v>-225644000.0</v>
       </c>
       <c r="H17">
         <v>-1717682000.0</v>
       </c>
       <c r="I17">
         <v>293006000.0</v>
       </c>
@@ -22687,51 +22941,51 @@
       <c r="P17">
         <v>698087000.0</v>
       </c>
       <c r="Q17">
         <v>597350000.0</v>
       </c>
       <c r="R17">
         <v>911395000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B18">
         <v>67000000.0</v>
       </c>
       <c r="C18">
         <v>150000000.0</v>
       </c>
       <c r="D18">
         <v>150000000.0</v>
       </c>
       <c r="E18">
         <v>35000000.0</v>
       </c>
       <c r="F18">
         <v>-67975000.0</v>
       </c>
       <c r="G18">
         <v>-46427000.0</v>
       </c>
       <c r="H18">
         <v>-19732000.0</v>
       </c>
       <c r="I18">
         <v>-40214000.0</v>
       </c>
@@ -22742,51 +22996,51 @@
         <v>-52643000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>94000000.0</v>
       </c>
       <c r="F19">
         <v>16506000.0</v>
       </c>
       <c r="G19">
         <v>25693000.0</v>
       </c>
       <c r="H19">
         <v>54372000.0</v>
       </c>
       <c r="I19">
         <v>-36965000.0</v>
       </c>
       <c r="J19">
         <v>27776000.0</v>
       </c>
       <c r="K19">
         <v>17046000.0</v>
       </c>
@@ -22805,94 +23059,94 @@
       <c r="P19">
         <v>31961000.0</v>
       </c>
       <c r="Q19">
         <v>21230000.0</v>
       </c>
       <c r="R19">
         <v>24226000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>-24000000.0</v>
       </c>
       <c r="F20">
         <v>43792000.0</v>
       </c>
       <c r="G20">
         <v>305590000.0</v>
       </c>
       <c r="H20">
         <v>532600000.0</v>
       </c>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B21">
         <v>-363000000.0</v>
       </c>
       <c r="C21">
         <v>463000000.0</v>
       </c>
       <c r="D21">
         <v>147000000.0</v>
       </c>
       <c r="E21">
         <v>209000000.0</v>
       </c>
       <c r="F21">
         <v>-273000000.0</v>
       </c>
       <c r="G21">
         <v>45288000.0</v>
       </c>
       <c r="H21">
         <v>-586470000.0</v>
       </c>
       <c r="I21">
         <v>426316000.0</v>
       </c>
@@ -22943,86 +23197,86 @@
       </c>
       <c r="Y21">
         <v>254074000.0</v>
       </c>
       <c r="Z21">
         <v>186228000.0</v>
       </c>
       <c r="AA21">
         <v>138998000.0</v>
       </c>
       <c r="AB21">
         <v>10752300000.0</v>
       </c>
       <c r="AC21">
         <v>11857800000.0</v>
       </c>
       <c r="AD21">
         <v>13217500000.0</v>
       </c>
       <c r="AE21">
         <v>10054400000.0</v>
       </c>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
         <v>15867000000.0</v>
       </c>
       <c r="C23">
         <v>15852000000.0</v>
       </c>
       <c r="D23">
         <v>15327000000.0</v>
       </c>
       <c r="E23">
         <v>13535000000.0</v>
       </c>
       <c r="F23">
         <v>14429000000.0</v>
       </c>
       <c r="G23">
         <v>14112641000.0</v>
       </c>
       <c r="H23">
         <v>14934488000.0</v>
       </c>
       <c r="I23">
         <v>18851008000.0</v>
       </c>
@@ -23073,90 +23327,90 @@
       </c>
       <c r="Y23">
         <v>9704882000.0</v>
       </c>
       <c r="Z23">
         <v>8785933000.0</v>
       </c>
       <c r="AA23">
         <v>9283881000.0</v>
       </c>
       <c r="AB23">
         <v>10752300000.0</v>
       </c>
       <c r="AC23">
         <v>11857800000.0</v>
       </c>
       <c r="AD23">
         <v>13217500000.0</v>
       </c>
       <c r="AE23">
         <v>10054400000.0</v>
       </c>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24">
         <v>39000000.0</v>
       </c>
       <c r="F24">
         <v>24375000.0</v>
       </c>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
         <v>68000000.0</v>
       </c>
       <c r="C25">
         <v>73000000.0</v>
       </c>
       <c r="D25">
         <v>75000000.0</v>
       </c>
       <c r="E25">
         <v>73000000.0</v>
       </c>
       <c r="F25">
         <v>74356000.0</v>
       </c>
       <c r="G25">
         <v>105574000.0</v>
       </c>
       <c r="H25">
         <v>170481000.0</v>
       </c>
       <c r="I25">
         <v>216656000.0</v>
       </c>
@@ -23165,51 +23419,51 @@
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
@@ -23220,100 +23474,100 @@
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26">
         <v>0.0</v>
       </c>
       <c r="R26">
         <v>0.0</v>
       </c>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="B27">
         <v>54000000.0</v>
       </c>
       <c r="C27">
         <v>92000000.0</v>
       </c>
       <c r="D27">
         <v>179000000.0</v>
       </c>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27">
         <v>87000000.0</v>
       </c>
       <c r="H27"/>
       <c r="I27">
         <v>21900000.0</v>
       </c>
       <c r="J27">
         <v>184000.0</v>
       </c>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>23349000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
         <v>108000000.0</v>
       </c>
       <c r="C28">
         <v>203000000.0</v>
       </c>
       <c r="D28">
         <v>224000000.0</v>
       </c>
       <c r="E28">
         <v>242000000.0</v>
       </c>
       <c r="F28">
         <v>231000000.0</v>
       </c>
       <c r="G28">
         <v>201116000.0</v>
       </c>
       <c r="H28">
         <v>159089000.0</v>
       </c>
       <c r="I28">
         <v>143064000.0</v>
       </c>
@@ -23356,51 +23610,51 @@
       <c r="V28">
         <v>143723000.0</v>
       </c>
       <c r="W28">
         <v>142388000.0</v>
       </c>
       <c r="X28">
         <v>141465000.0</v>
       </c>
       <c r="Y28">
         <v>160097000.0</v>
       </c>
       <c r="Z28">
         <v>166961000.0</v>
       </c>
       <c r="AA28">
         <v>42000000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
         <v>-39000000.0</v>
       </c>
       <c r="C29">
         <v>634000000.0</v>
       </c>
       <c r="D29">
         <v>254000000.0</v>
       </c>
       <c r="E29">
         <v>171000000.0</v>
       </c>
       <c r="F29">
         <v>16489000.0</v>
       </c>
       <c r="G29">
         <v>18592000.0</v>
       </c>
       <c r="H29">
         <v>440982000.0</v>
       </c>
       <c r="I29">
         <v>188794000.0</v>
       </c>
@@ -23415,51 +23669,51 @@
       </c>
       <c r="M29">
         <v>352815000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
         <v>243000000.0</v>
       </c>
       <c r="C30">
         <v>111000000.0</v>
       </c>
       <c r="D30">
         <v>330000000.0</v>
       </c>
       <c r="E30">
         <v>146000000.0</v>
       </c>
       <c r="F30">
         <v>727000000.0</v>
       </c>
       <c r="G30">
         <v>354238000.0</v>
       </c>
       <c r="H30">
         <v>159089000.0</v>
       </c>
       <c r="I30">
         <v>569380000.0</v>
       </c>
@@ -23510,51 +23764,51 @@
       </c>
       <c r="Y30">
         <v>160097000.0</v>
       </c>
       <c r="Z30">
         <v>166961000.0</v>
       </c>
       <c r="AA30">
         <v>120940000.0</v>
       </c>
       <c r="AB30">
         <v>10752300000.0</v>
       </c>
       <c r="AC30">
         <v>11857800000.0</v>
       </c>
       <c r="AD30">
         <v>13217500000.0</v>
       </c>
       <c r="AE30">
         <v>10054400000.0</v>
       </c>
     </row>
     <row r="31" spans="1:31">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B31">
         <v>615000000.0</v>
       </c>
       <c r="C31">
         <v>2255000000.0</v>
       </c>
       <c r="D31">
         <v>168000000.0</v>
       </c>
       <c r="E31">
         <v>35000000.0</v>
       </c>
       <c r="F31">
         <v>-73000000.0</v>
       </c>
       <c r="G31">
         <v>-41794000.0</v>
       </c>
       <c r="H31">
         <v>-670498000.0</v>
       </c>
       <c r="I31">
         <v>-40567000.0</v>
       </c>
@@ -23605,51 +23859,51 @@
       </c>
       <c r="Y31">
         <v>6450000.0</v>
       </c>
       <c r="Z31">
         <v>-908000.0</v>
       </c>
       <c r="AA31">
         <v>25289000.0</v>
       </c>
       <c r="AB31">
         <v>-10663600000.0</v>
       </c>
       <c r="AC31">
         <v>-11664000000.0</v>
       </c>
       <c r="AD31">
         <v>-13098100000.0</v>
       </c>
       <c r="AE31">
         <v>-9774000000.0</v>
       </c>
     </row>
     <row r="32" spans="1:31">
       <c r="A32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B32">
         <v>15504000000.0</v>
       </c>
       <c r="C32">
         <v>16315000000.0</v>
       </c>
       <c r="D32">
         <v>15474000000.0</v>
       </c>
       <c r="E32">
         <v>13744000000.0</v>
       </c>
       <c r="F32">
         <v>14156000000.0</v>
       </c>
       <c r="G32">
         <v>14157929000.0</v>
       </c>
       <c r="H32">
         <v>14348018000.0</v>
       </c>
       <c r="I32">
         <v>18851008000.0</v>
       </c>
@@ -23719,1137 +23973,1151 @@
       <c r="AE32">
         <v>10054400000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB32"/>
+  <dimension ref="A1:DD32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
-    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B2">
+        <v>4150000000.0</v>
+      </c>
+      <c r="C2">
+        <v>3650000000.0</v>
+      </c>
+      <c r="D2">
         <v>4043000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>3817000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>3922000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>3842000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>4052000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>4006000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>4049000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>3635000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>3754000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>3712000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>3741000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>3790000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>3577000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>3627000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>3184000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2999000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>3003993000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>3390000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>3596000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>3254000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>3144144000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>3324363000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4057159000.0</v>
       </c>
       <c r="Z2">
         <v>3597592000.0</v>
       </c>
       <c r="AA2">
+        <v>4057159000.0</v>
+      </c>
+      <c r="AB2">
+        <v>3597592000.0</v>
+      </c>
+      <c r="AC2">
         <v>4537327000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>4577607000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>4070859000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>4624891000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>3654953000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>4673644000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>4765975000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>4812389000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>4720071000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>4684116000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>4685904000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>4740637000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>4729637000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>4607868000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>4168067000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>4118219000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>4133819000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>4516125000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>4251189000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>5093928000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5059960000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4906352000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>5072304000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5955475000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>6329685000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>6857472000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>6843750000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>7038364000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>6829781000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>6809783000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>6014210000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>5942381000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>5775527000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>5727032000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>4787543000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>5167767000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>5449681000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>4868354000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>4658297000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>5156752000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>5108144000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>4975649000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>5448616000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>5748440000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>5341945000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>5370754000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>4549700000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>4464233000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>3925705000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>4034329000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>3464320000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>3469263000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>3317401000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>3294870000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>3440499000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>3858182000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>3237647000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>2888095000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>2741199000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>2613901000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>2257972000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>2114767000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>1964433000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>2249623000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>2023254000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>2146339000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>1980261000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>2349047000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>2336284000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>2439409000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>2420045000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>2551522000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>2106573000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>2137165000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>1818686000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>1652100000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>1652100000.0</v>
       </c>
-      <c r="CZ2">
+      <c r="DB2">
         <v>2147659000.0</v>
       </c>
-      <c r="DA2">
+      <c r="DC2">
         <v>2460676000.0</v>
       </c>
-      <c r="DB2">
+      <c r="DD2">
         <v>2897758000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B3">
         <v>16000000.0</v>
       </c>
       <c r="C3">
+        <v>16000000.0</v>
+      </c>
+      <c r="D3">
+        <v>16000000.0</v>
+      </c>
+      <c r="E3">
         <v>17000000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>17000000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>18000000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>20000000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>19000000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>16000000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>18000000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>17000000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>20000000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>19000000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>18000000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>18000000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>20000000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>20000000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>15000000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13863000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>17000000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>19000000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>24000000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>26282000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>22371000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28717000.0</v>
       </c>
       <c r="Z3">
         <v>28435000.0</v>
       </c>
       <c r="AA3">
+        <v>28717000.0</v>
+      </c>
+      <c r="AB3">
+        <v>28435000.0</v>
+      </c>
+      <c r="AC3">
         <v>45132000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>47083000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>49831000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>51737000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>53013000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>55252000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>56654000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>57314000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>56514000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>55664000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>55777000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>58374000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>58958000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>61212000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>47369000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>48109000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>46489000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>47114000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>48026000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>48100000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>49185000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>46594000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>48715000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>44258000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>53614000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>54287000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>54939000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>55345000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>53207000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>51673000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>52156000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>51727000.0</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>50595000.0</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>50812000.0</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>48805000.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>50421000.0</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>48029000.0</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>45815000.0</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>46319000.0</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>46982000.0</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>46143000.0</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>45243000.0</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>44027000.0</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>40643000.0</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>43245000.0</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>41324000.0</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>38093000.0</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>15830000.0</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>59948000.0</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>28996000.0</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>42035000.0</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>12579000.0</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>39191000.0</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>37945000.0</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>36443000.0</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>13985000.0</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>30900000.0</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>30758000.0</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>28481000.0</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>28381000.0</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>34045000.0</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>15974000.0</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>26783000.0</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>19775000.0</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>19367000.0</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>19709000.0</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>20825000.0</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>19628000.0</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>18979000.0</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>20309000.0</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>19073000.0</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>-19848000.0</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>29545000.0</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>43233000.0</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>18981000.0</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>84000000.0</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>84000000.0</v>
       </c>
-      <c r="CZ3"/>
-      <c r="DA3"/>
       <c r="DB3"/>
+      <c r="DC3"/>
+      <c r="DD3"/>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4">
         <v>-118344000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>-6261000.0</v>
       </c>
-      <c r="T4">
+      <c r="V4">
         <v>-107777000.0</v>
       </c>
-      <c r="U4">
+      <c r="W4">
         <v>-26052000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>-48450000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>214000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>1944000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-94855000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>85061000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>41806000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>39621000.0</v>
       </c>
       <c r="AD4">
         <v>39621000.0</v>
       </c>
       <c r="AE4">
-        <v>0.0</v>
+        <v>39621000.0</v>
       </c>
       <c r="AF4">
-        <v>0.0</v>
+        <v>39621000.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
         <v>0.0</v>
       </c>
       <c r="AN4">
         <v>0.0</v>
       </c>
       <c r="AO4">
         <v>0.0</v>
       </c>
       <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>0.0</v>
+      </c>
+      <c r="AR4">
         <v>-601000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>-5057000.0</v>
       </c>
-      <c r="AR4">
-[...4 lines deleted...]
-      </c>
       <c r="AT4">
+        <v>0.0</v>
+      </c>
+      <c r="AU4">
+        <v>0.0</v>
+      </c>
+      <c r="AV4">
         <v>-5509000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-113859000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>-85183000.0</v>
       </c>
-      <c r="AW4">
-[...4 lines deleted...]
-      </c>
       <c r="AY4">
         <v>0.0</v>
       </c>
       <c r="AZ4">
         <v>0.0</v>
       </c>
       <c r="BA4">
         <v>0.0</v>
       </c>
       <c r="BB4">
         <v>0.0</v>
       </c>
       <c r="BC4">
         <v>0.0</v>
       </c>
       <c r="BD4">
         <v>0.0</v>
       </c>
       <c r="BE4">
         <v>0.0</v>
       </c>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
@@ -24959,736 +25227,750 @@
       </c>
       <c r="CP4">
         <v>0.0</v>
       </c>
       <c r="CQ4">
         <v>0.0</v>
       </c>
       <c r="CR4">
         <v>0.0</v>
       </c>
       <c r="CS4">
         <v>0.0</v>
       </c>
       <c r="CT4">
         <v>0.0</v>
       </c>
       <c r="CU4">
         <v>0.0</v>
       </c>
       <c r="CV4">
         <v>0.0</v>
       </c>
       <c r="CW4">
         <v>0.0</v>
       </c>
-      <c r="CX4"/>
+      <c r="CX4">
+        <v>0.0</v>
+      </c>
       <c r="CY4">
         <v>0.0</v>
       </c>
-      <c r="CZ4">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ4"/>
       <c r="DA4">
         <v>0.0</v>
       </c>
       <c r="DB4">
         <v>0.0</v>
       </c>
+      <c r="DC4">
+        <v>0.0</v>
+      </c>
+      <c r="DD4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B5">
-        <v>68000000.0</v>
+        <v>167000000.0</v>
       </c>
       <c r="C5">
+        <v>168000000.0</v>
+      </c>
+      <c r="D5">
+        <v>83000000.0</v>
+      </c>
+      <c r="E5">
         <v>-519000000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>18000000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>120000000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>153000000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>97000000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>225000000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>104000000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>37000000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>274000000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>147000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-84000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>59000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>17000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>118000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>103000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-122661000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>105000000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-71000000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-28000000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>78941000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>69927000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-184232000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>75449000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>84562000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-239816000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-492990000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-10344000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>179709000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>135728000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>200419000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>8057000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>168228000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>182339000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-7476000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>110988000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>197576000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>14726000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>200121000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>203865000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-28354000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>288380000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>250250000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>261046000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>314128000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>349363000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>292734000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>278365000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>274867000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>311177000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>305154000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>313288000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-52121000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>271392000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>294791000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>247681000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>256076000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>232964000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>284750000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>243627000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>45445000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>27062000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>261445000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>236260000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BP5">
         <v>266574000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BQ5">
         <v>268447000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BR5">
         <v>280738000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BS5">
         <v>331083000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BT5">
         <v>239718000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BU5">
         <v>305954000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BV5">
         <v>358825000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BW5">
         <v>232972000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BX5">
         <v>196419000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BY5">
         <v>144590000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BZ5">
         <v>135457000.0</v>
       </c>
-      <c r="BY5">
+      <c r="CA5">
         <v>132118000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CB5">
         <v>113804000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CC5">
         <v>13988000.0</v>
       </c>
-      <c r="CB5">
+      <c r="CD5">
         <v>107258000.0</v>
       </c>
-      <c r="CC5">
+      <c r="CE5">
         <v>142606000.0</v>
       </c>
-      <c r="CD5">
+      <c r="CF5">
         <v>51785000.0</v>
       </c>
-      <c r="CE5">
+      <c r="CG5">
         <v>155766000.0</v>
       </c>
-      <c r="CF5">
+      <c r="CH5">
         <v>4195000.0</v>
       </c>
-      <c r="CG5">
+      <c r="CI5">
         <v>80459000.0</v>
       </c>
-      <c r="CH5">
+      <c r="CJ5">
         <v>68116000.0</v>
       </c>
-      <c r="CI5">
+      <c r="CK5">
         <v>71810000.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CL5">
         <v>66704000.0</v>
       </c>
-      <c r="CK5">
+      <c r="CM5">
         <v>71023000.0</v>
       </c>
-      <c r="CL5">
+      <c r="CN5">
         <v>75044000.0</v>
       </c>
-      <c r="CM5">
+      <c r="CO5">
         <v>64010000.0</v>
       </c>
-      <c r="CN5">
+      <c r="CP5">
         <v>65713000.0</v>
       </c>
-      <c r="CO5">
+      <c r="CQ5">
         <v>59994000.0</v>
       </c>
-      <c r="CP5">
+      <c r="CR5">
         <v>64156000.0</v>
       </c>
-      <c r="CQ5">
+      <c r="CS5">
         <v>71725000.0</v>
       </c>
-      <c r="CR5">
+      <c r="CT5">
         <v>65098000.0</v>
       </c>
-      <c r="CS5">
+      <c r="CU5">
         <v>53095000.0</v>
       </c>
-      <c r="CT5">
+      <c r="CV5">
         <v>58595000.0</v>
       </c>
-      <c r="CU5">
+      <c r="CW5">
         <v>62668000.0</v>
       </c>
-      <c r="CV5">
+      <c r="CX5">
         <v>55068000.0</v>
       </c>
-      <c r="CW5">
+      <c r="CY5">
         <v>29745000.0</v>
       </c>
-      <c r="CX5">
+      <c r="CZ5">
         <v>58300000.0</v>
       </c>
-      <c r="CY5">
+      <c r="DA5">
         <v>50700000.0</v>
       </c>
-      <c r="CZ5">
-[...4 lines deleted...]
-      </c>
       <c r="DB5">
         <v>0.0</v>
       </c>
+      <c r="DC5">
+        <v>0.0</v>
+      </c>
+      <c r="DD5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B6">
-        <v>84000000.0</v>
+        <v>183000000.0</v>
       </c>
       <c r="C6">
+        <v>184000000.0</v>
+      </c>
+      <c r="D6">
+        <v>99000000.0</v>
+      </c>
+      <c r="E6">
         <v>-502000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>35000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>138000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>173000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>116000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>241000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>122000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>54000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>294000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>166000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-66000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>77000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>37000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>138000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>118000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-108798000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>122000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-52000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-4000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>105223000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>92298000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-155797000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>104166000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>112997000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-194684000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-445907000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>39487000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>231446000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>188741000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>255671000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>64711000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>225542000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>238853000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>48188000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>166765000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>255950000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>73684000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>261333000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>251234000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>19755000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>334869000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>297364000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>309072000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>362228000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>398548000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>339328000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>327080000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>319125000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>364791000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>359441000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>368227000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3224000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>324599000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>346464000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>299837000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>307803000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>283559000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>335562000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>292432000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>95866000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>75091000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>307260000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>282579000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>313556000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>314590000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>325981000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>375110000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>280361000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>349199000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>400149000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>271065000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>212249000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>204538000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>164453000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>174153000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>126383000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>53179000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>145203000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>179049000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>65770000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>186666000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>34953000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>108940000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>96497000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>105855000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>82678000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>97806000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>94819000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>83377000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>85422000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>80819000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>83784000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>90704000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>85407000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>72168000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>38747000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>92213000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>98301000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>48726000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>142300000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>134700000.0</v>
       </c>
-      <c r="CZ6"/>
-      <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...4 lines deleted...]
-      </c>
+      <c r="AD7"/>
+      <c r="AE7"/>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
         <v>0.0</v>
       </c>
       <c r="AN7">
@@ -25855,137 +26137,139 @@
       </c>
       <c r="CP7">
         <v>0.0</v>
       </c>
       <c r="CQ7">
         <v>0.0</v>
       </c>
       <c r="CR7">
         <v>0.0</v>
       </c>
       <c r="CS7">
         <v>0.0</v>
       </c>
       <c r="CT7">
         <v>0.0</v>
       </c>
       <c r="CU7">
         <v>0.0</v>
       </c>
       <c r="CV7">
         <v>0.0</v>
       </c>
       <c r="CW7">
         <v>0.0</v>
       </c>
-      <c r="CX7"/>
+      <c r="CX7">
+        <v>0.0</v>
+      </c>
       <c r="CY7">
         <v>0.0</v>
       </c>
-      <c r="CZ7">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ7"/>
       <c r="DA7">
         <v>0.0</v>
       </c>
       <c r="DB7">
         <v>0.0</v>
       </c>
+      <c r="DC7">
+        <v>0.0</v>
+      </c>
+      <c r="DD7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
-      <c r="N8">
-[...4 lines deleted...]
-      </c>
+      <c r="N8"/>
+      <c r="O8"/>
       <c r="P8">
         <v>0.0</v>
       </c>
       <c r="Q8">
         <v>0.0</v>
       </c>
       <c r="R8">
+        <v>0.0</v>
+      </c>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
+      <c r="T8">
         <v>-118344000.0</v>
       </c>
-      <c r="S8">
+      <c r="U8">
         <v>-6261000.0</v>
       </c>
-      <c r="T8">
+      <c r="V8">
         <v>-107777000.0</v>
       </c>
-      <c r="U8">
+      <c r="W8">
         <v>-26052000.0</v>
       </c>
-      <c r="V8">
+      <c r="X8">
         <v>-48450000.0</v>
       </c>
-      <c r="W8">
+      <c r="Y8">
         <v>214000.0</v>
       </c>
-      <c r="X8">
+      <c r="Z8">
         <v>1944000.0</v>
       </c>
-      <c r="Y8">
+      <c r="AA8">
         <v>-94855000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AB8">
         <v>85061000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AC8">
         <v>39621000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AD8">
         <v>29386000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AE8">
         <v>-814000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AF8">
         <v>165647000.0</v>
       </c>
-      <c r="AE8">
-[...4 lines deleted...]
-      </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
         <v>0.0</v>
       </c>
       <c r="AN8">
         <v>0.0</v>
       </c>
       <c r="AO8">
@@ -26149,1432 +26433,1466 @@
       </c>
       <c r="CP8">
         <v>0.0</v>
       </c>
       <c r="CQ8">
         <v>0.0</v>
       </c>
       <c r="CR8">
         <v>0.0</v>
       </c>
       <c r="CS8">
         <v>0.0</v>
       </c>
       <c r="CT8">
         <v>0.0</v>
       </c>
       <c r="CU8">
         <v>0.0</v>
       </c>
       <c r="CV8">
         <v>0.0</v>
       </c>
       <c r="CW8">
         <v>0.0</v>
       </c>
-      <c r="CX8"/>
+      <c r="CX8">
+        <v>0.0</v>
+      </c>
       <c r="CY8">
         <v>0.0</v>
       </c>
-      <c r="CZ8">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ8"/>
       <c r="DA8">
         <v>0.0</v>
       </c>
       <c r="DB8">
         <v>0.0</v>
       </c>
+      <c r="DC8">
+        <v>0.0</v>
+      </c>
+      <c r="DD8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B9">
+        <v>179000000.0</v>
+      </c>
+      <c r="C9">
+        <v>13000000.0</v>
+      </c>
+      <c r="D9">
         <v>133000000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>-449000000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>56000000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>140000000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>208000000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>88000000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>178000000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>99000000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>66000000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>251000000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>198000000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-38000000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>133000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-15000000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>115000000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>123000000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>152869000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>113000000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>88000000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>93000000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>124210000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>132575000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>61397000.0</v>
       </c>
       <c r="Z9">
         <v>128225000.0</v>
       </c>
       <c r="AA9">
+        <v>61397000.0</v>
+      </c>
+      <c r="AB9">
+        <v>128225000.0</v>
+      </c>
+      <c r="AC9">
         <v>91251000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>-431203000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>62753000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>176186000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>187282000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>210152000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>57795000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>214950000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>221563000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>31976000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>150001000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>249018000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>37227000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>248249000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>255822000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>252462000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>250793000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>293981000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>297460000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>361268000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>380121000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>345312000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>312332000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>335930000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>354531000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>332856000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>341874000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-15642000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>306275000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>318466000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BG9">
         <v>275898000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BH9">
         <v>309753000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BI9">
         <v>262086000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BJ9">
         <v>306844000.0</v>
       </c>
-      <c r="BI9">
+      <c r="BK9">
         <v>270233000.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BL9">
         <v>99118000.0</v>
       </c>
-      <c r="BK9">
+      <c r="BM9">
         <v>61807000.0</v>
       </c>
-      <c r="BL9">
+      <c r="BN9">
         <v>283767000.0</v>
       </c>
-      <c r="BM9">
+      <c r="BO9">
         <v>260558000.0</v>
       </c>
-      <c r="BN9">
+      <c r="BP9">
         <v>322614000.0</v>
       </c>
-      <c r="BO9">
+      <c r="BQ9">
         <v>312344000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BR9">
         <v>316905000.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BS9">
         <v>349273000.0</v>
       </c>
-      <c r="BR9">
+      <c r="BT9">
         <v>323085000.0</v>
       </c>
-      <c r="BS9">
+      <c r="BU9">
         <v>331873000.0</v>
       </c>
-      <c r="BT9">
+      <c r="BV9">
         <v>402816000.0</v>
       </c>
-      <c r="BU9">
+      <c r="BW9">
         <v>257281000.0</v>
       </c>
-      <c r="BV9">
+      <c r="BX9">
         <v>248232000.0</v>
       </c>
-      <c r="BW9">
+      <c r="BY9">
         <v>189521000.0</v>
       </c>
-      <c r="BX9">
+      <c r="BZ9">
         <v>187209000.0</v>
       </c>
-      <c r="BY9">
+      <c r="CA9">
         <v>177484000.0</v>
       </c>
-      <c r="BZ9">
+      <c r="CB9">
         <v>163901000.0</v>
       </c>
-      <c r="CA9">
+      <c r="CC9">
         <v>46635000.0</v>
       </c>
-      <c r="CB9">
+      <c r="CD9">
         <v>161560000.0</v>
       </c>
-      <c r="CC9">
+      <c r="CE9">
         <v>184377000.0</v>
       </c>
-      <c r="CD9">
+      <c r="CF9">
         <v>104635000.0</v>
       </c>
-      <c r="CE9">
+      <c r="CG9">
         <v>180878000.0</v>
       </c>
-      <c r="CF9">
+      <c r="CH9">
         <v>31847000.0</v>
       </c>
-      <c r="CG9">
+      <c r="CI9">
         <v>118568000.0</v>
       </c>
-      <c r="CH9">
+      <c r="CJ9">
         <v>126002000.0</v>
       </c>
-      <c r="CI9">
+      <c r="CK9">
         <v>104698000.0</v>
       </c>
-      <c r="CJ9">
+      <c r="CL9">
         <v>99683000.0</v>
       </c>
-      <c r="CK9">
+      <c r="CM9">
         <v>98821000.0</v>
       </c>
-      <c r="CL9">
+      <c r="CN9">
         <v>114906000.0</v>
       </c>
-      <c r="CM9">
+      <c r="CO9">
         <v>97561000.0</v>
       </c>
-      <c r="CN9">
+      <c r="CP9">
         <v>97061000.0</v>
       </c>
-      <c r="CO9">
+      <c r="CQ9">
         <v>96698000.0</v>
       </c>
-      <c r="CP9">
+      <c r="CR9">
         <v>115972000.0</v>
       </c>
-      <c r="CQ9">
+      <c r="CS9">
         <v>114931000.0</v>
       </c>
-      <c r="CR9">
+      <c r="CT9">
         <v>96704000.0</v>
       </c>
-      <c r="CS9">
+      <c r="CU9">
         <v>86564000.0</v>
       </c>
-      <c r="CT9">
+      <c r="CV9">
         <v>83429000.0</v>
       </c>
-      <c r="CU9">
+      <c r="CW9">
         <v>92053000.0</v>
       </c>
-      <c r="CV9">
+      <c r="CX9">
         <v>90195000.0</v>
       </c>
-      <c r="CW9">
+      <c r="CY9">
         <v>92538000.0</v>
       </c>
-      <c r="CX9">
+      <c r="CZ9">
         <v>104400000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>104300000.0</v>
       </c>
-      <c r="CZ9">
-[...4 lines deleted...]
-      </c>
       <c r="DB9">
         <v>0.0</v>
       </c>
+      <c r="DC9">
+        <v>0.0</v>
+      </c>
+      <c r="DD9">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B10">
+        <v>156000000.0</v>
+      </c>
+      <c r="C10">
+        <v>158000000.0</v>
+      </c>
+      <c r="D10">
         <v>-2136000000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>-530000000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3203000000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>-285000000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>2327000000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>86000000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>214000000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>91000000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>24000000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>260000000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>131000000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-100000000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>50000000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>3000000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>105000000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>87000000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-157142000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>13000000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-88000000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-50000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-42049000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>54227000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-228426000.0</v>
       </c>
       <c r="Z10">
         <v>-201846000.0</v>
       </c>
       <c r="AA10">
+        <v>-228426000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-201846000.0</v>
+      </c>
+      <c r="AC10">
         <v>-258800000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-511866000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-28974000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>160664000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>111490000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>183635000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-9055000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>151581000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>165384000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-23949000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>93425000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>178628000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-2651000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>181402000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>189220000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-39385000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>278210000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>238849000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>248878000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>304768000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>343384000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>285289000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>271468000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>267818000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>304742000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>298706000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>306333000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-59978000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>264502000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BF10">
         <v>288181000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BG10">
         <v>240800000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BH10">
         <v>248609000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BI10">
         <v>230937000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BJ10">
         <v>281192000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BK10">
         <v>241078000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BL10">
         <v>42488000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BM10">
         <v>24879000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BN10">
         <v>259141000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BO10">
         <v>233088000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BP10">
         <v>264176000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BQ10">
         <v>265862000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BR10">
         <v>278250000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BS10">
         <v>328500000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BT10">
         <v>251851000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BU10">
         <v>301497000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BV10">
         <v>353336000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BW10">
         <v>227776000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BX10">
         <v>213978000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BY10">
         <v>155263000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BZ10">
         <v>143559000.0</v>
       </c>
-      <c r="BY10">
+      <c r="CA10">
         <v>136293000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CB10">
         <v>118811000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CC10">
         <v>13851000.0</v>
       </c>
-      <c r="CB10">
+      <c r="CD10">
         <v>106537000.0</v>
       </c>
-      <c r="CC10">
+      <c r="CE10">
         <v>142791000.0</v>
       </c>
-      <c r="CD10">
+      <c r="CF10">
         <v>55952000.0</v>
       </c>
-      <c r="CE10">
+      <c r="CG10">
         <v>157464000.0</v>
       </c>
-      <c r="CF10">
+      <c r="CH10">
         <v>5577000.0</v>
       </c>
-      <c r="CG10">
+      <c r="CI10">
         <v>80589000.0</v>
       </c>
-      <c r="CH10">
+      <c r="CJ10">
         <v>70656000.0</v>
       </c>
-      <c r="CI10">
+      <c r="CK10">
         <v>72885000.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CL10">
         <v>67353000.0</v>
       </c>
-      <c r="CK10">
+      <c r="CM10">
         <v>70264000.0</v>
       </c>
-      <c r="CL10">
+      <c r="CN10">
         <v>76174000.0</v>
       </c>
-      <c r="CM10">
+      <c r="CO10">
         <v>65072000.0</v>
       </c>
-      <c r="CN10">
+      <c r="CP10">
         <v>66087000.0</v>
       </c>
-      <c r="CO10">
+      <c r="CQ10">
         <v>60648000.0</v>
       </c>
-      <c r="CP10">
+      <c r="CR10">
         <v>66262000.0</v>
       </c>
-      <c r="CQ10">
+      <c r="CS10">
         <v>73691000.0</v>
       </c>
-      <c r="CR10">
+      <c r="CT10">
         <v>66946000.0</v>
       </c>
-      <c r="CS10">
+      <c r="CU10">
         <v>53625000.0</v>
       </c>
-      <c r="CT10">
+      <c r="CV10">
         <v>45842000.0</v>
       </c>
-      <c r="CU10">
+      <c r="CW10">
         <v>66016000.0</v>
       </c>
-      <c r="CV10">
+      <c r="CX10">
         <v>51126000.0</v>
       </c>
-      <c r="CW10">
+      <c r="CY10">
         <v>22336000.0</v>
       </c>
-      <c r="CX10">
+      <c r="CZ10">
         <v>50700000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>50700000.0</v>
       </c>
-      <c r="CZ10">
+      <c r="DB10">
         <v>-72961000.0</v>
       </c>
-      <c r="DA10">
+      <c r="DC10">
         <v>72961000.0</v>
       </c>
-      <c r="DB10">
+      <c r="DD10">
         <v>74116000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B11">
+        <v>25000000.0</v>
+      </c>
+      <c r="C11">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D11">
         <v>-575000000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>176999999.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>765000000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>-53000000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>462000000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>61000000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>61000000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>51000000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>64000000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>79000000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>63000000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>30000000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>82000000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>27000000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>32000000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>31000000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-12310000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-29000000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>2000000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3000000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>18262000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>28516000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-66831000.0</v>
       </c>
       <c r="Z11">
         <v>72693000.0</v>
       </c>
       <c r="AA11">
+        <v>-66831000.0</v>
+      </c>
+      <c r="AB11">
+        <v>72693000.0</v>
+      </c>
+      <c r="AC11">
         <v>495307000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>-75757000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>15257000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>82834000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>28710000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>52471000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>3006000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>70723000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>52495000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>-17317000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>16071000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>107650000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>-20057000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>61348000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>70209000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-6908000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>91417000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>78105000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>83274000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>69896000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>114635000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>90126000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>78158000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>82739000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>87391000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>91366000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>93077000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>-89011000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>92164000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>95660000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BG11">
         <v>63625000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BH11">
         <v>64783000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BI11">
         <v>69348000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BJ11">
         <v>89733000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BK11">
         <v>79865000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BL11">
         <v>-96593000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BM11">
         <v>54967000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BN11">
         <v>80724000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BO11">
         <v>79416000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BP11">
         <v>102931000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BQ11">
         <v>91858000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BR11">
         <v>101911000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BS11">
         <v>107213000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BT11">
         <v>61754000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BU11">
         <v>112166000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BV11">
         <v>135459000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BW11">
         <v>83437000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BX11">
         <v>-45485000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BY11">
         <v>61587000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BZ11">
         <v>47995000.0</v>
       </c>
-      <c r="BY11">
+      <c r="CA11">
         <v>51677000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CB11">
         <v>38103000.0</v>
       </c>
-      <c r="CA11">
+      <c r="CC11">
         <v>-13487000.0</v>
       </c>
-      <c r="CB11">
+      <c r="CD11">
         <v>39985000.0</v>
       </c>
-      <c r="CC11">
+      <c r="CE11">
         <v>53937000.0</v>
       </c>
-      <c r="CD11">
+      <c r="CF11">
         <v>-9171000.0</v>
       </c>
-      <c r="CE11">
+      <c r="CG11">
         <v>26275000.0</v>
       </c>
-      <c r="CF11">
+      <c r="CH11">
         <v>22009000.0</v>
       </c>
-      <c r="CG11">
+      <c r="CI11">
         <v>33196000.0</v>
       </c>
-      <c r="CH11">
+      <c r="CJ11">
         <v>22739000.0</v>
       </c>
-      <c r="CI11">
+      <c r="CK11">
         <v>25623000.0</v>
       </c>
-      <c r="CJ11">
+      <c r="CL11">
         <v>22563000.0</v>
       </c>
-      <c r="CK11">
+      <c r="CM11">
         <v>23538000.0</v>
       </c>
-      <c r="CL11">
+      <c r="CN11">
         <v>24754000.0</v>
       </c>
-      <c r="CM11">
+      <c r="CO11">
         <v>20948000.0</v>
       </c>
-      <c r="CN11">
+      <c r="CP11">
         <v>23101000.0</v>
       </c>
-      <c r="CO11">
+      <c r="CQ11">
         <v>19723000.0</v>
       </c>
-      <c r="CP11">
+      <c r="CR11">
         <v>21535000.0</v>
       </c>
-      <c r="CQ11">
+      <c r="CS11">
         <v>27634000.0</v>
       </c>
-      <c r="CR11">
+      <c r="CT11">
         <v>23935000.0</v>
       </c>
-      <c r="CS11">
+      <c r="CU11">
         <v>17444000.0</v>
       </c>
-      <c r="CT11">
+      <c r="CV11">
         <v>14440000.0</v>
       </c>
-      <c r="CU11">
+      <c r="CW11">
         <v>21255000.0</v>
       </c>
-      <c r="CV11">
+      <c r="CX11">
         <v>16007000.0</v>
       </c>
-      <c r="CW11">
+      <c r="CY11">
         <v>5852000.0</v>
       </c>
-      <c r="CX11">
+      <c r="CZ11">
         <v>12200000.0</v>
       </c>
-      <c r="CY11">
+      <c r="DA11">
         <v>12200000.0</v>
       </c>
-      <c r="CZ11">
+      <c r="DB11">
         <v>-21919000.0</v>
       </c>
-      <c r="DA11">
+      <c r="DC11">
         <v>21919000.0</v>
       </c>
-      <c r="DB11">
+      <c r="DD11">
         <v>21864000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B12">
+        <v>11000000.0</v>
+      </c>
+      <c r="C12">
         <v>10000000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
+        <v>10000000.0</v>
+      </c>
+      <c r="E12">
         <v>11000000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>9000000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>12000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="H12">
         <v>11000000.0</v>
       </c>
       <c r="I12">
+        <v>11000000.0</v>
+      </c>
+      <c r="J12">
+        <v>11000000.0</v>
+      </c>
+      <c r="K12">
         <v>13000000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>13000000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>14000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>16000000.0</v>
       </c>
       <c r="N12">
         <v>16000000.0</v>
       </c>
       <c r="O12">
+        <v>16000000.0</v>
+      </c>
+      <c r="P12">
+        <v>16000000.0</v>
+      </c>
+      <c r="Q12">
         <v>14000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>13000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>16000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>14000000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>37000000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>17000000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>22000000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>19103000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>15700000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>18323000.0</v>
       </c>
       <c r="Z12">
         <v>17614000.0</v>
       </c>
       <c r="AA12">
+        <v>18323000.0</v>
+      </c>
+      <c r="AB12">
+        <v>17614000.0</v>
+      </c>
+      <c r="AC12">
         <v>18984000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>18876000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>18630000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>19045000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>24238000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>16784000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>17112000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>16647000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>16955000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>16473000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>17563000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>18948000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>17377000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>18719000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>14645000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>11031000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>10170000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>11401000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>12168000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>9360000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>5979000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>7445000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>6897000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>7049000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>6435000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>6448000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>6955000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7857000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>6890000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>6610000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>6881000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>7467000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>2027000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>3558000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>2549000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>2957000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>2183000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>2304000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>3172000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BP12">
         <v>2398000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BQ12">
         <v>2585000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BR12">
         <v>2488000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BS12">
         <v>2583000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BT12">
         <v>2358000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BU12">
         <v>4457000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BV12">
         <v>5489000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BW12">
         <v>5196000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BX12">
         <v>4626000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BY12">
         <v>6989000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BZ12">
         <v>6534000.0</v>
       </c>
-      <c r="BY12">
+      <c r="CA12">
         <v>5866000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CB12">
         <v>5503000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CC12">
         <v>6429000.0</v>
       </c>
-      <c r="CB12">
+      <c r="CD12">
         <v>6253000.0</v>
       </c>
-      <c r="CC12">
+      <c r="CE12">
         <v>4828000.0</v>
       </c>
-      <c r="CD12">
+      <c r="CF12">
         <v>3344000.0</v>
       </c>
-      <c r="CE12">
+      <c r="CG12">
         <v>3853000.0</v>
       </c>
-      <c r="CF12">
+      <c r="CH12">
         <v>4273000.0</v>
       </c>
-      <c r="CG12">
+      <c r="CI12">
         <v>4819000.0</v>
       </c>
-      <c r="CH12">
+      <c r="CJ12">
         <v>3926000.0</v>
       </c>
-      <c r="CI12">
+      <c r="CK12">
         <v>3734000.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CL12">
         <v>3318000.0</v>
       </c>
-      <c r="CK12">
+      <c r="CM12">
         <v>4468000.0</v>
       </c>
-      <c r="CL12">
+      <c r="CN12">
         <v>2114000.0</v>
       </c>
-      <c r="CM12">
+      <c r="CO12">
         <v>2555000.0</v>
       </c>
-      <c r="CN12">
+      <c r="CP12">
         <v>2890000.0</v>
       </c>
-      <c r="CO12">
+      <c r="CQ12">
         <v>1962000.0</v>
       </c>
-      <c r="CP12">
+      <c r="CR12">
         <v>1962000.0</v>
       </c>
-      <c r="CQ12">
+      <c r="CS12">
         <v>2316000.0</v>
       </c>
-      <c r="CR12">
+      <c r="CT12">
         <v>2462000.0</v>
       </c>
-      <c r="CS12">
+      <c r="CU12">
         <v>2185000.0</v>
       </c>
-      <c r="CT12">
+      <c r="CV12">
         <v>2637000.0</v>
       </c>
-      <c r="CU12">
+      <c r="CW12">
         <v>2836000.0</v>
       </c>
-      <c r="CV12">
+      <c r="CX12">
         <v>9193000.0</v>
       </c>
-      <c r="CW12">
+      <c r="CY12">
         <v>10345000.0</v>
       </c>
-      <c r="CX12"/>
-      <c r="CY12">
+      <c r="CZ12"/>
+      <c r="DA12">
         <v>26315000.0</v>
       </c>
-      <c r="CZ12">
-[...4 lines deleted...]
-      </c>
       <c r="DB12">
         <v>0.0</v>
       </c>
+      <c r="DC12">
+        <v>0.0</v>
+      </c>
+      <c r="DD12">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B13">
+        <v>32000000.0</v>
+      </c>
+      <c r="C13">
+        <v>25000000.0</v>
+      </c>
+      <c r="D13">
         <v>19000000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>24000000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>17000000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>29000000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>47000000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>48000000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>49000000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>52000000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>62000000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>42000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>53000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>57000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>47000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>28000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>12000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>7000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4240000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>4209000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>4409000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>3649000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>4097000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>4243000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>5302000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>12052000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>13677000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>13965000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>14913000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>12976000.0</v>
       </c>
-      <c r="AD13"/>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
@@ -27606,277 +27924,279 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="B14">
+        <v>-9000000.0</v>
+      </c>
+      <c r="C14">
+        <v>-5000000.0</v>
+      </c>
+      <c r="D14">
         <v>-12000000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>10000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>22000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-9000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-2000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>29000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>19000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>18000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>25000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>7000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>-23000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>-41000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>-46000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>7000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>8000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>15994000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>-3508000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>255845000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>261003000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>47719000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4299000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>6728000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>9509000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>96340000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>-10260000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>-38678000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>15118000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>27459000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>18680000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>16332000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>5529000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>20530000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>18426000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>17393000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>16743000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>517000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>12602000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>18241000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>14688000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>18279000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>10453000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>12237000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>21525000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>14820000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>45388000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>32190000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>44236000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>18284000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>44305000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>45928000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>46798000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>33358000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>27755000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>31331000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>22293000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>30670000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>26227000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>25960000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>21502000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>21959000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>23548000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>21042000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>17037000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>12521000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>11908000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>7069000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>16488000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>7849000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>7440000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>9920000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>7633000.0</v>
       </c>
-      <c r="BV14">
-[...4 lines deleted...]
-      </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
       <c r="CA14">
         <v>0.0</v>
       </c>
       <c r="CB14">
         <v>0.0</v>
       </c>
       <c r="CC14">
         <v>0.0</v>
       </c>
       <c r="CD14">
         <v>0.0</v>
       </c>
       <c r="CE14">
         <v>0.0</v>
       </c>
       <c r="CF14">
@@ -27911,907 +28231,921 @@
       </c>
       <c r="CP14">
         <v>0.0</v>
       </c>
       <c r="CQ14">
         <v>0.0</v>
       </c>
       <c r="CR14">
         <v>0.0</v>
       </c>
       <c r="CS14">
         <v>0.0</v>
       </c>
       <c r="CT14">
         <v>0.0</v>
       </c>
       <c r="CU14">
         <v>0.0</v>
       </c>
       <c r="CV14">
         <v>0.0</v>
       </c>
       <c r="CW14">
         <v>0.0</v>
       </c>
-      <c r="CX14"/>
+      <c r="CX14">
+        <v>0.0</v>
+      </c>
       <c r="CY14">
         <v>0.0</v>
       </c>
-      <c r="CZ14">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ14"/>
       <c r="DA14">
         <v>0.0</v>
       </c>
       <c r="DB14">
         <v>0.0</v>
       </c>
+      <c r="DC14">
+        <v>0.0</v>
+      </c>
+      <c r="DD14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B15">
+        <v>114000000.0</v>
+      </c>
+      <c r="C15">
+        <v>160000000.0</v>
+      </c>
+      <c r="D15">
         <v>-1573000000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-697000000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2460000000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>-241000000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>1863000000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>54000000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>169000000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>59000000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>-22000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>206000000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>61000000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-107000000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9000000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>22000000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>66000000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>48000000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-279169000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>41000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-115000000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-87000000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-163438000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>19341000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-265959000.0</v>
       </c>
       <c r="Z15">
         <v>-166946000.0</v>
       </c>
       <c r="AA15">
+        <v>-265959000.0</v>
+      </c>
+      <c r="AB15">
+        <v>-166946000.0</v>
+      </c>
+      <c r="AC15">
         <v>-741984000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-554808000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-58426000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>50246000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>77345000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>114832000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-17590000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>60300000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>94463000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-24025000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>60611000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>70500000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>4804000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>101813000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>104323000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-51400000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>171283000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>148500000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>144079000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>214543000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>69502000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>77790000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>149074000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>166795000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>173046000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>161412000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>166458000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-4325000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>144583000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>161190000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>154882000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>153156000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>135362000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>165499000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>139711000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BL15">
         <v>117122000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BM15">
         <v>-53636000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BN15">
         <v>157375000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BO15">
         <v>136635000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>148724000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>162096000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>169270000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>204799000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>190097000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>183099000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>209250000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>138012000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>259463000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>93676000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>95564000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>84616000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>80708000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>27338000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>66552000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>88854000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>65123000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>131189000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>-16432000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>47393000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>47917000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>47262000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>44790000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>46726000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>51420000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>44124000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>44994000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>16912000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>48201000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>31249000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>42975000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>41190000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>28493000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>-54514000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>35119000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>11192000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>38500000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>46100000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>33338000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>51042000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>52252000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>184</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>186</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16"/>
+      <c r="D16">
         <v>-1573000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>-697000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2460000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>-241000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>1863000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>54000000.0</v>
       </c>
-      <c r="H16"/>
-      <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>169000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>51000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-117000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-1000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>12000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>56000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>38000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-264544000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>30719000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-119320000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-87024000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>-163438000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>19341000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>-24990000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-265959000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>-166946000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>-741984000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>-554808000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>-58426000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>50246000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>77345000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>114832000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>-17590000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>60328000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>94463000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>-24025000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>60611000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>70461000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>4804000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>101813000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>104323000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>-51357000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>171283000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>148507000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>144079000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>214543000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>69502000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>77790000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>149074000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>166795000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>173046000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>161412000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>166458000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>-4325000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>144583000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>161190000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>154882000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>153156000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>135362000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>165499000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>139711000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>117122000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>-53636000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>157375000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>136635000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>148724000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>162096000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>169270000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>204799000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>189507000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>181891000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>207957000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>136706000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>259463000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>93676000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>95564000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>84616000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>80708000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>27338000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>66552000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>88854000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>65123000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>131189000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>-47393000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>47393000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>47917000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>47262000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>44790000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>46726000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>51420000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>44124000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>42986000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>40925000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>44727000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>46057000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>43011000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>36181000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>31402000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>44761000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>35119000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>16484000.0</v>
       </c>
-      <c r="CX16"/>
-      <c r="CY16">
+      <c r="CZ16"/>
+      <c r="DA16">
         <v>16881000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>-51042000.0</v>
       </c>
-      <c r="DA16">
+      <c r="DC16">
         <v>51042000.0</v>
       </c>
-      <c r="DB16">
+      <c r="DD16">
         <v>52252000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="B17">
+        <v>123000000.0</v>
+      </c>
+      <c r="C17">
+        <v>165000000.0</v>
+      </c>
+      <c r="D17">
         <v>-1561000000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-707000000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2438000000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>-232000000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>1865000000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>25000000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>153000000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>40000000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>-40000000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>181000000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>68000000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-130000000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-32000000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-24000000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>73000000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>56000000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-144832000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>43222000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-14431000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-28153000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-67269000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>23426000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>-20206000.0</v>
       </c>
-      <c r="Y17">
+      <c r="AA17">
         <v>-161595000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AB17">
         <v>-274539000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AC17">
         <v>-771345000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AD17">
         <v>-593486000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>-43308000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>77878000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AG17">
         <v>96025000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AH17">
         <v>131164000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>-12061000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>80858000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>112889000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>-6632000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>77354000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>70978000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>17406000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>120054000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>119011000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-32477000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>186793000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>160744000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>165604000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>234872000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>228749000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>195163000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>193310000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>185079000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>217351000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>207340000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>213256000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>29033000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>172338000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>192521000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>177175000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>150001000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>161589000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>191459000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>195038000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>197051000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>9475000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>206244000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>184580000.0</v>
       </c>
-      <c r="BN17">
-[...2 lines deleted...]
-      <c r="BO17">
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
         <v>223626000.0</v>
       </c>
-      <c r="BP17">
+      <c r="BR17">
         <v>218342000.0</v>
       </c>
-      <c r="BQ17">
-[...4 lines deleted...]
-      </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
       <c r="CA17">
@@ -28861,154 +29195,164 @@
       </c>
       <c r="CP17">
         <v>0.0</v>
       </c>
       <c r="CQ17">
         <v>0.0</v>
       </c>
       <c r="CR17">
         <v>0.0</v>
       </c>
       <c r="CS17">
         <v>0.0</v>
       </c>
       <c r="CT17">
         <v>0.0</v>
       </c>
       <c r="CU17">
         <v>0.0</v>
       </c>
       <c r="CV17">
         <v>0.0</v>
       </c>
       <c r="CW17">
         <v>0.0</v>
       </c>
-      <c r="CX17"/>
+      <c r="CX17">
+        <v>0.0</v>
+      </c>
       <c r="CY17">
         <v>0.0</v>
       </c>
-      <c r="CZ17">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ17"/>
       <c r="DA17">
         <v>0.0</v>
       </c>
       <c r="DB17">
         <v>0.0</v>
       </c>
+      <c r="DC17">
+        <v>0.0</v>
+      </c>
+      <c r="DD17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="B18">
+        <v>21000000.0</v>
+      </c>
+      <c r="C18">
+        <v>15000000.0</v>
+      </c>
+      <c r="D18">
         <v>19000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>13000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>17000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>17000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>36000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>37000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>38000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>39000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>49000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>42000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>37000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>41000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>31000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>14000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-1000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-9000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-28241000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-11791000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-10808000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-17075000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-15006000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-13360000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>-11789000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-6271000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>-3937000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>-5019000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>-3964000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-5661000.0</v>
       </c>
-      <c r="AD18"/>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
@@ -29040,331 +29384,331 @@
       <c r="CD18"/>
       <c r="CE18"/>
       <c r="CF18"/>
       <c r="CG18"/>
       <c r="CH18"/>
       <c r="CI18"/>
       <c r="CJ18"/>
       <c r="CK18"/>
       <c r="CL18"/>
       <c r="CM18"/>
       <c r="CN18"/>
       <c r="CO18"/>
       <c r="CP18"/>
       <c r="CQ18"/>
       <c r="CR18"/>
       <c r="CS18"/>
       <c r="CT18"/>
       <c r="CU18"/>
       <c r="CV18"/>
       <c r="CW18"/>
       <c r="CX18"/>
       <c r="CY18"/>
       <c r="CZ18"/>
       <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19">
         <v>53000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>57000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>47000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>28000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>12000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>7000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>4239000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>4209000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>4409000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>3649000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>4096000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>4243000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>5302000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>12052000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>12518000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>13965000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>14913000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>12976000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-62234000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>9693000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>8043000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>7533000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>7129000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>6749000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>7863000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>6035000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>4735000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>4643000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>4512000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>3156000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>3349000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>72752000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>4054000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>4696000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>5956000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>4373000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>4133000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>3806000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>3495000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>2716000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>4216000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>4016000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>4599000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>6001000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>7531000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>9625000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>7594000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>8136000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>9012000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>7219000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>4297000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BM19">
         <v>4818000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>5505000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BO19">
         <v>6610000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19">
+      <c r="BP19"/>
+      <c r="BQ19">
         <v>5725000.0</v>
       </c>
-      <c r="BP19">
+      <c r="BR19">
         <v>5836000.0</v>
       </c>
-      <c r="BQ19"/>
-      <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
         <v>39000000.0</v>
       </c>
-      <c r="O20"/>
-[...1 lines deleted...]
-      <c r="Q20">
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20">
         <v>-63000000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>17400000.0</v>
       </c>
-      <c r="S20"/>
-[...1 lines deleted...]
-      <c r="U20">
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20">
         <v>26392000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>300532000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5058000.0</v>
       </c>
       <c r="Y20"/>
       <c r="Z20">
+        <v>5058000.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20">
         <v>125512000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AC20">
         <v>333988000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AD20">
         <v>45732000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AE20">
         <v>27368000.0</v>
       </c>
-      <c r="AD20">
-[...4 lines deleted...]
-      </c>
       <c r="AF20">
         <v>0.0</v>
       </c>
       <c r="AG20">
         <v>0.0</v>
       </c>
       <c r="AH20">
         <v>0.0</v>
       </c>
       <c r="AI20">
         <v>0.0</v>
       </c>
       <c r="AJ20">
         <v>0.0</v>
       </c>
       <c r="AK20">
         <v>0.0</v>
       </c>
       <c r="AL20">
         <v>0.0</v>
       </c>
       <c r="AM20">
         <v>0.0</v>
       </c>
       <c r="AN20">
@@ -29531,422 +29875,430 @@
       </c>
       <c r="CP20">
         <v>0.0</v>
       </c>
       <c r="CQ20">
         <v>0.0</v>
       </c>
       <c r="CR20">
         <v>0.0</v>
       </c>
       <c r="CS20">
         <v>0.0</v>
       </c>
       <c r="CT20">
         <v>0.0</v>
       </c>
       <c r="CU20">
         <v>0.0</v>
       </c>
       <c r="CV20">
         <v>0.0</v>
       </c>
       <c r="CW20">
         <v>0.0</v>
       </c>
-      <c r="CX20"/>
+      <c r="CX20">
+        <v>0.0</v>
+      </c>
       <c r="CY20">
         <v>0.0</v>
       </c>
-      <c r="CZ20">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ20"/>
       <c r="DA20">
         <v>0.0</v>
       </c>
       <c r="DB20">
         <v>0.0</v>
       </c>
+      <c r="DC20">
+        <v>0.0</v>
+      </c>
+      <c r="DD20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="B21">
-        <v>68000000.0</v>
+        <v>135000000.0</v>
       </c>
       <c r="C21">
+        <v>-48000000.0</v>
+      </c>
+      <c r="D21">
+        <v>53000000.0</v>
+      </c>
+      <c r="E21">
         <v>-496000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-26000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>91000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>186000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>49000000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>176000000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>52000000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>-25000000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>218000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>94000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-141000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>19000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-11000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>106000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-96000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-148422000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>101000000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-76000000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-32000000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-27183000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>66115000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-53336000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>75449000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>84562000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>80084000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-482103000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>4132000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>168013000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>126224000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>192376000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>524000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>161000000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>175590000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-15339000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>104953000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>192842000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>10083000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>195609000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>200709000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-31703000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>215628000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>246196000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>256350000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>308172000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>344990000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>288601000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>274559000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>271372000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>308461000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>300938000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>309272000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-56720000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>265391000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>287260000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>238056000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>248482000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>224828000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>275738000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>236408000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>41148000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>22244000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>255940000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>229650000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BP21">
         <v>261134000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BQ21">
         <v>262722000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BR21">
         <v>274902000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BS21">
         <v>323858000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BT21">
         <v>239718000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BU21">
         <v>279706000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BV21">
         <v>251475000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BW21">
         <v>209629000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BX21">
         <v>196419000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BY21">
         <v>144590000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BZ21">
         <v>135457000.0</v>
       </c>
-      <c r="BY21">
+      <c r="CA21">
         <v>132118000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CB21">
         <v>113804000.0</v>
       </c>
-      <c r="CA21">
+      <c r="CC21">
         <v>13988000.0</v>
       </c>
-      <c r="CB21">
+      <c r="CD21">
         <v>107258000.0</v>
       </c>
-      <c r="CC21">
+      <c r="CE21">
         <v>142606000.0</v>
       </c>
-      <c r="CD21">
+      <c r="CF21">
         <v>51785000.0</v>
       </c>
-      <c r="CE21">
+      <c r="CG21">
         <v>155766000.0</v>
       </c>
-      <c r="CF21">
+      <c r="CH21">
         <v>4195000.0</v>
       </c>
-      <c r="CG21">
+      <c r="CI21">
         <v>80459000.0</v>
       </c>
-      <c r="CH21">
+      <c r="CJ21">
         <v>68116000.0</v>
       </c>
-      <c r="CI21">
+      <c r="CK21">
         <v>71810000.0</v>
       </c>
-      <c r="CJ21">
+      <c r="CL21">
         <v>66704000.0</v>
       </c>
-      <c r="CK21">
+      <c r="CM21">
         <v>71023000.0</v>
       </c>
-      <c r="CL21">
+      <c r="CN21">
         <v>75044000.0</v>
       </c>
-      <c r="CM21">
+      <c r="CO21">
         <v>64010000.0</v>
       </c>
-      <c r="CN21">
+      <c r="CP21">
         <v>65713000.0</v>
       </c>
-      <c r="CO21">
+      <c r="CQ21">
         <v>59994000.0</v>
       </c>
-      <c r="CP21">
+      <c r="CR21">
         <v>64156000.0</v>
       </c>
-      <c r="CQ21">
+      <c r="CS21">
         <v>71725000.0</v>
       </c>
-      <c r="CR21">
+      <c r="CT21">
         <v>65098000.0</v>
       </c>
-      <c r="CS21">
+      <c r="CU21">
         <v>53095000.0</v>
       </c>
-      <c r="CT21">
+      <c r="CV21">
         <v>38747000.0</v>
       </c>
-      <c r="CU21">
+      <c r="CW21">
         <v>62668000.0</v>
       </c>
-      <c r="CV21">
+      <c r="CX21">
         <v>53925000.0</v>
       </c>
-      <c r="CW21">
+      <c r="CY21">
         <v>7788000.0</v>
       </c>
-      <c r="CX21">
+      <c r="CZ21">
         <v>58300000.0</v>
       </c>
-      <c r="CY21">
+      <c r="DA21">
         <v>50700000.0</v>
       </c>
-      <c r="CZ21">
+      <c r="DB21">
         <v>-86014000.0</v>
       </c>
-      <c r="DA21">
+      <c r="DC21">
         <v>86014000.0</v>
       </c>
-      <c r="DB21">
+      <c r="DD21">
         <v>83933000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...4 lines deleted...]
-      </c>
+      <c r="AD22"/>
+      <c r="AE22"/>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
         <v>0.0</v>
       </c>
       <c r="AN22">
@@ -30113,427 +30465,439 @@
       </c>
       <c r="CP22">
         <v>0.0</v>
       </c>
       <c r="CQ22">
         <v>0.0</v>
       </c>
       <c r="CR22">
         <v>0.0</v>
       </c>
       <c r="CS22">
         <v>0.0</v>
       </c>
       <c r="CT22">
         <v>0.0</v>
       </c>
       <c r="CU22">
         <v>0.0</v>
       </c>
       <c r="CV22">
         <v>0.0</v>
       </c>
       <c r="CW22">
         <v>0.0</v>
       </c>
-      <c r="CX22"/>
+      <c r="CX22">
+        <v>0.0</v>
+      </c>
       <c r="CY22">
         <v>0.0</v>
       </c>
-      <c r="CZ22">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ22"/>
       <c r="DA22">
         <v>0.0</v>
       </c>
       <c r="DB22">
         <v>0.0</v>
       </c>
+      <c r="DC22">
+        <v>0.0</v>
+      </c>
+      <c r="DD22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="B23">
-        <v>4108000000.0</v>
+        <v>4194000000.0</v>
       </c>
       <c r="C23">
+        <v>3711000000.0</v>
+      </c>
+      <c r="D23">
+        <v>4123000000.0</v>
+      </c>
+      <c r="E23">
         <v>3864000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>4004000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>3891000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>4074000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>4045000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>4051000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>3682000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>3745000000.0</v>
       </c>
       <c r="L23">
         <v>3845000000.0</v>
       </c>
       <c r="M23">
+        <v>3745000000.0</v>
+      </c>
+      <c r="N23">
+        <v>3845000000.0</v>
+      </c>
+      <c r="O23">
         <v>3893000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>3691000000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>3623000000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>3193000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>3218000000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>3305284000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>3402000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>3760000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>3379000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>3295537000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>3390823000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>3725817000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>4043107000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>3641255000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>4628578000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>4146404000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>4133612000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4801077000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>3842235000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>4883796000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>4823770000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4866339000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4941634000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>4716092000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>4835905000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>4989655000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>4766864000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4856117000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>4423889000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>4370681000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>4384612000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>4810106000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>4548649000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>5455196000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>5440081000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>5251664000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>5384636000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>6291405000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>6684216000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>7190328000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>7185624000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>7022722000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>6870665000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>6840989000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>6052052000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>6252134000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>5812785000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>5758138000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>4821368000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>5266885000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>5489244000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>4896181000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>4918855000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>5479366000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>5420488000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>5292554000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>5797889000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>5831807000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>5394112000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>5522095000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>4597352000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>4516046000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>3970636000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4086081000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>3641804000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>3519360000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>3350048000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>3349172000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>3482270000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>3911032000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>3418525000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>2915747000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>2779308000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>2671787000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>2362670000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>2147746000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>1992231000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>2289485000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>2056805000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>2243400000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>2076959000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>2400863000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>2379490000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>2471015000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>2453514000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>2596204000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>2135958000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>2173435000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>1903436000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>1705800000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>1705800000.0</v>
       </c>
-      <c r="CZ23">
-[...4 lines deleted...]
-      </c>
       <c r="DB23">
         <v>0.0</v>
       </c>
+      <c r="DC23">
+        <v>0.0</v>
+      </c>
+      <c r="DD23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24">
         <v>10000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>9000000.0</v>
       </c>
       <c r="O24">
         <v>10000000.0</v>
       </c>
       <c r="P24">
-        <v>10000000.0</v>
+        <v>9000000.0</v>
       </c>
       <c r="Q24">
         <v>10000000.0</v>
       </c>
       <c r="R24">
+        <v>10000000.0</v>
+      </c>
+      <c r="S24">
+        <v>10000000.0</v>
+      </c>
+      <c r="T24">
         <v>9750000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>9750000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>4875000.0</v>
       </c>
-      <c r="U24"/>
-      <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
@@ -30574,403 +30938,407 @@
       <c r="CD24"/>
       <c r="CE24"/>
       <c r="CF24"/>
       <c r="CG24"/>
       <c r="CH24"/>
       <c r="CI24"/>
       <c r="CJ24"/>
       <c r="CK24"/>
       <c r="CL24"/>
       <c r="CM24"/>
       <c r="CN24"/>
       <c r="CO24"/>
       <c r="CP24"/>
       <c r="CQ24"/>
       <c r="CR24"/>
       <c r="CS24"/>
       <c r="CT24"/>
       <c r="CU24"/>
       <c r="CV24"/>
       <c r="CW24"/>
       <c r="CX24"/>
       <c r="CY24"/>
       <c r="CZ24"/>
       <c r="DA24"/>
       <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24"/>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="B25">
         <v>16000000.0</v>
       </c>
       <c r="C25">
+        <v>16000000.0</v>
+      </c>
+      <c r="D25">
+        <v>16000000.0</v>
+      </c>
+      <c r="E25">
         <v>17000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>17000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>18000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>20000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>19000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>16000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>18000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>17000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>20000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>19000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>18000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>18000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>20000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>20000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>15000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>13863000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>17698000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>18795000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>24000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>26282000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>22371000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>28204000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>28717000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>28435000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>45132000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>47083000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>49831000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>51737000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>53013000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>55252000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>56654000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>57314000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>56514000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>55664000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>55777000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>58374000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>58958000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>61212000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>47369000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>48109000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>46489000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>47114000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>48026000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>48100000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>49185000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>46594000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>48715000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>44258000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>53614000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>54287000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>54939000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>55345000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>53207000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>51673000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>52156000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>51727000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>50595000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>50812000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>48805000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>50421000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>48029000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>45815000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>46319000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>46982000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>46143000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>45243000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>44027000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>40643000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>43245000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>32855000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>46562000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>15830000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>59948000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>28996000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>42035000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>12579000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>39191000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>37945000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>36443000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>13985000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>30900000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>30758000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>28481000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>28381000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>20750000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>20553000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>22204000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>19775000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>19367000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>19709000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>20825000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>19628000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>18979000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>20309000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>19073000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>-19848000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>29545000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>31956000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>30258000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>84000000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>84000000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...4 lines deleted...]
-      </c>
+      <c r="AD26"/>
+      <c r="AE26"/>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
         <v>0.0</v>
       </c>
       <c r="AN26">
@@ -31137,108 +31505,116 @@
       </c>
       <c r="CP26">
         <v>0.0</v>
       </c>
       <c r="CQ26">
         <v>0.0</v>
       </c>
       <c r="CR26">
         <v>0.0</v>
       </c>
       <c r="CS26">
         <v>0.0</v>
       </c>
       <c r="CT26">
         <v>0.0</v>
       </c>
       <c r="CU26">
         <v>0.0</v>
       </c>
       <c r="CV26">
         <v>0.0</v>
       </c>
       <c r="CW26">
         <v>0.0</v>
       </c>
-      <c r="CX26"/>
+      <c r="CX26">
+        <v>0.0</v>
+      </c>
       <c r="CY26">
         <v>0.0</v>
       </c>
-      <c r="CZ26">
-[...1 lines deleted...]
-      </c>
+      <c r="CZ26"/>
       <c r="DA26">
         <v>0.0</v>
       </c>
       <c r="DB26">
         <v>0.0</v>
       </c>
+      <c r="DC26">
+        <v>0.0</v>
+      </c>
+      <c r="DD26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>195</v>
-[...1 lines deleted...]
-      <c r="B27">
+        <v>197</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27">
         <v>30000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>24000000.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27"/>
       <c r="F27">
-        <v>43000000.0</v>
+        <v>28000000.0</v>
       </c>
       <c r="G27"/>
       <c r="H27">
+        <v>43000000.0</v>
+      </c>
+      <c r="I27"/>
+      <c r="J27">
         <v>40000000.0</v>
       </c>
-      <c r="I27"/>
-      <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27">
         <v>58000000.0</v>
       </c>
-      <c r="O27"/>
-      <c r="P27"/>
       <c r="Q27"/>
-      <c r="R27">
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27">
         <v>63000000.0</v>
       </c>
-      <c r="S27"/>
-      <c r="T27"/>
       <c r="U27"/>
-      <c r="V27">
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27">
         <v>31462000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>26700000.0</v>
       </c>
-      <c r="X27"/>
-      <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
@@ -31247,504 +31623,516 @@
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
-      <c r="BZ27">
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27">
         <v>128720000.0</v>
       </c>
-      <c r="CA27"/>
-      <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
-      <c r="CL27">
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27">
         <v>101603000.0</v>
       </c>
-      <c r="CM27"/>
-      <c r="CN27"/>
       <c r="CO27"/>
-      <c r="CP27">
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27">
         <v>56465000.0</v>
       </c>
-      <c r="CQ27"/>
-      <c r="CR27"/>
       <c r="CS27"/>
       <c r="CT27"/>
       <c r="CU27"/>
       <c r="CV27"/>
       <c r="CW27"/>
-      <c r="CX27">
+      <c r="CX27"/>
+      <c r="CY27"/>
+      <c r="CZ27">
         <v>100000.0</v>
       </c>
-      <c r="CY27"/>
-      <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="B28">
-        <v>19000000.0</v>
+        <v>38000000.0</v>
       </c>
       <c r="C28">
+        <v>57000000.0</v>
+      </c>
+      <c r="D28">
+        <v>49000000.0</v>
+      </c>
+      <c r="E28">
         <v>5000000.0</v>
       </c>
-      <c r="D28">
-[...2 lines deleted...]
-      <c r="E28">
+      <c r="F28">
+        <v>10000000.0</v>
+      </c>
+      <c r="G28">
         <v>36000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>12000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>37000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>59000000.0</v>
       </c>
       <c r="J28">
         <v>50000000.0</v>
       </c>
       <c r="K28">
+        <v>59000000.0</v>
+      </c>
+      <c r="L28">
+        <v>50000000.0</v>
+      </c>
+      <c r="M28">
         <v>56000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>57000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>62000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>16000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>30000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>40000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>71000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>281883000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>39000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>33000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>67000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>76731000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>36200000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>181561000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>14052000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>43663000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>11167000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>50900000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>58621000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>8173000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>61058000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>17776000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>57271000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>53851000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>45973000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>47315000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>45048000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>56176000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>27144000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>52640000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>55113000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>284165000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>35165000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>47785000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>41110000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>53096000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>35131000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>56711000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>37773000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>64558000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>46070000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>31918000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>32602000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>41078000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>40884000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>31206000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>37842000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>61271000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>37258000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>31106000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>33825000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>57970000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>39563000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>27827000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>30908000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>61480000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>49622000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>42003000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>25415000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>83367000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>44584000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>61698000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>39520000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>51813000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>44931000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>51752000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>45366000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>178817000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>32647000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>54302000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>41771000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>52850000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>25112000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>27652000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>38109000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>57886000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>23725000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>32979000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>27798000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>141465000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>33551000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>31348000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>36704000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>108281000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>43206000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>31606000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>33469000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>44682000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>29385000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>31361000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>61533000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>53600000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>53600000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>11073000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>11073000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>16828000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="B29">
+        <v>25000000.0</v>
+      </c>
+      <c r="C29">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D29">
         <v>-575000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>-177000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>765000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-53000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>462000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>61000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>61000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>51000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>64000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>79000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>63000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>30000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>260000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>27000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>32000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>31000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-12310000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>26973000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1228000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>598000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>25535000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>28804000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>31085000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-66831000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>72693000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>490077000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>-121492000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>10915000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>82834000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>50483000.0</v>
       </c>
-      <c r="AF29"/>
-      <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
@@ -31774,1008 +32162,1028 @@
       <c r="CD29"/>
       <c r="CE29"/>
       <c r="CF29"/>
       <c r="CG29"/>
       <c r="CH29"/>
       <c r="CI29"/>
       <c r="CJ29"/>
       <c r="CK29"/>
       <c r="CL29"/>
       <c r="CM29"/>
       <c r="CN29"/>
       <c r="CO29"/>
       <c r="CP29"/>
       <c r="CQ29"/>
       <c r="CR29"/>
       <c r="CS29"/>
       <c r="CT29"/>
       <c r="CU29"/>
       <c r="CV29"/>
       <c r="CW29"/>
       <c r="CX29"/>
       <c r="CY29"/>
       <c r="CZ29"/>
       <c r="DA29"/>
       <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="B30">
-        <v>65000000.0</v>
+        <v>44000000.0</v>
       </c>
       <c r="C30">
+        <v>61000000.0</v>
+      </c>
+      <c r="D30">
+        <v>80000000.0</v>
+      </c>
+      <c r="E30">
         <v>47000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>82000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>49000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>22000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>39000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>47000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>91000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>33000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>104000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>103000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>114000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-4000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>9000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>219000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>301291000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12000000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>164000000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>125000000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>151393000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>66460000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>128225000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-14052000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>43663000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>91251000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-431203000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>62753000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>176186000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>187282000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>210152000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>57795000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>53950000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>221563000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>31976000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>150001000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>249018000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>37227000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>248249000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>255822000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>252462000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>250793000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>293981000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>297460000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>361268000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>380121000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>345312000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>312332000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>335930000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>354531000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>332856000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>341874000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-15642000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>40884000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>31206000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>37842000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>309753000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>37258000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>31106000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>33825000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>99118000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>39563000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>27827000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>260558000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>322614000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>312344000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>316905000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>349273000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>83367000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>52167000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>151341000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>47652000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>51813000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>44931000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>51752000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>177484000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>50097000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>32647000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>54302000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>41771000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>52850000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>180878000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>27652000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>38109000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>57886000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>104698000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>32979000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>27798000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>39862000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>33551000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>97061000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>96698000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>51816000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>43206000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>31606000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>33469000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>44682000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>29385000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>36270000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>84750000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>53700000.0</v>
       </c>
-      <c r="CY30">
+      <c r="DA30">
         <v>53700000.0</v>
       </c>
-      <c r="CZ30">
-[...4 lines deleted...]
-      </c>
       <c r="DB30">
         <v>0.0</v>
       </c>
+      <c r="DC30">
+        <v>0.0</v>
+      </c>
+      <c r="DD30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:106">
+    <row r="31" spans="1:108">
       <c r="A31" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="B31">
-        <v>-2204000000.0</v>
+        <v>21000000.0</v>
       </c>
       <c r="C31">
+        <v>206000000.0</v>
+      </c>
+      <c r="D31">
+        <v>-2189000000.0</v>
+      </c>
+      <c r="E31">
         <v>-34000000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>3229000000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>-376000000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>2141000000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>37000000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>38000000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>39000000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>49000000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>42000000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>37000000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>41000000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>31000000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>14000000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-1000000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>183000000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-8720000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-88000000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-12000000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-18000000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-14866000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-11888000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-148510000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-297604000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-282471000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>-338884000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-29763000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-33106000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-7349000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-14734000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>-8741000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-9579000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-9419000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-10206000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-8610000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-11528000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-14214000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>-12734000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-14207000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>-11489000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>-7682000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>62582000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-7347000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-7472000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>-3404000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>-1606000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>-3312000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>-3091000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>-3554000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-3719000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-2232000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>-2939000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>-3258000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>-889000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BF31">
         <v>921000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BG31">
         <v>2744000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BH31">
         <v>127000.0</v>
       </c>
-      <c r="BG31">
+      <c r="BI31">
         <v>6109000.0</v>
       </c>
-      <c r="BH31">
+      <c r="BJ31">
         <v>5454000.0</v>
       </c>
-      <c r="BI31">
+      <c r="BK31">
         <v>4670000.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BL31">
         <v>1340000.0</v>
       </c>
-      <c r="BK31">
+      <c r="BM31">
         <v>2635000.0</v>
       </c>
-      <c r="BL31">
+      <c r="BN31">
         <v>3201000.0</v>
       </c>
-      <c r="BM31">
+      <c r="BO31">
         <v>3438000.0</v>
       </c>
-      <c r="BN31">
+      <c r="BP31">
         <v>3042000.0</v>
       </c>
-      <c r="BO31">
+      <c r="BQ31">
         <v>3140000.0</v>
       </c>
-      <c r="BP31">
+      <c r="BR31">
         <v>3348000.0</v>
       </c>
-      <c r="BQ31">
+      <c r="BS31">
         <v>4642000.0</v>
       </c>
-      <c r="BR31">
+      <c r="BT31">
         <v>12133000.0</v>
       </c>
-      <c r="BS31">
+      <c r="BU31">
         <v>21791000.0</v>
       </c>
-      <c r="BT31">
+      <c r="BV31">
         <v>101861000.0</v>
       </c>
-      <c r="BU31">
+      <c r="BW31">
         <v>18147000.0</v>
       </c>
-      <c r="BV31">
+      <c r="BX31">
         <v>17559000.0</v>
       </c>
-      <c r="BW31">
+      <c r="BY31">
         <v>10673000.0</v>
       </c>
-      <c r="BX31">
+      <c r="BZ31">
         <v>8102000.0</v>
       </c>
-      <c r="BY31">
+      <c r="CA31">
         <v>4175000.0</v>
       </c>
-      <c r="BZ31">
+      <c r="CB31">
         <v>5007000.0</v>
       </c>
-      <c r="CA31">
+      <c r="CC31">
         <v>-137000.0</v>
       </c>
-      <c r="CB31">
+      <c r="CD31">
         <v>-721000.0</v>
       </c>
-      <c r="CC31">
+      <c r="CE31">
         <v>185000.0</v>
       </c>
-      <c r="CD31">
+      <c r="CF31">
         <v>4167000.0</v>
       </c>
-      <c r="CE31">
+      <c r="CG31">
         <v>1698000.0</v>
       </c>
-      <c r="CF31">
+      <c r="CH31">
         <v>1382000.0</v>
       </c>
-      <c r="CG31">
+      <c r="CI31">
         <v>130000.0</v>
       </c>
-      <c r="CH31">
+      <c r="CJ31">
         <v>2540000.0</v>
       </c>
-      <c r="CI31">
+      <c r="CK31">
         <v>1075000.0</v>
       </c>
-      <c r="CJ31">
+      <c r="CL31">
         <v>649000.0</v>
       </c>
-      <c r="CK31">
+      <c r="CM31">
         <v>-759000.0</v>
       </c>
-      <c r="CL31">
+      <c r="CN31">
         <v>1130000.0</v>
       </c>
-      <c r="CM31">
+      <c r="CO31">
         <v>1062000.0</v>
       </c>
-      <c r="CN31">
+      <c r="CP31">
         <v>374000.0</v>
       </c>
-      <c r="CO31">
+      <c r="CQ31">
         <v>654000.0</v>
       </c>
-      <c r="CP31">
+      <c r="CR31">
         <v>2106000.0</v>
       </c>
-      <c r="CQ31">
+      <c r="CS31">
         <v>1966000.0</v>
       </c>
-      <c r="CR31">
+      <c r="CT31">
         <v>1848000.0</v>
       </c>
-      <c r="CS31">
+      <c r="CU31">
         <v>530000.0</v>
       </c>
-      <c r="CT31">
+      <c r="CV31">
         <v>7095000.0</v>
       </c>
-      <c r="CU31">
+      <c r="CW31">
         <v>3348000.0</v>
       </c>
-      <c r="CV31">
+      <c r="CX31">
         <v>-2799000.0</v>
       </c>
-      <c r="CW31">
+      <c r="CY31">
         <v>14548000.0</v>
       </c>
-      <c r="CX31">
+      <c r="CZ31">
         <v>-7600000.0</v>
       </c>
-      <c r="CY31">
-[...4 lines deleted...]
-      </c>
       <c r="DA31">
         <v>0.0</v>
       </c>
       <c r="DB31">
         <v>0.0</v>
       </c>
+      <c r="DC31">
+        <v>0.0</v>
+      </c>
+      <c r="DD31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:106">
+    <row r="32" spans="1:108">
       <c r="A32" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="B32">
+        <v>4329000000.0</v>
+      </c>
+      <c r="C32">
+        <v>3663000000.0</v>
+      </c>
+      <c r="D32">
         <v>4176000000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>3368000000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>3978000000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>3982000000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>4260000000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>4094000000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>4227000000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>3734000000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>3820000000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>3963000000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>3939000000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>3752000000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>3710000000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>3612000000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>3299000000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>3122000000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>3156862000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>3503000000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>3684000000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>3347000000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>3268354000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>3456938000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>4118556000.0</v>
       </c>
       <c r="Z32">
         <v>3725817000.0</v>
       </c>
       <c r="AA32">
+        <v>4118556000.0</v>
+      </c>
+      <c r="AB32">
+        <v>3725817000.0</v>
+      </c>
+      <c r="AC32">
         <v>4628578000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>4146404000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>4133612000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>4801077000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>3842235000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>4883796000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>4823770000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>5027339000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>4941634000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>4716092000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>4835905000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>4989655000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>4766864000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>4856117000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>4423889000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>4370681000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>4384612000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>4810106000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>4548649000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>5455196000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>5440081000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>5251664000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>5384636000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>6291405000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>6684216000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>7190328000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>7185624000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>7022722000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>7136056000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>7128249000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>6290108000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>6252134000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>6037613000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>6033876000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>5057776000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BL32">
         <v>5266885000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BM32">
         <v>5511488000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BN32">
         <v>5152121000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BO32">
         <v>4918855000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BP32">
         <v>5479366000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BQ32">
         <v>5420488000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BR32">
         <v>5292554000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BS32">
         <v>5797889000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BT32">
         <v>6071525000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BU32">
         <v>5673818000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BV32">
         <v>5773570000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BW32">
         <v>4806981000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BX32">
         <v>4712465000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BY32">
         <v>4115226000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BZ32">
         <v>4221538000.0</v>
       </c>
-      <c r="BY32">
+      <c r="CA32">
         <v>3641804000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CB32">
         <v>3633164000.0</v>
       </c>
-      <c r="CA32">
+      <c r="CC32">
         <v>3364036000.0</v>
       </c>
-      <c r="CB32">
+      <c r="CD32">
         <v>3456430000.0</v>
       </c>
-      <c r="CC32">
+      <c r="CE32">
         <v>3624876000.0</v>
       </c>
-      <c r="CD32">
+      <c r="CF32">
         <v>3962817000.0</v>
       </c>
-      <c r="CE32">
+      <c r="CG32">
         <v>3418525000.0</v>
       </c>
-      <c r="CF32">
+      <c r="CH32">
         <v>2919942000.0</v>
       </c>
-      <c r="CG32">
+      <c r="CI32">
         <v>2859767000.0</v>
       </c>
-      <c r="CH32">
+      <c r="CJ32">
         <v>2739903000.0</v>
       </c>
-      <c r="CI32">
+      <c r="CK32">
         <v>2362670000.0</v>
       </c>
-      <c r="CJ32">
+      <c r="CL32">
         <v>2214450000.0</v>
       </c>
-      <c r="CK32">
+      <c r="CM32">
         <v>2063254000.0</v>
       </c>
-      <c r="CL32">
+      <c r="CN32">
         <v>2364529000.0</v>
       </c>
-      <c r="CM32">
+      <c r="CO32">
         <v>2120815000.0</v>
       </c>
-      <c r="CN32">
+      <c r="CP32">
         <v>2243400000.0</v>
       </c>
-      <c r="CO32">
+      <c r="CQ32">
         <v>2076959000.0</v>
       </c>
-      <c r="CP32">
+      <c r="CR32">
         <v>2465019000.0</v>
       </c>
-      <c r="CQ32">
+      <c r="CS32">
         <v>2451215000.0</v>
       </c>
-      <c r="CR32">
+      <c r="CT32">
         <v>2536113000.0</v>
       </c>
-      <c r="CS32">
+      <c r="CU32">
         <v>2506609000.0</v>
       </c>
-      <c r="CT32">
+      <c r="CV32">
         <v>2634951000.0</v>
       </c>
-      <c r="CU32">
+      <c r="CW32">
         <v>2198626000.0</v>
       </c>
-      <c r="CV32">
+      <c r="CX32">
         <v>2227360000.0</v>
       </c>
-      <c r="CW32">
+      <c r="CY32">
         <v>1911224000.0</v>
       </c>
-      <c r="CX32">
+      <c r="CZ32">
         <v>1756500000.0</v>
       </c>
-      <c r="CY32">
+      <c r="DA32">
         <v>1756500000.0</v>
       </c>
-      <c r="CZ32">
+      <c r="DB32">
         <v>2105272000.0</v>
       </c>
-      <c r="DA32">
+      <c r="DC32">
         <v>2557763000.0</v>
       </c>
-      <c r="DB32">
+      <c r="DD32">
         <v>2998519000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:AE30"/>
@@ -32864,51 +33272,51 @@
       </c>
       <c r="Y1" t="s">
         <v>24</v>
       </c>
       <c r="Z1" t="s">
         <v>25</v>
       </c>
       <c r="AA1" t="s">
         <v>26</v>
       </c>
       <c r="AB1" t="s">
         <v>27</v>
       </c>
       <c r="AC1" t="s">
         <v>28</v>
       </c>
       <c r="AD1" t="s">
         <v>29</v>
       </c>
       <c r="AE1" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="2" spans="1:31">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B2">
         <v>2829000000.0</v>
       </c>
       <c r="C2">
         <v>2519000000.0</v>
       </c>
       <c r="D2">
         <v>2439000000.0</v>
       </c>
       <c r="E2">
         <v>2209000000.0</v>
       </c>
       <c r="F2">
         <v>2198781000.0</v>
       </c>
       <c r="G2">
         <v>1764746000.0</v>
       </c>
       <c r="H2">
         <v>1764746000.0</v>
       </c>
       <c r="I2">
         <v>1804075000.0</v>
       </c>
@@ -32957,51 +33365,51 @@
       <c r="X2">
         <v>753367000.0</v>
       </c>
       <c r="Y2">
         <v>572654000.0</v>
       </c>
       <c r="Z2">
         <v>21850000.0</v>
       </c>
       <c r="AA2">
         <v>209614000.0</v>
       </c>
       <c r="AB2">
         <v>697800000.0</v>
       </c>
       <c r="AC2">
         <v>328600000.0</v>
       </c>
       <c r="AD2">
         <v>406900000.0</v>
       </c>
       <c r="AE2"/>
     </row>
     <row r="3" spans="1:31">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B3">
         <v>50000000</v>
       </c>
       <c r="C3">
         <v>164000000</v>
       </c>
       <c r="D3">
         <v>106000000</v>
       </c>
       <c r="E3">
         <v>75000000</v>
       </c>
       <c r="F3">
         <v>75073000</v>
       </c>
       <c r="G3">
         <v>180842000</v>
       </c>
       <c r="H3">
         <v>180842000</v>
       </c>
       <c r="I3">
         <v>211000000</v>
       </c>
@@ -33052,51 +33460,51 @@
       </c>
       <c r="Y3">
         <v>78974000</v>
       </c>
       <c r="Z3">
         <v>148426000</v>
       </c>
       <c r="AA3">
         <v>495566000</v>
       </c>
       <c r="AB3">
         <v>0</v>
       </c>
       <c r="AC3">
         <v>0</v>
       </c>
       <c r="AD3">
         <v>0</v>
       </c>
       <c r="AE3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:31">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>268000000.0</v>
       </c>
       <c r="F4">
         <v>25715000.0</v>
       </c>
       <c r="G4">
         <v>192768000.0</v>
       </c>
       <c r="H4">
         <v>222191000.0</v>
       </c>
       <c r="I4">
         <v>-39329000.0</v>
       </c>
       <c r="J4">
         <v>-46361000.0</v>
       </c>
       <c r="K4">
         <v>-99450000.0</v>
       </c>
@@ -33115,51 +33523,51 @@
       <c r="P4">
         <v>26414000.0</v>
       </c>
       <c r="Q4">
         <v>447969000.0</v>
       </c>
       <c r="R4">
         <v>-147296000.0</v>
       </c>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
     </row>
     <row r="5" spans="1:31">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-88000000.0</v>
       </c>
       <c r="F5">
         <v>1480000.0</v>
       </c>
       <c r="G5">
         <v>29395000.0</v>
       </c>
       <c r="H5">
         <v>633029000.0</v>
       </c>
       <c r="I5">
         <v>-297722000.0</v>
       </c>
       <c r="J5">
         <v>-11899000.0</v>
       </c>
       <c r="K5">
         <v>122113000.0</v>
       </c>
@@ -33178,51 +33586,51 @@
       <c r="P5">
         <v>-26922000.0</v>
       </c>
       <c r="Q5">
         <v>-151733000.0</v>
       </c>
       <c r="R5">
         <v>-119251000.0</v>
       </c>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
     </row>
     <row r="6" spans="1:31">
       <c r="A6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B6">
         <v>-694000000.0</v>
       </c>
       <c r="C6">
         <v>310000000.0</v>
       </c>
       <c r="D6">
         <v>80000000.0</v>
       </c>
       <c r="E6">
         <v>230000000.0</v>
       </c>
       <c r="F6">
         <v>10601000.0</v>
       </c>
       <c r="G6">
         <v>232453000.0</v>
       </c>
       <c r="H6">
         <v>232453000.0</v>
       </c>
       <c r="I6">
         <v>-39329000.0</v>
       </c>
@@ -33273,51 +33681,51 @@
       </c>
       <c r="Y6">
         <v>180713000.0</v>
       </c>
       <c r="Z6">
         <v>550804000.0</v>
       </c>
       <c r="AA6">
         <v>-140188000.0</v>
       </c>
       <c r="AB6">
         <v>572600000.0</v>
       </c>
       <c r="AC6">
         <v>697800000.0</v>
       </c>
       <c r="AD6">
         <v>328600000.0</v>
       </c>
       <c r="AE6">
         <v>406900000.0</v>
       </c>
     </row>
     <row r="7" spans="1:31">
       <c r="A7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B7">
         <v>397000000.0</v>
       </c>
       <c r="C7">
         <v>347000000.0</v>
       </c>
       <c r="D7">
         <v>-117000000.0</v>
       </c>
       <c r="E7">
         <v>-46000000.0</v>
       </c>
       <c r="F7">
         <v>-196652000.0</v>
       </c>
       <c r="G7">
         <v>633029000.0</v>
       </c>
       <c r="H7">
         <v>-304169000.0</v>
       </c>
       <c r="I7">
         <v>-297722000.0</v>
       </c>
@@ -33366,86 +33774,86 @@
       <c r="X7">
         <v>-588594000.0</v>
       </c>
       <c r="Y7">
         <v>-3316000.0</v>
       </c>
       <c r="Z7">
         <v>305732000.0</v>
       </c>
       <c r="AA7">
         <v>-339514000.0</v>
       </c>
       <c r="AB7"/>
       <c r="AC7">
         <v>-235200000.0</v>
       </c>
       <c r="AD7">
         <v>83900000.0</v>
       </c>
       <c r="AE7">
         <v>151300000.0</v>
       </c>
     </row>
     <row r="8" spans="1:31">
       <c r="A8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
     </row>
     <row r="9" spans="1:31">
       <c r="A9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B9">
         <v>-142000000.0</v>
       </c>
       <c r="C9">
         <v>-137000000.0</v>
       </c>
       <c r="D9">
         <v>-159000000.0</v>
       </c>
       <c r="E9">
         <v>22000000.0</v>
       </c>
       <c r="F9">
         <v>5393000.0</v>
       </c>
       <c r="G9">
         <v>210419000.0</v>
       </c>
       <c r="H9">
         <v>210419000.0</v>
       </c>
       <c r="I9">
         <v>-40785000.0</v>
       </c>
@@ -33476,51 +33884,51 @@
       <c r="R9">
         <v>91652000.0</v>
       </c>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9">
         <v>106213000.0</v>
       </c>
       <c r="Z9">
         <v>57355000.0</v>
       </c>
       <c r="AA9">
         <v>-15700000.0</v>
       </c>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
     </row>
     <row r="10" spans="1:31">
       <c r="A10" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>-125000000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-316488000.0</v>
       </c>
       <c r="G10">
         <v>166597000.0</v>
       </c>
       <c r="H10"/>
       <c r="I10">
         <v>-111018000.0</v>
       </c>
       <c r="J10">
         <v>140556000.0</v>
       </c>
       <c r="K10">
         <v>-72419000.0</v>
       </c>
       <c r="L10">
         <v>80742000.0</v>
@@ -33555,51 +33963,51 @@
       <c r="V10">
         <v>-41509000.0</v>
       </c>
       <c r="W10">
         <v>-263313000.0</v>
       </c>
       <c r="X10">
         <v>-396432000.0</v>
       </c>
       <c r="Y10">
         <v>-20153000.0</v>
       </c>
       <c r="Z10">
         <v>12056000.0</v>
       </c>
       <c r="AA10">
         <v>35876000.0</v>
       </c>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
     </row>
     <row r="11" spans="1:31">
       <c r="A11" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-2000000.0</v>
       </c>
       <c r="F11">
         <v>-12302000.0</v>
       </c>
       <c r="G11">
         <v>-20770000.0</v>
       </c>
       <c r="H11">
         <v>155486000.0</v>
       </c>
       <c r="I11">
         <v>-16472000.0</v>
       </c>
       <c r="J11">
         <v>-8846000.0</v>
       </c>
       <c r="K11">
         <v>-1756000.0</v>
       </c>
@@ -33630,51 +34038,51 @@
       <c r="T11">
         <v>314674000.0</v>
       </c>
       <c r="U11"/>
       <c r="V11">
         <v>324370000.0</v>
       </c>
       <c r="W11">
         <v>168348000.0</v>
       </c>
       <c r="X11">
         <v>137163000.0</v>
       </c>
       <c r="Y11">
         <v>99422000.0</v>
       </c>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
     </row>
     <row r="12" spans="1:31">
       <c r="A12" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-25000000.0</v>
       </c>
       <c r="F12">
         <v>587798000.0</v>
       </c>
       <c r="G12">
         <v>438476000.0</v>
       </c>
       <c r="H12">
         <v>937674000.0</v>
       </c>
       <c r="I12">
         <v>-33256000.0</v>
       </c>
       <c r="J12">
         <v>132978000.0</v>
       </c>
       <c r="K12">
         <v>32200000.0</v>
       </c>
@@ -33693,51 +34101,51 @@
       <c r="P12">
         <v>16665000.0</v>
       </c>
       <c r="Q12">
         <v>70981000.0</v>
       </c>
       <c r="R12">
         <v>103293000.0</v>
       </c>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
       <c r="Y12"/>
       <c r="Z12"/>
       <c r="AA12"/>
       <c r="AB12"/>
       <c r="AC12"/>
       <c r="AD12"/>
       <c r="AE12"/>
     </row>
     <row r="13" spans="1:31">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>109000000.0</v>
       </c>
       <c r="F13">
         <v>-196652000.0</v>
       </c>
       <c r="G13">
         <v>29801000.0</v>
       </c>
       <c r="H13">
         <v>59655000.0</v>
       </c>
       <c r="I13">
         <v>32200000.0</v>
       </c>
       <c r="J13">
         <v>-238477000.0</v>
       </c>
       <c r="K13">
         <v>301122000.0</v>
       </c>
@@ -33746,51 +34154,51 @@
       </c>
       <c r="M13">
         <v>93787000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
     </row>
     <row r="14" spans="1:31">
       <c r="A14" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B14">
         <v>68000000.0</v>
       </c>
       <c r="C14">
         <v>73000000.0</v>
       </c>
       <c r="D14">
         <v>74000000.0</v>
       </c>
       <c r="E14">
         <v>73000000.0</v>
       </c>
       <c r="F14">
         <v>74356000.0</v>
       </c>
       <c r="G14">
         <v>170481000.0</v>
       </c>
       <c r="H14">
         <v>170481000.0</v>
       </c>
       <c r="I14">
         <v>216656000.0</v>
       </c>
@@ -33833,51 +34241,51 @@
       <c r="V14">
         <v>104124000.0</v>
       </c>
       <c r="W14">
         <v>91888000.0</v>
       </c>
       <c r="X14">
         <v>79676000.0</v>
       </c>
       <c r="Y14">
         <v>77989000.0</v>
       </c>
       <c r="Z14">
         <v>71911000.0</v>
       </c>
       <c r="AA14">
         <v>311688000.0</v>
       </c>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
     </row>
     <row r="15" spans="1:31">
       <c r="A15" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="B15">
         <v>0.0</v>
       </c>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>29000000.0</v>
       </c>
       <c r="E15">
         <v>39000000.0</v>
       </c>
       <c r="F15">
         <v>19175000.0</v>
       </c>
       <c r="G15">
         <v>118073000.0</v>
       </c>
       <c r="H15">
         <v>118073000.0</v>
       </c>
       <c r="I15">
         <v>118734000.0</v>
       </c>
@@ -33920,51 +34328,51 @@
       <c r="V15">
         <v>68665000.0</v>
       </c>
       <c r="W15">
         <v>53476000.0</v>
       </c>
       <c r="X15">
         <v>52287000.0</v>
       </c>
       <c r="Y15">
         <v>51485000.0</v>
       </c>
       <c r="Z15">
         <v>50913000.0</v>
       </c>
       <c r="AA15">
         <v>75983000.0</v>
       </c>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
     </row>
     <row r="16" spans="1:31">
       <c r="A16" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B16">
         <v>2135000000.0</v>
       </c>
       <c r="C16">
         <v>2829000000.0</v>
       </c>
       <c r="D16">
         <v>2519000000.0</v>
       </c>
       <c r="E16">
         <v>2439000000.0</v>
       </c>
       <c r="F16">
         <v>2209382000.0</v>
       </c>
       <c r="G16">
         <v>1997199000.0</v>
       </c>
       <c r="H16">
         <v>1997199000.0</v>
       </c>
       <c r="I16">
         <v>1764746000.0</v>
       </c>
@@ -34015,51 +34423,51 @@
       </c>
       <c r="Y16">
         <v>753367000.0</v>
       </c>
       <c r="Z16">
         <v>572654000.0</v>
       </c>
       <c r="AA16">
         <v>69426000.0</v>
       </c>
       <c r="AB16">
         <v>572600000.0</v>
       </c>
       <c r="AC16">
         <v>697800000.0</v>
       </c>
       <c r="AD16">
         <v>328600000.0</v>
       </c>
       <c r="AE16">
         <v>406900000.0</v>
       </c>
     </row>
     <row r="17" spans="1:31">
       <c r="A17" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>-62385000.0</v>
       </c>
       <c r="J17">
         <v>51448000.0</v>
       </c>
       <c r="K17">
         <v>-53668000.0</v>
       </c>
       <c r="L17">
         <v>-97634000.0</v>
       </c>
       <c r="M17">
         <v>-67500000.0</v>
       </c>
       <c r="N17">
         <v>-55686000.0</v>
@@ -34070,51 +34478,51 @@
       <c r="P17">
         <v>-31106000.0</v>
       </c>
       <c r="Q17">
         <v>68497000.0</v>
       </c>
       <c r="R17">
         <v>88748000.0</v>
       </c>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
     </row>
     <row r="18" spans="1:31">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B18">
         <v>-437000000.0</v>
       </c>
       <c r="C18">
         <v>664000000.0</v>
       </c>
       <c r="D18">
         <v>106000000.0</v>
       </c>
       <c r="E18">
         <v>-44000000.0</v>
       </c>
       <c r="F18">
         <v>-49741000.0</v>
       </c>
       <c r="G18">
         <v>38176000.0</v>
       </c>
       <c r="H18">
         <v>38176000.0</v>
       </c>
       <c r="I18">
         <v>-48800000.0</v>
       </c>
@@ -34165,51 +34573,51 @@
       </c>
       <c r="Y18">
         <v>127887000.0</v>
       </c>
       <c r="Z18">
         <v>677728000.0</v>
       </c>
       <c r="AA18">
         <v>-353766000.0</v>
       </c>
       <c r="AB18">
         <v>572600000.0</v>
       </c>
       <c r="AC18">
         <v>697800000.0</v>
       </c>
       <c r="AD18">
         <v>328600000.0</v>
       </c>
       <c r="AE18">
         <v>406900000.0</v>
       </c>
     </row>
     <row r="19" spans="1:31">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B19">
         <v>680000000.0</v>
       </c>
       <c r="C19">
         <v>-333000000.0</v>
       </c>
       <c r="D19">
         <v>-60000000.0</v>
       </c>
       <c r="E19">
         <v>-117000000.0</v>
       </c>
       <c r="F19">
         <v>-183270000.0</v>
       </c>
       <c r="G19">
         <v>-44120000.0</v>
       </c>
       <c r="H19">
         <v>80472000.0</v>
       </c>
       <c r="I19">
         <v>131672000.0</v>
       </c>
@@ -34234,98 +34642,98 @@
       <c r="P19">
         <v>-141467000.0</v>
       </c>
       <c r="Q19">
         <v>427502000.0</v>
       </c>
       <c r="R19">
         <v>-625010000.0</v>
       </c>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
     </row>
     <row r="20" spans="1:31">
       <c r="A20" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="B20">
         <v>0.0</v>
       </c>
       <c r="C20">
         <v>80000000.0</v>
       </c>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>582000000.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
     </row>
     <row r="21" spans="1:31">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>-37000000.0</v>
       </c>
       <c r="C21">
         <v>-57000000.0</v>
       </c>
       <c r="D21">
         <v>311000000.0</v>
       </c>
       <c r="E21">
         <v>-4000000.0</v>
       </c>
       <c r="F21">
         <v>-530672000.0</v>
       </c>
       <c r="G21">
         <v>3881000.0</v>
       </c>
       <c r="H21">
         <v>9093000.0</v>
       </c>
       <c r="I21">
         <v>90376000.0</v>
       </c>
@@ -34350,51 +34758,51 @@
       <c r="P21">
         <v>397517000.0</v>
       </c>
       <c r="Q21">
         <v>-13097000.0</v>
       </c>
       <c r="R21">
         <v>-23789000.0</v>
       </c>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
       <c r="Y21"/>
       <c r="Z21"/>
       <c r="AA21"/>
       <c r="AB21"/>
       <c r="AC21"/>
       <c r="AD21"/>
       <c r="AE21"/>
     </row>
     <row r="22" spans="1:31">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B22">
         <v>-51000000.0</v>
       </c>
       <c r="C22">
         <v>2084000000.0</v>
       </c>
       <c r="D22">
         <v>79000000.0</v>
       </c>
       <c r="E22">
         <v>73000000.0</v>
       </c>
       <c r="F22">
         <v>-401746000.0</v>
       </c>
       <c r="G22">
         <v>-1553124000.0</v>
       </c>
       <c r="H22">
         <v>-1522164000.0</v>
       </c>
       <c r="I22">
         <v>292958000.0</v>
       </c>
@@ -34445,51 +34853,51 @@
       </c>
       <c r="Y22">
         <v>163615000.0</v>
       </c>
       <c r="Z22">
         <v>19410000.0</v>
       </c>
       <c r="AA22">
         <v>123949000.0</v>
       </c>
       <c r="AB22">
         <v>104200000.0</v>
       </c>
       <c r="AC22">
         <v>235300000.0</v>
       </c>
       <c r="AD22">
         <v>146200000.0</v>
       </c>
       <c r="AE22">
         <v>268100000.0</v>
       </c>
     </row>
     <row r="23" spans="1:31">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B23">
         <v>-71000000.0</v>
       </c>
       <c r="C23">
         <v>66000000.0</v>
       </c>
       <c r="D23">
         <v>-155000000.0</v>
       </c>
       <c r="E23">
         <v>399000000.0</v>
       </c>
       <c r="F23">
         <v>673602000.0</v>
       </c>
       <c r="G23">
         <v>40774000.0</v>
       </c>
       <c r="H23">
         <v>39308000.0</v>
       </c>
       <c r="I23">
         <v>-70407000.0</v>
       </c>
@@ -34532,51 +34940,51 @@
       <c r="V23">
         <v>-219000.0</v>
       </c>
       <c r="W23">
         <v>-8076000.0</v>
       </c>
       <c r="X23">
         <v>-5220000.0</v>
       </c>
       <c r="Y23">
         <v>-1237000.0</v>
       </c>
       <c r="Z23">
         <v>-11202000.0</v>
       </c>
       <c r="AA23">
         <v>-3483000.0</v>
       </c>
       <c r="AB23"/>
       <c r="AC23"/>
       <c r="AD23"/>
       <c r="AE23"/>
     </row>
     <row r="24" spans="1:31">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B24">
         <v>349000000.0</v>
       </c>
       <c r="C24">
         <v>81000000.0</v>
       </c>
       <c r="D24">
         <v>-5000000.0</v>
       </c>
       <c r="E24">
         <v>114000000.0</v>
       </c>
       <c r="F24">
         <v>-9198000.0</v>
       </c>
       <c r="G24">
         <v>116000000.0</v>
       </c>
       <c r="H24">
         <v>16203000.0</v>
       </c>
       <c r="I24">
         <v>564232000.0</v>
       </c>
@@ -34619,51 +35027,51 @@
       <c r="V24">
         <v>67290000.0</v>
       </c>
       <c r="W24">
         <v>-4161000.0</v>
       </c>
       <c r="X24">
         <v>1046000.0</v>
       </c>
       <c r="Y24">
         <v>116381000.0</v>
       </c>
       <c r="Z24">
         <v>-185029000.0</v>
       </c>
       <c r="AA24">
         <v>80285000.0</v>
       </c>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
     </row>
     <row r="25" spans="1:31">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B25">
         <v>-290000000.0</v>
       </c>
       <c r="C25">
         <v>-2125000000.0</v>
       </c>
       <c r="D25">
         <v>141000000.0</v>
       </c>
       <c r="E25">
         <v>-105000000.0</v>
       </c>
       <c r="F25">
         <v>488840000.0</v>
       </c>
       <c r="G25">
         <v>613254000.0</v>
       </c>
       <c r="H25">
         <v>-7958000.0</v>
       </c>
       <c r="I25">
         <v>-159053000.0</v>
       </c>
@@ -34714,51 +35122,51 @@
       </c>
       <c r="Y25">
         <v>-76784000.0</v>
       </c>
       <c r="Z25">
         <v>297803000.0</v>
       </c>
       <c r="AA25">
         <v>48328000.0</v>
       </c>
       <c r="AB25">
         <v>468400000.0</v>
       </c>
       <c r="AC25">
         <v>697700000.0</v>
       </c>
       <c r="AD25">
         <v>98500000.0</v>
       </c>
       <c r="AE25">
         <v>-12500000.0</v>
       </c>
     </row>
     <row r="26" spans="1:31">
       <c r="A26" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B26">
         <v>-754000000.0</v>
       </c>
       <c r="C26">
         <v>-125000000.0</v>
       </c>
       <c r="D26">
         <v>0.0</v>
       </c>
       <c r="E26">
         <v>21000000.0</v>
       </c>
       <c r="F26">
         <v>783847000.0</v>
       </c>
       <c r="G26">
         <v>110051000.0</v>
       </c>
       <c r="H26">
         <v>1466000.0</v>
       </c>
       <c r="I26">
         <v>-50022000.0</v>
       </c>
@@ -34795,51 +35203,51 @@
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26">
         <v>338471000.0</v>
       </c>
       <c r="X26">
         <v>-2691000.0</v>
       </c>
       <c r="Y26">
         <v>-19199000.0</v>
       </c>
       <c r="Z26">
         <v>-1404000.0</v>
       </c>
       <c r="AA26">
         <v>-23003000.0</v>
       </c>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
     </row>
     <row r="27" spans="1:31">
       <c r="A27" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B27">
         <v>30000000.0</v>
       </c>
       <c r="C27">
         <v>31000000.0</v>
       </c>
       <c r="D27">
         <v>48000000.0</v>
       </c>
       <c r="E27">
         <v>19000000.0</v>
       </c>
       <c r="F27">
         <v>31971000.0</v>
       </c>
       <c r="G27">
         <v>34745000.0</v>
       </c>
       <c r="H27">
         <v>34745000.0</v>
       </c>
       <c r="I27">
         <v>38767000.0</v>
       </c>
@@ -34876,51 +35284,51 @@
       <c r="T27">
         <v>-17352000.0</v>
       </c>
       <c r="U27">
         <v>-22939000.0</v>
       </c>
       <c r="V27">
         <v>-111589000.0</v>
       </c>
       <c r="W27">
         <v>8071000.0</v>
       </c>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27">
         <v>27936000.0</v>
       </c>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
     </row>
     <row r="28" spans="1:31">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B28">
         <v>-862000000.0</v>
       </c>
       <c r="C28">
         <v>-116000000.0</v>
       </c>
       <c r="D28">
         <v>127000000.0</v>
       </c>
       <c r="E28">
         <v>315000000.0</v>
       </c>
       <c r="F28">
         <v>122252000.0</v>
       </c>
       <c r="G28">
         <v>-77299000.0</v>
       </c>
       <c r="H28">
         <v>-77299000.0</v>
       </c>
       <c r="I28">
         <v>-140500000.0</v>
       </c>
@@ -34963,51 +35371,51 @@
       <c r="V28">
         <v>-32098000.0</v>
       </c>
       <c r="W28">
         <v>210025000.0</v>
       </c>
       <c r="X28">
         <v>89773000.0</v>
       </c>
       <c r="Y28">
         <v>-95245000.0</v>
       </c>
       <c r="Z28">
         <v>30145000.0</v>
       </c>
       <c r="AA28">
         <v>104909000.0</v>
       </c>
       <c r="AB28"/>
       <c r="AC28"/>
       <c r="AD28"/>
       <c r="AE28"/>
     </row>
     <row r="29" spans="1:31">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B29">
         <v>-387000000.0</v>
       </c>
       <c r="C29">
         <v>828000000.0</v>
       </c>
       <c r="D29">
         <v>212000000.0</v>
       </c>
       <c r="E29">
         <v>31000000.0</v>
       </c>
       <c r="F29">
         <v>25332000.0</v>
       </c>
       <c r="G29">
         <v>219018000.0</v>
       </c>
       <c r="H29">
         <v>219018000.0</v>
       </c>
       <c r="I29">
         <v>162200000.0</v>
       </c>
@@ -35058,51 +35466,51 @@
       </c>
       <c r="Y29">
         <v>206861000.0</v>
       </c>
       <c r="Z29">
         <v>677728000.0</v>
       </c>
       <c r="AA29">
         <v>141800000.0</v>
       </c>
       <c r="AB29">
         <v>572600000.0</v>
       </c>
       <c r="AC29">
         <v>697800000.0</v>
       </c>
       <c r="AD29">
         <v>328600000.0</v>
       </c>
       <c r="AE29">
         <v>406900000.0</v>
       </c>
     </row>
     <row r="30" spans="1:31">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B30">
         <v>502000000.0</v>
       </c>
       <c r="C30">
         <v>-333000000.0</v>
       </c>
       <c r="D30">
         <v>-277000000.0</v>
       </c>
       <c r="E30">
         <v>-78000000.0</v>
       </c>
       <c r="F30">
         <v>-121869000.0</v>
       </c>
       <c r="G30">
         <v>-41562000.0</v>
       </c>
       <c r="H30">
         <v>80472000.0</v>
       </c>
       <c r="I30">
         <v>1400000.0</v>
       </c>
@@ -35164,2081 +35572,2115 @@
       <c r="AC30"/>
       <c r="AD30"/>
       <c r="AE30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:DB30"/>
+  <dimension ref="A1:DD30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="4" max="4" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:106">
+    <row r="1" spans="1:108">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>92</v>
+      </c>
+      <c r="C1" t="s">
+        <v>93</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>93</v>
       </c>
       <c r="E1" t="s">
         <v>94</v>
       </c>
       <c r="F1" t="s">
+        <v>95</v>
+      </c>
+      <c r="G1" t="s">
+        <v>96</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
       <c r="I1" t="s">
         <v>97</v>
       </c>
       <c r="J1" t="s">
+        <v>98</v>
+      </c>
+      <c r="K1" t="s">
+        <v>99</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>99</v>
       </c>
       <c r="M1" t="s">
         <v>100</v>
       </c>
       <c r="N1" t="s">
+        <v>101</v>
+      </c>
+      <c r="O1" t="s">
+        <v>102</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>102</v>
       </c>
       <c r="Q1" t="s">
         <v>103</v>
       </c>
       <c r="R1" t="s">
+        <v>104</v>
+      </c>
+      <c r="S1" t="s">
+        <v>105</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>105</v>
       </c>
       <c r="U1" t="s">
         <v>106</v>
       </c>
       <c r="V1" t="s">
+        <v>107</v>
+      </c>
+      <c r="W1" t="s">
+        <v>108</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>108</v>
       </c>
       <c r="Y1" t="s">
         <v>109</v>
       </c>
       <c r="Z1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>111</v>
       </c>
       <c r="AC1" t="s">
         <v>112</v>
       </c>
       <c r="AD1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>114</v>
       </c>
       <c r="AG1" t="s">
         <v>115</v>
       </c>
       <c r="AH1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>117</v>
       </c>
       <c r="AK1" t="s">
         <v>118</v>
       </c>
       <c r="AL1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>120</v>
       </c>
       <c r="AO1" t="s">
         <v>121</v>
       </c>
       <c r="AP1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>123</v>
       </c>
       <c r="AS1" t="s">
         <v>124</v>
       </c>
       <c r="AT1" t="s">
+        <v>125</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>126</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>126</v>
       </c>
       <c r="AW1" t="s">
         <v>127</v>
       </c>
       <c r="AX1" t="s">
+        <v>128</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>129</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>129</v>
       </c>
       <c r="BA1" t="s">
         <v>130</v>
       </c>
       <c r="BB1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
-      </c>
-[...4 lines deleted...]
-        <v>132</v>
       </c>
       <c r="BE1" t="s">
         <v>133</v>
       </c>
       <c r="BF1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>135</v>
       </c>
       <c r="BI1" t="s">
         <v>136</v>
       </c>
       <c r="BJ1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BL1" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>138</v>
       </c>
       <c r="BM1" t="s">
         <v>139</v>
       </c>
       <c r="BN1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BP1" t="s">
         <v>17</v>
-      </c>
-[...4 lines deleted...]
-        <v>141</v>
       </c>
       <c r="BQ1" t="s">
         <v>142</v>
       </c>
       <c r="BR1" t="s">
+        <v>143</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>144</v>
+      </c>
+      <c r="BT1" t="s">
         <v>18</v>
-      </c>
-[...4 lines deleted...]
-        <v>144</v>
       </c>
       <c r="BU1" t="s">
         <v>145</v>
       </c>
       <c r="BV1" t="s">
+        <v>146</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>147</v>
+      </c>
+      <c r="BX1" t="s">
         <v>19</v>
-      </c>
-[...4 lines deleted...]
-        <v>147</v>
       </c>
       <c r="BY1" t="s">
         <v>148</v>
       </c>
       <c r="BZ1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CB1" t="s">
         <v>20</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="CC1" t="s">
         <v>151</v>
       </c>
       <c r="CD1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CF1" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>153</v>
       </c>
       <c r="CG1" t="s">
         <v>154</v>
       </c>
       <c r="CH1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CJ1" t="s">
         <v>22</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="CK1" t="s">
         <v>157</v>
       </c>
       <c r="CL1" t="s">
+        <v>158</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>159</v>
+      </c>
+      <c r="CN1" t="s">
         <v>23</v>
-      </c>
-[...4 lines deleted...]
-        <v>159</v>
       </c>
       <c r="CO1" t="s">
         <v>160</v>
       </c>
       <c r="CP1" t="s">
+        <v>161</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>162</v>
+      </c>
+      <c r="CR1" t="s">
         <v>24</v>
-      </c>
-[...4 lines deleted...]
-        <v>162</v>
       </c>
       <c r="CS1" t="s">
         <v>163</v>
       </c>
       <c r="CT1" t="s">
+        <v>164</v>
+      </c>
+      <c r="CU1" t="s">
+        <v>165</v>
+      </c>
+      <c r="CV1" t="s">
         <v>25</v>
-      </c>
-[...4 lines deleted...]
-        <v>165</v>
       </c>
       <c r="CW1" t="s">
         <v>166</v>
       </c>
       <c r="CX1" t="s">
+        <v>167</v>
+      </c>
+      <c r="CY1" t="s">
+        <v>168</v>
+      </c>
+      <c r="CZ1" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>168</v>
       </c>
       <c r="DA1" t="s">
         <v>169</v>
       </c>
       <c r="DB1" t="s">
+        <v>170</v>
+      </c>
+      <c r="DC1" t="s">
+        <v>171</v>
+      </c>
+      <c r="DD1" t="s">
         <v>27</v>
       </c>
     </row>
-    <row r="2" spans="1:106">
+    <row r="2" spans="1:108">
       <c r="A2" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="B2">
+        <v>3187000000.0</v>
+      </c>
+      <c r="C2">
+        <v>2135000000.0</v>
+      </c>
+      <c r="D2">
         <v>2776000000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>2172000000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>2433000000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>2829000000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>2912000000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>2629000000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>2335000000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>2519000000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>2421000000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>2262000000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>2137000000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>2439000000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>2436000000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>2074000000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>1913000000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>2209000000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>2125515000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>2711000000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>1938000000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>2199000000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>2093782000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>1969593000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1997199000.0</v>
       </c>
       <c r="Z2">
         <v>1805104000.0</v>
       </c>
       <c r="AA2">
+        <v>1997199000.0</v>
+      </c>
+      <c r="AB2">
+        <v>1805104000.0</v>
+      </c>
+      <c r="AC2">
         <v>1857285000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>1805777000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>1764746000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>1679796000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>1681960000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>1685954000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>1804075000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>1827029000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>1819799000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>1967581000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>1850436000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>1780374000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>1627054000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>1697491000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>1949886000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>1781399000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>1723760000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>1811293000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>1993125000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>1900197000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>2182809000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>2142058000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>2283582000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>2537570000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>2105076000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>2014800000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>2154541000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2151026000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>1803569000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>1922286000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>2161411000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>2386289000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1945965000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>2191665000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>2134997000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BL2">
         <v>1977145000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BM2">
         <v>1437118000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BN2">
         <v>1608989000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BO2">
         <v>1687028000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BP2">
         <v>1328017000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BQ2">
         <v>1181894000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BR2">
         <v>1470326000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BS2">
         <v>1834324000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BT2">
         <v>1514943000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BU2">
         <v>1485583000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BV2">
         <v>1129273000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BW2">
         <v>1175144000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BX2">
         <v>1570594000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BY2">
         <v>1453955000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BZ2">
         <v>1108259000.0</v>
       </c>
-      <c r="BY2">
+      <c r="CA2">
         <v>976050000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CB2">
         <v>895047000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CC2">
         <v>584834000.0</v>
       </c>
-      <c r="CB2">
+      <c r="CD2">
         <v>653984000.0</v>
       </c>
-      <c r="CC2">
+      <c r="CE2">
         <v>789016000.0</v>
       </c>
-      <c r="CD2">
+      <c r="CF2">
         <v>1047312000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CG2">
         <v>688985000.0</v>
       </c>
-      <c r="CF2">
+      <c r="CH2">
         <v>643050000.0</v>
       </c>
-      <c r="CG2">
+      <c r="CI2">
         <v>604517000.0</v>
       </c>
-      <c r="CH2">
+      <c r="CJ2">
         <v>561549000.0</v>
       </c>
-      <c r="CI2">
+      <c r="CK2">
         <v>594563000.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CL2">
         <v>546246000.0</v>
       </c>
-      <c r="CK2">
+      <c r="CM2">
         <v>496502000.0</v>
       </c>
-      <c r="CL2">
+      <c r="CN2">
         <v>578774000.0</v>
       </c>
-      <c r="CM2">
+      <c r="CO2">
         <v>583650000.0</v>
       </c>
-      <c r="CN2">
+      <c r="CP2">
         <v>530130000.0</v>
       </c>
-      <c r="CO2">
+      <c r="CQ2">
         <v>753367000.0</v>
       </c>
-      <c r="CP2">
+      <c r="CR2">
         <v>833300000.0</v>
       </c>
-      <c r="CQ2">
+      <c r="CS2">
         <v>836264000.0</v>
       </c>
-      <c r="CR2">
+      <c r="CT2">
         <v>673289000.0</v>
       </c>
-      <c r="CS2">
+      <c r="CU2">
         <v>572654000.0</v>
       </c>
-      <c r="CT2">
+      <c r="CV2">
         <v>411153000.0</v>
       </c>
-      <c r="CU2">
+      <c r="CW2">
         <v>311011000.0</v>
       </c>
-      <c r="CV2">
+      <c r="CX2">
         <v>97358000.0</v>
       </c>
-      <c r="CW2">
+      <c r="CY2">
         <v>21850000.0</v>
       </c>
-      <c r="CX2">
+      <c r="CZ2">
         <v>69400000.0</v>
       </c>
-      <c r="CY2">
+      <c r="DA2">
         <v>100500000.0</v>
       </c>
-      <c r="CZ2"/>
-      <c r="DA2"/>
       <c r="DB2"/>
+      <c r="DC2"/>
+      <c r="DD2"/>
     </row>
-    <row r="3" spans="1:106">
+    <row r="3" spans="1:108">
       <c r="A3" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="B3">
+        <v>7000000</v>
+      </c>
+      <c r="C3">
+        <v>11000000</v>
+      </c>
+      <c r="D3">
         <v>12000000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>13000000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>14000000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>11000000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>31000000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>51000000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>48000000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>34000000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>35000000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>29000000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>22000000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>20000000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>37000000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>15000000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13000000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>10000000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>20523000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>9000000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>16000000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>30000000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>32656000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>21827000</v>
-      </c>
-[...4 lines deleted...]
-        <v>30094000</v>
       </c>
       <c r="Z3">
         <v>40784000</v>
       </c>
       <c r="AA3">
+        <v>30094000</v>
+      </c>
+      <c r="AB3">
+        <v>40784000</v>
+      </c>
+      <c r="AC3">
         <v>39218000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>52668000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>48172000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>62327000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>38220000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>45369000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>65082000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>66771000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>74783000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>74669000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>66884000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>70390000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>58169000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>58769000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>48576000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>59142000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>47591000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>59604000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>73883000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>102143000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>73645000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>82288000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>66628000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>107428000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>59267000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>64886000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>56906000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>65871000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>68451000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>66106000</v>
       </c>
-      <c r="BE3">
+      <c r="BG3">
         <v>54319000</v>
       </c>
-      <c r="BF3">
+      <c r="BH3">
         <v>100763000</v>
       </c>
-      <c r="BG3">
+      <c r="BI3">
         <v>79443000</v>
       </c>
-      <c r="BH3">
+      <c r="BJ3">
         <v>102329000</v>
       </c>
-      <c r="BI3">
+      <c r="BK3">
         <v>55632000</v>
       </c>
-      <c r="BJ3">
+      <c r="BL3">
         <v>54063000</v>
       </c>
-      <c r="BK3">
+      <c r="BM3">
         <v>87936000</v>
       </c>
-      <c r="BL3">
+      <c r="BN3">
         <v>75413000</v>
       </c>
-      <c r="BM3">
+      <c r="BO3">
         <v>47998000</v>
       </c>
-      <c r="BN3">
+      <c r="BP3">
         <v>58240000</v>
       </c>
-      <c r="BO3">
+      <c r="BQ3">
         <v>54280000</v>
       </c>
-      <c r="BP3">
+      <c r="BR3">
         <v>67444000</v>
       </c>
-      <c r="BQ3">
+      <c r="BS3">
         <v>53149000</v>
       </c>
-      <c r="BR3">
+      <c r="BT3">
         <v>87829000</v>
       </c>
-      <c r="BS3">
+      <c r="BU3">
         <v>84685000</v>
       </c>
-      <c r="BT3">
+      <c r="BV3">
         <v>68294000</v>
       </c>
-      <c r="BU3">
+      <c r="BW3">
         <v>58803000</v>
       </c>
-      <c r="BV3">
+      <c r="BX3">
         <v>83317000</v>
       </c>
-      <c r="BW3">
+      <c r="BY3">
         <v>80278000</v>
       </c>
-      <c r="BX3">
+      <c r="BZ3">
         <v>72184000</v>
       </c>
-      <c r="BY3">
+      <c r="CA3">
         <v>48461000</v>
       </c>
-      <c r="BZ3">
+      <c r="CB3">
         <v>86499000</v>
       </c>
-      <c r="CA3">
+      <c r="CC3">
         <v>76783000</v>
       </c>
-      <c r="CB3">
+      <c r="CD3">
         <v>54628000</v>
       </c>
-      <c r="CC3">
+      <c r="CE3">
         <v>56145000</v>
       </c>
-      <c r="CD3">
+      <c r="CF3">
         <v>67930000</v>
       </c>
-      <c r="CE3">
+      <c r="CG3">
         <v>59064000</v>
       </c>
-      <c r="CF3">
+      <c r="CH3">
         <v>52969000</v>
       </c>
-      <c r="CG3">
+      <c r="CI3">
         <v>33244000</v>
       </c>
-      <c r="CH3">
+      <c r="CJ3">
         <v>35583000</v>
       </c>
-      <c r="CI3">
+      <c r="CK3">
         <v>26370000</v>
       </c>
-      <c r="CJ3">
+      <c r="CL3">
         <v>23158000</v>
       </c>
-      <c r="CK3">
+      <c r="CM3">
         <v>19321000</v>
       </c>
-      <c r="CL3">
+      <c r="CN3">
         <v>31573000</v>
       </c>
-      <c r="CM3">
+      <c r="CO3">
         <v>19224000</v>
       </c>
-      <c r="CN3">
+      <c r="CP3">
         <v>11628000</v>
       </c>
-      <c r="CO3">
+      <c r="CQ3">
         <v>19341000</v>
       </c>
-      <c r="CP3">
+      <c r="CR3">
         <v>14613000</v>
       </c>
-      <c r="CQ3">
+      <c r="CS3">
         <v>16895000</v>
       </c>
-      <c r="CR3">
+      <c r="CT3">
         <v>47466000</v>
       </c>
-      <c r="CS3">
+      <c r="CU3">
         <v>23174000</v>
       </c>
-      <c r="CT3">
+      <c r="CV3">
         <v>102394000</v>
       </c>
-      <c r="CU3">
+      <c r="CW3">
         <v>161078000</v>
       </c>
-      <c r="CV3">
+      <c r="CX3">
         <v>61888000</v>
       </c>
-      <c r="CW3">
+      <c r="CY3">
         <v>40506000</v>
       </c>
-      <c r="CX3">
+      <c r="CZ3">
         <v>29800000</v>
       </c>
-      <c r="CY3">
+      <c r="DA3">
         <v>156200000</v>
       </c>
-      <c r="CZ3">
+      <c r="DB3">
         <v>385653000</v>
       </c>
-      <c r="DA3">
+      <c r="DC3">
         <v>283136000</v>
       </c>
-      <c r="DB3">
+      <c r="DD3">
         <v>132129000</v>
       </c>
     </row>
-    <row r="4" spans="1:106">
+    <row r="4" spans="1:108">
       <c r="A4" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4">
         <v>116000000.0</v>
       </c>
-      <c r="M4">
+      <c r="O4">
         <v>-309000000.0</v>
       </c>
-      <c r="N4">
+      <c r="P4">
         <v>-31000000.0</v>
       </c>
-      <c r="O4">
+      <c r="Q4">
         <v>409000000.0</v>
       </c>
-      <c r="P4">
+      <c r="R4">
         <v>199000000.0</v>
       </c>
-      <c r="Q4">
+      <c r="S4">
         <v>-309000000.0</v>
       </c>
-      <c r="R4">
+      <c r="T4">
         <v>92113000.0</v>
       </c>
-      <c r="S4">
+      <c r="U4">
         <v>466938000.0</v>
       </c>
-      <c r="T4"/>
-      <c r="U4">
+      <c r="V4"/>
+      <c r="W4">
         <v>-266668000.0</v>
       </c>
-      <c r="V4">
+      <c r="X4">
         <v>59318000.0</v>
       </c>
-      <c r="W4">
+      <c r="Y4">
         <v>111173000.0</v>
       </c>
-      <c r="X4">
+      <c r="Z4">
         <v>85130000.0</v>
       </c>
-      <c r="Y4">
+      <c r="AA4">
         <v>-62853000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AB4">
         <v>167755000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AC4">
         <v>-38103000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AD4">
         <v>51508000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AE4">
         <v>41031000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AF4">
         <v>52070000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AG4">
         <v>30716000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AH4">
         <v>-3994000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AI4">
         <v>-118121000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AJ4">
         <v>-22954000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AK4">
         <v>7230000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AL4">
         <v>-147782000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AM4">
         <v>117145000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AN4">
         <v>70062000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AO4">
         <v>153320000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AP4">
         <v>-70437000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AQ4">
         <v>-252395000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AR4">
         <v>168487000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AS4">
         <v>57639000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AT4">
         <v>-87533000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AU4">
         <v>-181832000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AV4">
         <v>92928000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AW4">
         <v>-282612000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AX4">
         <v>40751000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AY4">
         <v>-141524000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AZ4">
         <v>-253988000.0</v>
       </c>
-      <c r="AY4">
+      <c r="BA4">
         <v>432494000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BB4">
         <v>90276000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BC4">
         <v>-139741000.0</v>
       </c>
-      <c r="BB4">
+      <c r="BD4">
         <v>3515000.0</v>
       </c>
-      <c r="BC4">
+      <c r="BE4">
         <v>347457000.0</v>
       </c>
-      <c r="BD4">
+      <c r="BF4">
         <v>-118717000.0</v>
       </c>
-      <c r="BE4">
+      <c r="BG4">
         <v>-239125000.0</v>
       </c>
-      <c r="BF4">
+      <c r="BH4">
         <v>-224878000.0</v>
       </c>
-      <c r="BG4">
+      <c r="BI4">
         <v>440324000.0</v>
       </c>
-      <c r="BH4">
+      <c r="BJ4">
         <v>-245700000.0</v>
       </c>
-      <c r="BI4">
+      <c r="BK4">
         <v>56668000.0</v>
       </c>
-      <c r="BJ4">
+      <c r="BL4">
         <v>157852000.0</v>
       </c>
-      <c r="BK4">
+      <c r="BM4">
         <v>540027000.0</v>
       </c>
-      <c r="BL4">
+      <c r="BN4">
         <v>-171871000.0</v>
       </c>
-      <c r="BM4">
+      <c r="BO4">
         <v>-78039000.0</v>
       </c>
-      <c r="BN4"/>
-      <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
       <c r="CS4"/>
       <c r="CT4"/>
       <c r="CU4"/>
       <c r="CV4"/>
       <c r="CW4"/>
       <c r="CX4"/>
       <c r="CY4"/>
       <c r="CZ4"/>
       <c r="DA4"/>
       <c r="DB4"/>
+      <c r="DC4"/>
+      <c r="DD4"/>
     </row>
-    <row r="5" spans="1:106">
+    <row r="5" spans="1:108">
       <c r="A5" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5"/>
+      <c r="N5">
         <v>-29000000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-133000000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-6000000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>133000000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-12000000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-203000000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>354046000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>106484000.0</v>
       </c>
-      <c r="T5"/>
-      <c r="U5">
+      <c r="V5"/>
+      <c r="W5">
         <v>-229525000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>80845000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>52940000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>123114000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-227504000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>6020000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-99406000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>740343000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-13928000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>7745000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>88895000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-243311000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-151051000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-98714000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-79813000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>83849000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>82779000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>179651000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>284121000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-215610000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-126049000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>117788000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>290238000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-59182000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-52775000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-54085000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-335322000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>37671000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-76456000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-168583000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>271469000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-18576000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-330876000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-103651000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>246458000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BF5">
         <v>-141206000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BG5">
         <v>-308888000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BH5">
         <v>-63325000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BI5">
         <v>123132000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BJ5">
         <v>-210156000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BK5">
         <v>123427000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BL5">
         <v>108180000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BM5">
         <v>438569000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BN5">
         <v>-219938000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BO5">
         <v>-478544000.0</v>
       </c>
-      <c r="BN5"/>
-      <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
       <c r="CA5"/>
       <c r="CB5"/>
       <c r="CC5"/>
       <c r="CD5"/>
       <c r="CE5"/>
       <c r="CF5"/>
       <c r="CG5"/>
       <c r="CH5"/>
       <c r="CI5"/>
       <c r="CJ5"/>
       <c r="CK5"/>
       <c r="CL5"/>
       <c r="CM5"/>
       <c r="CN5"/>
       <c r="CO5"/>
       <c r="CP5"/>
       <c r="CQ5"/>
       <c r="CR5"/>
       <c r="CS5"/>
       <c r="CT5"/>
       <c r="CU5"/>
       <c r="CV5"/>
       <c r="CW5"/>
       <c r="CX5"/>
       <c r="CY5"/>
       <c r="CZ5"/>
       <c r="DA5"/>
       <c r="DB5"/>
+      <c r="DC5"/>
+      <c r="DD5"/>
     </row>
-    <row r="6" spans="1:106">
+    <row r="6" spans="1:108">
       <c r="A6" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="B6">
+        <v>-264000000.0</v>
+      </c>
+      <c r="C6">
+        <v>1052000000.0</v>
+      </c>
+      <c r="D6">
         <v>-641000000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>604000000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>-261000000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-396000000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-83000000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>283000000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>294000000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-184000000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>98000000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>159000000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>125000000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-302000000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>3000000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>362000000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>161000000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-296000000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>83867000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-585000000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>773000000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-261000000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>104999000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>124189000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-126325000.0</v>
       </c>
       <c r="Z6">
         <v>192095000.0</v>
       </c>
       <c r="AA6">
+        <v>-126325000.0</v>
+      </c>
+      <c r="AB6">
+        <v>192095000.0</v>
+      </c>
+      <c r="AC6">
         <v>-52181000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>51508000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>41031000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>84950000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-2164000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3994000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-118121000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-22954000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>7230000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-147782000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>117145000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>70062000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>153320000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-70437000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-252395000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>168487000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>57639000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-87533000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-181832000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>92928000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-282612000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>40751000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-141524000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-253988000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>432494000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>90276000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-139741000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>3515000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>347457000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BF6">
         <v>-118717000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BG6">
         <v>-239125000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BH6">
         <v>-224878000.0</v>
       </c>
-      <c r="BG6">
+      <c r="BI6">
         <v>440324000.0</v>
       </c>
-      <c r="BH6">
+      <c r="BJ6">
         <v>-245700000.0</v>
       </c>
-      <c r="BI6">
+      <c r="BK6">
         <v>56668000.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BL6">
         <v>157852000.0</v>
       </c>
-      <c r="BK6">
+      <c r="BM6">
         <v>540027000.0</v>
       </c>
-      <c r="BL6">
+      <c r="BN6">
         <v>-171871000.0</v>
       </c>
-      <c r="BM6">
+      <c r="BO6">
         <v>-78039000.0</v>
       </c>
-      <c r="BN6">
+      <c r="BP6">
         <v>359011000.0</v>
       </c>
-      <c r="BO6">
+      <c r="BQ6">
         <v>146123000.0</v>
       </c>
-      <c r="BP6">
+      <c r="BR6">
         <v>-288432000.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BS6">
         <v>-363998000.0</v>
       </c>
-      <c r="BR6">
+      <c r="BT6">
         <v>319381000.0</v>
       </c>
-      <c r="BS6">
+      <c r="BU6">
         <v>29360000.0</v>
       </c>
-      <c r="BT6">
+      <c r="BV6">
         <v>356310000.0</v>
       </c>
-      <c r="BU6">
+      <c r="BW6">
         <v>-45871000.0</v>
       </c>
-      <c r="BV6">
+      <c r="BX6">
         <v>-395450000.0</v>
       </c>
-      <c r="BW6">
+      <c r="BY6">
         <v>116639000.0</v>
       </c>
-      <c r="BX6">
+      <c r="BZ6">
         <v>345696000.0</v>
       </c>
-      <c r="BY6">
+      <c r="CA6">
         <v>132209000.0</v>
       </c>
-      <c r="BZ6">
+      <c r="CB6">
         <v>81003000.0</v>
       </c>
-      <c r="CA6">
+      <c r="CC6">
         <v>310213000.0</v>
       </c>
-      <c r="CB6">
+      <c r="CD6">
         <v>-69150000.0</v>
       </c>
-      <c r="CC6">
+      <c r="CE6">
         <v>-135032000.0</v>
       </c>
-      <c r="CD6">
+      <c r="CF6">
         <v>-258296000.0</v>
       </c>
-      <c r="CE6">
+      <c r="CG6">
         <v>358327000.0</v>
       </c>
-      <c r="CF6">
+      <c r="CH6">
         <v>45935000.0</v>
       </c>
-      <c r="CG6">
+      <c r="CI6">
         <v>38533000.0</v>
       </c>
-      <c r="CH6">
+      <c r="CJ6">
         <v>42968000.0</v>
       </c>
-      <c r="CI6">
+      <c r="CK6">
         <v>-33014000.0</v>
       </c>
-      <c r="CJ6">
+      <c r="CL6">
         <v>48317000.0</v>
       </c>
-      <c r="CK6">
+      <c r="CM6">
         <v>49744000.0</v>
       </c>
-      <c r="CL6">
+      <c r="CN6">
         <v>-82272000.0</v>
       </c>
-      <c r="CM6">
+      <c r="CO6">
         <v>-4876000.0</v>
       </c>
-      <c r="CN6">
+      <c r="CP6">
         <v>53520000.0</v>
       </c>
-      <c r="CO6">
+      <c r="CQ6">
         <v>-223237000.0</v>
       </c>
-      <c r="CP6">
+      <c r="CR6">
         <v>-79933000.0</v>
       </c>
-      <c r="CQ6">
+      <c r="CS6">
         <v>-2964000.0</v>
       </c>
-      <c r="CR6">
+      <c r="CT6">
         <v>162975000.0</v>
       </c>
-      <c r="CS6">
+      <c r="CU6">
         <v>100635000.0</v>
       </c>
-      <c r="CT6">
+      <c r="CV6">
         <v>161501000.0</v>
       </c>
-      <c r="CU6">
+      <c r="CW6">
         <v>100142000.0</v>
       </c>
-      <c r="CV6">
+      <c r="CX6">
         <v>213653000.0</v>
       </c>
-      <c r="CW6">
+      <c r="CY6">
         <v>75508000.0</v>
       </c>
-      <c r="CX6">
+      <c r="CZ6">
         <v>-47600000.0</v>
       </c>
-      <c r="CY6">
+      <c r="DA6">
         <v>-140200000.0</v>
       </c>
-      <c r="CZ6"/>
-      <c r="DA6"/>
       <c r="DB6"/>
+      <c r="DC6"/>
+      <c r="DD6"/>
     </row>
-    <row r="7" spans="1:106">
+    <row r="7" spans="1:108">
       <c r="A7" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
       <c r="B7">
-        <v>-38000000.0</v>
+        <v>-465000000.0</v>
       </c>
       <c r="C7">
+        <v>121000000.0</v>
+      </c>
+      <c r="D7">
+        <v>-217000000.0</v>
+      </c>
+      <c r="E7">
         <v>855000000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-21000000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>-384000000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>153000000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>280000000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>104000000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>-190000000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>220000000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-172000000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-29000000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-133000000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>36000000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>133000000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-12000000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>-203000000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>155914000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>-170000000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>47000000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>-230000000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>92031000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>52871000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>6020000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-165268000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>111694000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>-99406000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>740343000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>-13928000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>7745000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>88895000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>-243311000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>-151051000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>-98714000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>-79813000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>83849000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>82779000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>192931000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>284121000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>-215610000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>-126049000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>125615000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>290238000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>-59182000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>-52775000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>-34754000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>-335322000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>37671000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>-76456000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>-183613000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>253679000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>-20868000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>-310794000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>11863000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>254083000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BF7">
         <v>-153456000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BG7">
         <v>-287005000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BH7">
         <v>19785000.0</v>
       </c>
-      <c r="BG7">
+      <c r="BI7">
         <v>120342000.0</v>
       </c>
-      <c r="BH7">
+      <c r="BJ7">
         <v>-200260000.0</v>
       </c>
-      <c r="BI7">
+      <c r="BK7">
         <v>106138000.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BL7">
         <v>113949000.0</v>
       </c>
-      <c r="BK7">
+      <c r="BM7">
         <v>438108000.0</v>
       </c>
-      <c r="BL7">
+      <c r="BN7">
         <v>-238984000.0</v>
       </c>
-      <c r="BM7">
+      <c r="BO7">
         <v>-486080000.0</v>
       </c>
-      <c r="BN7">
+      <c r="BP7">
         <v>1697000.0</v>
       </c>
-      <c r="BO7">
+      <c r="BQ7">
         <v>-51442000.0</v>
       </c>
-      <c r="BP7">
+      <c r="BR7">
         <v>84201000.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BS7">
         <v>-178388000.0</v>
       </c>
-      <c r="BR7">
+      <c r="BT7">
         <v>-34634000.0</v>
       </c>
-      <c r="BS7">
+      <c r="BU7">
         <v>-27218000.0</v>
       </c>
-      <c r="BT7">
+      <c r="BV7">
         <v>287355000.0</v>
       </c>
-      <c r="BU7">
+      <c r="BW7">
         <v>47889000.0</v>
       </c>
-      <c r="BV7">
+      <c r="BX7">
         <v>90241000.0</v>
       </c>
-      <c r="BW7">
+      <c r="BY7">
         <v>35809000.0</v>
       </c>
-      <c r="BX7">
+      <c r="BZ7">
         <v>225721000.0</v>
       </c>
-      <c r="BY7">
+      <c r="CA7">
         <v>78379000.0</v>
       </c>
-      <c r="BZ7">
+      <c r="CB7">
         <v>-68350000.0</v>
       </c>
-      <c r="CA7">
+      <c r="CC7">
         <v>416628000.0</v>
       </c>
-      <c r="CB7">
+      <c r="CD7">
         <v>-154135000.0</v>
       </c>
-      <c r="CC7">
+      <c r="CE7">
         <v>-235731000.0</v>
       </c>
-      <c r="CD7">
+      <c r="CF7">
         <v>-284918000.0</v>
       </c>
-      <c r="CE7">
+      <c r="CG7">
         <v>354706000.0</v>
       </c>
-      <c r="CF7">
+      <c r="CH7">
         <v>124043000.0</v>
       </c>
-      <c r="CG7">
+      <c r="CI7">
         <v>-13820000.0</v>
       </c>
-      <c r="CH7">
+      <c r="CJ7">
         <v>-136915000.0</v>
       </c>
-      <c r="CI7">
+      <c r="CK7">
         <v>-72059000.0</v>
       </c>
-      <c r="CJ7">
+      <c r="CL7">
         <v>-1317000.0</v>
       </c>
-      <c r="CK7">
+      <c r="CM7">
         <v>-127298000.0</v>
       </c>
-      <c r="CL7">
+      <c r="CN7">
         <v>-168348000.0</v>
       </c>
-      <c r="CM7">
+      <c r="CO7">
         <v>-65136000.0</v>
       </c>
-      <c r="CN7">
+      <c r="CP7">
         <v>-118017000.0</v>
       </c>
-      <c r="CO7">
+      <c r="CQ7">
         <v>-237093000.0</v>
       </c>
-      <c r="CP7">
+      <c r="CR7">
         <v>-17958000.0</v>
       </c>
-      <c r="CQ7">
+      <c r="CS7">
         <v>-96052000.0</v>
       </c>
-      <c r="CR7">
+      <c r="CT7">
         <v>76856000.0</v>
       </c>
-      <c r="CS7">
+      <c r="CU7">
         <v>33838000.0</v>
       </c>
-      <c r="CT7">
+      <c r="CV7">
         <v>-129381000.0</v>
       </c>
-      <c r="CU7">
+      <c r="CW7">
         <v>206683000.0</v>
       </c>
-      <c r="CV7">
+      <c r="CX7">
         <v>112541000.0</v>
       </c>
-      <c r="CW7">
+      <c r="CY7">
         <v>43764000.0</v>
       </c>
-      <c r="CX7">
+      <c r="CZ7">
         <v>-200800000.0</v>
       </c>
-      <c r="CY7">
+      <c r="DA7">
         <v>-282500000.0</v>
       </c>
-      <c r="CZ7"/>
-      <c r="DA7"/>
       <c r="DB7"/>
+      <c r="DC7"/>
+      <c r="DD7"/>
     </row>
-    <row r="8" spans="1:106">
+    <row r="8" spans="1:108">
       <c r="A8" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -37301,1020 +37743,1032 @@
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
       <c r="CS8"/>
       <c r="CT8"/>
       <c r="CU8"/>
       <c r="CV8"/>
       <c r="CW8"/>
       <c r="CX8"/>
       <c r="CY8"/>
       <c r="CZ8"/>
       <c r="DA8"/>
       <c r="DB8"/>
+      <c r="DC8"/>
+      <c r="DD8"/>
     </row>
-    <row r="9" spans="1:106">
+    <row r="9" spans="1:108">
       <c r="A9" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
-      <c r="D9"/>
+      <c r="D9">
+        <v>-142000000.0</v>
+      </c>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
-      <c r="J9">
+      <c r="J9"/>
+      <c r="K9"/>
+      <c r="L9">
         <v>-159000000.0</v>
       </c>
-      <c r="K9"/>
-      <c r="L9"/>
       <c r="M9"/>
-      <c r="N9">
+      <c r="N9"/>
+      <c r="O9"/>
+      <c r="P9">
         <v>155000000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>155000000.0</v>
       </c>
-      <c r="P9"/>
-[...1 lines deleted...]
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9"/>
+      <c r="T9">
         <v>-174000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-173239000.0</v>
       </c>
       <c r="U9">
         <v>-173239000.0</v>
       </c>
       <c r="V9">
+        <v>-173239000.0</v>
+      </c>
+      <c r="W9">
+        <v>-173239000.0</v>
+      </c>
+      <c r="X9">
         <v>418748000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>417886000.0</v>
       </c>
       <c r="Y9">
         <v>418748000.0</v>
       </c>
-      <c r="Z9"/>
-      <c r="AA9"/>
+      <c r="Z9">
+        <v>417886000.0</v>
+      </c>
+      <c r="AA9">
+        <v>418748000.0</v>
+      </c>
       <c r="AB9"/>
       <c r="AC9"/>
-      <c r="AD9">
+      <c r="AD9"/>
+      <c r="AE9"/>
+      <c r="AF9">
         <v>-124406000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-207740000.0</v>
       </c>
       <c r="AG9">
         <v>-207740000.0</v>
       </c>
       <c r="AH9">
+        <v>-207740000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-207740000.0</v>
+      </c>
+      <c r="AJ9">
         <v>303211000.0</v>
       </c>
-      <c r="AI9">
-[...4 lines deleted...]
-      </c>
       <c r="AK9">
         <v>0.0</v>
       </c>
       <c r="AL9">
+        <v>0.0</v>
+      </c>
+      <c r="AM9">
+        <v>0.0</v>
+      </c>
+      <c r="AN9">
         <v>-410194000.0</v>
       </c>
-      <c r="AM9">
-[...4 lines deleted...]
-      </c>
       <c r="AO9">
         <v>0.0</v>
       </c>
       <c r="AP9">
+        <v>0.0</v>
+      </c>
+      <c r="AQ9">
+        <v>0.0</v>
+      </c>
+      <c r="AR9">
         <v>270883000.0</v>
       </c>
-      <c r="AQ9">
-[...4 lines deleted...]
-      </c>
       <c r="AS9">
         <v>0.0</v>
       </c>
       <c r="AT9">
+        <v>0.0</v>
+      </c>
+      <c r="AU9">
+        <v>0.0</v>
+      </c>
+      <c r="AV9">
         <v>-285539000.0</v>
       </c>
-      <c r="AU9">
-[...4 lines deleted...]
-      </c>
       <c r="AW9">
         <v>0.0</v>
       </c>
       <c r="AX9">
+        <v>0.0</v>
+      </c>
+      <c r="AY9">
+        <v>0.0</v>
+      </c>
+      <c r="AZ9">
         <v>2414000.0</v>
       </c>
-      <c r="AY9">
-[...4 lines deleted...]
-      </c>
       <c r="BA9">
         <v>0.0</v>
       </c>
       <c r="BB9">
+        <v>0.0</v>
+      </c>
+      <c r="BC9">
+        <v>0.0</v>
+      </c>
+      <c r="BD9">
         <v>53349000.0</v>
       </c>
-      <c r="BC9">
-[...4 lines deleted...]
-      </c>
       <c r="BE9">
         <v>0.0</v>
       </c>
       <c r="BF9">
         <v>0.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
         <v>0.0</v>
       </c>
       <c r="BK9">
         <v>0.0</v>
       </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
+        <v>0.0</v>
+      </c>
+      <c r="BP9">
         <v>281805000.0</v>
       </c>
-      <c r="BO9">
-[...4 lines deleted...]
-      </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
-      <c r="BR9"/>
-      <c r="BS9"/>
+      <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
+        <v>0.0</v>
+      </c>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
-      <c r="CP9">
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9">
         <v>106213000.0</v>
       </c>
-      <c r="CQ9"/>
-      <c r="CR9"/>
       <c r="CS9"/>
-      <c r="CT9">
+      <c r="CT9"/>
+      <c r="CU9"/>
+      <c r="CV9">
         <v>57355000.0</v>
       </c>
-      <c r="CU9"/>
-      <c r="CV9"/>
       <c r="CW9"/>
-      <c r="CX9">
+      <c r="CX9"/>
+      <c r="CY9"/>
+      <c r="CZ9">
         <v>59000000.0</v>
       </c>
-      <c r="CY9">
+      <c r="DA9">
         <v>-6600000.0</v>
       </c>
-      <c r="CZ9"/>
-      <c r="DA9"/>
       <c r="DB9"/>
+      <c r="DC9"/>
+      <c r="DD9"/>
     </row>
-    <row r="10" spans="1:106">
+    <row r="10" spans="1:108">
       <c r="A10" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
-      <c r="N10">
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10">
         <v>-155000000.0</v>
       </c>
-      <c r="O10"/>
-      <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
-[...4 lines deleted...]
-      </c>
+      <c r="AE10"/>
+      <c r="AF10"/>
       <c r="AG10">
         <v>0.0</v>
       </c>
       <c r="AH10">
+        <v>0.0</v>
+      </c>
+      <c r="AI10">
+        <v>0.0</v>
+      </c>
+      <c r="AJ10">
         <v>140556000.0</v>
       </c>
-      <c r="AI10">
-[...4 lines deleted...]
-      </c>
       <c r="AK10">
         <v>0.0</v>
       </c>
       <c r="AL10">
         <v>0.0</v>
       </c>
       <c r="AM10">
         <v>0.0</v>
       </c>
       <c r="AN10">
         <v>0.0</v>
       </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
+        <v>0.0</v>
+      </c>
+      <c r="AR10">
         <v>80742000.0</v>
       </c>
-      <c r="AQ10">
-[...4 lines deleted...]
-      </c>
       <c r="AS10">
         <v>0.0</v>
       </c>
       <c r="AT10">
+        <v>0.0</v>
+      </c>
+      <c r="AU10">
+        <v>0.0</v>
+      </c>
+      <c r="AV10">
         <v>50570000.0</v>
       </c>
-      <c r="AU10">
-[...4 lines deleted...]
-      </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
+        <v>0.0</v>
+      </c>
+      <c r="AZ10">
         <v>101158000.0</v>
       </c>
-      <c r="AY10">
-[...4 lines deleted...]
-      </c>
       <c r="BA10">
         <v>0.0</v>
       </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
+        <v>0.0</v>
+      </c>
+      <c r="BD10">
         <v>29669000.0</v>
       </c>
-      <c r="BC10">
-[...4 lines deleted...]
-      </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
       <c r="BJ10">
         <v>0.0</v>
       </c>
       <c r="BK10">
         <v>0.0</v>
       </c>
       <c r="BL10">
         <v>0.0</v>
       </c>
       <c r="BM10">
         <v>0.0</v>
       </c>
       <c r="BN10">
         <v>0.0</v>
       </c>
       <c r="BO10">
         <v>0.0</v>
       </c>
       <c r="BP10">
         <v>0.0</v>
       </c>
       <c r="BQ10">
         <v>0.0</v>
       </c>
       <c r="BR10">
+        <v>0.0</v>
+      </c>
+      <c r="BS10">
+        <v>0.0</v>
+      </c>
+      <c r="BT10">
         <v>35651000.0</v>
       </c>
-      <c r="BS10"/>
-      <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
-      <c r="BZ10">
+      <c r="BZ10"/>
+      <c r="CA10"/>
+      <c r="CB10">
         <v>189588000.0</v>
       </c>
-      <c r="CA10"/>
-      <c r="CB10"/>
       <c r="CC10"/>
       <c r="CD10"/>
       <c r="CE10"/>
       <c r="CF10"/>
       <c r="CG10"/>
       <c r="CH10"/>
       <c r="CI10"/>
       <c r="CJ10"/>
       <c r="CK10"/>
       <c r="CL10"/>
       <c r="CM10"/>
       <c r="CN10"/>
       <c r="CO10"/>
       <c r="CP10"/>
       <c r="CQ10"/>
       <c r="CR10"/>
       <c r="CS10"/>
-      <c r="CT10">
+      <c r="CT10"/>
+      <c r="CU10"/>
+      <c r="CV10">
         <v>12056000.0</v>
       </c>
-      <c r="CU10"/>
-      <c r="CV10"/>
       <c r="CW10"/>
-      <c r="CX10">
+      <c r="CX10"/>
+      <c r="CY10"/>
+      <c r="CZ10">
         <v>74900000.0</v>
       </c>
-      <c r="CY10">
+      <c r="DA10">
         <v>10300000.0</v>
       </c>
-      <c r="CZ10"/>
-      <c r="DA10"/>
       <c r="DB10"/>
+      <c r="DC10"/>
+      <c r="DD10"/>
     </row>
-    <row r="11" spans="1:106">
+    <row r="11" spans="1:108">
       <c r="A11" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
-[...4 lines deleted...]
-      </c>
+      <c r="K11"/>
+      <c r="L11"/>
       <c r="M11">
         <v>0.0</v>
       </c>
       <c r="N11">
+        <v>0.0</v>
+      </c>
+      <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-2000000.0</v>
       </c>
-      <c r="O11">
-[...4 lines deleted...]
-      </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
+        <v>0.0</v>
+      </c>
+      <c r="S11">
+        <v>0.0</v>
+      </c>
+      <c r="T11">
         <v>-65000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>6575000.0</v>
       </c>
-      <c r="T11">
-[...2 lines deleted...]
-      <c r="U11">
+      <c r="V11">
+        <v>0.0</v>
+      </c>
+      <c r="W11">
         <v>-9406000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-12263000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-1273000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>-1401000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-5833000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>155486000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>6000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>1750000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>-3577000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>80000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-13496000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>2179000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>-5235000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1751000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>-87000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>596000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>-7604000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>6124000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>810000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>1435000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>-10125000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>-26749000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>-18024000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>3577000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>3391000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>-4183000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>-32282000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>3678000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>-7306000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>8150000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>2436000.0</v>
       </c>
-      <c r="AZ11"/>
-[...1 lines deleted...]
-      <c r="BB11">
+      <c r="BB11"/>
+      <c r="BC11"/>
+      <c r="BD11">
         <v>224140000.0</v>
       </c>
-      <c r="BC11"/>
-      <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11"/>
+      <c r="BH11">
         <v>382268000.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11"/>
       <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11">
         <v>104312000.0</v>
       </c>
-      <c r="BK11"/>
-      <c r="BL11"/>
       <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11"/>
+      <c r="BP11">
         <v>64911000.0</v>
       </c>
-      <c r="BO11"/>
-      <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11"/>
+      <c r="BT11">
         <v>312413000.0</v>
       </c>
-      <c r="BS11"/>
-      <c r="BT11"/>
       <c r="BU11"/>
-      <c r="BV11">
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11">
         <v>314674000.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
-      <c r="CD11">
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11">
         <v>324370000.0</v>
       </c>
-      <c r="CE11"/>
-      <c r="CF11"/>
       <c r="CG11"/>
-      <c r="CH11">
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11">
         <v>168348000.0</v>
       </c>
-      <c r="CI11"/>
-      <c r="CJ11"/>
       <c r="CK11"/>
-      <c r="CL11">
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11">
         <v>137163000.0</v>
       </c>
-      <c r="CM11"/>
-      <c r="CN11"/>
       <c r="CO11"/>
-      <c r="CP11">
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11">
         <v>99422000.0</v>
       </c>
-      <c r="CQ11"/>
-      <c r="CR11"/>
       <c r="CS11"/>
       <c r="CT11"/>
       <c r="CU11"/>
       <c r="CV11"/>
       <c r="CW11"/>
       <c r="CX11"/>
       <c r="CY11"/>
       <c r="CZ11"/>
       <c r="DA11"/>
       <c r="DB11"/>
+      <c r="DC11"/>
+      <c r="DD11"/>
     </row>
-    <row r="12" spans="1:106">
+    <row r="12" spans="1:108">
       <c r="A12" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>-52000000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>4000000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>84000000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>68000000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>-12000000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>-25000000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>-56000000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>354273000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>146653000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>126417000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>61996000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>62499000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>-17526000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-3824000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>397327000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>284611000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>759270000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>-86779000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>-6494000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>36057000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>-103122000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>58118000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>-24309000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>13627000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>33208000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>24214000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>61929000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>-61692000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>645000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>8798000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>84449000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>172639000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>-134205000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>12654000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>-124964000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>16030000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>185149000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>41092000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>28451000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>7352000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>-74549000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>21002000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>40957000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>137349000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>-43364000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>25753000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BG12">
         <v>32479000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BH12">
         <v>6362000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BI12">
         <v>-52047000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BJ12">
         <v>25262000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BK12">
         <v>37088000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BL12">
         <v>42816000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BM12">
         <v>-18710000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BN12">
         <v>20884000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BO12">
         <v>25991000.0</v>
       </c>
-      <c r="BN12"/>
-      <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
       <c r="CA12"/>
       <c r="CB12"/>
       <c r="CC12"/>
       <c r="CD12"/>
       <c r="CE12"/>
       <c r="CF12"/>
       <c r="CG12"/>
       <c r="CH12"/>
       <c r="CI12"/>
       <c r="CJ12"/>
       <c r="CK12"/>
       <c r="CL12"/>
       <c r="CM12"/>
       <c r="CN12"/>
       <c r="CO12"/>
       <c r="CP12"/>
       <c r="CQ12"/>
       <c r="CR12"/>
       <c r="CS12"/>
       <c r="CT12"/>
       <c r="CU12"/>
       <c r="CV12"/>
       <c r="CW12"/>
       <c r="CX12"/>
       <c r="CY12"/>
       <c r="CZ12"/>
       <c r="DA12"/>
       <c r="DB12"/>
+      <c r="DC12"/>
+      <c r="DD12"/>
     </row>
-    <row r="13" spans="1:106">
+    <row r="13" spans="1:108">
       <c r="A13" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>-172000000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-29000000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-29000000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>191000000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>133000000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-12000000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-203000000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>155914000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>-168949000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>45908000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-229525000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>92031000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>52940000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>112334000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-227504000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>-567352000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>-99406000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>-99406000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>-13928000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>337667000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>88895000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-243311000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>-151051000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>-238477000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>-79813000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>83849000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>82779000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>301122000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>284121000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AP13">
         <v>-215610000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AQ13">
         <v>-126049000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AR13">
         <v>-153666000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>93787000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
@@ -38329,1771 +38783,1801 @@
       <c r="CD13"/>
       <c r="CE13"/>
       <c r="CF13"/>
       <c r="CG13"/>
       <c r="CH13"/>
       <c r="CI13"/>
       <c r="CJ13"/>
       <c r="CK13"/>
       <c r="CL13"/>
       <c r="CM13"/>
       <c r="CN13"/>
       <c r="CO13"/>
       <c r="CP13"/>
       <c r="CQ13"/>
       <c r="CR13"/>
       <c r="CS13"/>
       <c r="CT13"/>
       <c r="CU13"/>
       <c r="CV13"/>
       <c r="CW13"/>
       <c r="CX13"/>
       <c r="CY13"/>
       <c r="CZ13"/>
       <c r="DA13"/>
       <c r="DB13"/>
+      <c r="DC13"/>
+      <c r="DD13"/>
     </row>
-    <row r="14" spans="1:106">
+    <row r="14" spans="1:108">
       <c r="A14" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="B14">
         <v>16000000.0</v>
       </c>
       <c r="C14">
+        <v>16000000.0</v>
+      </c>
+      <c r="D14">
+        <v>16000000.0</v>
+      </c>
+      <c r="E14">
         <v>17000000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>17000000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>18000000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>20000000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>19000000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>16000000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>18000000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>17000000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>20000000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>19000000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>18000000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>18000000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>20000000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>20000000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>15000000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>13863000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>17000000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>19000000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>24000000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>26282000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>22371000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>28717000.0</v>
       </c>
       <c r="Z14">
         <v>28435000.0</v>
       </c>
       <c r="AA14">
+        <v>28717000.0</v>
+      </c>
+      <c r="AB14">
+        <v>28435000.0</v>
+      </c>
+      <c r="AC14">
         <v>45132000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>47083000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>49831000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>51737000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>53013000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>55252000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>56654000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>57314000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>56514000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>55664000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>55777000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>58374000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>58958000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>61212000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>47369000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>48109000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>46489000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>47114000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>48026000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>48100000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>49185000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>46594000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>48715000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>44258000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>53614000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>54287000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>54939000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>55345000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>53207000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BF14">
         <v>51673000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BG14">
         <v>52156000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BH14">
         <v>51727000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BI14">
         <v>50595000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BJ14">
         <v>50812000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BK14">
         <v>48805000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BL14">
         <v>50421000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BM14">
         <v>48029000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BN14">
         <v>45815000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BO14">
         <v>46319000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BP14">
         <v>46982000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BQ14">
         <v>46143000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BR14">
         <v>45243000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BS14">
         <v>44027000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BT14">
         <v>40643000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BU14">
         <v>43245000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BV14">
         <v>32855000.0</v>
       </c>
-      <c r="BU14">
+      <c r="BW14">
         <v>46562000.0</v>
       </c>
-      <c r="BV14">
+      <c r="BX14">
         <v>15830000.0</v>
       </c>
-      <c r="BW14">
+      <c r="BY14">
         <v>59948000.0</v>
       </c>
-      <c r="BX14">
+      <c r="BZ14">
         <v>28996000.0</v>
       </c>
-      <c r="BY14">
+      <c r="CA14">
         <v>42035000.0</v>
       </c>
-      <c r="BZ14">
+      <c r="CB14">
         <v>12579000.0</v>
       </c>
-      <c r="CA14">
+      <c r="CC14">
         <v>39191000.0</v>
       </c>
-      <c r="CB14">
+      <c r="CD14">
         <v>37945000.0</v>
       </c>
-      <c r="CC14">
+      <c r="CE14">
         <v>36443000.0</v>
       </c>
-      <c r="CD14">
+      <c r="CF14">
         <v>13985000.0</v>
       </c>
-      <c r="CE14">
+      <c r="CG14">
         <v>30900000.0</v>
       </c>
-      <c r="CF14">
+      <c r="CH14">
         <v>30758000.0</v>
       </c>
-      <c r="CG14">
+      <c r="CI14">
         <v>28481000.0</v>
       </c>
-      <c r="CH14">
+      <c r="CJ14">
         <v>28381000.0</v>
       </c>
-      <c r="CI14">
+      <c r="CK14">
         <v>20750000.0</v>
       </c>
-      <c r="CJ14">
+      <c r="CL14">
         <v>20553000.0</v>
       </c>
-      <c r="CK14">
+      <c r="CM14">
         <v>26783000.0</v>
       </c>
-      <c r="CL14">
+      <c r="CN14">
         <v>19775000.0</v>
       </c>
-      <c r="CM14">
+      <c r="CO14">
         <v>19367000.0</v>
       </c>
-      <c r="CN14">
+      <c r="CP14">
         <v>19709000.0</v>
       </c>
-      <c r="CO14">
+      <c r="CQ14">
         <v>20825000.0</v>
       </c>
-      <c r="CP14">
+      <c r="CR14">
         <v>19628000.0</v>
       </c>
-      <c r="CQ14">
+      <c r="CS14">
         <v>18979000.0</v>
       </c>
-      <c r="CR14">
+      <c r="CT14">
         <v>20309000.0</v>
       </c>
-      <c r="CS14">
+      <c r="CU14">
         <v>19073000.0</v>
       </c>
-      <c r="CT14">
+      <c r="CV14">
         <v>-19848000.0</v>
       </c>
-      <c r="CU14">
+      <c r="CW14">
         <v>29545000.0</v>
       </c>
-      <c r="CV14">
+      <c r="CX14">
         <v>43233000.0</v>
       </c>
-      <c r="CW14">
+      <c r="CY14">
         <v>18981000.0</v>
       </c>
-      <c r="CX14">
+      <c r="CZ14">
         <v>14100000.0</v>
       </c>
-      <c r="CY14">
+      <c r="DA14">
         <v>84000000.0</v>
       </c>
-      <c r="CZ14"/>
-      <c r="DA14"/>
       <c r="DB14"/>
+      <c r="DC14"/>
+      <c r="DD14"/>
     </row>
-    <row r="15" spans="1:106">
+    <row r="15" spans="1:108">
       <c r="A15" t="s">
-        <v>214</v>
-[...3 lines deleted...]
-      </c>
+        <v>216</v>
+      </c>
+      <c r="B15"/>
       <c r="C15"/>
-      <c r="D15"/>
+      <c r="D15">
+        <v>0.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15">
-[...4 lines deleted...]
-      </c>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
+        <v>0.0</v>
+      </c>
+      <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
         <v>29000000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>9000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>10000000.0</v>
       </c>
       <c r="N15">
         <v>10000000.0</v>
       </c>
       <c r="O15">
-        <v>9000000.0</v>
+        <v>10000000.0</v>
       </c>
       <c r="P15">
         <v>10000000.0</v>
       </c>
       <c r="Q15">
+        <v>9000000.0</v>
+      </c>
+      <c r="R15">
         <v>10000000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
+        <v>10000000.0</v>
+      </c>
+      <c r="T15">
         <v>9750000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>9000000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>9425000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>14700000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>28720000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>14020000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>14700000.0</v>
       </c>
       <c r="Z15">
         <v>29365000.0</v>
       </c>
       <c r="AA15">
+        <v>14700000.0</v>
+      </c>
+      <c r="AB15">
+        <v>29365000.0</v>
+      </c>
+      <c r="AC15">
         <v>29384000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>29319000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>30005000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>29541000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>29552000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>29399000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>30242000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>29372000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>29342000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>29285000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>29996000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>28969000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>29693000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>29392000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>29941000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>30651000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>31022000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>31168000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>32363000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>33243000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>33294000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>33715000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>25966000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>26259000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>26251000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>26206000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>17942000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>53004000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>27073000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BF15">
         <v>27185000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BG15">
         <v>21388000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BH15">
         <v>21327000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BI15">
         <v>22440000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BJ15">
         <v>21122000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BK15">
         <v>22789000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22504000.0</v>
       </c>
       <c r="BL15">
         <v>22517000.0</v>
       </c>
       <c r="BM15">
+        <v>22504000.0</v>
+      </c>
+      <c r="BN15">
+        <v>22517000.0</v>
+      </c>
+      <c r="BO15">
         <v>22555000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BP15">
         <v>55534000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BQ15">
         <v>22593000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BR15">
         <v>22806000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BS15">
         <v>22772000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BT15">
         <v>22746000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BU15">
         <v>32711000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BV15">
         <v>22249000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BW15">
         <v>22204000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BX15">
         <v>17736000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BY15">
         <v>17675000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BZ15">
         <v>34988000.0</v>
       </c>
-      <c r="BY15">
+      <c r="CA15">
         <v>34988000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CB15">
         <v>17609000.0</v>
       </c>
-      <c r="CA15">
+      <c r="CC15">
         <v>17406000.0</v>
       </c>
-      <c r="CB15">
+      <c r="CD15">
         <v>17848000.0</v>
       </c>
-      <c r="CC15">
+      <c r="CE15">
         <v>27188000.0</v>
       </c>
-      <c r="CD15">
+      <c r="CF15">
         <v>27188000.0</v>
       </c>
-      <c r="CE15">
+      <c r="CG15">
         <v>13888000.0</v>
       </c>
-      <c r="CF15">
+      <c r="CH15">
         <v>13865000.0</v>
       </c>
-      <c r="CG15">
+      <c r="CI15">
         <v>13724000.0</v>
       </c>
-      <c r="CH15">
+      <c r="CJ15">
         <v>13501000.0</v>
       </c>
-      <c r="CI15">
+      <c r="CK15">
         <v>13400000.0</v>
       </c>
-      <c r="CJ15">
+      <c r="CL15">
         <v>13292000.0</v>
       </c>
-      <c r="CK15">
+      <c r="CM15">
         <v>13283000.0</v>
       </c>
-      <c r="CL15">
+      <c r="CN15">
         <v>13134000.0</v>
       </c>
-      <c r="CM15">
+      <c r="CO15">
         <v>13103000.0</v>
       </c>
-      <c r="CN15">
+      <c r="CP15">
         <v>13058000.0</v>
       </c>
-      <c r="CO15">
+      <c r="CQ15">
         <v>12992000.0</v>
       </c>
-      <c r="CP15">
+      <c r="CR15">
         <v>12834000.0</v>
       </c>
-      <c r="CQ15">
+      <c r="CS15">
         <v>12896000.0</v>
       </c>
-      <c r="CR15">
+      <c r="CT15">
         <v>12897000.0</v>
       </c>
-      <c r="CS15">
+      <c r="CU15">
         <v>12858000.0</v>
       </c>
-      <c r="CT15">
+      <c r="CV15">
         <v>25639000.0</v>
       </c>
-      <c r="CU15">
+      <c r="CW15">
         <v>12819000.0</v>
       </c>
-      <c r="CV15">
+      <c r="CX15">
         <v>12455000.0</v>
       </c>
-      <c r="CW15">
+      <c r="CY15">
         <v>12455000.0</v>
       </c>
-      <c r="CX15">
+      <c r="CZ15">
         <v>76000000.0</v>
       </c>
-      <c r="CY15">
+      <c r="DA15">
         <v>76000000.0</v>
       </c>
-      <c r="CZ15">
+      <c r="DB15">
         <v>57046000.0</v>
       </c>
-      <c r="DA15">
+      <c r="DC15">
         <v>38128000.0</v>
       </c>
-      <c r="DB15">
+      <c r="DD15">
         <v>19020000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:106">
+    <row r="16" spans="1:108">
       <c r="A16" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="B16">
+        <v>2923000000.0</v>
+      </c>
+      <c r="C16">
+        <v>3187000000.0</v>
+      </c>
+      <c r="D16">
         <v>2135000000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>2776000000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>2172000000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>2433000000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>2829000000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>2912000000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>2629000000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>2335000000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>2519000000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>2421000000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>2262000000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>2137000000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>2439000000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>2436000000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>2074000000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>1913000000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>2209382000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>2126000000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>2711000000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>1938000000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>2198781000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>2093782000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1870874000.0</v>
       </c>
       <c r="Z16">
         <v>1997199000.0</v>
       </c>
       <c r="AA16">
+        <v>1870874000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1997199000.0</v>
+      </c>
+      <c r="AC16">
         <v>1805104000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>1857285000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>1805777000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>1764746000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>1679796000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>1681960000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>1685954000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>1804075000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>1827029000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>1819799000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>1967581000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>1850436000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>1780374000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>1627054000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>1697491000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>1949886000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>1781399000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>1723760000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>1811293000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>1993125000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>1900197000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>2182809000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>2142058000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>2283582000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>2537570000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>2105076000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>2014800000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>2154541000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>2151026000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>1803569000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BG16">
         <v>1922286000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BH16">
         <v>2161411000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BI16">
         <v>2386289000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BJ16">
         <v>1945965000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BK16">
         <v>2191665000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BL16">
         <v>2134997000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BM16">
         <v>1977145000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BN16">
         <v>1437118000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BO16">
         <v>1608989000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BP16">
         <v>1687028000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BQ16">
         <v>1328017000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BR16">
         <v>1181894000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BS16">
         <v>1470326000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BT16">
         <v>1834324000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BU16">
         <v>1514943000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BV16">
         <v>1485583000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BW16">
         <v>1129273000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BX16">
         <v>1175144000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BY16">
         <v>1570594000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BZ16">
         <v>1453955000.0</v>
       </c>
-      <c r="BY16">
+      <c r="CA16">
         <v>1108259000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CB16">
         <v>976050000.0</v>
       </c>
-      <c r="CA16">
+      <c r="CC16">
         <v>895047000.0</v>
       </c>
-      <c r="CB16">
+      <c r="CD16">
         <v>584834000.0</v>
       </c>
-      <c r="CC16">
+      <c r="CE16">
         <v>653984000.0</v>
       </c>
-      <c r="CD16">
+      <c r="CF16">
         <v>789016000.0</v>
       </c>
-      <c r="CE16">
+      <c r="CG16">
         <v>1047312000.0</v>
       </c>
-      <c r="CF16">
+      <c r="CH16">
         <v>688985000.0</v>
       </c>
-      <c r="CG16">
+      <c r="CI16">
         <v>643050000.0</v>
       </c>
-      <c r="CH16">
+      <c r="CJ16">
         <v>604517000.0</v>
       </c>
-      <c r="CI16">
+      <c r="CK16">
         <v>561549000.0</v>
       </c>
-      <c r="CJ16">
+      <c r="CL16">
         <v>594563000.0</v>
       </c>
-      <c r="CK16">
+      <c r="CM16">
         <v>546246000.0</v>
       </c>
-      <c r="CL16">
+      <c r="CN16">
         <v>496502000.0</v>
       </c>
-      <c r="CM16">
+      <c r="CO16">
         <v>578774000.0</v>
       </c>
-      <c r="CN16">
+      <c r="CP16">
         <v>583650000.0</v>
       </c>
-      <c r="CO16">
+      <c r="CQ16">
         <v>530130000.0</v>
       </c>
-      <c r="CP16">
+      <c r="CR16">
         <v>753367000.0</v>
       </c>
-      <c r="CQ16">
+      <c r="CS16">
         <v>833300000.0</v>
       </c>
-      <c r="CR16">
+      <c r="CT16">
         <v>836264000.0</v>
       </c>
-      <c r="CS16">
+      <c r="CU16">
         <v>673289000.0</v>
       </c>
-      <c r="CT16">
+      <c r="CV16">
         <v>572654000.0</v>
       </c>
-      <c r="CU16">
+      <c r="CW16">
         <v>411153000.0</v>
       </c>
-      <c r="CV16">
+      <c r="CX16">
         <v>311011000.0</v>
       </c>
-      <c r="CW16">
+      <c r="CY16">
         <v>97358000.0</v>
       </c>
-      <c r="CX16">
+      <c r="CZ16">
         <v>21800000.0</v>
       </c>
-      <c r="CY16">
+      <c r="DA16">
         <v>-39700000.0</v>
       </c>
-      <c r="CZ16">
+      <c r="DB16">
         <v>100500000.0</v>
       </c>
-      <c r="DA16"/>
-      <c r="DB16"/>
+      <c r="DC16"/>
+      <c r="DD16"/>
     </row>
-    <row r="17" spans="1:106">
+    <row r="17" spans="1:108">
       <c r="A17" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17">
         <v>-5660000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AE17">
         <v>20571000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AF17">
         <v>-29330000.0</v>
       </c>
-      <c r="AE17"/>
-      <c r="AF17">
+      <c r="AG17"/>
+      <c r="AH17">
         <v>-42033000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AI17">
         <v>8978000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AJ17">
         <v>9298000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AK17">
         <v>4930000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AL17">
         <v>16553000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AM17">
         <v>20667000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AN17">
         <v>-50641000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AO17">
         <v>5745000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AP17">
         <v>-30849000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AQ17">
         <v>22077000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AR17">
         <v>-19943000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AS17">
         <v>-47520000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AT17">
         <v>18828000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AU17">
         <v>-48999000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AV17">
         <v>-19760000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AW17">
         <v>-48966000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AX17">
         <v>10707000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AY17">
         <v>-9481000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AZ17">
         <v>-5620000.0</v>
       </c>
-      <c r="AY17">
+      <c r="BA17">
         <v>2957000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BB17">
         <v>-30449000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BC17">
         <v>-22574000.0</v>
       </c>
-      <c r="BB17">
+      <c r="BD17">
         <v>-186000.0</v>
       </c>
-      <c r="BC17">
+      <c r="BE17">
         <v>14845000.0</v>
       </c>
-      <c r="BD17">
+      <c r="BF17">
         <v>-19282000.0</v>
       </c>
-      <c r="BE17">
+      <c r="BG17">
         <v>24348000.0</v>
       </c>
-      <c r="BF17">
+      <c r="BH17">
         <v>24651000.0</v>
       </c>
-      <c r="BG17">
+      <c r="BI17">
         <v>-106224000.0</v>
       </c>
-      <c r="BH17">
+      <c r="BJ17">
         <v>15507000.0</v>
       </c>
-      <c r="BI17">
+      <c r="BK17">
         <v>34960000.0</v>
       </c>
-      <c r="BJ17">
+      <c r="BL17">
         <v>31809000.0</v>
       </c>
-      <c r="BK17">
+      <c r="BM17">
         <v>65509000.0</v>
       </c>
-      <c r="BL17">
+      <c r="BN17">
         <v>-33676000.0</v>
       </c>
-      <c r="BM17">
+      <c r="BO17">
         <v>4855000.0</v>
       </c>
-      <c r="BN17"/>
-      <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
       <c r="CS17"/>
       <c r="CT17"/>
       <c r="CU17"/>
       <c r="CV17"/>
       <c r="CW17"/>
       <c r="CX17"/>
       <c r="CY17"/>
       <c r="CZ17"/>
       <c r="DA17"/>
       <c r="DB17"/>
+      <c r="DC17"/>
+      <c r="DD17"/>
     </row>
-    <row r="18" spans="1:106">
+    <row r="18" spans="1:108">
       <c r="A18" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="B18">
+        <v>-324000000.0</v>
+      </c>
+      <c r="C18">
+        <v>99000000.0</v>
+      </c>
+      <c r="D18">
         <v>-378000000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>273000000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-35000000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>-297000000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>296000000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>279000000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>234000000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-145000000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>273000000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>-26000000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>40000000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-181000000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>9000000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>103000000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>42000000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-198000000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>224358000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-75000000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>60000000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-260000000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>8988000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>58325000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-93837000.0</v>
       </c>
       <c r="Z18">
         <v>111336000.0</v>
       </c>
       <c r="AA18">
+        <v>-93837000.0</v>
+      </c>
+      <c r="AB18">
+        <v>111336000.0</v>
+      </c>
+      <c r="AC18">
         <v>-63755000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>56243000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>-65648000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>111122000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>83095000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>-41967000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>-201084000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>-15437000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>47928000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>83022000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>203351000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>183045000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>303771000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>-82880000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>66079000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>219567000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>318643000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>105303000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-34601000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>133082000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-92025000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>156727000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>120086000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>-31172000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>411054000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>199167000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>-78630000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>52205000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>360188000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BF18">
         <v>62635000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BG18">
         <v>-101397000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BH18">
         <v>77827000.0</v>
       </c>
-      <c r="BG18">
+      <c r="BI18">
         <v>203826000.0</v>
       </c>
-      <c r="BH18">
+      <c r="BJ18">
         <v>-44952000.0</v>
       </c>
-      <c r="BI18">
+      <c r="BK18">
         <v>314901000.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BL18">
         <v>286435000.0</v>
       </c>
-      <c r="BK18">
+      <c r="BM18">
         <v>349864000.0</v>
       </c>
-      <c r="BL18">
+      <c r="BN18">
         <v>-50235000.0</v>
       </c>
-      <c r="BM18">
+      <c r="BO18">
         <v>-300560000.0</v>
       </c>
-      <c r="BN18">
+      <c r="BP18">
         <v>301139000.0</v>
       </c>
-      <c r="BO18">
+      <c r="BQ18">
         <v>105700000.0</v>
       </c>
-      <c r="BP18">
+      <c r="BR18">
         <v>236424000.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BS18">
         <v>22936000.0</v>
       </c>
-      <c r="BR18">
+      <c r="BT18">
         <v>8082000.0</v>
       </c>
-      <c r="BS18">
+      <c r="BU18">
         <v>88935000.0</v>
       </c>
-      <c r="BT18">
+      <c r="BV18">
         <v>400421000.0</v>
       </c>
-      <c r="BU18">
+      <c r="BW18">
         <v>154060000.0</v>
       </c>
-      <c r="BV18">
+      <c r="BX18">
         <v>148592000.0</v>
       </c>
-      <c r="BW18">
+      <c r="BY18">
         <v>77148000.0</v>
       </c>
-      <c r="BX18">
+      <c r="BZ18">
         <v>275761000.0</v>
       </c>
-      <c r="BY18">
+      <c r="CA18">
         <v>119301000.0</v>
       </c>
-      <c r="BZ18">
+      <c r="CB18">
         <v>23607000.0</v>
       </c>
-      <c r="CA18">
+      <c r="CC18">
         <v>353160000.0</v>
       </c>
-      <c r="CB18">
+      <c r="CD18">
         <v>-140217000.0</v>
       </c>
-      <c r="CC18">
+      <c r="CE18">
         <v>-214444000.0</v>
       </c>
-      <c r="CD18">
+      <c r="CF18">
         <v>-318770000.0</v>
       </c>
-      <c r="CE18">
+      <c r="CG18">
         <v>423611000.0</v>
       </c>
-      <c r="CF18">
+      <c r="CH18">
         <v>86936000.0</v>
       </c>
-      <c r="CG18">
+      <c r="CI18">
         <v>3691000.0</v>
       </c>
-      <c r="CH18">
+      <c r="CJ18">
         <v>-134377000.0</v>
       </c>
-      <c r="CI18">
+      <c r="CK18">
         <v>-26570000.0</v>
       </c>
-      <c r="CJ18">
+      <c r="CL18">
         <v>34763000.0</v>
       </c>
-      <c r="CK18">
+      <c r="CM18">
         <v>-59763000.0</v>
       </c>
-      <c r="CL18">
+      <c r="CN18">
         <v>-188503000.0</v>
       </c>
-      <c r="CM18">
+      <c r="CO18">
         <v>-4685000.0</v>
       </c>
-      <c r="CN18">
+      <c r="CP18">
         <v>-19914000.0</v>
       </c>
-      <c r="CO18">
+      <c r="CQ18">
         <v>-169202000.0</v>
       </c>
-      <c r="CP18">
+      <c r="CR18">
         <v>-61637000.0</v>
       </c>
-      <c r="CQ18">
+      <c r="CS18">
         <v>4414000.0</v>
       </c>
-      <c r="CR18">
+      <c r="CT18">
         <v>147574000.0</v>
       </c>
-      <c r="CS18">
+      <c r="CU18">
         <v>85002000.0</v>
       </c>
-      <c r="CT18">
+      <c r="CV18">
         <v>353362000.0</v>
       </c>
-      <c r="CU18">
+      <c r="CW18">
         <v>150954000.0</v>
       </c>
-      <c r="CV18">
+      <c r="CX18">
         <v>155497000.0</v>
       </c>
-      <c r="CW18">
+      <c r="CY18">
         <v>17915000.0</v>
       </c>
-      <c r="CX18">
+      <c r="CZ18">
         <v>-97400000.0</v>
       </c>
-      <c r="CY18">
+      <c r="DA18">
         <v>29900000.0</v>
       </c>
-      <c r="CZ18"/>
-      <c r="DA18"/>
       <c r="DB18"/>
+      <c r="DC18"/>
+      <c r="DD18"/>
     </row>
-    <row r="19" spans="1:106">
+    <row r="19" spans="1:108">
       <c r="A19" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="B19">
+        <v>-1426000000.0</v>
+      </c>
+      <c r="C19">
+        <v>1367000000.0</v>
+      </c>
+      <c r="D19">
         <v>186000000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>377000000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-97000000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>36000000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-204000000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-91000000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-16000000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-22000000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>-231000000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-149000000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>108000000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>9000000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>-43000000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>-35000000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>61000000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-100000000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-59676000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>-37398000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-24961000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>-43098000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-9051000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-5547000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-24357000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-5165000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>5794000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>29490000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>10381000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>104118000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>115603000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-138668000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>39395000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>115342000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>1487000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-33989000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>-216892000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>-44647000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>25422000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AO19">
         <v>-110485000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AP19">
         <v>32686000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AQ19">
         <v>-303735000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AR19">
         <v>53900000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AS19">
         <v>-64762000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AT19">
         <v>-35321000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AU19">
         <v>26030000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AV19">
         <v>2789000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AW19">
         <v>-25834000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AX19">
         <v>43847000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AY19">
         <v>-50599000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AZ19">
         <v>-14914000.0</v>
       </c>
-      <c r="AY19">
+      <c r="BA19">
         <v>46316000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BB19">
         <v>-36234000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BC19">
         <v>-32482000.0</v>
       </c>
-      <c r="BB19">
+      <c r="BD19">
         <v>213339000.0</v>
       </c>
-      <c r="BC19">
+      <c r="BE19">
         <v>54711000.0</v>
       </c>
-      <c r="BD19">
+      <c r="BF19">
         <v>-21980000.0</v>
       </c>
-      <c r="BE19">
+      <c r="BG19">
         <v>-133564000.0</v>
       </c>
-      <c r="BF19">
+      <c r="BH19">
         <v>-229131000.0</v>
       </c>
-      <c r="BG19">
+      <c r="BI19">
         <v>163327000.0</v>
       </c>
-      <c r="BH19">
+      <c r="BJ19">
         <v>-81262000.0</v>
       </c>
-      <c r="BI19">
+      <c r="BK19">
         <v>5599000.0</v>
       </c>
-      <c r="BJ19">
+      <c r="BL19">
         <v>12416000.0</v>
       </c>
-      <c r="BK19">
+      <c r="BM19">
         <v>147944000.0</v>
       </c>
-      <c r="BL19">
+      <c r="BN19">
         <v>-15063000.0</v>
       </c>
-      <c r="BM19">
+      <c r="BO19">
         <v>282205000.0</v>
       </c>
-      <c r="BN19"/>
-      <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
       <c r="CS19"/>
       <c r="CT19"/>
       <c r="CU19"/>
       <c r="CV19"/>
       <c r="CW19"/>
       <c r="CX19"/>
       <c r="CY19"/>
       <c r="CZ19"/>
       <c r="DA19"/>
       <c r="DB19"/>
+      <c r="DC19"/>
+      <c r="DD19"/>
     </row>
-    <row r="20" spans="1:106">
+    <row r="20" spans="1:108">
       <c r="A20" t="s">
-        <v>219</v>
-[...8 lines deleted...]
-      <c r="E20"/>
+        <v>221</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>0.0</v>
+      </c>
       <c r="F20"/>
-      <c r="G20">
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20">
         <v>35000000.0</v>
       </c>
-      <c r="H20"/>
-      <c r="I20"/>
       <c r="J20"/>
-      <c r="K20">
-[...1 lines deleted...]
-      </c>
+      <c r="K20"/>
       <c r="L20"/>
-      <c r="M20"/>
-[...15 lines deleted...]
-      <c r="U20"/>
+      <c r="M20">
+        <v>0.0</v>
+      </c>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
+      <c r="Q20">
+        <v>0.0</v>
+      </c>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
+      <c r="U20">
+        <v>0.0</v>
+      </c>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -40135,3038 +40619,3100 @@
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
       <c r="CR20"/>
       <c r="CS20"/>
       <c r="CT20"/>
       <c r="CU20"/>
       <c r="CV20"/>
       <c r="CW20"/>
       <c r="CX20"/>
       <c r="CY20"/>
       <c r="CZ20"/>
       <c r="DA20"/>
       <c r="DB20"/>
+      <c r="DC20"/>
+      <c r="DD20"/>
     </row>
-    <row r="21" spans="1:106">
+    <row r="21" spans="1:108">
       <c r="A21" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
+        <v>0.0</v>
+      </c>
+      <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-1000000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>-18000000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-18000000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-13000000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-20000000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-113000000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-1000000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>2000000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>13000000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-2000000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-22000000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>7000000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>1213000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-539916000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-13758000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>3264000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-9646000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-7040000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-1636000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>22203000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-21206000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>21206000.0</v>
       </c>
       <c r="AC21">
         <v>21206000.0</v>
       </c>
       <c r="AD21">
+        <v>21206000.0</v>
+      </c>
+      <c r="AE21">
+        <v>21206000.0</v>
+      </c>
+      <c r="AF21">
         <v>-24536000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>65267000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>49645000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-53455000.0</v>
       </c>
       <c r="AI21">
         <v>49645000.0</v>
       </c>
-      <c r="AJ21"/>
+      <c r="AJ21">
+        <v>-53455000.0</v>
+      </c>
       <c r="AK21">
+        <v>49645000.0</v>
+      </c>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-53455000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-35684000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-32502000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>25599000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>223493000.0</v>
       </c>
-      <c r="AP21">
-[...2 lines deleted...]
-      <c r="AQ21"/>
       <c r="AR21">
         <v>-28425000.0</v>
       </c>
       <c r="AS21"/>
       <c r="AT21">
+        <v>-28425000.0</v>
+      </c>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>486910000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-1000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-73000.0</v>
       </c>
-      <c r="AW21"/>
-[...1 lines deleted...]
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>-17866000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-3000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-8566000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-9852000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-600000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BF21">
         <v>-2000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BG21">
         <v>-301000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BH21">
         <v>-4202000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BI21">
         <v>472915000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BJ21">
         <v>-39691000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BK21">
         <v>-31505000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BL21">
         <v>-2530000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BM21">
         <v>-420000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BN21">
         <v>-67000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BO21">
         <v>-10080000.0</v>
       </c>
-      <c r="BN21"/>
-      <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
       <c r="CR21"/>
       <c r="CS21"/>
       <c r="CT21"/>
       <c r="CU21"/>
       <c r="CV21"/>
       <c r="CW21"/>
       <c r="CX21"/>
       <c r="CY21"/>
       <c r="CZ21"/>
       <c r="DA21"/>
       <c r="DB21"/>
+      <c r="DC21"/>
+      <c r="DD21"/>
     </row>
-    <row r="22" spans="1:106">
+    <row r="22" spans="1:108">
       <c r="A22" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="B22">
+        <v>114000000.0</v>
+      </c>
+      <c r="C22">
+        <v>160000000.0</v>
+      </c>
+      <c r="D22">
         <v>-1573000000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-707000000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2438000000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>-232000000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>1865000000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>25000000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>154000000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>40000000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>-40000000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>181000000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>68000000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-130000000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-32000000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-23000000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>72000000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>56000000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-263274000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>37000000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-122000000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-54000000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-115719000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>23640000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-186791000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-265959000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-166946000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-729539000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-593486000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-43308000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>77830000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>96025000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>131164000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-12061000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>80858000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>112889000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-6632000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>77354000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>70978000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>17406000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>120054000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>119011000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-32477000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>186793000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>160744000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>165604000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>234872000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>228749000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>195163000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>193310000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>185079000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>217351000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>207340000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>213256000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>29033000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>172338000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BF22">
         <v>192521000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BG22">
         <v>177175000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BH22">
         <v>183826000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BI22">
         <v>161589000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BJ22">
         <v>191459000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BK22">
         <v>161213000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BL22">
         <v>139081000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BM22">
         <v>-30088000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BN22">
         <v>178417000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BO22">
         <v>153672000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BP22">
         <v>161245000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BQ22">
         <v>174004000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BR22">
         <v>176339000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BS22">
         <v>221287000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BT22">
         <v>190097000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BU22">
         <v>189331000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BV22">
         <v>217877000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BW22">
         <v>138012000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BX22">
         <v>259463000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BY22">
         <v>93676000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BZ22">
         <v>95564000.0</v>
       </c>
-      <c r="BY22">
+      <c r="CA22">
         <v>84616000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CB22">
         <v>80708000.0</v>
       </c>
-      <c r="CA22">
+      <c r="CC22">
         <v>27338000.0</v>
       </c>
-      <c r="CB22">
+      <c r="CD22">
         <v>66552000.0</v>
       </c>
-      <c r="CC22">
+      <c r="CE22">
         <v>88854000.0</v>
       </c>
-      <c r="CD22">
+      <c r="CF22">
         <v>65123000.0</v>
       </c>
-      <c r="CE22">
+      <c r="CG22">
         <v>131189000.0</v>
       </c>
-      <c r="CF22">
+      <c r="CH22">
         <v>-16432000.0</v>
       </c>
-      <c r="CG22">
+      <c r="CI22">
         <v>47393000.0</v>
       </c>
-      <c r="CH22">
+      <c r="CJ22">
         <v>47917000.0</v>
       </c>
-      <c r="CI22">
+      <c r="CK22">
         <v>47262000.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CL22">
         <v>44790000.0</v>
       </c>
-      <c r="CK22">
+      <c r="CM22">
         <v>46726000.0</v>
       </c>
-      <c r="CL22">
+      <c r="CN22">
         <v>51420000.0</v>
       </c>
-      <c r="CM22">
+      <c r="CO22">
         <v>44124000.0</v>
       </c>
-      <c r="CN22">
+      <c r="CP22">
         <v>44994000.0</v>
       </c>
-      <c r="CO22">
+      <c r="CQ22">
         <v>16912000.0</v>
       </c>
-      <c r="CP22">
+      <c r="CR22">
         <v>48201000.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CS22">
         <v>31249000.0</v>
       </c>
-      <c r="CR22">
+      <c r="CT22">
         <v>42975000.0</v>
       </c>
-      <c r="CS22">
+      <c r="CU22">
         <v>41190000.0</v>
       </c>
-      <c r="CT22">
+      <c r="CV22">
         <v>28493000.0</v>
       </c>
-      <c r="CU22">
+      <c r="CW22">
         <v>-54514000.0</v>
       </c>
-      <c r="CV22">
+      <c r="CX22">
         <v>34239000.0</v>
       </c>
-      <c r="CW22">
+      <c r="CY22">
         <v>11192000.0</v>
       </c>
-      <c r="CX22">
+      <c r="CZ22">
         <v>-4000000.0</v>
       </c>
-      <c r="CY22">
+      <c r="DA22">
         <v>46100000.0</v>
       </c>
-      <c r="CZ22">
+      <c r="DB22">
         <v>33338000.0</v>
       </c>
-      <c r="DA22">
+      <c r="DC22">
         <v>51042000.0</v>
       </c>
-      <c r="DB22">
+      <c r="DD22">
         <v>52252000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:106">
+    <row r="23" spans="1:108">
       <c r="A23" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="B23">
+        <v>-25000000.0</v>
+      </c>
+      <c r="C23">
+        <v>-7000000.0</v>
+      </c>
+      <c r="D23">
         <v>-20000000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>24000000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>-7000000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-3000000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-125000000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>36000000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1000000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-16000000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-4000000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>449000000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>-26000000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>-14000000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-31000000.0</v>
       </c>
-      <c r="O23">
-[...2 lines deleted...]
-      <c r="P23">
+      <c r="Q23">
+        <v>-5000000.0</v>
+      </c>
+      <c r="R23">
         <v>-6000000.0</v>
       </c>
-      <c r="Q23">
-[...2 lines deleted...]
-      <c r="R23">
+      <c r="S23">
+        <v>-8000000.0</v>
+      </c>
+      <c r="T23">
         <v>-87301000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>93000000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>641000000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>25000000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>12133000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>35211000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>15125000.0</v>
       </c>
       <c r="Z23">
         <v>60412000.0</v>
       </c>
       <c r="AA23">
+        <v>15125000.0</v>
+      </c>
+      <c r="AB23">
+        <v>60412000.0</v>
+      </c>
+      <c r="AC23">
         <v>-8516000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>-3615000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>-7507000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>-78127000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-13170000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>-2715000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>-27737000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>-25948000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>-7689000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>-16377000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>5962000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>-43506000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>-8437000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>1086000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>-16199000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>-13272000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>-1474000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>-40248000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>-9949000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>-70048000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>-20718000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>-31120000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-6750000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>-7543000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>-15887000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>-24193000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-16743000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>-41599000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>-15786000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BF23">
         <v>-16542000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BG23">
         <v>-16414000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BH23">
         <v>-31370000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BI23">
         <v>-53689000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BJ23">
         <v>-9075000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BK23">
         <v>-15607000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BL23">
         <v>-17744000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BM23">
         <v>-20640000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BN23">
         <v>-50074000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BO23">
         <v>-24166000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BP23">
         <v>448000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BQ23">
         <v>-29999000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BR23">
         <v>-13965000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BS23">
         <v>-6482000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BT23">
         <v>960000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BU23">
         <v>-174000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BV23">
         <v>6123000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BW23">
         <v>13603000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BX23">
         <v>37829000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BY23">
         <v>7774000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BZ23">
         <v>4365000.0</v>
       </c>
-      <c r="BY23">
+      <c r="CA23">
         <v>5231000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CB23">
         <v>379000.0</v>
       </c>
-      <c r="CA23">
+      <c r="CC23">
         <v>1243000.0</v>
       </c>
-      <c r="CB23">
+      <c r="CD23">
         <v>-15135000.0</v>
       </c>
-      <c r="CC23">
+      <c r="CE23">
         <v>7857000.0</v>
       </c>
-      <c r="CD23">
+      <c r="CF23">
         <v>1074000.0</v>
       </c>
-      <c r="CE23">
+      <c r="CG23">
         <v>-553000.0</v>
       </c>
-      <c r="CF23">
+      <c r="CH23">
         <v>-583000.0</v>
       </c>
-      <c r="CG23">
+      <c r="CI23">
         <v>-157000.0</v>
       </c>
-      <c r="CH23">
+      <c r="CJ23">
         <v>-80000.0</v>
       </c>
-      <c r="CI23">
+      <c r="CK23">
         <v>20000.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CL23">
         <v>-825000.0</v>
       </c>
-      <c r="CK23">
+      <c r="CM23">
         <v>-7191000.0</v>
       </c>
-      <c r="CL23">
+      <c r="CN23">
         <v>119171000.0</v>
       </c>
-      <c r="CM23">
+      <c r="CO23">
         <v>125000.0</v>
       </c>
-      <c r="CN23">
+      <c r="CP23">
         <v>-497000.0</v>
       </c>
-      <c r="CO23">
+      <c r="CQ23">
         <v>-50000.0</v>
       </c>
-      <c r="CP23">
+      <c r="CR23">
         <v>-276000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CS23">
         <v>-86000.0</v>
       </c>
-      <c r="CR23">
+      <c r="CT23">
         <v>-101000.0</v>
       </c>
-      <c r="CS23">
+      <c r="CU23">
         <v>-774000.0</v>
       </c>
-      <c r="CT23">
+      <c r="CV23">
         <v>-9979000.0</v>
       </c>
-      <c r="CU23">
+      <c r="CW23">
         <v>-159000.0</v>
       </c>
-      <c r="CV23">
+      <c r="CX23">
         <v>-438000.0</v>
       </c>
-      <c r="CW23">
+      <c r="CY23">
         <v>-626000.0</v>
       </c>
-      <c r="CX23">
+      <c r="CZ23">
         <v>37100000.0</v>
       </c>
-      <c r="CY23">
+      <c r="DA23">
         <v>-379700000.0</v>
       </c>
-      <c r="CZ23"/>
-[...1 lines deleted...]
-      <c r="DB23">
+      <c r="DB23"/>
+      <c r="DC23"/>
+      <c r="DD23">
         <v>653000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:106">
+    <row r="24" spans="1:108">
       <c r="A24" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="B24">
+        <v>3000000.0</v>
+      </c>
+      <c r="C24">
+        <v>3000000.0</v>
+      </c>
+      <c r="D24">
         <v>487000000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-2000000.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>3000000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>62000000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-11000000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>18000000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>44000000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>30000000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>-25000000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>25000000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>4000000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>24000000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>66000000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>-91000000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>134000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>5000000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>23269000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>70000000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>35000000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>8000000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>76779000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>30657000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>11433000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>13521000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>1887000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>40404000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>18533000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>11810000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>19847000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>21160000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>23080000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>16622000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>37018000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>25392000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>15197000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>15263000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>20395000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>24921000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>12972000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>33117000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>108984000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>29081000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>26093000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>29708000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>36959000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>25363000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>25577000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>23487000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>43968000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>14376000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>8194000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>20048000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>10169000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>11807000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BF24">
         <v>8871000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BG24">
         <v>37248000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BH24">
         <v>10158000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BI24">
         <v>18308000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BJ24">
         <v>29187000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BK24">
         <v>12883000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BL24">
         <v>17159000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BM24">
         <v>22395000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BN24">
         <v>12163000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BO24">
         <v>4621000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BP24">
         <v>-365000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BQ24">
         <v>850000.0</v>
       </c>
-      <c r="BP24">
+      <c r="BR24">
         <v>-558000.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BS24">
         <v>2569000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BT24">
         <v>-1251000.0</v>
       </c>
-      <c r="BS24">
+      <c r="BU24">
         <v>468000.0</v>
       </c>
-      <c r="BT24">
+      <c r="BV24">
         <v>79638000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BW24">
         <v>-1677000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BX24">
         <v>-1328000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BY24">
         <v>14363000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BZ24">
         <v>17475000.0</v>
       </c>
-      <c r="BY24">
+      <c r="CA24">
         <v>10048000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CB24">
         <v>10176000.0</v>
       </c>
-      <c r="CA24">
+      <c r="CC24">
         <v>11538000.0</v>
       </c>
-      <c r="CB24">
+      <c r="CD24">
         <v>9585000.0</v>
       </c>
-      <c r="CC24">
+      <c r="CE24">
         <v>4996000.0</v>
       </c>
-      <c r="CD24">
+      <c r="CF24">
         <v>7176000.0</v>
       </c>
-      <c r="CE24">
+      <c r="CG24">
         <v>34030000.0</v>
       </c>
-      <c r="CF24">
+      <c r="CH24">
         <v>10754000.0</v>
       </c>
-      <c r="CG24">
+      <c r="CI24">
         <v>1726000.0</v>
       </c>
-      <c r="CH24">
+      <c r="CJ24">
         <v>-30228000.0</v>
       </c>
-      <c r="CI24">
+      <c r="CK24">
         <v>14846000.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CL24">
         <v>20005000.0</v>
       </c>
-      <c r="CK24">
+      <c r="CM24">
         <v>-2188000.0</v>
       </c>
-      <c r="CL24">
+      <c r="CN24">
         <v>2054000.0</v>
       </c>
-      <c r="CM24">
+      <c r="CO24">
         <v>4814000.0</v>
       </c>
-      <c r="CN24">
+      <c r="CP24">
         <v>252000.0</v>
       </c>
-      <c r="CO24">
+      <c r="CQ24">
         <v>-840000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CR24">
         <v>4533000.0</v>
       </c>
-      <c r="CQ24">
+      <c r="CS24">
         <v>4977000.0</v>
       </c>
-      <c r="CR24">
+      <c r="CT24">
         <v>31246000.0</v>
       </c>
-      <c r="CS24">
+      <c r="CU24">
         <v>42394000.0</v>
       </c>
-      <c r="CT24">
+      <c r="CV24">
         <v>-183362000.0</v>
       </c>
-      <c r="CU24">
+      <c r="CW24">
         <v>-39692000.0</v>
       </c>
-      <c r="CV24">
+      <c r="CX24">
         <v>21892000.0</v>
       </c>
-      <c r="CW24">
+      <c r="CY24">
         <v>16133000.0</v>
       </c>
-      <c r="CX24">
+      <c r="CZ24">
         <v>12700000.0</v>
       </c>
-      <c r="CY24"/>
-      <c r="CZ24"/>
       <c r="DA24"/>
-      <c r="DB24">
+      <c r="DB24"/>
+      <c r="DC24"/>
+      <c r="DD24">
         <v>1234000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:106">
+    <row r="25" spans="1:108">
       <c r="A25" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="B25">
-        <v>1681000000.0</v>
+        <v>27000000.0</v>
       </c>
       <c r="C25">
+        <v>-176000000.0</v>
+      </c>
+      <c r="D25">
+        <v>1402000000.0</v>
+      </c>
+      <c r="E25">
         <v>167000000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-2534000000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>380000000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-2108000000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-4000000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4000000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-9000000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>99000000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-15000000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-2000000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>56000000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>16000000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-15000000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>-17000000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>-70000000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>329669000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>19000000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>116000000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>25000000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>22430000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-14696000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>245425000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>-2840000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>-16176000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>321425000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>46607000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>-203000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>-3115000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>-146799000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>-1679000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-7496000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-2579000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>-2622000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-1229000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-13469000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>1548000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-8204000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>11753000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-13818000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>155560000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>-84865000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>13736000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>-304942000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>4138000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>-38618000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>5496000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>-5163000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>21084000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>12817000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>14093000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>1046000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>-45353000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>-3283000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BF25">
         <v>3410000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BG25">
         <v>-5695000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BH25">
         <v>-77333000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BI25">
         <v>-8794000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BJ25">
         <v>1481000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BK25">
         <v>11094000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BL25">
         <v>-11018000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BM25">
         <v>-5519000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BN25">
         <v>24531000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BO25">
         <v>24607000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BP25">
         <v>64954000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BQ25">
         <v>7087000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BR25">
         <v>15003000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BS25">
         <v>-13679000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BT25">
         <v>-160082000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BU25">
         <v>-17797000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BV25">
         <v>-63964000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BW25">
         <v>-50919000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BX25">
         <v>-103695000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BY25">
         <v>-33317000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BZ25">
         <v>24828000.0</v>
       </c>
-      <c r="BY25">
+      <c r="CA25">
         <v>-19641000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CB25">
         <v>-12618000.0</v>
       </c>
-      <c r="CA25">
+      <c r="CC25">
         <v>22758000.0</v>
       </c>
-      <c r="CB25">
+      <c r="CD25">
         <v>-6348000.0</v>
       </c>
-      <c r="CC25">
+      <c r="CE25">
         <v>-33540000.0</v>
       </c>
-      <c r="CD25">
+      <c r="CF25">
         <v>11543000.0</v>
       </c>
-      <c r="CE25">
+      <c r="CG25">
         <v>-44461000.0</v>
       </c>
-      <c r="CF25">
+      <c r="CH25">
         <v>8407000.0</v>
       </c>
-      <c r="CG25">
+      <c r="CI25">
         <v>-5277000.0</v>
       </c>
-      <c r="CH25">
+      <c r="CJ25">
         <v>-37901000.0</v>
       </c>
-      <c r="CI25">
+      <c r="CK25">
         <v>9358000.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CL25">
         <v>4616000.0</v>
       </c>
-      <c r="CK25">
+      <c r="CM25">
         <v>7411000.0</v>
       </c>
-      <c r="CL25">
+      <c r="CN25">
         <v>-90595000.0</v>
       </c>
-      <c r="CM25">
+      <c r="CO25">
         <v>33606000.0</v>
       </c>
-      <c r="CN25">
+      <c r="CP25">
         <v>38327000.0</v>
       </c>
-      <c r="CO25">
+      <c r="CQ25">
         <v>41630000.0</v>
       </c>
-      <c r="CP25">
+      <c r="CR25">
         <v>-128610000.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CS25">
         <v>65004000.0</v>
       </c>
-      <c r="CR25">
+      <c r="CT25">
         <v>4997000.0</v>
       </c>
-      <c r="CS25">
+      <c r="CU25">
         <v>-19157000.0</v>
       </c>
-      <c r="CT25">
+      <c r="CV25">
         <v>373796000.0</v>
       </c>
-      <c r="CU25">
+      <c r="CW25">
         <v>-10244000.0</v>
       </c>
-      <c r="CV25">
+      <c r="CX25">
         <v>15558000.0</v>
       </c>
-      <c r="CW25">
+      <c r="CY25">
         <v>-5314000.0</v>
       </c>
-      <c r="CX25">
+      <c r="CZ25">
         <v>138500000.0</v>
       </c>
-      <c r="CY25">
+      <c r="DA25">
         <v>263200000.0</v>
       </c>
-      <c r="CZ25"/>
-      <c r="DA25"/>
       <c r="DB25"/>
+      <c r="DC25"/>
+      <c r="DD25"/>
     </row>
-    <row r="26" spans="1:106">
+    <row r="26" spans="1:108">
       <c r="A26" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="B26">
+        <v>-300000000.0</v>
+      </c>
+      <c r="C26">
+        <v>-516000000.0</v>
+      </c>
+      <c r="D26">
         <v>-389000000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-70000000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-153000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-142000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-125000000.0</v>
       </c>
-      <c r="G26">
-[...2 lines deleted...]
-      <c r="H26">
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-1000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-5000000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>10000000.0</v>
       </c>
-      <c r="K26"/>
-      <c r="L26">
+      <c r="M26"/>
+      <c r="N26">
         <v>1000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>1000000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>21000000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-446000000.0</v>
       </c>
-      <c r="P26">
-[...2 lines deleted...]
-      <c r="Q26">
+      <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-5000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>336000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>699309000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>582000000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-4000000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>27942000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-105000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>19552000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>19968000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>1466000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>2760000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>-1489000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>-3549000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>-50022000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>-196000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>-35000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>-5455000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>2302000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>1029000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>-15000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>-6171000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-1000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>-19000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>-16000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>-9718000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-150098000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-145307000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>-102595000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>-111658000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-495446000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-87137000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>-131199000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-192301000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-200052000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>-152000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>-895000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>-10357000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>-225046000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>-31298000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>-105407000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>-27482000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>-39665000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>-241236000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>-113070000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>-245585000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BL26">
         <v>-157987000.0</v>
       </c>
-      <c r="BK26">
+      <c r="BM26">
         <v>676000.0</v>
       </c>
-      <c r="BL26">
+      <c r="BN26">
         <v>1104000.0</v>
       </c>
-      <c r="BM26">
+      <c r="BO26">
         <v>-17071000.0</v>
       </c>
-      <c r="BN26">
+      <c r="BP26">
         <v>-11507000.0</v>
       </c>
-      <c r="BO26">
+      <c r="BQ26">
         <v>-52653000.0</v>
       </c>
-      <c r="BP26">
+      <c r="BR26">
         <v>-1156000.0</v>
       </c>
-      <c r="BQ26">
+      <c r="BS26">
         <v>-60103000.0</v>
       </c>
-      <c r="BR26"/>
-      <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
       <c r="CA26"/>
       <c r="CB26"/>
       <c r="CC26"/>
       <c r="CD26"/>
       <c r="CE26"/>
       <c r="CF26"/>
       <c r="CG26"/>
-      <c r="CH26">
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26">
         <v>258521000.0</v>
       </c>
-      <c r="CI26"/>
-      <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
-      <c r="CO26">
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26">
         <v>-2691000.0</v>
       </c>
-      <c r="CP26">
+      <c r="CR26">
         <v>-7835000.0</v>
       </c>
-      <c r="CQ26">
+      <c r="CS26">
         <v>-8983000.0</v>
       </c>
-      <c r="CR26"/>
-      <c r="CS26">
+      <c r="CT26"/>
+      <c r="CU26">
         <v>-2381000.0</v>
       </c>
-      <c r="CT26">
+      <c r="CV26">
         <v>3000.0</v>
       </c>
-      <c r="CU26"/>
-      <c r="CV26"/>
       <c r="CW26"/>
-      <c r="CX26">
+      <c r="CX26"/>
+      <c r="CY26"/>
+      <c r="CZ26">
         <v>-101200000.0</v>
       </c>
-      <c r="CY26">
+      <c r="DA26">
         <v>-17200000.0</v>
       </c>
-      <c r="CZ26"/>
-      <c r="DA26"/>
       <c r="DB26"/>
+      <c r="DC26"/>
+      <c r="DD26"/>
     </row>
-    <row r="27" spans="1:106">
+    <row r="27" spans="1:108">
       <c r="A27" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="B27">
+        <v>10000000.0</v>
+      </c>
+      <c r="C27">
+        <v>12000000.0</v>
+      </c>
+      <c r="D27">
         <v>6000000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>7000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>12000000.0</v>
       </c>
       <c r="F27">
         <v>5000000.0</v>
       </c>
       <c r="G27">
+        <v>12000000.0</v>
+      </c>
+      <c r="H27">
+        <v>5000000.0</v>
+      </c>
+      <c r="I27">
         <v>6000000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>7000000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>11000000.0</v>
       </c>
       <c r="K27">
         <v>13000000.0</v>
       </c>
       <c r="L27">
+        <v>11000000.0</v>
+      </c>
+      <c r="M27">
+        <v>13000000.0</v>
+      </c>
+      <c r="N27">
         <v>8000000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>16000000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>-19000000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>-1000000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>7000000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>13000000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>6982000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>4000000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>11000000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>10000000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>13232000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>2215000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>9394000.0</v>
       </c>
-      <c r="Y27"/>
-[...1 lines deleted...]
-      <c r="AA27">
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27">
         <v>-6633000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>16303000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>15681000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>-373000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>14831000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>8437000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>15872000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>13932000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>12846000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>1254000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>15713000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>9568000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>-25141000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>8794000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>53856000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>63356000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>-3782000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>-845000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>39768000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>-1810000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>-3340000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>588000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2703000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>-1824000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2774000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>-2309000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>2405000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>-25960000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>12031000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BF27">
         <v>8342000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BG27">
         <v>11661000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BH27">
         <v>8772000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BI27">
         <v>5789000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BJ27">
         <v>6096000.0</v>
       </c>
-      <c r="BI27">
+      <c r="BK27">
         <v>14031000.0</v>
       </c>
-      <c r="BJ27">
+      <c r="BL27">
         <v>11163000.0</v>
       </c>
-      <c r="BK27">
+      <c r="BM27">
         <v>13512000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BN27">
         <v>12948000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BO27">
         <v>9324000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BP27">
         <v>-44606000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BQ27">
         <v>7335000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BR27">
         <v>14275000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BS27">
         <v>8557000.0</v>
       </c>
-      <c r="BR27">
+      <c r="BT27">
         <v>-10471000.0</v>
       </c>
-      <c r="BS27">
+      <c r="BU27">
         <v>-10256000.0</v>
       </c>
-      <c r="BT27">
+      <c r="BV27">
         <v>-61481000.0</v>
       </c>
-      <c r="BU27">
+      <c r="BW27">
         <v>17924000.0</v>
       </c>
-      <c r="BV27">
+      <c r="BX27">
         <v>-17352000.0</v>
       </c>
-      <c r="BW27">
+      <c r="BY27">
         <v>24529000.0</v>
       </c>
-      <c r="BX27">
+      <c r="BZ27">
         <v>-7867000.0</v>
       </c>
-      <c r="BY27">
+      <c r="CA27">
         <v>-3844000.0</v>
       </c>
-      <c r="BZ27">
+      <c r="CB27">
         <v>-22939000.0</v>
       </c>
-      <c r="CA27">
+      <c r="CC27">
         <v>-161000.0</v>
       </c>
-      <c r="CB27">
+      <c r="CD27">
         <v>-15999000.0</v>
       </c>
-      <c r="CC27">
+      <c r="CE27">
         <v>-16492000.0</v>
       </c>
-      <c r="CD27">
+      <c r="CF27">
         <v>-72729000.0</v>
       </c>
-      <c r="CE27">
+      <c r="CG27">
         <v>-42662000.0</v>
       </c>
-      <c r="CF27">
+      <c r="CH27">
         <v>-312000.0</v>
       </c>
-      <c r="CG27">
+      <c r="CI27">
         <v>4114000.0</v>
       </c>
-      <c r="CH27">
+      <c r="CJ27">
         <v>9806000.0</v>
       </c>
-      <c r="CI27">
+      <c r="CK27">
         <v>-8762000.0</v>
       </c>
-      <c r="CJ27">
+      <c r="CL27">
         <v>6134000.0</v>
       </c>
-      <c r="CK27">
+      <c r="CM27">
         <v>893000.0</v>
       </c>
-      <c r="CL27"/>
-      <c r="CM27">
+      <c r="CN27"/>
+      <c r="CO27">
         <v>69577000.0</v>
       </c>
-      <c r="CN27">
+      <c r="CP27">
         <v>16109000.0</v>
       </c>
-      <c r="CO27">
+      <c r="CQ27">
         <v>32915000.0</v>
       </c>
-      <c r="CP27"/>
-      <c r="CQ27"/>
       <c r="CR27"/>
-      <c r="CS27">
+      <c r="CS27"/>
+      <c r="CT27"/>
+      <c r="CU27">
         <v>982000.0</v>
       </c>
-      <c r="CT27"/>
-[...1 lines deleted...]
-      <c r="CV27">
+      <c r="CV27"/>
+      <c r="CW27"/>
+      <c r="CX27">
         <v>10686000.0</v>
       </c>
-      <c r="CW27">
+      <c r="CY27">
         <v>-14554000.0</v>
       </c>
-      <c r="CX27"/>
-      <c r="CY27"/>
       <c r="CZ27"/>
       <c r="DA27"/>
       <c r="DB27"/>
+      <c r="DC27"/>
+      <c r="DD27"/>
     </row>
-    <row r="28" spans="1:106">
+    <row r="28" spans="1:108">
       <c r="A28" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="B28">
+        <v>-325000000.0</v>
+      </c>
+      <c r="C28">
+        <v>-523000000.0</v>
+      </c>
+      <c r="D28">
         <v>-409000000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-47000000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-178000000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-163000000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-138000000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>16000000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>32000000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-26000000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-4000000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>328000000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-36000000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-161000000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-63000000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>432000000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-38000000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-16000000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-95838000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-437000000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>627000000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>28000000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>2487000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>28171000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>22628000.0</v>
       </c>
       <c r="Z28">
         <v>9841000.0</v>
       </c>
       <c r="AA28">
+        <v>22628000.0</v>
+      </c>
+      <c r="AB28">
+        <v>9841000.0</v>
+      </c>
+      <c r="AC28">
         <v>-29331000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>-27989000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>-29820000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>-132117000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>32074000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>17531000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-57979000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-55320000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-37031000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-45662000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-77489000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-108159000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-70632000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-2380000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>170821000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-194021000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-177803000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-202436000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-153970000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-104142000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-141150000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-196107000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-225017000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-233854000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-42209000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-50402000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>-43104000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-327148000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>-74757000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>-150536000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>-64185000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>-96357000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>176387000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>-160418000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>-315437000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BL28">
         <v>-200778000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BM28">
         <v>-43564000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BN28">
         <v>-72658000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BO28">
         <v>-72872000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BP28">
         <v>-75381000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BQ28">
         <v>-108381000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BR28">
         <v>-40028000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BS28">
         <v>-99121000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BT28">
         <v>-27672000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BU28">
         <v>-194364000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BV28">
         <v>-19489000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BW28">
         <v>-6862000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BX28">
         <v>-1110000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BY28">
         <v>2695000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BZ28">
         <v>32485000.0</v>
       </c>
-      <c r="BY28">
+      <c r="CA28">
         <v>-347000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CB28">
         <v>34048000.0</v>
       </c>
-      <c r="CA28">
+      <c r="CC28">
         <v>-55171000.0</v>
       </c>
-      <c r="CB28">
+      <c r="CD28">
         <v>60360000.0</v>
       </c>
-      <c r="CC28">
+      <c r="CE28">
         <v>79146000.0</v>
       </c>
-      <c r="CD28">
+      <c r="CF28">
         <v>58594000.0</v>
       </c>
-      <c r="CE28">
+      <c r="CG28">
         <v>-108784000.0</v>
       </c>
-      <c r="CF28">
+      <c r="CH28">
         <v>-30813000.0</v>
       </c>
-      <c r="CG28">
+      <c r="CI28">
         <v>48905000.0</v>
       </c>
-      <c r="CH28">
+      <c r="CJ28">
         <v>144328000.0</v>
       </c>
-      <c r="CI28">
+      <c r="CK28">
         <v>-28652000.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CL28">
         <v>-871000.0</v>
       </c>
-      <c r="CK28">
+      <c r="CM28">
         <v>99914000.0</v>
       </c>
-      <c r="CL28">
+      <c r="CN28">
         <v>113636000.0</v>
       </c>
-      <c r="CM28">
+      <c r="CO28">
         <v>-6851000.0</v>
       </c>
-      <c r="CN28">
+      <c r="CP28">
         <v>-3033000.0</v>
       </c>
-      <c r="CO28">
+      <c r="CQ28">
         <v>-13979000.0</v>
       </c>
-      <c r="CP28">
+      <c r="CR28">
         <v>-31729000.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CS28">
         <v>-20910000.0</v>
       </c>
-      <c r="CR28">
+      <c r="CT28">
         <v>-15845000.0</v>
       </c>
-      <c r="CS28">
+      <c r="CU28">
         <v>-26761000.0</v>
       </c>
-      <c r="CT28">
+      <c r="CV28">
         <v>-23239000.0</v>
       </c>
-      <c r="CU28">
+      <c r="CW28">
         <v>-15041000.0</v>
       </c>
-      <c r="CV28">
+      <c r="CX28">
         <v>27124000.0</v>
       </c>
-      <c r="CW28">
+      <c r="CY28">
         <v>41301000.0</v>
       </c>
-      <c r="CX28">
+      <c r="CZ28">
         <v>37100000.0</v>
       </c>
-      <c r="CY28">
+      <c r="DA28">
         <v>53500000.0</v>
       </c>
-      <c r="CZ28">
+      <c r="DB28">
         <v>105088000.0</v>
       </c>
-      <c r="DA28">
+      <c r="DC28">
         <v>222837000.0</v>
       </c>
-      <c r="DB28">
+      <c r="DD28">
         <v>87752000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:106">
+    <row r="29" spans="1:108">
       <c r="A29" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="B29">
+        <v>-317000000.0</v>
+      </c>
+      <c r="C29">
+        <v>110000000.0</v>
+      </c>
+      <c r="D29">
         <v>-366000000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>286000000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-21000000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>-286000000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>327000000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>330000000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>282000000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-111000000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>308000000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>3000000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>62000000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-161000000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>46000000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>118000000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>55000000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-188000000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>244881000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-66000000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>76000000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-230000000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>41644000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>80152000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-63743000.0</v>
       </c>
       <c r="Z29">
         <v>152120000.0</v>
       </c>
       <c r="AA29">
+        <v>-63743000.0</v>
+      </c>
+      <c r="AB29">
+        <v>152120000.0</v>
+      </c>
+      <c r="AC29">
         <v>-24537000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>108911000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>-17476000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>173449000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>121315000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>3402000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>-136002000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>51334000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>122711000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>157691000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>270235000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>253435000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>361940000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>-24111000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>114655000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>278709000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>366234000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>164907000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>39282000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>235225000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-18380000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>239015000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>186714000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>76256000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>470321000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>264053000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>-21724000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>118076000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>428639000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BF29">
         <v>128741000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BG29">
         <v>-47078000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BH29">
         <v>178590000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BI29">
         <v>283269000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BJ29">
         <v>57377000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BK29">
         <v>370533000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BL29">
         <v>340498000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BM29">
         <v>437800000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BN29">
         <v>25178000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BO29">
         <v>-252562000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BP29">
         <v>359379000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BQ29">
         <v>159980000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BR29">
         <v>308719000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BS29">
         <v>76085000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BT29">
         <v>95911000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BU29">
         <v>183602000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BV29">
         <v>476531000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BW29">
         <v>212863000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BX29">
         <v>231909000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BY29">
         <v>157426000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BZ29">
         <v>347945000.0</v>
       </c>
-      <c r="BY29">
+      <c r="CA29">
         <v>167762000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CB29">
         <v>110106000.0</v>
       </c>
-      <c r="CA29">
+      <c r="CC29">
         <v>429943000.0</v>
       </c>
-      <c r="CB29">
+      <c r="CD29">
         <v>-85589000.0</v>
       </c>
-      <c r="CC29">
+      <c r="CE29">
         <v>-158299000.0</v>
       </c>
-      <c r="CD29">
+      <c r="CF29">
         <v>-250840000.0</v>
       </c>
-      <c r="CE29">
+      <c r="CG29">
         <v>482675000.0</v>
       </c>
-      <c r="CF29">
+      <c r="CH29">
         <v>139905000.0</v>
       </c>
-      <c r="CG29">
+      <c r="CI29">
         <v>36935000.0</v>
       </c>
-      <c r="CH29">
+      <c r="CJ29">
         <v>-98794000.0</v>
       </c>
-      <c r="CI29">
+      <c r="CK29">
         <v>-200000.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CL29">
         <v>62615000.0</v>
       </c>
-      <c r="CK29">
+      <c r="CM29">
         <v>-45136000.0</v>
       </c>
-      <c r="CL29">
+      <c r="CN29">
         <v>-156930000.0</v>
       </c>
-      <c r="CM29">
+      <c r="CO29">
         <v>22998000.0</v>
       </c>
-      <c r="CN29">
+      <c r="CP29">
         <v>-8286000.0</v>
       </c>
-      <c r="CO29">
+      <c r="CQ29">
         <v>-149861000.0</v>
       </c>
-      <c r="CP29">
+      <c r="CR29">
         <v>-47024000.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CS29">
         <v>21309000.0</v>
       </c>
-      <c r="CR29">
+      <c r="CT29">
         <v>147574000.0</v>
       </c>
-      <c r="CS29">
+      <c r="CU29">
         <v>85002000.0</v>
       </c>
-      <c r="CT29">
+      <c r="CV29">
         <v>250968000.0</v>
       </c>
-      <c r="CU29">
+      <c r="CW29">
         <v>150954000.0</v>
       </c>
-      <c r="CV29">
+      <c r="CX29">
         <v>217385000.0</v>
       </c>
-      <c r="CW29">
+      <c r="CY29">
         <v>58421000.0</v>
       </c>
-      <c r="CX29">
+      <c r="CZ29">
         <v>-67600000.0</v>
       </c>
-      <c r="CY29">
+      <c r="DA29">
         <v>186100000.0</v>
       </c>
-      <c r="CZ29">
+      <c r="DB29">
         <v>90349000.0</v>
       </c>
-      <c r="DA29"/>
-      <c r="DB29"/>
+      <c r="DC29"/>
+      <c r="DD29"/>
     </row>
-    <row r="30" spans="1:106">
+    <row r="30" spans="1:108">
       <c r="A30" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="B30">
+        <v>386000000.0</v>
+      </c>
+      <c r="C30">
+        <v>1479000000.0</v>
+      </c>
+      <c r="D30">
         <v>121000000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>377000000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-97000000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>36000000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-204000000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-91000000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-16000000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-22000000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>-231000000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-46000000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>90000000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>13000000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>-14000000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>-141000000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>182000000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-105000000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-56930000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>65000000.0</v>
       </c>
       <c r="U30">
         <v>-65000000.0</v>
       </c>
       <c r="V30">
+        <v>65000000.0</v>
+      </c>
+      <c r="W30">
+        <v>-65000000.0</v>
+      </c>
+      <c r="X30">
         <v>15187000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>2850000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-21738000.0</v>
       </c>
       <c r="Z30">
         <v>5794000.0</v>
       </c>
       <c r="AA30">
+        <v>-21738000.0</v>
+      </c>
+      <c r="AB30">
+        <v>5794000.0</v>
+      </c>
+      <c r="AC30">
         <v>30676000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-23754000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>67756000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>73123000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-155728000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>17106000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>66882000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-28266000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-83380000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>-276364000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-96268000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>-24573000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-143733000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-13097000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-559948000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>103742000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-83272000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-68832000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>-18145000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-18395000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-74116000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-12864000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-93740000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-90770000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1425000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-92926000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-52339000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>212773000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-21270000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BF30">
         <v>-77640000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BG30">
         <v>-152210000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BH30">
         <v>-331762000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BI30">
         <v>86892000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BJ30">
         <v>-158166000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BK30">
         <v>-33388000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BL30">
         <v>-13677000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BM30">
         <v>80282000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BN30">
         <v>-84220000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BO30">
         <v>236045000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BP30">
         <v>45914000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BQ30">
         <v>72884000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BR30">
         <v>-596419000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BS30">
         <v>-340438000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BT30">
         <v>317978000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BU30">
         <v>78485000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BV30">
         <v>-104515000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BW30">
         <v>-269415000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BX30">
         <v>-634338000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BY30">
         <v>-65915000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BZ30">
         <v>-54709000.0</v>
       </c>
-      <c r="BY30">
+      <c r="CA30">
         <v>-38470000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CB30">
         <v>-76380000.0</v>
       </c>
-      <c r="CA30">
+      <c r="CC30">
         <v>-65245000.0</v>
       </c>
-      <c r="CB30">
+      <c r="CD30">
         <v>-45043000.0</v>
       </c>
-      <c r="CC30">
+      <c r="CE30">
         <v>-51149000.0</v>
       </c>
-      <c r="CD30">
+      <c r="CF30">
         <v>-60365000.0</v>
       </c>
-      <c r="CE30">
+      <c r="CG30">
         <v>-25034000.0</v>
       </c>
-      <c r="CF30">
+      <c r="CH30">
         <v>-42215000.0</v>
       </c>
-      <c r="CG30">
+      <c r="CI30">
         <v>-31518000.0</v>
       </c>
-      <c r="CH30">
+      <c r="CJ30">
         <v>-34729000.0</v>
       </c>
-      <c r="CI30">
+      <c r="CK30">
         <v>-11936000.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CL30">
         <v>-3153000.0</v>
       </c>
-      <c r="CK30">
+      <c r="CM30">
         <v>-10659000.0</v>
       </c>
-      <c r="CL30">
+      <c r="CN30">
         <v>-56603000.0</v>
       </c>
-      <c r="CM30">
+      <c r="CO30">
         <v>-14713000.0</v>
       </c>
-      <c r="CN30">
+      <c r="CP30">
         <v>39558000.0</v>
       </c>
-      <c r="CO30">
+      <c r="CQ30">
         <v>-59397000.0</v>
       </c>
-      <c r="CP30">
+      <c r="CR30">
         <v>-1180000.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CS30">
         <v>-3363000.0</v>
       </c>
-      <c r="CR30">
+      <c r="CT30">
         <v>31246000.0</v>
       </c>
-      <c r="CS30">
+      <c r="CU30">
         <v>42394000.0</v>
       </c>
-      <c r="CT30">
+      <c r="CV30">
         <v>-66228000.0</v>
       </c>
-      <c r="CU30">
+      <c r="CW30">
         <v>-35771000.0</v>
       </c>
-      <c r="CV30">
+      <c r="CX30">
         <v>-30856000.0</v>
       </c>
-      <c r="CW30">
+      <c r="CY30">
         <v>-24214000.0</v>
       </c>
-      <c r="CX30">
+      <c r="CZ30">
         <v>-17100000.0</v>
       </c>
-      <c r="CY30"/>
-      <c r="CZ30"/>
       <c r="DA30"/>
       <c r="DB30"/>
+      <c r="DC30"/>
+      <c r="DD30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>